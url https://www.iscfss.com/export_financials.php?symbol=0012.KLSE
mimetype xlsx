--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="189">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="190">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -268,50 +268,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1965,51 +1968,53 @@
       </c>
       <c r="I24">
         <v>14462000.0</v>
       </c>
       <c r="J24">
         <v>16731000.0</v>
       </c>
       <c r="K24">
         <v>11460000.0</v>
       </c>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
     </row>
     <row r="25" spans="1:21">
       <c r="A25" t="s">
         <v>44</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>0.0</v>
+      </c>
       <c r="C25">
         <v>1449000.0</v>
       </c>
       <c r="D25">
         <v>3277000.0</v>
       </c>
       <c r="E25">
         <v>5012000.0</v>
       </c>
       <c r="F25">
         <v>2720000.0</v>
       </c>
       <c r="G25">
         <v>6429000.0</v>
       </c>
       <c r="H25">
         <v>12770000.0</v>
       </c>
       <c r="I25">
         <v>14462000.0</v>
       </c>
       <c r="J25">
         <v>16885000.0</v>
       </c>
       <c r="K25">
@@ -2167,51 +2172,51 @@
         <v>362706000.0</v>
       </c>
       <c r="I29">
         <v>348455000.0</v>
       </c>
       <c r="J29">
         <v>328467000.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" t="s">
         <v>49</v>
       </c>
       <c r="B30">
-        <v>108490000.0</v>
+        <v>105276000.0</v>
       </c>
       <c r="C30">
         <v>113071000.0</v>
       </c>
       <c r="D30">
         <v>126623000.0</v>
       </c>
       <c r="E30">
         <v>141085000.0</v>
       </c>
       <c r="F30">
         <v>110507000.0</v>
       </c>
       <c r="G30">
         <v>100427000.0</v>
       </c>
       <c r="H30">
         <v>100540000.0</v>
       </c>
       <c r="I30">
         <v>107129000.0</v>
       </c>
       <c r="J30">
         <v>93049000.0</v>
       </c>
@@ -2569,51 +2574,53 @@
       </c>
       <c r="I38">
         <v>1391000.0</v>
       </c>
       <c r="J38">
         <v>1447000.0</v>
       </c>
       <c r="K38">
         <v>1503000.0</v>
       </c>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
     </row>
     <row r="39" spans="1:21">
       <c r="A39" t="s">
         <v>58</v>
       </c>
-      <c r="B39"/>
+      <c r="B39">
+        <v>3214000.0</v>
+      </c>
       <c r="C39">
         <v>2925000.0</v>
       </c>
       <c r="D39">
         <v>3305000.0</v>
       </c>
       <c r="E39">
         <v>3585000.0</v>
       </c>
       <c r="F39">
         <v>15564000.0</v>
       </c>
       <c r="G39">
         <v>11754000.0</v>
       </c>
       <c r="H39">
         <v>16059000.0</v>
       </c>
       <c r="I39">
         <v>6842000.0</v>
       </c>
       <c r="J39">
         <v>2182000.0</v>
       </c>
       <c r="K39">
@@ -2943,51 +2950,53 @@
         <v>135324159.0</v>
       </c>
       <c r="P46">
         <v>124180388.0</v>
       </c>
       <c r="Q46">
         <v>107958947.0</v>
       </c>
       <c r="R46">
         <v>70133033.0</v>
       </c>
       <c r="S46">
         <v>67046906.0</v>
       </c>
       <c r="T46">
         <v>53432414.0</v>
       </c>
       <c r="U46">
         <v>45846300.0</v>
       </c>
     </row>
     <row r="47" spans="1:21">
       <c r="A47" t="s">
         <v>66</v>
       </c>
-      <c r="B47"/>
+      <c r="B47">
+        <v>243050000.0</v>
+      </c>
       <c r="C47">
         <v>240915000.0</v>
       </c>
       <c r="D47">
         <v>242076000.0</v>
       </c>
       <c r="E47">
         <v>237960000.0</v>
       </c>
       <c r="F47">
         <v>225383000.0</v>
       </c>
       <c r="G47">
         <v>217928000.0</v>
       </c>
       <c r="H47">
         <v>195889000.0</v>
       </c>
       <c r="I47">
         <v>190018000.0</v>
       </c>
       <c r="J47">
         <v>183514000.0</v>
       </c>
       <c r="K47">
@@ -3716,451 +3725,457 @@
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BM62"/>
+  <dimension ref="A1:BN62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:65">
+    <row r="1" spans="1:66">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="D1" t="s">
         <v>83</v>
       </c>
       <c r="E1" t="s">
         <v>84</v>
       </c>
       <c r="F1" t="s">
+        <v>85</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="H1" t="s">
         <v>86</v>
       </c>
       <c r="I1" t="s">
         <v>87</v>
       </c>
       <c r="J1" t="s">
+        <v>88</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="L1" t="s">
         <v>89</v>
       </c>
       <c r="M1" t="s">
         <v>90</v>
       </c>
       <c r="N1" t="s">
+        <v>91</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="P1" t="s">
         <v>92</v>
       </c>
       <c r="Q1" t="s">
         <v>93</v>
       </c>
       <c r="R1" t="s">
+        <v>94</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="T1" t="s">
         <v>95</v>
       </c>
       <c r="U1" t="s">
         <v>96</v>
       </c>
       <c r="V1" t="s">
+        <v>97</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="X1" t="s">
         <v>98</v>
       </c>
       <c r="Y1" t="s">
         <v>99</v>
       </c>
       <c r="Z1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AB1" t="s">
         <v>101</v>
       </c>
       <c r="AC1" t="s">
         <v>102</v>
       </c>
       <c r="AD1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AF1" t="s">
         <v>104</v>
       </c>
       <c r="AG1" t="s">
         <v>105</v>
       </c>
       <c r="AH1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AJ1" t="s">
         <v>107</v>
       </c>
       <c r="AK1" t="s">
         <v>108</v>
       </c>
       <c r="AL1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AN1" t="s">
         <v>110</v>
       </c>
       <c r="AO1" t="s">
         <v>111</v>
       </c>
       <c r="AP1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AR1" t="s">
         <v>113</v>
       </c>
       <c r="AS1" t="s">
         <v>114</v>
       </c>
       <c r="AT1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AV1" t="s">
         <v>116</v>
       </c>
       <c r="AW1" t="s">
         <v>117</v>
       </c>
       <c r="AX1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AZ1" t="s">
         <v>119</v>
       </c>
       <c r="BA1" t="s">
         <v>120</v>
       </c>
       <c r="BB1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BD1" t="s">
         <v>122</v>
       </c>
       <c r="BE1" t="s">
         <v>123</v>
       </c>
       <c r="BF1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BH1" t="s">
         <v>125</v>
       </c>
       <c r="BI1" t="s">
         <v>126</v>
       </c>
       <c r="BJ1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BL1" t="s">
         <v>128</v>
       </c>
       <c r="BM1" t="s">
         <v>129</v>
       </c>
-    </row>
-    <row r="2" spans="1:65">
+      <c r="BN1" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="2" spans="1:66">
       <c r="A2" t="s">
         <v>21</v>
       </c>
       <c r="B2">
+        <v>20604000.0</v>
+      </c>
+      <c r="C2">
         <v>23381000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>18986000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>22831000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>18747000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>29610000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>23549000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>21511000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>30616000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>5144000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>26097000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>16978000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>28671000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>23363000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>41609000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>23529000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>48514000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>16353000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>22986000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>22391000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>23812000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>18718000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>28283000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>31240000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>32508000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>12711000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>18178000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>20836000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>14769000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>16791000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>14815000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>10600000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>15233000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>10887000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>21947000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>19277000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>18611000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>12791000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>13603000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>19702000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>13335000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>12075000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>11237000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>17198000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>10003000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>8600000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>8705000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>6609000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>8040000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>7331000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>9635000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>10269000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>8267000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>4349000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>10967000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>8682000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>9456000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>14167000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>14450000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>9022000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>14171000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>13099097.0</v>
       </c>
-      <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
-    </row>
-    <row r="3" spans="1:65">
+      <c r="BN2"/>
+    </row>
+    <row r="3" spans="1:66">
       <c r="A3" t="s">
         <v>22</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4184,52 +4199,53 @@
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
-    </row>
-    <row r="4" spans="1:65">
+      <c r="BN3"/>
+    </row>
+    <row r="4" spans="1:66">
       <c r="A4" t="s">
         <v>23</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -4253,52 +4269,53 @@
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
-    </row>
-    <row r="5" spans="1:65">
+      <c r="BN4"/>
+    </row>
+    <row r="5" spans="1:66">
       <c r="A5" t="s">
         <v>24</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
@@ -4322,52 +4339,53 @@
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
-    </row>
-    <row r="6" spans="1:65">
+      <c r="BN5"/>
+    </row>
+    <row r="6" spans="1:66">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -4391,52 +4409,53 @@
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
-    </row>
-    <row r="7" spans="1:65">
+      <c r="BN6"/>
+    </row>
+    <row r="7" spans="1:66">
       <c r="A7" t="s">
         <v>26</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -4460,52 +4479,53 @@
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
-    </row>
-    <row r="8" spans="1:65">
+      <c r="BN7"/>
+    </row>
+    <row r="8" spans="1:66">
       <c r="A8" t="s">
         <v>27</v>
       </c>
       <c r="B8">
         <v>149087000.0</v>
       </c>
       <c r="C8">
         <v>149087000.0</v>
       </c>
       <c r="D8">
         <v>149087000.0</v>
       </c>
       <c r="E8">
         <v>149087000.0</v>
       </c>
       <c r="F8">
         <v>149087000.0</v>
       </c>
       <c r="G8">
         <v>149087000.0</v>
       </c>
       <c r="H8">
         <v>149087000.0</v>
       </c>
       <c r="I8">
@@ -4522,97 +4542,100 @@
       </c>
       <c r="M8">
         <v>149087000.0</v>
       </c>
       <c r="N8">
         <v>149087000.0</v>
       </c>
       <c r="O8">
         <v>149087000.0</v>
       </c>
       <c r="P8">
         <v>149087000.0</v>
       </c>
       <c r="Q8">
         <v>149087000.0</v>
       </c>
       <c r="R8">
         <v>149087000.0</v>
       </c>
       <c r="S8">
         <v>149087000.0</v>
       </c>
       <c r="T8">
         <v>149087000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>149087000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
-    </row>
-    <row r="9" spans="1:65">
+      <c r="BN8"/>
+    </row>
+    <row r="9" spans="1:66">
       <c r="A9" t="s">
         <v>28</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
@@ -4636,243 +4659,247 @@
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
-    </row>
-    <row r="10" spans="1:65">
+      <c r="BN9"/>
+    </row>
+    <row r="10" spans="1:66">
       <c r="A10" t="s">
         <v>29</v>
       </c>
       <c r="B10">
+        <v>141744000.0</v>
+      </c>
+      <c r="C10">
         <v>98197000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>128646000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>100562000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>88288000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>84283000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>66503000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>52471000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>63767000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>53696000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>53146000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>24514000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>17575000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>21006000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>13884000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>4653000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>23513000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>55100000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>68202000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>38389000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>22935000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>26618000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>34710000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>26394000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>65521000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>44207000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>49457000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>30529000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>16553000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>9058000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>27278000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>21173000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>37785000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>47013000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>43393000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>25596000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>38066000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>28714000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>19767000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>11219000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>4671000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>12753000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>9814000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>12929000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>16707000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>17058000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>25860000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>14103000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>17086000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>16720000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>16355000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>6931000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>18428000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>17782192.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>15294000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>17822000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>27756000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>20371170.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>3124000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>6700000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>1979000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>20425055.0</v>
       </c>
-      <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
-    </row>
-    <row r="11" spans="1:65">
+      <c r="BN10"/>
+    </row>
+    <row r="11" spans="1:66">
       <c r="A11" t="s">
         <v>30</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -4896,243 +4923,247 @@
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
-    </row>
-    <row r="12" spans="1:65">
+      <c r="BN11"/>
+    </row>
+    <row r="12" spans="1:66">
       <c r="A12" t="s">
         <v>31</v>
       </c>
       <c r="B12">
+        <v>142857000.0</v>
+      </c>
+      <c r="C12">
         <v>124537000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>128646000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>100562000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>88288000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>84283000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>66503000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>52471000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>63767000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>53696000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>53146000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>24514000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>17575000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>21006000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>13884000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>4653000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>23513000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>55100000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>68202000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>38389000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>22935000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>26618000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>34710000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>26394000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>65521000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>44207000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>49457000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>30529000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>16553000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>9058000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>27278000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>21173000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>37785000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>47013000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>43393000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>25596000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>38066000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>28714000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>19767000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>11219000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>4671000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>12753000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>9814000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>12929000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>16707000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>17058000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>25860000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>14103000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>17086000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>16720000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>16355000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>6931000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>18428000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>17782192.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>15294000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>17822000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>27756000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>20371170.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>18418000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>21878000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>37313000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>50547127.0</v>
       </c>
-      <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
-    </row>
-    <row r="13" spans="1:65">
+      <c r="BN12"/>
+    </row>
+    <row r="13" spans="1:66">
       <c r="A13" t="s">
         <v>32</v>
       </c>
       <c r="B13">
         <v>149087000.0</v>
       </c>
       <c r="C13">
         <v>149087000.0</v>
       </c>
       <c r="D13">
         <v>149087000.0</v>
       </c>
       <c r="E13">
         <v>149087000.0</v>
       </c>
       <c r="F13">
         <v>149087000.0</v>
       </c>
       <c r="G13">
         <v>149087000.0</v>
       </c>
       <c r="H13">
         <v>149087000.0</v>
       </c>
       <c r="I13">
@@ -5174,353 +5205,359 @@
       <c r="U13">
         <v>149087000.0</v>
       </c>
       <c r="V13">
         <v>149087000.0</v>
       </c>
       <c r="W13">
         <v>149087000.0</v>
       </c>
       <c r="X13">
         <v>149087000.0</v>
       </c>
       <c r="Y13">
         <v>149087000.0</v>
       </c>
       <c r="Z13">
         <v>149087000.0</v>
       </c>
       <c r="AA13">
         <v>149087000.0</v>
       </c>
       <c r="AB13">
         <v>149087000.0</v>
       </c>
       <c r="AC13">
-        <v>98400000.0</v>
+        <v>149087000.0</v>
       </c>
       <c r="AD13">
         <v>98400000.0</v>
       </c>
       <c r="AE13">
         <v>98400000.0</v>
       </c>
       <c r="AF13">
         <v>98400000.0</v>
       </c>
       <c r="AG13">
         <v>98400000.0</v>
       </c>
       <c r="AH13">
         <v>98400000.0</v>
       </c>
       <c r="AI13">
         <v>98400000.0</v>
       </c>
       <c r="AJ13">
         <v>98400000.0</v>
       </c>
       <c r="AK13">
-        <v>78720000.0</v>
+        <v>98400000.0</v>
       </c>
       <c r="AL13">
         <v>78720000.0</v>
       </c>
       <c r="AM13">
         <v>78720000.0</v>
       </c>
       <c r="AN13">
         <v>78720000.0</v>
       </c>
       <c r="AO13">
         <v>78720000.0</v>
       </c>
       <c r="AP13">
         <v>78720000.0</v>
       </c>
       <c r="AQ13">
         <v>78720000.0</v>
       </c>
       <c r="AR13">
         <v>78720000.0</v>
       </c>
       <c r="AS13">
         <v>78720000.0</v>
       </c>
       <c r="AT13">
         <v>78720000.0</v>
       </c>
       <c r="AU13">
         <v>78720000.0</v>
       </c>
       <c r="AV13">
         <v>78720000.0</v>
       </c>
       <c r="AW13">
         <v>78720000.0</v>
       </c>
       <c r="AX13">
         <v>78720000.0</v>
       </c>
       <c r="AY13">
         <v>78720000.0</v>
       </c>
       <c r="AZ13">
         <v>78720000.0</v>
       </c>
       <c r="BA13">
         <v>78720000.0</v>
       </c>
       <c r="BB13">
+        <v>78720000.0</v>
+      </c>
+      <c r="BC13">
         <v>78720003.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>78720000.0</v>
       </c>
       <c r="BD13">
         <v>78720000.0</v>
       </c>
       <c r="BE13">
         <v>78720000.0</v>
       </c>
       <c r="BF13">
+        <v>78720000.0</v>
+      </c>
+      <c r="BG13">
         <v>78720003.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>78720000.0</v>
       </c>
       <c r="BH13">
         <v>78720000.0</v>
       </c>
       <c r="BI13">
         <v>78720000.0</v>
       </c>
       <c r="BJ13">
+        <v>78720000.0</v>
+      </c>
+      <c r="BK13">
         <v>78720003.0</v>
       </c>
-      <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
-    </row>
-    <row r="14" spans="1:65">
+      <c r="BN13"/>
+    </row>
+    <row r="14" spans="1:66">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14">
         <v>486000000.0</v>
       </c>
       <c r="C14">
         <v>486000000.0</v>
       </c>
       <c r="D14">
         <v>486000000.0</v>
       </c>
       <c r="E14">
         <v>486000000.0</v>
       </c>
       <c r="F14">
+        <v>486000000.0</v>
+      </c>
+      <c r="G14">
         <v>488575000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>489000000.0</v>
       </c>
       <c r="H14">
         <v>489000000.0</v>
       </c>
       <c r="I14">
         <v>489000000.0</v>
       </c>
       <c r="J14">
         <v>489000000.0</v>
       </c>
       <c r="K14">
         <v>489000000.0</v>
       </c>
       <c r="L14">
         <v>489000000.0</v>
       </c>
       <c r="M14">
         <v>489000000.0</v>
       </c>
       <c r="N14">
+        <v>489000000.0</v>
+      </c>
+      <c r="O14">
         <v>488987000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>489000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>489951000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>490231000.0</v>
       </c>
       <c r="R14">
         <v>490231000.0</v>
       </c>
       <c r="S14">
         <v>490231000.0</v>
       </c>
       <c r="T14">
         <v>490231000.0</v>
       </c>
       <c r="U14">
         <v>490231000.0</v>
       </c>
       <c r="V14">
+        <v>490231000.0</v>
+      </c>
+      <c r="W14">
         <v>484853000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>490231000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>490237000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>491877000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>492000000.0</v>
       </c>
       <c r="AA14">
         <v>492000000.0</v>
       </c>
       <c r="AB14">
         <v>492000000.0</v>
       </c>
       <c r="AC14">
         <v>492000000.0</v>
       </c>
       <c r="AD14">
+        <v>492000000.0</v>
+      </c>
+      <c r="AE14">
         <v>492000010.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>492000000.0</v>
       </c>
       <c r="AF14">
         <v>492000000.0</v>
       </c>
       <c r="AG14">
         <v>492000000.0</v>
       </c>
       <c r="AH14">
+        <v>492000000.0</v>
+      </c>
+      <c r="AI14">
         <v>472455000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>492000000.0</v>
       </c>
       <c r="AJ14">
         <v>492000000.0</v>
       </c>
       <c r="AK14">
         <v>492000000.0</v>
       </c>
       <c r="AL14">
+        <v>492000000.0</v>
+      </c>
+      <c r="AM14">
         <v>527319000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>492000000.0</v>
       </c>
       <c r="AN14">
         <v>492000000.0</v>
       </c>
       <c r="AO14">
         <v>492000000.0</v>
       </c>
       <c r="AP14">
         <v>492000000.0</v>
       </c>
       <c r="AQ14">
         <v>492000000.0</v>
       </c>
       <c r="AR14">
         <v>492000000.0</v>
       </c>
       <c r="AS14">
         <v>492000000.0</v>
       </c>
       <c r="AT14">
+        <v>492000000.0</v>
+      </c>
+      <c r="AU14">
         <v>393600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>492000000.0</v>
       </c>
       <c r="AV14">
         <v>492000000.0</v>
       </c>
       <c r="AW14">
         <v>492000000.0</v>
       </c>
       <c r="AX14">
         <v>492000000.0</v>
       </c>
       <c r="AY14">
         <v>492000000.0</v>
       </c>
       <c r="AZ14">
         <v>492000000.0</v>
       </c>
       <c r="BA14">
         <v>492000000.0</v>
       </c>
       <c r="BB14">
+        <v>492000000.0</v>
+      </c>
+      <c r="BC14">
         <v>492000023.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>492000000.0</v>
       </c>
       <c r="BD14">
         <v>492000000.0</v>
       </c>
       <c r="BE14">
         <v>492000000.0</v>
       </c>
       <c r="BF14">
-        <v>492000023.0</v>
+        <v>492000000.0</v>
       </c>
       <c r="BG14">
         <v>492000023.0</v>
       </c>
       <c r="BH14">
         <v>492000023.0</v>
       </c>
       <c r="BI14">
         <v>492000023.0</v>
       </c>
       <c r="BJ14">
+        <v>492000023.0</v>
+      </c>
+      <c r="BK14">
         <v>498533411.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>488235294.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>462300000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>492000023.0</v>
       </c>
     </row>
-    <row r="15" spans="1:65">
+    <row r="15" spans="1:66">
       <c r="A15" t="s">
         <v>34</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
@@ -5544,52 +5581,53 @@
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
-    </row>
-    <row r="16" spans="1:65">
+      <c r="BN15"/>
+    </row>
+    <row r="16" spans="1:66">
       <c r="A16" t="s">
         <v>35</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
@@ -5613,52 +5651,53 @@
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
-    </row>
-    <row r="17" spans="1:65">
+      <c r="BN16"/>
+    </row>
+    <row r="17" spans="1:66">
       <c r="A17" t="s">
         <v>36</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -5682,52 +5721,53 @@
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
-    </row>
-    <row r="18" spans="1:65">
+      <c r="BN17"/>
+    </row>
+    <row r="18" spans="1:66">
       <c r="A18" t="s">
         <v>37</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
@@ -5751,52 +5791,53 @@
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
-    </row>
-    <row r="19" spans="1:65">
+      <c r="BN18"/>
+    </row>
+    <row r="19" spans="1:66">
       <c r="A19" t="s">
         <v>38</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -5820,52 +5861,53 @@
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
-    </row>
-    <row r="20" spans="1:65">
+      <c r="BN19"/>
+    </row>
+    <row r="20" spans="1:66">
       <c r="A20" t="s">
         <v>39</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
@@ -5889,791 +5931,803 @@
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
-    </row>
-    <row r="21" spans="1:65">
+      <c r="BN20"/>
+    </row>
+    <row r="21" spans="1:66">
       <c r="A21" t="s">
         <v>40</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>67544000.0</v>
       </c>
-      <c r="N21"/>
-      <c r="O21">
+      <c r="O21"/>
+      <c r="P21">
         <v>63107000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>62006000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>62383000.0</v>
       </c>
-      <c r="R21"/>
-      <c r="S21">
+      <c r="S21"/>
+      <c r="T21">
         <v>63138000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>65556000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>65626000.0</v>
       </c>
-      <c r="V21"/>
-      <c r="W21">
+      <c r="W21"/>
+      <c r="X21">
         <v>61132000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>55668000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>53889000.0</v>
       </c>
-      <c r="Z21"/>
-      <c r="AA21">
+      <c r="AA21"/>
+      <c r="AB21">
         <v>1348000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>1362000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>1376000.0</v>
       </c>
-      <c r="AD21"/>
-      <c r="AE21">
+      <c r="AE21"/>
+      <c r="AF21">
         <v>1405000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>1419000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>1433000.0</v>
       </c>
-      <c r="AH21"/>
-      <c r="AI21">
+      <c r="AI21"/>
+      <c r="AJ21">
         <v>1461000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>1475000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>1489000.0</v>
       </c>
-      <c r="AL21"/>
-      <c r="AM21">
+      <c r="AM21"/>
+      <c r="AN21">
         <v>7785000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>7634000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>7754000.0</v>
       </c>
-      <c r="AP21"/>
-      <c r="AQ21">
+      <c r="AQ21"/>
+      <c r="AR21">
         <v>5715000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>5807000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>5899000.0</v>
       </c>
-      <c r="AT21"/>
-      <c r="AU21">
+      <c r="AU21"/>
+      <c r="AV21">
         <v>6084000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>6177000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>6269000.0</v>
       </c>
-      <c r="AX21"/>
-      <c r="AY21">
+      <c r="AY21"/>
+      <c r="AZ21">
         <v>6454000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>6546000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>1717000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>1730915.0</v>
       </c>
-      <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
-      <c r="BJ21">
+      <c r="BJ21"/>
+      <c r="BK21">
         <v>4695105.0</v>
       </c>
-      <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
-    </row>
-    <row r="22" spans="1:65">
+      <c r="BN21"/>
+    </row>
+    <row r="22" spans="1:66">
       <c r="A22" t="s">
         <v>41</v>
       </c>
       <c r="B22">
+        <v>75746000.0</v>
+      </c>
+      <c r="C22">
         <v>71469000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>68262000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>87305000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>85698000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>94066000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>101568000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>108034000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>98371000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>79964000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>85258000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>96971000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>91927000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>105412000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>111313000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>117229000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>102432000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>57016000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>64963000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>66173000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>74696000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>75110000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>76892000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>82583000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>55334000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>49824000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>46895000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>61466000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>71650000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>80064000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>57721000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>58450000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>53611000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>45210000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>52513000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>54972000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>46044000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>48848000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>48302000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>52862000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>41327000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>61675000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>51326000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>55643000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>52976000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>54278000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>44990000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>45642000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>34396000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>46788000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>51908000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>48119000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>42894000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>63869827.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>48496000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>43856000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>43082000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>55124525.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>40586000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>40742000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>60314000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>53179793.0</v>
       </c>
-      <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
-    </row>
-    <row r="23" spans="1:65">
+      <c r="BN22"/>
+    </row>
+    <row r="23" spans="1:66">
       <c r="A23" t="s">
         <v>42</v>
       </c>
       <c r="B23">
+        <v>557042000.0</v>
+      </c>
+      <c r="C23">
         <v>547546000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>538770000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>539885000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>532248000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>535260000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>522813000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>521563000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>521729000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>505664000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>508922000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>490142000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>483547000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>509048000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>507981000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>485778000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>490819000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>463570000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>461183000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>444860000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>433956000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>431837000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>433076000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>427744000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>420000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>406519000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>396009000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>393488000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>386412000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>394502000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>376954000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>365437000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>365607000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>372415000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>366055000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>359624000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>343321000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>339577000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>317039000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>327012000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>307850000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>319119000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>305285000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>292088000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>274123000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>279649000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>278448000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>280789000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>270821000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>292779000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>293940000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>287471000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>289616000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>314648066.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>288621000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>276361000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>280652000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>285179669.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>270931000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>272365000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>289292000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>290290785.0</v>
       </c>
-      <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
-    </row>
-    <row r="24" spans="1:65">
+      <c r="BN23"/>
+    </row>
+    <row r="24" spans="1:66">
       <c r="A24" t="s">
         <v>43</v>
       </c>
-      <c r="B24">
+      <c r="B24"/>
+      <c r="C24">
         <v>0.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>668000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>918000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1131000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1449000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1935000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>2259000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>3039000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>3277000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>3873000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>4279000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>4665000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>5012000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>5458000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>5873000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>2529000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>2720000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>7029000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>7434000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>6232000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>6429000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>11353000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>11820000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>12262000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>12770000.0</v>
       </c>
-      <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
-    </row>
-    <row r="25" spans="1:65">
+      <c r="BN24"/>
+    </row>
+    <row r="25" spans="1:66">
       <c r="A25" t="s">
         <v>44</v>
       </c>
       <c r="B25"/>
       <c r="C25">
+        <v>0.0</v>
+      </c>
+      <c r="D25">
         <v>668000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>918000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1131000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1449000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1935000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>4279000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>4665000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>5012000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>5458000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>5873000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2529000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2720000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>7029000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>7434000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>6232000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>6429000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>11353000.0</v>
       </c>
-      <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
-    </row>
-    <row r="26" spans="1:65">
+      <c r="BN25"/>
+    </row>
+    <row r="26" spans="1:66">
       <c r="A26" t="s">
         <v>45</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -6697,52 +6751,53 @@
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
-    </row>
-    <row r="27" spans="1:65">
+      <c r="BN26"/>
+    </row>
+    <row r="27" spans="1:66">
       <c r="A27" t="s">
         <v>46</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -6766,880 +6821,897 @@
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
-    </row>
-    <row r="28" spans="1:65">
+      <c r="BN27"/>
+    </row>
+    <row r="28" spans="1:66">
       <c r="A28" t="s">
         <v>47</v>
       </c>
       <c r="B28">
+        <v>-141744000.0</v>
+      </c>
+      <c r="C28">
         <v>-98197000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-126877000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-98476000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-85432000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-81008000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-62816000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-48376000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-59269000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-48800000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-47855000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-10877000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-7739000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-759000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>257000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>11965000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-15889000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-47086000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-59800000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-29603000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-10697000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-13940000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-21555000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-12772000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-51461000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-29675000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-34364000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-14876000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>3622000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>10956000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-9501000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-2626000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-18503000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-26995000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-22627000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-4188000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-23704000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-13805000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-8469000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>12317000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>17569000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>22817000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>13306000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>812000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-5121000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-4575000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-4734000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>15436000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>8535000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>25976000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>34299000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>38340000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>34713000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>54205000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>39013000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>31657000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>30419000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>32722138.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>45202000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>53433000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>72724000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>47753112.0</v>
       </c>
-      <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
-    </row>
-    <row r="29" spans="1:65">
+      <c r="BN28"/>
+    </row>
+    <row r="29" spans="1:66">
       <c r="A29" t="s">
         <v>48</v>
       </c>
       <c r="B29">
+        <v>513270000.0</v>
+      </c>
+      <c r="C29">
         <v>501669000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>497867000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>493594000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>490676000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>481134000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>474476000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>474533000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>467770000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>455488000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>456767000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>449958000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>434347000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>440354000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>442989000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>437466000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>418706000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>406325000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>412812000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>401225000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>392022000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>379151000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>381654000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>376246000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>370166000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
-    </row>
-    <row r="30" spans="1:65">
+      <c r="BN29"/>
+    </row>
+    <row r="30" spans="1:66">
       <c r="A30" t="s">
         <v>49</v>
       </c>
       <c r="B30">
+        <v>96093000.0</v>
+      </c>
+      <c r="C30">
         <v>108490000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>99341000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>108403000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>117485000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>115982000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>115280000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>123207000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>119498000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>126623000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>127292000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>123813000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>129251000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>141085000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>148270000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>135538000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>136922000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>110507000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>103466000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>115148000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>110496000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>100427000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>109138000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>115461000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>98271000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>100540000.0</v>
       </c>
-      <c r="AA30"/>
       <c r="AB30"/>
       <c r="AC30"/>
-      <c r="AD30">
+      <c r="AD30"/>
+      <c r="AE30">
         <v>107129000.0</v>
       </c>
-      <c r="AE30"/>
       <c r="AF30"/>
       <c r="AG30"/>
-      <c r="AH30">
+      <c r="AH30"/>
+      <c r="AI30">
         <v>93049000.0</v>
       </c>
-      <c r="AI30"/>
       <c r="AJ30"/>
       <c r="AK30"/>
-      <c r="AL30">
+      <c r="AL30"/>
+      <c r="AM30">
         <v>89083000.0</v>
       </c>
-      <c r="AM30"/>
       <c r="AN30"/>
       <c r="AO30"/>
       <c r="AP30"/>
       <c r="AQ30"/>
       <c r="AR30"/>
       <c r="AS30"/>
-      <c r="AT30">
+      <c r="AT30"/>
+      <c r="AU30">
         <v>65913000.0</v>
       </c>
-      <c r="AU30"/>
       <c r="AV30"/>
       <c r="AW30"/>
-      <c r="AX30">
+      <c r="AX30"/>
+      <c r="AY30">
         <v>74159000.0</v>
       </c>
-      <c r="AY30"/>
       <c r="AZ30"/>
       <c r="BA30"/>
-      <c r="BB30">
+      <c r="BB30"/>
+      <c r="BC30">
         <v>165.0</v>
       </c>
-      <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
-      <c r="BF30">
+      <c r="BF30"/>
+      <c r="BG30">
         <v>4209169.0</v>
       </c>
-      <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
-      <c r="BJ30">
+      <c r="BJ30"/>
+      <c r="BK30">
         <v>5963264.0</v>
       </c>
-      <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
-    </row>
-    <row r="31" spans="1:65">
+      <c r="BN30"/>
+    </row>
+    <row r="31" spans="1:66">
       <c r="A31" t="s">
         <v>50</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>436321000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>424511000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>420107000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>428848000.0</v>
       </c>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
-    </row>
-    <row r="32" spans="1:65">
+      <c r="BN31"/>
+    </row>
+    <row r="32" spans="1:66">
       <c r="A32" t="s">
         <v>51</v>
       </c>
       <c r="B32">
+        <v>288590000.0</v>
+      </c>
+      <c r="C32">
         <v>275623000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>272056000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>266306000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>265964000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>256997000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>250400000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>252482000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>243926000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>231204000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>232056000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>215825000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>204346000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>207382000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>219687000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>214739000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>201734000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>191716000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>201415000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>189251000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>174827000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>169420000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>182846000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>186146000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>182709000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
-    </row>
-    <row r="33" spans="1:65">
+      <c r="BN32"/>
+    </row>
+    <row r="33" spans="1:66">
       <c r="A33" t="s">
         <v>52</v>
       </c>
       <c r="B33">
+        <v>242346000.0</v>
+      </c>
+      <c r="C33">
         <v>243050000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>242513000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>243599000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>240762000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>240915000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>239444000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>237831000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>240074000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>242076000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>243226000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>244844000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>244794000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>237960000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>234514000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>228358000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>227952000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>225383000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>224552000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>225150000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>225829000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>217928000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>212336000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>203306000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>200874000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>195889000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>192989000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>191123000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>191542000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>191409000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>191532000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>187646000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>186320000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>184961000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>182159000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>177668000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>168868000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>170126000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>160978000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>161438000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>158538000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>155231000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>156491000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>138719000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>140139000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>139675000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>141951000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>144208000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>147072000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>150067000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>152532000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>153950000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>149335000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>149540709.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>143071000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>137905000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>137598000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>136720330.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>134203000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>132176000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>126264000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>116719807.0</v>
       </c>
-      <c r="BK33"/>
       <c r="BL33"/>
       <c r="BM33"/>
-    </row>
-    <row r="34" spans="1:65">
+      <c r="BN33"/>
+    </row>
+    <row r="34" spans="1:66">
       <c r="A34" t="s">
         <v>53</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
@@ -7663,400 +7735,405 @@
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
-    </row>
-    <row r="35" spans="1:65">
+      <c r="BN34"/>
+    </row>
+    <row r="35" spans="1:66">
       <c r="A35" t="s">
         <v>54</v>
       </c>
       <c r="B35">
+        <v>17665999.0</v>
+      </c>
+      <c r="C35">
         <v>17004000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>18471000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>18397000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>18906000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>20053000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>19055000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>19875000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>20728000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>22688000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>23806000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>24348000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>24629000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>25235000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>25353000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>22249000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>18604000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>18788000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>21557000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>21962000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>20872000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>20875000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>26683000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>26828000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>27477000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>26773000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>27759000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>28132000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>29270000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>29018000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>29889000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>30796000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>31460000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>33156000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>32324000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>33461000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>26307000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>26562000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>22382000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>20099000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>20117000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>22094000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>23486000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>23626000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>23984000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>24016000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>30044000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>31089000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>31951000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>32947000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>34039000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>33832000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>31545000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>31889008.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>32120000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>32999000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>33853000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>32501933.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>30693000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>23474000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>25964000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>25180266.0</v>
       </c>
-      <c r="BK35"/>
       <c r="BL35"/>
       <c r="BM35"/>
-    </row>
-    <row r="36" spans="1:65">
+      <c r="BN35"/>
+    </row>
+    <row r="36" spans="1:66">
       <c r="A36" t="s">
         <v>55</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
-      <c r="O36">
+      <c r="O36"/>
+      <c r="P36">
         <v>-63107000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>-62006000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>-62383000.0</v>
       </c>
-      <c r="R36"/>
-      <c r="S36">
+      <c r="S36"/>
+      <c r="T36">
         <v>-63138000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>-65556000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>-65626000.0</v>
       </c>
-      <c r="V36"/>
-      <c r="W36">
+      <c r="W36"/>
+      <c r="X36">
         <v>-61132000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>-55668000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>-53889000.0</v>
       </c>
-      <c r="Z36"/>
-      <c r="AA36">
+      <c r="AA36"/>
+      <c r="AB36">
         <v>-1348000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>-1362000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>-1376000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>1391000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>-1405000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>-1419000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>-1433000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>1447000.0</v>
       </c>
-      <c r="AI36"/>
-      <c r="AJ36">
+      <c r="AJ36"/>
+      <c r="AK36">
         <v>2859000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>4062000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>8275000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>7956000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>9175000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>11057000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>18843000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>16816000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>670000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>2138000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>9528000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>9000000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>6487000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>7732000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>15708000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>10416000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>11393000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>11987000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>12485635.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>8350000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>7216000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>7366000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>12539942.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>15294000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>15178000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>35334000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>34817177.0</v>
       </c>
-      <c r="BK36"/>
       <c r="BL36"/>
       <c r="BM36"/>
-    </row>
-    <row r="37" spans="1:65">
+      <c r="BN36"/>
+    </row>
+    <row r="37" spans="1:66">
       <c r="A37" t="s">
         <v>56</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -8080,52 +8157,53 @@
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
-    </row>
-    <row r="38" spans="1:65">
+      <c r="BN37"/>
+    </row>
+    <row r="38" spans="1:66">
       <c r="A38" t="s">
         <v>57</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
@@ -8149,664 +8227,673 @@
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
       <c r="BE38"/>
       <c r="BF38"/>
       <c r="BG38"/>
       <c r="BH38"/>
       <c r="BI38"/>
       <c r="BJ38"/>
       <c r="BK38"/>
       <c r="BL38"/>
       <c r="BM38"/>
-    </row>
-    <row r="39" spans="1:65">
+      <c r="BN38"/>
+    </row>
+    <row r="39" spans="1:66">
       <c r="A39" t="s">
         <v>58</v>
       </c>
       <c r="B39"/>
-      <c r="C39">
+      <c r="C39"/>
+      <c r="D39">
         <v>8000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>16000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>15000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>14000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>18000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>123227000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>119517000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>3305000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>127292000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>123813000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>129251000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>3585000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>148270000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>135538000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>136922000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>15564000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>103466000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>115148000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>110496000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>11754000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>109138000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>115461000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>98271000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>16059000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>106668000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>110370000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>106667000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>6842000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>100423000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>98168000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>87891000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>2182000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>87990000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>101388000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>90343000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>2806000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>87992000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>101493000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>103314000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>89460000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>87654000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>84797000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>64301000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>2725000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>65647000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>76836000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>72267000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>5045000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>73145000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>78471000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>78959000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>83455000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>81760000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>76778000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>72216000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>68754000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>77724000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>77569000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>65401000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>63880794.0</v>
       </c>
-      <c r="BK39"/>
       <c r="BL39"/>
       <c r="BM39"/>
-    </row>
-    <row r="40" spans="1:65">
+      <c r="BN39"/>
+    </row>
+    <row r="40" spans="1:66">
       <c r="A40" t="s">
         <v>59</v>
       </c>
       <c r="B40">
+        <v>5502000.0</v>
+      </c>
+      <c r="C40">
         <v>5492000.0</v>
       </c>
-      <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
-      <c r="H40">
+      <c r="H40"/>
+      <c r="I40">
         <v>7903000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>5654000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>19188000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>6125000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>3137000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>565000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>23210000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>3488000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>8407000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>7524000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>18470000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>10857000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>6716000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>3482000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>16615000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>7809000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>5250000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>2111000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>15707000.0</v>
       </c>
-      <c r="AA40"/>
       <c r="AB40"/>
       <c r="AC40"/>
-      <c r="AD40">
+      <c r="AD40"/>
+      <c r="AE40">
         <v>14546000.0</v>
       </c>
-      <c r="AE40"/>
       <c r="AF40"/>
       <c r="AG40"/>
-      <c r="AH40">
+      <c r="AH40"/>
+      <c r="AI40">
         <v>15065000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>1523000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>5414000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>6008000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>14391000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>4409000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>6673000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>4703000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>5510000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>4077000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>3360000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>1872000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>11256000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>2099000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>2907000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>1234000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>10424000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>255000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>803000.0</v>
       </c>
-      <c r="BA40"/>
-      <c r="BB40">
+      <c r="BB40"/>
+      <c r="BC40">
         <v>13633536.0</v>
       </c>
-      <c r="BC40"/>
       <c r="BD40"/>
       <c r="BE40"/>
-      <c r="BF40">
+      <c r="BF40"/>
+      <c r="BG40">
         <v>8932347.0</v>
       </c>
-      <c r="BG40"/>
       <c r="BH40"/>
-      <c r="BI40">
+      <c r="BI40"/>
+      <c r="BJ40">
         <v>6000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>10686464.0</v>
       </c>
-      <c r="BK40"/>
       <c r="BL40"/>
       <c r="BM40"/>
-    </row>
-    <row r="41" spans="1:65">
+      <c r="BN40"/>
+    </row>
+    <row r="41" spans="1:66">
       <c r="A41" t="s">
         <v>60</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>20069000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>19964000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>20223000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>19895000.0</v>
       </c>
-      <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
       <c r="BG41"/>
       <c r="BH41"/>
       <c r="BI41"/>
       <c r="BJ41"/>
       <c r="BK41"/>
       <c r="BL41"/>
       <c r="BM41"/>
-    </row>
-    <row r="42" spans="1:65">
+      <c r="BN41"/>
+    </row>
+    <row r="42" spans="1:66">
       <c r="A42" t="s">
         <v>61</v>
       </c>
       <c r="B42">
         <v>-4641000.0</v>
       </c>
       <c r="C42">
         <v>-4641000.0</v>
       </c>
       <c r="D42">
         <v>-4641000.0</v>
       </c>
       <c r="E42">
         <v>-4641000.0</v>
       </c>
       <c r="F42">
         <v>-4641000.0</v>
       </c>
       <c r="G42">
-        <v>-2151000.0</v>
+        <v>-4641000.0</v>
       </c>
       <c r="H42">
         <v>-2151000.0</v>
       </c>
       <c r="I42">
         <v>-2151000.0</v>
       </c>
       <c r="J42">
         <v>-2151000.0</v>
       </c>
       <c r="K42">
         <v>-2151000.0</v>
       </c>
       <c r="L42">
+        <v>-2151000.0</v>
+      </c>
+      <c r="M42">
         <v>287234000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2151000.0</v>
       </c>
       <c r="N42">
         <v>-2151000.0</v>
       </c>
       <c r="O42">
         <v>-2151000.0</v>
       </c>
       <c r="P42">
         <v>-2151000.0</v>
       </c>
       <c r="Q42">
-        <v>-1078000.0</v>
+        <v>-2151000.0</v>
       </c>
       <c r="R42">
         <v>-1078000.0</v>
       </c>
       <c r="S42">
         <v>-1078000.0</v>
       </c>
       <c r="T42">
         <v>-1078000.0</v>
       </c>
       <c r="U42">
         <v>-1078000.0</v>
       </c>
       <c r="V42">
         <v>-1078000.0</v>
       </c>
       <c r="W42">
         <v>-1078000.0</v>
       </c>
       <c r="X42">
         <v>-1078000.0</v>
       </c>
       <c r="Y42">
+        <v>-1078000.0</v>
+      </c>
+      <c r="Z42">
         <v>207019000.0</v>
       </c>
-      <c r="Z42"/>
-      <c r="AA42">
+      <c r="AA42"/>
+      <c r="AB42">
         <v>198940000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>193256000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>237675000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>50687000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>230837000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>222438000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>217153000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>50687000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>53584000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>53485000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>73239000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>200715000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>72948000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>72740000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>72698000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>73850000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>74575000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>72329000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>72289000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>72076000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>71809000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>71599000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>71711000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>71986000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>71816000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>71480000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>71007000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>72301522.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>134727000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>129818000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>125950000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>71005767.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>122244000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>119385000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>115086000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>70366858.0</v>
       </c>
-      <c r="BK42"/>
       <c r="BL42"/>
       <c r="BM42"/>
-    </row>
-    <row r="43" spans="1:65">
+      <c r="BN42"/>
+    </row>
+    <row r="43" spans="1:66">
       <c r="A43" t="s">
         <v>62</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -8830,52 +8917,53 @@
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
-    </row>
-    <row r="44" spans="1:65">
+      <c r="BN43"/>
+    </row>
+    <row r="44" spans="1:66">
       <c r="A44" t="s">
         <v>63</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -8899,608 +8987,621 @@
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
       <c r="BI44"/>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
-    </row>
-    <row r="45" spans="1:65">
+      <c r="BN44"/>
+    </row>
+    <row r="45" spans="1:66">
       <c r="A45" t="s">
         <v>64</v>
       </c>
       <c r="B45">
+        <v>242346000.0</v>
+      </c>
+      <c r="C45">
         <v>243050000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>242513000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>243599000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>240762000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>240915000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>239444000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>237831000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>240074000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>372615000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>243226000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>244844000.0</v>
       </c>
-      <c r="M45"/>
-      <c r="N45">
+      <c r="N45"/>
+      <c r="O45">
         <v>357031000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>234514000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
       <c r="BG45"/>
       <c r="BH45"/>
       <c r="BI45"/>
       <c r="BJ45"/>
       <c r="BK45"/>
       <c r="BL45"/>
       <c r="BM45"/>
-    </row>
-    <row r="46" spans="1:65">
+      <c r="BN45"/>
+    </row>
+    <row r="46" spans="1:66">
       <c r="A46" t="s">
         <v>65</v>
       </c>
       <c r="B46">
+        <v>242346000.0</v>
+      </c>
+      <c r="C46">
         <v>243050000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>242513000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>243599000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>240762000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>240915000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>239444000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>237831000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>240074000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>242076000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>243226000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>244844000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>177250000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>237960000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>234514000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>228358000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>227952000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>225383000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>224552000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>225150000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>225829000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>217928000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>212336000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>203306000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>200874000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>195889000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>192989000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>191123000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>191542000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>190018000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>191532000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>187646000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>186320000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>183514000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>180698000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>173334000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>163317000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>161851000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>145237000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>144629000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>139727000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>136388000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>133960000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>132242000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>132102000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>130147000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>130948000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>131544000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>133071000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>134359000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>135662000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>136011000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>135631000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>135324159.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>129097000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>126305000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>125796000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>124180388.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>121608000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>119896000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>113931000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>107958947.0</v>
       </c>
-      <c r="BK46"/>
       <c r="BL46"/>
       <c r="BM46"/>
-    </row>
-    <row r="47" spans="1:65">
+      <c r="BN46"/>
+    </row>
+    <row r="47" spans="1:66">
       <c r="A47" t="s">
         <v>66</v>
       </c>
       <c r="B47"/>
       <c r="C47">
+        <v>243050000.0</v>
+      </c>
+      <c r="D47">
         <v>242513000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>243599000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>240762000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>240915000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>239444000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>244844000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>244794000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>237960000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>234514000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>228358000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>227952000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>225383000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>224552000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>225150000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>225829000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>217928000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>212336000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>203306000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>200874000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>195889000.0</v>
       </c>
-      <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
       <c r="BE47"/>
       <c r="BF47"/>
       <c r="BG47"/>
       <c r="BH47"/>
       <c r="BI47"/>
       <c r="BJ47"/>
       <c r="BK47"/>
       <c r="BL47"/>
       <c r="BM47"/>
-    </row>
-    <row r="48" spans="1:65">
+      <c r="BN47"/>
+    </row>
+    <row r="48" spans="1:66">
       <c r="A48" t="s">
         <v>67</v>
       </c>
       <c r="B48">
+        <v>368824000.0</v>
+      </c>
+      <c r="C48">
         <v>357223000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>351652000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>347062000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>343374000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>333413000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>323853000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>323502000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>316336000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>303656000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>304540000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>289385000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>277575000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>273171000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>281912000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>273912000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>263073000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>250302000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>256401000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>244430000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>231775000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>218464000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>220490000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>214615000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>207928000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>199087000.0</v>
       </c>
-      <c r="AA48"/>
       <c r="AB48"/>
       <c r="AC48"/>
-      <c r="AD48">
+      <c r="AD48"/>
+      <c r="AE48">
         <v>179508000.0</v>
       </c>
-      <c r="AE48"/>
       <c r="AF48"/>
       <c r="AG48"/>
-      <c r="AH48">
+      <c r="AH48"/>
+      <c r="AI48">
         <v>160228000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>155059000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>146934000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>137760000.0</v>
       </c>
-      <c r="AL48"/>
-      <c r="AM48">
+      <c r="AM48"/>
+      <c r="AN48">
         <v>121569000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>111431000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>102293000.0</v>
       </c>
-      <c r="AP48"/>
-      <c r="AQ48">
+      <c r="AQ48"/>
+      <c r="AR48">
         <v>98042000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>91539000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>84544000.0</v>
       </c>
-      <c r="AT48"/>
-      <c r="AU48">
+      <c r="AU48"/>
+      <c r="AV48">
         <v>81809000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>77128000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>71925000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>68325000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>69687000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>69362000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>66915000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>64183723.0</v>
       </c>
-      <c r="BC48"/>
       <c r="BD48"/>
       <c r="BE48"/>
-      <c r="BF48">
+      <c r="BF48"/>
+      <c r="BG48">
         <v>51261622.0</v>
       </c>
-      <c r="BG48"/>
       <c r="BH48"/>
       <c r="BI48"/>
-      <c r="BJ48">
+      <c r="BJ48"/>
+      <c r="BK48">
         <v>40729326.0</v>
       </c>
-      <c r="BK48"/>
       <c r="BL48"/>
       <c r="BM48"/>
-    </row>
-    <row r="49" spans="1:65">
+      <c r="BN48"/>
+    </row>
+    <row r="49" spans="1:66">
       <c r="A49" t="s">
         <v>68</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -9524,628 +9625,635 @@
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
-    </row>
-    <row r="50" spans="1:65">
+      <c r="BN49"/>
+    </row>
+    <row r="50" spans="1:66">
       <c r="A50" t="s">
         <v>69</v>
       </c>
-      <c r="B50">
+      <c r="B50"/>
+      <c r="C50">
         <v>0.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>1101000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>1168000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>1725000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>1826000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>1752000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>1836000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>1459000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>1619000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>1418000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>9358000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>5171000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>15235000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>8683000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>10745000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>5095000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>5294000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>1373000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>1352000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>6006000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>6249000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1802000.0</v>
       </c>
       <c r="X50">
         <v>1802000.0</v>
       </c>
       <c r="Y50">
+        <v>1802000.0</v>
+      </c>
+      <c r="Z50">
         <v>1798000.0</v>
       </c>
-      <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
-    </row>
-    <row r="51" spans="1:65">
+      <c r="BN50"/>
+    </row>
+    <row r="51" spans="1:66">
       <c r="A51" t="s">
         <v>70</v>
       </c>
       <c r="B51"/>
-      <c r="C51">
+      <c r="C51"/>
+      <c r="D51">
         <v>1769000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>2086000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>2856000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>3275000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>3687000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>4095000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>4498000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>4896000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>5291000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>13637000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>9836000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>20247000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>14141000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>16618000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>7624000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>8014000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>8402000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>8786000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>12238000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>12678000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>13155000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>13622000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>14060000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>14532000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>15093000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>15653000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>20175000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>20014000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>17777000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>18547000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>19282000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>20018000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>20766000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>21408000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>14362000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>14909000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>11298000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>23536000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>22240000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>35570000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>23120000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>13741000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>11586000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>12483000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>21126000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>29539000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>25621000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>42696000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>50654000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>45271000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>53141000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>71987191.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>54307000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>49479000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>58175000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>53093308.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>48326000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>60133000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>74703000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>68178167.0</v>
       </c>
-      <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
-    </row>
-    <row r="52" spans="1:65">
+      <c r="BN51"/>
+    </row>
+    <row r="52" spans="1:66">
       <c r="A52" t="s">
         <v>71</v>
       </c>
       <c r="B52"/>
-      <c r="C52">
+      <c r="C52"/>
+      <c r="D52">
         <v>1101000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>1168000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>1725000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>1826000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1752000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>1836000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>1459000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>1619000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>1418000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>9358000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>5171000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>15235000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>8683000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>10745000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>5095000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>5294000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>1373000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>1352000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>6006000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>6249000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1802000.0</v>
       </c>
       <c r="X52">
         <v>1802000.0</v>
       </c>
       <c r="Y52">
+        <v>1802000.0</v>
+      </c>
+      <c r="Z52">
         <v>1798000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>1762000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>2045000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>2177000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>6298000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>5552000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>3013000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>3203000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>3361000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>3133000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>3218000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>2653000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>2676000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>2672000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>3408000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>17647000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>15984000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>27882000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>15148000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>5316000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>2711000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>2992000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>5262000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>12737000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>7240000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>22892000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>29788000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>23005000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>33162000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>51023000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>32087000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>26142000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>32673000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>28591000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>24824000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>41764000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>55345000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>51461598.0</v>
       </c>
-      <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
-    </row>
-    <row r="53" spans="1:65">
+      <c r="BN52"/>
+    </row>
+    <row r="53" spans="1:66">
       <c r="A53" t="s">
         <v>72</v>
       </c>
       <c r="B53">
+        <v>1113000.0</v>
+      </c>
+      <c r="C53">
         <v>26340000.0</v>
       </c>
-      <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
-      <c r="AU53">
+      <c r="AU53"/>
+      <c r="AV53">
         <v>9000000.0</v>
       </c>
-      <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
-      <c r="BG53">
+      <c r="BG53"/>
+      <c r="BH53">
         <v>15294000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>15178000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>35334000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>30122072.0</v>
       </c>
-      <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
-    </row>
-    <row r="54" spans="1:65">
+      <c r="BN53"/>
+    </row>
+    <row r="54" spans="1:66">
       <c r="A54" t="s">
         <v>73</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -10169,816 +10277,829 @@
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
-    </row>
-    <row r="55" spans="1:65">
+      <c r="BN54"/>
+    </row>
+    <row r="55" spans="1:66">
       <c r="A55" t="s">
         <v>74</v>
       </c>
       <c r="B55">
+        <v>557042000.0</v>
+      </c>
+      <c r="C55">
         <v>547546000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>538770000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>539885000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>532248000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>535260000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>522813000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>521563000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>521729000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>505664000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>508922000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>490142000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>483547000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>509048000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>507981000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>485778000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>490819000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>463570000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>461183000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>444860000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>433956000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>431837000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>433076000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>427744000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>420000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>406519000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>396009000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>393488000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>386412000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>394502000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>376954000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>365437000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>365607000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>372415000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>366055000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>359624000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>343321000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>339577000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>317039000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>327012000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>307850000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>319119000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>305285000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>292088000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>274123000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>279649000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>278448000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>280789000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>270821000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>292779000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>293940000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>287471000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>289616000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>314648066.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>288621000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>276361000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>280652000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>285179669.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>270931000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>272365000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>289292000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>290290785.0</v>
       </c>
-      <c r="BK55"/>
       <c r="BL55"/>
       <c r="BM55"/>
-    </row>
-    <row r="56" spans="1:65">
+      <c r="BN55"/>
+    </row>
+    <row r="56" spans="1:66">
       <c r="A56" t="s">
         <v>75</v>
       </c>
       <c r="B56">
+        <v>314696000.0</v>
+      </c>
+      <c r="C56">
         <v>304496000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>296257000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>296286000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>291486000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>294345000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>283369000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>283732000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>281655000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>263588000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>265696000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>245298000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>238753000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>271088000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>273467000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>257420000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>262867000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>238187000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>236631000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>219710000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>208127000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>213909000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>220740000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>224438000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>219126000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>210630000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>203020000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>202365000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>194870000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>203093000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>185422000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>177791000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>179287000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>187454000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>183896000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>181956000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>174453000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>169451000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>156061000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>165574000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>149312000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>163888000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>148794000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>153369000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>133984000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>139974000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>136497000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>136581000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>123749000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>142712000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>141408000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>133521000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>140281000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>165107357.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>145550000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>138456000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>143054000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>148459339.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>136728000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>140189000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>163028000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>173570978.0</v>
       </c>
-      <c r="BK56"/>
       <c r="BL56"/>
       <c r="BM56"/>
-    </row>
-    <row r="57" spans="1:65">
+      <c r="BN56"/>
+    </row>
+    <row r="57" spans="1:66">
       <c r="A57" t="s">
         <v>76</v>
       </c>
       <c r="B57">
+        <v>26106000.0</v>
+      </c>
+      <c r="C57">
         <v>28873000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>24201000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>29980000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>25522000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>37348000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>32969000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>31250000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>37729000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>32384000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>33640000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>29473000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>34407000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>63706000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>53780000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>42681000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>61133000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>46471000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>35216000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>30459000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>33300000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>44489000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>37894000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>38292000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>36417000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>31572000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>20223000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>23013000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>21067000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>36889000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>17828000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>13803000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>18594000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>29944000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>26688000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>27344000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>27295000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>33580000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>21420000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>44022000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>34022000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>48854000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>30462000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>25874000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>14586000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>23808000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>16066000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>22253000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>16514000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>40801000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>39678000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>34077000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>41429000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>69005536.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>43054000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>34824000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>42129000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>51690347.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>39274000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>50786000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>69522000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>75287244.0</v>
       </c>
-      <c r="BK57"/>
       <c r="BL57"/>
       <c r="BM57"/>
-    </row>
-    <row r="58" spans="1:65">
+      <c r="BN57"/>
+    </row>
+    <row r="58" spans="1:66">
       <c r="A58" t="s">
         <v>77</v>
       </c>
       <c r="B58">
+        <v>43772000.0</v>
+      </c>
+      <c r="C58">
         <v>45877000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>42672000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>48377000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>44428000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>57401000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>52024000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>51125000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>58457000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>55072000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>57446000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>53821000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>59036000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>88941000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>79133000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>64930000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>79737000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>65259000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>56773000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>52421000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>54172000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>65364000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>64577000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>65120000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>63894000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>58345000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>47982000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>51145000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>50337000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>65907000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>47717000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>44599000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>50054000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>63100000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>59012000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>60805000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>53602000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>60142000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>43802000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>64121000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>54139000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>70948000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>53948000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>49500000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>38570000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>47824000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>46110000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>53342000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>48465000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>73748000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>73717000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>67909000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>72974000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>100894544.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>75174000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>67823000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>75982000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>84192280.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>69967000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>74260000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>95486000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>100467510.0</v>
       </c>
-      <c r="BK58"/>
       <c r="BL58"/>
       <c r="BM58"/>
-    </row>
-    <row r="59" spans="1:65">
+      <c r="BN58"/>
+    </row>
+    <row r="59" spans="1:66">
       <c r="A59" t="s">
         <v>78</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -11002,326 +11123,331 @@
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
-    </row>
-    <row r="60" spans="1:65">
+      <c r="BN59"/>
+    </row>
+    <row r="60" spans="1:66">
       <c r="A60" t="s">
         <v>79</v>
       </c>
       <c r="B60">
+        <v>513270000.0</v>
+      </c>
+      <c r="C60">
         <v>501669000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>496098000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>491508000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>487820000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>477859000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>470789000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>470438000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>463272000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>450592000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>451476000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>436321000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>424511000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>420107000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>428848000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>420848000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>411082000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>398311000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>404410000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>392439000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>379784000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>366473000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>368499000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>362624000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>356106000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>348174000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>348027000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>342343000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>336075000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>328595000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>329237000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>320838000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>315553000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>309315000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>307043000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>298819000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>289719000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>279435000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>273237000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>262891000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>253711000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>248171000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>251337000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>242588000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>235553000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>231825000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>232338000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>227447000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>222356000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>219031000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>220223000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>219562000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>216642000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>213753522.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>213447000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>208538000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>204670000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>200987389.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>200964000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>198105000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>193806000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>189823275.0</v>
       </c>
-      <c r="BK60"/>
       <c r="BL60"/>
       <c r="BM60"/>
-    </row>
-    <row r="61" spans="1:65">
+      <c r="BN60"/>
+    </row>
+    <row r="61" spans="1:66">
       <c r="A61" t="s">
         <v>80</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
-      <c r="S61">
-[...1 lines deleted...]
-      </c>
+      <c r="S61"/>
       <c r="T61">
         <v>-1078000.0</v>
       </c>
       <c r="U61">
         <v>-1078000.0</v>
       </c>
       <c r="V61">
         <v>-1078000.0</v>
       </c>
       <c r="W61">
         <v>-1078000.0</v>
       </c>
       <c r="X61">
         <v>-1078000.0</v>
       </c>
       <c r="Y61">
+        <v>-1078000.0</v>
+      </c>
+      <c r="Z61">
         <v>-909000.0</v>
       </c>
-      <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
-    </row>
-    <row r="62" spans="1:65">
+      <c r="BN61"/>
+    </row>
+    <row r="62" spans="1:66">
       <c r="A62" t="s">
         <v>81</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -11345,50 +11471,51 @@
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
+      <c r="BN62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:U32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -11465,51 +11592,51 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B2">
         <v>404259000.0</v>
       </c>
       <c r="C2">
         <v>454377000.0</v>
       </c>
       <c r="D2">
         <v>504019000.0</v>
       </c>
       <c r="E2">
         <v>570497000.0</v>
       </c>
       <c r="F2">
         <v>418942000.0</v>
       </c>
       <c r="G2">
         <v>359320000.0</v>
       </c>
       <c r="H2">
         <v>360209000.0</v>
       </c>
       <c r="I2">
         <v>370198000.0</v>
       </c>
@@ -11530,51 +11657,51 @@
       </c>
       <c r="O2">
         <v>256557558.0</v>
       </c>
       <c r="P2">
         <v>231729821.0</v>
       </c>
       <c r="Q2">
         <v>206453227.0</v>
       </c>
       <c r="R2">
         <v>135058342.0</v>
       </c>
       <c r="S2">
         <v>121640875.0</v>
       </c>
       <c r="T2">
         <v>80445624.0</v>
       </c>
       <c r="U2">
         <v>62624285.0</v>
       </c>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B3">
         <v>14287000.0</v>
       </c>
       <c r="C3">
         <v>13890000.0</v>
       </c>
       <c r="D3">
         <v>13467000.0</v>
       </c>
       <c r="E3">
         <v>11869000.0</v>
       </c>
       <c r="F3">
         <v>10705000.0</v>
       </c>
       <c r="G3">
         <v>9687000.0</v>
       </c>
       <c r="H3">
         <v>9246000.0</v>
       </c>
       <c r="I3">
         <v>8856000.0</v>
       </c>
@@ -11595,76 +11722,76 @@
       </c>
       <c r="O3">
         <v>6677389.0</v>
       </c>
       <c r="P3">
         <v>5998375.0</v>
       </c>
       <c r="Q3">
         <v>4831692.0</v>
       </c>
       <c r="R3">
         <v>4283414.0</v>
       </c>
       <c r="S3">
         <v>3667749.0</v>
       </c>
       <c r="T3">
         <v>3166609.0</v>
       </c>
       <c r="U3">
         <v>2712724.0</v>
       </c>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B5">
         <v>56254000.0</v>
       </c>
       <c r="C5">
         <v>57126000.0</v>
       </c>
       <c r="D5">
         <v>57861000.0</v>
       </c>
       <c r="E5">
         <v>48234000.0</v>
       </c>
       <c r="F5">
         <v>62884000.0</v>
       </c>
       <c r="G5">
         <v>41336000.0</v>
       </c>
       <c r="H5">
         <v>41173000.0</v>
       </c>
       <c r="I5">
         <v>35397000.0</v>
       </c>
@@ -11685,51 +11812,51 @@
       </c>
       <c r="O5">
         <v>24990611.0</v>
       </c>
       <c r="P5">
         <v>18453539.0</v>
       </c>
       <c r="Q5">
         <v>23383838.0</v>
       </c>
       <c r="R5">
         <v>26161759.0</v>
       </c>
       <c r="S5">
         <v>15485693.0</v>
       </c>
       <c r="T5">
         <v>14201710.0</v>
       </c>
       <c r="U5">
         <v>10989398.0</v>
       </c>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B6">
         <v>70541000.0</v>
       </c>
       <c r="C6">
         <v>71016000.0</v>
       </c>
       <c r="D6">
         <v>71328000.0</v>
       </c>
       <c r="E6">
         <v>60103000.0</v>
       </c>
       <c r="F6">
         <v>73589000.0</v>
       </c>
       <c r="G6">
         <v>51023000.0</v>
       </c>
       <c r="H6">
         <v>50419000.0</v>
       </c>
       <c r="I6">
         <v>44253000.0</v>
       </c>
@@ -11750,101 +11877,101 @@
       </c>
       <c r="O6">
         <v>31668000.0</v>
       </c>
       <c r="P6">
         <v>24451914.0</v>
       </c>
       <c r="Q6">
         <v>28215530.0</v>
       </c>
       <c r="R6">
         <v>30445173.0</v>
       </c>
       <c r="S6">
         <v>19153442.0</v>
       </c>
       <c r="T6">
         <v>17368319.0</v>
       </c>
       <c r="U6">
         <v>13702122.0</v>
       </c>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
     </row>
     <row r="9" spans="1:21">
       <c r="A9" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B9">
         <v>106780000.0</v>
       </c>
       <c r="C9">
         <v>102739000.0</v>
       </c>
       <c r="D9">
         <v>99845000.0</v>
       </c>
       <c r="E9">
         <v>88205000.0</v>
       </c>
       <c r="F9">
         <v>96673000.0</v>
       </c>
       <c r="G9">
         <v>76846000.0</v>
       </c>
       <c r="H9">
         <v>75857000.0</v>
       </c>
       <c r="I9">
         <v>67779000.0</v>
       </c>
@@ -11865,51 +11992,51 @@
       </c>
       <c r="O9">
         <v>49870905.0</v>
       </c>
       <c r="P9">
         <v>37076114.0</v>
       </c>
       <c r="Q9">
         <v>42486462.0</v>
       </c>
       <c r="R9">
         <v>43523398.0</v>
       </c>
       <c r="S9">
         <v>30610699.0</v>
       </c>
       <c r="T9">
         <v>26672397.0</v>
       </c>
       <c r="U9">
         <v>21391571.0</v>
       </c>
     </row>
     <row r="10" spans="1:21">
       <c r="A10" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B10">
         <v>56118000.0</v>
       </c>
       <c r="C10">
         <v>56933000.0</v>
       </c>
       <c r="D10">
         <v>57422000.0</v>
       </c>
       <c r="E10">
         <v>47803000.0</v>
       </c>
       <c r="F10">
         <v>62506000.0</v>
       </c>
       <c r="G10">
         <v>40708000.0</v>
       </c>
       <c r="H10">
         <v>40259000.0</v>
       </c>
       <c r="I10">
         <v>34204000.0</v>
       </c>
@@ -11930,51 +12057,51 @@
       </c>
       <c r="O10">
         <v>21999006.0</v>
       </c>
       <c r="P10">
         <v>15352140.0</v>
       </c>
       <c r="Q10">
         <v>20905139.0</v>
       </c>
       <c r="R10">
         <v>23706753.0</v>
       </c>
       <c r="S10">
         <v>12689262.0</v>
       </c>
       <c r="T10">
         <v>12319807.0</v>
       </c>
       <c r="U10">
         <v>9400364.0</v>
       </c>
     </row>
     <row r="11" spans="1:21">
       <c r="A11" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B11">
         <v>13840000.0</v>
       </c>
       <c r="C11">
         <v>13484000.0</v>
       </c>
       <c r="D11">
         <v>12267000.0</v>
       </c>
       <c r="E11">
         <v>12709000.0</v>
       </c>
       <c r="F11">
         <v>15961000.0</v>
       </c>
       <c r="G11">
         <v>10546000.0</v>
       </c>
       <c r="H11">
         <v>10840000.0</v>
       </c>
       <c r="I11">
         <v>5084000.0</v>
       </c>
@@ -11995,51 +12122,51 @@
       </c>
       <c r="O11">
         <v>4360793.0</v>
       </c>
       <c r="P11">
         <v>96644.0</v>
       </c>
       <c r="Q11">
         <v>4018433.0</v>
       </c>
       <c r="R11">
         <v>5667475.0</v>
       </c>
       <c r="S11">
         <v>554374.0</v>
       </c>
       <c r="T11">
         <v>2207431.0</v>
       </c>
       <c r="U11">
         <v>768473.0</v>
       </c>
     </row>
     <row r="12" spans="1:21">
       <c r="A12" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B12">
         <v>136000.0</v>
       </c>
       <c r="C12">
         <v>193000.0</v>
       </c>
       <c r="D12">
         <v>439000.0</v>
       </c>
       <c r="E12">
         <v>431000.0</v>
       </c>
       <c r="F12">
         <v>378000.0</v>
       </c>
       <c r="G12">
         <v>628000.0</v>
       </c>
       <c r="H12">
         <v>914000.0</v>
       </c>
       <c r="I12">
         <v>1193000.0</v>
       </c>
@@ -12060,125 +12187,127 @@
       </c>
       <c r="O12">
         <v>2991810.0</v>
       </c>
       <c r="P12">
         <v>3101399.0</v>
       </c>
       <c r="Q12">
         <v>2478699.0</v>
       </c>
       <c r="R12">
         <v>2455006.0</v>
       </c>
       <c r="S12">
         <v>2796431.0</v>
       </c>
       <c r="T12">
         <v>1881903.0</v>
       </c>
       <c r="U12">
         <v>1589034.0</v>
       </c>
     </row>
     <row r="13" spans="1:21">
       <c r="A13" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>142</v>
+      </c>
+      <c r="B13">
+        <v>136000.0</v>
+      </c>
       <c r="C13">
         <v>2087000.0</v>
       </c>
       <c r="D13">
         <v>889000.0</v>
       </c>
       <c r="E13">
         <v>431000.0</v>
       </c>
       <c r="F13">
         <v>378000.0</v>
       </c>
       <c r="G13">
         <v>628000.0</v>
       </c>
       <c r="H13">
         <v>914000.0</v>
       </c>
       <c r="I13">
         <v>1193000.0</v>
       </c>
       <c r="J13">
         <v>988000.0</v>
       </c>
       <c r="K13">
         <v>1168000.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
     </row>
     <row r="14" spans="1:21">
       <c r="A14" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B14">
         <v>0.0</v>
       </c>
       <c r="C14">
         <v>0.0</v>
       </c>
       <c r="D14">
         <v>0.0</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
     </row>
     <row r="15" spans="1:21">
       <c r="A15" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B15">
         <v>42278000.0</v>
       </c>
       <c r="C15">
         <v>43449000.0</v>
       </c>
       <c r="D15">
         <v>45155000.0</v>
       </c>
       <c r="E15">
         <v>35094000.0</v>
       </c>
       <c r="F15">
         <v>46545000.0</v>
       </c>
       <c r="G15">
         <v>30162000.0</v>
       </c>
       <c r="H15">
         <v>29419000.0</v>
       </c>
       <c r="I15">
         <v>29120000.0</v>
       </c>
@@ -12199,230 +12328,232 @@
       </c>
       <c r="O15">
         <v>17638213.0</v>
       </c>
       <c r="P15">
         <v>15887314.0</v>
       </c>
       <c r="Q15">
         <v>16893794.0</v>
       </c>
       <c r="R15">
         <v>18039278.0</v>
       </c>
       <c r="S15">
         <v>12134888.0</v>
       </c>
       <c r="T15">
         <v>10112376.0</v>
       </c>
       <c r="U15">
         <v>8631891.0</v>
       </c>
     </row>
     <row r="16" spans="1:21">
       <c r="A16" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>145</v>
+      </c>
+      <c r="B16">
+        <v>42278000.0</v>
+      </c>
       <c r="C16">
         <v>43449000.0</v>
       </c>
       <c r="D16">
         <v>45155000.0</v>
       </c>
       <c r="E16">
         <v>35094000.0</v>
       </c>
       <c r="F16">
         <v>46545000.0</v>
       </c>
       <c r="G16">
         <v>30162000.0</v>
       </c>
       <c r="H16">
         <v>29419000.0</v>
       </c>
       <c r="I16">
         <v>29120000.0</v>
       </c>
       <c r="J16">
         <v>41647000.0</v>
       </c>
       <c r="K16">
         <v>38921000.0</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
     </row>
     <row r="17" spans="1:21">
       <c r="A17" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B17">
         <v>42278000.0</v>
       </c>
       <c r="C17">
         <v>43449000.0</v>
       </c>
       <c r="D17">
         <v>45155000.0</v>
       </c>
       <c r="E17">
         <v>35094000.0</v>
       </c>
       <c r="F17">
         <v>46545000.0</v>
       </c>
       <c r="G17">
         <v>30162000.0</v>
       </c>
       <c r="H17">
         <v>29419000.0</v>
       </c>
       <c r="I17">
         <v>29120000.0</v>
       </c>
       <c r="J17">
         <v>41647000.0</v>
       </c>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B18">
         <v>-136000.0</v>
       </c>
       <c r="C18">
         <v>-193000.0</v>
       </c>
       <c r="D18">
         <v>450000.0</v>
       </c>
       <c r="E18">
         <v>-71000.0</v>
       </c>
       <c r="F18">
         <v>145000.0</v>
       </c>
       <c r="G18">
         <v>162000.0</v>
       </c>
       <c r="H18">
         <v>87000.0</v>
       </c>
       <c r="I18">
         <v>-35000.0</v>
       </c>
       <c r="J18">
         <v>-75000.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
     </row>
     <row r="19" spans="1:21">
       <c r="A19" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
     </row>
     <row r="21" spans="1:21">
       <c r="A21" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B21">
         <v>56254000.0</v>
       </c>
       <c r="C21">
         <v>57126000.0</v>
       </c>
       <c r="D21">
         <v>57861000.0</v>
       </c>
       <c r="E21">
         <v>48234000.0</v>
       </c>
       <c r="F21">
         <v>62884000.0</v>
       </c>
       <c r="G21">
         <v>41336000.0</v>
       </c>
       <c r="H21">
         <v>41173000.0</v>
       </c>
       <c r="I21">
         <v>35397000.0</v>
       </c>
@@ -12443,76 +12574,76 @@
       </c>
       <c r="O21">
         <v>24990816.0</v>
       </c>
       <c r="P21">
         <v>18453539.0</v>
       </c>
       <c r="Q21">
         <v>23383838.0</v>
       </c>
       <c r="R21">
         <v>26161759.0</v>
       </c>
       <c r="S21">
         <v>15485693.0</v>
       </c>
       <c r="T21">
         <v>14201710.0</v>
       </c>
       <c r="U21">
         <v>10989398.0</v>
       </c>
     </row>
     <row r="22" spans="1:21">
       <c r="A22" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
     </row>
     <row r="23" spans="1:21">
       <c r="A23" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B23">
         <v>454785000.0</v>
       </c>
       <c r="C23">
         <v>499990000.0</v>
       </c>
       <c r="D23">
         <v>546003000.0</v>
       </c>
       <c r="E23">
         <v>616131000.0</v>
       </c>
       <c r="F23">
         <v>455911000.0</v>
       </c>
       <c r="G23">
         <v>396063000.0</v>
       </c>
       <c r="H23">
         <v>396081000.0</v>
       </c>
       <c r="I23">
         <v>404625000.0</v>
       </c>
@@ -12533,171 +12664,173 @@
       </c>
       <c r="O23">
         <v>279865430.0</v>
       </c>
       <c r="P23">
         <v>249965191.0</v>
       </c>
       <c r="Q23">
         <v>225471839.0</v>
       </c>
       <c r="R23">
         <v>152419981.0</v>
       </c>
       <c r="S23">
         <v>136765881.0</v>
       </c>
       <c r="T23">
         <v>92916311.0</v>
       </c>
       <c r="U23">
         <v>73026458.0</v>
       </c>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
     </row>
     <row r="25" spans="1:21">
       <c r="A25" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B25">
         <v>14287000.0</v>
       </c>
       <c r="C25">
         <v>13890000.0</v>
       </c>
       <c r="D25">
         <v>13467000.0</v>
       </c>
       <c r="E25">
         <v>11869000.0</v>
       </c>
       <c r="F25">
         <v>10705000.0</v>
       </c>
       <c r="G25">
         <v>9687000.0</v>
       </c>
       <c r="H25">
         <v>9246000.0</v>
       </c>
       <c r="I25">
         <v>8856000.0</v>
       </c>
       <c r="J25">
         <v>8705000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
     </row>
     <row r="26" spans="1:21">
       <c r="A26" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
     </row>
     <row r="27" spans="1:21">
       <c r="A27" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>157</v>
+      </c>
+      <c r="B28">
+        <v>44355000.0</v>
+      </c>
       <c r="C28">
         <v>42183000.0</v>
       </c>
       <c r="D28">
         <v>36328000.0</v>
       </c>
       <c r="E28">
         <v>33346000.0</v>
       </c>
       <c r="F28">
         <v>29441000.0</v>
       </c>
       <c r="G28">
         <v>28328000.0</v>
       </c>
       <c r="H28">
         <v>24973000.0</v>
       </c>
       <c r="I28">
         <v>24462000.0</v>
       </c>
       <c r="J28">
         <v>27320000.0</v>
       </c>
       <c r="K28">
@@ -12714,96 +12847,96 @@
       </c>
       <c r="O28">
         <v>15913786.0</v>
       </c>
       <c r="P28">
         <v>15037677.0</v>
       </c>
       <c r="Q28">
         <v>13651096.0</v>
       </c>
       <c r="R28">
         <v>12617436.0</v>
       </c>
       <c r="S28">
         <v>11390418.0</v>
       </c>
       <c r="T28">
         <v>8890122.0</v>
       </c>
       <c r="U28">
         <v>6772120.0</v>
       </c>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B29">
         <v>13840000.0</v>
       </c>
       <c r="C29">
         <v>13484000.0</v>
       </c>
       <c r="D29">
         <v>12267000.0</v>
       </c>
       <c r="E29">
         <v>12709000.0</v>
       </c>
       <c r="F29">
         <v>15961000.0</v>
       </c>
       <c r="G29">
         <v>10546000.0</v>
       </c>
       <c r="H29">
         <v>10840000.0</v>
       </c>
       <c r="I29">
         <v>5084000.0</v>
       </c>
       <c r="J29">
         <v>14143000.0</v>
       </c>
       <c r="K29">
         <v>14527000.0</v>
       </c>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B30">
         <v>50526000.0</v>
       </c>
       <c r="C30">
         <v>45613000.0</v>
       </c>
       <c r="D30">
         <v>41984000.0</v>
       </c>
       <c r="E30">
         <v>45634000.0</v>
       </c>
       <c r="F30">
         <v>36969000.0</v>
       </c>
       <c r="G30">
         <v>36743000.0</v>
       </c>
       <c r="H30">
         <v>35872000.0</v>
       </c>
       <c r="I30">
         <v>34427000.0</v>
       </c>
@@ -12824,51 +12957,51 @@
       </c>
       <c r="O30">
         <v>23307872.0</v>
       </c>
       <c r="P30">
         <v>18235370.0</v>
       </c>
       <c r="Q30">
         <v>19018612.0</v>
       </c>
       <c r="R30">
         <v>17361639.0</v>
       </c>
       <c r="S30">
         <v>15125006.0</v>
       </c>
       <c r="T30">
         <v>12470687.0</v>
       </c>
       <c r="U30">
         <v>10402173.0</v>
       </c>
     </row>
     <row r="31" spans="1:21">
       <c r="A31" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B31">
         <v>-136000.0</v>
       </c>
       <c r="C31">
         <v>-193000.0</v>
       </c>
       <c r="D31">
         <v>-439000.0</v>
       </c>
       <c r="E31">
         <v>-431000.0</v>
       </c>
       <c r="F31">
         <v>-378000.0</v>
       </c>
       <c r="G31">
         <v>-628000.0</v>
       </c>
       <c r="H31">
         <v>-914000.0</v>
       </c>
       <c r="I31">
         <v>-1193000.0</v>
       </c>
@@ -12889,51 +13022,51 @@
       </c>
       <c r="O31">
         <v>-2992000.0</v>
       </c>
       <c r="P31">
         <v>-3101399.0</v>
       </c>
       <c r="Q31">
         <v>-2478699.0</v>
       </c>
       <c r="R31">
         <v>-2455006.0</v>
       </c>
       <c r="S31">
         <v>-2796431.0</v>
       </c>
       <c r="T31">
         <v>-1881903.0</v>
       </c>
       <c r="U31">
         <v>-1589034.0</v>
       </c>
     </row>
     <row r="32" spans="1:21">
       <c r="A32" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B32">
         <v>511039000.0</v>
       </c>
       <c r="C32">
         <v>557116000.0</v>
       </c>
       <c r="D32">
         <v>603864000.0</v>
       </c>
       <c r="E32">
         <v>658702000.0</v>
       </c>
       <c r="F32">
         <v>515615000.0</v>
       </c>
       <c r="G32">
         <v>436166000.0</v>
       </c>
       <c r="H32">
         <v>436066000.0</v>
       </c>
       <c r="I32">
         <v>437977000.0</v>
       </c>
@@ -12973,648 +13106,657 @@
       <c r="U32">
         <v>84015856.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BM32"/>
+  <dimension ref="A1:BN32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:65">
+    <row r="1" spans="1:66">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="D1" t="s">
         <v>83</v>
       </c>
       <c r="E1" t="s">
         <v>84</v>
       </c>
       <c r="F1" t="s">
+        <v>85</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="H1" t="s">
         <v>86</v>
       </c>
       <c r="I1" t="s">
         <v>87</v>
       </c>
       <c r="J1" t="s">
+        <v>88</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="L1" t="s">
         <v>89</v>
       </c>
       <c r="M1" t="s">
         <v>90</v>
       </c>
       <c r="N1" t="s">
+        <v>91</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="P1" t="s">
         <v>92</v>
       </c>
       <c r="Q1" t="s">
         <v>93</v>
       </c>
       <c r="R1" t="s">
+        <v>94</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="T1" t="s">
         <v>95</v>
       </c>
       <c r="U1" t="s">
         <v>96</v>
       </c>
       <c r="V1" t="s">
+        <v>97</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="X1" t="s">
         <v>98</v>
       </c>
       <c r="Y1" t="s">
         <v>99</v>
       </c>
       <c r="Z1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AB1" t="s">
         <v>101</v>
       </c>
       <c r="AC1" t="s">
         <v>102</v>
       </c>
       <c r="AD1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AF1" t="s">
         <v>104</v>
       </c>
       <c r="AG1" t="s">
         <v>105</v>
       </c>
       <c r="AH1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AJ1" t="s">
         <v>107</v>
       </c>
       <c r="AK1" t="s">
         <v>108</v>
       </c>
       <c r="AL1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AN1" t="s">
         <v>110</v>
       </c>
       <c r="AO1" t="s">
         <v>111</v>
       </c>
       <c r="AP1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AR1" t="s">
         <v>113</v>
       </c>
       <c r="AS1" t="s">
         <v>114</v>
       </c>
       <c r="AT1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AV1" t="s">
         <v>116</v>
       </c>
       <c r="AW1" t="s">
         <v>117</v>
       </c>
       <c r="AX1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AZ1" t="s">
         <v>119</v>
       </c>
       <c r="BA1" t="s">
         <v>120</v>
       </c>
       <c r="BB1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BD1" t="s">
         <v>122</v>
       </c>
       <c r="BE1" t="s">
         <v>123</v>
       </c>
       <c r="BF1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BH1" t="s">
         <v>125</v>
       </c>
       <c r="BI1" t="s">
         <v>126</v>
       </c>
       <c r="BJ1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BL1" t="s">
         <v>128</v>
       </c>
       <c r="BM1" t="s">
         <v>129</v>
       </c>
-    </row>
-    <row r="2" spans="1:65">
+      <c r="BN1" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="2" spans="1:66">
       <c r="A2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B2">
+        <v>87618000.0</v>
+      </c>
+      <c r="C2">
         <v>94304000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>96640000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>104802000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>108513000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>100954000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>116980000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>112589000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>123854000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>119211000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>123402000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>125091000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>136315000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>145549000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>153804000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>143359000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>127785000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>120508000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>90846000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>105518000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>102070000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>95139000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>93898000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>88333000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>81950000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>92959000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>93426000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>90656000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>83168000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>101056000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>95637000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>87361000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>86144000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>83138000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>75781000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>80714000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>78019000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>71363000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>67136000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>75734000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>86093000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>77917000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>77175000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>75379000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>61923000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>62833000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>60541000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>68577000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>63487000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>64465000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>63544000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>65117000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>63302000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>68040558.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>68119000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>60410000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>59988000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>54025821.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>54699000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>64539000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>58466000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>56786227.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>56222000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>45846000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>47599000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:65">
+    <row r="3" spans="1:66">
       <c r="A3" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B3">
+        <v>3576000.0</v>
+      </c>
+      <c r="C3">
         <v>3633000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>3591000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>3499000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>3564000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>3514000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>3473000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>3461000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>3442000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>3445000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>3405000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>3375000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>3242000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>3133000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>2939000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>2929000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>2868000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>3025000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>2482000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>2627000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>2571000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>2530000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>2453000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>2375000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>2329000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>2385000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>2299000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>2283000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>2279000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>2224000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>2250000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>2211000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>2171000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>2222000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>2275000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>2240000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>1968000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>1771000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>1634000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>1879000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>1809000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>1842000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>1832000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>1820000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>1781000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>1877000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>1836000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>1814000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>1805000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>1776000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>1873000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>1828000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>1713000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>1991389.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>1697000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>1503000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>1486000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>-312000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>167000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>96000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>49000.0</v>
       </c>
-      <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
-    </row>
-    <row r="4" spans="1:65">
+      <c r="BN3"/>
+    </row>
+    <row r="4" spans="1:66">
       <c r="A4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -13636,440 +13778,447 @@
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
-    </row>
-    <row r="5" spans="1:65">
+      <c r="BN4"/>
+    </row>
+    <row r="5" spans="1:66">
       <c r="A5" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B5">
+        <v>15701000.0</v>
+      </c>
+      <c r="C5">
         <v>17433000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>13703000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>11765000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>13353000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>18367000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>7605000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>16409000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>14745000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>18400000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>18832000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>15700000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>4929000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>5125000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>11007000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>14442000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>17660000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>12051000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>16184000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>17166000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>17483000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>9624000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>8884000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>9792000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>13036000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>12999000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>9131000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>8647000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>10398000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>10183000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>10699000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>7236000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>7278000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>19816000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>11062000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>11218000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>14682000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>17687000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>14063000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>13240000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>9626000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>4646000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>10369000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>10161000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>6133000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>6967000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>5239000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>9057000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>6235000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>5346000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>3351000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>4980000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>5237000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>7743033.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>6286000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>5959000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>5762000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>6114539.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>5307000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>5286000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>4560000.0</v>
       </c>
-      <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
-    </row>
-    <row r="6" spans="1:65">
+      <c r="BN5"/>
+    </row>
+    <row r="6" spans="1:66">
       <c r="A6" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B6">
+        <v>19277000.0</v>
+      </c>
+      <c r="C6">
         <v>21066000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>17294000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>15264000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>16917000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>21881000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>11078000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>19870000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>18187000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>21845000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>22237000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>19075000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>8171000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>8258000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>13946000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>17371000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>20528000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>15076000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>18666000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>19793000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>20054000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>12154000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>11337000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>12167000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>15365000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>15384000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>11430000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>10930000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>12677000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>12407000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>12949000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>9447000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>9449000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>22038000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>13337000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>13458000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>16650000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>19458000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>15697000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>15119000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>11435000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>6488000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>12201000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>11981000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>7914000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>8844000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>7075000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>10871000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>8040000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>7122000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>5224000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>6808000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>6950000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>9734422.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>7983000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>7462000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>7248000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>5802539.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>5474000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>5382000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>4609000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>3871838.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>4187000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>7309000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>8016000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:65">
+    <row r="7" spans="1:66">
       <c r="A7" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -14091,54 +14240,55 @@
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
-    </row>
-    <row r="8" spans="1:65">
+      <c r="BN7"/>
+    </row>
+    <row r="8" spans="1:66">
       <c r="A8" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -14160,1596 +14310,1627 @@
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
-    </row>
-    <row r="9" spans="1:65">
+      <c r="BN8"/>
+    </row>
+    <row r="9" spans="1:66">
       <c r="A9" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B9">
+        <v>25257000.0</v>
+      </c>
+      <c r="C9">
         <v>30099000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>24664000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>26590000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>25427000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>25411000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>25098000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>27327000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>24903000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>31510000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>28950000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>22921000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>16464000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>18912000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>19278000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>21808000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>28207000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>21692000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>24469000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>25717000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>24795000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>19521000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>19955000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>18622000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>18747000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>21264000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>18037000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>17221000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>19335000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>19298000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>18147000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>14000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>16334000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>26285000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>20761000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>21624000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>25163000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>23674000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>21090000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>21153000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>21475000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>16007000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>13959000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>17370000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>12670000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>14466000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>12422000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>15933000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>13151000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>13342000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>11225000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>11390000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>10525000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>14844905.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>12098000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>11477000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>11451000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>11140114.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>10241000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>8448000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>7247000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>8031462.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>9518000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>11210000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>13727000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:65">
+    <row r="10" spans="1:66">
       <c r="A10" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B10">
+        <v>15728000.0</v>
+      </c>
+      <c r="C10">
         <v>17385000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>13680000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>11736000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>13317000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>18326000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>7559000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>16359000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>14690000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>18341000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>18752000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>15552000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>4777000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>4926000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>10918000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>14363000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>17596000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>11985000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>16115000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>17054000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>17352000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>9495000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>8746000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>9622000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>12845000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>12796000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>8927000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>8415000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>10123000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>9910000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>10410000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>6928000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>6955000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>19555000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>10773000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>11002000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>14460000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>17378000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>13842000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>12944000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>9284000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>4341000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>10117000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>9960000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>5932000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>7026000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>4848000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>8616000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>5775000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>4741000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>2672000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>4339000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>4368000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>6435006.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>5470000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>5157000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>4937000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>5718140.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>4526000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>2791000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>2317000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>3618139.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>3328000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>6583000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>7376000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:65">
+    <row r="11" spans="1:66">
       <c r="A11" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B11">
+        <v>4127000.0</v>
+      </c>
+      <c r="C11">
         <v>4038000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>3258000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>3188000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>3356000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>4854000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>2318000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>4302000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>2010000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>4555000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>3597000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>3742000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>373000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1442000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>2918000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>3524000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>4825000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>3377000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>4144000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>4399000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>4041000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>736000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>2871000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>2935000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>4004000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>2809000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>3241000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>2147000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>2643000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>712000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>2012000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>1643000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>717000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>5530000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>2648000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>1828000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>4137000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>4425000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>3704000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>3806000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>2592000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>1272000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>3614000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>2965000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>2417000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>2296000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>167000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>3413000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>2175000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>1380000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>895000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>1892000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>1637000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>1390793.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>452000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>1521000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>997000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>1042644.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>2201000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>-1413000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>-1734000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>-42567.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>672000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>1960000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>1429000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:65">
+    <row r="12" spans="1:66">
       <c r="A12" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B12">
+        <v>0.0</v>
+      </c>
+      <c r="C12">
         <v>48000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>23000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>29000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>36000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>41000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>46000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>50000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>55000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>59000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>80000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>148000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>152000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>199000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>89000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>79000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>64000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>66000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>69000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>112000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>131000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>129000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>138000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>170000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>191000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>203000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>204000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>232000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>275000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>273000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>289000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>308000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>323000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>261000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>289000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>216000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>222000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>309000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>221000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>296000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>342000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>305000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>252000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>201000.0</v>
       </c>
       <c r="AS12">
         <v>201000.0</v>
       </c>
       <c r="AT12">
+        <v>201000.0</v>
+      </c>
+      <c r="AU12">
         <v>310000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>391000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>441000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>460000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>605000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>679000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>641000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>869000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>203868.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>816000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>802000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>825000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>396399.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>781000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>988000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>936000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>253699.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>859000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>726000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>640000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:65">
+    <row r="13" spans="1:66">
       <c r="A13" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B13"/>
       <c r="C13">
+        <v>48000.0</v>
+      </c>
+      <c r="D13">
         <v>23000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>29000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>36000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>41000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>46000.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>148000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>152000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>199000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>89000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>79000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>64000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>66000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>69000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>112000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>131000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>129000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>138000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>170000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>191000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>203000.0</v>
       </c>
-      <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
-    </row>
-    <row r="14" spans="1:65">
+      <c r="BN13"/>
+    </row>
+    <row r="14" spans="1:66">
       <c r="A14" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B14">
         <v>0.0</v>
       </c>
       <c r="C14">
         <v>0.0</v>
       </c>
       <c r="D14">
         <v>0.0</v>
       </c>
       <c r="E14">
         <v>0.0</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
       <c r="G14">
         <v>0.0</v>
       </c>
       <c r="H14">
         <v>0.0</v>
       </c>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14">
         <v>0.0</v>
       </c>
-      <c r="N14"/>
-      <c r="O14">
+      <c r="N14">
         <v>0.0</v>
       </c>
+      <c r="O14"/>
       <c r="P14">
         <v>0.0</v>
       </c>
       <c r="Q14">
         <v>0.0</v>
       </c>
-      <c r="R14"/>
+      <c r="R14">
+        <v>0.0</v>
+      </c>
       <c r="S14"/>
-      <c r="T14">
-[...1 lines deleted...]
-      </c>
+      <c r="T14"/>
       <c r="U14">
         <v>0.0</v>
       </c>
-      <c r="V14"/>
-      <c r="W14">
+      <c r="V14">
         <v>0.0</v>
       </c>
-      <c r="X14"/>
+      <c r="W14"/>
+      <c r="X14">
+        <v>0.0</v>
+      </c>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
-    </row>
-    <row r="15" spans="1:65">
+      <c r="BN14"/>
+    </row>
+    <row r="15" spans="1:66">
       <c r="A15" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B15">
+        <v>11601000.0</v>
+      </c>
+      <c r="C15">
         <v>13347000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>10422000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>8548000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>9961000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>13472000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>5241000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>12057000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>12680000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>13786000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>15155000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>11810000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>4404000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>3484000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>8000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>10839000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>12771000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>8608000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>11971000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>12655000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>13311000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>8759000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>5875000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>6687000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>8841000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>9987000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>5686000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>6268000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>7480000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>9198000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>8398000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>5285000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>6238000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>14025000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>8125000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>9174000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>10323000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>12953000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>10138000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>9138000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>6692000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>3069000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>6503000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>6995000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>3515000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>4730000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>4681000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>5203000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>3600000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>3361000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>1777000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>2447000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>2731000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>5044213.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>4476000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>3579000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>3940000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>5307314.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>2325000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>4204000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>4051000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>3667794.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>2656000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>4623000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>5947000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:65">
+    <row r="16" spans="1:66">
       <c r="A16" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B16"/>
       <c r="C16">
+        <v>13347000.0</v>
+      </c>
+      <c r="D16">
         <v>10422000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>8548000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>9961000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>13472000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>5241000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>11810000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>4404000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>3484000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>8000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>10839000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>12771000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>8608000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>11971000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>12655000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>13311000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>8759000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>5875000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>6687000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>8841000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>9987000.0</v>
       </c>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
-    </row>
-    <row r="17" spans="1:65">
+      <c r="BN16"/>
+    </row>
+    <row r="17" spans="1:66">
       <c r="A17" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B17">
+        <v>11601000.0</v>
+      </c>
+      <c r="C17">
         <v>13347000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>10422000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>8548000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>9961000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>13472000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>5241000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>12057000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>12680000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>13786000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>15155000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>11810000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>4404000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>3484000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>8000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>10839000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>12771000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>8608000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>11971000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>12655000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>13311000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>8759000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>5875000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>6687000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>8841000.0</v>
       </c>
-      <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
-    </row>
-    <row r="18" spans="1:65">
+      <c r="BN17"/>
+    </row>
+    <row r="18" spans="1:66">
       <c r="A18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B18">
+        <v>0.0</v>
+      </c>
+      <c r="C18">
         <v>-48000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-23000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-29000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-36000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-41000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-46000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-50000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-55000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>830000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-80000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-148000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-152000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>161000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-89000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-79000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-64000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>457000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-69000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-112000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-131000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>661000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-138000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-170000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-191000.0</v>
       </c>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
-    </row>
-    <row r="19" spans="1:65">
+      <c r="BN18"/>
+    </row>
+    <row r="19" spans="1:66">
       <c r="A19" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -15771,54 +15952,55 @@
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
-    </row>
-    <row r="20" spans="1:65">
+      <c r="BN19"/>
+    </row>
+    <row r="20" spans="1:66">
       <c r="A20" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -15840,251 +16022,255 @@
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
-    </row>
-    <row r="21" spans="1:65">
+      <c r="BN20"/>
+    </row>
+    <row r="21" spans="1:66">
       <c r="A21" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B21">
+        <v>15701000.0</v>
+      </c>
+      <c r="C21">
         <v>17433000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>13703000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>11765000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>13353000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>18367000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>7605000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>16409000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>14745000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>18400000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>18832000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>15700000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>4929000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>5125000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>11007000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>14442000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>17660000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>12051000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>16184000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>17166000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>17483000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>9624000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>8884000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>9792000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>13036000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>12999000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>9131000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>8647000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>10398000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>10183000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>10699000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>7236000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>7278000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>19816000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>11062000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>11218000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>14682000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>17687000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>14063000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>13240000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>9626000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>4646000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>10369000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>10161000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>6133000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>7336000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>5239000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>9057000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>6235000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>5346000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>3351000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>4980000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>5237000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>6983816.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>6286000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>5959000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>5762000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>6114539.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>5307000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>3779000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>3253000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>3871838.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>4187000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>7309000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>8016000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:65">
+    <row r="22" spans="1:66">
       <c r="A22" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -16106,251 +16292,255 @@
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
-    </row>
-    <row r="23" spans="1:65">
+      <c r="BN22"/>
+    </row>
+    <row r="23" spans="1:66">
       <c r="A23" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B23">
+        <v>97174000.0</v>
+      </c>
+      <c r="C23">
         <v>106970000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>107601000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>119627000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>120587000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>107998000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>134473000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>123507000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>136491000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>131623000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>134214000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>135595000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>148188000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>158053000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>165195000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>153717000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>139166000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>129927000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>99848000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>114547000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>111589000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>105666000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>104969000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>97163000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>90045000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>101134000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>103191000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>99573000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>92182000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>110425000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>104005000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>94536000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>95659000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>93233000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>84648000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>90208000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>87468000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>77982000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>72737000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>81723000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>96929000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>86408000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>79428000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>81080000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>66848000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>68313000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>65946000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>74320000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>69063000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>71222000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>70105000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>70459000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>67935000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>75142430.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>73929000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>65546000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>65248000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>58976191.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>59466000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>69112000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>62411000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>60861839.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>61553000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>49747000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>53310000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:65">
+    <row r="24" spans="1:66">
       <c r="A24" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -16372,171 +16562,175 @@
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
-    </row>
-    <row r="25" spans="1:65">
+      <c r="BN24"/>
+    </row>
+    <row r="25" spans="1:66">
       <c r="A25" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B25">
+        <v>3576000.0</v>
+      </c>
+      <c r="C25">
         <v>3633000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>3591000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>3499000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>3564000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>3514000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>3473000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>3461000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>3442000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>3445000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>3405000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>3375000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>3242000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>3133000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>2939000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>2929000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2868000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>3025000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>2482000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>2627000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>2571000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>2530000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>2453000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>2375000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>2329000.0</v>
       </c>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
-    </row>
-    <row r="26" spans="1:65">
+      <c r="BN25"/>
+    </row>
+    <row r="26" spans="1:66">
       <c r="A26" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -16558,54 +16752,55 @@
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
-    </row>
-    <row r="27" spans="1:65">
+      <c r="BN26"/>
+    </row>
+    <row r="27" spans="1:66">
       <c r="A27" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -16627,54 +16822,55 @@
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
-    </row>
-    <row r="28" spans="1:65">
+      <c r="BN27"/>
+    </row>
+    <row r="28" spans="1:66">
       <c r="A28" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
@@ -16696,758 +16892,771 @@
       <c r="AO28"/>
       <c r="AP28"/>
       <c r="AQ28"/>
       <c r="AR28"/>
       <c r="AS28"/>
       <c r="AT28"/>
       <c r="AU28"/>
       <c r="AV28"/>
       <c r="AW28"/>
       <c r="AX28"/>
       <c r="AY28"/>
       <c r="AZ28"/>
       <c r="BA28"/>
       <c r="BB28"/>
       <c r="BC28"/>
       <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
-    </row>
-    <row r="29" spans="1:65">
+      <c r="BN28"/>
+    </row>
+    <row r="29" spans="1:66">
       <c r="A29" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B29">
+        <v>4127000.0</v>
+      </c>
+      <c r="C29">
         <v>4038000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>3258000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3188000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3356000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>4854000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2318000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>4302000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2010000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>4555000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>3597000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>3742000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>373000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1442000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2918000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>3524000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>4825000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>3377000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>4144000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>4399000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>4041000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>736000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>2871000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>2935000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>4004000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>2809000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
-    </row>
-    <row r="30" spans="1:65">
+      <c r="BN29"/>
+    </row>
+    <row r="30" spans="1:66">
       <c r="A30" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B30">
+        <v>9556000.0</v>
+      </c>
+      <c r="C30">
         <v>12666000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>10961000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>14825000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>12074000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>7044000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>17493000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>10918000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>12637000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>12412000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>10812000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>10504000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>11873000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>12504000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>11391000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>10358000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>11381000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>9419000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>9002000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>9029000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>9519000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>10527000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>11071000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>8830000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>8095000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>8175000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>9765000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>8917000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>9014000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>9369000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>8368000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>7175000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>9515000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>10095000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>8867000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>9494000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>9449000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>6619000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>5601000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>5989000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>10836000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>8491000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>2253000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>5701000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>4925000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>5480000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>5405000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>5743000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>5576000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>6757000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>6561000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>5342000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>4633000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>7101872.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>5810000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>5136000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>5260000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>4950370.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>4767000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>4573000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>3945000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>4075612.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>5331000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>3901000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>5711000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:65">
+    <row r="31" spans="1:66">
       <c r="A31" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B31">
+        <v>27000.0</v>
+      </c>
+      <c r="C31">
         <v>-48000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-23000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-29000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-36000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-41000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-46000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-50000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-55000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-59000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-80000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-148000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-152000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-199000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-89000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-79000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-64000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-66000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-69000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-112000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-131000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-129000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-138000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-170000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-191000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-203000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-204000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-232000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-275000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-273000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-289000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-308000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-323000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-261000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-289000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-216000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-222000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-309000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-221000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-296000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-342000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-305000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-252000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-201000.0</v>
       </c>
       <c r="AS31">
         <v>-201000.0</v>
       </c>
       <c r="AT31">
+        <v>-201000.0</v>
+      </c>
+      <c r="AU31">
         <v>-310000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-391000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-441000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-460000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-605000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-679000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-641000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-869000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-548810.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-816000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-802000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-825000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-396399.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-781000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-988000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-936000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-253699.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-859000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-726000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-640000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:65">
+    <row r="32" spans="1:66">
       <c r="A32" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B32">
+        <v>112875000.0</v>
+      </c>
+      <c r="C32">
         <v>124403000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>121304000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>131392000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>133940000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>126365000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>142078000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>139916000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>148757000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>150721000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>152352000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>148012000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>152779000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>164461000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>173082000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>165167000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>155992000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>142200000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>115315000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>131235000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>126865000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>114660000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>113853000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>106955000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>100697000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>114223000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>111463000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>107877000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>102503000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>120354000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>113784000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>101361000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>102478000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>109423000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>96542000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>102338000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>103182000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>95037000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>88226000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>96887000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>107568000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>93924000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>91134000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>92749000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>74593000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>77299000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>72963000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>84510000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>76638000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>77807000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>74769000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>76507000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>73827000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>82885463.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>80217000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>71887000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>71439000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>65165935.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>64940000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>72987000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>65713000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>64817689.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>65740000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>57056000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>61326000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:U30"/>
@@ -17526,51 +17735,51 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B2">
         <v>84283000.0</v>
       </c>
       <c r="C2">
         <v>53696000.0</v>
       </c>
       <c r="D2">
         <v>21006000.0</v>
       </c>
       <c r="E2">
         <v>55100000.0</v>
       </c>
       <c r="F2">
         <v>26618000.0</v>
       </c>
       <c r="G2">
         <v>44207000.0</v>
       </c>
       <c r="H2">
         <v>9058000.0</v>
       </c>
       <c r="I2">
         <v>47013000.0</v>
       </c>
@@ -17591,51 +17800,51 @@
       </c>
       <c r="O2">
         <v>18471869.0</v>
       </c>
       <c r="P2">
         <v>20425055.0</v>
       </c>
       <c r="Q2">
         <v>29736398.0</v>
       </c>
       <c r="R2">
         <v>1309196.0</v>
       </c>
       <c r="S2">
         <v>4953979.0</v>
       </c>
       <c r="T2">
         <v>1312541.0</v>
       </c>
       <c r="U2">
         <v>1297743.0</v>
       </c>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B3">
         <v>17036000</v>
       </c>
       <c r="C3">
         <v>11664000</v>
       </c>
       <c r="D3">
         <v>17133000</v>
       </c>
       <c r="E3">
         <v>24266000</v>
       </c>
       <c r="F3">
         <v>17579000</v>
       </c>
       <c r="G3">
         <v>30672000</v>
       </c>
       <c r="H3">
         <v>12122000</v>
       </c>
       <c r="I3">
         <v>14909000</v>
       </c>
@@ -17656,101 +17865,101 @@
       </c>
       <c r="O3">
         <v>12832386</v>
       </c>
       <c r="P3">
         <v>16802092</v>
       </c>
       <c r="Q3">
         <v>34826448</v>
       </c>
       <c r="R3">
         <v>5181170</v>
       </c>
       <c r="S3">
         <v>16072653</v>
       </c>
       <c r="T3">
         <v>11360536</v>
       </c>
       <c r="U3">
         <v>8619076</v>
       </c>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B6">
         <v>13914000.0</v>
       </c>
       <c r="C6">
         <v>30587000.0</v>
       </c>
       <c r="D6">
         <v>32690000.0</v>
       </c>
       <c r="E6">
         <v>-34094000.0</v>
       </c>
       <c r="F6">
         <v>28482000.0</v>
       </c>
       <c r="G6">
         <v>-17589000.0</v>
       </c>
       <c r="H6">
         <v>35149000.0</v>
       </c>
       <c r="I6">
         <v>-37955000.0</v>
       </c>
@@ -17771,51 +17980,51 @@
       </c>
       <c r="O6">
         <v>-1074676.0</v>
       </c>
       <c r="P6">
         <v>-1953186.0</v>
       </c>
       <c r="Q6">
         <v>-9311343.0</v>
       </c>
       <c r="R6">
         <v>28427202.0</v>
       </c>
       <c r="S6">
         <v>-3644783.0</v>
       </c>
       <c r="T6">
         <v>3641438.0</v>
       </c>
       <c r="U6">
         <v>14798.0</v>
       </c>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B7">
         <v>22503000.0</v>
       </c>
       <c r="C7">
         <v>5369000.0</v>
       </c>
       <c r="D7">
         <v>18260000.0</v>
       </c>
       <c r="E7">
         <v>-57137000.0</v>
       </c>
       <c r="F7">
         <v>4545000.0</v>
       </c>
       <c r="G7">
         <v>-15957000.0</v>
       </c>
       <c r="H7">
         <v>16395000.0</v>
       </c>
       <c r="I7">
         <v>-44636000.0</v>
       </c>
@@ -17836,115 +18045,115 @@
       </c>
       <c r="O7">
         <v>-28203905.0</v>
       </c>
       <c r="P7">
         <v>-4685468.0</v>
       </c>
       <c r="Q7">
         <v>-33244599.0</v>
       </c>
       <c r="R7">
         <v>-18258434.0</v>
       </c>
       <c r="S7">
         <v>-2616102.0</v>
       </c>
       <c r="T7">
         <v>-13833062.0</v>
       </c>
       <c r="U7">
         <v>-1836322.0</v>
       </c>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
     </row>
     <row r="9" spans="1:21">
       <c r="A9" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B9">
-        <v>6134000.0</v>
+        <v>6324000.0</v>
       </c>
       <c r="C9">
         <v>15362000.0</v>
       </c>
       <c r="D9">
         <v>15568000.0</v>
       </c>
       <c r="E9">
         <v>-20194000.0</v>
       </c>
       <c r="F9">
         <v>-12440000.0</v>
       </c>
       <c r="G9">
         <v>3604000.0</v>
       </c>
       <c r="H9">
         <v>-9293000.0</v>
       </c>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
     </row>
     <row r="10" spans="1:21">
       <c r="A10" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B10">
         <v>22597000.0</v>
       </c>
       <c r="C10">
         <v>-14103000.0</v>
       </c>
       <c r="D10">
         <v>25448000.0</v>
       </c>
       <c r="E10">
         <v>-48396000.0</v>
       </c>
       <c r="F10">
         <v>18094000.0</v>
       </c>
       <c r="G10">
         <v>-25286000.0</v>
       </c>
       <c r="H10">
         <v>30240000.0</v>
       </c>
       <c r="I10">
         <v>-34854000.0</v>
       </c>
@@ -17965,142 +18174,142 @@
       </c>
       <c r="O10">
         <v>-8745302.0</v>
       </c>
       <c r="P10">
         <v>-1944732.0</v>
       </c>
       <c r="Q10">
         <v>-25315342.0</v>
       </c>
       <c r="R10">
         <v>-7835113.0</v>
       </c>
       <c r="S10">
         <v>837803.0</v>
       </c>
       <c r="T10">
         <v>-7038070.0</v>
       </c>
       <c r="U10">
         <v>905491.0</v>
       </c>
     </row>
     <row r="11" spans="1:21">
       <c r="A11" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>11751000.0</v>
       </c>
       <c r="F11">
         <v>-1109000.0</v>
       </c>
       <c r="G11">
         <v>5725000.0</v>
       </c>
       <c r="H11">
         <v>-4552000.0</v>
       </c>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
     </row>
     <row r="12" spans="1:21">
       <c r="A12" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>1281000.0</v>
       </c>
       <c r="F12">
         <v>3487000.0</v>
       </c>
       <c r="G12">
         <v>2751000.0</v>
       </c>
       <c r="H12">
         <v>7388000.0</v>
       </c>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
     </row>
     <row r="13" spans="1:21">
       <c r="A13" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
     </row>
     <row r="14" spans="1:21">
       <c r="A14" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B14">
         <v>14287000.0</v>
       </c>
       <c r="C14">
         <v>13890000.0</v>
       </c>
       <c r="D14">
         <v>13467000.0</v>
       </c>
       <c r="E14">
         <v>11869000.0</v>
       </c>
       <c r="F14">
         <v>10705000.0</v>
       </c>
       <c r="G14">
         <v>9687000.0</v>
       </c>
       <c r="H14">
         <v>9246000.0</v>
       </c>
       <c r="I14">
         <v>8856000.0</v>
       </c>
@@ -18121,60 +18330,60 @@
       </c>
       <c r="O14">
         <v>6677389.0</v>
       </c>
       <c r="P14">
         <v>5998375.0</v>
       </c>
       <c r="Q14">
         <v>4831692.0</v>
       </c>
       <c r="R14">
         <v>4283414.0</v>
       </c>
       <c r="S14">
         <v>3667749.0</v>
       </c>
       <c r="T14">
         <v>3166609.0</v>
       </c>
       <c r="U14">
         <v>2712724.0</v>
       </c>
     </row>
     <row r="15" spans="1:21">
       <c r="A15" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B15">
-        <v>-18468000.0</v>
+        <v>18468000.0</v>
       </c>
       <c r="C15">
-        <v>-13692000.0</v>
+        <v>13692000.0</v>
       </c>
       <c r="D15">
-        <v>-14670000.0</v>
+        <v>14670000.0</v>
       </c>
       <c r="E15">
         <v>12225000.0</v>
       </c>
       <c r="F15">
         <v>14707000.0</v>
       </c>
       <c r="G15">
         <v>10785000.0</v>
       </c>
       <c r="H15">
         <v>9840000.0</v>
       </c>
       <c r="I15">
         <v>9840000.0</v>
       </c>
       <c r="J15">
         <v>8856000.0</v>
       </c>
       <c r="K15">
         <v>12595000.0</v>
       </c>
       <c r="L15">
         <v>5510000.0</v>
       </c>
@@ -18184,51 +18393,51 @@
       <c r="N15">
         <v>4723000.0</v>
       </c>
       <c r="O15">
         <v>4723200.0</v>
       </c>
       <c r="P15">
         <v>4723200.0</v>
       </c>
       <c r="Q15">
         <v>4435200.0</v>
       </c>
       <c r="R15">
         <v>7515200.0</v>
       </c>
       <c r="S15">
         <v>2310000.0</v>
       </c>
       <c r="T15">
         <v>2100000.0</v>
       </c>
       <c r="U15"/>
     </row>
     <row r="16" spans="1:21">
       <c r="A16" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B16">
         <v>98197000.0</v>
       </c>
       <c r="C16">
         <v>84283000.0</v>
       </c>
       <c r="D16">
         <v>53696000.0</v>
       </c>
       <c r="E16">
         <v>21006000.0</v>
       </c>
       <c r="F16">
         <v>55100000.0</v>
       </c>
       <c r="G16">
         <v>26618000.0</v>
       </c>
       <c r="H16">
         <v>44207000.0</v>
       </c>
       <c r="I16">
         <v>9058000.0</v>
       </c>
@@ -18249,76 +18458,76 @@
       </c>
       <c r="O16">
         <v>17397193.0</v>
       </c>
       <c r="P16">
         <v>18471869.0</v>
       </c>
       <c r="Q16">
         <v>20425055.0</v>
       </c>
       <c r="R16">
         <v>29736398.0</v>
       </c>
       <c r="S16">
         <v>1309196.0</v>
       </c>
       <c r="T16">
         <v>4953979.0</v>
       </c>
       <c r="U16">
         <v>1312541.0</v>
       </c>
     </row>
     <row r="17" spans="1:21">
       <c r="A17" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B18">
         <v>62110000.0</v>
       </c>
       <c r="C18">
         <v>46192000.0</v>
       </c>
       <c r="D18">
         <v>62346000.0</v>
       </c>
       <c r="E18">
         <v>-33169000.0</v>
       </c>
       <c r="F18">
         <v>47703000.0</v>
       </c>
       <c r="G18">
         <v>-4029000.0</v>
       </c>
       <c r="H18">
         <v>50326000.0</v>
       </c>
       <c r="I18">
         <v>-28421000.0</v>
       </c>
@@ -18339,158 +18548,158 @@
       </c>
       <c r="O18">
         <v>-10258865.0</v>
       </c>
       <c r="P18">
         <v>-3679172.0</v>
       </c>
       <c r="Q18">
         <v>-47400600.0</v>
       </c>
       <c r="R18">
         <v>2592281.0</v>
       </c>
       <c r="S18">
         <v>-4280276.0</v>
       </c>
       <c r="T18">
         <v>-11016442.0</v>
       </c>
       <c r="U18">
         <v>1376995.0</v>
       </c>
     </row>
     <row r="19" spans="1:21">
       <c r="A19" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B19">
         <v>-22000000.0</v>
       </c>
       <c r="C19">
         <v>-9427000.0</v>
       </c>
       <c r="D19">
         <v>-20964000.0</v>
       </c>
       <c r="E19">
         <v>-23659000.0</v>
       </c>
       <c r="F19">
         <v>-17056000.0</v>
       </c>
       <c r="G19">
         <v>-29880000.0</v>
       </c>
       <c r="H19">
         <v>-11107000.0</v>
       </c>
       <c r="I19">
         <v>-13361000.0</v>
       </c>
       <c r="J19">
         <v>-25712000.0</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
     </row>
     <row r="21" spans="1:21">
       <c r="A21" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B21">
         <v>-3274000.0</v>
       </c>
       <c r="C21">
         <v>-1621000.0</v>
       </c>
       <c r="D21">
         <v>-15351000.0</v>
       </c>
       <c r="E21">
         <v>12233000.0</v>
       </c>
       <c r="F21">
         <v>-4664000.0</v>
       </c>
       <c r="G21">
         <v>-1854000.0</v>
       </c>
       <c r="H21">
         <v>-5482000.0</v>
       </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
     </row>
     <row r="22" spans="1:21">
       <c r="A22" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B22">
         <v>42278000.0</v>
       </c>
       <c r="C22">
         <v>56933000.0</v>
       </c>
       <c r="D22">
         <v>57422000.0</v>
       </c>
       <c r="E22">
         <v>47803000.0</v>
       </c>
       <c r="F22">
         <v>62506000.0</v>
       </c>
       <c r="G22">
         <v>40708000.0</v>
       </c>
       <c r="H22">
         <v>40259000.0</v>
       </c>
       <c r="I22">
         <v>34204000.0</v>
       </c>
@@ -18511,53 +18720,55 @@
       </c>
       <c r="O22">
         <v>21999006.0</v>
       </c>
       <c r="P22">
         <v>15352140.0</v>
       </c>
       <c r="Q22">
         <v>20905139.0</v>
       </c>
       <c r="R22">
         <v>23706753.0</v>
       </c>
       <c r="S22">
         <v>12689262.0</v>
       </c>
       <c r="T22">
         <v>12319807.0</v>
       </c>
       <c r="U22">
         <v>9400364.0</v>
       </c>
     </row>
     <row r="23" spans="1:21">
       <c r="A23" t="s">
-        <v>181</v>
-[...1 lines deleted...]
-      <c r="B23"/>
+        <v>182</v>
+      </c>
+      <c r="B23">
+        <v>-135000.0</v>
+      </c>
       <c r="C23">
         <v>-193000.0</v>
       </c>
       <c r="D23">
         <v>-439000.0</v>
       </c>
       <c r="E23">
         <v>13361000.0</v>
       </c>
       <c r="F23">
         <v>-378000.0</v>
       </c>
       <c r="G23">
         <v>-628000.0</v>
       </c>
       <c r="H23">
         <v>-4113000.0</v>
       </c>
       <c r="I23">
         <v>-1905000.0</v>
       </c>
       <c r="J23">
         <v>-1604000.0</v>
       </c>
       <c r="K23">
@@ -18574,51 +18785,51 @@
       </c>
       <c r="O23">
         <v>-1183015.0</v>
       </c>
       <c r="P23">
         <v>-1014752.0</v>
       </c>
       <c r="Q23">
         <v>41211849.0</v>
       </c>
       <c r="R23">
         <v>44430837.0</v>
       </c>
       <c r="S23">
         <v>-650675.0</v>
       </c>
       <c r="T23">
         <v>7212112.0</v>
       </c>
       <c r="U23">
         <v>-449949.0</v>
       </c>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B24">
         <v>-22000000.0</v>
       </c>
       <c r="C24">
         <v>2237000.0</v>
       </c>
       <c r="D24">
         <v>907000.0</v>
       </c>
       <c r="E24">
         <v>607000.0</v>
       </c>
       <c r="F24">
         <v>523000.0</v>
       </c>
       <c r="G24">
         <v>792000.0</v>
       </c>
       <c r="H24">
         <v>1015000.0</v>
       </c>
       <c r="I24">
         <v>1548000.0</v>
       </c>
@@ -18639,51 +18850,51 @@
       </c>
       <c r="O24">
         <v>-838183.0</v>
       </c>
       <c r="P24">
         <v>236686.0</v>
       </c>
       <c r="Q24">
         <v>-2355872.0</v>
       </c>
       <c r="R24">
         <v>-295629.0</v>
       </c>
       <c r="S24">
         <v>-1777916.0</v>
       </c>
       <c r="T24">
         <v>-741932.0</v>
       </c>
       <c r="U24">
         <v>-1836881.0</v>
       </c>
     </row>
     <row r="25" spans="1:21">
       <c r="A25" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B25">
         <v>78000.0</v>
       </c>
       <c r="C25">
         <v>-18336000.0</v>
       </c>
       <c r="D25">
         <v>-9670000.0</v>
       </c>
       <c r="E25">
         <v>-11438000.0</v>
       </c>
       <c r="F25">
         <v>-12474000.0</v>
       </c>
       <c r="G25">
         <v>-7795000.0</v>
       </c>
       <c r="H25">
         <v>-3452000.0</v>
       </c>
       <c r="I25">
         <v>-11936000.0</v>
       </c>
@@ -18704,113 +18915,113 @@
       </c>
       <c r="O25">
         <v>2101031.0</v>
       </c>
       <c r="P25">
         <v>-3542127.0</v>
       </c>
       <c r="Q25">
         <v>-5066384.0</v>
       </c>
       <c r="R25">
         <v>-1958282.0</v>
       </c>
       <c r="S25">
         <v>-1948532.0</v>
       </c>
       <c r="T25">
         <v>-1309260.0</v>
       </c>
       <c r="U25">
         <v>-280695.0</v>
       </c>
     </row>
     <row r="26" spans="1:21">
       <c r="A26" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B26">
         <v>0.0</v>
       </c>
       <c r="C26">
         <v>-2490000.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
         <v>-1073000.0</v>
       </c>
       <c r="F26">
         <v>-1073000.0</v>
       </c>
       <c r="G26">
         <v>-1078000.0</v>
       </c>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
     </row>
     <row r="27" spans="1:21">
       <c r="A27" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B28">
         <v>-21742000.0</v>
       </c>
       <c r="C28">
         <v>-17997000.0</v>
       </c>
       <c r="D28">
         <v>-30460000.0</v>
       </c>
       <c r="E28">
         <v>-1496000.0</v>
       </c>
       <c r="F28">
         <v>-19749000.0</v>
       </c>
       <c r="G28">
         <v>-14345000.0</v>
       </c>
       <c r="H28">
         <v>-16236000.0</v>
       </c>
       <c r="I28">
         <v>-11037000.0</v>
       </c>
@@ -18831,51 +19042,51 @@
       </c>
       <c r="O28">
         <v>15016985.0</v>
       </c>
       <c r="P28">
         <v>-25895321.0</v>
       </c>
       <c r="Q28">
         <v>72136852.0</v>
       </c>
       <c r="R28">
         <v>25800550.0</v>
       </c>
       <c r="S28">
         <v>513409.0</v>
       </c>
       <c r="T28">
         <v>14636587.0</v>
       </c>
       <c r="U28">
         <v>-1362197.0</v>
       </c>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B29">
         <v>79146000.0</v>
       </c>
       <c r="C29">
         <v>57856000.0</v>
       </c>
       <c r="D29">
         <v>79479000.0</v>
       </c>
       <c r="E29">
         <v>-8903000.0</v>
       </c>
       <c r="F29">
         <v>65282000.0</v>
       </c>
       <c r="G29">
         <v>26643000.0</v>
       </c>
       <c r="H29">
         <v>62448000.0</v>
       </c>
       <c r="I29">
         <v>-13512000.0</v>
       </c>
@@ -18896,51 +19107,51 @@
       </c>
       <c r="O29">
         <v>2573521.0</v>
       </c>
       <c r="P29">
         <v>13122920.0</v>
       </c>
       <c r="Q29">
         <v>-12574152.0</v>
       </c>
       <c r="R29">
         <v>7773451.0</v>
       </c>
       <c r="S29">
         <v>11792377.0</v>
       </c>
       <c r="T29">
         <v>344094.0</v>
       </c>
       <c r="U29">
         <v>9996071.0</v>
       </c>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B30">
         <v>-39005000.0</v>
       </c>
       <c r="C30">
         <v>-9427000.0</v>
       </c>
       <c r="D30">
         <v>-16226000.0</v>
       </c>
       <c r="E30">
         <v>-23659000.0</v>
       </c>
       <c r="F30">
         <v>-17056000.0</v>
       </c>
       <c r="G30">
         <v>-29880000.0</v>
       </c>
       <c r="H30">
         <v>-11107000.0</v>
       </c>
       <c r="I30">
         <v>-13361000.0</v>
       </c>
@@ -18980,656 +19191,665 @@
       <c r="U30">
         <v>-8619076.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BM30"/>
+  <dimension ref="A1:BN30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:65">
+    <row r="1" spans="1:66">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="D1" t="s">
         <v>83</v>
       </c>
       <c r="E1" t="s">
         <v>84</v>
       </c>
       <c r="F1" t="s">
+        <v>85</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="H1" t="s">
         <v>86</v>
       </c>
       <c r="I1" t="s">
         <v>87</v>
       </c>
       <c r="J1" t="s">
+        <v>88</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="L1" t="s">
         <v>89</v>
       </c>
       <c r="M1" t="s">
         <v>90</v>
       </c>
       <c r="N1" t="s">
+        <v>91</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="P1" t="s">
         <v>92</v>
       </c>
       <c r="Q1" t="s">
         <v>93</v>
       </c>
       <c r="R1" t="s">
+        <v>94</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="T1" t="s">
         <v>95</v>
       </c>
       <c r="U1" t="s">
         <v>96</v>
       </c>
       <c r="V1" t="s">
+        <v>97</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="X1" t="s">
         <v>98</v>
       </c>
       <c r="Y1" t="s">
         <v>99</v>
       </c>
       <c r="Z1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AB1" t="s">
         <v>101</v>
       </c>
       <c r="AC1" t="s">
         <v>102</v>
       </c>
       <c r="AD1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AF1" t="s">
         <v>104</v>
       </c>
       <c r="AG1" t="s">
         <v>105</v>
       </c>
       <c r="AH1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AJ1" t="s">
         <v>107</v>
       </c>
       <c r="AK1" t="s">
         <v>108</v>
       </c>
       <c r="AL1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AN1" t="s">
         <v>110</v>
       </c>
       <c r="AO1" t="s">
         <v>111</v>
       </c>
       <c r="AP1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AR1" t="s">
         <v>113</v>
       </c>
       <c r="AS1" t="s">
         <v>114</v>
       </c>
       <c r="AT1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AV1" t="s">
         <v>116</v>
       </c>
       <c r="AW1" t="s">
         <v>117</v>
       </c>
       <c r="AX1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AZ1" t="s">
         <v>119</v>
       </c>
       <c r="BA1" t="s">
         <v>120</v>
       </c>
       <c r="BB1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BD1" t="s">
         <v>122</v>
       </c>
       <c r="BE1" t="s">
         <v>123</v>
       </c>
       <c r="BF1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BH1" t="s">
         <v>125</v>
       </c>
       <c r="BI1" t="s">
         <v>126</v>
       </c>
       <c r="BJ1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BL1" t="s">
         <v>128</v>
       </c>
       <c r="BM1" t="s">
         <v>129</v>
       </c>
-    </row>
-    <row r="2" spans="1:65">
+      <c r="BN1" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="2" spans="1:66">
       <c r="A2" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B2">
+        <v>124536000.0</v>
+      </c>
+      <c r="C2">
         <v>128645999.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>100562000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>88288000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>84283000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>66503000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>52471000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>63767000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>53696000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>53146000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>24514000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>17575000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>21006000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>13884000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>4653000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>23513000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>55100000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>68202000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>38389000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>22935000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>26618000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>34710000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>26394000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>65521000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>44207000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>49457000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>30529000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>16553000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>9058000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>27278000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>21173000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>37785000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>47013000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>43393000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>25596000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>38066000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>28714000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>19767000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>11219000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>4671000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>12753000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>9814000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>12929000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>16707000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>17058000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>25860000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>14103000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>17086000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>16646000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>16186000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>6173000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>15739000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>17397000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>9093000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>14784000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>27756000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>18472000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>3124000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>6700000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>101000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>20425000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>48051000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>28407000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>21889000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>29736000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:65">
+    <row r="3" spans="1:66">
       <c r="A3" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B3">
+        <v>2871000</v>
+      </c>
+      <c r="C3">
         <v>4179000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>2847000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>6599000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>3411000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>3788000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>5089000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1342000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1445000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1834000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1788000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>3429000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>10082000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>6287000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>9167000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>3336000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>5476000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>3275000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1884000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1948000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>10472000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>6938000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>11484000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>4807000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>7443000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>3668000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>4177000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1863000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>2414000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1706000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>6136000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>3538000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>3529000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>4589000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>11072000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>12271000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>1945000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>11259000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>2393000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>6665000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>7280000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>3599000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>3458000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>1867000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>3648000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>751000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>1147000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>195000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>425000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>3818000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>1545000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>7038000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>2005000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>2094386</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>5729000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>1959000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>3050000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>849908</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>3005000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>7420000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>7227000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>11998448</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BL3">
         <v>0</v>
       </c>
       <c r="BM3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:65">
+      <c r="BN3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:66">
       <c r="A4" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -19651,54 +19871,55 @@
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
-    </row>
-    <row r="5" spans="1:65">
+      <c r="BN4"/>
+    </row>
+    <row r="5" spans="1:66">
       <c r="A5" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -19720,442 +19941,449 @@
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
-    </row>
-    <row r="6" spans="1:65">
+      <c r="BN5"/>
+    </row>
+    <row r="6" spans="1:66">
       <c r="A6" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B6">
+        <v>17208000.0</v>
+      </c>
+      <c r="C6">
         <v>-30448999.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>28084000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>12274000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>4005000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>17780000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>14032000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-11296000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>10071000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>550000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>28632000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>6939000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-3431000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>7122000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>9231000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-18860000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-31587000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-13102000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>29813000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>15454000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-3683000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-8092000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>8316000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-39127000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>21314000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-5250000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>18928000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>13976000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>7495000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-18220000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>6105000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-16612000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-9228000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>3620000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>17797000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-12470000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>9352000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>8947000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>8548000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>6548000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-8082000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>2939000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-3115000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-3778000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-351000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-8802000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>11757000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-2983000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>440000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>460000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>10013000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-9566000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-1658000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>8304193.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-5691000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-12972000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>9284000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>15347869.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-3576000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>6599000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-20324000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-27625945.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>19644000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>6518000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-7847000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:65">
+    <row r="7" spans="1:66">
       <c r="A7" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B7">
+        <v>7326000.0</v>
+      </c>
+      <c r="C7">
         <v>-8713000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>25109000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>9855000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-3748000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>16611000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>11886000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-22518000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-610000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-521000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>15897000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-10065000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>12949000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>10565000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>12137000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-37694000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-42145000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-3665000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>13174000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>2113000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-7077000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>4423000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>8551000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-47533000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>18602000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-6284000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>11520000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>10400000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>759000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-18950000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>1676000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-17801000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-9561000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-62000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>21054000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-19540000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-5210000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>8880000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>12742000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-971000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>5478000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-13779000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-2561000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-17220000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>1766000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-7292000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>15409000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-18360000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>14866000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>1313000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-313000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-2645000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>20170000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-17136905.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-8466000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-6175000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>3574000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-2581468.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>4487000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-1634000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-6509000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-1849599.0</v>
       </c>
-      <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
-    </row>
-    <row r="8" spans="1:65">
+      <c r="BN7"/>
+    </row>
+    <row r="8" spans="1:66">
       <c r="A8" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -20177,490 +20405,499 @@
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
-    </row>
-    <row r="9" spans="1:65">
+      <c r="BN8"/>
+    </row>
+    <row r="9" spans="1:66">
       <c r="A9" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B9">
+        <v>14381000.0</v>
+      </c>
+      <c r="C9">
         <v>-9901000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>9911000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>8228000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-2104000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>4217000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>3382000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-3750000.0</v>
       </c>
-      <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>6672000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>17366000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-3000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-11858000.0</v>
       </c>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
-    </row>
-    <row r="10" spans="1:65">
+      <c r="BN9"/>
+    </row>
+    <row r="10" spans="1:66">
       <c r="A10" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B10">
+        <v>-4277000.0</v>
+      </c>
+      <c r="C10">
         <v>-3207000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>19042000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-1606000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>8368000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>7501000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>6466000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-9662000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-18408000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>5294000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>11713000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-5044000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>13485000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>5902000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>5915000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-14797000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-45416000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>7947000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1210000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>8523000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>414000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1782000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>5691000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-27249000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-5510000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-2929000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>14571000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>10184000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>8414000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-22343000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>729000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-4839000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-8401000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>7303000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>2459000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-8928000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>2804000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-547000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>4560000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-11534000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>20348000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-10349000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>4318000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-2667000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>1301000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-9288000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>652000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-11245000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>12391000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>5119000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-3788000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-5224000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>20975000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-15373302.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-4640000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-774000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>12042000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-14538732.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>157000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>19571000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-7134000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-16732342.0</v>
       </c>
-      <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
-    </row>
-    <row r="11" spans="1:65">
+      <c r="BN10"/>
+    </row>
+    <row r="11" spans="1:66">
       <c r="A11" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-11693000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-17902000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>4964000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>18080000.0</v>
       </c>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
-    </row>
-    <row r="12" spans="1:65">
+      <c r="BN11"/>
+    </row>
+    <row r="12" spans="1:66">
       <c r="A12" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>1381000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-3519000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2442000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-2341000.0</v>
       </c>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
-    </row>
-    <row r="13" spans="1:65">
+      <c r="BN12"/>
+    </row>
+    <row r="13" spans="1:66">
       <c r="A13" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -20682,543 +20919,551 @@
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
-    </row>
-    <row r="14" spans="1:65">
+      <c r="BN13"/>
+    </row>
+    <row r="14" spans="1:66">
       <c r="A14" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B14">
+        <v>3576000.0</v>
+      </c>
+      <c r="C14">
         <v>3633000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>3591000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>3499000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>3564000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>3514000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>3473000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>3461000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>3442000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>3445000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>3405000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>3375000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>3242000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>3133000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>2939000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>2929000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>2868000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>3025000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>2482000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>2627000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>2571000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>2530000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>2453000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>2375000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>2329000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>2385000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>2298000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>2284000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>2279000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>2224000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>2250000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>2211000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>2171000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>2222000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>2275000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>2240000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>1968000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>1771000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>1634000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>1879000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>1809000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>1842000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>1832000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>1820000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>1781000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>1877000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>1836000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>1814000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>1805000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>1776000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>1873000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>1828000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>1713000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>1991389.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>1697000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>1503000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>1486000.0</v>
       </c>
-      <c r="BF14"/>
-      <c r="BG14">
+      <c r="BG14"/>
+      <c r="BH14">
         <v>1345000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>1507000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>1307000.0</v>
       </c>
-      <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
-    </row>
-    <row r="15" spans="1:65">
+      <c r="BN14"/>
+    </row>
+    <row r="15" spans="1:66">
       <c r="A15" t="s">
-        <v>174</v>
-[...3 lines deleted...]
-      </c>
+        <v>175</v>
+      </c>
+      <c r="B15"/>
       <c r="C15">
-        <v>-5832000.0</v>
+        <v>7776000.0</v>
       </c>
       <c r="D15">
-        <v>-4860000.0</v>
-[...2 lines deleted...]
-      <c r="F15">
+        <v>5832000.0</v>
+      </c>
+      <c r="E15">
+        <v>4860000.0</v>
+      </c>
+      <c r="F15"/>
+      <c r="G15">
         <v>3912000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>4890000.0</v>
       </c>
-      <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-      <c r="N15">
-[...1 lines deleted...]
-      </c>
+      <c r="N15"/>
       <c r="O15">
         <v>12225000.0</v>
       </c>
-      <c r="P15"/>
+      <c r="P15">
+        <v>12225000.0</v>
+      </c>
       <c r="Q15"/>
-      <c r="R15">
+      <c r="R15"/>
+      <c r="S15">
         <v>14707000.0</v>
       </c>
-      <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
-      <c r="V15">
+      <c r="V15"/>
+      <c r="W15">
         <v>10785000.0</v>
       </c>
-      <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
-      <c r="Z15">
+      <c r="Z15"/>
+      <c r="AA15">
         <v>9840000.0</v>
       </c>
-      <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
-      <c r="AL15">
+      <c r="AL15"/>
+      <c r="AM15">
         <v>7085000.0</v>
       </c>
-      <c r="AM15"/>
       <c r="AN15"/>
-      <c r="AO15">
+      <c r="AO15"/>
+      <c r="AP15">
         <v>5510000.0</v>
       </c>
-      <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
-      <c r="AS15">
+      <c r="AS15"/>
+      <c r="AT15">
         <v>5510000.0</v>
       </c>
-      <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
-      <c r="AW15">
+      <c r="AW15"/>
+      <c r="AX15">
         <v>4723000.0</v>
       </c>
-      <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
-      <c r="BA15">
+      <c r="BA15"/>
+      <c r="BB15">
         <v>4723000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>200.0</v>
       </c>
-      <c r="BC15"/>
       <c r="BD15"/>
-      <c r="BE15">
+      <c r="BE15"/>
+      <c r="BF15">
         <v>4723000.0</v>
       </c>
-      <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
-      <c r="BI15">
+      <c r="BI15"/>
+      <c r="BJ15">
         <v>4723000.0</v>
       </c>
-      <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
-    </row>
-    <row r="16" spans="1:65">
+      <c r="BN15"/>
+    </row>
+    <row r="16" spans="1:66">
       <c r="A16" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B16">
+        <v>141744000.0</v>
+      </c>
+      <c r="C16">
         <v>98197000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>128646000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>100562000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>88288000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>84283000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>66503000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>52471000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>63767000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>53696000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>53146000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>24514000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>17575000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>21006000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>13884000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>4653000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>23513000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>55100000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>68202000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>38389000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>22935000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>26618000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>34710000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>26394000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>65521000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>44207000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>49457000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>30529000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>16553000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>9058000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>27278000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>21173000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>37785000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>47013000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>43393000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>25596000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>38066000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>28714000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>19767000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>11219000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>4671000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>12753000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>9814000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>12929000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>16707000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>17058000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>25860000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>14103000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>17086000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>16646000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>16186000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>6173000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>15739000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>17397193.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>9093000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>14784000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>27756000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>18471869.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>3124000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>6700000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>101000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>20425055.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>48051000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>28407000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>21889000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:65">
+    <row r="17" spans="1:66">
       <c r="A17" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -21240,364 +21485,371 @@
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
-    </row>
-    <row r="18" spans="1:65">
+      <c r="BN17"/>
+    </row>
+    <row r="18" spans="1:66">
       <c r="A18" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B18">
+        <v>17164000.0</v>
+      </c>
+      <c r="C18">
         <v>5470000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>33298000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>17409000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>3897000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>23760000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>18925000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-6402000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>9909000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>15377000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>36903000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>3072000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>6994000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>13327000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>11568000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-26728000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-31336000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>1824000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>30084000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>18967000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-3172000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>3196000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>8815000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-38646000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>22606000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>4959000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>19332000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>18509000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>7526000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-10919000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>6913000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-15817000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-8598000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>9884000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>18500000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-19535000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>10049000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>12510000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>20752000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>5513000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>12127000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-9165000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>2215000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-5816000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>6212000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>1427000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>20075000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-6929000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>22161000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>6579000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>4056000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-3750000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>24111000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-9553865.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-6179000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-1458000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>6932000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>4608828.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>8951000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-1052000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-16187000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-10940600.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>635000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-6119000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-8148000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:65">
+    <row r="19" spans="1:66">
       <c r="A19" t="s">
-        <v>178</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>179</v>
+      </c>
+      <c r="B19">
+        <v>7000000.0</v>
+      </c>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-5959000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-2896000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-2985000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-4577000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-897000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-968000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-1376000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-1511000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-3355000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-9984000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-6114000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-8957000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-3311000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-5277000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-3031000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-1711000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-1869000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-10445000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-6821000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-11381000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-4559000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-7119000.0</v>
       </c>
-      <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
-    </row>
-    <row r="20" spans="1:65">
+      <c r="BN19"/>
+    </row>
+    <row r="20" spans="1:66">
       <c r="A20" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -21619,1010 +21871,1029 @@
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
-    </row>
-    <row r="21" spans="1:65">
+      <c r="BN20"/>
+    </row>
+    <row r="21" spans="1:66">
       <c r="A21" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B21">
+        <v>0.0</v>
+      </c>
+      <c r="C21">
         <v>-1769000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-317000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-770000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-418000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-412000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-407000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-403000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>3801000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-10412000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>6106000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-2477000.0</v>
       </c>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
-    </row>
-    <row r="22" spans="1:65">
+      <c r="BN21"/>
+    </row>
+    <row r="22" spans="1:66">
       <c r="A22" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B22">
+        <v>11601000.0</v>
+      </c>
+      <c r="C22">
         <v>13347000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>13680000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>11736000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>13317000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>18326000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>7559000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>16358000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>14690000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>18341000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>18752000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>15552000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>4777000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>4926000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>10918000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>14363000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>17596000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>11985000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>16115000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>17054000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>17352000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>9495000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>8746000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>9622000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>12845000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>12796000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>8925000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>8415000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>10123000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>9910000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>10411000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>6928000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>6955000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>19555000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>10773000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>11002000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>14460000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>17378000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>13842000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>12944000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>9284000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>4341000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>10117000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>9960000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>5932000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>7026000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>4848000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>8616000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>5775000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>4741000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>2672000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>4339000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>4368000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>6435006.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>5470000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>5157000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>4937000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>5718140.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>4526000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>2791000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>2317000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>3618139.0</v>
       </c>
-      <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
-    </row>
-    <row r="23" spans="1:65">
+      <c r="BN22"/>
+    </row>
+    <row r="23" spans="1:66">
       <c r="A23" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B23"/>
       <c r="C23">
+        <v>-47000.0</v>
+      </c>
+      <c r="D23">
         <v>-23000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-29000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-36000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-2531000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-46000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-4941000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-55000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-14729000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-80000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-148000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-152000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-12424000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-89000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-80000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-63000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-14773000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-69000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-112000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-131000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-10914000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-138000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-170000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-191000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-10043000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-204000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-233000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-428000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-10351000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-450000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-467000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-477000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-9292000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-439000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-363000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-366000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-338000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-383000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-454000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-510000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-523000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-496000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-457000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-465000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-1866000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-259000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-255000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-251000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-3113000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-256000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-86000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>255000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-988128.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>210000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-300000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-105000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-8290952.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-334000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>4422000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>3188000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-2867351.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>29315000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>18244000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>9600000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:65">
+    <row r="24" spans="1:66">
       <c r="A24" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B24">
+        <v>909000.0</v>
+      </c>
+      <c r="C24">
         <v>-22000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>994000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>615000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>515000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>803000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>512000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>445000.0</v>
       </c>
-      <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>277000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>74000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>98000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>173000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>210000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>25000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>199000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>244000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>173000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>79000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>27000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>117000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>103000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>248000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>324000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>394000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>359000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>236000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>26000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>621000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>267000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>227000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>433000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>20649000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-16819000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>222000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>113000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>85000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>27000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>1000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-2251000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>1000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-15237000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>72000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>29000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>152000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>96000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>27000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>17000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>4865000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-4863000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>31000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>43000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>90817.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-1122000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>98000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>95000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>16098596.0</v>
       </c>
-      <c r="BG24"/>
-      <c r="BH24">
+      <c r="BH24"/>
+      <c r="BI24">
         <v>12923000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-16011000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-32355872.0</v>
       </c>
-      <c r="BK24"/>
-      <c r="BL24">
+      <c r="BL24"/>
+      <c r="BM24">
         <v>-5607000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-9299000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:65">
+    <row r="25" spans="1:66">
       <c r="A25" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B25">
+        <v>-2468000.0</v>
+      </c>
+      <c r="C25">
         <v>1382000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-6235000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-1082000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-5825000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-10903000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1096000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-2361000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-422000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-381000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>637000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-2361000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-3892000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>990000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-5259000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-2990000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-4179000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-6246000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>197000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-879000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-5546000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-6314000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>549000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1697000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-3727000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-270000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>766000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-727000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-3221000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-2397000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-1288000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-3617000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-4634000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-7242000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-4530000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-966000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>776000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-4260000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-5073000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-1674000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>2836000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>2030000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-3715000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>1491000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>381000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>567000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-871000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>1196000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>140000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>2567000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>1369000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-234000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-135000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>1251031.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>849000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>16000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-15000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>622248.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>779000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>986000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>881000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-710692.0</v>
       </c>
-      <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
-    </row>
-    <row r="26" spans="1:65">
+      <c r="BN25"/>
+    </row>
+    <row r="26" spans="1:66">
       <c r="A26" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B26"/>
-      <c r="C26"/>
+      <c r="C26">
+        <v>0.0</v>
+      </c>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>-2490000.0</v>
       </c>
-      <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
-[...1 lines deleted...]
-      </c>
+      <c r="J26"/>
       <c r="K26">
         <v>0.0</v>
       </c>
-      <c r="L26"/>
+      <c r="L26">
+        <v>0.0</v>
+      </c>
       <c r="M26"/>
-      <c r="N26">
-[...1 lines deleted...]
-      </c>
+      <c r="N26"/>
       <c r="O26">
         <v>-1073000.0</v>
       </c>
       <c r="P26">
         <v>-1073000.0</v>
       </c>
       <c r="Q26">
-        <v>0.0</v>
+        <v>-1073000.0</v>
       </c>
       <c r="R26">
         <v>0.0</v>
       </c>
       <c r="S26">
         <v>0.0</v>
       </c>
       <c r="T26">
         <v>0.0</v>
       </c>
       <c r="U26">
         <v>0.0</v>
       </c>
       <c r="V26">
-        <v>-1078000.0</v>
+        <v>0.0</v>
       </c>
       <c r="W26">
         <v>-1078000.0</v>
       </c>
       <c r="X26">
+        <v>-1078000.0</v>
+      </c>
+      <c r="Y26">
         <v>-169000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-909000.0</v>
       </c>
-      <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
-    </row>
-    <row r="27" spans="1:65">
+      <c r="BN26"/>
+    </row>
+    <row r="27" spans="1:66">
       <c r="A27" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -22644,639 +22915,647 @@
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
-    </row>
-    <row r="28" spans="1:65">
+      <c r="BN27"/>
+    </row>
+    <row r="28" spans="1:66">
       <c r="A28" t="s">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>187</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
         <v>-9545000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-6172000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-5659000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-454000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-6856000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-5343000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-5344000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-454000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-15124000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-8425000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>3653000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-10564000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-6318000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-2566000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>7842000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-454000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-15161000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-454000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-3563000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-571000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-11392000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-606000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-776000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-1571000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-10604000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-765000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-4753000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-114000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-7875000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-1060000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-1043000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-1059000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-9865000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-931000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>6830000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-769000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-3783000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-12458000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>999000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-19182000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>12145000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>9128000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>1953000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-6608000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-10244000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-8414000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>3919000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-21725000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-10929000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>5973000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-5939000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-25873000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>22827985.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>1665000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-11733000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>2257000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-6043321.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-11807000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-12692000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>4647000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>14977852.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>29315000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>18244000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>9600000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:65">
+    <row r="29" spans="1:66">
       <c r="A29" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B29">
+        <v>20035000.0</v>
+      </c>
+      <c r="C29">
         <v>9649000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>36145000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>24008000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>7308000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>27548000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>24014000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-5060000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>11354000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>17211000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>38691000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>6501000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>17076000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>19614000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>20735000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-23392000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-25860000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>5099000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>31968000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>20915000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>7300000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>10134000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>20299000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-33839000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>30049000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>8627000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>23509000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>20372000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>9940000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-9213000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>13049000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-12279000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-5069000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>14473000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>29572000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-7264000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>11994000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>23769000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>23145000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>12178000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>19407000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-5566000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>5673000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-3949000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>9860000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>2178000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>21222000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-6734000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>22586000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>10397000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>5601000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>3288000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>26116000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-7459479.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-450000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>501000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>9982000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>3758920.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>11956000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>6368000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>-8960000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>1057848.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>635000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>-6119000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>-8148000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:65">
+    <row r="30" spans="1:66">
       <c r="A30" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B30">
+        <v>-2871000.0</v>
+      </c>
+      <c r="C30">
         <v>-26173000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-1853000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-5959000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-2896000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-2985000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-4577000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-897000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-968000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-1376000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-1511000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-3355000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-9984000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-6114000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-8957000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-3311000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-5277000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-3031000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-1711000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-1869000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-10445000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-6821000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-11381000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-4559000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-7119000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-3274000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-3818000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-1627000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-2388000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-1085000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-5869000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-3311000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-3096000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-981000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-10850000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-12049000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-1832000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-11174000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-2366000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-6664000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-7280000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-3598000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-18695000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-1795000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-3619000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-599000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-1051000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-168000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-408000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>1047000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-1408000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-7007000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-1962000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-7047244.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-6751000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-2118000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-2698000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>17196940.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-3725000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>12923000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-16011000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-43113000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-10306000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-5607000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-9299000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>