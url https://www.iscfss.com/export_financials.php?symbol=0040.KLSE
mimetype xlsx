--- v0 (2026-03-14)
+++ v1 (2026-09-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="186">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="188">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -268,50 +268,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1638,51 +1644,53 @@
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
     </row>
     <row r="16" spans="1:21">
       <c r="A16" t="s">
         <v>35</v>
       </c>
       <c r="B16">
         <v>4026000.0</v>
       </c>
-      <c r="C16"/>
+      <c r="C16">
+        <v>2477713.0</v>
+      </c>
       <c r="D16">
         <v>2992636.0</v>
       </c>
       <c r="E16">
         <v>1279981.0</v>
       </c>
       <c r="F16">
         <v>370170.0</v>
       </c>
       <c r="G16">
         <v>1823791.0</v>
       </c>
       <c r="H16">
         <v>1850283.0</v>
       </c>
       <c r="I16">
         <v>2817287.0</v>
       </c>
       <c r="J16">
         <v>3939361.0</v>
       </c>
       <c r="K16">
         <v>1147301.0</v>
       </c>
       <c r="L16"/>
@@ -1785,51 +1793,51 @@
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
     </row>
     <row r="21" spans="1:21">
       <c r="A21" t="s">
         <v>40</v>
       </c>
       <c r="B21">
-        <v>82000.0</v>
+        <v>81545.0</v>
       </c>
       <c r="C21">
         <v>166000.0</v>
       </c>
       <c r="D21">
         <v>559079.0</v>
       </c>
       <c r="E21">
         <v>836650.0</v>
       </c>
       <c r="F21">
         <v>830357.0</v>
       </c>
       <c r="G21">
         <v>314468.0</v>
       </c>
       <c r="H21">
         <v>0.0</v>
       </c>
       <c r="I21">
         <v>26104.0</v>
       </c>
       <c r="J21">
         <v>182730.0</v>
       </c>
@@ -2214,51 +2222,51 @@
         <v>75524869.0</v>
       </c>
       <c r="I29">
         <v>68570816.0</v>
       </c>
       <c r="J29">
         <v>61738595.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" t="s">
         <v>49</v>
       </c>
       <c r="B30">
-        <v>11231000.0</v>
+        <v>11368158.0</v>
       </c>
       <c r="C30">
         <v>17049988.0</v>
       </c>
       <c r="D30">
         <v>14923208.0</v>
       </c>
       <c r="E30">
         <v>13132586.0</v>
       </c>
       <c r="F30">
         <v>5514868.0</v>
       </c>
       <c r="G30">
         <v>10140431.0</v>
       </c>
       <c r="H30">
         <v>19891431.0</v>
       </c>
       <c r="I30">
         <v>19093397.0</v>
       </c>
       <c r="J30">
         <v>19841880.0</v>
       </c>
@@ -2503,51 +2511,53 @@
         <v>8088069.0</v>
       </c>
       <c r="P35">
         <v>4121015.0</v>
       </c>
       <c r="Q35">
         <v>4624393.0</v>
       </c>
       <c r="R35">
         <v>5984627.0</v>
       </c>
       <c r="S35">
         <v>7354736.0</v>
       </c>
       <c r="T35">
         <v>10113463.0</v>
       </c>
       <c r="U35">
         <v>12177376.0</v>
       </c>
     </row>
     <row r="36" spans="1:21">
       <c r="A36" t="s">
         <v>55</v>
       </c>
-      <c r="B36"/>
+      <c r="B36">
+        <v>-1935053.0</v>
+      </c>
       <c r="C36">
         <v>-24.0</v>
       </c>
       <c r="D36">
         <v>763828.0</v>
       </c>
       <c r="E36">
         <v>-438538.0</v>
       </c>
       <c r="F36">
         <v>28420889.0</v>
       </c>
       <c r="G36">
         <v>25798411.0</v>
       </c>
       <c r="H36">
         <v>13456726.0</v>
       </c>
       <c r="I36">
         <v>10911725.0</v>
       </c>
       <c r="J36">
         <v>2992739.0</v>
       </c>
       <c r="K36">
@@ -2625,51 +2635,51 @@
       <c r="G38">
         <v>8615947.0</v>
       </c>
       <c r="H38">
         <v>8083250.0</v>
       </c>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
     </row>
     <row r="39" spans="1:21">
       <c r="A39" t="s">
         <v>58</v>
       </c>
       <c r="B39">
-        <v>2748000.0</v>
+        <v>2610842.0</v>
       </c>
       <c r="C39">
         <v>2508343.0</v>
       </c>
       <c r="D39">
         <v>1582930.0</v>
       </c>
       <c r="E39">
         <v>1576495.0</v>
       </c>
       <c r="F39">
         <v>1459471.0</v>
       </c>
       <c r="G39">
         <v>960969.0</v>
       </c>
       <c r="H39">
         <v>1711878.0</v>
       </c>
       <c r="I39">
         <v>3532706.0</v>
       </c>
       <c r="J39">
         <v>972205.0</v>
       </c>
@@ -2880,51 +2890,53 @@
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
     </row>
     <row r="45" spans="1:21">
       <c r="A45" t="s">
         <v>64</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>95926176.0</v>
+      </c>
       <c r="C45">
         <v>94907086.0</v>
       </c>
       <c r="D45">
         <v>92037034.0</v>
       </c>
       <c r="E45">
         <v>76053269.0</v>
       </c>
       <c r="F45">
         <v>74809527.0</v>
       </c>
       <c r="G45">
         <v>72747141.0</v>
       </c>
       <c r="H45">
         <v>78255979.0</v>
       </c>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
@@ -3781,427 +3793,439 @@
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BI62"/>
+  <dimension ref="A1:BK62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:61">
+    <row r="1" spans="1:63">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>83</v>
       </c>
       <c r="E1" t="s">
         <v>84</v>
       </c>
       <c r="F1" t="s">
+        <v>85</v>
+      </c>
+      <c r="G1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>86</v>
       </c>
       <c r="I1" t="s">
         <v>87</v>
       </c>
       <c r="J1" t="s">
+        <v>88</v>
+      </c>
+      <c r="K1" t="s">
+        <v>89</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>89</v>
       </c>
       <c r="M1" t="s">
         <v>90</v>
       </c>
       <c r="N1" t="s">
+        <v>91</v>
+      </c>
+      <c r="O1" t="s">
+        <v>92</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Q1" t="s">
         <v>93</v>
       </c>
       <c r="R1" t="s">
+        <v>94</v>
+      </c>
+      <c r="S1" t="s">
+        <v>95</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>95</v>
       </c>
       <c r="U1" t="s">
         <v>96</v>
       </c>
       <c r="V1" t="s">
+        <v>97</v>
+      </c>
+      <c r="W1" t="s">
+        <v>98</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Y1" t="s">
         <v>99</v>
       </c>
       <c r="Z1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AC1" t="s">
         <v>102</v>
       </c>
       <c r="AD1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AG1" t="s">
         <v>105</v>
       </c>
       <c r="AH1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AK1" t="s">
         <v>108</v>
       </c>
       <c r="AL1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AO1" t="s">
         <v>111</v>
       </c>
       <c r="AP1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AS1" t="s">
         <v>114</v>
       </c>
       <c r="AT1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AW1" t="s">
         <v>117</v>
       </c>
       <c r="AX1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>119</v>
       </c>
       <c r="BA1" t="s">
         <v>120</v>
       </c>
       <c r="BB1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BE1" t="s">
         <v>123</v>
       </c>
       <c r="BF1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BI1" t="s">
         <v>126</v>
       </c>
-    </row>
-    <row r="2" spans="1:61">
+      <c r="BJ1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="2" spans="1:63">
       <c r="A2" t="s">
         <v>21</v>
       </c>
       <c r="B2">
+        <v>3889000.0</v>
+      </c>
+      <c r="C2">
+        <v>2352000.0</v>
+      </c>
+      <c r="D2">
         <v>1176000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>1663000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>1125000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>1616000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>1660000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>1223000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>996000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>2666000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>1766120.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>2147000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>2458000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>2369000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>1246747.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>1537000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>1615000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>2377000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>1359310.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>885000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>1327000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>2373000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>2642986.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>1563000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>4715000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>3102000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>7109188.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>4978000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>1678000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>4004000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>11021683.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>2617000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>3178000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>1560000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>7537849.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>5922000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>2918000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>12541000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>15153357.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>6340000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>3164000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>369000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>841980.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>3923000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>1839000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>4769000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>1235252.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>1531000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>1040000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>962000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>751109.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>581000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>827000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>1360000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>1965304.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>1791000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>2281000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>2826000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>2106588.0</v>
       </c>
-      <c r="BG2"/>
-      <c r="BH2"/>
       <c r="BI2"/>
-    </row>
-    <row r="3" spans="1:61">
+      <c r="BJ2"/>
+      <c r="BK2"/>
+    </row>
+    <row r="3" spans="1:63">
       <c r="A3" t="s">
         <v>22</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4221,52 +4245,54 @@
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
-    </row>
-    <row r="4" spans="1:61">
+      <c r="BJ3"/>
+      <c r="BK3"/>
+    </row>
+    <row r="4" spans="1:63">
       <c r="A4" t="s">
         <v>23</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -4286,52 +4312,54 @@
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
-    </row>
-    <row r="5" spans="1:61">
+      <c r="BJ4"/>
+      <c r="BK4"/>
+    </row>
+    <row r="5" spans="1:63">
       <c r="A5" t="s">
         <v>24</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
@@ -4351,52 +4379,54 @@
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
-    </row>
-    <row r="6" spans="1:61">
+      <c r="BJ5"/>
+      <c r="BK5"/>
+    </row>
+    <row r="6" spans="1:63">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -4416,268 +4446,282 @@
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
-    </row>
-    <row r="7" spans="1:61">
+      <c r="BJ6"/>
+      <c r="BK6"/>
+    </row>
+    <row r="7" spans="1:63">
       <c r="A7" t="s">
         <v>26</v>
       </c>
       <c r="B7">
+        <v>4401000.0</v>
+      </c>
+      <c r="C7">
+        <v>3105000.0</v>
+      </c>
+      <c r="D7">
         <v>2857000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>1996000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>2086000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>2259000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>1917000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>1792000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>1896000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>1557000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>1816574.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>2201000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>2681000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>2808000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>2606532.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>2646000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>3006000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>3115000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>3504653.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>3554000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>3809000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>4356000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>4712713.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>5120000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>5520000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>5984000.0</v>
       </c>
-      <c r="Z7"/>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
-    </row>
-    <row r="8" spans="1:61">
+      <c r="BJ7"/>
+      <c r="BK7"/>
+    </row>
+    <row r="8" spans="1:63">
       <c r="A8" t="s">
         <v>27</v>
       </c>
       <c r="B8">
         <v>29789000.0</v>
       </c>
       <c r="C8">
         <v>29789000.0</v>
       </c>
       <c r="D8">
         <v>29789000.0</v>
       </c>
       <c r="E8">
         <v>29789000.0</v>
       </c>
       <c r="F8">
         <v>29789000.0</v>
       </c>
       <c r="G8">
         <v>29789000.0</v>
       </c>
       <c r="H8">
         <v>29789000.0</v>
       </c>
       <c r="I8">
         <v>29789000.0</v>
       </c>
       <c r="J8">
-        <v>29789202.0</v>
+        <v>29789000.0</v>
       </c>
       <c r="K8">
         <v>29789000.0</v>
       </c>
       <c r="L8">
-        <v>29789000.0</v>
+        <v>29789202.0</v>
       </c>
       <c r="M8">
         <v>29789000.0</v>
       </c>
       <c r="N8">
-        <v>29789202.0</v>
+        <v>29789000.0</v>
       </c>
       <c r="O8">
         <v>29789000.0</v>
       </c>
       <c r="P8">
-        <v>29789000.0</v>
+        <v>29789202.0</v>
       </c>
       <c r="Q8">
         <v>29789000.0</v>
       </c>
       <c r="R8">
-        <v>29789202.0</v>
+        <v>29789000.0</v>
       </c>
       <c r="S8">
         <v>29789000.0</v>
       </c>
       <c r="T8">
+        <v>29789202.0</v>
+      </c>
+      <c r="U8">
         <v>29789000.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8"/>
+      <c r="V8">
+        <v>29789000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
-    </row>
-    <row r="9" spans="1:61">
+      <c r="BJ8"/>
+      <c r="BK8"/>
+    </row>
+    <row r="9" spans="1:63">
       <c r="A9" t="s">
         <v>28</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
@@ -4697,668 +4741,690 @@
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
-    </row>
-    <row r="10" spans="1:61">
+      <c r="BJ9"/>
+      <c r="BK9"/>
+    </row>
+    <row r="10" spans="1:63">
       <c r="A10" t="s">
         <v>29</v>
       </c>
       <c r="B10">
+        <v>29385000.0</v>
+      </c>
+      <c r="C10">
+        <v>28348000.0</v>
+      </c>
+      <c r="D10">
         <v>46425000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>38370000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>38275000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>31001000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>31844000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>28807000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>34062000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>35915000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>31002030.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>42442000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>39833000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>48186000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>38176810.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>32616000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>34157000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>37975000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>9546278.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>8326000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>8104000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>6927000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>5086597.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>4291000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>3776000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>4397000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>5869412.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>3531000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>5302000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>4799000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>9687257.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>4581000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>4714000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>4584000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>8716905.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>3901000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>5863000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>15171000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>8726803.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>8205000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>1963000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>5885000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>4139912.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>5915000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>9172000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>5507000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>5122631.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>7512000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>4319000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>7521000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>3594184.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>5419000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>4017000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>3345000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>2835752.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>2012000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>1766000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>3005000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>1559594.0</v>
       </c>
-      <c r="BG10"/>
-      <c r="BH10"/>
       <c r="BI10"/>
-    </row>
-    <row r="11" spans="1:61">
+      <c r="BJ10"/>
+      <c r="BK10"/>
+    </row>
+    <row r="11" spans="1:63">
       <c r="A11" t="s">
         <v>30</v>
       </c>
-      <c r="B11">
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11">
         <v>46425000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>38370000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>38275000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>31001000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>31844060.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>28807000.0</v>
       </c>
-      <c r="H11"/>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
-      <c r="N11">
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11">
         <v>38176810.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
-    </row>
-    <row r="12" spans="1:61">
+      <c r="BJ11"/>
+      <c r="BK11"/>
+    </row>
+    <row r="12" spans="1:63">
       <c r="A12" t="s">
         <v>31</v>
       </c>
       <c r="B12">
+        <v>29385000.0</v>
+      </c>
+      <c r="C12">
+        <v>28348000.0</v>
+      </c>
+      <c r="D12">
         <v>46425000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>38370000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>38275000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>31001000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>31844000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>28807000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>34062000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>35915000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>31002030.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>42442000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>39833000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>48186000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>38176810.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>41831000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>42797000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>45557000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>38440847.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>39357000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>40987000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>35793000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>31322718.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>32449000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>25000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>16924000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>19326138.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>18263000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>17585000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>20216000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>20598982.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>11135000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>14935000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>20496000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>11709644.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>11015000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>12386000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>15273000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>8827453.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>8205000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>3692000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>15506000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>12286928.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>11015000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>16492000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>7803000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>7647624.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>12005000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>8380000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>11254000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>8499560.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>9991000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>8259000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>9920000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>4339770.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>2012000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>4469000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>5192000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>2790723.0</v>
       </c>
-      <c r="BG12"/>
-      <c r="BH12"/>
       <c r="BI12"/>
-    </row>
-    <row r="13" spans="1:61">
+      <c r="BJ12"/>
+      <c r="BK12"/>
+    </row>
+    <row r="13" spans="1:63">
       <c r="A13" t="s">
         <v>32</v>
       </c>
       <c r="B13">
         <v>29789000.0</v>
       </c>
       <c r="C13">
         <v>29789000.0</v>
       </c>
       <c r="D13">
         <v>29789000.0</v>
       </c>
       <c r="E13">
         <v>29789000.0</v>
       </c>
       <c r="F13">
         <v>29789000.0</v>
       </c>
       <c r="G13">
         <v>29789000.0</v>
       </c>
       <c r="H13">
         <v>29789000.0</v>
       </c>
       <c r="I13">
         <v>29789000.0</v>
       </c>
       <c r="J13">
-        <v>29789202.0</v>
+        <v>29789000.0</v>
       </c>
       <c r="K13">
         <v>29789000.0</v>
       </c>
       <c r="L13">
-        <v>29789000.0</v>
+        <v>29789202.0</v>
       </c>
       <c r="M13">
         <v>29789000.0</v>
       </c>
       <c r="N13">
-        <v>29789202.0</v>
+        <v>29789000.0</v>
       </c>
       <c r="O13">
         <v>29789000.0</v>
       </c>
       <c r="P13">
-        <v>29789000.0</v>
+        <v>29789202.0</v>
       </c>
       <c r="Q13">
         <v>29789000.0</v>
       </c>
       <c r="R13">
-        <v>29789202.0</v>
+        <v>29789000.0</v>
       </c>
       <c r="S13">
         <v>29789000.0</v>
       </c>
       <c r="T13">
-        <v>29789000.0</v>
+        <v>29789202.0</v>
       </c>
       <c r="U13">
         <v>29789000.0</v>
       </c>
       <c r="V13">
-        <v>29789202.0</v>
+        <v>29789000.0</v>
       </c>
       <c r="W13">
         <v>29789000.0</v>
       </c>
       <c r="X13">
-        <v>29789000.0</v>
+        <v>29789202.0</v>
       </c>
       <c r="Y13">
         <v>29789000.0</v>
       </c>
       <c r="Z13">
-        <v>29789202.0</v>
+        <v>29789000.0</v>
       </c>
       <c r="AA13">
         <v>29789000.0</v>
       </c>
       <c r="AB13">
-        <v>29789000.0</v>
+        <v>29789202.0</v>
       </c>
       <c r="AC13">
         <v>29789000.0</v>
       </c>
       <c r="AD13">
-        <v>29789202.0</v>
+        <v>29789000.0</v>
       </c>
       <c r="AE13">
         <v>29789000.0</v>
       </c>
       <c r="AF13">
-        <v>29789000.0</v>
+        <v>29789202.0</v>
       </c>
       <c r="AG13">
         <v>29789000.0</v>
       </c>
       <c r="AH13">
-        <v>29789202.0</v>
+        <v>29789000.0</v>
       </c>
       <c r="AI13">
         <v>29789000.0</v>
       </c>
       <c r="AJ13">
-        <v>29789000.0</v>
+        <v>29789202.0</v>
       </c>
       <c r="AK13">
         <v>29789000.0</v>
       </c>
       <c r="AL13">
-        <v>29789202.0</v>
+        <v>29789000.0</v>
       </c>
       <c r="AM13">
         <v>29789000.0</v>
       </c>
       <c r="AN13">
-        <v>29789000.0</v>
+        <v>29789202.0</v>
       </c>
       <c r="AO13">
         <v>29789000.0</v>
       </c>
       <c r="AP13">
+        <v>29789000.0</v>
+      </c>
+      <c r="AQ13">
+        <v>29789000.0</v>
+      </c>
+      <c r="AR13">
         <v>29789202.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>22342000.0</v>
       </c>
       <c r="AS13">
         <v>22342000.0</v>
       </c>
       <c r="AT13">
         <v>22342000.0</v>
       </c>
       <c r="AU13">
         <v>22342000.0</v>
       </c>
       <c r="AV13">
         <v>22342000.0</v>
       </c>
       <c r="AW13">
         <v>22342000.0</v>
       </c>
       <c r="AX13">
         <v>22342000.0</v>
       </c>
       <c r="AY13">
         <v>22342000.0</v>
       </c>
       <c r="AZ13">
         <v>22342000.0</v>
       </c>
       <c r="BA13">
         <v>22342000.0</v>
       </c>
       <c r="BB13">
         <v>22342000.0</v>
       </c>
       <c r="BC13">
         <v>22342000.0</v>
       </c>
       <c r="BD13">
         <v>22342000.0</v>
       </c>
       <c r="BE13">
         <v>22342000.0</v>
       </c>
       <c r="BF13">
         <v>22342000.0</v>
       </c>
-      <c r="BG13"/>
-      <c r="BH13"/>
+      <c r="BG13">
+        <v>22342000.0</v>
+      </c>
+      <c r="BH13">
+        <v>22342000.0</v>
+      </c>
       <c r="BI13"/>
-    </row>
-    <row r="14" spans="1:61">
+      <c r="BJ13"/>
+      <c r="BK13"/>
+    </row>
+    <row r="14" spans="1:63">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14">
         <v>446838000.0</v>
       </c>
       <c r="C14">
         <v>446838000.0</v>
       </c>
       <c r="D14">
         <v>446838000.0</v>
       </c>
       <c r="E14">
         <v>446838000.0</v>
       </c>
       <c r="F14">
         <v>446838000.0</v>
       </c>
       <c r="G14">
         <v>446838000.0</v>
       </c>
       <c r="H14">
         <v>446838000.0</v>
       </c>
       <c r="I14">
@@ -5391,159 +5457,165 @@
       <c r="R14">
         <v>446838000.0</v>
       </c>
       <c r="S14">
         <v>446838000.0</v>
       </c>
       <c r="T14">
         <v>446838000.0</v>
       </c>
       <c r="U14">
         <v>446838000.0</v>
       </c>
       <c r="V14">
         <v>446838000.0</v>
       </c>
       <c r="W14">
         <v>446838000.0</v>
       </c>
       <c r="X14">
         <v>446838000.0</v>
       </c>
       <c r="Y14">
         <v>446838000.0</v>
       </c>
       <c r="Z14">
-        <v>446838028.0</v>
+        <v>446838000.0</v>
       </c>
       <c r="AA14">
         <v>446838000.0</v>
       </c>
       <c r="AB14">
-        <v>446838000.0</v>
+        <v>446838028.0</v>
       </c>
       <c r="AC14">
         <v>446838000.0</v>
       </c>
       <c r="AD14">
-        <v>446838028.0</v>
+        <v>446838000.0</v>
       </c>
       <c r="AE14">
         <v>446838000.0</v>
       </c>
       <c r="AF14">
-        <v>446838000.0</v>
+        <v>446838028.0</v>
       </c>
       <c r="AG14">
         <v>446838000.0</v>
       </c>
       <c r="AH14">
-        <v>446838028.0</v>
+        <v>446838000.0</v>
       </c>
       <c r="AI14">
         <v>446838000.0</v>
       </c>
       <c r="AJ14">
-        <v>446838000.0</v>
+        <v>446838028.0</v>
       </c>
       <c r="AK14">
         <v>446838000.0</v>
       </c>
       <c r="AL14">
-        <v>446838028.0</v>
+        <v>446838000.0</v>
       </c>
       <c r="AM14">
         <v>446838000.0</v>
       </c>
       <c r="AN14">
-        <v>446838000.0</v>
+        <v>446838028.0</v>
       </c>
       <c r="AO14">
         <v>446838000.0</v>
       </c>
       <c r="AP14">
+        <v>446838000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>446838000.0</v>
+      </c>
+      <c r="AR14">
         <v>446838028.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>595769105.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>446838000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>446838000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>446849059.0</v>
       </c>
       <c r="AV14">
         <v>446839888.0</v>
       </c>
       <c r="AW14">
-        <v>446839888.0</v>
+        <v>446849059.0</v>
       </c>
       <c r="AX14">
         <v>446839888.0</v>
       </c>
       <c r="AY14">
         <v>446839888.0</v>
       </c>
       <c r="AZ14">
         <v>446839888.0</v>
       </c>
       <c r="BA14">
         <v>446839888.0</v>
       </c>
       <c r="BB14">
         <v>446839888.0</v>
       </c>
       <c r="BC14">
         <v>446839888.0</v>
       </c>
       <c r="BD14">
         <v>446839888.0</v>
       </c>
       <c r="BE14">
         <v>446839888.0</v>
       </c>
       <c r="BF14">
         <v>446839888.0</v>
       </c>
       <c r="BG14">
         <v>446839888.0</v>
       </c>
       <c r="BH14">
         <v>446839888.0</v>
       </c>
       <c r="BI14">
         <v>446839888.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:61">
+      <c r="BJ14">
+        <v>446839888.0</v>
+      </c>
+      <c r="BK14">
+        <v>446839888.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:63">
       <c r="A15" t="s">
         <v>34</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
@@ -5563,147 +5635,157 @@
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
-    </row>
-    <row r="16" spans="1:61">
+      <c r="BJ15"/>
+      <c r="BK15"/>
+    </row>
+    <row r="16" spans="1:63">
       <c r="A16" t="s">
         <v>35</v>
       </c>
       <c r="B16">
+        <v>11678000.0</v>
+      </c>
+      <c r="C16">
+        <v>15634000.0</v>
+      </c>
+      <c r="D16">
         <v>4026000.0</v>
       </c>
-      <c r="C16"/>
-      <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16">
+        <v>2477713.0</v>
+      </c>
+      <c r="I16"/>
+      <c r="J16">
         <v>10615000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>13842000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>2992636.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>5391000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>9686000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>13869000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>1279981.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>8311000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>10655000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>14073000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>1795489.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>8608000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>9892000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>14910000.0</v>
       </c>
-      <c r="V16"/>
-      <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
-    </row>
-    <row r="17" spans="1:61">
+      <c r="BJ16"/>
+      <c r="BK16"/>
+    </row>
+    <row r="17" spans="1:63">
       <c r="A17" t="s">
         <v>36</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -5723,123 +5805,127 @@
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
-    </row>
-    <row r="18" spans="1:61">
+      <c r="BJ17"/>
+      <c r="BK17"/>
+    </row>
+    <row r="18" spans="1:63">
       <c r="A18" t="s">
         <v>37</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
-[...1 lines deleted...]
-      </c>
+      <c r="L18"/>
       <c r="M18"/>
       <c r="N18">
+        <v>711000.0</v>
+      </c>
+      <c r="O18"/>
+      <c r="P18">
         <v>837000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>843000.0</v>
       </c>
-      <c r="P18"/>
-      <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
-    </row>
-    <row r="19" spans="1:61">
+      <c r="BJ18"/>
+      <c r="BK18"/>
+    </row>
+    <row r="19" spans="1:63">
       <c r="A19" t="s">
         <v>38</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -5859,52 +5945,54 @@
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
-    </row>
-    <row r="20" spans="1:61">
+      <c r="BJ19"/>
+      <c r="BK19"/>
+    </row>
+    <row r="20" spans="1:63">
       <c r="A20" t="s">
         <v>39</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
@@ -5924,801 +6012,829 @@
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
-    </row>
-    <row r="21" spans="1:61">
+      <c r="BJ20"/>
+      <c r="BK20"/>
+    </row>
+    <row r="21" spans="1:63">
       <c r="A21" t="s">
         <v>40</v>
       </c>
       <c r="B21">
+        <v>53000.0</v>
+      </c>
+      <c r="C21">
+        <v>67000.0</v>
+      </c>
+      <c r="D21">
         <v>82000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>96000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>110000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>138000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>166000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>264000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>362000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>461000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>559079.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>635000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>711000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>774000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>836650.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>843000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>792000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>814000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>830357.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>820000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>696000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>562000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>314468.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>115000.0</v>
       </c>
-      <c r="X21"/>
-      <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
-      <c r="AD21">
+      <c r="AD21"/>
+      <c r="AE21"/>
+      <c r="AF21">
         <v>26104.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>65000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>104000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>143000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>182730.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>222000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>261000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>300000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>339355.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>602000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>642000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>701000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>739719.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>860000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>866000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>873000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>879233.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>887000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>895000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>770000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>711448.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>604000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>498000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>398000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>317807.0</v>
       </c>
-      <c r="BC21"/>
-      <c r="BD21">
+      <c r="BE21"/>
+      <c r="BF21">
         <v>160000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>10726000.0</v>
       </c>
-      <c r="BF21"/>
-      <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
-    </row>
-    <row r="22" spans="1:61">
+      <c r="BJ21"/>
+      <c r="BK21"/>
+    </row>
+    <row r="22" spans="1:63">
       <c r="A22" t="s">
         <v>41</v>
       </c>
       <c r="B22">
+        <v>28863000.0</v>
+      </c>
+      <c r="C22">
+        <v>19187000.0</v>
+      </c>
+      <c r="D22">
         <v>14279000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>16479000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>17668000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>19036000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>20550669.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>17679000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>21200000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>13756000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>12745334.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>14199000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>14869000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>12003000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>10694349.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>13561000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>10415000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>10225000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>9334761.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>8603000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>7351000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>5878000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>6591777.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>9035000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>12545000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>8629000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>8399843.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>11974000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>10989000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>9929000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>6994213.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>14050000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>14595000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>9565000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>9017372.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>14421000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>12500000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>13306000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>14216857.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>13069000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>9706000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>10484000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>11827112.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>15174000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>12700000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>12787000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>18874583.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>14530000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>11476000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>10530000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>10419527.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>9060000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>9031000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>11144000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>10293173.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>12055000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>10431000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>9344000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>11821347.0</v>
       </c>
-      <c r="BG22"/>
-      <c r="BH22"/>
       <c r="BI22"/>
-    </row>
-    <row r="23" spans="1:61">
+      <c r="BJ22"/>
+      <c r="BK22"/>
+    </row>
+    <row r="23" spans="1:63">
       <c r="A23" t="s">
         <v>42</v>
       </c>
       <c r="B23">
+        <v>150640000.0</v>
+      </c>
+      <c r="C23">
+        <v>142071000.0</v>
+      </c>
+      <c r="D23">
         <v>129245000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>129281000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>130719000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>136576000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>127106000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>126690000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>130730000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>127804000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>118434150.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>113063000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>115658000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>118454000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>106633976.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>110542000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>111064000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>113792000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>101424790.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>105908000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>105999000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>112002000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>100275109.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>103890000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>106777000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>108826000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>104675588.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>99343000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>100713000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>103744000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>105995992.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>89032000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>89255000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>93653000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>92096040.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>88700000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>84413000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>99327000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>84655383.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>77393000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>73246000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>71873000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>69487083.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>76740000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>77311000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>78320000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>71514906.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>72644000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>65699000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>64315000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>56871022.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>57781000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>58678000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>62012000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>52744340.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>49583000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>50178000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>51006000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>52611567.0</v>
       </c>
-      <c r="BG23"/>
-      <c r="BH23"/>
       <c r="BI23"/>
-    </row>
-    <row r="24" spans="1:61">
+      <c r="BJ23"/>
+      <c r="BK23"/>
+    </row>
+    <row r="24" spans="1:63">
       <c r="A24" t="s">
         <v>43</v>
       </c>
       <c r="B24">
+        <v>5319000.0</v>
+      </c>
+      <c r="C24">
+        <v>6027000.0</v>
+      </c>
+      <c r="D24">
         <v>6765000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>7518000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>7753000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>8646000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>9510000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>10347000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>11181000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>7385000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>7700752.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>3203000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>3487000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>3769000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>4049260.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>4329000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>4593000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>4828000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>5071710.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>6850000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>7586000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>7798000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>7991230.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>8184000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>8374000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>8659000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>8845070.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>8989000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>9156000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>9333000.0</v>
       </c>
-      <c r="AD24"/>
-      <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
-    </row>
-    <row r="25" spans="1:61">
+      <c r="BJ24"/>
+      <c r="BK24"/>
+    </row>
+    <row r="25" spans="1:63">
       <c r="A25" t="s">
         <v>44</v>
       </c>
-      <c r="B25">
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25">
         <v>8531000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>8605000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>8816000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>9806000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>10767910.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>11505000.0</v>
       </c>
-      <c r="H25"/>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-      <c r="N25">
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25">
         <v>5068620.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>5369000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>6009000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>6421000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>7027770.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>8908000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>9921000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>10482000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>10866330.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>11341000.0</v>
       </c>
-      <c r="X25"/>
-      <c r="Y25">
+      <c r="Z25"/>
+      <c r="AA25">
         <v>12536000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>13227180.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>13759000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>14486000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>14831000.0</v>
       </c>
-      <c r="AD25"/>
-      <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
-    </row>
-    <row r="26" spans="1:61">
+      <c r="BJ25"/>
+      <c r="BK25"/>
+    </row>
+    <row r="26" spans="1:63">
       <c r="A26" t="s">
         <v>45</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -6738,52 +6854,54 @@
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
-    </row>
-    <row r="27" spans="1:61">
+      <c r="BJ26"/>
+      <c r="BK26"/>
+    </row>
+    <row r="27" spans="1:63">
       <c r="A27" t="s">
         <v>46</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -6803,880 +6921,914 @@
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
-    </row>
-    <row r="28" spans="1:61">
+      <c r="BJ27"/>
+      <c r="BK27"/>
+    </row>
+    <row r="28" spans="1:63">
       <c r="A28" t="s">
         <v>47</v>
       </c>
       <c r="B28">
+        <v>-10438000.0</v>
+      </c>
+      <c r="C28">
+        <v>-16447000.0</v>
+      </c>
+      <c r="D28">
         <v>-34060000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-26159000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-25177000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-16889000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-15776000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-13561000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-17928000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-24483000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-19008690.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-35464000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-32760000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-40717000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-30639799.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-24781000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-25705000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-28922000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-119582.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>2955000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>4521000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>6332000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>8774027.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>11020000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>12135000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>11423000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>12859088.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>15469000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>14902000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>17066000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>11811813.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>11214000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>10540000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>13971000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>11125208.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>15477000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>16649000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>9427000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>4532624.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>5743000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>11469000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>7523000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>10457433.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>11779000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>13267000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>16922000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>17277525.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>14618000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>11953000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>8490000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>8746020.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>6401000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>9226000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>12078000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>7503217.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>5066000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>5448000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>3326000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>4112650.0</v>
       </c>
-      <c r="BG28"/>
-      <c r="BH28"/>
       <c r="BI28"/>
-    </row>
-    <row r="29" spans="1:61">
+      <c r="BJ28"/>
+      <c r="BK28"/>
+    </row>
+    <row r="29" spans="1:63">
       <c r="A29" t="s">
         <v>48</v>
       </c>
       <c r="B29">
+        <v>114999000.0</v>
+      </c>
+      <c r="C29">
+        <v>107386000.0</v>
+      </c>
+      <c r="D29">
         <v>106178000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>105645000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>104715000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>104419000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>105614000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>104571000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>104132000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>98576000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>97766924.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>91074000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>89552000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>88440000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>87780025.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>86711000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>85567000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>84448000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>83332164.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>82854000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>82029000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>80468000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>79982029.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>78536000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>76413000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>74029000.0</v>
       </c>
-      <c r="Z29"/>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
-    </row>
-    <row r="30" spans="1:61">
+      <c r="BJ29"/>
+      <c r="BK29"/>
+    </row>
+    <row r="30" spans="1:63">
       <c r="A30" t="s">
         <v>49</v>
       </c>
       <c r="B30">
+        <v>37427000.0</v>
+      </c>
+      <c r="C30">
+        <v>35384000.0</v>
+      </c>
+      <c r="D30">
         <v>11231000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>20283000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>19912000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>30163000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>17049988.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>22067000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>16692000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>18508000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>14923208.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>11570000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>14853000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>12941000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>13132586.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>10085000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>11490000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>10422000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>5652810.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>8166000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>5784000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>17844000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>10140431.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>8915000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>14276000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>27082000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>19891431.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>11116000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>11831000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>13582000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>19093397.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>8476000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>8601000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>10651000.0</v>
       </c>
-      <c r="AH30"/>
-      <c r="AI30">
+      <c r="AJ30"/>
+      <c r="AK30">
         <v>11089000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>8918000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>22038000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>16777453.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>16076000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>23773000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>9632000.0</v>
       </c>
-      <c r="AP30"/>
-      <c r="AQ30">
+      <c r="AR30"/>
+      <c r="AS30">
         <v>14649000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>11829000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>21174000.0</v>
       </c>
-      <c r="AT30"/>
-      <c r="AU30">
+      <c r="AV30"/>
+      <c r="AW30">
         <v>9252000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>8551000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>5979000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>3142672.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>4762000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>6742000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>8078000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>5127387.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>8194000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>8389000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>10726000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>6077716.0</v>
       </c>
-      <c r="BG30"/>
-      <c r="BH30"/>
       <c r="BI30"/>
-    </row>
-    <row r="31" spans="1:61">
+      <c r="BJ30"/>
+      <c r="BK30"/>
+    </row>
+    <row r="31" spans="1:63">
       <c r="A31" t="s">
         <v>50</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
-[...1 lines deleted...]
-      </c>
+      <c r="L31"/>
       <c r="M31"/>
       <c r="N31">
+        <v>85160000.0</v>
+      </c>
+      <c r="O31"/>
+      <c r="P31">
         <v>82849000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>81522000.0</v>
       </c>
-      <c r="P31"/>
-      <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
-    </row>
-    <row r="32" spans="1:61">
+      <c r="BJ31"/>
+      <c r="BK31"/>
+    </row>
+    <row r="32" spans="1:63">
       <c r="A32" t="s">
         <v>51</v>
       </c>
       <c r="B32">
+        <v>56720000.0</v>
+      </c>
+      <c r="C32">
+        <v>54358000.0</v>
+      </c>
+      <c r="D32">
         <v>54393000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>52943000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>49207000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>47127000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>51177000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>50057000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>47625000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>41059000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>43651445.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>51935000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>49287000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>47568000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>49837297.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>46285000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>43245000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>40137000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>41780723.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>38428000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>35810000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>35062000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>34475326.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>31520000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>28684000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>26229000.0</v>
       </c>
-      <c r="Z32"/>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
-    </row>
-    <row r="33" spans="1:61">
+      <c r="BJ32"/>
+      <c r="BK32"/>
+    </row>
+    <row r="33" spans="1:63">
       <c r="A33" t="s">
         <v>52</v>
       </c>
       <c r="B33">
+        <v>54964999.0</v>
+      </c>
+      <c r="C33">
+        <v>54099999.0</v>
+      </c>
+      <c r="D33">
         <v>54562000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>54149000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>54864000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>56376000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>55153000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>55466000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>56680000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>57251000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>58180648.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>42258000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>43358000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>43107000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>43053736.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>43443000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>44513000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>45671000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>46674843.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>48090000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>49437000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>50780000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>50942799.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>51891000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>52873000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>54219000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>54867278.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>55959000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>57578000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>58108000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>55381858.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>52894000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>48976000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>51069000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>49623435.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>48550000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>49298000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>47499000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>39372072.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>38838000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>36075000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>36251000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>35435832.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>35902000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>36290000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>36556000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>36823444.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>36857000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>37292000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>36552000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>34402630.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>33968000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>34646000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>32870000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>32449290.0</v>
       </c>
-      <c r="BC33">
+      <c r="BE33">
         <v>27322000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BF33">
         <v>26889000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BG33">
         <v>25744000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BH33">
         <v>31111696.0</v>
       </c>
-      <c r="BG33"/>
-      <c r="BH33"/>
       <c r="BI33"/>
-    </row>
-    <row r="34" spans="1:61">
+      <c r="BJ33"/>
+      <c r="BK33"/>
+    </row>
+    <row r="34" spans="1:63">
       <c r="A34" t="s">
         <v>53</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
@@ -7696,404 +7848,422 @@
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
-    </row>
-    <row r="35" spans="1:61">
+      <c r="BJ34"/>
+      <c r="BK34"/>
+    </row>
+    <row r="35" spans="1:63">
       <c r="A35" t="s">
         <v>54</v>
       </c>
       <c r="B35">
+        <v>10443000.0</v>
+      </c>
+      <c r="C35">
+        <v>9109000.0</v>
+      </c>
+      <c r="D35">
         <v>11577000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>11009000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>9952000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>10583000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>14563000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>14129000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>14148000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>9359000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>14001418.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>7667000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>7277000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>6703000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>9867887.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>8044000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>7489000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>7158000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>10920461.0</v>
       </c>
-      <c r="S35">
-[...2 lines deleted...]
-      <c r="T35">
+      <c r="U35">
+        <v>11271999.0</v>
+      </c>
+      <c r="V35">
         <v>11944000.0</v>
       </c>
-      <c r="U35">
-[...2 lines deleted...]
-      <c r="V35">
+      <c r="W35">
+        <v>14187999.0</v>
+      </c>
+      <c r="X35">
         <v>14497244.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>14976000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>15452000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>16184000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>16858079.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>16830000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>17787000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>18144000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>17275998.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>13176000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>13340000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>14324000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>15552597.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>16226000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>17381000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>14904000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>12039538.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>12139000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>12251000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>12360000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>12366506.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>13021000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>12016000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>12644000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>13075784.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>13002000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>11545000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>11375000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>9618839.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>9997000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>10517000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>11088000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BD35">
         <v>8088069.0</v>
       </c>
-      <c r="BC35">
+      <c r="BE35">
         <v>3492000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BF35">
         <v>3350000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BG35">
         <v>2766000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BH35">
         <v>4121015.0</v>
       </c>
-      <c r="BG35"/>
-      <c r="BH35"/>
       <c r="BI35"/>
-    </row>
-    <row r="36" spans="1:61">
+      <c r="BJ35"/>
+      <c r="BK35"/>
+    </row>
+    <row r="36" spans="1:63">
       <c r="A36" t="s">
         <v>55</v>
       </c>
       <c r="B36"/>
-      <c r="C36"/>
+      <c r="C36">
+        <v>6760000.0</v>
+      </c>
       <c r="D36">
+        <v>6724897.0</v>
+      </c>
+      <c r="E36">
+        <v>6689000.0</v>
+      </c>
+      <c r="F36">
         <v>6651000.0</v>
       </c>
-      <c r="E36"/>
-      <c r="F36">
+      <c r="G36">
+        <v>6872000.0</v>
+      </c>
+      <c r="H36">
         <v>-24.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>6794000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>6754000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>461000.0</v>
       </c>
-      <c r="J36">
-[...2 lines deleted...]
-      <c r="K36">
+      <c r="L36">
+        <v>6672919.0</v>
+      </c>
+      <c r="M36">
         <v>6634000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>8696000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>8647000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>-438538.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>9215000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>8640000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>7582000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>28420889.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>31031000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>32883000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>28866000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>26236121.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>28158000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>21224000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>12527000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>13456726.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>14732000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>12283000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>15417000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>10911725.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>6554000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>10221000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>15912000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>2992739.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>7114000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>6523000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>102000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>5396832.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>5355000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>1729000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>701000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>8147016.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>6046000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>6010000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>5101000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>5062107.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>887000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>895000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>770000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>711448.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>604000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>498000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>398000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>317807.0</v>
       </c>
-      <c r="BC36">
+      <c r="BE36">
         <v>4964000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BF36">
         <v>3893000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BG36">
         <v>3863000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BH36">
         <v>11817098.0</v>
       </c>
-      <c r="BG36"/>
-      <c r="BH36"/>
       <c r="BI36"/>
-    </row>
-    <row r="37" spans="1:61">
+      <c r="BJ36"/>
+      <c r="BK36"/>
+    </row>
+    <row r="37" spans="1:63">
       <c r="A37" t="s">
         <v>56</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -8113,647 +8283,665 @@
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
       <c r="BI37"/>
-    </row>
-    <row r="38" spans="1:61">
+      <c r="BJ37"/>
+      <c r="BK37"/>
+    </row>
+    <row r="38" spans="1:63">
       <c r="A38" t="s">
         <v>57</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
-      <c r="E38">
+      <c r="E38"/>
+      <c r="F38"/>
+      <c r="G38">
         <v>323000.0</v>
       </c>
-      <c r="F38"/>
-      <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38"/>
+      <c r="N38">
         <v>9407000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>9421000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>9440000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>9408000.0</v>
       </c>
-      <c r="P38"/>
-      <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
       <c r="BE38"/>
       <c r="BF38"/>
       <c r="BG38"/>
       <c r="BH38"/>
       <c r="BI38"/>
-    </row>
-    <row r="39" spans="1:61">
+      <c r="BJ38"/>
+      <c r="BK38"/>
+    </row>
+    <row r="39" spans="1:63">
       <c r="A39" t="s">
         <v>58</v>
       </c>
-      <c r="B39">
+      <c r="B39"/>
+      <c r="C39">
+        <v>5052000.0</v>
+      </c>
+      <c r="D39">
         <v>2748000.0</v>
       </c>
-      <c r="C39"/>
-      <c r="D39"/>
       <c r="E39"/>
-      <c r="F39">
+      <c r="F39"/>
+      <c r="G39"/>
+      <c r="H39">
         <v>2508343.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>2671000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>2096000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>2374000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>1582930.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>2594000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>2745000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>2217000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>1576495.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>1622000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>1849000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>1917000.0</v>
       </c>
-      <c r="R39">
-[...2 lines deleted...]
-      <c r="S39">
+      <c r="T39">
+        <v>6588093.0</v>
+      </c>
+      <c r="U39">
         <v>1692000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>2440000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>1707000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>960969.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>1600000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>2083000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>1972000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>1711878.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>2031000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>2730000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>1909000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>3532706.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>2477000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>2148000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>1872000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>972205.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>3625000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>1311000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>1211000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>910434.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>1205000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>5782000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>9632000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>9937211.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>14649000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>11829000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>21174000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>8169255.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>9252000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>8551000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>5979000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>406633.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>4762000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>6742000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>8078000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>534720.0</v>
       </c>
-      <c r="BC39">
+      <c r="BE39">
         <v>8194000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BF39">
         <v>8389000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BG39">
         <v>10726000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BH39">
         <v>810085.0</v>
       </c>
-      <c r="BG39"/>
-      <c r="BH39"/>
       <c r="BI39"/>
-    </row>
-    <row r="40" spans="1:61">
+      <c r="BJ39"/>
+      <c r="BK39"/>
+    </row>
+    <row r="40" spans="1:63">
       <c r="A40" t="s">
         <v>59</v>
       </c>
       <c r="B40">
+        <v>12613000.0</v>
+      </c>
+      <c r="C40">
+        <v>11781000.0</v>
+      </c>
+      <c r="D40">
         <v>11254000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>14856000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>17973000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>23214000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>13564000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>14383000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>8217000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>6610000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>8654183.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>7304000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>5948000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>5742000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>8414261.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>6552000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>5005000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>4957000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>6795698.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>4920000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>3919000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>5126000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>6646541.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>6176000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>5703000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>8325000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>9166158.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>6811000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>7240000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>8272000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>9514683.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>13005000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>13846000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>18768000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>10260493.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>13031000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>8634000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>12341000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>6039392.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>8045000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>7159000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>10530000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>5771974.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>7854000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>6136000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>5481000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>4921469.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>6743000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>5937000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>6287000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>3888059.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>6395000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>5833000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>7082000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>3658635.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>4519000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>4966000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>5815000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BH40">
         <v>2639216.0</v>
       </c>
-      <c r="BG40"/>
-      <c r="BH40"/>
       <c r="BI40"/>
-    </row>
-    <row r="41" spans="1:61">
+      <c r="BJ40"/>
+      <c r="BK40"/>
+    </row>
+    <row r="41" spans="1:63">
       <c r="A41" t="s">
         <v>60</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
-[...1 lines deleted...]
-      </c>
+      <c r="L41"/>
       <c r="M41"/>
       <c r="N41">
+        <v>2400000.0</v>
+      </c>
+      <c r="O41"/>
+      <c r="P41">
         <v>3631000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>2675000.0</v>
       </c>
-      <c r="P41"/>
-      <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
       <c r="BG41"/>
       <c r="BH41"/>
       <c r="BI41"/>
-    </row>
-    <row r="42" spans="1:61">
+      <c r="BJ41"/>
+      <c r="BK41"/>
+    </row>
+    <row r="42" spans="1:63">
       <c r="A42" t="s">
         <v>61</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42"/>
       <c r="O42"/>
       <c r="P42"/>
       <c r="Q42"/>
       <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
       <c r="AA42"/>
       <c r="AB42"/>
       <c r="AC42"/>
       <c r="AD42"/>
       <c r="AE42"/>
       <c r="AF42"/>
       <c r="AG42"/>
       <c r="AH42"/>
       <c r="AI42"/>
       <c r="AJ42"/>
       <c r="AK42"/>
       <c r="AL42"/>
       <c r="AM42"/>
       <c r="AN42"/>
       <c r="AO42"/>
       <c r="AP42"/>
-      <c r="AQ42">
-[...4 lines deleted...]
-      </c>
+      <c r="AQ42"/>
+      <c r="AR42"/>
       <c r="AS42">
         <v>5917000.0</v>
       </c>
       <c r="AT42">
-        <v>5917207.0</v>
+        <v>5917000.0</v>
       </c>
       <c r="AU42">
         <v>5917000.0</v>
       </c>
       <c r="AV42">
-        <v>5917000.0</v>
+        <v>5917207.0</v>
       </c>
       <c r="AW42">
         <v>5917000.0</v>
       </c>
       <c r="AX42">
-        <v>5917207.0</v>
+        <v>5917000.0</v>
       </c>
       <c r="AY42">
         <v>5917000.0</v>
       </c>
       <c r="AZ42">
-        <v>5917000.0</v>
+        <v>5917207.0</v>
       </c>
       <c r="BA42">
         <v>5917000.0</v>
       </c>
       <c r="BB42">
-        <v>5917207.0</v>
+        <v>5917000.0</v>
       </c>
       <c r="BC42">
         <v>5917000.0</v>
       </c>
       <c r="BD42">
-        <v>5917000.0</v>
+        <v>5917207.0</v>
       </c>
       <c r="BE42">
         <v>5917000.0</v>
       </c>
       <c r="BF42">
+        <v>5917000.0</v>
+      </c>
+      <c r="BG42">
+        <v>5917000.0</v>
+      </c>
+      <c r="BH42">
         <v>5917207.0</v>
       </c>
-      <c r="BG42"/>
-      <c r="BH42"/>
       <c r="BI42"/>
-    </row>
-    <row r="43" spans="1:61">
+      <c r="BJ42"/>
+      <c r="BK42"/>
+    </row>
+    <row r="43" spans="1:63">
       <c r="A43" t="s">
         <v>62</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -8773,52 +8961,54 @@
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
-    </row>
-    <row r="44" spans="1:61">
+      <c r="BJ43"/>
+      <c r="BK43"/>
+    </row>
+    <row r="44" spans="1:63">
       <c r="A44" t="s">
         <v>63</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -8838,592 +9028,612 @@
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
       <c r="BI44"/>
-    </row>
-    <row r="45" spans="1:61">
+      <c r="BJ44"/>
+      <c r="BK44"/>
+    </row>
+    <row r="45" spans="1:63">
       <c r="A45" t="s">
         <v>64</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
-      <c r="D45"/>
+      <c r="D45">
+        <v>95926176.0</v>
+      </c>
       <c r="E45"/>
-      <c r="F45">
+      <c r="F45"/>
+      <c r="G45"/>
+      <c r="H45">
         <v>94907086.0</v>
       </c>
-      <c r="G45"/>
-      <c r="H45"/>
       <c r="I45"/>
-      <c r="J45">
+      <c r="J45"/>
+      <c r="K45"/>
+      <c r="L45">
         <v>92037034.0</v>
       </c>
-      <c r="K45"/>
-      <c r="L45"/>
       <c r="M45"/>
-      <c r="N45">
+      <c r="N45"/>
+      <c r="O45"/>
+      <c r="P45">
         <v>76053269.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
       <c r="BG45"/>
       <c r="BH45"/>
       <c r="BI45"/>
-    </row>
-    <row r="46" spans="1:61">
+      <c r="BJ45"/>
+      <c r="BK45"/>
+    </row>
+    <row r="46" spans="1:63">
       <c r="A46" t="s">
         <v>65</v>
       </c>
       <c r="B46">
+        <v>48119000.0</v>
+      </c>
+      <c r="C46">
+        <v>47273000.0</v>
+      </c>
+      <c r="D46">
         <v>47755000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>47364000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>48103000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>49043000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>48155700.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>48408000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>49564000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>50076000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>50184822.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>34989000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>33951000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>33686000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>33614269.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>34035000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>35193000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>36366000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>37388623.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>38850000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>40356000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>41871000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>42326852.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>43525000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>44672000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>46075000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>46784028.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>47938000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>49620000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>50213000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>47522927.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>45059000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>41164000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>41278000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>41849697.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>40793000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>41558000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>41760000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>33635885.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>32881000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>30121000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>30280000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>29467891.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>29856000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>30280000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>30582000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>30882104.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>30947000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>31412000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>30835000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>28781565.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>28492000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>29313000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>27674000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BD46">
         <v>27370184.0</v>
       </c>
-      <c r="BC46">
+      <c r="BE46">
         <v>22358000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BF46">
         <v>22836000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BG46">
         <v>21800000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BH46">
         <v>19294598.0</v>
       </c>
-      <c r="BG46"/>
-      <c r="BH46"/>
       <c r="BI46"/>
-    </row>
-    <row r="47" spans="1:61">
+      <c r="BJ46"/>
+      <c r="BK46"/>
+    </row>
+    <row r="47" spans="1:63">
       <c r="A47" t="s">
         <v>66</v>
       </c>
-      <c r="B47">
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47">
         <v>47755000.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>47364000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>48103000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>49043000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>48155700.0</v>
       </c>
-      <c r="G47">
+      <c r="I47">
         <v>48408000.0</v>
       </c>
-      <c r="H47"/>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
-[...1 lines deleted...]
-      </c>
+      <c r="L47"/>
       <c r="M47"/>
       <c r="N47">
+        <v>33951000.0</v>
+      </c>
+      <c r="O47"/>
+      <c r="P47">
         <v>33614270.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>34035000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>35193000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>36366000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>37388620.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>38850000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>40356000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>41871000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>42326850.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>43525000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>44672000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>46075000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>46784030.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>47938000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>49620000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>50213000.0</v>
       </c>
-      <c r="AD47"/>
-      <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
       <c r="BE47"/>
       <c r="BF47"/>
       <c r="BG47"/>
       <c r="BH47"/>
       <c r="BI47"/>
-    </row>
-    <row r="48" spans="1:61">
+      <c r="BJ47"/>
+      <c r="BK47"/>
+    </row>
+    <row r="48" spans="1:63">
       <c r="A48" t="s">
         <v>67</v>
       </c>
       <c r="B48">
+        <v>70664000.0</v>
+      </c>
+      <c r="C48">
+        <v>68801000.0</v>
+      </c>
+      <c r="D48">
         <v>66881000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>65641000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>63914000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>62777000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>61674000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>61328000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>60105000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>58912000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>57800956.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>56508000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>55371000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>53990000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>53060344.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>51733000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>50332000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>48721000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>47620919.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>45338000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>43424000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>41776000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>41044916.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>38556000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>36233000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>34404000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>34226262.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>29892000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>29210000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>27639000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>27598855.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>24408000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>23781000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>21568000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>21583283.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>18110000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>18090000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>17431000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>17847005.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>16374000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>16183000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>14325000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>14822056.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>15155000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>14552000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>13340000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>11341812.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>10218000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>9922000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>8721000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>7977443.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>6881000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>6801000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>6573000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>5552225.0</v>
       </c>
-      <c r="BC48">
+      <c r="BE48">
         <v>5516000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BF48">
         <v>5238000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BG48">
         <v>5805000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BH48">
         <v>10904312.0</v>
       </c>
-      <c r="BG48"/>
-      <c r="BH48"/>
       <c r="BI48"/>
-    </row>
-    <row r="49" spans="1:61">
+      <c r="BJ48"/>
+      <c r="BK48"/>
+    </row>
+    <row r="49" spans="1:63">
       <c r="A49" t="s">
         <v>68</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -9443,674 +9653,696 @@
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
       <c r="BI49"/>
-    </row>
-    <row r="50" spans="1:61">
+      <c r="BJ49"/>
+      <c r="BK49"/>
+    </row>
+    <row r="50" spans="1:63">
       <c r="A50" t="s">
         <v>69</v>
       </c>
       <c r="B50">
+        <v>9227000.0</v>
+      </c>
+      <c r="C50">
+        <v>2769000.0</v>
+      </c>
+      <c r="D50">
         <v>2743000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>2697000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>3259000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>3207000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>4641000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>3107000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>3057000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>2490000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>2476014.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>1574000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>905000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>892000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>881218.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>860000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>853000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>1110000.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>850334.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>877000.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>1230000.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>1105000.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>1156684.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>2007000.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>2017000.0</v>
       </c>
-      <c r="Y50">
+      <c r="AA50">
         <v>1177000.0</v>
       </c>
-      <c r="Z50"/>
-      <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
-    </row>
-    <row r="51" spans="1:61">
+      <c r="BJ50"/>
+      <c r="BK50"/>
+    </row>
+    <row r="51" spans="1:63">
       <c r="A51" t="s">
         <v>70</v>
       </c>
       <c r="B51">
+        <v>18947000.0</v>
+      </c>
+      <c r="C51">
+        <v>11901000.0</v>
+      </c>
+      <c r="D51">
         <v>12365000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>12211000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>13098000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>14112000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>16068000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>15246000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>16134000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>11432000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>11993340.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>6978000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>7073000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>7469000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>7537011.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>7835000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>8452000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>9053000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>9426696.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>11281000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>12625000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>13259000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>13860624.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>15311000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>15911000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>15820000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>18728500.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>19000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>20204000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>21865000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>21499070.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>15795000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>15254000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>18555000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>19842113.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>19378000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>22512000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>24598000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>13259427.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>13948000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>13432000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>13408000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>14597345.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>17694000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>22439000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>22429000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AV51">
         <v>22400156.0</v>
       </c>
-      <c r="AU51">
+      <c r="AW51">
         <v>22130000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AX51">
         <v>16272000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AY51">
         <v>16011000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AZ51">
         <v>12340204.0</v>
       </c>
-      <c r="AY51">
+      <c r="BA51">
         <v>11820000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BB51">
         <v>13243000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BC51">
         <v>15423000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BD51">
         <v>10338969.0</v>
       </c>
-      <c r="BC51">
+      <c r="BE51">
         <v>7078000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BF51">
         <v>7214000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BG51">
         <v>6331000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BH51">
         <v>5672244.0</v>
       </c>
-      <c r="BG51"/>
-      <c r="BH51"/>
       <c r="BI51"/>
-    </row>
-    <row r="52" spans="1:61">
+      <c r="BJ51"/>
+      <c r="BK51"/>
+    </row>
+    <row r="52" spans="1:63">
       <c r="A52" t="s">
         <v>71</v>
       </c>
       <c r="B52">
+        <v>10775000.0</v>
+      </c>
+      <c r="C52">
+        <v>3846000.0</v>
+      </c>
+      <c r="D52">
         <v>3834000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>3606000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>4282000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>4306000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>5300000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>3741000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>3693000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>3078000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>3189117.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>2527000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>2196000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>2395000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>2468387.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>2466000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>2443000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>2632000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>2398924.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>2373000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>2704000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>2777000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>2994290.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>3970000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>4118000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>3284000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>5501318.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>5241000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>5718000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>7034000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>7443649.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>5434000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>4716000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>6927000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>7150516.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>5622000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>7601000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>12321000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>3786889.0</v>
       </c>
-      <c r="AM52">
+      <c r="AO52">
         <v>4339000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AP52">
         <v>3732000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AQ52">
         <v>3749000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AR52">
         <v>5051839.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AS52">
         <v>7278000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AT52">
         <v>13178000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AU52">
         <v>12700000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AV52">
         <v>12359372.0</v>
       </c>
-      <c r="AU52">
+      <c r="AW52">
         <v>12282000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AX52">
         <v>7985000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AY52">
         <v>8090000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AZ52">
         <v>6376365.0</v>
       </c>
-      <c r="AY52">
+      <c r="BA52">
         <v>5668000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BB52">
         <v>6441000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BC52">
         <v>7650000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BD52">
         <v>5220900.0</v>
       </c>
-      <c r="BC52">
+      <c r="BE52">
         <v>6006000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BF52">
         <v>6084000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BG52">
         <v>5535000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BH52">
         <v>4581229.0</v>
       </c>
-      <c r="BG52"/>
-      <c r="BH52"/>
       <c r="BI52"/>
-    </row>
-    <row r="53" spans="1:61">
+      <c r="BJ52"/>
+      <c r="BK52"/>
+    </row>
+    <row r="53" spans="1:63">
       <c r="A53" t="s">
         <v>72</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
-      <c r="N53">
+      <c r="N53"/>
+      <c r="O53"/>
+      <c r="P53">
         <v>1134000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>9215000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>8640000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>7582000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>28894569.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>31031000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>32883000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>28866000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>26236121.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>28158000.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>21224000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>12527000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>13456726.0</v>
       </c>
-      <c r="AA53">
+      <c r="AC53">
         <v>14732000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>12283000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AE53">
         <v>15417000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AF53">
         <v>10911725.0</v>
       </c>
-      <c r="AE53">
+      <c r="AG53">
         <v>6554000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>10221000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AI53">
         <v>15912000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AJ53">
         <v>2992739.0</v>
       </c>
-      <c r="AI53">
+      <c r="AK53">
         <v>7114000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AL53">
         <v>6523000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AM53">
         <v>102000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AN53">
         <v>100650.0</v>
       </c>
-      <c r="AM53"/>
-      <c r="AN53">
+      <c r="AO53"/>
+      <c r="AP53">
         <v>1729000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AQ53">
         <v>9621000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AR53">
         <v>8147016.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AS53">
         <v>5100000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AT53">
         <v>7320000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AU53">
         <v>2296000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AV53">
         <v>2524993.0</v>
       </c>
-      <c r="AU53">
+      <c r="AW53">
         <v>4493000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AX53">
         <v>4061000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AY53">
         <v>3733000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AZ53">
         <v>4905376.0</v>
       </c>
-      <c r="AY53">
+      <c r="BA53">
         <v>4572000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BB53">
         <v>4242000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BC53">
         <v>6575000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BD53">
         <v>1504018.0</v>
       </c>
-      <c r="BC53"/>
-      <c r="BD53">
+      <c r="BE53"/>
+      <c r="BF53">
         <v>2703000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BG53">
         <v>2187000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BH53">
         <v>1231129.0</v>
       </c>
-      <c r="BG53"/>
-      <c r="BH53"/>
       <c r="BI53"/>
-    </row>
-    <row r="54" spans="1:61">
+      <c r="BJ53"/>
+      <c r="BK53"/>
+    </row>
+    <row r="54" spans="1:63">
       <c r="A54" t="s">
         <v>73</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -10130,768 +10362,794 @@
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
       <c r="BI54"/>
-    </row>
-    <row r="55" spans="1:61">
+      <c r="BJ54"/>
+      <c r="BK54"/>
+    </row>
+    <row r="55" spans="1:63">
       <c r="A55" t="s">
         <v>74</v>
       </c>
       <c r="B55">
+        <v>150640000.0</v>
+      </c>
+      <c r="C55">
+        <v>142071000.0</v>
+      </c>
+      <c r="D55">
         <v>129245000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>129281000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>130719000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>136576000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>127106000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>126690000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>130730000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>127804000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>118434150.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>113063000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>115658000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>118454000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>106633976.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>110542000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>111064000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>113792000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>101424790.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>105908000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>105999000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>112002000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>100275109.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>103890000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>106777000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>108826000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>104675588.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>99343000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>100713000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>103744000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>105995992.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>89032000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>89255000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>93653000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>92096040.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>88700000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>84413000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>99327000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>84655383.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>77393000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>73246000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>71873000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>69487083.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>76740000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>77311000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>78320000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>71514906.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>72644000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>65699000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>64315000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>56871022.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>57781000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>58678000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>62012000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>52744340.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>49583000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>50178000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>51006000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>52611567.0</v>
       </c>
-      <c r="BG55"/>
-      <c r="BH55"/>
       <c r="BI55"/>
-    </row>
-    <row r="56" spans="1:61">
+      <c r="BJ55"/>
+      <c r="BK55"/>
+    </row>
+    <row r="56" spans="1:63">
       <c r="A56" t="s">
         <v>75</v>
       </c>
       <c r="B56">
+        <v>95675000.0</v>
+      </c>
+      <c r="C56">
+        <v>87971000.0</v>
+      </c>
+      <c r="D56">
         <v>74683000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>75132000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>75855000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>80200000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>71953000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>71224000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>74050000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>70553000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>60253502.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>70805000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>72300000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>75347000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>63580240.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>67099000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>66551000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>68121000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>54749947.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>57818000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>56562000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>61222000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>49332310.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>51999000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>53904000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>54607000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>49808310.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>43384000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>43135000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>45636000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>50614134.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>36138000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>40279000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>42584000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>42472605.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>40150000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>35115000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>51828000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>45283311.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>38555000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>37171000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>35622000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>34051251.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>40838000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>41021000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>41764000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>34691462.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>35787000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>28407000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>27763000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>22468392.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>23813000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>24032000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>29142000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>20295050.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>22261000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BF56">
         <v>23289000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BG56">
         <v>25262000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BH56">
         <v>21499871.0</v>
       </c>
-      <c r="BG56"/>
-      <c r="BH56"/>
       <c r="BI56"/>
-    </row>
-    <row r="57" spans="1:61">
+      <c r="BJ56"/>
+      <c r="BK56"/>
+    </row>
+    <row r="57" spans="1:63">
       <c r="A57" t="s">
         <v>76</v>
       </c>
       <c r="B57">
+        <v>38955000.0</v>
+      </c>
+      <c r="C57">
+        <v>33613000.0</v>
+      </c>
+      <c r="D57">
         <v>20290000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>22189000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>26648000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>33073000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>20776000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>21167000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>26425000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>29494000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>16602056.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>18870000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>23013000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>27779000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>13742943.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>20814000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>23306000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>27984000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>12969224.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>19390000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>20752000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>26160000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>14856984.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>20479000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>25220000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>28378000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>23737156.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>22772000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>23875000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>28131000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>31305959.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>21645000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>22347000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>27972000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>25170958.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>24575000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>19153000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>37203000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>24979638.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>19091000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>15023000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>15399000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>12509319.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>20305000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>22484000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>24077000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>18838103.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>21165000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>15973000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>15960000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>11015533.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>12644000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>13101000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>16092000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>10844839.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>12316000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>13331000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>14176000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>9327033.0</v>
       </c>
-      <c r="BG57"/>
-      <c r="BH57"/>
       <c r="BI57"/>
-    </row>
-    <row r="58" spans="1:61">
+      <c r="BJ57"/>
+      <c r="BK57"/>
+    </row>
+    <row r="58" spans="1:63">
       <c r="A58" t="s">
         <v>77</v>
       </c>
       <c r="B58">
+        <v>49398000.0</v>
+      </c>
+      <c r="C58">
+        <v>42722000.0</v>
+      </c>
+      <c r="D58">
         <v>31867000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>33198000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>36600000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>43656000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>35339000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>35296000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>40573000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>38853000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>30603475.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>26537000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>30290000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>34482000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>23610830.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>28858000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>30795000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>35142000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>23889685.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>30662000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>32696000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>40348000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>29354228.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>35455000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>40672000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>44562000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>40595235.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>39602000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>41662000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>46275000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>48581957.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>34821000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>35687000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>42296000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>40723555.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>40801000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>36534000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>52107000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>37019176.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>31230000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>27274000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>27759000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>24875825.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>33326000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>34500000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>36721000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>31913887.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>34167000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>27518000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>27335000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>20634372.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>22641000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>23618000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>27180000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>18932908.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>15808000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>16681000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>16942000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>13448048.0</v>
       </c>
-      <c r="BG58"/>
-      <c r="BH58"/>
       <c r="BI58"/>
-    </row>
-    <row r="59" spans="1:61">
+      <c r="BJ58"/>
+      <c r="BK58"/>
+    </row>
+    <row r="59" spans="1:63">
       <c r="A59" t="s">
         <v>78</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -10911,231 +11169,239 @@
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
       <c r="BI59"/>
-    </row>
-    <row r="60" spans="1:61">
+      <c r="BJ59"/>
+      <c r="BK59"/>
+    </row>
+    <row r="60" spans="1:63">
       <c r="A60" t="s">
         <v>79</v>
       </c>
       <c r="B60">
+        <v>100453000.0</v>
+      </c>
+      <c r="C60">
+        <v>98590000.0</v>
+      </c>
+      <c r="D60">
         <v>96670000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>95430000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>93703000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>92566000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>91463000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>91117000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>89894000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>88701000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>87590158.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>86297000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>85160000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>83779000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>82849546.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>81522000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>80121000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>78510000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>77410121.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>75127000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>73213000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>71565000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>70834118.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>68345000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>66022000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>64193000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>64015464.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>59681000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>58999000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>57428000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>57388057.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>54197000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>53570000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>51357000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>51372485.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>47899000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>47879000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>47220000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>47636207.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>46163000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>45972000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>44114000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>44611258.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>43414000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>42811000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>41599000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>39601019.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>38477000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>38181000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>36980000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>36236650.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>35140000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>35060000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>34832000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>33811432.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>33775000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>33497000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>34064000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>39163519.0</v>
       </c>
-      <c r="BG60"/>
-      <c r="BH60"/>
       <c r="BI60"/>
-    </row>
-    <row r="61" spans="1:61">
+      <c r="BJ60"/>
+      <c r="BK60"/>
+    </row>
+    <row r="61" spans="1:63">
       <c r="A61" t="s">
         <v>80</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -11155,52 +11421,54 @@
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
-    </row>
-    <row r="62" spans="1:61">
+      <c r="BJ61"/>
+      <c r="BK61"/>
+    </row>
+    <row r="62" spans="1:63">
       <c r="A62" t="s">
         <v>81</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -11220,50 +11488,52 @@
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:U32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -11340,51 +11610,51 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B2">
         <v>66437000.0</v>
       </c>
       <c r="C2">
         <v>57627000.0</v>
       </c>
       <c r="D2">
         <v>58032123.0</v>
       </c>
       <c r="E2">
         <v>50890817.0</v>
       </c>
       <c r="F2">
         <v>32474008.0</v>
       </c>
       <c r="G2">
         <v>53965079.0</v>
       </c>
       <c r="H2">
         <v>73604622.0</v>
       </c>
       <c r="I2">
         <v>67312709.0</v>
       </c>
@@ -11405,51 +11675,51 @@
       </c>
       <c r="O2">
         <v>20238950.0</v>
       </c>
       <c r="P2">
         <v>20437563.0</v>
       </c>
       <c r="Q2">
         <v>18242804.0</v>
       </c>
       <c r="R2">
         <v>22154804.0</v>
       </c>
       <c r="S2">
         <v>24687507.0</v>
       </c>
       <c r="T2">
         <v>24232356.0</v>
       </c>
       <c r="U2">
         <v>18707057.0</v>
       </c>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B3">
         <v>9000000.0</v>
       </c>
       <c r="C3">
         <v>8634000.0</v>
       </c>
       <c r="D3">
         <v>7089324.0</v>
       </c>
       <c r="E3">
         <v>7345636.0</v>
       </c>
       <c r="F3">
         <v>7574074.0</v>
       </c>
       <c r="G3">
         <v>7517244.0</v>
       </c>
       <c r="H3">
         <v>7208769.0</v>
       </c>
       <c r="I3">
         <v>6301051.0</v>
       </c>
@@ -11470,76 +11740,76 @@
       </c>
       <c r="O3">
         <v>4207895.0</v>
       </c>
       <c r="P3">
         <v>7986572.0</v>
       </c>
       <c r="Q3">
         <v>7736252.0</v>
       </c>
       <c r="R3">
         <v>8979844.0</v>
       </c>
       <c r="S3">
         <v>6401229.0</v>
       </c>
       <c r="T3">
         <v>5989674.0</v>
       </c>
       <c r="U3">
         <v>4863618.0</v>
       </c>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B5">
         <v>17627000.0</v>
       </c>
       <c r="C5">
         <v>16772000.0</v>
       </c>
       <c r="D5">
         <v>16722133.0</v>
       </c>
       <c r="E5">
         <v>16059436.0</v>
       </c>
       <c r="F5">
         <v>15485744.0</v>
       </c>
       <c r="G5">
         <v>15871735.0</v>
       </c>
       <c r="H5">
         <v>16406219.0</v>
       </c>
       <c r="I5">
         <v>15299620.0</v>
       </c>
@@ -11560,51 +11830,51 @@
       </c>
       <c r="O5">
         <v>5286204.0</v>
       </c>
       <c r="P5">
         <v>2117298.0</v>
       </c>
       <c r="Q5">
         <v>3849614.0</v>
       </c>
       <c r="R5">
         <v>4370375.0</v>
       </c>
       <c r="S5">
         <v>4845532.0</v>
       </c>
       <c r="T5">
         <v>3678445.0</v>
       </c>
       <c r="U5">
         <v>2768580.0</v>
       </c>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B6">
         <v>26627000.0</v>
       </c>
       <c r="C6">
         <v>25406000.0</v>
       </c>
       <c r="D6">
         <v>23811457.0</v>
       </c>
       <c r="E6">
         <v>23405072.0</v>
       </c>
       <c r="F6">
         <v>23059818.0</v>
       </c>
       <c r="G6">
         <v>23388979.0</v>
       </c>
       <c r="H6">
         <v>23614988.0</v>
       </c>
       <c r="I6">
         <v>21600671.0</v>
       </c>
@@ -11625,101 +11895,101 @@
       </c>
       <c r="O6">
         <v>9494099.0</v>
       </c>
       <c r="P6">
         <v>10103870.0</v>
       </c>
       <c r="Q6">
         <v>11585866.0</v>
       </c>
       <c r="R6">
         <v>13350219.0</v>
       </c>
       <c r="S6">
         <v>11246761.0</v>
       </c>
       <c r="T6">
         <v>9668119.0</v>
       </c>
       <c r="U6">
         <v>7632198.0</v>
       </c>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
     </row>
     <row r="9" spans="1:21">
       <c r="A9" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B9">
         <v>37703000.0</v>
       </c>
       <c r="C9">
         <v>35122000.0</v>
       </c>
       <c r="D9">
         <v>30345877.0</v>
       </c>
       <c r="E9">
         <v>31399572.0</v>
       </c>
       <c r="F9">
         <v>29039802.0</v>
       </c>
       <c r="G9">
         <v>28444824.0</v>
       </c>
       <c r="H9">
         <v>29266666.0</v>
       </c>
       <c r="I9">
         <v>28048296.0</v>
       </c>
@@ -11740,51 +12010,51 @@
       </c>
       <c r="O9">
         <v>12742939.0</v>
       </c>
       <c r="P9">
         <v>8643228.0</v>
       </c>
       <c r="Q9">
         <v>8545922.0</v>
       </c>
       <c r="R9">
         <v>9491820.0</v>
       </c>
       <c r="S9">
         <v>9865114.0</v>
       </c>
       <c r="T9">
         <v>8073799.0</v>
       </c>
       <c r="U9">
         <v>7985792.0</v>
       </c>
     </row>
     <row r="10" spans="1:21">
       <c r="A10" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B10">
         <v>17902000.0</v>
       </c>
       <c r="C10">
         <v>16261000.0</v>
       </c>
       <c r="D10">
         <v>16535726.0</v>
       </c>
       <c r="E10">
         <v>15870641.0</v>
       </c>
       <c r="F10">
         <v>15072191.0</v>
       </c>
       <c r="G10">
         <v>15186593.0</v>
       </c>
       <c r="H10">
         <v>15350616.0</v>
       </c>
       <c r="I10">
         <v>14304473.0</v>
       </c>
@@ -11805,51 +12075,51 @@
       </c>
       <c r="O10">
         <v>5066990.0</v>
       </c>
       <c r="P10">
         <v>3411282.0</v>
       </c>
       <c r="Q10">
         <v>3044728.0</v>
       </c>
       <c r="R10">
         <v>3169937.0</v>
       </c>
       <c r="S10">
         <v>3042159.0</v>
       </c>
       <c r="T10">
         <v>1546279.0</v>
       </c>
       <c r="U10">
         <v>756319.0</v>
       </c>
     </row>
     <row r="11" spans="1:21">
       <c r="A11" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B11">
         <v>4349000.0</v>
       </c>
       <c r="C11">
         <v>4282000.0</v>
       </c>
       <c r="D11">
         <v>4131929.0</v>
       </c>
       <c r="E11">
         <v>4126854.0</v>
       </c>
       <c r="F11">
         <v>3989565.0</v>
       </c>
       <c r="G11">
         <v>4084940.0</v>
       </c>
       <c r="H11">
         <v>4212243.0</v>
       </c>
       <c r="I11">
         <v>4116942.0</v>
       </c>
@@ -11868,51 +12138,51 @@
       <c r="N11">
         <v>1651210.0</v>
       </c>
       <c r="O11">
         <v>1538395.0</v>
       </c>
       <c r="P11">
         <v>1246285.0</v>
       </c>
       <c r="Q11">
         <v>1800000.0</v>
       </c>
       <c r="R11">
         <v>-92028.0</v>
       </c>
       <c r="S11">
         <v>18551.0</v>
       </c>
       <c r="T11">
         <v>31249.0</v>
       </c>
       <c r="U11"/>
     </row>
     <row r="12" spans="1:21">
       <c r="A12" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B12">
         <v>503000.0</v>
       </c>
       <c r="C12">
         <v>511000.0</v>
       </c>
       <c r="D12">
         <v>186407.0</v>
       </c>
       <c r="E12">
         <v>188795.0</v>
       </c>
       <c r="F12">
         <v>413553.0</v>
       </c>
       <c r="G12">
         <v>685142.0</v>
       </c>
       <c r="H12">
         <v>1055603.0</v>
       </c>
       <c r="I12">
         <v>995147.0</v>
       </c>
@@ -11933,137 +12203,137 @@
       </c>
       <c r="O12">
         <v>219213.0</v>
       </c>
       <c r="P12">
         <v>378202.0</v>
       </c>
       <c r="Q12">
         <v>804886.0</v>
       </c>
       <c r="R12">
         <v>1200438.0</v>
       </c>
       <c r="S12">
         <v>1803373.0</v>
       </c>
       <c r="T12">
         <v>2132166.0</v>
       </c>
       <c r="U12">
         <v>2012261.0</v>
       </c>
     </row>
     <row r="13" spans="1:21">
       <c r="A13" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B13">
         <v>503000.0</v>
       </c>
       <c r="C13">
         <v>511180.0</v>
       </c>
       <c r="D13">
         <v>186410.0</v>
       </c>
       <c r="E13">
         <v>188800.0</v>
       </c>
       <c r="F13">
         <v>413550.0</v>
       </c>
       <c r="G13">
         <v>685140.0</v>
       </c>
       <c r="H13">
         <v>1055600.0</v>
       </c>
       <c r="I13">
         <v>995150.0</v>
       </c>
       <c r="J13">
         <v>1303130.0</v>
       </c>
       <c r="K13">
         <v>481350.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
     </row>
     <row r="14" spans="1:21">
       <c r="A14" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B14">
         <v>-241000.0</v>
       </c>
       <c r="C14">
         <v>-63000.0</v>
       </c>
       <c r="D14">
         <v>-66616.0</v>
       </c>
       <c r="E14">
         <v>-48616.0</v>
       </c>
       <c r="F14">
         <v>-38221.0</v>
       </c>
       <c r="G14">
         <v>-21874.0</v>
       </c>
       <c r="H14">
         <v>-38911.0</v>
       </c>
       <c r="I14">
         <v>-27062.0</v>
       </c>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
     </row>
     <row r="15" spans="1:21">
       <c r="A15" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B15">
         <v>13312000.0</v>
       </c>
       <c r="C15">
         <v>11916000.0</v>
       </c>
       <c r="D15">
         <v>12336880.0</v>
       </c>
       <c r="E15">
         <v>11695171.0</v>
       </c>
       <c r="F15">
         <v>11044405.0</v>
       </c>
       <c r="G15">
         <v>11079779.0</v>
       </c>
       <c r="H15">
         <v>11099462.0</v>
       </c>
       <c r="I15">
         <v>10160469.0</v>
       </c>
@@ -12084,234 +12354,234 @@
       </c>
       <c r="O15">
         <v>3528595.0</v>
       </c>
       <c r="P15">
         <v>2165000.0</v>
       </c>
       <c r="Q15">
         <v>1245000.0</v>
       </c>
       <c r="R15">
         <v>3261965.0</v>
       </c>
       <c r="S15">
         <v>3023608.0</v>
       </c>
       <c r="T15">
         <v>1515030.0</v>
       </c>
       <c r="U15">
         <v>756319.0</v>
       </c>
     </row>
     <row r="16" spans="1:21">
       <c r="A16" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B16">
         <v>13312000.0</v>
       </c>
       <c r="C16">
         <v>11915630.0</v>
       </c>
       <c r="D16">
         <v>12336880.0</v>
       </c>
       <c r="E16">
         <v>11695170.0</v>
       </c>
       <c r="F16">
         <v>11044410.0</v>
       </c>
       <c r="G16">
         <v>11079780.0</v>
       </c>
       <c r="H16">
         <v>11099460.0</v>
       </c>
       <c r="I16">
         <v>10160470.0</v>
       </c>
       <c r="J16">
         <v>6636800.0</v>
       </c>
       <c r="K16">
         <v>6003880.0</v>
       </c>
       <c r="L16">
         <v>7373110.0</v>
       </c>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
     </row>
     <row r="17" spans="1:21">
       <c r="A17" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B17">
         <v>13553000.0</v>
       </c>
       <c r="C17">
         <v>11979000.0</v>
       </c>
       <c r="D17">
         <v>12214787.0</v>
       </c>
       <c r="E17">
         <v>11743787.0</v>
       </c>
       <c r="F17">
         <v>11082626.0</v>
       </c>
       <c r="G17">
         <v>11101653.0</v>
       </c>
       <c r="H17">
         <v>11138373.0</v>
       </c>
       <c r="I17">
         <v>10187531.0</v>
       </c>
       <c r="J17">
         <v>6715209.0</v>
       </c>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B18">
         <v>-503000.0</v>
       </c>
       <c r="C18">
         <v>-511000.0</v>
       </c>
       <c r="D18">
         <v>-131795.0</v>
       </c>
       <c r="E18">
         <v>-188795.0</v>
       </c>
       <c r="F18">
         <v>-413553.0</v>
       </c>
       <c r="G18">
         <v>-685142.0</v>
       </c>
       <c r="H18">
         <v>-1055603.0</v>
       </c>
       <c r="I18">
         <v>-995147.0</v>
       </c>
       <c r="J18">
         <v>-1303132.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
     </row>
     <row r="19" spans="1:21">
       <c r="A19" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
     </row>
     <row r="21" spans="1:21">
       <c r="A21" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B21">
         <v>17627000.0</v>
       </c>
       <c r="C21">
         <v>15926000.0</v>
       </c>
       <c r="D21">
         <v>20744046.0</v>
       </c>
       <c r="E21">
         <v>16059436.0</v>
       </c>
       <c r="F21">
         <v>15485744.0</v>
       </c>
       <c r="G21">
         <v>15871735.0</v>
       </c>
       <c r="H21">
         <v>16406219.0</v>
       </c>
       <c r="I21">
         <v>15299620.0</v>
       </c>
@@ -12332,76 +12602,76 @@
       </c>
       <c r="O21">
         <v>5066990.0</v>
       </c>
       <c r="P21">
         <v>3789484.0</v>
       </c>
       <c r="Q21">
         <v>3849614.0</v>
       </c>
       <c r="R21">
         <v>4370375.0</v>
       </c>
       <c r="S21">
         <v>4845532.0</v>
       </c>
       <c r="T21">
         <v>3678445.0</v>
       </c>
       <c r="U21">
         <v>2768580.0</v>
       </c>
     </row>
     <row r="22" spans="1:21">
       <c r="A22" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
     </row>
     <row r="23" spans="1:21">
       <c r="A23" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B23">
         <v>86513000.0</v>
       </c>
       <c r="C23">
         <v>76823000.0</v>
       </c>
       <c r="D23">
         <v>67633482.0</v>
       </c>
       <c r="E23">
         <v>66230953.0</v>
       </c>
       <c r="F23">
         <v>46028066.0</v>
       </c>
       <c r="G23">
         <v>66538168.0</v>
       </c>
       <c r="H23">
         <v>86465069.0</v>
       </c>
       <c r="I23">
         <v>80061385.0</v>
       </c>
@@ -12422,119 +12692,119 @@
       </c>
       <c r="O23">
         <v>27695686.0</v>
       </c>
       <c r="P23">
         <v>25291307.0</v>
       </c>
       <c r="Q23">
         <v>22939112.0</v>
       </c>
       <c r="R23">
         <v>27276249.0</v>
       </c>
       <c r="S23">
         <v>29707089.0</v>
       </c>
       <c r="T23">
         <v>28627710.0</v>
       </c>
       <c r="U23">
         <v>23924269.0</v>
       </c>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
     </row>
     <row r="25" spans="1:21">
       <c r="A25" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B25">
         <v>9000000.0</v>
       </c>
       <c r="C25">
         <v>8634000.0</v>
       </c>
       <c r="D25">
         <v>7129636.0</v>
       </c>
       <c r="E25">
         <v>7345636.0</v>
       </c>
       <c r="F25">
         <v>7574074.0</v>
       </c>
       <c r="G25">
         <v>7517244.0</v>
       </c>
       <c r="H25">
         <v>7208769.0</v>
       </c>
       <c r="I25">
         <v>6301051.0</v>
       </c>
       <c r="J25">
         <v>6121529.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
     </row>
     <row r="26" spans="1:21">
       <c r="A26" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B26">
         <v>2976000.0</v>
       </c>
       <c r="C26">
         <v>2995000.0</v>
       </c>
       <c r="D26">
         <v>2523843.0</v>
       </c>
       <c r="E26">
         <v>2613177.0</v>
       </c>
       <c r="F26">
         <v>2384457.0</v>
       </c>
       <c r="G26">
         <v>2436135.0</v>
       </c>
       <c r="H26">
         <v>2596199.0</v>
       </c>
       <c r="I26">
         <v>2530996.0</v>
       </c>
@@ -12543,53 +12813,55 @@
       </c>
       <c r="K26">
         <v>2512578.0</v>
       </c>
       <c r="L26">
         <v>2156370.0</v>
       </c>
       <c r="M26">
         <v>1732168.0</v>
       </c>
       <c r="N26">
         <v>1634125.0</v>
       </c>
       <c r="O26">
         <v>1856292.0</v>
       </c>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
     </row>
     <row r="27" spans="1:21">
       <c r="A27" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>154</v>
+      </c>
+      <c r="B27">
+        <v>1459091.0</v>
+      </c>
       <c r="C27">
         <v>1183919.0</v>
       </c>
       <c r="D27">
         <v>1011944.0</v>
       </c>
       <c r="E27">
         <v>1168407.0</v>
       </c>
       <c r="F27">
         <v>883463.0</v>
       </c>
       <c r="G27">
         <v>734417.0</v>
       </c>
       <c r="H27">
         <v>868575.0</v>
       </c>
       <c r="I27">
         <v>758819.0</v>
       </c>
       <c r="J27">
         <v>828098.0</v>
       </c>
       <c r="K27">
@@ -12606,54 +12878,54 @@
       </c>
       <c r="O27">
         <v>357785.0</v>
       </c>
       <c r="P27">
         <v>327686.0</v>
       </c>
       <c r="Q27">
         <v>262036.0</v>
       </c>
       <c r="R27">
         <v>359191.0</v>
       </c>
       <c r="S27">
         <v>290078.0</v>
       </c>
       <c r="T27">
         <v>408262.0</v>
       </c>
       <c r="U27">
         <v>569585.0</v>
       </c>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B28">
-        <v>17098000.0</v>
+        <v>9494038.0</v>
       </c>
       <c r="C28">
         <v>16201000.0</v>
       </c>
       <c r="D28">
         <v>8195836.0</v>
       </c>
       <c r="E28">
         <v>8334344.0</v>
       </c>
       <c r="F28">
         <v>7200310.0</v>
       </c>
       <c r="G28">
         <v>7226490.0</v>
       </c>
       <c r="H28">
         <v>6761652.0</v>
       </c>
       <c r="I28">
         <v>6733040.0</v>
       </c>
       <c r="J28">
         <v>6189603.0</v>
       </c>
@@ -12671,98 +12943,98 @@
       </c>
       <c r="O28">
         <v>3580510.0</v>
       </c>
       <c r="P28">
         <v>2948609.0</v>
       </c>
       <c r="Q28">
         <v>3058459.0</v>
       </c>
       <c r="R28">
         <v>3036833.0</v>
       </c>
       <c r="S28">
         <v>2838516.0</v>
       </c>
       <c r="T28">
         <v>2246861.0</v>
       </c>
       <c r="U28">
         <v>2591087.0</v>
       </c>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B29">
         <v>4351000.0</v>
       </c>
       <c r="C29">
         <v>4282000.0</v>
       </c>
       <c r="D29">
         <v>4111854.0</v>
       </c>
       <c r="E29">
         <v>4126850.0</v>
       </c>
       <c r="F29">
         <v>3989570.0</v>
       </c>
       <c r="G29">
         <v>4084940.0</v>
       </c>
       <c r="H29">
         <v>4212240.0</v>
       </c>
       <c r="I29">
         <v>4116940.0</v>
       </c>
       <c r="J29">
         <v>3225990.0</v>
       </c>
       <c r="K29">
         <v>1883960.0</v>
       </c>
       <c r="L29">
         <v>3272020.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B30">
         <v>20076000.0</v>
       </c>
       <c r="C30">
         <v>19196000.0</v>
       </c>
       <c r="D30">
         <v>9601359.0</v>
       </c>
       <c r="E30">
         <v>15340136.0</v>
       </c>
       <c r="F30">
         <v>13554058.0</v>
       </c>
       <c r="G30">
         <v>12573089.0</v>
       </c>
       <c r="H30">
         <v>12860447.0</v>
       </c>
       <c r="I30">
         <v>12748676.0</v>
       </c>
@@ -12783,51 +13055,51 @@
       </c>
       <c r="O30">
         <v>7456736.0</v>
       </c>
       <c r="P30">
         <v>4853744.0</v>
       </c>
       <c r="Q30">
         <v>4696308.0</v>
       </c>
       <c r="R30">
         <v>5121445.0</v>
       </c>
       <c r="S30">
         <v>5019582.0</v>
       </c>
       <c r="T30">
         <v>4395354.0</v>
       </c>
       <c r="U30">
         <v>5217212.0</v>
       </c>
     </row>
     <row r="31" spans="1:21">
       <c r="A31" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B31">
         <v>275000.0</v>
       </c>
       <c r="C31">
         <v>335000.0</v>
       </c>
       <c r="D31">
         <v>-4208320.0</v>
       </c>
       <c r="E31">
         <v>-188795.0</v>
       </c>
       <c r="F31">
         <v>-413553.0</v>
       </c>
       <c r="G31">
         <v>-685142.0</v>
       </c>
       <c r="H31">
         <v>-1055603.0</v>
       </c>
       <c r="I31">
         <v>-995147.0</v>
       </c>
@@ -12838,51 +13110,51 @@
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31">
         <v>-378202.0</v>
       </c>
       <c r="Q31">
         <v>-804886.0</v>
       </c>
       <c r="R31">
         <v>-1200438.0</v>
       </c>
       <c r="S31">
         <v>-1803373.0</v>
       </c>
       <c r="T31">
         <v>-2132166.0</v>
       </c>
       <c r="U31">
         <v>-2012261.0</v>
       </c>
     </row>
     <row r="32" spans="1:21">
       <c r="A32" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B32">
         <v>104140000.0</v>
       </c>
       <c r="C32">
         <v>92749000.0</v>
       </c>
       <c r="D32">
         <v>88378000.0</v>
       </c>
       <c r="E32">
         <v>82290389.0</v>
       </c>
       <c r="F32">
         <v>61513810.0</v>
       </c>
       <c r="G32">
         <v>82409903.0</v>
       </c>
       <c r="H32">
         <v>102871288.0</v>
       </c>
       <c r="I32">
         <v>95361005.0</v>
       </c>
@@ -12922,620 +13194,638 @@
       <c r="U32">
         <v>26692849.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BI32"/>
+  <dimension ref="A1:BK32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:61">
+    <row r="1" spans="1:63">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>83</v>
       </c>
       <c r="E1" t="s">
         <v>84</v>
       </c>
       <c r="F1" t="s">
+        <v>85</v>
+      </c>
+      <c r="G1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>86</v>
       </c>
       <c r="I1" t="s">
         <v>87</v>
       </c>
       <c r="J1" t="s">
+        <v>88</v>
+      </c>
+      <c r="K1" t="s">
+        <v>89</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>89</v>
       </c>
       <c r="M1" t="s">
         <v>90</v>
       </c>
       <c r="N1" t="s">
+        <v>91</v>
+      </c>
+      <c r="O1" t="s">
+        <v>92</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Q1" t="s">
         <v>93</v>
       </c>
       <c r="R1" t="s">
+        <v>94</v>
+      </c>
+      <c r="S1" t="s">
+        <v>95</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>95</v>
       </c>
       <c r="U1" t="s">
         <v>96</v>
       </c>
       <c r="V1" t="s">
+        <v>97</v>
+      </c>
+      <c r="W1" t="s">
+        <v>98</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Y1" t="s">
         <v>99</v>
       </c>
       <c r="Z1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AC1" t="s">
         <v>102</v>
       </c>
       <c r="AD1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AG1" t="s">
         <v>105</v>
       </c>
       <c r="AH1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AK1" t="s">
         <v>108</v>
       </c>
       <c r="AL1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AO1" t="s">
         <v>111</v>
       </c>
       <c r="AP1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AS1" t="s">
         <v>114</v>
       </c>
       <c r="AT1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AW1" t="s">
         <v>117</v>
       </c>
       <c r="AX1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>119</v>
       </c>
       <c r="BA1" t="s">
         <v>120</v>
       </c>
       <c r="BB1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BE1" t="s">
         <v>123</v>
       </c>
       <c r="BF1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BI1" t="s">
         <v>126</v>
       </c>
-    </row>
-    <row r="2" spans="1:61">
+      <c r="BJ1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="2" spans="1:63">
       <c r="A2" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B2">
+        <v>21078000.0</v>
+      </c>
+      <c r="C2">
+        <v>20553000.0</v>
+      </c>
+      <c r="D2">
         <v>16071000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>17872000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>16602000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>15823000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>14906000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>18207000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>12441000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>12268000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>18826000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>14467000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>12664000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>10078000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>18699817.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>11785000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>10248000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>10157000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>9746008.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>7346000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>7414000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>7968000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>13331079.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>16113000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>13217000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>11305000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>29460622.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>15012000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>19854000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>9278000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>36943709.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>10456000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>8785000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>11127000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>25909291.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>9898000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>11776000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>25045000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>26186191.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>25441000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>15927000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>7123000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>11956313.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>11524000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>6875000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>20564000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>9109761.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>7919000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>6516000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>4699000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>4612751.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>4548000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>5313000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>3936000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>4653950.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>3923000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>4891000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>6771000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>8926563.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>3659000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>3998000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>3855000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:61">
+    <row r="3" spans="1:63">
       <c r="A3" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B3">
+        <v>2394000.0</v>
+      </c>
+      <c r="C3">
+        <v>2344000.0</v>
+      </c>
+      <c r="D3">
         <v>2328000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>2246000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>2225000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>2202000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>2168000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>2151000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>2184000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>2131000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>1784000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>1780000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>1754000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>1771000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>1823000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>1831000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>1825000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>1866000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>1883000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>1911000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>1904000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>1875000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>1902244.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>1878000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>1878000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>1859000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>1830769.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>1809000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>1847000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>1722000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>1693051.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>1564000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>1548000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>1496000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>1528529.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>1539000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>1600000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>1454000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>1393275.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>1405000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>1488000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>1490000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>1497114.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>1730000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>1499000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>1435000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>1436386.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>1376000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>1414000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>1354000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>1222118.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>1202000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>1191000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>1112000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>1187895.0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>1028000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>985000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>1007000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>5024572.0</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>996000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>989000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>977000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:61">
+    <row r="4" spans="1:63">
       <c r="A4" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -13553,424 +13843,438 @@
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
-    </row>
-    <row r="5" spans="1:61">
+      <c r="BJ4"/>
+      <c r="BK4"/>
+    </row>
+    <row r="5" spans="1:63">
       <c r="A5" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B5">
+        <v>5368000.0</v>
+      </c>
+      <c r="C5">
+        <v>5351000.0</v>
+      </c>
+      <c r="D5">
         <v>4151000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>5024000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>4526000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>4426000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>3524000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>4538000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>4424000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>4284000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>4445000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>4236000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>4286000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>3757000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>4180000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>4378000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>4105000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>3396000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>4647000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>4240000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>3841000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>2758000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>5186735.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>4395000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>3705000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>2584000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>7254219.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>3179000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>3502000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>2468000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>5716620.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>3411000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>3255000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>2934000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>5914094.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>2422000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>1260000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>1673000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>1817186.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>2453000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>2612000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>1487000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>2296614.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>2653000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>1871000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>4431000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>1646457.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>2093000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>1756000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>2653000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>1605752.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>1769000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>1964000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>1538000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>2022203.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>535000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>850000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>1878000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>-551516.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>1249000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>1340000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>1751000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:61">
+    <row r="6" spans="1:63">
       <c r="A6" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B6">
+        <v>7762000.0</v>
+      </c>
+      <c r="C6">
+        <v>7695000.0</v>
+      </c>
+      <c r="D6">
         <v>6479000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>7270000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>6751000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>6628000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>5692000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>6689000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>6608000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>6415000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>6229000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>6016000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>6040000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>5528000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>6003000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>6209000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>5930000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>5262000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>6530000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>6151000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>5745000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>4633000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>7088979.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>6273000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>5583000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>4443000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>9084988.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>4988000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>5349000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>4190000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>7409671.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>4975000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>4803000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>4430000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>7442623.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>3961000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>2860000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>3127000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>3210461.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>3858000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>4100000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>2977000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>3793728.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>4383000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>3370000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>5866000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>3082843.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>3469000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>3170000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>4007000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>2827870.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>2971000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>3155000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>2650000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>3210098.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>1563000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>1835000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>2885000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>4473056.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>2245000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>2329000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>2728000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:61">
+    <row r="7" spans="1:63">
       <c r="A7" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -13988,54 +14292,56 @@
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
-    </row>
-    <row r="8" spans="1:61">
+      <c r="BJ7"/>
+      <c r="BK7"/>
+    </row>
+    <row r="8" spans="1:63">
       <c r="A8" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -14053,1534 +14359,1588 @@
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
-    </row>
-    <row r="9" spans="1:61">
+      <c r="BJ8"/>
+      <c r="BK8"/>
+    </row>
+    <row r="9" spans="1:63">
       <c r="A9" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B9">
+        <v>11021000.0</v>
+      </c>
+      <c r="C9">
+        <v>10734000.0</v>
+      </c>
+      <c r="D9">
         <v>9467000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>9711000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>9381000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>9213000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>8549000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>9041000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>8959000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>8378000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>8763000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>7987000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>8254000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>7339000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>8118572.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>8103000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>7993000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>7185000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>8295802.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>7497000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>7258000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>5989000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>7901824.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>7777000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>6841000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>5924000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>10697666.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>6400000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>6707000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>5462000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>8955296.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>6683000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>6309000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>6101000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>9109061.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>5336000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>4461000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>4570000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>4784190.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>5337000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>5897000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>4011000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>5173102.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>4945000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>4606000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>6862000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>4026457.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>4387000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>4042000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>4602000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>3613848.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>3687000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>4067000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>3460000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>3892939.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>2517000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>2680000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>3652000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>-529772.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>2887000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>3000000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>3285000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:61">
+    <row r="10" spans="1:63">
       <c r="A10" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B10">
+        <v>5321000.0</v>
+      </c>
+      <c r="C10">
+        <v>5404000.0</v>
+      </c>
+      <c r="D10">
         <v>4325000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>4908000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>4400000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>4269000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>3327000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>4359000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>4354000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>4220000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>4360000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>4200000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>4253000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>3723000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>4150641.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>4339000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>4050000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>3331000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>4574191.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>4147000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>3729000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>2623000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>5053593.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>4223000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>3543000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>2366000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>7014616.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>2946000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>3205000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>2186000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>5433473.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>3171000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>3027000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>2671000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>5461962.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>2123000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>927000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>1454000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>1727835.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>2338000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>2483000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>1339000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>2172125.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>2482000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>1723000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>4268000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>1504734.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>1917000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>1614000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>2496000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>1487628.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>1612000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>1806000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>1406000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>1944990.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>494000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>802000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>1826000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>-615718.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>1169000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>1235000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>1622000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:61">
+    <row r="11" spans="1:63">
       <c r="A11" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B11">
+        <v>1418000.0</v>
+      </c>
+      <c r="C11">
+        <v>1422000.0</v>
+      </c>
+      <c r="D11">
         <v>1018999.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>1035000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>1189000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>1105000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>943000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>1112000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>1137000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>1089000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>1044000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>1032000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>1070000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>987000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>1023854.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>1136000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>1091000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>875000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>1167565.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>1087000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>962000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>773000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>1284940.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>1148000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>957000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>694000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>1930243.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>766000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>875000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>642000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>1469942.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>1038000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>832000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>776000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>1987753.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>614000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>268000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>381000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>254955.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>657000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>625000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>347000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>846020.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>762000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>511000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>1153000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>380165.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>503000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>413000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>636000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>391210.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>415000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>460000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>385000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>628395.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>216000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>252000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>442000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>1694285.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>-296000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>165000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>465000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:61">
+    <row r="12" spans="1:63">
       <c r="A12" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B12">
+        <v>199000.0</v>
+      </c>
+      <c r="C12">
+        <v>108000.0</v>
+      </c>
+      <c r="D12">
         <v>103000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>116000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>126000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>157000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>197000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>179000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>71000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>64000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>84407.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>36000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>33000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>34000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>29795.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>39000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>55000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>65000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>73553.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>93000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>112000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>135000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>133142.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>172000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>162000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>218000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>239603.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>236000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>297000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>282000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>283147.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>240000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>228000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>263000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>452132.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>299000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>333000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>219000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>89351.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>115000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>129000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>148000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>124489.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>171000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>148000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>163000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>141723.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>176000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>142000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>118124.0</v>
       </c>
       <c r="AY12">
         <v>157000.0</v>
       </c>
       <c r="AZ12">
+        <v>118124.0</v>
+      </c>
+      <c r="BA12">
+        <v>157000.0</v>
+      </c>
+      <c r="BB12">
         <v>158000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>132000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>77213.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>41000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>48000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>52000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>64202.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>80000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>105000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>129000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:61">
+    <row r="13" spans="1:63">
       <c r="A13" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>140</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13">
         <v>103000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>116000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>126000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>157000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>197180.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>179000.0</v>
       </c>
-      <c r="H13"/>
-      <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13">
         <v>33000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>34000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>29800.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>39000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>55000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>65000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>73550.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>93000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>112000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>135000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>133140.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>172000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>162000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>218000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>239600.0</v>
       </c>
-      <c r="AA13"/>
-      <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
-    </row>
-    <row r="14" spans="1:61">
+      <c r="BJ13"/>
+      <c r="BK13"/>
+    </row>
+    <row r="14" spans="1:63">
       <c r="A14" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B14">
+        <v>-29000.0</v>
+      </c>
+      <c r="C14">
+        <v>-50000.0</v>
+      </c>
+      <c r="D14">
         <v>-55000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>-74000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>-63000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>-50000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>-27000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>-13000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>-13000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>-9000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>-11917.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>-20000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>-15000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>-19000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>-11616.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>-14000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>-8000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>-15000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>-6221.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>-29000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>-1000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>-2000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>3126.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>-7000.0</v>
       </c>
-      <c r="X14"/>
-      <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
-    </row>
-    <row r="15" spans="1:61">
+      <c r="BJ14"/>
+      <c r="BK14"/>
+    </row>
+    <row r="15" spans="1:63">
       <c r="A15" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B15">
+        <v>3874000.0</v>
+      </c>
+      <c r="C15">
+        <v>3932000.0</v>
+      </c>
+      <c r="D15">
         <v>3251000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>3799000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>3148000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>3114000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>2357000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>3234000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>3204000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>3122000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>3303880.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>3148000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>3168000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>2717000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>3115171.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>3189000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>2951000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>2441000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>3400405.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>3031000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>2766000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>1848000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>3771779.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>3068000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>2574000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>1666000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>5079462.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>2172000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>2318000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>1529000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>3951469.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>2118000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>2196000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>1895000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>3474209.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>1540000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>677000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>1004000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>1472880.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>1681000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>1858000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>992000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>1326105.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>1720000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>1212000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>3115000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>1124569.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>1414000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>1201000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>1860000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>1096418.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>1197000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>1346000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>1021000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>1316595.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>278000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>550000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>1324000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>-2310000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>1465000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>1070000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>1157000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:61">
+    <row r="16" spans="1:63">
       <c r="A16" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>143</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16">
         <v>3251000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>3799000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>3148000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>3114000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>2356630.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>3234000.0</v>
       </c>
-      <c r="H16"/>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16">
         <v>3168000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>2717000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>3115170.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>3189000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>2951000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>2441000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>3400410.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>3031000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>2766000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>1848000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>3771780.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>3068000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>2574000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>1666000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>5079460.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>2172000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>2318000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>1529000.0</v>
       </c>
-      <c r="AD16"/>
-      <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
-    </row>
-    <row r="17" spans="1:61">
+      <c r="BJ16"/>
+      <c r="BK16"/>
+    </row>
+    <row r="17" spans="1:63">
       <c r="A17" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B17">
+        <v>3903000.0</v>
+      </c>
+      <c r="C17">
+        <v>3982000.0</v>
+      </c>
+      <c r="D17">
         <v>3306000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>3873000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>3211000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>3164000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>2384000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>3247000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>3217000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>3131000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>3315797.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>3168000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>3183000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>2736000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>3126787.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>3203000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>2959000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>2456000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>3406626.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>3060000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>2767000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>1850000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>3768653.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>3075000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>2586000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>1672000.0</v>
       </c>
-      <c r="Z17"/>
-      <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
-    </row>
-    <row r="18" spans="1:61">
+      <c r="BJ17"/>
+      <c r="BK17"/>
+    </row>
+    <row r="18" spans="1:63">
       <c r="A18" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B18">
+        <v>-199000.0</v>
+      </c>
+      <c r="C18">
+        <v>-108000.0</v>
+      </c>
+      <c r="D18">
         <v>-103000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-116000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-126000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-157000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-197000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-179000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-71000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-64000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-84407.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-36000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-33000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-34000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-29795.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-39000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-55000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-65000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-73553.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-93000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-112000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-135000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-133142.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-172000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-162000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-218000.0</v>
       </c>
-      <c r="Z18"/>
-      <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
-    </row>
-    <row r="19" spans="1:61">
+      <c r="BJ18"/>
+      <c r="BK18"/>
+    </row>
+    <row r="19" spans="1:63">
       <c r="A19" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -15598,54 +15958,56 @@
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
-    </row>
-    <row r="20" spans="1:61">
+      <c r="BJ19"/>
+      <c r="BK19"/>
+    </row>
+    <row r="20" spans="1:63">
       <c r="A20" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -15663,239 +16025,247 @@
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
-    </row>
-    <row r="21" spans="1:61">
+      <c r="BJ20"/>
+      <c r="BK20"/>
+    </row>
+    <row r="21" spans="1:63">
       <c r="A21" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B21">
+        <v>5368000.0</v>
+      </c>
+      <c r="C21">
+        <v>5351000.0</v>
+      </c>
+      <c r="D21">
         <v>4151000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>4821000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>4373000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>4282000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>3335000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>4334000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>4147000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>4116000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>4563000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>4236000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>4286000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>3757000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>4180436.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>4378000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>4105000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>3396000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>4647744.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>4240000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>3841000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>2758000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>5186735.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>4395000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>3705000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>2584000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>7254219.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>3182000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>3502000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>2468000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>5716620.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>3411000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>3255000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>2934000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>5914094.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>2123000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>927000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>1454000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>1727835.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>2338000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>2483000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>1339000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>2172125.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>2482000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>1723000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>4268000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>1504734.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>1917000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>1614000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>2496000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>1487628.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>1612000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>1806000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>1538000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>1944990.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>494000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>802000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>1826000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>-237516.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>1169000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>1235000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>1622000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:61">
+    <row r="22" spans="1:63">
       <c r="A22" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -15913,239 +16283,247 @@
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
-    </row>
-    <row r="23" spans="1:61">
+      <c r="BJ22"/>
+      <c r="BK22"/>
+    </row>
+    <row r="23" spans="1:63">
       <c r="A23" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B23">
+        <v>26731000.0</v>
+      </c>
+      <c r="C23">
+        <v>25936000.0</v>
+      </c>
+      <c r="D23">
         <v>21387000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>22762000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>21610000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>20754000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>20120000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>27248000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>17229000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>16530000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>23026000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>18404000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>16893000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>13922000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>22092953.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>15700000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>14338000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>14100000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>12774066.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>10841000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>11043000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>11369000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>15500168.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>19678000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>16526000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>14835000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>32214069.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>18415000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>23339000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>12497000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>40182385.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>13728000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>11839000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>14294000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>29104258.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>12812000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>14977000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>27942000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>29153195.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>28325000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>19212000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>9647000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>14832801.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>13816000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>9610000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>22995000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>11489761.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>10213000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>8802000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>6648000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>6620847.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>6466000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>7416000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>5858000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>6524686.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>5905000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>6721000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>8545000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>8948307.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>5297000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>5658000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>5389000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:61">
+    <row r="24" spans="1:63">
       <c r="A24" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -16163,1232 +16541,1278 @@
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
-    </row>
-    <row r="25" spans="1:61">
+      <c r="BJ24"/>
+      <c r="BK24"/>
+    </row>
+    <row r="25" spans="1:63">
       <c r="A25" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B25">
+        <v>2394000.0</v>
+      </c>
+      <c r="C25">
+        <v>2344000.0</v>
+      </c>
+      <c r="D25">
         <v>2327000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>2246000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>2225000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>2202000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>2168000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>2151000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>2184000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>2131000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>1783324.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>9000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>3526000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>1771000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>1823636.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>1831000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>1825000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>1866000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>1884074.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>1911000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>1904000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>1875000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>1902244.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>1878000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>1878000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>1859000.0</v>
       </c>
-      <c r="Z25"/>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
-    </row>
-    <row r="26" spans="1:61">
+      <c r="BJ25"/>
+      <c r="BK25"/>
+    </row>
+    <row r="26" spans="1:63">
       <c r="A26" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B26">
+        <v>814000.0</v>
+      </c>
+      <c r="C26">
+        <v>813000.0</v>
+      </c>
+      <c r="D26">
         <v>873000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>715000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>728000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>729000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>725000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>757000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>757000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>659000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>594000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>705000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>712000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>714000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>668177.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>651000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>655000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>639000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>685457.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>588000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>583000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>527000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>519135.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>575000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>671000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>671000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>632199.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>646000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>646000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>672000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>544996.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>662000.0</v>
       </c>
       <c r="AG26">
         <v>662000.0</v>
       </c>
       <c r="AH26">
+        <v>662000.0</v>
+      </c>
+      <c r="AI26">
+        <v>662000.0</v>
+      </c>
+      <c r="AJ26">
         <v>581248.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>582000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>582000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>589000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>776578.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>579000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>603000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>553000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>642370.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>521000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>495000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>498000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>455168.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>456000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>450000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>370000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>385125.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>390000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>425000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>434000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>431292.0</v>
       </c>
-      <c r="BC26">
+      <c r="BE26">
         <v>435000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BF26">
         <v>460000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BG26">
         <v>530000.0</v>
       </c>
-      <c r="BF26"/>
-      <c r="BG26">
+      <c r="BH26"/>
+      <c r="BI26">
         <v>489000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BJ26">
         <v>458000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BK26">
         <v>382000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:61">
+    <row r="27" spans="1:63">
       <c r="A27" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27">
         <v>24001.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>7000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>5291164.0</v>
       </c>
-      <c r="K27"/>
-      <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
-    </row>
-    <row r="28" spans="1:61">
+      <c r="BJ27"/>
+      <c r="BK27"/>
+    </row>
+    <row r="28" spans="1:63">
       <c r="A28" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B28">
+        <v>4840000.0</v>
+      </c>
+      <c r="C28">
+        <v>4635000.0</v>
+      </c>
+      <c r="D28">
         <v>4441000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>4175000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>4280000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>4202000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>4489000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>3950000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>4153000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>3610000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>1685164.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>3232000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>3517000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>3130000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>1667656.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>3264000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>3435000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>3304000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>1626690.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>2907000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>3046000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>2874000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>1260510.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>2990000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>2638000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>2859000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>1381348.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>2757000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>2839000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>2547000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>1190960.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>2696000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>2552000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>2658000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>1333397.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>2438000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>2772000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>2313000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>1649025.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>2315000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>2662000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>2102000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>881186.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>2073000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>2365000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>2014000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>809841.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>1927000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>1915000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>1717000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>796175.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>1614000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>1763000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>1556000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>758490.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>1594000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>1466000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>1279000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>671391.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>1198000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>1242000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>1181000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:61">
+    <row r="29" spans="1:63">
       <c r="A29" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B29">
+        <v>1418000.0</v>
+      </c>
+      <c r="C29">
+        <v>1422000.0</v>
+      </c>
+      <c r="D29">
         <v>1021000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>1035000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>1189000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>1105000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>943000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>1112000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>1137000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>1089000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>1043929.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>1032000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>1070000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>987000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>1023850.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>1136000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>1091000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>875000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>1167570.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>1087000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>962000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>773000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>1284940.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>1148000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>957000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>694000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>1930240.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>766000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>875000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>642000.0</v>
       </c>
-      <c r="AD29"/>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
-    </row>
-    <row r="30" spans="1:61">
+      <c r="BJ29"/>
+      <c r="BK29"/>
+    </row>
+    <row r="30" spans="1:63">
       <c r="A30" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B30">
+        <v>5653000.0</v>
+      </c>
+      <c r="C30">
+        <v>5383000.0</v>
+      </c>
+      <c r="D30">
         <v>5316000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>4890000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>5008000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>4931000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>5214000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>9041000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>4788000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>4262000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>4200000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>3937000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>4229000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>3844000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>3393136.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>3915000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>4090000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>3943000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>3028058.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>3495000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>3629000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>3401000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>2169089.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>3565000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>3309000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>3530000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>2753447.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>3403000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>3485000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>3219000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>3238676.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>3272000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>3054000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>3167000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>3194967.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>2914000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>3201000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>2897000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>2967004.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>2884000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>3285000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>2524000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>2876488.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>2292000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>2735000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>2431000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>2380000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>2294000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>2286000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>1949000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>2008096.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>1918000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>2103000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>1922000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>1870736.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>1982000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>1830000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>1774000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>21744.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>1638000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>1660000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>1534000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:61">
+    <row r="31" spans="1:63">
       <c r="A31" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B31">
+        <v>-47000.0</v>
+      </c>
+      <c r="C31">
+        <v>53000.0</v>
+      </c>
+      <c r="D31">
         <v>174000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>87000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>27000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-13000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-8000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>25000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>207000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>111000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-203000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>150000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>228000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-34000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-29795.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>151000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>147000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-65000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-73553.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>145000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>100000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>31000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-679142.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-222000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>11000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-28000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-929603.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-51000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-17000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-57000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-283147.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-154000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-228000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-263000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-716132.0</v>
       </c>
-      <c r="AI31"/>
-[...3 lines deleted...]
-      </c>
+      <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31">
+        <v>-359000.0</v>
+      </c>
+      <c r="AN31"/>
+      <c r="AO31">
         <v>-105000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-149000.0</v>
       </c>
-      <c r="AO31"/>
-      <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
-      <c r="BA31">
+      <c r="BA31"/>
+      <c r="BB31"/>
+      <c r="BC31">
         <v>-132000.0</v>
       </c>
-      <c r="BB31"/>
-      <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
-      <c r="BF31">
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31">
         <v>-378202.0</v>
       </c>
-      <c r="BG31"/>
-      <c r="BH31"/>
       <c r="BI31"/>
-    </row>
-    <row r="32" spans="1:61">
+      <c r="BJ31"/>
+      <c r="BK31"/>
+    </row>
+    <row r="32" spans="1:63">
       <c r="A32" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B32">
+        <v>32098999.0</v>
+      </c>
+      <c r="C32">
+        <v>31287000.0</v>
+      </c>
+      <c r="D32">
         <v>25538000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>27583000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>25983000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>25036000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>23455000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>27248000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>21400000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>20646000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>27589000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>22454000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>20918000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>17417000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>26818389.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>19888000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>18241000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>17342000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>18041810.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>14843000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>14672000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>13957000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>21232903.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>23890000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>20058000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>17229000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>40158288.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>21412000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>26561000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>14740000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>45899005.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>17139000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>15094000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>17228000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>35018352.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>15234000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>16237000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>29615000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>30970381.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>30778000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>21824000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>11134000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>17129415.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>16469000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>11481000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>27426000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>13136218.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>12306000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>10558000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>9301000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>8226599.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>8235000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>9380000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>7396000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>8546889.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>6440000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>7571000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>10423000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>8396791.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>6546000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>6998000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BK32">
         <v>7140000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:U30"/>
@@ -17467,51 +17891,51 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B2">
         <v>31844063.0</v>
       </c>
       <c r="C2">
         <v>31002000.0</v>
       </c>
       <c r="D2">
         <v>38176810.0</v>
       </c>
       <c r="E2">
         <v>38440847.0</v>
       </c>
       <c r="F2">
         <v>5086597.0</v>
       </c>
       <c r="G2">
         <v>5869412.0</v>
       </c>
       <c r="H2">
         <v>9687257.0</v>
       </c>
       <c r="I2">
         <v>8716905.0</v>
       </c>
@@ -17532,51 +17956,51 @@
       </c>
       <c r="O2">
         <v>1559594.0</v>
       </c>
       <c r="P2">
         <v>-713668.0</v>
       </c>
       <c r="Q2">
         <v>-13954.0</v>
       </c>
       <c r="R2">
         <v>2782862.0</v>
       </c>
       <c r="S2">
         <v>-912801.0</v>
       </c>
       <c r="T2">
         <v>1725592.0</v>
       </c>
       <c r="U2">
         <v>39006.0</v>
       </c>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B3">
         <v>5170999</v>
       </c>
       <c r="C3">
         <v>4739000</v>
       </c>
       <c r="D3">
         <v>17283824</v>
       </c>
       <c r="E3">
         <v>2580873</v>
       </c>
       <c r="F3">
         <v>1965963</v>
       </c>
       <c r="G3">
         <v>2964873</v>
       </c>
       <c r="H3">
         <v>2775506</v>
       </c>
       <c r="I3">
         <v>6053156</v>
       </c>
@@ -17597,101 +18021,101 @@
       </c>
       <c r="O3">
         <v>4445510</v>
       </c>
       <c r="P3">
         <v>902371</v>
       </c>
       <c r="Q3">
         <v>184196</v>
       </c>
       <c r="R3">
         <v>1046389</v>
       </c>
       <c r="S3">
         <v>382902</v>
       </c>
       <c r="T3">
         <v>2732889</v>
       </c>
       <c r="U3">
         <v>499475</v>
       </c>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B6">
         <v>14580937.0</v>
       </c>
       <c r="C6">
         <v>842000.0</v>
       </c>
       <c r="D6">
         <v>-7174780.0</v>
       </c>
       <c r="E6">
         <v>-264037.0</v>
       </c>
       <c r="F6">
         <v>4459681.0</v>
       </c>
       <c r="G6">
         <v>-782815.0</v>
       </c>
       <c r="H6">
         <v>-3817845.0</v>
       </c>
       <c r="I6">
         <v>970352.0</v>
       </c>
@@ -17712,51 +18136,51 @@
       </c>
       <c r="O6">
         <v>1276158.0</v>
       </c>
       <c r="P6">
         <v>2273262.0</v>
       </c>
       <c r="Q6">
         <v>-699714.0</v>
       </c>
       <c r="R6">
         <v>-2796816.0</v>
       </c>
       <c r="S6">
         <v>3695663.0</v>
       </c>
       <c r="T6">
         <v>-2638393.0</v>
       </c>
       <c r="U6">
         <v>1686586.0</v>
       </c>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B7">
         <v>10709000.0</v>
       </c>
       <c r="C7">
         <v>-10336000.0</v>
       </c>
       <c r="D7">
         <v>-2328263.0</v>
       </c>
       <c r="E7">
         <v>-7678162.0</v>
       </c>
       <c r="F7">
         <v>-347842.0</v>
       </c>
       <c r="G7">
         <v>4278374.0</v>
       </c>
       <c r="H7">
         <v>-6279460.0</v>
       </c>
       <c r="I7">
         <v>2101225.0</v>
       </c>
@@ -17777,123 +18201,123 @@
       </c>
       <c r="O7">
         <v>755104.0</v>
       </c>
       <c r="P7">
         <v>-1843695.0</v>
       </c>
       <c r="Q7">
         <v>-740700.0</v>
       </c>
       <c r="R7">
         <v>900726.0</v>
       </c>
       <c r="S7">
         <v>6343158.0</v>
       </c>
       <c r="T7">
         <v>396579.0</v>
       </c>
       <c r="U7">
         <v>3607605.0</v>
       </c>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
     </row>
     <row r="9" spans="1:21">
       <c r="A9" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B9">
         <v>5579000.0</v>
       </c>
       <c r="C9">
         <v>-3181000.0</v>
       </c>
       <c r="D9">
         <v>-1721414.0</v>
       </c>
       <c r="E9">
         <v>-8834000.0</v>
       </c>
       <c r="F9">
         <v>4443476.0</v>
       </c>
       <c r="G9">
         <v>10664514.0</v>
       </c>
       <c r="H9">
         <v>938610.0</v>
       </c>
       <c r="I9">
         <v>-1275350.0</v>
       </c>
       <c r="J9">
         <v>-31241.0</v>
       </c>
       <c r="K9">
         <v>-11777137.0</v>
       </c>
       <c r="L9">
         <v>-1767956.0</v>
       </c>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
     </row>
     <row r="10" spans="1:21">
       <c r="A10" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B10">
         <v>4347000.0</v>
       </c>
       <c r="C10">
         <v>-8764000.0</v>
       </c>
       <c r="D10">
         <v>-2740447.0</v>
       </c>
       <c r="E10">
         <v>-2165352.0</v>
       </c>
       <c r="F10">
         <v>-3634203.0</v>
       </c>
       <c r="G10">
         <v>629192.0</v>
       </c>
       <c r="H10">
         <v>-2824289.0</v>
       </c>
       <c r="I10">
         <v>-987483.0</v>
       </c>
@@ -17914,142 +18338,142 @@
       </c>
       <c r="O10">
         <v>-1348725.0</v>
       </c>
       <c r="P10">
         <v>-2159741.0</v>
       </c>
       <c r="Q10">
         <v>-1247615.0</v>
       </c>
       <c r="R10">
         <v>884167.0</v>
       </c>
       <c r="S10">
         <v>1008368.0</v>
       </c>
       <c r="T10">
         <v>-2899104.0</v>
       </c>
       <c r="U10">
         <v>468722.0</v>
       </c>
     </row>
     <row r="11" spans="1:21">
       <c r="A11" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>2129000.0</v>
       </c>
       <c r="F11">
         <v>-1157115.0</v>
       </c>
       <c r="G11">
         <v>-7015332.0</v>
       </c>
       <c r="H11">
         <v>-4393781.0</v>
       </c>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
     </row>
     <row r="12" spans="1:21">
       <c r="A12" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-674000.0</v>
       </c>
       <c r="F12">
         <v>135571.0</v>
       </c>
       <c r="G12">
         <v>1632085.0</v>
       </c>
       <c r="H12">
         <v>1027123.0</v>
       </c>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
     </row>
     <row r="13" spans="1:21">
       <c r="A13" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
     </row>
     <row r="14" spans="1:21">
       <c r="A14" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B14">
         <v>9000000.0</v>
       </c>
       <c r="C14">
         <v>8634429.0</v>
       </c>
       <c r="D14">
         <v>7090000.0</v>
       </c>
       <c r="E14">
         <v>7345636.0</v>
       </c>
       <c r="F14">
         <v>7574074.0</v>
       </c>
       <c r="G14">
         <v>7517244.0</v>
       </c>
       <c r="H14">
         <v>7208769.0</v>
       </c>
       <c r="I14">
         <v>6301051.0</v>
       </c>
@@ -18070,51 +18494,51 @@
       </c>
       <c r="O14">
         <v>4207895.0</v>
       </c>
       <c r="P14">
         <v>7986572.0</v>
       </c>
       <c r="Q14">
         <v>7736252.0</v>
       </c>
       <c r="R14">
         <v>8979844.0</v>
       </c>
       <c r="S14">
         <v>6401229.0</v>
       </c>
       <c r="T14">
         <v>5989674.0</v>
       </c>
       <c r="U14">
         <v>4863618.0</v>
       </c>
     </row>
     <row r="15" spans="1:21">
       <c r="A15" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B15">
         <v>8042999.0</v>
       </c>
       <c r="C15">
         <v>8043000.0</v>
       </c>
       <c r="D15">
         <v>7596268.0</v>
       </c>
       <c r="E15">
         <v>6255746.0</v>
       </c>
       <c r="F15">
         <v>4468402.0</v>
       </c>
       <c r="G15">
         <v>4096030.0</v>
       </c>
       <c r="H15">
         <v>5213128.0</v>
       </c>
       <c r="I15">
         <v>2978930.0</v>
       </c>
@@ -18127,51 +18551,51 @@
       <c r="L15">
         <v>2234200.0</v>
       </c>
       <c r="M15">
         <v>2234200.0</v>
       </c>
       <c r="N15">
         <v>2234200.0</v>
       </c>
       <c r="O15">
         <v>2457620.0</v>
       </c>
       <c r="P15">
         <v>2234200.0</v>
       </c>
       <c r="Q15">
         <v>1117100.0</v>
       </c>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
     </row>
     <row r="16" spans="1:21">
       <c r="A16" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B16">
         <v>46425000.0</v>
       </c>
       <c r="C16">
         <v>31844000.0</v>
       </c>
       <c r="D16">
         <v>31002030.0</v>
       </c>
       <c r="E16">
         <v>38176810.0</v>
       </c>
       <c r="F16">
         <v>9546278.0</v>
       </c>
       <c r="G16">
         <v>5086597.0</v>
       </c>
       <c r="H16">
         <v>5869412.0</v>
       </c>
       <c r="I16">
         <v>9687257.0</v>
       </c>
@@ -18192,76 +18616,76 @@
       </c>
       <c r="O16">
         <v>2835752.0</v>
       </c>
       <c r="P16">
         <v>1559594.0</v>
       </c>
       <c r="Q16">
         <v>-713668.0</v>
       </c>
       <c r="R16">
         <v>-13954.0</v>
       </c>
       <c r="S16">
         <v>2782862.0</v>
       </c>
       <c r="T16">
         <v>-912801.0</v>
       </c>
       <c r="U16">
         <v>1725592.0</v>
       </c>
     </row>
     <row r="17" spans="1:21">
       <c r="A17" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B18">
         <v>27955000.0</v>
       </c>
       <c r="C18">
         <v>5790000.0</v>
       </c>
       <c r="D18">
         <v>-227626.0</v>
       </c>
       <c r="E18">
         <v>8107259.0</v>
       </c>
       <c r="F18">
         <v>16440245.0</v>
       </c>
       <c r="G18">
         <v>21542609.0</v>
       </c>
       <c r="H18">
         <v>10280388.0</v>
       </c>
       <c r="I18">
         <v>14816957.0</v>
       </c>
@@ -18282,158 +18706,158 @@
       </c>
       <c r="O18">
         <v>5504275.0</v>
       </c>
       <c r="P18">
         <v>9116338.0</v>
       </c>
       <c r="Q18">
         <v>9856327.0</v>
       </c>
       <c r="R18">
         <v>11633556.0</v>
       </c>
       <c r="S18">
         <v>15397233.0</v>
       </c>
       <c r="T18">
         <v>5841772.0</v>
       </c>
       <c r="U18">
         <v>8701853.0</v>
       </c>
     </row>
     <row r="19" spans="1:21">
       <c r="A19" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B19">
         <v>101000.0</v>
       </c>
       <c r="C19">
         <v>-4684000.0</v>
       </c>
       <c r="D19">
         <v>-5622897.0</v>
       </c>
       <c r="E19">
         <v>-1943897.0</v>
       </c>
       <c r="F19">
         <v>-4191714.0</v>
       </c>
       <c r="G19">
         <v>-15549511.0</v>
       </c>
       <c r="H19">
         <v>-5031340.0</v>
       </c>
       <c r="I19">
         <v>-13939009.0</v>
       </c>
       <c r="J19">
         <v>-6090389.0</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
     </row>
     <row r="21" spans="1:21">
       <c r="A21" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B21">
         <v>-4644000.0</v>
       </c>
       <c r="C21">
         <v>3974490.0</v>
       </c>
       <c r="D21">
         <v>245972.0</v>
       </c>
       <c r="E21">
         <v>-2607000.0</v>
       </c>
       <c r="F21">
         <v>-5132027.0</v>
       </c>
       <c r="G21">
         <v>-5261432.0</v>
       </c>
       <c r="H21">
         <v>-6378848.0</v>
       </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
     </row>
     <row r="22" spans="1:21">
       <c r="A22" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B22">
         <v>13312000.0</v>
       </c>
       <c r="C22">
         <v>16261000.0</v>
       </c>
       <c r="D22">
         <v>12336880.0</v>
       </c>
       <c r="E22">
         <v>15870641.0</v>
       </c>
       <c r="F22">
         <v>15072191.0</v>
       </c>
       <c r="G22">
         <v>15186593.0</v>
       </c>
       <c r="H22">
         <v>15350616.0</v>
       </c>
       <c r="I22">
         <v>14304473.0</v>
       </c>
@@ -18454,51 +18878,51 @@
       </c>
       <c r="O22">
         <v>5066990.0</v>
       </c>
       <c r="P22">
         <v>3411282.0</v>
       </c>
       <c r="Q22">
         <v>3044728.0</v>
       </c>
       <c r="R22">
         <v>3169937.0</v>
       </c>
       <c r="S22">
         <v>3042159.0</v>
       </c>
       <c r="T22">
         <v>1546279.0</v>
       </c>
       <c r="U22">
         <v>756319.0</v>
       </c>
     </row>
     <row r="23" spans="1:21">
       <c r="A23" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B23">
         <v>-1090000.0</v>
       </c>
       <c r="C23">
         <v>-934000.0</v>
       </c>
       <c r="D23">
         <v>162532.0</v>
       </c>
       <c r="E23">
         <v>-1760962.0</v>
       </c>
       <c r="F23">
         <v>-2060543.0</v>
       </c>
       <c r="G23">
         <v>-5644756.0</v>
       </c>
       <c r="H23">
         <v>-6629271.0</v>
       </c>
       <c r="I23">
         <v>-3798471.0</v>
       </c>
@@ -18519,51 +18943,51 @@
       </c>
       <c r="O23">
         <v>-2119538.0</v>
       </c>
       <c r="P23">
         <v>-218900.0</v>
       </c>
       <c r="Q23">
         <v>-81027.0</v>
       </c>
       <c r="R23">
         <v>-2342752.0</v>
       </c>
       <c r="S23">
         <v>-2246253.0</v>
       </c>
       <c r="T23">
         <v>-1880681.0</v>
       </c>
       <c r="U23">
         <v>-4720374.0</v>
       </c>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B24">
         <v>403000.0</v>
       </c>
       <c r="C24">
         <v>-202.0</v>
       </c>
       <c r="D24">
         <v>240610.0</v>
       </c>
       <c r="E24">
         <v>636980.0</v>
       </c>
       <c r="F24">
         <v>432700.0</v>
       </c>
       <c r="G24">
         <v>-12584640.0</v>
       </c>
       <c r="H24">
         <v>-2255830.0</v>
       </c>
       <c r="I24">
         <v>15286.0</v>
       </c>
@@ -18584,51 +19008,51 @@
       </c>
       <c r="O24">
         <v>-260552.0</v>
       </c>
       <c r="P24">
         <v>-1672080.0</v>
       </c>
       <c r="Q24">
         <v>-1306122.0</v>
       </c>
       <c r="R24">
         <v>-1187167.0</v>
       </c>
       <c r="S24">
         <v>-3438377.0</v>
       </c>
       <c r="T24">
         <v>-2605612.0</v>
       </c>
       <c r="U24">
         <v>-2691893.0</v>
       </c>
     </row>
     <row r="25" spans="1:21">
       <c r="A25" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B25">
         <v>104999.0</v>
       </c>
       <c r="C25">
         <v>-4030429.0</v>
       </c>
       <c r="D25">
         <v>-42423.0</v>
       </c>
       <c r="E25">
         <v>-4849983.0</v>
       </c>
       <c r="F25">
         <v>-3892215.0</v>
       </c>
       <c r="G25">
         <v>-2474729.0</v>
       </c>
       <c r="H25">
         <v>-3224031.0</v>
       </c>
       <c r="I25">
         <v>-1836636.0</v>
       </c>
@@ -18649,103 +19073,103 @@
       </c>
       <c r="O25">
         <v>-80204.0</v>
       </c>
       <c r="P25">
         <v>464550.0</v>
       </c>
       <c r="Q25">
         <v>243.0</v>
       </c>
       <c r="R25">
         <v>-370562.0</v>
       </c>
       <c r="S25">
         <v>-6411.0</v>
       </c>
       <c r="T25">
         <v>642129.0</v>
       </c>
       <c r="U25">
         <v>-26214.0</v>
       </c>
     </row>
     <row r="26" spans="1:21">
       <c r="A26" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26">
         <v>2526585.0</v>
       </c>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
     </row>
     <row r="27" spans="1:21">
       <c r="A27" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B28">
         <v>-13777000.0</v>
       </c>
       <c r="C28">
         <v>-5003000.0</v>
       </c>
       <c r="D28">
         <v>-7187764.0</v>
       </c>
       <c r="E28">
         <v>-9008272.0</v>
       </c>
       <c r="F28">
         <v>-9754813.0</v>
       </c>
       <c r="G28">
         <v>-9740786.0</v>
       </c>
       <c r="H28">
         <v>-11842399.0</v>
       </c>
       <c r="I28">
         <v>-5960752.0</v>
       </c>
@@ -18766,51 +19190,51 @@
       </c>
       <c r="O28">
         <v>-3967565.0</v>
       </c>
       <c r="P28">
         <v>-5170996.0</v>
       </c>
       <c r="Q28">
         <v>-9249919.0</v>
       </c>
       <c r="R28">
         <v>-13243205.0</v>
       </c>
       <c r="S28">
         <v>-8263193.0</v>
       </c>
       <c r="T28">
         <v>-5874553.0</v>
       </c>
       <c r="U28">
         <v>-4323374.0</v>
       </c>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B29">
         <v>33125999.0</v>
       </c>
       <c r="C29">
         <v>10529000.0</v>
       </c>
       <c r="D29">
         <v>17056194.0</v>
       </c>
       <c r="E29">
         <v>10688132.0</v>
       </c>
       <c r="F29">
         <v>18406208.0</v>
       </c>
       <c r="G29">
         <v>24507482.0</v>
       </c>
       <c r="H29">
         <v>13055894.0</v>
       </c>
       <c r="I29">
         <v>20870113.0</v>
       </c>
@@ -18831,51 +19255,51 @@
       </c>
       <c r="O29">
         <v>9949785.0</v>
       </c>
       <c r="P29">
         <v>10018709.0</v>
       </c>
       <c r="Q29">
         <v>10040523.0</v>
       </c>
       <c r="R29">
         <v>12679945.0</v>
       </c>
       <c r="S29">
         <v>15780135.0</v>
       </c>
       <c r="T29">
         <v>8574661.0</v>
       </c>
       <c r="U29">
         <v>9201328.0</v>
       </c>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B30">
         <v>-4768000.0</v>
       </c>
       <c r="C30">
         <v>-4684000.0</v>
       </c>
       <c r="D30">
         <v>-17043210.0</v>
       </c>
       <c r="E30">
         <v>-1943900.0</v>
       </c>
       <c r="F30">
         <v>-1533270.0</v>
       </c>
       <c r="G30">
         <v>-15549510.0</v>
       </c>
       <c r="H30">
         <v>-5031340.0</v>
       </c>
       <c r="I30">
         <v>-13939009.0</v>
       </c>
@@ -18915,620 +19339,638 @@
       <c r="U30">
         <v>-3191368.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BI30"/>
+  <dimension ref="A1:BK30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:61">
+    <row r="1" spans="1:63">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>83</v>
       </c>
       <c r="E1" t="s">
         <v>84</v>
       </c>
       <c r="F1" t="s">
+        <v>85</v>
+      </c>
+      <c r="G1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>86</v>
       </c>
       <c r="I1" t="s">
         <v>87</v>
       </c>
       <c r="J1" t="s">
+        <v>88</v>
+      </c>
+      <c r="K1" t="s">
+        <v>89</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>89</v>
       </c>
       <c r="M1" t="s">
         <v>90</v>
       </c>
       <c r="N1" t="s">
+        <v>91</v>
+      </c>
+      <c r="O1" t="s">
+        <v>92</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Q1" t="s">
         <v>93</v>
       </c>
       <c r="R1" t="s">
+        <v>94</v>
+      </c>
+      <c r="S1" t="s">
+        <v>95</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>95</v>
       </c>
       <c r="U1" t="s">
         <v>96</v>
       </c>
       <c r="V1" t="s">
+        <v>97</v>
+      </c>
+      <c r="W1" t="s">
+        <v>98</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Y1" t="s">
         <v>99</v>
       </c>
       <c r="Z1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AC1" t="s">
         <v>102</v>
       </c>
       <c r="AD1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AG1" t="s">
         <v>105</v>
       </c>
       <c r="AH1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AK1" t="s">
         <v>108</v>
       </c>
       <c r="AL1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AO1" t="s">
         <v>111</v>
       </c>
       <c r="AP1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AS1" t="s">
         <v>114</v>
       </c>
       <c r="AT1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AW1" t="s">
         <v>117</v>
       </c>
       <c r="AX1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>119</v>
       </c>
       <c r="BA1" t="s">
         <v>120</v>
       </c>
       <c r="BB1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BE1" t="s">
         <v>123</v>
       </c>
       <c r="BF1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BI1" t="s">
         <v>126</v>
       </c>
-    </row>
-    <row r="2" spans="1:61">
+      <c r="BJ1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="2" spans="1:63">
       <c r="A2" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B2">
+        <v>28348000.0</v>
+      </c>
+      <c r="C2">
+        <v>46424576.0</v>
+      </c>
+      <c r="D2">
         <v>38370000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>38275000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>31001000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>31844000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>28807000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>34062000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>35915000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>31002030.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>42442000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>39833000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>38177000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>38177000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>32616000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>34157000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>37975000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>9546000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>8325000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>8104000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>6927000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>5087000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>4291000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>3776000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>4397000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>5869000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>3531000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>5302000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>4799000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>9687000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>4581000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>4714000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>4584000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>8717000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>3901000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>5863000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>15171000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>8727000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>8205000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>1963000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>5885000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>4140000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>5915000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>9172000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>5507000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>5123000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>7512000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>4319000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>7521000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>3594000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>5419000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>4017000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>3345000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>2836000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>2012000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>1766000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>3005000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>1560000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>3311000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>1121000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>2573000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>-714000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:61">
+    <row r="3" spans="1:63">
       <c r="A3" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B3">
+        <v>1167000</v>
+      </c>
+      <c r="C3">
+        <v>568000</v>
+      </c>
+      <c r="D3">
         <v>1752000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>933000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>859000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>1627000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>1781000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>762000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>1000000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>1196000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>12269820</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>1717000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>2437000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>860000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>935873</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>545000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>482000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>618000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>285963</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>437000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>376000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>867000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>786873</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>733000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>362000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>1083000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>531506</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>183000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>536000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>1525000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>338844</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>4016000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>1349000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>1027000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>2920086</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>689000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>3535000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>6022000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>1758411</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>450000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>423000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>114000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>104714</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>971000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>806000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>859000</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>364908</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>317000</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>935000</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>346000</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>555706</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>576000</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>1701000</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>1416000</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>2386510</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>2887000</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>1230000</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>3593000</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>251371</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>52000</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>179000</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>420000</v>
       </c>
     </row>
-    <row r="4" spans="1:61">
+    <row r="4" spans="1:63">
       <c r="A4" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -19546,54 +19988,56 @@
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
-    </row>
-    <row r="5" spans="1:61">
+      <c r="BJ4"/>
+      <c r="BK4"/>
+    </row>
+    <row r="5" spans="1:63">
       <c r="A5" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -19611,424 +20055,438 @@
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
-    </row>
-    <row r="6" spans="1:61">
+      <c r="BJ5"/>
+      <c r="BK5"/>
+    </row>
+    <row r="6" spans="1:63">
       <c r="A6" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B6">
+        <v>1037000.0</v>
+      </c>
+      <c r="C6">
+        <v>-18076576.0</v>
+      </c>
+      <c r="D6">
         <v>8055000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>95000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>7274000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-843000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>3037000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-5255000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-1853000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>4912970.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-11439970.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>2609000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>1656000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>10009000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>5560810.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-1541000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-3818000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>28429000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>1221278.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>221000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>1177000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>1840000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>795597.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>515000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-621000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-1472000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>2338412.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-1771000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>503000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-4888000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>5106257.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-133000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>130000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-4133000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>4815905.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-1962000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-9308000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>6444000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>521803.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>6242000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-3922000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>1745000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-1775088.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-3257000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>3665000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>384000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-2389369.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>3193000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-3202000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>3927000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-1824816.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>1402000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>672000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>509000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>823752.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>246000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>-1239000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>1445000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>-1751406.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>2190000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>-1452000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>3287000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:61">
+    <row r="7" spans="1:63">
       <c r="A7" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B7">
+        <v>-7852000.0</v>
+      </c>
+      <c r="C7">
+        <v>-21121000.0</v>
+      </c>
+      <c r="D7">
         <v>7878000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-2242000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>5273000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-200000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>1669000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-6637000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-8646000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>3278000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-2251263.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-8076000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-678000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>8677000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-4650162.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-2631000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-5370000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>4973000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-2378842.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-3611000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>3557000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>2085000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-3515626.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>4847000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>4932000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-1985000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-5781460.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>1143000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-2742000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>1101000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>670225.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>-2592000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>-5116000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>9139000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>-1764141.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>-804000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>2155000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>2304000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>2334410.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>2421000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>-12582000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>3505000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>1103110.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>-2610000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>8275000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>-3736000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>-6860566.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>-2090000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>-2740000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>-2600000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>-1710676.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>1151000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>603000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>-450000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>4090104.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>-5724000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BF7">
         <v>-144000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BG7">
         <v>2533000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BH7">
         <v>-2712695.0</v>
       </c>
-      <c r="BG7">
+      <c r="BI7">
         <v>736000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BJ7">
         <v>-2122000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BK7">
         <v>2255000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:61">
+    <row r="8" spans="1:63">
       <c r="A8" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -20046,490 +20504,508 @@
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
-    </row>
-    <row r="9" spans="1:61">
+      <c r="BJ8"/>
+      <c r="BK8"/>
+    </row>
+    <row r="9" spans="1:63">
       <c r="A9" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B9">
+        <v>3009000.0</v>
+      </c>
+      <c r="C9">
+        <v>-26457000.0</v>
+      </c>
+      <c r="D9">
         <v>6304000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-371000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>10250000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-10604000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>5038000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-5938000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>2232000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-4513000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-2248414.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>3456000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-2454000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-2454000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-4127000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>1592000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-968000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-5331000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>2884476.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-1635000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>11327000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-8133000.0</v>
       </c>
-      <c r="V9"/>
-      <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
-    </row>
-    <row r="10" spans="1:61">
+      <c r="BJ9"/>
+      <c r="BK9"/>
+    </row>
+    <row r="10" spans="1:63">
       <c r="A10" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B10">
+        <v>-10143000.0</v>
+      </c>
+      <c r="C10">
+        <v>-5629000.0</v>
+      </c>
+      <c r="D10">
         <v>1931000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>754000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>1011000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>651000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-2934000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>3438000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-7529000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-1739000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>1433553.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>2211000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-4665000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-1720000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>2604648.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-3347000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-270000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-1153000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-801203.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-1252000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-1621000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>40000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>2145192.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>3183000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-4281000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-418000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>2393711.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-1060000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-1137000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-3021000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>4153517.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>504000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-5076000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-569000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>5570507.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-1985000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>848000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>883000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-1529248.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-6644000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>645000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>405000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>642833.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-2475000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>87000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>6088000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>-6942169.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-1570000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>-1012000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>-1594000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>-1773707.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>-28000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>1048000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>-851000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>2244275.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>-4983000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>-1088000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>2478000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>-1360741.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>-500000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>-431000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>132000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:61">
+    <row r="11" spans="1:63">
       <c r="A11" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11">
         <v>-3956000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>0.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-4320000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-876000.0</v>
       </c>
-      <c r="P11"/>
-      <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
-    </row>
-    <row r="12" spans="1:61">
+      <c r="BJ11"/>
+      <c r="BK11"/>
+    </row>
+    <row r="12" spans="1:63">
       <c r="A12" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
         <v>185000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>185000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>-631000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>-458000.0</v>
       </c>
-      <c r="P12"/>
-      <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
-    </row>
-    <row r="13" spans="1:61">
+      <c r="BJ12"/>
+      <c r="BK12"/>
+    </row>
+    <row r="13" spans="1:63">
       <c r="A13" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -20547,557 +21023,577 @@
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
-    </row>
-    <row r="14" spans="1:61">
+      <c r="BJ13"/>
+      <c r="BK13"/>
+    </row>
+    <row r="14" spans="1:63">
       <c r="A14" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B14">
+        <v>2394000.0</v>
+      </c>
+      <c r="C14">
+        <v>2344000.0</v>
+      </c>
+      <c r="D14">
         <v>2328000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>2246000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>2225000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>2202000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>2168000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>2151000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>2184000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>2131000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>1784000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>9000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>3526000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>1771000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>1823636.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>1831000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>1825000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>1866000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>1884074.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>1911000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>1904000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>1875000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>1902244.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>1878000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>1878000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>1859000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>1830769.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>1809000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>1847000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>1722000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>1693051.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>1564000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>1548000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>1496000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>1528529.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>1539000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>1600000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>1454000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>1393275.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>1405000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>1488000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>1490000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>1497114.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>1730000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>1499000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>1435000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>1436386.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>1376000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>1414000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>1354000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>1222118.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>1202000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>1191000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>1112000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>1187895.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>1028000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>985000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>1007000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>5024572.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>996000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>989000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>977000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:61">
+    <row r="15" spans="1:63">
       <c r="A15" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B15">
         <v>2011000.0</v>
       </c>
       <c r="C15">
-        <v>2010000.0</v>
+        <v>2011000.0</v>
       </c>
       <c r="D15">
         <v>2011000.0</v>
       </c>
       <c r="E15">
-        <v>2011000.0</v>
+        <v>2010000.0</v>
       </c>
       <c r="F15">
         <v>2011000.0</v>
       </c>
       <c r="G15">
-        <v>2010000.0</v>
+        <v>2011000.0</v>
       </c>
       <c r="H15">
         <v>2011000.0</v>
       </c>
       <c r="I15">
+        <v>2010000.0</v>
+      </c>
+      <c r="J15">
         <v>2011000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
+        <v>2011000.0</v>
+      </c>
+      <c r="L15">
         <v>2011267.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>223000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>3575000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1787746.0</v>
       </c>
       <c r="O15">
         <v>1787000.0</v>
       </c>
       <c r="P15">
+        <v>1787746.0</v>
+      </c>
+      <c r="Q15">
+        <v>1787000.0</v>
+      </c>
+      <c r="R15">
         <v>2681000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>1341000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>1117402.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>1117000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>2234000.0</v>
       </c>
-      <c r="U15"/>
-      <c r="V15">
+      <c r="W15"/>
+      <c r="X15">
         <v>1117030.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>1490000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>1489000.0</v>
       </c>
-      <c r="Y15"/>
-      <c r="Z15">
+      <c r="AA15"/>
+      <c r="AB15">
         <v>745128.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>2234000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>1489000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>745000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>1489930.0</v>
       </c>
-      <c r="AE15"/>
-      <c r="AF15"/>
       <c r="AG15"/>
-      <c r="AH15">
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15">
         <v>1489931.0</v>
       </c>
-      <c r="AI15"/>
-      <c r="AJ15"/>
       <c r="AK15"/>
-      <c r="AL15">
+      <c r="AL15"/>
+      <c r="AM15"/>
+      <c r="AN15">
         <v>1489931.0</v>
       </c>
-      <c r="AM15"/>
-      <c r="AN15"/>
       <c r="AO15"/>
-      <c r="AP15">
+      <c r="AP15"/>
+      <c r="AQ15"/>
+      <c r="AR15">
         <v>1117200.0</v>
       </c>
-      <c r="AQ15"/>
-      <c r="AR15"/>
       <c r="AS15"/>
-      <c r="AT15">
+      <c r="AT15"/>
+      <c r="AU15"/>
+      <c r="AV15">
         <v>1117200.0</v>
       </c>
-      <c r="AU15"/>
-      <c r="AV15"/>
       <c r="AW15"/>
-      <c r="AX15">
+      <c r="AX15"/>
+      <c r="AY15"/>
+      <c r="AZ15">
         <v>1117200.0</v>
       </c>
-      <c r="AY15"/>
-      <c r="AZ15"/>
       <c r="BA15"/>
-      <c r="BB15">
+      <c r="BB15"/>
+      <c r="BC15"/>
+      <c r="BD15">
         <v>1340620.0</v>
       </c>
-      <c r="BC15"/>
-      <c r="BD15"/>
       <c r="BE15"/>
-      <c r="BF15">
+      <c r="BF15"/>
+      <c r="BG15"/>
+      <c r="BH15">
         <v>1117200.0</v>
       </c>
-      <c r="BG15"/>
-      <c r="BH15"/>
       <c r="BI15"/>
-    </row>
-    <row r="16" spans="1:61">
+      <c r="BJ15"/>
+      <c r="BK15"/>
+    </row>
+    <row r="16" spans="1:63">
       <c r="A16" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B16">
+        <v>29385000.0</v>
+      </c>
+      <c r="C16">
+        <v>28348000.0</v>
+      </c>
+      <c r="D16">
         <v>46425000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>38370000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>38275000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>31001000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>31844000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>28807000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>34062000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>35915000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>31002030.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>42442000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>39833000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>48186000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>38176810.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>32616000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>34157000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>37975000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>9546278.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>8325000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>8104000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>6927000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>5086597.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>4291000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>3776000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>4397000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>5869412.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>3531000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>5302000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>4799000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>9687257.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>4581000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>4714000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>4584000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>8716905.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>3901000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>5863000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>15171000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>8726803.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>8205000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>1963000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>5885000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>4139912.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>5915000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>9172000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>5507000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>5122631.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>7512000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>4319000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>7521000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>3594184.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>5419000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>4017000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>3345000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>2835752.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>2012000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>1766000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>3005000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>1559594.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>3311000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>1121000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>2573000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:61">
+    <row r="17" spans="1:63">
       <c r="A17" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -21115,352 +21611,362 @@
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
-    </row>
-    <row r="18" spans="1:61">
+      <c r="BJ17"/>
+      <c r="BK17"/>
+    </row>
+    <row r="18" spans="1:63">
       <c r="A18" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B18">
+        <v>-2420000.0</v>
+      </c>
+      <c r="C18">
+        <v>-14946000.0</v>
+      </c>
+      <c r="D18">
         <v>11006000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>3111000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>10103000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>3735000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>4529000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-2260000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-4005000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>7526000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-9435626.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-9727000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>6556000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>12379000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-1278741.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>1385000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-824000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>8825000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>2205245.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>905000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>8100000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>5230000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>1671609.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>9650000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>9612000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>609000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>2056388.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>4050000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>1329000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>2845000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>8193957.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-2782000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-2725000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>12130000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>1897458.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>1814000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>7603000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>-1308000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>3230334.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>4428000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>-9530000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>5615000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>4080459.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>1411000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>10200000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>640000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>-5073369.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>-123000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>-800000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>693000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>174146.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>3103000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>1828000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>609000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>4818275.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>-1331000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>369000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>1771000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>1432338.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>3326000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>-76000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>4434000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:61">
+    <row r="19" spans="1:63">
       <c r="A19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>177</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19">
         <v>0.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-815000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-772000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-1567000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-1746000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-763000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-979000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-1196000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-12238210.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-1887000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-2228000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-690000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-20497897.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-575000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-1212000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>20753000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>2085286.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>1526000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-4393000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-3410000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>1249489.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-7586000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-9059000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-154000.0</v>
       </c>
-      <c r="Z19"/>
-      <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
-    </row>
-    <row r="20" spans="1:61">
+      <c r="BJ19"/>
+      <c r="BK19"/>
+    </row>
+    <row r="20" spans="1:63">
       <c r="A20" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -21478,857 +21984,885 @@
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
-    </row>
-    <row r="21" spans="1:61">
+      <c r="BJ20"/>
+      <c r="BK20"/>
+    </row>
+    <row r="21" spans="1:63">
       <c r="A21" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B21">
+        <v>5750000.0</v>
+      </c>
+      <c r="C21">
+        <v>-712000.0</v>
+      </c>
+      <c r="D21">
         <v>-708000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-797000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-841000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-2298000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>697490.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-784000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21">
         <v>-732000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-732000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-669000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-660000.0</v>
       </c>
-      <c r="P21"/>
-      <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
-    </row>
-    <row r="22" spans="1:61">
+      <c r="BJ21"/>
+      <c r="BK21"/>
+    </row>
+    <row r="22" spans="1:63">
       <c r="A22" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B22">
+        <v>3874000.0</v>
+      </c>
+      <c r="C22">
+        <v>3932000.0</v>
+      </c>
+      <c r="D22">
         <v>3251000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>4908000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>4399000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>4269000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>3327000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>4360000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>3204000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>3122000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>3304000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>477000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>7976000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>3723000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>4150641.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>4338000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>4051000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>3331000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>4574191.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>4146000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>3729000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>2623000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>5053593.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>4224000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>3543000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>2366000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>7014616.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>2946000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>3204000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>2186000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>5433473.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>3171000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>3029000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>2671000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>5461962.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>2123000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>927000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>1454000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>1727835.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>2338000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>2483000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>1339000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>2172125.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>2482000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>1723000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>4268000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>1504734.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>1916000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>1614000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>2496000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>1487628.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>1612000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>1805000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>1406000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>1944990.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>494000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>802000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>1826000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>-615718.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>1169000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>1236000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>1622000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:61">
+    <row r="23" spans="1:63">
       <c r="A23" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B23">
+        <v>5029000.0</v>
+      </c>
+      <c r="C23">
+        <v>-408000.0</v>
+      </c>
+      <c r="D23">
         <v>-370000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-327000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-64000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-329000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-213000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-200000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-221000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-300000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-423468.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>2720000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-1534000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-753000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-705526.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-440000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-2215000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-442000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-433543.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-440000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-2819000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-602000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-752262.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-592000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-2091000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-1337000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-1494034.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-1342000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-1647000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-62000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>3324529.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>2515000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-637000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>-14061000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>2850340.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>-647000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>-8504000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>404000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>-614243.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>963000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>5633000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>-2240000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>-2711425.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>1756000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>-6770000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>-358000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>3972051.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>122000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>-1883000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>3173000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>-570190.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>-552000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>977000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>-5273000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>-1722538.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>1695000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>-1914000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>-1295000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>-150116.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>-634000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>-1456000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>-322000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:61">
+    <row r="24" spans="1:63">
       <c r="A24" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>181</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24">
         <v>403000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>265000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>87000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>60000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>35000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-1000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>21000.0</v>
       </c>
-      <c r="I24"/>
-[...1 lines deleted...]
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24">
         <v>-170000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>209000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>170000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>636980.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-524000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-730000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>21371000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>208276.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-30000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-4162000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-2791000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-85711.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-34000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-8697000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>929000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>97167.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>128000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>40000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>24000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>-7885853.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>15000.0</v>
       </c>
       <c r="AG24"/>
       <c r="AH24">
+        <v>15000.0</v>
+      </c>
+      <c r="AI24"/>
+      <c r="AJ24">
         <v>-60303.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>5000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>61000.0</v>
       </c>
-      <c r="AK24"/>
-      <c r="AL24">
+      <c r="AM24"/>
+      <c r="AN24">
         <v>400.0</v>
       </c>
-      <c r="AM24"/>
-      <c r="AN24"/>
       <c r="AO24"/>
-      <c r="AP24">
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24">
         <v>291324.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>270000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>-8000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>-33000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>-31186.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>-31000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>-164000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>-7000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>-107774.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>-106000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>-89000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>-77000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>-179552.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>-40000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>40000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>-81000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>-1672080.0</v>
       </c>
-      <c r="BG24"/>
-      <c r="BH24"/>
       <c r="BI24"/>
-    </row>
-    <row r="25" spans="1:61">
+      <c r="BJ24"/>
+      <c r="BK24"/>
+    </row>
+    <row r="25" spans="1:63">
       <c r="A25" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B25">
+        <v>331000.0</v>
+      </c>
+      <c r="C25">
+        <v>467000.0</v>
+      </c>
+      <c r="D25">
         <v>-699000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-868000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-935000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-909000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-854000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-1372000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>253000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>1175000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>5816720.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-420000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-1831000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-932000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-1666983.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-1608000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-848000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-727000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-1588215.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-1104000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-714000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-486000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-981729.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-566000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-379000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>-548000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>-476031.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-1665000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-444000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-639000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>58364.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-909000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>-837000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>-149000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>-408806.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>-355000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>-614000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>-498000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>-466775.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>-1286000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>-496000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>-605000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>-587176.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>-1162000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>-491000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>-468000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>-789015.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>-1008000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>-153000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>-211000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>-269218.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>-286000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>-70000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>-43000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>-18204.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>-16000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>-44000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>-2000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>-12450.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>477000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>104000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>122000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:61">
+    <row r="26" spans="1:63">
       <c r="A26" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -22346,54 +22880,56 @@
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
-    </row>
-    <row r="27" spans="1:61">
+      <c r="BJ26"/>
+      <c r="BK26"/>
+    </row>
+    <row r="27" spans="1:63">
       <c r="A27" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -22411,603 +22947,623 @@
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
-    </row>
-    <row r="28" spans="1:61">
+      <c r="BJ27"/>
+      <c r="BK27"/>
+    </row>
+    <row r="28" spans="1:63">
       <c r="A28" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B28">
+        <v>3305000.0</v>
+      </c>
+      <c r="C28">
+        <v>-3131000.0</v>
+      </c>
+      <c r="D28">
         <v>-3089000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-3134000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-2916000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-4638000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-1527000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-2994000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>2131000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-2613000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-2035764.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>2497000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-5109000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-2540000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-2493272.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-2484000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-2264000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-1767000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-3355813.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-2647000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-2905000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-847000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-2912786.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-2282000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-1536000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-3010000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-1086399.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-3500000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-4000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-3256000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>4815248.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>2647000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>2840000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-16263000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>3063593.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-3781000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-16972000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>7752000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-2708843.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>1814000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>5608000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-3870000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-6199114.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-4938000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-6559000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-256000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>2683696.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>3316000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-2402000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>3169000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-1998581.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-1881000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-1067000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-23000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-3691565.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>1617000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-1567000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>-326000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>-1511996.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>-1136000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>-1376000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>-1147000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:61">
+    <row r="29" spans="1:63">
       <c r="A29" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B29">
+        <v>-1253000.0</v>
+      </c>
+      <c r="C29">
+        <v>-14378000.0</v>
+      </c>
+      <c r="D29">
         <v>12758000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>4044000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>10962000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>5362000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>6310000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-1498000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-3005000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>8722000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>2834194.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-8010000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>8993000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>13239000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-342868.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>1930000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-342000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>9443000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>2491208.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>1342000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>8476000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>6097000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>2458482.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>10383000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>9974000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>1692000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>2587894.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>4233000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>1865000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>4370000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>7855113.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>1234000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-1376000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>13157000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>4817544.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>2503000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>4068000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>4714000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>4988745.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>4878000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>-9107000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>5729000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>4185173.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>440000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>11006000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>1499000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>-4708461.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>194000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>135000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>1039000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>729852.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>3679000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>3529000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>2025000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>7204785.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>-4218000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>1599000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>5364000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>1683709.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>3378000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>103000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>4854000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:61">
+    <row r="30" spans="1:63">
       <c r="A30" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B30">
+        <v>-1014999.0</v>
+      </c>
+      <c r="C30">
+        <v>-568000.0</v>
+      </c>
+      <c r="D30">
         <v>-1614000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-815000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-772000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-1567000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-1746000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-763000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-979000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-1196000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-12238210.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-1887000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-2228000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-690000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-1943900.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-987000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-1212000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>20753000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>2085286.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>1526000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-4393000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-3410000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>1249489.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-7586000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-9059000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-154000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>836660.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-2504000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>2638000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-6002000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-7562009.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-4016000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-1334000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-1027000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-2980389.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-684000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>3596000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-6022000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-1758011.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-450000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-423000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-114000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>239222.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>1241000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-782000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-859000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-364788.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-317000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-935000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-281000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-555839.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-396000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-1790000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-1493000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-2689062.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>2847000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>-1271000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>-3593000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>-1923451.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>-52000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>-179000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>-420000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>