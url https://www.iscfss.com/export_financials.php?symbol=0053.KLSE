--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="153">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="154">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -241,50 +241,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1116,158 +1119,164 @@
         <v>11603750.0</v>
       </c>
       <c r="G10">
         <v>16937760.0</v>
       </c>
       <c r="H10">
         <v>30385980.0</v>
       </c>
       <c r="I10">
         <v>36729540.0</v>
       </c>
       <c r="J10">
         <v>27201630.0</v>
       </c>
       <c r="K10">
         <v>91450390.0</v>
       </c>
       <c r="L10">
         <v>101019380.0</v>
       </c>
     </row>
     <row r="11" spans="1:12">
       <c r="A11" t="s">
         <v>21</v>
       </c>
-      <c r="B11"/>
+      <c r="B11">
+        <v>14332760.0</v>
+      </c>
       <c r="C11">
         <v>5059280.0</v>
       </c>
       <c r="D11">
         <v>2388090.0</v>
       </c>
       <c r="E11">
         <v>8024160.0</v>
       </c>
       <c r="F11">
         <v>11603750.0</v>
       </c>
       <c r="G11">
         <v>16937760.0</v>
       </c>
       <c r="H11">
         <v>30385980.0</v>
       </c>
       <c r="I11">
         <v>36729540.0</v>
       </c>
       <c r="J11">
         <v>27201630.0</v>
       </c>
       <c r="K11">
         <v>91450390.0</v>
       </c>
       <c r="L11"/>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" t="s">
         <v>22</v>
       </c>
-      <c r="B12"/>
+      <c r="B12">
+        <v>14332760.0</v>
+      </c>
       <c r="C12">
         <v>5059280.0</v>
       </c>
       <c r="D12">
         <v>2388090.0</v>
       </c>
       <c r="E12">
         <v>8024160.0</v>
       </c>
       <c r="F12">
         <v>11603750.0</v>
       </c>
       <c r="G12">
         <v>16937760.0</v>
       </c>
       <c r="H12">
         <v>30385980.0</v>
       </c>
       <c r="I12">
         <v>36729540.0</v>
       </c>
       <c r="J12">
         <v>27201630.0</v>
       </c>
       <c r="K12">
         <v>91450390.0</v>
       </c>
       <c r="L12">
         <v>101019380.0</v>
       </c>
     </row>
     <row r="13" spans="1:12">
       <c r="A13" t="s">
         <v>23</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>186267370.0</v>
+      </c>
       <c r="C13">
         <v>186267370.0</v>
       </c>
       <c r="D13">
         <v>186267370.0</v>
       </c>
       <c r="E13">
         <v>186267368.0</v>
       </c>
       <c r="F13">
         <v>186267368.0</v>
       </c>
       <c r="G13">
         <v>186267368.0</v>
       </c>
       <c r="H13">
         <v>186267368.0</v>
       </c>
       <c r="I13">
         <v>186267370.0</v>
       </c>
       <c r="J13">
         <v>186267370.0</v>
       </c>
       <c r="K13">
         <v>98798440.0</v>
       </c>
       <c r="L13">
         <v>98798440.0</v>
       </c>
     </row>
     <row r="14" spans="1:12">
       <c r="A14" t="s">
         <v>24</v>
       </c>
       <c r="B14">
-        <v>196445072.0</v>
+        <v>196445070.0</v>
       </c>
       <c r="C14">
         <v>196445070.0</v>
       </c>
       <c r="D14">
         <v>196445072.0</v>
       </c>
       <c r="E14">
         <v>196445070.0</v>
       </c>
       <c r="F14">
         <v>196445070.0</v>
       </c>
       <c r="G14">
         <v>196445070.0</v>
       </c>
       <c r="H14">
         <v>196445070.0</v>
       </c>
       <c r="I14">
         <v>196445070.0</v>
       </c>
       <c r="J14">
         <v>196445070.0</v>
       </c>
@@ -1354,51 +1363,53 @@
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
     </row>
     <row r="20" spans="1:12">
       <c r="A20" t="s">
         <v>30</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
     </row>
     <row r="21" spans="1:12">
       <c r="A21" t="s">
         <v>31</v>
       </c>
-      <c r="B21"/>
+      <c r="B21">
+        <v>14080.0</v>
+      </c>
       <c r="C21">
         <v>6420.0</v>
       </c>
       <c r="D21">
         <v>2735.0</v>
       </c>
       <c r="E21">
         <v>3820.0</v>
       </c>
       <c r="F21">
         <v>1970.0</v>
       </c>
       <c r="G21">
         <v>2750.0</v>
       </c>
       <c r="H21">
         <v>4410.0</v>
       </c>
       <c r="I21">
         <v>5870.0</v>
       </c>
       <c r="J21">
         <v>9000.0</v>
       </c>
       <c r="K21">
@@ -1406,51 +1417,53 @@
       </c>
       <c r="L21">
         <v>11270.0</v>
       </c>
     </row>
     <row r="22" spans="1:12">
       <c r="A22" t="s">
         <v>32</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
     </row>
     <row r="23" spans="1:12">
       <c r="A23" t="s">
         <v>33</v>
       </c>
-      <c r="B23"/>
+      <c r="B23">
+        <v>344876070.0</v>
+      </c>
       <c r="C23">
         <v>314412230.0</v>
       </c>
       <c r="D23">
         <v>258588980.0</v>
       </c>
       <c r="E23">
         <v>229777830.0</v>
       </c>
       <c r="F23">
         <v>216132150.0</v>
       </c>
       <c r="G23">
         <v>191880860.0</v>
       </c>
       <c r="H23">
         <v>183735100.0</v>
       </c>
       <c r="I23">
         <v>183356590.0</v>
       </c>
       <c r="J23">
         <v>217364110.0</v>
       </c>
       <c r="K23">
@@ -1460,51 +1473,53 @@
     </row>
     <row r="24" spans="1:12">
       <c r="A24" t="s">
         <v>34</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24">
         <v>0.0</v>
       </c>
       <c r="G24">
         <v>0.0</v>
       </c>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
     </row>
     <row r="25" spans="1:12">
       <c r="A25" t="s">
         <v>35</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>186510.0</v>
+      </c>
       <c r="C25">
         <v>365030.0</v>
       </c>
       <c r="D25">
         <v>535900.0</v>
       </c>
       <c r="E25">
         <v>179180.0</v>
       </c>
       <c r="F25">
         <v>353990.0</v>
       </c>
       <c r="G25">
         <v>0.0</v>
       </c>
       <c r="H25">
         <v>171930.0</v>
       </c>
       <c r="I25">
         <v>0.0</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
@@ -1583,51 +1598,51 @@
         <v>228383278.0</v>
       </c>
       <c r="F29">
         <v>213311562.0</v>
       </c>
       <c r="G29">
         <v>184174753.0</v>
       </c>
       <c r="H29">
         <v>180231234.0</v>
       </c>
       <c r="I29">
         <v>174108709.0</v>
       </c>
       <c r="J29">
         <v>213604077.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
     </row>
     <row r="30" spans="1:12">
       <c r="A30" t="s">
         <v>40</v>
       </c>
       <c r="B30">
-        <v>95000.0</v>
+        <v>95090.0</v>
       </c>
       <c r="C30">
         <v>241580.0</v>
       </c>
       <c r="D30">
         <v>396258.0</v>
       </c>
       <c r="E30">
         <v>10082134.0</v>
       </c>
       <c r="F30">
         <v>136010.0</v>
       </c>
       <c r="G30">
         <v>1189867.0</v>
       </c>
       <c r="H30">
         <v>8832361.0</v>
       </c>
       <c r="I30">
         <v>1326520.0</v>
       </c>
       <c r="J30">
         <v>9551560.0</v>
       </c>
@@ -1980,87 +1995,91 @@
       </c>
       <c r="D46">
         <v>721183.0</v>
       </c>
       <c r="E46">
         <v>437466.0</v>
       </c>
       <c r="F46">
         <v>685052.0</v>
       </c>
       <c r="G46">
         <v>420544.0</v>
       </c>
       <c r="H46">
         <v>677833.0</v>
       </c>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
     </row>
     <row r="47" spans="1:12">
       <c r="A47" t="s">
         <v>57</v>
       </c>
-      <c r="B47"/>
+      <c r="B47">
+        <v>363360.0</v>
+      </c>
       <c r="C47">
         <v>535650.0</v>
       </c>
       <c r="D47">
         <v>721180.0</v>
       </c>
       <c r="E47">
         <v>437466.0</v>
       </c>
       <c r="F47">
         <v>685052.0</v>
       </c>
       <c r="G47">
         <v>420544.0</v>
       </c>
       <c r="H47">
         <v>677833.0</v>
       </c>
       <c r="I47">
         <v>598710.0</v>
       </c>
       <c r="J47">
         <v>48240.0</v>
       </c>
       <c r="K47">
         <v>251970.0</v>
       </c>
       <c r="L47">
         <v>334880.0</v>
       </c>
     </row>
     <row r="48" spans="1:12">
       <c r="A48" t="s">
         <v>58</v>
       </c>
-      <c r="B48"/>
+      <c r="B48">
+        <v>95746720.0</v>
+      </c>
       <c r="C48">
         <v>82349150.0</v>
       </c>
       <c r="D48">
         <v>62769535.0</v>
       </c>
       <c r="E48">
         <v>42762437.0</v>
       </c>
       <c r="F48">
         <v>27690721.0</v>
       </c>
       <c r="G48">
         <v>-1446088.0</v>
       </c>
       <c r="H48">
         <v>-5389607.0</v>
       </c>
       <c r="I48">
         <v>-11512130.0</v>
       </c>
       <c r="J48">
         <v>27983240.0</v>
       </c>
       <c r="K48">
@@ -2110,51 +2129,53 @@
       <c r="K50"/>
       <c r="L50"/>
     </row>
     <row r="51" spans="1:12">
       <c r="A51" t="s">
         <v>61</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51">
         <v>171930.0</v>
       </c>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
     </row>
     <row r="52" spans="1:12">
       <c r="A52" t="s">
         <v>62</v>
       </c>
-      <c r="B52"/>
+      <c r="B52">
+        <v>60068200.0</v>
+      </c>
       <c r="C52">
         <v>44468200.0</v>
       </c>
       <c r="D52">
         <v>7100000.0</v>
       </c>
       <c r="E52">
         <v>0.0</v>
       </c>
       <c r="F52">
         <v>0.0</v>
       </c>
       <c r="G52">
         <v>0.0</v>
       </c>
       <c r="H52">
         <v>0.0</v>
       </c>
       <c r="I52">
         <v>0.0</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
       <c r="K52">
@@ -2195,51 +2216,51 @@
       </c>
       <c r="K53"/>
       <c r="L53"/>
     </row>
     <row r="54" spans="1:12">
       <c r="A54" t="s">
         <v>64</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
     </row>
     <row r="55" spans="1:12">
       <c r="A55" t="s">
         <v>65</v>
       </c>
       <c r="B55">
-        <v>344876000.0</v>
+        <v>344876070.0</v>
       </c>
       <c r="C55">
         <v>314412230.0</v>
       </c>
       <c r="D55">
         <v>258588975.0</v>
       </c>
       <c r="E55">
         <v>229777830.0</v>
       </c>
       <c r="F55">
         <v>216132150.0</v>
       </c>
       <c r="G55">
         <v>191880860.0</v>
       </c>
       <c r="H55">
         <v>183735100.0</v>
       </c>
       <c r="I55">
         <v>183356590.0</v>
       </c>
       <c r="J55">
         <v>217364110.0</v>
       </c>
@@ -2301,51 +2322,51 @@
         <v>1394548.0</v>
       </c>
       <c r="F57">
         <v>2149827.0</v>
       </c>
       <c r="G57">
         <v>5950136.0</v>
       </c>
       <c r="H57">
         <v>1373328.0</v>
       </c>
       <c r="I57">
         <v>7194364.0</v>
       </c>
       <c r="J57">
         <v>1408876.0</v>
       </c>
       <c r="K57"/>
       <c r="L57"/>
     </row>
     <row r="58" spans="1:12">
       <c r="A58" t="s">
         <v>68</v>
       </c>
       <c r="B58">
-        <v>63509000.0</v>
+        <v>63508510.0</v>
       </c>
       <c r="C58">
         <v>46442250.0</v>
       </c>
       <c r="D58">
         <v>10198599.0</v>
       </c>
       <c r="E58">
         <v>1394550.0</v>
       </c>
       <c r="F58">
         <v>2820590.0</v>
       </c>
       <c r="G58">
         <v>7706110.0</v>
       </c>
       <c r="H58">
         <v>3503870.0</v>
       </c>
       <c r="I58">
         <v>9247880.0</v>
       </c>
       <c r="J58">
         <v>3760030.0</v>
       </c>
@@ -2355,51 +2376,51 @@
       <c r="L58">
         <v>2517130.0</v>
       </c>
     </row>
     <row r="59" spans="1:12">
       <c r="A59" t="s">
         <v>69</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
     </row>
     <row r="60" spans="1:12">
       <c r="A60" t="s">
         <v>70</v>
       </c>
       <c r="B60">
-        <v>281367000.0</v>
+        <v>281367560.0</v>
       </c>
       <c r="C60">
         <v>267969990.0</v>
       </c>
       <c r="D60">
         <v>248390376.0</v>
       </c>
       <c r="E60">
         <v>228383280.0</v>
       </c>
       <c r="F60">
         <v>213311560.0</v>
       </c>
       <c r="G60">
         <v>184174750.0</v>
       </c>
       <c r="H60">
         <v>180231230.0</v>
       </c>
       <c r="I60">
         <v>174108710.0</v>
       </c>
       <c r="J60">
         <v>213604080.0</v>
       </c>
@@ -2455,3446 +2476,3564 @@
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AC62"/>
+  <dimension ref="A1:AD62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>73</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="D1" t="s">
         <v>74</v>
       </c>
       <c r="E1" t="s">
         <v>75</v>
       </c>
       <c r="F1" t="s">
+        <v>76</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="H1" t="s">
         <v>77</v>
       </c>
       <c r="I1" t="s">
         <v>78</v>
       </c>
       <c r="J1" t="s">
+        <v>79</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="L1" t="s">
         <v>80</v>
       </c>
       <c r="M1" t="s">
         <v>81</v>
       </c>
       <c r="N1" t="s">
+        <v>82</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="P1" t="s">
         <v>83</v>
       </c>
       <c r="Q1" t="s">
         <v>84</v>
       </c>
       <c r="R1" t="s">
+        <v>85</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="T1" t="s">
         <v>86</v>
       </c>
       <c r="U1" t="s">
         <v>87</v>
       </c>
       <c r="V1" t="s">
+        <v>88</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="X1" t="s">
         <v>89</v>
       </c>
       <c r="Y1" t="s">
         <v>90</v>
       </c>
       <c r="Z1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AB1" t="s">
         <v>92</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
-    </row>
-    <row r="2" spans="1:29">
+      <c r="AD1" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
         <v>12</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
-      <c r="K2">
+      <c r="K2"/>
+      <c r="L2">
         <v>756000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>608000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1134000.0</v>
       </c>
-      <c r="N2"/>
-      <c r="O2">
+      <c r="O2"/>
+      <c r="P2">
         <v>719000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>7152000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1385000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>0.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>795000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>588000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>784000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>5126431.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1761000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1111000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>969000.0</v>
       </c>
-      <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
-    </row>
-    <row r="3" spans="1:29">
+      <c r="AD2"/>
+    </row>
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
         <v>13</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
-    </row>
-    <row r="4" spans="1:29">
+      <c r="AD3"/>
+    </row>
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-    </row>
-    <row r="5" spans="1:29">
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
         <v>15</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
-    </row>
-    <row r="6" spans="1:29">
+      <c r="AD5"/>
+    </row>
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
-    </row>
-    <row r="7" spans="1:29">
+      <c r="AD6"/>
+    </row>
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7">
+        <v>141000.0</v>
+      </c>
+      <c r="C7">
         <v>187000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>232000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>277000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>321000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>365031.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>408000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>452000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>494000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>535895.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>45000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>90000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>135000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>179180.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>223000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>267000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>311000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>353993.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>397000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>440000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>482000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>0.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>44000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>87000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>130000.0</v>
       </c>
-      <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-    </row>
-    <row r="8" spans="1:29">
+      <c r="AD7"/>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
         <v>18</v>
       </c>
       <c r="B8">
         <v>186267000.0</v>
       </c>
       <c r="C8">
         <v>186267000.0</v>
       </c>
       <c r="D8">
         <v>186267000.0</v>
       </c>
       <c r="E8">
         <v>186267000.0</v>
       </c>
       <c r="F8">
+        <v>186267000.0</v>
+      </c>
+      <c r="G8">
         <v>186267368.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>186267000.0</v>
       </c>
       <c r="H8">
         <v>186267000.0</v>
       </c>
       <c r="I8">
         <v>186267000.0</v>
       </c>
       <c r="J8">
+        <v>186267000.0</v>
+      </c>
+      <c r="K8">
         <v>186267368.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>186267000.0</v>
       </c>
       <c r="L8">
         <v>186267000.0</v>
       </c>
       <c r="M8">
         <v>186267000.0</v>
       </c>
       <c r="N8">
+        <v>186267000.0</v>
+      </c>
+      <c r="O8">
         <v>186267368.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>186267000.0</v>
       </c>
       <c r="P8">
         <v>186267000.0</v>
       </c>
       <c r="Q8">
         <v>186267000.0</v>
       </c>
       <c r="R8">
+        <v>186267000.0</v>
+      </c>
+      <c r="S8">
         <v>186267368.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>186267000.0</v>
       </c>
       <c r="T8">
         <v>186267000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>186267000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-    </row>
-    <row r="9" spans="1:29">
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
         <v>19</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
-    </row>
-    <row r="10" spans="1:29">
+      <c r="AD9"/>
+    </row>
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
         <v>20</v>
       </c>
       <c r="B10">
+        <v>2220000.0</v>
+      </c>
+      <c r="C10">
         <v>11864000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>2138000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>2576000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1196000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>3331483.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1897000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>612000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>2392000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>177247.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>186000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>55000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>4445000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>8024164.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>8467000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>19898000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>23416000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>11603750.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>10133000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>10934000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>24487000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>16937760.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>22872000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>18862000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>27747000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>30385980.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>17768000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>23999000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>23355000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:29">
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
         <v>21</v>
       </c>
       <c r="B11"/>
       <c r="C11">
+        <v>14332760.0</v>
+      </c>
+      <c r="D11">
         <v>2350000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>2576000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>2841000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>5059280.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>4805000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>2793000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>4445000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>8024160.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>20556000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>27773000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>23416000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>11603750.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>10133000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>10934000.0</v>
       </c>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
-    </row>
-    <row r="12" spans="1:29">
+      <c r="AD11"/>
+    </row>
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
         <v>22</v>
       </c>
       <c r="B12"/>
       <c r="C12">
+        <v>14332760.0</v>
+      </c>
+      <c r="D12">
         <v>2350000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2576000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2841000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>5059280.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>4805000.0</v>
       </c>
-      <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>2793000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>4445000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>8024160.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>20556000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>27773000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>23416000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>11603750.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>10133000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>10934000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>24487000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>16937760.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>22872000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>18862000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>27747000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>30385980.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>17768000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>23999000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>23355000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:29">
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
         <v>23</v>
       </c>
       <c r="B13"/>
       <c r="C13">
-        <v>186267000.0</v>
+        <v>186267370.0</v>
       </c>
       <c r="D13">
         <v>186267000.0</v>
       </c>
       <c r="E13">
         <v>186267000.0</v>
       </c>
       <c r="F13">
+        <v>186267000.0</v>
+      </c>
+      <c r="G13">
         <v>186267370.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>186267000.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>186267000.0</v>
       </c>
       <c r="N13">
+        <v>186267000.0</v>
+      </c>
+      <c r="O13">
         <v>186267368.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>186267000.0</v>
       </c>
       <c r="P13">
         <v>186267000.0</v>
       </c>
       <c r="Q13">
         <v>186267000.0</v>
       </c>
       <c r="R13">
+        <v>186267000.0</v>
+      </c>
+      <c r="S13">
         <v>186267370.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>186267000.0</v>
       </c>
       <c r="T13">
         <v>186267000.0</v>
       </c>
       <c r="U13">
         <v>186267000.0</v>
       </c>
       <c r="V13">
+        <v>186267000.0</v>
+      </c>
+      <c r="W13">
         <v>186267370.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>186267000.0</v>
       </c>
       <c r="X13">
         <v>186267000.0</v>
       </c>
       <c r="Y13">
         <v>186267000.0</v>
       </c>
       <c r="Z13">
+        <v>186267000.0</v>
+      </c>
+      <c r="AA13">
         <v>186267370.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>186268000.0</v>
       </c>
       <c r="AB13">
         <v>186268000.0</v>
       </c>
       <c r="AC13">
         <v>186268000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:29">
+      <c r="AD13">
+        <v>186268000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
         <v>24</v>
       </c>
       <c r="B14">
         <v>196445072.0</v>
       </c>
       <c r="C14">
         <v>196445070.0</v>
       </c>
       <c r="D14">
         <v>196445070.0</v>
       </c>
       <c r="E14">
         <v>196445070.0</v>
       </c>
       <c r="F14">
         <v>196445070.0</v>
       </c>
       <c r="G14">
         <v>196445070.0</v>
       </c>
       <c r="H14">
-        <v>196445072.0</v>
+        <v>196445070.0</v>
       </c>
       <c r="I14">
         <v>196445072.0</v>
       </c>
       <c r="J14">
         <v>196445072.0</v>
       </c>
       <c r="K14">
         <v>196445072.0</v>
       </c>
       <c r="L14">
-        <v>196445070.0</v>
+        <v>196445072.0</v>
       </c>
       <c r="M14">
         <v>196445070.0</v>
       </c>
       <c r="N14">
         <v>196445070.0</v>
       </c>
       <c r="O14">
         <v>196445070.0</v>
       </c>
       <c r="P14">
         <v>196445070.0</v>
       </c>
       <c r="Q14">
         <v>196445070.0</v>
       </c>
       <c r="R14">
         <v>196445070.0</v>
       </c>
       <c r="S14">
         <v>196445070.0</v>
       </c>
       <c r="T14">
         <v>196445070.0</v>
       </c>
       <c r="U14">
         <v>196445070.0</v>
       </c>
       <c r="V14">
-        <v>196445072.0</v>
+        <v>196445070.0</v>
       </c>
       <c r="W14">
         <v>196445072.0</v>
       </c>
       <c r="X14">
         <v>196445072.0</v>
       </c>
       <c r="Y14">
         <v>196445072.0</v>
       </c>
       <c r="Z14">
+        <v>196445072.0</v>
+      </c>
+      <c r="AA14">
         <v>196504100.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>196314700.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>195454500.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>197205900.0</v>
       </c>
     </row>
-    <row r="15" spans="1:29">
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
         <v>25</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-    </row>
-    <row r="16" spans="1:29">
+      <c r="AD15"/>
+    </row>
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
         <v>26</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16"/>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
         <v>27</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
         <v>28</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18"/>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
         <v>29</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
         <v>30</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
         <v>31</v>
       </c>
       <c r="B21"/>
       <c r="C21">
+        <v>14080.0</v>
+      </c>
+      <c r="D21">
         <v>11000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>10000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>8000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>6420.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>5000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
-      <c r="J21">
+      <c r="J21"/>
+      <c r="K21">
         <v>2735.0</v>
       </c>
-      <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>3000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>4000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>3820.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>2000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>2000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>1970.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="T21">
         <v>2000.0</v>
       </c>
       <c r="U21">
+        <v>2000.0</v>
+      </c>
+      <c r="V21">
         <v>3000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>2750.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000.0</v>
       </c>
       <c r="X21">
         <v>3000.0</v>
       </c>
       <c r="Y21">
         <v>3000.0</v>
       </c>
       <c r="Z21">
+        <v>3000.0</v>
+      </c>
+      <c r="AA21">
         <v>4410.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>5000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>4000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>5000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:29">
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
         <v>32</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-    </row>
-    <row r="23" spans="1:29">
+      <c r="AD22"/>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
         <v>33</v>
       </c>
       <c r="B23"/>
       <c r="C23">
+        <v>344876070.0</v>
+      </c>
+      <c r="D23">
         <v>321724000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>327618000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>322430000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>314412230.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>289883000.0</v>
       </c>
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
-      <c r="L23">
+      <c r="L23"/>
+      <c r="M23">
         <v>244774000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>233950000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>229777830.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>225826000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>222409000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>224535000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>216132150.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>204623000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>197090000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>195827000.0</v>
       </c>
-      <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23"/>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
         <v>34</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
-      <c r="R24">
+      <c r="R24"/>
+      <c r="S24">
         <v>0.0</v>
       </c>
-      <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24"/>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
         <v>35</v>
       </c>
       <c r="B25"/>
       <c r="C25">
+        <v>186510.0</v>
+      </c>
+      <c r="D25">
         <v>232000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>277000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>321000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>365030.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>408000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>90000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>135000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>179180.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>223000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>267000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>311000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>353990.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>397000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>440000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>482000.0</v>
       </c>
-      <c r="V25"/>
-      <c r="W25">
+      <c r="W25"/>
+      <c r="X25">
         <v>44000.0</v>
       </c>
-      <c r="X25"/>
-      <c r="Y25">
+      <c r="Y25"/>
+      <c r="Z25">
         <v>130000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>171930.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>214000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>255000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>297000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:29">
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
         <v>36</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26"/>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
         <v>37</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27"/>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
         <v>38</v>
       </c>
       <c r="B28">
+        <v>52248000.0</v>
+      </c>
+      <c r="C28">
         <v>48204000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>46630000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>47492000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>47972000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>41136717.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>28277000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>22188000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>9308000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>6922753.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>3614000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>4145000.0</v>
       </c>
-      <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
-    </row>
-    <row r="29" spans="1:29">
+      <c r="AD28"/>
+    </row>
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
         <v>39</v>
       </c>
       <c r="B29">
+        <v>340027000.0</v>
+      </c>
+      <c r="C29">
         <v>341435000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>318932000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>324991000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>320425000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>312438186.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>284906000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>277264000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>265274000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>255490376.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>249509000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>244061000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>232681000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>228383278.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>224742000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>214559000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>222266000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>213311562.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>201799000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>194436000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>192330000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>184174753.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>176122000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>174482000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>162573000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
-    </row>
-    <row r="30" spans="1:29">
+      <c r="AD29"/>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
         <v>40</v>
       </c>
       <c r="B30">
-        <v>95000.0</v>
+        <v>138000.0</v>
       </c>
       <c r="C30">
+        <v>95090.0</v>
+      </c>
+      <c r="D30">
         <v>217000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="E30">
         <v>200000.0</v>
       </c>
       <c r="F30">
+        <v>200000.0</v>
+      </c>
+      <c r="G30">
         <v>241580.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>299000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>2501000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>103000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>396258.0</v>
       </c>
-      <c r="K30"/>
-      <c r="L30">
+      <c r="L30"/>
+      <c r="M30">
         <v>12386000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>73000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>10082134.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>5016000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>142000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>479000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>191640.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>165000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>155000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>163000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1340250.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1183000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>104000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>4161000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>151110.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>840000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>1280000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>2448000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:29">
+    <row r="31" spans="1:30">
       <c r="A31" t="s">
         <v>41</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>239858000.0</v>
       </c>
-      <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>228379455.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>224740000.0</v>
       </c>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31"/>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" t="s">
         <v>42</v>
       </c>
       <c r="B32">
+        <v>-22599000.0</v>
+      </c>
+      <c r="C32">
         <v>-26926000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-24734000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-24355000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-47170000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-39331197.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-15232000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-5863000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>5856000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-4843814.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>10477000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-1574000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>3706000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>7083602.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>12910000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>17343000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>28909000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>10226379.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>16568000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>17732000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>32463000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>12519248.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>28311000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>21623000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>40911000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
-    </row>
-    <row r="33" spans="1:29">
+      <c r="AD32"/>
+    </row>
+    <row r="33" spans="1:30">
       <c r="A33" t="s">
         <v>43</v>
       </c>
       <c r="B33">
+        <v>308299000.0</v>
+      </c>
+      <c r="C33">
         <v>308480000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>294898000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>299278000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>318427000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>307700677.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>273639000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>262100000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>249257000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>255262230.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>235277000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>241525000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>229110000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>221478856.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>212055000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>197483000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>193729000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>203998060.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>187078000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>178770000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>162580000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>173411476.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>149490000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>154825000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>123073000.0</v>
       </c>
-      <c r="Z33"/>
       <c r="AA33"/>
       <c r="AB33"/>
       <c r="AC33"/>
-    </row>
-    <row r="34" spans="1:29">
+      <c r="AD33"/>
+    </row>
+    <row r="34" spans="1:30">
       <c r="A34" t="s">
         <v>44</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
-    </row>
-    <row r="35" spans="1:29">
+      <c r="AD34"/>
+    </row>
+    <row r="35" spans="1:30">
       <c r="A35" t="s">
         <v>45</v>
       </c>
       <c r="B35">
+        <v>141000.0</v>
+      </c>
+      <c r="C35">
         <v>187000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="D35">
         <v>0.0</v>
       </c>
       <c r="E35">
         <v>0.0</v>
       </c>
       <c r="F35">
+        <v>0.0</v>
+      </c>
+      <c r="G35">
         <v>399494.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>3675000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1773000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1539000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>2028040.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>45000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>90000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>135000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>179180.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>223000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>267000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>372000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>912877.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>1847000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>2066000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>2713000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>1755971.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>1679000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>1966000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>1411000.0</v>
       </c>
-      <c r="Z35"/>
       <c r="AA35"/>
       <c r="AB35"/>
       <c r="AC35"/>
-    </row>
-    <row r="36" spans="1:29">
+      <c r="AD35"/>
+    </row>
+    <row r="36" spans="1:30">
       <c r="A36" t="s">
         <v>46</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
-    </row>
-    <row r="37" spans="1:29">
+      <c r="AD36"/>
+    </row>
+    <row r="37" spans="1:30">
       <c r="A37" t="s">
         <v>47</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
-    </row>
-    <row r="38" spans="1:29">
+      <c r="AD37"/>
+    </row>
+    <row r="38" spans="1:30">
       <c r="A38" t="s">
         <v>48</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
-    </row>
-    <row r="39" spans="1:29">
+      <c r="AD38"/>
+    </row>
+    <row r="39" spans="1:30">
       <c r="A39" t="s">
         <v>49</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
       <c r="K39"/>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39"/>
       <c r="O39"/>
       <c r="P39"/>
       <c r="Q39"/>
       <c r="R39"/>
       <c r="S39"/>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
       <c r="AA39"/>
       <c r="AB39"/>
       <c r="AC39"/>
-    </row>
-    <row r="40" spans="1:29">
+      <c r="AD39"/>
+    </row>
+    <row r="40" spans="1:30">
       <c r="A40" t="s">
         <v>50</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
       <c r="K40"/>
-      <c r="L40">
+      <c r="L40"/>
+      <c r="M40">
         <v>15000.0</v>
       </c>
-      <c r="M40"/>
-      <c r="N40">
+      <c r="N40"/>
+      <c r="O40">
         <v>115173.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>142000.0</v>
       </c>
-      <c r="P40"/>
       <c r="Q40"/>
       <c r="R40"/>
       <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
       <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
       <c r="AA40"/>
       <c r="AB40"/>
       <c r="AC40"/>
-    </row>
-    <row r="41" spans="1:29">
+      <c r="AD40"/>
+    </row>
+    <row r="41" spans="1:30">
       <c r="A41" t="s">
         <v>51</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
-    </row>
-    <row r="42" spans="1:29">
+      <c r="AD41"/>
+    </row>
+    <row r="42" spans="1:30">
       <c r="A42" t="s">
         <v>52</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42"/>
       <c r="O42"/>
       <c r="P42"/>
       <c r="Q42"/>
       <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
       <c r="AA42"/>
       <c r="AB42"/>
       <c r="AC42"/>
-    </row>
-    <row r="43" spans="1:29">
+      <c r="AD42"/>
+    </row>
+    <row r="43" spans="1:30">
       <c r="A43" t="s">
         <v>53</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
-    </row>
-    <row r="44" spans="1:29">
+      <c r="AD43"/>
+    </row>
+    <row r="44" spans="1:30">
       <c r="A44" t="s">
         <v>54</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
-    </row>
-    <row r="45" spans="1:29">
+      <c r="AD44"/>
+    </row>
+    <row r="45" spans="1:30">
       <c r="A45" t="s">
         <v>55</v>
       </c>
       <c r="B45">
+        <v>305000.0</v>
+      </c>
+      <c r="C45">
         <v>363000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>400000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>450000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>486000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1194995.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>549000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>594000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>653000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>1472411.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>253000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>320000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>374000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>1119474.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>498000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
-    </row>
-    <row r="46" spans="1:29">
+      <c r="AD45"/>
+    </row>
+    <row r="46" spans="1:30">
       <c r="A46" t="s">
         <v>56</v>
       </c>
       <c r="B46">
+        <v>305000.0</v>
+      </c>
+      <c r="C46">
         <v>363000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>400000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>450000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>486000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>535646.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>549000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>594000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>653000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>721183.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>253000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>320000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>374000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>437466.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>498000.0</v>
       </c>
-      <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
-    </row>
-    <row r="47" spans="1:29">
+      <c r="AD46"/>
+    </row>
+    <row r="47" spans="1:30">
       <c r="A47" t="s">
         <v>57</v>
       </c>
       <c r="B47"/>
       <c r="C47">
+        <v>363360.0</v>
+      </c>
+      <c r="D47">
         <v>400000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>450000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>486000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>535650.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>549000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>320000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>374000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>437466.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>498000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>564000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>626000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>685050.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>752000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>819000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>878000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>420540.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>487000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>547000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>611000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>677830.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>732000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>799000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>864000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:29">
+    <row r="48" spans="1:30">
       <c r="A48" t="s">
         <v>58</v>
       </c>
       <c r="B48"/>
       <c r="C48">
+        <v>95746720.0</v>
+      </c>
+      <c r="D48">
         <v>84544000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>89303000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>85637000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>82349150.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>69112000.0</v>
       </c>
-      <c r="H48"/>
       <c r="I48"/>
-      <c r="J48">
+      <c r="J48"/>
+      <c r="K48">
         <v>62769535.0</v>
       </c>
-      <c r="K48"/>
-      <c r="L48">
+      <c r="L48"/>
+      <c r="M48">
         <v>54241000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>47061000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>42762437.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>39122000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>28939000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>36646000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>27690720.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>16179000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>8816000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>6710000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-1446090.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-9498000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-11138000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-23047000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-5389610.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-18835000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-9726000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-10160000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:29">
+    <row r="49" spans="1:30">
       <c r="A49" t="s">
         <v>59</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
-    </row>
-    <row r="50" spans="1:29">
+      <c r="AD49"/>
+    </row>
+    <row r="50" spans="1:30">
       <c r="A50" t="s">
         <v>60</v>
       </c>
       <c r="B50">
+        <v>54468000.0</v>
+      </c>
+      <c r="C50">
         <v>60068000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>48768000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>50068000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>49168000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>44468200.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>30174000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>22800000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>11700000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>7100000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>3800000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>4200000.0</v>
       </c>
-      <c r="M50"/>
-      <c r="N50">
+      <c r="N50"/>
+      <c r="O50">
         <v>0.0</v>
       </c>
-      <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
-    </row>
-    <row r="51" spans="1:29">
+      <c r="AD50"/>
+    </row>
+    <row r="51" spans="1:30">
       <c r="A51" t="s">
         <v>61</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
-      <c r="S51">
+      <c r="S51"/>
+      <c r="T51">
         <v>397000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>440000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>482000.0</v>
       </c>
-      <c r="V51"/>
-      <c r="W51">
+      <c r="W51"/>
+      <c r="X51">
         <v>44000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>87000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>130000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>171930.0</v>
       </c>
-      <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
-    </row>
-    <row r="52" spans="1:29">
+      <c r="AD51"/>
+    </row>
+    <row r="52" spans="1:30">
       <c r="A52" t="s">
         <v>62</v>
       </c>
       <c r="B52"/>
       <c r="C52">
+        <v>60068200.0</v>
+      </c>
+      <c r="D52">
         <v>48768000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>50068000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>49168000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>44468200.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>30174000.0</v>
       </c>
-      <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
-      <c r="L52">
+      <c r="L52"/>
+      <c r="M52">
         <v>4200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="N52">
         <v>0.0</v>
       </c>
       <c r="O52">
         <v>0.0</v>
       </c>
       <c r="P52">
         <v>0.0</v>
       </c>
       <c r="Q52">
         <v>0.0</v>
       </c>
       <c r="R52">
         <v>0.0</v>
       </c>
       <c r="S52">
         <v>0.0</v>
       </c>
       <c r="T52">
         <v>0.0</v>
       </c>
       <c r="U52">
         <v>0.0</v>
       </c>
-      <c r="V52"/>
+      <c r="V52">
+        <v>0.0</v>
+      </c>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
-    </row>
-    <row r="53" spans="1:29">
+      <c r="AD52"/>
+    </row>
+    <row r="53" spans="1:30">
       <c r="A53" t="s">
         <v>63</v>
       </c>
-      <c r="B53">
+      <c r="B53"/>
+      <c r="C53">
         <v>2469000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>212000.0</v>
       </c>
-      <c r="D53"/>
-      <c r="E53">
+      <c r="E53"/>
+      <c r="F53">
         <v>1645000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>1727794.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>2908000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>2914000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>2230000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>2210847.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>2244000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>2738000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>4395000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>4317049.0</v>
       </c>
-      <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
-      <c r="W53">
+      <c r="W53"/>
+      <c r="X53">
         <v>16948000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>14813000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>21558000.0</v>
       </c>
-      <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
-    </row>
-    <row r="54" spans="1:29">
+      <c r="AD53"/>
+    </row>
+    <row r="54" spans="1:30">
       <c r="A54" t="s">
         <v>64</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
-    </row>
-    <row r="55" spans="1:29">
+      <c r="AD54"/>
+    </row>
+    <row r="55" spans="1:30">
       <c r="A55" t="s">
         <v>65</v>
       </c>
       <c r="B55">
-        <v>344876000.0</v>
+        <v>342727000.0</v>
       </c>
       <c r="C55">
+        <v>344876070.0</v>
+      </c>
+      <c r="D55">
         <v>321724000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>327618000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>322430000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>314412230.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>289883000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>279788000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>267841000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>258588975.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>250394000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>244774000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>233950000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>229777830.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>225826000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>222409000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>224535000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>216132150.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>204623000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>197090000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>195827000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>191880860.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>179781000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>177690000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>165094000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>183735100.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>170937000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>179786000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>179315000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:29">
+    <row r="56" spans="1:30">
       <c r="A56" t="s">
         <v>66</v>
       </c>
       <c r="B56">
+        <v>34428000.0</v>
+      </c>
+      <c r="C56">
         <v>36396000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>26826000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>28340000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>4003000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>6711556.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>16244000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>17688000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>18584000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>3326745.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>15117000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>206033000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>4840000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>194061257.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>25860000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>24926000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>30806000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>12134091.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>17545000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>18320000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>33247000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>18469384.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>30291000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>22865000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>42021000.0</v>
       </c>
-      <c r="Z56"/>
       <c r="AA56"/>
       <c r="AB56"/>
       <c r="AC56"/>
-    </row>
-    <row r="57" spans="1:29">
+      <c r="AD56"/>
+    </row>
+    <row r="57" spans="1:30">
       <c r="A57" t="s">
         <v>67</v>
       </c>
       <c r="B57">
+        <v>57027000.0</v>
+      </c>
+      <c r="C57">
         <v>63322000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>51560000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>52695000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>51173000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>46042753.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>31476000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>23551000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>12728000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>8170559.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>4640000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>4913000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>1134000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>1394548.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>861000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>7583000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>1897000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>1907712.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>977000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>588000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>784000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>5950136.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>1980000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>1242000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>1110000.0</v>
       </c>
-      <c r="Z57"/>
       <c r="AA57"/>
       <c r="AB57"/>
       <c r="AC57"/>
-    </row>
-    <row r="58" spans="1:29">
+      <c r="AD57"/>
+    </row>
+    <row r="58" spans="1:30">
       <c r="A58" t="s">
         <v>68</v>
       </c>
       <c r="B58">
-        <v>63509000.0</v>
+        <v>57168000.0</v>
       </c>
       <c r="C58">
+        <v>63508510.0</v>
+      </c>
+      <c r="D58">
         <v>51560000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>52695000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>51173000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>46442250.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>35151000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>25324000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>14267000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>10198599.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>4685000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>4913000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1269000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1394550.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1084000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>7850000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>2269000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>2820590.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>2824000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>2654000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>3497000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>7706110.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>3659000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>3208000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>2521000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>3503870.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>4151000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>3891000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>3854000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:29">
+    <row r="59" spans="1:30">
       <c r="A59" t="s">
         <v>69</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
-    </row>
-    <row r="60" spans="1:29">
+      <c r="AD59"/>
+    </row>
+    <row r="60" spans="1:30">
       <c r="A60" t="s">
         <v>70</v>
       </c>
       <c r="B60">
-        <v>281367000.0</v>
+        <v>285559000.0</v>
       </c>
       <c r="C60">
+        <v>281367560.0</v>
+      </c>
+      <c r="D60">
         <v>270164000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>274923000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>271257000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>267969990.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>254732000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>254464000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>253574000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>248390376.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>245709000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>239861000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>232681000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>228383280.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>224742000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>214559000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>222266000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>213311560.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>201799000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>194436000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>192330000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>184174750.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>176122000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>174482000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>162573000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>180231230.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>166786000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>175895000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>175461000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:29">
+    <row r="61" spans="1:30">
       <c r="A61" t="s">
         <v>71</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
-      <c r="R61">
+      <c r="R61"/>
+      <c r="S61">
         <v>-646530.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-647000.0</v>
       </c>
       <c r="T61">
         <v>-647000.0</v>
       </c>
       <c r="U61">
         <v>-647000.0</v>
       </c>
       <c r="V61">
+        <v>-647000.0</v>
+      </c>
+      <c r="W61">
         <v>-646530.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-647000.0</v>
       </c>
       <c r="X61">
         <v>-647000.0</v>
       </c>
       <c r="Y61">
         <v>-647000.0</v>
       </c>
       <c r="Z61">
+        <v>-647000.0</v>
+      </c>
+      <c r="AA61">
         <v>-646530.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-647000.0</v>
       </c>
       <c r="AB61">
         <v>-647000.0</v>
       </c>
       <c r="AC61">
         <v>-647000.0</v>
       </c>
-    </row>
-    <row r="62" spans="1:29">
+      <c r="AD61">
+        <v>-647000.0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:30">
       <c r="A62" t="s">
         <v>72</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
+      <c r="AD62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:L32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -5935,832 +6074,836 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B2">
         <v>14534000.0</v>
       </c>
       <c r="C2">
         <v>2801426.0</v>
       </c>
       <c r="D2">
         <v>1851235.0</v>
       </c>
       <c r="E2">
         <v>64988905.0</v>
       </c>
       <c r="F2">
         <v>36631074.0</v>
       </c>
       <c r="G2">
         <v>1142075.0</v>
       </c>
       <c r="H2">
         <v>1764095.0</v>
       </c>
       <c r="I2">
         <v>3702547.0</v>
       </c>
       <c r="J2">
         <v>2606306.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
     </row>
     <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
     </row>
     <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>18600676.0</v>
       </c>
       <c r="F5">
         <v>28576556.0</v>
       </c>
       <c r="G5">
         <v>4448163.0</v>
       </c>
       <c r="H5">
         <v>6042983.0</v>
       </c>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6">
         <v>19224839.0</v>
       </c>
       <c r="F6">
         <v>29211503.0</v>
       </c>
       <c r="G6">
         <v>4261143.0</v>
       </c>
       <c r="H6">
         <v>7126723.0</v>
       </c>
       <c r="I6">
         <v>-29794146.0</v>
       </c>
       <c r="J6">
         <v>32880093.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B9">
         <v>-1127000.0</v>
       </c>
       <c r="C9">
         <v>-1302984.0</v>
       </c>
       <c r="D9">
         <v>13361.0</v>
       </c>
       <c r="E9">
         <v>1240085.0</v>
       </c>
       <c r="F9">
         <v>16929897.0</v>
       </c>
       <c r="G9">
         <v>5927803.0</v>
       </c>
       <c r="H9">
         <v>3912024.0</v>
       </c>
       <c r="I9">
         <v>-1791621.0</v>
       </c>
       <c r="J9">
         <v>6415710.0</v>
       </c>
       <c r="K9"/>
       <c r="L9"/>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B10">
-        <v>13337000.0</v>
+        <v>13337090.0</v>
       </c>
       <c r="C10">
         <v>22227590.0</v>
       </c>
       <c r="D10">
         <v>25678620.0</v>
       </c>
       <c r="E10">
         <v>18948960.0</v>
       </c>
       <c r="F10">
         <v>28931840.0</v>
       </c>
       <c r="G10">
         <v>3987620.0</v>
       </c>
       <c r="H10">
         <v>6842800.0</v>
       </c>
       <c r="I10">
         <v>-29313790.0</v>
       </c>
       <c r="J10">
         <v>32688940.0</v>
       </c>
       <c r="K10">
         <v>8523870.0</v>
       </c>
       <c r="L10">
         <v>-3529140.0</v>
       </c>
     </row>
     <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-51657.0</v>
       </c>
       <c r="F11">
         <v>-204967.0</v>
       </c>
       <c r="G11">
         <v>44102.0</v>
       </c>
       <c r="H11">
         <v>720272.0</v>
       </c>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B12">
-        <v>2438000.0</v>
+        <v>19007600.0</v>
       </c>
       <c r="C12">
         <v>29448470.0</v>
       </c>
       <c r="D12">
         <v>28610390.0</v>
       </c>
       <c r="E12">
         <v>22134510.0</v>
       </c>
       <c r="F12">
         <v>27695760.0</v>
       </c>
       <c r="G12">
         <v>4532490.0</v>
       </c>
       <c r="H12">
         <v>6687910.0</v>
       </c>
       <c r="I12">
         <v>28219410.0</v>
       </c>
       <c r="J12">
         <v>32755870.0</v>
       </c>
       <c r="K12">
         <v>5180330.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>106</v>
+      </c>
+      <c r="B13">
+        <v>2409200.0</v>
+      </c>
       <c r="C13">
         <v>1069380.0</v>
       </c>
       <c r="D13">
         <v>144590.0</v>
       </c>
       <c r="E13">
         <v>69690.0</v>
       </c>
       <c r="F13">
         <v>4660.0</v>
       </c>
       <c r="G13">
         <v>575700.0</v>
       </c>
       <c r="H13">
         <v>594670.0</v>
       </c>
       <c r="I13">
         <v>65060.0</v>
       </c>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
     </row>
     <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
     </row>
     <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B15">
-        <v>13397000.0</v>
+        <v>13397580.0</v>
       </c>
       <c r="C15">
         <v>23508510.0</v>
       </c>
       <c r="D15">
         <v>23936000.0</v>
       </c>
       <c r="E15">
         <v>19000620.0</v>
       </c>
       <c r="F15">
         <v>29136810.0</v>
       </c>
       <c r="G15">
         <v>3943520.0</v>
       </c>
       <c r="H15">
         <v>6122530.0</v>
       </c>
       <c r="I15">
         <v>-29673110.0</v>
       </c>
       <c r="J15">
         <v>31213810.0</v>
       </c>
       <c r="K15">
         <v>8365690.0</v>
       </c>
       <c r="L15">
         <v>-2275800.0</v>
       </c>
     </row>
     <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>109</v>
+      </c>
+      <c r="B16">
+        <v>13397580.0</v>
+      </c>
       <c r="C16">
         <v>23508510.0</v>
       </c>
       <c r="D16">
         <v>23936000.0</v>
       </c>
       <c r="E16">
         <v>19000617.0</v>
       </c>
       <c r="F16">
         <v>29136809.0</v>
       </c>
       <c r="G16">
         <v>3943519.0</v>
       </c>
       <c r="H16">
         <v>6122525.0</v>
       </c>
       <c r="I16">
         <v>-29673110.0</v>
       </c>
       <c r="J16">
         <v>31213810.0</v>
       </c>
       <c r="K16">
         <v>8365690.0</v>
       </c>
       <c r="L16">
         <v>-2275800.0</v>
       </c>
     </row>
     <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B17">
         <v>13397000.0</v>
       </c>
       <c r="C17">
         <v>23508511.0</v>
       </c>
       <c r="D17">
         <v>23935999.0</v>
       </c>
       <c r="E17">
         <v>19000617.0</v>
       </c>
       <c r="F17">
         <v>29136809.0</v>
       </c>
       <c r="G17">
         <v>3943519.0</v>
       </c>
       <c r="H17">
         <v>6122525.0</v>
       </c>
       <c r="I17">
         <v>-29673114.0</v>
       </c>
       <c r="J17">
         <v>31213807.0</v>
       </c>
       <c r="K17"/>
       <c r="L17"/>
     </row>
     <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B18">
         <v>-2438000.0</v>
       </c>
       <c r="C18">
         <v>-986605.0</v>
       </c>
       <c r="D18">
         <v>-39903.0</v>
       </c>
       <c r="E18">
         <v>-6773.0</v>
       </c>
       <c r="F18">
         <v>-11034.0</v>
       </c>
       <c r="G18">
         <v>-3400.0</v>
       </c>
       <c r="H18">
         <v>-9519.0</v>
       </c>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
     </row>
     <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
     </row>
     <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
     </row>
     <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B21">
-        <v>15753000.0</v>
+        <v>15746290.0</v>
       </c>
       <c r="C21">
         <v>23296960.0</v>
       </c>
       <c r="D21">
         <v>25823210.0</v>
       </c>
       <c r="E21">
         <v>18879280.0</v>
       </c>
       <c r="F21">
         <v>28936500.0</v>
       </c>
       <c r="G21">
         <v>4563310.0</v>
       </c>
       <c r="H21">
         <v>6248130.0</v>
       </c>
       <c r="I21">
         <v>-29248720.0</v>
       </c>
       <c r="J21">
         <v>32688940.0</v>
       </c>
       <c r="K21">
         <v>8523870.0</v>
       </c>
       <c r="L21">
         <v>-3529140.0</v>
       </c>
     </row>
     <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
     </row>
     <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
     </row>
     <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
     </row>
     <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B25">
         <v>232000.0</v>
       </c>
       <c r="C25">
         <v>272675.0</v>
       </c>
       <c r="D25">
         <v>269889.0</v>
       </c>
       <c r="E25">
         <v>269106.0</v>
       </c>
       <c r="F25">
         <v>268627.0</v>
       </c>
       <c r="G25">
         <v>270122.0</v>
       </c>
       <c r="H25">
         <v>274407.0</v>
       </c>
       <c r="I25">
         <v>85660.0</v>
       </c>
       <c r="J25">
         <v>84418.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
     </row>
     <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
     </row>
     <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
     </row>
     <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B28">
-        <v>2477000.0</v>
+        <v>8210120.0</v>
       </c>
       <c r="C28">
         <v>7722240.0</v>
       </c>
       <c r="D28">
         <v>4977550.0</v>
       </c>
       <c r="E28">
         <v>4801630.0</v>
       </c>
       <c r="F28">
         <v>4761570.0</v>
       </c>
       <c r="G28">
         <v>4316620.0</v>
       </c>
       <c r="H28">
         <v>4401540.0</v>
       </c>
       <c r="I28">
         <v>5135970.0</v>
       </c>
       <c r="J28">
         <v>4366100.0</v>
       </c>
       <c r="K28">
         <v>3821070.0</v>
       </c>
       <c r="L28">
         <v>3955350.0</v>
       </c>
     </row>
     <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B29">
-        <v>-60000.0</v>
+        <v>-60490.0</v>
       </c>
       <c r="C29">
         <v>-1280930.0</v>
       </c>
       <c r="D29">
         <v>1742620.0</v>
       </c>
       <c r="E29">
         <v>-51660.0</v>
       </c>
       <c r="F29">
         <v>-204970.0</v>
       </c>
       <c r="G29">
         <v>44100.0</v>
       </c>
       <c r="H29">
         <v>720270.0</v>
       </c>
       <c r="I29">
         <v>359330.0</v>
       </c>
       <c r="J29">
         <v>1475130.0</v>
       </c>
       <c r="K29">
         <v>158180.0</v>
       </c>
       <c r="L29">
         <v>-1253340.0</v>
       </c>
     </row>
     <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B30">
-        <v>-2346000.0</v>
+        <v>-12602420.0</v>
       </c>
       <c r="C30">
         <v>-22162510.0</v>
       </c>
       <c r="D30">
         <v>-24097600.0</v>
       </c>
       <c r="E30">
         <v>47640757.0</v>
       </c>
       <c r="F30">
         <v>24984415.0</v>
       </c>
       <c r="G30">
         <v>2622215.0</v>
       </c>
       <c r="H30">
         <v>-366364.0</v>
       </c>
       <c r="I30">
         <v>31790732.0</v>
       </c>
       <c r="J30">
         <v>-23773659.0</v>
       </c>
       <c r="K30"/>
       <c r="L30"/>
     </row>
     <row r="31" spans="1:12">
       <c r="A31" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
     </row>
     <row r="32" spans="1:12">
       <c r="A32" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B32">
-        <v>13407000.0</v>
+        <v>3143870.0</v>
       </c>
       <c r="C32">
         <v>1134450.0</v>
       </c>
       <c r="D32">
         <v>1725610.0</v>
       </c>
       <c r="E32">
         <v>1533960.0</v>
       </c>
       <c r="F32">
         <v>6002310.0</v>
       </c>
       <c r="G32">
         <v>4346950.0</v>
       </c>
       <c r="H32">
         <v>3961260.0</v>
       </c>
       <c r="I32">
         <v>4106660.0</v>
       </c>
       <c r="J32">
         <v>4298170.0</v>
       </c>
@@ -6770,1978 +6913,2042 @@
       <c r="L32">
         <v>66246340.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AC32"/>
+  <dimension ref="A1:AD32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>73</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="D1" t="s">
         <v>74</v>
       </c>
       <c r="E1" t="s">
         <v>75</v>
       </c>
       <c r="F1" t="s">
+        <v>76</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="H1" t="s">
         <v>77</v>
       </c>
       <c r="I1" t="s">
         <v>78</v>
       </c>
       <c r="J1" t="s">
+        <v>79</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="L1" t="s">
         <v>80</v>
       </c>
       <c r="M1" t="s">
         <v>81</v>
       </c>
       <c r="N1" t="s">
+        <v>82</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="P1" t="s">
         <v>83</v>
       </c>
       <c r="Q1" t="s">
         <v>84</v>
       </c>
       <c r="R1" t="s">
+        <v>85</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="T1" t="s">
         <v>86</v>
       </c>
       <c r="U1" t="s">
         <v>87</v>
       </c>
       <c r="V1" t="s">
+        <v>88</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="X1" t="s">
         <v>89</v>
       </c>
       <c r="Y1" t="s">
         <v>90</v>
       </c>
       <c r="Z1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AB1" t="s">
         <v>92</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
-    </row>
-    <row r="2" spans="1:29">
+      <c r="AD1" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B2">
+        <v>9094000.0</v>
+      </c>
+      <c r="C2">
         <v>1559000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1565000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1324000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1806000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1241000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1073000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>965000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1029000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>717000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>725000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>724000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>715000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>-909095.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>580000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>769000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>33963000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>11981074.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>737000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>781000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>734000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>-1179925.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>789000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>767000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>766000.0</v>
       </c>
-      <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
-    </row>
-    <row r="3" spans="1:29">
+      <c r="AD2"/>
+    </row>
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
-    </row>
-    <row r="4" spans="1:29">
+      <c r="AD3"/>
+    </row>
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-    </row>
-    <row r="5" spans="1:29">
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>11110000.0</v>
       </c>
-      <c r="M5"/>
-      <c r="N5">
+      <c r="N5"/>
+      <c r="O5">
         <v>3975676.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>9992000.0</v>
       </c>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
-    </row>
-    <row r="6" spans="1:29">
+      <c r="AD5"/>
+    </row>
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
-      <c r="L6">
+      <c r="L6"/>
+      <c r="M6">
         <v>11259000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>4401000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>3727839.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>10266000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-3717000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>8948000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>11324503.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>7477000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>1649000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>8761000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>8310143.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>1552000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>12566000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-18167000.0</v>
       </c>
-      <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
-    </row>
-    <row r="7" spans="1:29">
+      <c r="AD6"/>
+    </row>
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-    </row>
-    <row r="8" spans="1:29">
+      <c r="AD7"/>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-    </row>
-    <row r="9" spans="1:29">
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B9">
+        <v>1952000.0</v>
+      </c>
+      <c r="C9">
         <v>-661000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-667000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>978000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-801000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-781000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-721000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-675000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-560000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-377000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>101000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-429000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-451000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1151085.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-255000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-434000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>2658000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>5326897.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-268000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>188000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-264000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>4460803.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-255000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>1360000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-803000.0</v>
       </c>
-      <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
-    </row>
-    <row r="10" spans="1:29">
+      <c r="AD9"/>
+    </row>
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B10">
-        <v>11148000.0</v>
+        <v>4215000.0</v>
       </c>
       <c r="C10">
+        <v>11148090.0</v>
+      </c>
+      <c r="D10">
         <v>-4733000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>3659000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>3263000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>10080590.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>6166000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1196000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>4785000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>4253000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>5934000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>11159000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>4333000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>3658960.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>10198000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-3786000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>8878000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>11254840.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>7407000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1579000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>8691000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>8242620.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1485000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>12496000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-18236000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>14196800.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-9223000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>488000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>1381000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:29">
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>50000.0</v>
       </c>
-      <c r="M11"/>
-      <c r="N11">
+      <c r="N11"/>
+      <c r="O11">
         <v>18343.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>15000.0</v>
       </c>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
-    </row>
-    <row r="12" spans="1:29">
+      <c r="AD11"/>
+    </row>
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B12">
-        <v>611000.0</v>
+        <v>645000.0</v>
       </c>
       <c r="C12">
+        <v>13058600.0</v>
+      </c>
+      <c r="D12">
         <v>2997000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>3831000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>5115000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>12853470.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>7852000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>225000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>108000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>72000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>57000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>11998000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>5086000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>4688510.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>10953000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2977000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>9470000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>8525760.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>8044000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1817000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>9309000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>8500490.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>3089000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>11403000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>18460000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>14384910.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>9537000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>214000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1626000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:29">
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B13"/>
       <c r="C13">
+        <v>690200.0</v>
+      </c>
+      <c r="D13">
         <v>570000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>632000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>517000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>802380.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>218000.0</v>
       </c>
-      <c r="H13"/>
-      <c r="I13">
+      <c r="I13"/>
+      <c r="J13">
         <v>469000.0</v>
       </c>
-      <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>37000.0</v>
       </c>
       <c r="N13">
+        <v>37000.0</v>
+      </c>
+      <c r="O13">
         <v>25320.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>36000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>33000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>26000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>32340.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>8000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>9000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>20000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>16700.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>869000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>159000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>151000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>162670.0</v>
       </c>
-      <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
-    </row>
-    <row r="14" spans="1:29">
+      <c r="AD13"/>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-    </row>
-    <row r="15" spans="1:29">
+      <c r="AD14"/>
+    </row>
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B15">
-        <v>11203000.0</v>
+        <v>4192000.0</v>
       </c>
       <c r="C15">
+        <v>11203580.0</v>
+      </c>
+      <c r="D15">
         <v>-4759000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>3666000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>3287000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>13237510.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>4197000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>890000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>5184000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>2681000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>5848000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>11109000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>4298000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>3640620.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>10183000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-3778000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>8955000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>11512810.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>7363000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>2106000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>8155000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>8052520.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>1640000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>11909000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-17658000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>13460530.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-9109000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>430000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>1341000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:29">
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B16"/>
       <c r="C16">
+        <v>11203580.0</v>
+      </c>
+      <c r="D16">
         <v>-4759000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>3666000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>3287000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>13237510.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>4197000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
-[...1 lines deleted...]
-      </c>
+      <c r="L16"/>
       <c r="M16">
         <v>11109000.0</v>
       </c>
       <c r="N16">
+        <v>11109000.0</v>
+      </c>
+      <c r="O16">
         <v>3640617.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>10183000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-3778000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>8955000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>11512810.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>7363000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>2106000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>8155000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>8052520.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1640000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>11909000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-17658000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>13460530.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-9109000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>430000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>1341000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:29">
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B17">
+        <v>4192000.0</v>
+      </c>
+      <c r="C17">
         <v>11203000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-4759000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>3666000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>3287000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>13238000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>4197000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>890000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>5184000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>2681000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>5848000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>11109000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>4298000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>3640617.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>10183000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-3778000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>8955000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>11512809.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>7363000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>2106000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>8155000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>8052519.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>1640000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>11909000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-17658000.0</v>
       </c>
-      <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B18">
+        <v>-645000.0</v>
+      </c>
+      <c r="C18">
         <v>-611000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-606000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-680000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-541000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-427000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-343000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-225000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-108000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-72000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-57000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-31000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-1000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-1773.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-1000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2000.0</v>
       </c>
       <c r="Q18">
         <v>-2000.0</v>
       </c>
       <c r="R18">
+        <v>-2000.0</v>
+      </c>
+      <c r="S18">
         <v>-2034.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3000.0</v>
       </c>
       <c r="T18">
         <v>-3000.0</v>
       </c>
       <c r="U18">
         <v>-3000.0</v>
       </c>
       <c r="V18">
+        <v>-3000.0</v>
+      </c>
+      <c r="W18">
         <v>-400.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000.0</v>
       </c>
       <c r="X18">
         <v>-1000.0</v>
       </c>
       <c r="Y18">
         <v>-1000.0</v>
       </c>
-      <c r="Z18"/>
+      <c r="Z18">
+        <v>-1000.0</v>
+      </c>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18"/>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B21">
-        <v>11874000.0</v>
+        <v>4984000.0</v>
       </c>
       <c r="C21">
+        <v>11838290.0</v>
+      </c>
+      <c r="D21">
         <v>-4163000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>4291000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>3780000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>10882960.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>6384000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1311000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>4721000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>4421000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>5959000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>11122000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>4296000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>3684280.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>10162000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-3819000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>8852000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>11222500.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>7415000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>1588000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>8711000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>8259310.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>2354000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>12337000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-18387000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>14034130.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-9358000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>310000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>1262000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:29">
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-    </row>
-    <row r="23" spans="1:29">
+      <c r="AD22"/>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23"/>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24"/>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B25">
+        <v>60000.0</v>
+      </c>
+      <c r="C25">
         <v>59000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>58000.0</v>
       </c>
       <c r="D25">
         <v>58000.0</v>
       </c>
       <c r="E25">
+        <v>58000.0</v>
+      </c>
+      <c r="F25">
         <v>57000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>66000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>70000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>69000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>68000.0</v>
       </c>
       <c r="J25">
         <v>68000.0</v>
       </c>
       <c r="K25">
+        <v>68000.0</v>
+      </c>
+      <c r="L25">
         <v>66000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>69000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>67000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>67106.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>67000.0</v>
       </c>
       <c r="P25">
         <v>67000.0</v>
       </c>
       <c r="Q25">
+        <v>67000.0</v>
+      </c>
+      <c r="R25">
         <v>68000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>67627.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>67000.0</v>
       </c>
       <c r="T25">
         <v>67000.0</v>
       </c>
       <c r="U25">
         <v>67000.0</v>
       </c>
       <c r="V25">
+        <v>67000.0</v>
+      </c>
+      <c r="W25">
         <v>67122.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>66000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>69000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>68000.0</v>
       </c>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25"/>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26"/>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27"/>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B28">
         <v>716000.0</v>
       </c>
       <c r="C28">
+        <v>2275120.0</v>
+      </c>
+      <c r="D28">
         <v>2234000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1902000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1799000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2405240.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1820000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1002000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>501000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>836000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>406000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1171000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1122000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1246630.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1116000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1177000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1262000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1397570.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1098000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1198000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1068000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>798620.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1269000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1193000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1056000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1214540.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>915000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1328000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>944000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:29">
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B29">
-        <v>-55000.0</v>
+        <v>23000.0</v>
       </c>
       <c r="C29">
+        <v>-55490.0</v>
+      </c>
+      <c r="D29">
         <v>26000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-7000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-24000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-3156930.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1969000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>306000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-399000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1572000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>86000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>50000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>35000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>18340.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>15000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-8000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-77000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-257970.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>44000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-527000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>536000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>190100.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-155000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>587000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-578000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>736270.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-114000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>58000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>40000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:29">
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B30">
-        <v>-10976000.0</v>
+        <v>6062000.0</v>
       </c>
       <c r="C30">
+        <v>-11259420.0</v>
+      </c>
+      <c r="D30">
         <v>4820000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-2700000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-3463000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-10402000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-6068000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-1021000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-4252000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-4081000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-5133000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-10815000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-4004000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-3721243.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-9667000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>4399000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>27924000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>5966415.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-6916000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-612000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-7799000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-5311785.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-1847000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-10421000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>19037000.0</v>
       </c>
-      <c r="Z30"/>
       <c r="AA30"/>
       <c r="AB30"/>
       <c r="AC30"/>
-    </row>
-    <row r="31" spans="1:29">
+      <c r="AD30"/>
+    </row>
+    <row r="31" spans="1:30">
       <c r="A31" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31"/>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B32">
-        <v>898000.0</v>
+        <v>11046000.0</v>
       </c>
       <c r="C32">
+        <v>578870.0</v>
+      </c>
+      <c r="D32">
         <v>657000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1591000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>317000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>252450.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>236000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>290000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>469000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>340000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>826000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>295000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>264000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>229960.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>325000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>335000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>644000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>4094310.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>469000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>969000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>470000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>557950.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>534000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>2127000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>1128000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>864260.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>1094000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>1424000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>579000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:L30"/>
@@ -8784,841 +8991,851 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B2">
         <v>3331000.0</v>
       </c>
       <c r="C2">
         <v>177247.0</v>
       </c>
       <c r="D2">
         <v>3707115.0</v>
       </c>
       <c r="E2">
         <v>4565100.0</v>
       </c>
       <c r="F2">
         <v>6936527.0</v>
       </c>
       <c r="G2">
         <v>13355901.0</v>
       </c>
       <c r="H2">
         <v>14691281.0</v>
       </c>
       <c r="I2">
         <v>6511761.0</v>
       </c>
       <c r="J2">
         <v>12462082.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
     </row>
     <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B3">
-        <v>68000</v>
+        <v>57870</v>
       </c>
       <c r="C3">
         <v>86230</v>
       </c>
       <c r="D3">
         <v>20180</v>
       </c>
       <c r="E3">
         <v>23550</v>
       </c>
       <c r="F3">
         <v>7816</v>
       </c>
       <c r="G3">
         <v>11170</v>
       </c>
       <c r="H3">
         <v>4920</v>
       </c>
       <c r="I3">
         <v>633020</v>
       </c>
       <c r="J3">
         <v>23800</v>
       </c>
       <c r="K3">
         <v>8010</v>
       </c>
       <c r="L3">
         <v>27990</v>
       </c>
     </row>
     <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B6">
-        <v>8551000.0</v>
+        <v>8532890.0</v>
       </c>
       <c r="C6">
         <v>3154240.0</v>
       </c>
       <c r="D6">
         <v>-3529870.0</v>
       </c>
       <c r="E6">
         <v>-857985.0</v>
       </c>
       <c r="F6">
         <v>-2371427.0</v>
       </c>
       <c r="G6">
         <v>-6419374.0</v>
       </c>
       <c r="H6">
         <v>-1335380.0</v>
       </c>
       <c r="I6">
         <v>8179520.0</v>
       </c>
       <c r="J6">
         <v>-5950320.0</v>
       </c>
       <c r="K6">
         <v>-1635430.0</v>
       </c>
       <c r="L6">
         <v>8360810.0</v>
       </c>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B7">
-        <v>-1557000.0</v>
+        <v>1925360.0</v>
       </c>
       <c r="C7">
         <v>-22458640.0</v>
       </c>
       <c r="D7">
         <v>-4230110.0</v>
       </c>
       <c r="E7">
         <v>4795750.0</v>
       </c>
       <c r="F7">
         <v>-822070.0</v>
       </c>
       <c r="G7">
         <v>-9481160.0</v>
       </c>
       <c r="H7">
         <v>-2433330.0</v>
       </c>
       <c r="I7">
         <v>24895210.0</v>
       </c>
       <c r="J7">
         <v>-55439330.0</v>
       </c>
       <c r="K7">
         <v>-6044610.0</v>
       </c>
       <c r="L7"/>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9">
         <v>269368.0</v>
       </c>
       <c r="F9">
         <v>903747.0</v>
       </c>
       <c r="G9">
         <v>-1126361.0</v>
       </c>
       <c r="H9">
         <v>1318303.0</v>
       </c>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
     </row>
     <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-331168.0</v>
       </c>
       <c r="F11">
         <v>-4372241.0</v>
       </c>
       <c r="G11">
         <v>4717940.0</v>
       </c>
       <c r="H11">
         <v>-5974478.0</v>
       </c>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-23005154.0</v>
       </c>
       <c r="F12">
         <v>-28638540.0</v>
       </c>
       <c r="G12">
         <v>-5447375.0</v>
       </c>
       <c r="H12">
         <v>-4608035.0</v>
       </c>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
     </row>
     <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-7107104.0</v>
       </c>
       <c r="F13">
         <v>-5320227.0</v>
       </c>
       <c r="G13">
         <v>-21767941.0</v>
       </c>
       <c r="H13">
         <v>-6039432.0</v>
       </c>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
     </row>
     <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B14">
-        <v>232000.0</v>
+        <v>229470.0</v>
       </c>
       <c r="C14">
         <v>271760.0</v>
       </c>
       <c r="D14">
         <v>268800.0</v>
       </c>
       <c r="E14">
         <v>268257.0</v>
       </c>
       <c r="F14">
         <v>267853.0</v>
       </c>
       <c r="G14">
         <v>268459.0</v>
       </c>
       <c r="H14">
         <v>271410.0</v>
       </c>
       <c r="I14">
         <v>82530.0</v>
       </c>
       <c r="J14">
         <v>81380.0</v>
       </c>
       <c r="K14">
         <v>90930.0</v>
       </c>
       <c r="L14">
         <v>89830.0</v>
       </c>
     </row>
     <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="B15"/>
+        <v>139</v>
+      </c>
+      <c r="B15">
+        <v>0.0</v>
+      </c>
       <c r="C15">
         <v>3928900.0</v>
       </c>
       <c r="D15">
         <v>3928900.0</v>
       </c>
       <c r="E15">
         <v>3928901.0</v>
       </c>
       <c r="F15">
         <v>3928901.0</v>
       </c>
       <c r="G15">
         <v>3928901.0</v>
       </c>
       <c r="H15">
         <v>3928901.0</v>
       </c>
       <c r="I15">
         <v>9822250.0</v>
       </c>
       <c r="J15">
         <v>3948900.0</v>
       </c>
       <c r="K15"/>
       <c r="L15"/>
     </row>
     <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B16">
         <v>11864000.0</v>
       </c>
       <c r="C16">
         <v>3331483.0</v>
       </c>
       <c r="D16">
         <v>177247.0</v>
       </c>
       <c r="E16">
         <v>3707115.0</v>
       </c>
       <c r="F16">
         <v>4565100.0</v>
       </c>
       <c r="G16">
         <v>6936527.0</v>
       </c>
       <c r="H16">
         <v>13355901.0</v>
       </c>
       <c r="I16">
         <v>14691281.0</v>
       </c>
       <c r="J16">
         <v>6511761.0</v>
       </c>
       <c r="K16">
         <v>12462082.0</v>
       </c>
       <c r="L16"/>
     </row>
     <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
     </row>
     <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B18">
         <v>-3802000.0</v>
       </c>
       <c r="C18">
         <v>-29576109.0</v>
       </c>
       <c r="D18">
         <v>-8601338.0</v>
       </c>
       <c r="E18">
         <v>588856.0</v>
       </c>
       <c r="F18">
         <v>-5196769.0</v>
       </c>
       <c r="G18">
         <v>-13301592.0</v>
       </c>
       <c r="H18">
         <v>-6072001.0</v>
       </c>
       <c r="I18">
         <v>19558807.0</v>
       </c>
       <c r="J18">
         <v>-59160596.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
     </row>
     <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>392229.0</v>
       </c>
       <c r="D19">
         <v>2086023.0</v>
       </c>
       <c r="E19">
         <v>2695355.0</v>
       </c>
       <c r="F19">
         <v>2954763.0</v>
       </c>
       <c r="G19">
         <v>7017674.0</v>
       </c>
       <c r="H19">
         <v>5001729.0</v>
       </c>
       <c r="I19">
         <v>-2384658.0</v>
       </c>
       <c r="J19">
         <v>58353008.0</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
     </row>
     <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
     </row>
     <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B21">
         <v>15600000.0</v>
       </c>
       <c r="C21">
         <v>37368200.0</v>
       </c>
       <c r="D21">
         <v>7100000.0</v>
       </c>
       <c r="E21">
         <v>-181586.0</v>
       </c>
       <c r="F21">
         <v>-181586.0</v>
       </c>
       <c r="G21">
         <v>-175325.0</v>
       </c>
       <c r="H21">
         <v>-175325.0</v>
       </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
     </row>
     <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B22">
-        <v>13397000.0</v>
+        <v>13337090.0</v>
       </c>
       <c r="C22">
         <v>22227590.0</v>
       </c>
       <c r="D22">
         <v>25678620.0</v>
       </c>
       <c r="E22">
         <v>19000617.0</v>
       </c>
       <c r="F22">
         <v>29136809.0</v>
       </c>
       <c r="G22">
         <v>3943519.0</v>
       </c>
       <c r="H22">
         <v>6122525.0</v>
       </c>
       <c r="I22">
         <v>-29313790.0</v>
       </c>
       <c r="J22">
         <v>32688940.0</v>
       </c>
       <c r="K22">
         <v>8523870.0</v>
       </c>
       <c r="L22">
         <v>-3529140.0</v>
       </c>
     </row>
     <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="B23"/>
+        <v>146</v>
+      </c>
+      <c r="B23">
+        <v>-2389000.0</v>
+      </c>
       <c r="C23">
         <v>-997780.0</v>
       </c>
       <c r="D23">
         <v>-133650.0</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23">
         <v>0.0</v>
       </c>
       <c r="K23">
         <v>-84710.0</v>
       </c>
       <c r="L23">
         <v>-760.0</v>
       </c>
     </row>
     <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>147</v>
+      </c>
+      <c r="B24">
+        <v>-677220.0</v>
+      </c>
       <c r="C24">
         <v>478460.0</v>
       </c>
       <c r="D24">
         <v>2106200.0</v>
       </c>
       <c r="E24">
         <v>2721604.0</v>
       </c>
       <c r="F24">
         <v>2962579.0</v>
       </c>
       <c r="G24">
         <v>7028844.0</v>
       </c>
       <c r="H24">
         <v>5008184.0</v>
       </c>
       <c r="I24">
         <v>-1751640.0</v>
       </c>
       <c r="J24">
         <v>58376810.0</v>
       </c>
       <c r="K24">
         <v>7933560.0</v>
       </c>
       <c r="L24">
         <v>-35563040.0</v>
       </c>
     </row>
     <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B25">
         <v>-706000.0</v>
       </c>
       <c r="C25">
         <v>-31368.0</v>
       </c>
       <c r="D25">
         <v>-999474.0</v>
       </c>
       <c r="E25">
         <v>-729235.0</v>
       </c>
       <c r="F25">
         <v>-467411.0</v>
       </c>
       <c r="G25">
         <v>-2124386.0</v>
       </c>
       <c r="H25">
         <v>-1742725.0</v>
       </c>
       <c r="I25">
         <v>-1142242.0</v>
       </c>
       <c r="J25">
         <v>-1362068.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
     </row>
     <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>-580680.0</v>
       </c>
       <c r="K26">
         <v>-59800.0</v>
       </c>
       <c r="L26">
         <v>925070.0</v>
       </c>
     </row>
     <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
     </row>
     <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>151</v>
+      </c>
+      <c r="B28">
+        <v>13020020.0</v>
+      </c>
       <c r="C28">
         <v>32250540.0</v>
       </c>
       <c r="D28">
         <v>2855870.0</v>
       </c>
       <c r="E28">
         <v>-4110487.0</v>
       </c>
       <c r="F28">
         <v>-181586.0</v>
       </c>
       <c r="G28">
         <v>-175325.0</v>
       </c>
       <c r="H28">
         <v>-175325.0</v>
       </c>
       <c r="I28">
         <v>-9822250.0</v>
       </c>
       <c r="J28">
         <v>-4529580.0</v>
       </c>
       <c r="K28">
         <v>-144520.0</v>
       </c>
       <c r="L28">
         <v>924300.0</v>
       </c>
     </row>
     <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B29">
-        <v>-3734000.0</v>
+        <v>-3733870.0</v>
       </c>
       <c r="C29">
         <v>-29485290.0</v>
       </c>
       <c r="D29">
         <v>-8581160.0</v>
       </c>
       <c r="E29">
         <v>615105.0</v>
       </c>
       <c r="F29">
         <v>-5188953.0</v>
       </c>
       <c r="G29">
         <v>-13290422.0</v>
       </c>
       <c r="H29">
         <v>-6065546.0</v>
       </c>
       <c r="I29">
         <v>20191820.0</v>
       </c>
       <c r="J29">
         <v>-59133170.0</v>
       </c>
       <c r="K29">
         <v>-9182460.0</v>
       </c>
       <c r="L29">
         <v>42410050.0</v>
       </c>
     </row>
     <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="B30"/>
+        <v>153</v>
+      </c>
+      <c r="B30">
+        <v>-735090.0</v>
+      </c>
       <c r="C30">
         <v>392230.0</v>
       </c>
       <c r="D30">
         <v>2086020.0</v>
       </c>
       <c r="E30">
         <v>2695355.0</v>
       </c>
       <c r="F30">
         <v>2954763.0</v>
       </c>
       <c r="G30">
         <v>7017674.0</v>
       </c>
       <c r="H30">
         <v>5001729.0</v>
       </c>
       <c r="I30">
         <v>-2384660.0</v>
       </c>
       <c r="J30">
         <v>58353010.0</v>
       </c>
       <c r="K30">
@@ -9627,1900 +9844,1964 @@
       <c r="L30">
         <v>-35591030.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AC30"/>
+  <dimension ref="A1:AD30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>73</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="D1" t="s">
         <v>74</v>
       </c>
       <c r="E1" t="s">
         <v>75</v>
       </c>
       <c r="F1" t="s">
+        <v>76</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="H1" t="s">
         <v>77</v>
       </c>
       <c r="I1" t="s">
         <v>78</v>
       </c>
       <c r="J1" t="s">
+        <v>79</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="L1" t="s">
         <v>80</v>
       </c>
       <c r="M1" t="s">
         <v>81</v>
       </c>
       <c r="N1" t="s">
+        <v>82</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="P1" t="s">
         <v>83</v>
       </c>
       <c r="Q1" t="s">
         <v>84</v>
       </c>
       <c r="R1" t="s">
+        <v>85</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="T1" t="s">
         <v>86</v>
       </c>
       <c r="U1" t="s">
         <v>87</v>
       </c>
       <c r="V1" t="s">
+        <v>88</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="X1" t="s">
         <v>89</v>
       </c>
       <c r="Y1" t="s">
         <v>90</v>
       </c>
       <c r="Z1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AB1" t="s">
         <v>92</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
-    </row>
-    <row r="2" spans="1:29">
+      <c r="AD1" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B2">
+        <v>11864000.0</v>
+      </c>
+      <c r="C2">
         <v>2138000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2576000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1196000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3331000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1897000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>612000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2392000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>177000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>186000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>55000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>50000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>3707000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>8467000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>19898000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>8295000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>4565000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>4274000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2616000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>3621000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>6937000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>5924000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>4049000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>6189000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>13356000.0</v>
       </c>
-      <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
-    </row>
-    <row r="3" spans="1:29">
+      <c r="AD2"/>
+    </row>
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B3">
-        <v>25000</v>
+        <v>0</v>
       </c>
       <c r="C3">
+        <v>57870</v>
+      </c>
+      <c r="D3">
         <v>37000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>29000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>7000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>86230</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>34000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
       <c r="J3">
+        <v>0</v>
+      </c>
+      <c r="K3">
         <v>179</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000</v>
       </c>
       <c r="M3">
         <v>14000</v>
       </c>
       <c r="N3">
-        <v>6550</v>
+        <v>14000</v>
       </c>
       <c r="O3">
         <v>6550</v>
       </c>
       <c r="P3">
+        <v>6550</v>
+      </c>
+      <c r="Q3">
         <v>17000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>10000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>7820</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000</v>
       </c>
       <c r="T3">
         <v>8000</v>
       </c>
       <c r="U3">
+        <v>8000</v>
+      </c>
+      <c r="V3">
         <v>0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>11170</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>11000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>5000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>4920</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AC3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:29">
+      <c r="AD3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-    </row>
-    <row r="5" spans="1:29">
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
-    </row>
-    <row r="6" spans="1:29">
+      <c r="AD5"/>
+    </row>
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B6">
-        <v>9736000.0</v>
+        <v>-9665000.0</v>
       </c>
       <c r="C6">
+        <v>8532890.0</v>
+      </c>
+      <c r="D6">
         <v>-1193000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-755000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-2135000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>3154240.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>1720000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-1779000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>2213000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-7000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>131000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000.0</v>
       </c>
       <c r="M6">
         <v>5000.0</v>
       </c>
       <c r="N6">
+        <v>5000.0</v>
+      </c>
+      <c r="O6">
         <v>-4759985.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-11431000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>15333000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>3730000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-2371430.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-2663000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-4321000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-3316000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-6419370.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-7432000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-9307000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-7167000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-1335380.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-9319000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>1921000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-1633000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:29">
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B7">
-        <v>-1948000.0</v>
+        <v>-729000.0</v>
       </c>
       <c r="C7">
+        <v>1925360.0</v>
+      </c>
+      <c r="D7">
         <v>-1154000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-4717000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-5301000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-22458640.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-11047000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-738000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-6471000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-1092000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>1633000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-3258000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-2504000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>4795750.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>15815000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>22107000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>12906000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-4747180.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-3737000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-3972000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>8412000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-9481160.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-4447000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-9762000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-1910000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-2433330.0</v>
       </c>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-    </row>
-    <row r="8" spans="1:29">
+      <c r="AD7"/>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-    </row>
-    <row r="9" spans="1:29">
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
-[...1 lines deleted...]
-      </c>
+      <c r="L9"/>
       <c r="M9">
         <v>-16000.0</v>
       </c>
       <c r="N9">
+        <v>-16000.0</v>
+      </c>
+      <c r="O9">
         <v>101368.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>65000.0</v>
       </c>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
-    </row>
-    <row r="10" spans="1:29">
+      <c r="AD9"/>
+    </row>
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
-    </row>
-    <row r="11" spans="1:29">
+      <c r="AD10"/>
+    </row>
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-537000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>0.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>459832.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-6432000.0</v>
       </c>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
-    </row>
-    <row r="12" spans="1:29">
+      <c r="AD11"/>
+    </row>
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
-[...1 lines deleted...]
-      </c>
+      <c r="L12"/>
       <c r="M12">
         <v>-12271000.0</v>
       </c>
       <c r="N12">
+        <v>-12271000.0</v>
+      </c>
+      <c r="O12">
         <v>-4565154.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-11346000.0</v>
       </c>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
-    </row>
-    <row r="13" spans="1:29">
+      <c r="AD12"/>
+    </row>
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>-199000.0</v>
       </c>
       <c r="N13">
-        <v>-6368104.0</v>
+        <v>-199000.0</v>
       </c>
       <c r="O13">
         <v>-6368104.0</v>
       </c>
-      <c r="P13"/>
+      <c r="P13">
+        <v>-6368104.0</v>
+      </c>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
-    </row>
-    <row r="14" spans="1:29">
+      <c r="AD13"/>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B14">
-        <v>59000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="C14">
+        <v>229470.0</v>
+      </c>
+      <c r="D14">
         <v>172000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>114000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>57000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>271760.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>206000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>69000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>68000.0</v>
       </c>
       <c r="J14">
         <v>68000.0</v>
       </c>
       <c r="K14">
+        <v>68000.0</v>
+      </c>
+      <c r="L14">
         <v>66000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>68000.0</v>
       </c>
       <c r="M14">
         <v>68000.0</v>
       </c>
       <c r="N14">
+        <v>68000.0</v>
+      </c>
+      <c r="O14">
         <v>67257.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>67000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>134000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>68000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>267850.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>200000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>133000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>67000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>268460.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>202000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>136000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>67000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>271410.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>199000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>132000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>66000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:29">
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B15"/>
-      <c r="C15"/>
+      <c r="C15">
+        <v>0.0</v>
+      </c>
       <c r="D15"/>
       <c r="E15"/>
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15">
         <v>3928900.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>3929000.0</v>
       </c>
-      <c r="H15"/>
       <c r="I15"/>
-      <c r="J15">
-[...1 lines deleted...]
-      </c>
+      <c r="J15"/>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
-        <v>3929000.0</v>
+        <v>0.0</v>
       </c>
       <c r="M15">
         <v>3929000.0</v>
       </c>
       <c r="N15">
         <v>3929000.0</v>
       </c>
       <c r="O15">
         <v>3929000.0</v>
       </c>
       <c r="P15">
         <v>3929000.0</v>
       </c>
-      <c r="Q15"/>
+      <c r="Q15">
+        <v>3929000.0</v>
+      </c>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-    </row>
-    <row r="16" spans="1:29">
+      <c r="AD15"/>
+    </row>
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B16">
+        <v>2220000.0</v>
+      </c>
+      <c r="C16">
         <v>11864000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>2138000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>2576000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1196000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>3331483.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1897000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>612000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>2392000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>177000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>186000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>55000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>50000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>3707115.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>8467000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>19898000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>8295000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>4565100.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>4274000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>2616000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>3621000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>6936527.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>5924000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>4049000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>6189000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>13356000.0</v>
       </c>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16"/>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B18">
+        <v>-5778000.0</v>
+      </c>
+      <c r="C18">
         <v>1289000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>1645000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-410000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-6326000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-13631109.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-1781000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-11937000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-2227000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-3236000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>138000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-1859000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-3644000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-12179144.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-7246000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>8276000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>11738000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>1596231.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-768000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-13475000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>7450000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-5827592.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>4092000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-8795000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-2771000.0</v>
       </c>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18"/>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-148000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>1620000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>74000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>1126229.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-20000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-695000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-19000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>33000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>494000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>1643000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-84000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>7763355.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-4215000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>7240000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-8093000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-1179237.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>2459000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>12540000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-10865000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>6946674.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-2141000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>6740000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-4528000.0</v>
       </c>
-      <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B21">
+        <v>-5600000.0</v>
+      </c>
+      <c r="C21">
         <v>11300000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-1300000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>900000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>4700000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>14294200.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>7374000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
-[...1 lines deleted...]
-      </c>
+      <c r="L21"/>
       <c r="M21">
         <v>4154000.0</v>
       </c>
       <c r="N21">
+        <v>4154000.0</v>
+      </c>
+      <c r="O21">
         <v>-45586.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-45000.0</v>
       </c>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
-    </row>
-    <row r="22" spans="1:29">
+      <c r="AD21"/>
+    </row>
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B22">
-        <v>11203000.0</v>
+        <v>4192000.0</v>
       </c>
       <c r="C22">
+        <v>13337090.0</v>
+      </c>
+      <c r="D22">
         <v>2189000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>6922000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>3263000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>22227590.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>12147000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>890000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>5184000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>2681000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>5848000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>11109000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>4298000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>3640617.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>10183000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>5092000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>8878000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>28931840.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>17677000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>10270000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>8691000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>3987620.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-4255000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-5740000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-18236000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>6842800.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-7354000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>1869000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>1381000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:29">
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B23"/>
       <c r="C23">
+        <v>-2389000.0</v>
+      </c>
+      <c r="D23">
         <v>-1840000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-1219000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-543000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-997780.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-607000.0</v>
       </c>
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
-      <c r="L23">
-[...1 lines deleted...]
-      </c>
+      <c r="L23"/>
       <c r="M23">
         <v>-19000.0</v>
       </c>
       <c r="N23">
-        <v>99.0</v>
+        <v>-19000.0</v>
       </c>
       <c r="O23">
         <v>99.0</v>
       </c>
-      <c r="P23"/>
+      <c r="P23">
+        <v>99.0</v>
+      </c>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23"/>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B24"/>
       <c r="C24">
+        <v>-677220.0</v>
+      </c>
+      <c r="D24">
         <v>1583000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1723000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>81000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>478460.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-700000.0</v>
       </c>
-      <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
-[...1 lines deleted...]
-      </c>
+      <c r="L24"/>
       <c r="M24">
         <v>1657000.0</v>
       </c>
       <c r="N24">
+        <v>1657000.0</v>
+      </c>
+      <c r="O24">
         <v>7771604.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-4214000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-836000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-8083000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>2962580.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>4142000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>1683000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-10865000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>7028840.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>82000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>2217000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-4528000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>5006650.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>9642000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>14652000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>11742000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:29">
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B25">
+        <v>-37000.0</v>
+      </c>
+      <c r="C25">
         <v>32000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-51000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-911000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>224000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>174632.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>107000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>48000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-361000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-268000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-245000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-264000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-222000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-228235.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-203000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-185000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-113000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-91411.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-102000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-124000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-150000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-401386.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-332000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-756000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-635000.0</v>
       </c>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25"/>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26"/>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27"/>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B28"/>
       <c r="C28">
+        <v>13020020.0</v>
+      </c>
+      <c r="D28">
         <v>2317000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>4286000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>4109000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>32250540.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>18395000.0</v>
       </c>
-      <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
-      <c r="L28">
-[...1 lines deleted...]
-      </c>
+      <c r="L28"/>
       <c r="M28">
         <v>206000.0</v>
       </c>
       <c r="N28">
+        <v>206000.0</v>
+      </c>
+      <c r="O28">
         <v>-45487.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-45000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-4020000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-45000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-181590.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-136000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-91000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-45000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-175330.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-131000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-88000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-44000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-175330.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-124000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-82000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-41000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:29">
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B29">
-        <v>1314000.0</v>
+        <v>-5778000.0</v>
       </c>
       <c r="C29">
+        <v>-3733870.0</v>
+      </c>
+      <c r="D29">
         <v>-5048000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-6702000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-6318000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-29485290.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-15908000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-11926000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-2227000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-3236000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>138000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1845000.0</v>
       </c>
       <c r="M29">
         <v>-1845000.0</v>
       </c>
       <c r="N29">
+        <v>-1845000.0</v>
+      </c>
+      <c r="O29">
         <v>-12170895.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-7245000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>20031000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>11748000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-5188950.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-6785000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-6017000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>7450000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-13290420.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-7463000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-11561000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-2771000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-6065550.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-18992000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-12822000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-13283000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:29">
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B30"/>
       <c r="C30">
+        <v>-735090.0</v>
+      </c>
+      <c r="D30">
         <v>1546000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1694000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>74000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>392230.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-734000.0</v>
       </c>
-      <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
-      <c r="L30">
-[...1 lines deleted...]
-      </c>
+      <c r="L30"/>
       <c r="M30">
         <v>1643000.0</v>
       </c>
       <c r="N30">
+        <v>1643000.0</v>
+      </c>
+      <c r="O30">
         <v>7763355.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-4215000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-853000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-8093000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>2954760.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>4134000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1675000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-10865000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>7017670.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>71000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>2212000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-4528000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>5001730.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>9641000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>14652000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>11742000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>