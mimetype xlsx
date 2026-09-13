--- v0 (2026-03-14)
+++ v1 (2026-09-13)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="185">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="188">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -274,50 +277,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -944,84 +953,85 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W62"/>
+  <dimension ref="A1:X62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23">
+    <row r="1" spans="1:24">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1047,3326 +1057,3472 @@
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
-    </row>
-    <row r="2" spans="1:23">
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="2" spans="1:24">
       <c r="A2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B2">
+        <v>3278000.0</v>
+      </c>
+      <c r="C2">
         <v>653764.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>353635.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>352851.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>369234.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>281762.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>746293.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>265867.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>337160.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>460060.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>245340.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>680907.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>480019.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>132590.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>678832.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>278721.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>198378.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>248517.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>657504.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1244844.0</v>
       </c>
-      <c r="U2"/>
-      <c r="V2">
+      <c r="V2"/>
+      <c r="W2">
         <v>71034.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>13149.0</v>
       </c>
     </row>
-    <row r="3" spans="1:23">
+    <row r="3" spans="1:24">
       <c r="A3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
-    </row>
-    <row r="4" spans="1:23">
+      <c r="X3"/>
+    </row>
+    <row r="4" spans="1:24">
       <c r="A4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
-    </row>
-    <row r="5" spans="1:23">
+      <c r="X4"/>
+    </row>
+    <row r="5" spans="1:24">
       <c r="A5" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="B5"/>
+        <v>27</v>
+      </c>
+      <c r="B5">
+        <v>-5876999.0</v>
+      </c>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>-4761337.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>4237388.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-769185.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-107534.0</v>
       </c>
-      <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
-    </row>
-    <row r="6" spans="1:23">
+      <c r="X5"/>
+    </row>
+    <row r="6" spans="1:24">
       <c r="A6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
-    </row>
-    <row r="7" spans="1:23">
+      <c r="X6"/>
+    </row>
+    <row r="7" spans="1:24">
       <c r="A7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B7">
+        <v>518000.0</v>
+      </c>
+      <c r="C7">
         <v>1021274.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1606170.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>657000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>672117.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1005317.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>353091.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
-    </row>
-    <row r="8" spans="1:23">
+      <c r="X7"/>
+    </row>
+    <row r="8" spans="1:24">
       <c r="A8" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B8">
-        <v>98093980.0</v>
+        <v>98094000.0</v>
       </c>
       <c r="C8">
         <v>98093980.0</v>
       </c>
       <c r="D8">
+        <v>98093980.0</v>
+      </c>
+      <c r="E8">
         <v>81176000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>81176480.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>89303150.0</v>
       </c>
       <c r="G8">
         <v>89303150.0</v>
       </c>
       <c r="H8">
+        <v>89303150.0</v>
+      </c>
+      <c r="I8">
         <v>20998365.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
-    </row>
-    <row r="9" spans="1:23">
+      <c r="X8"/>
+    </row>
+    <row r="9" spans="1:24">
       <c r="A9" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
-      <c r="I9">
+      <c r="I9"/>
+      <c r="J9">
         <v>0.0</v>
       </c>
-      <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
-    </row>
-    <row r="10" spans="1:23">
+      <c r="X9"/>
+    </row>
+    <row r="10" spans="1:24">
       <c r="A10" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B10">
+        <v>33109000.0</v>
+      </c>
+      <c r="C10">
         <v>21637888.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>17482579.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>28531516.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>21916005.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>2977424.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>2987488.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>3663212.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>6807172.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>6719098.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>19701826.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>17193000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>24043839.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>26331238.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>25332406.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>24887747.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>11938800.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>12525293.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>10243845.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>6112964.0</v>
       </c>
-      <c r="U10"/>
       <c r="V10"/>
-      <c r="W10">
+      <c r="W10"/>
+      <c r="X10">
         <v>130379.0</v>
       </c>
     </row>
-    <row r="11" spans="1:23">
+    <row r="11" spans="1:24">
       <c r="A11" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>33</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
         <v>22169770.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>21004380.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>31170720.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>32356370.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>22853400.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>22789060.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11">
         <v>23328960.0</v>
       </c>
-      <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
-    </row>
-    <row r="12" spans="1:23">
+      <c r="X11"/>
+    </row>
+    <row r="12" spans="1:24">
       <c r="A12" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B12">
+        <v>33109000.0</v>
+      </c>
+      <c r="C12">
         <v>22169770.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>21004378.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>31170722.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>32356372.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>22853401.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>22789063.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>29812581.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>21541617.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>23328962.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>19701826.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>20547111.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>24043839.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>26331238.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>25332406.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>24887747.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>16988331.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>12525293.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>10243845.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>7112964.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>7811843.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>9266628.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1134441.0</v>
       </c>
     </row>
-    <row r="13" spans="1:23">
+    <row r="13" spans="1:24">
       <c r="A13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B13">
-        <v>98093980.0</v>
+        <v>98094000.0</v>
       </c>
       <c r="C13">
         <v>98093980.0</v>
       </c>
       <c r="D13">
-        <v>81176480.0</v>
+        <v>98093980.0</v>
       </c>
       <c r="E13">
         <v>81176480.0</v>
       </c>
       <c r="F13">
-        <v>89303150.0</v>
+        <v>81176480.0</v>
       </c>
       <c r="G13">
         <v>89303150.0</v>
       </c>
       <c r="H13">
+        <v>89303150.0</v>
+      </c>
+      <c r="I13">
         <v>20998365.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>20743365.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>20686597.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20676810.0</v>
       </c>
       <c r="L13">
         <v>20676810.0</v>
       </c>
       <c r="M13">
         <v>20676810.0</v>
       </c>
       <c r="N13">
         <v>20676810.0</v>
       </c>
       <c r="O13">
         <v>20676810.0</v>
       </c>
       <c r="P13">
         <v>20676810.0</v>
       </c>
       <c r="Q13">
+        <v>20676810.0</v>
+      </c>
+      <c r="R13">
         <v>12573360.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>12111850.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>12097500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000000.0</v>
       </c>
       <c r="U13">
         <v>8000000.0</v>
       </c>
       <c r="V13">
         <v>8000000.0</v>
       </c>
       <c r="W13">
+        <v>8000000.0</v>
+      </c>
+      <c r="X13">
         <v>1600000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:23">
+    <row r="14" spans="1:24">
       <c r="A14" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B14">
+        <v>609878000.0</v>
+      </c>
+      <c r="C14">
         <v>609878375.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>576211708.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>559378375.0</v>
       </c>
       <c r="E14">
         <v>559378375.0</v>
       </c>
       <c r="F14">
+        <v>559378375.0</v>
+      </c>
+      <c r="G14">
         <v>562479745.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>467507198.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>620171659.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>557850388.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>537227374.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>413536200.0</v>
       </c>
       <c r="L14">
         <v>413536200.0</v>
       </c>
       <c r="M14">
         <v>413536200.0</v>
       </c>
       <c r="N14">
         <v>413536200.0</v>
       </c>
       <c r="O14">
         <v>413536200.0</v>
       </c>
       <c r="P14">
+        <v>413536200.0</v>
+      </c>
+      <c r="Q14">
         <v>399698884.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>242963590.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>244867506.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>253382080.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>241553422.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>360000720.0</v>
       </c>
       <c r="V14">
         <v>360000720.0</v>
       </c>
       <c r="W14">
         <v>360000720.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:23">
+      <c r="X14">
+        <v>360000720.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:24">
       <c r="A15" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
-    </row>
-    <row r="16" spans="1:23">
+      <c r="X15"/>
+    </row>
+    <row r="16" spans="1:24">
       <c r="A16" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>3642000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>2574966.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1625834.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1385993.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1069955.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>804039.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>764386.0</v>
       </c>
-      <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
-    </row>
-    <row r="17" spans="1:23">
+      <c r="X16"/>
+    </row>
+    <row r="17" spans="1:24">
       <c r="A17" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
-    </row>
-    <row r="18" spans="1:23">
+      <c r="X17"/>
+    </row>
+    <row r="18" spans="1:24">
       <c r="A18" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
-    </row>
-    <row r="19" spans="1:23">
+      <c r="X18"/>
+    </row>
+    <row r="19" spans="1:24">
       <c r="A19" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
-    </row>
-    <row r="20" spans="1:23">
+      <c r="X19"/>
+    </row>
+    <row r="20" spans="1:24">
       <c r="A20" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B20">
-        <v>4017945.0</v>
+        <v>4018000.0</v>
       </c>
       <c r="C20">
         <v>4017945.0</v>
       </c>
       <c r="D20">
+        <v>4017945.0</v>
+      </c>
+      <c r="E20">
         <v>29450.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>0.0</v>
       </c>
-      <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-      <c r="J20">
+      <c r="J20"/>
+      <c r="K20">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32528.0</v>
       </c>
       <c r="L20">
         <v>32528.0</v>
       </c>
-      <c r="M20"/>
+      <c r="M20">
+        <v>32528.0</v>
+      </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
-    </row>
-    <row r="21" spans="1:23">
+      <c r="X20"/>
+    </row>
+    <row r="21" spans="1:24">
       <c r="A21" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B21">
+        <v>20301000.0</v>
+      </c>
+      <c r="C21">
         <v>18937228.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>17415145.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>15461204.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>12174541.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>11931476.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>11318098.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>11090012.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>10431178.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>9832069.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>10025948.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>8551844.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>7424469.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>6411681.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>5810291.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>5537181.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>353500.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>4897126.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>4346138.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>3753316.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>2855471.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>2215095.0</v>
       </c>
-      <c r="W21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:23">
+      <c r="X21"/>
+    </row>
+    <row r="22" spans="1:24">
       <c r="A22" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B22">
-        <v>6520.0</v>
+        <v>5000.0</v>
       </c>
       <c r="C22">
         <v>6520.0</v>
       </c>
       <c r="D22">
-        <v>30512.0</v>
+        <v>6520.0</v>
       </c>
       <c r="E22">
         <v>30512.0</v>
       </c>
       <c r="F22">
-        <v>23992.0</v>
+        <v>30512.0</v>
       </c>
       <c r="G22">
         <v>23992.0</v>
       </c>
       <c r="H22">
+        <v>23992.0</v>
+      </c>
+      <c r="I22">
         <v>45328.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>25860.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>26349.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>79497.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>64587.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>51172.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>56392.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>59934.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>66089.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>39251.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>63188.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>9523.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>319954.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>252830.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>68070.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>159052.0</v>
       </c>
     </row>
-    <row r="23" spans="1:23">
+    <row r="23" spans="1:24">
       <c r="A23" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B23">
+        <v>147927000.0</v>
+      </c>
+      <c r="C23">
         <v>142185662.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>148092747.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>107145908.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>110300050.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>102389602.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>101433418.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>58722659.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>54445561.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>53056527.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>55007904.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>54533230.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>43567457.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>47455101.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>43854435.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>38266262.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>30373131.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>25981834.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>21533408.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>15956500.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>14918444.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>14825550.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>4878321.0</v>
       </c>
     </row>
-    <row r="24" spans="1:23">
+    <row r="24" spans="1:24">
       <c r="A24" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B24">
+        <v>11295000.0</v>
+      </c>
+      <c r="C24">
         <v>5745380.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>6349959.0</v>
       </c>
-      <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24">
         <v>0.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>3258890.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>4240000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>5221110.0</v>
       </c>
-      <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
-    </row>
-    <row r="25" spans="1:23">
+      <c r="X24"/>
+    </row>
+    <row r="25" spans="1:24">
       <c r="A25" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>47</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>5999150.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>7125420.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>104270.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>327070.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>672120.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H25">
         <v>0.0</v>
       </c>
       <c r="I25">
+        <v>0.0</v>
+      </c>
+      <c r="J25">
         <v>3258890.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>4240000.0</v>
       </c>
-      <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
-    </row>
-    <row r="26" spans="1:23">
+      <c r="X25"/>
+    </row>
+    <row r="26" spans="1:24">
       <c r="A26" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
-    </row>
-    <row r="27" spans="1:23">
+      <c r="X26"/>
+    </row>
+    <row r="27" spans="1:24">
       <c r="A27" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
-    </row>
-    <row r="28" spans="1:23">
+      <c r="X27"/>
+    </row>
+    <row r="28" spans="1:24">
       <c r="A28" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B28">
+        <v>-19256000.0</v>
+      </c>
+      <c r="C28">
         <v>-14240120.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-8935234.0</v>
       </c>
-      <c r="D28">
-[...1 lines deleted...]
-      </c>
       <c r="E28">
+        <v>-27919248.0</v>
+      </c>
+      <c r="F28">
         <v>-21243888.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-1972107.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-2634397.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-3663212.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-2567170.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-1497988.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-13499608.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-10500000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-23333876.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-25344607.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-23463729.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-23762079.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-11938800.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-12525293.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-10243845.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-6112964.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>55330.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>27667.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-1134441.0</v>
       </c>
     </row>
-    <row r="29" spans="1:23">
+    <row r="29" spans="1:24">
       <c r="A29" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B29">
+        <v>137134000.0</v>
+      </c>
+      <c r="C29">
         <v>131893655.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>135073105.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>107259000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>101124959.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>92859490.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>96468675.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>47202049.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>50811963.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
-    </row>
-    <row r="30" spans="1:23">
+      <c r="X29"/>
+    </row>
+    <row r="30" spans="1:24">
       <c r="A30" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B30">
+        <v>21737000.0</v>
+      </c>
+      <c r="C30">
         <v>4350392.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>4351551.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>24877133.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>24620413.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>30169863.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>29626609.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>5567293.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>3243657.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>3391060.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>7285278.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>6114542.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>4115909.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>6344256.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>6209764.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>3899858.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>4278574.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>3890782.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>2702168.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>2678209.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>1830916.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1423781.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1052438.0</v>
       </c>
     </row>
-    <row r="31" spans="1:23">
+    <row r="31" spans="1:24">
       <c r="A31" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>92845000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>88950418.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>80928014.0</v>
       </c>
-      <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
-    </row>
-    <row r="32" spans="1:23">
+      <c r="X31"/>
+    </row>
+    <row r="32" spans="1:24">
       <c r="A32" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B32">
+        <v>72754000.0</v>
+      </c>
+      <c r="C32">
         <v>66531744.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>65874283.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>50519000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>49431629.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>45273191.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>48859031.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>24980283.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>36043735.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
-    </row>
-    <row r="33" spans="1:23">
+      <c r="X32"/>
+    </row>
+    <row r="33" spans="1:24">
       <c r="A33" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B33">
+        <v>65993000.0</v>
+      </c>
+      <c r="C33">
         <v>68637404.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>72385519.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>50221441.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>52565487.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>48258416.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>47609644.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>22221766.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>13824162.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>25739356.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>27315000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>26941030.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>14718067.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>14352667.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>11272419.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>9345079.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>9013511.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>9047729.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>8115608.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>5684566.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>4879221.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>4006738.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>2532389.0</v>
       </c>
     </row>
-    <row r="34" spans="1:23">
+    <row r="34" spans="1:24">
       <c r="A34" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
-    </row>
-    <row r="35" spans="1:23">
+      <c r="X34"/>
+    </row>
+    <row r="35" spans="1:24">
       <c r="A35" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B35">
+        <v>14948000.0</v>
+      </c>
+      <c r="C35">
         <v>9651987.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>10127872.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>2466659.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>327067.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>672117.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H35">
         <v>0.0</v>
       </c>
       <c r="I35">
+        <v>0.0</v>
+      </c>
+      <c r="J35">
         <v>3295936.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>4303015.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>5297781.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>6548265.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>931490.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>1357761.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>998434.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>890848.0</v>
       </c>
-      <c r="Q35"/>
       <c r="R35"/>
       <c r="S35"/>
       <c r="T35"/>
-      <c r="U35">
+      <c r="U35"/>
+      <c r="V35">
         <v>27662.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>55333.0</v>
       </c>
-      <c r="W35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:23">
+      <c r="X35"/>
+    </row>
+    <row r="36" spans="1:24">
       <c r="A36" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="B36">
+        <v>58</v>
+      </c>
+      <c r="B36"/>
+      <c r="C36">
         <v>-72.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>3521799.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>15461204.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>10440367.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>19875977.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>19801575.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>22221766.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>13824162.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>25739356.0</v>
       </c>
-      <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
-      <c r="O36">
+      <c r="O36"/>
+      <c r="P36">
         <v>5658791.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>5284681.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>5194735.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>317312.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>304419.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>3096816.0</v>
       </c>
-      <c r="U36"/>
       <c r="V36"/>
-      <c r="W36">
+      <c r="W36"/>
+      <c r="X36">
         <v>1693305.0</v>
       </c>
     </row>
-    <row r="37" spans="1:23">
+    <row r="37" spans="1:24">
       <c r="A37" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
-    </row>
-    <row r="38" spans="1:23">
+      <c r="X37"/>
+    </row>
+    <row r="38" spans="1:24">
       <c r="A38" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
-      <c r="H38">
+      <c r="H38"/>
+      <c r="I38">
         <v>0.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>13381200.0</v>
       </c>
-      <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
-    </row>
-    <row r="39" spans="1:23">
+      <c r="X38"/>
+    </row>
+    <row r="39" spans="1:24">
       <c r="A39" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B39">
+        <v>27083000.0</v>
+      </c>
+      <c r="C39">
         <v>47021576.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>50344779.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>846100.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>727266.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>1083930.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>1384110.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>1075691.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>15810265.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>570800.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>626302.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>865960.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>638470.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>370548.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>979912.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>67489.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>53464.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>454842.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>462264.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>160807.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>143633.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>60332.0</v>
       </c>
-      <c r="W39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:23">
+      <c r="X39"/>
+    </row>
+    <row r="40" spans="1:24">
       <c r="A40" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B40">
+        <v>3343000.0</v>
+      </c>
+      <c r="C40">
         <v>4348760.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>5997873.0</v>
       </c>
-      <c r="D40">
-[...1 lines deleted...]
-      </c>
       <c r="E40">
+        <v>3280777.0</v>
+      </c>
+      <c r="F40">
         <v>5013684.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>6617199.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>2353750.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>10184788.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>2087480.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>1066737.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>3332043.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>2721671.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>1914580.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>4941369.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>3211660.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>1028894.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>1648421.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>2571890.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>4460.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>-1244844.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>447202.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>925885.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>718255.0</v>
       </c>
     </row>
-    <row r="41" spans="1:23">
+    <row r="41" spans="1:24">
       <c r="A41" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>2796000.0</v>
       </c>
-      <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
-    </row>
-    <row r="42" spans="1:23">
+      <c r="X41"/>
+    </row>
+    <row r="42" spans="1:24">
       <c r="A42" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="B42">
+        <v>64</v>
+      </c>
+      <c r="B42"/>
+      <c r="C42">
         <v>-1923442.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>2716662.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>4238000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>1966188.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-27560666.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-19440809.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>26203684.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>25828596.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>56768.0</v>
       </c>
-      <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42"/>
-      <c r="O42">
+      <c r="O42"/>
+      <c r="P42">
         <v>17060303.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>15156169.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>15952972.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>10979803.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>8773944.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>6711656.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>1511767.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>4904145.0</v>
       </c>
-      <c r="W42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:23">
+      <c r="X42"/>
+    </row>
+    <row r="43" spans="1:24">
       <c r="A43" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
-    </row>
-    <row r="44" spans="1:23">
+      <c r="X43"/>
+    </row>
+    <row r="44" spans="1:24">
       <c r="A44" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
-    </row>
-    <row r="45" spans="1:23">
+      <c r="X44"/>
+    </row>
+    <row r="45" spans="1:24">
       <c r="A45" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B45">
+        <v>23397000.0</v>
+      </c>
+      <c r="C45">
         <v>30829683.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>30168035.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>22922000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>26969067.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>30531771.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>30637632.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
-    </row>
-    <row r="46" spans="1:23">
+      <c r="X45"/>
+    </row>
+    <row r="46" spans="1:24">
       <c r="A46" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B46">
+        <v>23397000.0</v>
+      </c>
+      <c r="C46">
         <v>23504303.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>24112747.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>23676914.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>22589246.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>23284740.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>22587696.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>11131754.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>3392984.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>15907287.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>17256525.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>18356658.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>7293598.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>7940986.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>5462128.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>3807898.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>3465276.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>3833291.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>3465051.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>1931250.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>2023750.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>1791644.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>839084.0</v>
       </c>
     </row>
-    <row r="47" spans="1:23">
+    <row r="47" spans="1:24">
       <c r="A47" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>69</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
         <v>23504300.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>24112750.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>22922000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>22589250.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>23284740.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>22587700.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>11131750.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>3392980.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>15907290.0</v>
       </c>
-      <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
-    </row>
-    <row r="48" spans="1:23">
+      <c r="X47"/>
+    </row>
+    <row r="48" spans="1:24">
       <c r="A48" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B48">
+        <v>31582000.0</v>
+      </c>
+      <c r="C48">
         <v>29346623.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>27321288.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>20480477.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>13744903.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>31886191.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>26713868.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>26284430.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>25909340.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>24757733.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>23263333.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>21914272.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>18455315.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>19725361.0</v>
       </c>
-      <c r="O48"/>
       <c r="P48"/>
       <c r="Q48"/>
       <c r="R48"/>
       <c r="S48"/>
       <c r="T48"/>
-      <c r="U48">
+      <c r="U48"/>
+      <c r="V48">
         <v>4904145.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>841486.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>2542087.0</v>
       </c>
     </row>
-    <row r="49" spans="1:23">
+    <row r="49" spans="1:24">
       <c r="A49" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
-    </row>
-    <row r="50" spans="1:23">
+      <c r="X49"/>
+    </row>
+    <row r="50" spans="1:24">
       <c r="A50" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B50">
+        <v>2040000.0</v>
+      </c>
+      <c r="C50">
         <v>631111.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>591216.0</v>
       </c>
-      <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
-      <c r="H50">
+      <c r="H50"/>
+      <c r="I50">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>981108.0</v>
       </c>
       <c r="J50">
         <v>981108.0</v>
       </c>
-      <c r="K50"/>
+      <c r="K50">
+        <v>981108.0</v>
+      </c>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
-    </row>
-    <row r="51" spans="1:23">
+      <c r="X50"/>
+    </row>
+    <row r="51" spans="1:24">
       <c r="A51" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B51">
+        <v>13853000.0</v>
+      </c>
+      <c r="C51">
         <v>7397768.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>8547345.0</v>
       </c>
-      <c r="D51">
-[...1 lines deleted...]
-      </c>
       <c r="E51">
+        <v>612268.0</v>
+      </c>
+      <c r="F51">
         <v>672120.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1005320.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>353091.0</v>
       </c>
-      <c r="H51"/>
-      <c r="I51">
+      <c r="I51"/>
+      <c r="J51">
         <v>4240000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>5221110.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>6202218.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>7234688.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>709963.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>986631.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>1868677.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>1125668.0</v>
       </c>
-      <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
-      <c r="U51">
+      <c r="U51"/>
+      <c r="V51">
         <v>55330.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>27667.0</v>
       </c>
-      <c r="W51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:23">
+      <c r="X51"/>
+    </row>
+    <row r="52" spans="1:24">
       <c r="A52" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B52">
+        <v>2558000.0</v>
+      </c>
+      <c r="C52">
         <v>1398616.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>1421924.0</v>
       </c>
-      <c r="D52">
-[...1 lines deleted...]
-      </c>
       <c r="E52">
+        <v>508000.0</v>
+      </c>
+      <c r="F52">
         <v>345050.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>333200.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>353091.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>981108.0</v>
       </c>
       <c r="J52">
         <v>981108.0</v>
       </c>
       <c r="K52">
         <v>981108.0</v>
       </c>
       <c r="L52">
+        <v>981108.0</v>
+      </c>
+      <c r="M52">
         <v>1032470.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>658601.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>499668.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>1221508.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>234820.0</v>
       </c>
-      <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
-      <c r="U52">
-[...1 lines deleted...]
-      </c>
+      <c r="U52"/>
       <c r="V52">
         <v>27667.0</v>
       </c>
-      <c r="W52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:23">
+      <c r="W52">
+        <v>27667.0</v>
+      </c>
+      <c r="X52"/>
+    </row>
+    <row r="53" spans="1:24">
       <c r="A53" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="B53">
+        <v>75</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53">
         <v>531882.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>3521799.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>2639206.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>10440367.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>19875977.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>19801575.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>26149369.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>14734445.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>16609864.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>10263373.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>11666313.0</v>
       </c>
-      <c r="M53"/>
-      <c r="N53">
+      <c r="N53"/>
+      <c r="O53">
         <v>25311717.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>21429660.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>21991469.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>5049531.0</v>
       </c>
-      <c r="R53"/>
       <c r="S53"/>
-      <c r="T53">
+      <c r="T53"/>
+      <c r="U53">
         <v>1000000.0</v>
       </c>
-      <c r="U53"/>
       <c r="V53"/>
-      <c r="W53">
+      <c r="W53"/>
+      <c r="X53">
         <v>1004062.0</v>
       </c>
     </row>
-    <row r="54" spans="1:23">
+    <row r="54" spans="1:24">
       <c r="A54" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
-    </row>
-    <row r="55" spans="1:23">
+      <c r="X54"/>
+    </row>
+    <row r="55" spans="1:24">
       <c r="A55" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B55">
+        <v>147927000.0</v>
+      </c>
+      <c r="C55">
         <v>142185662.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>148092747.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>107145908.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>110300050.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>102389602.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>101433418.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>58722659.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>54445561.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>53056527.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>55007904.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>54533230.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>43567457.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>47455101.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>43854435.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>38266262.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>30373131.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>25981834.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>21533408.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>15956500.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>14918444.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>14825550.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>4878321.0</v>
       </c>
     </row>
-    <row r="56" spans="1:23">
+    <row r="56" spans="1:24">
       <c r="A56" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B56">
+        <v>81934000.0</v>
+      </c>
+      <c r="C56">
         <v>73548258.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>75707228.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>56924467.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>57734563.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>54131186.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>53823774.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>36500893.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>40621399.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>27317171.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>27692903.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>27592200.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>28849390.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>33102434.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>32582016.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>28921183.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>21359620.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>16934105.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>13417800.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>10271934.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>10039222.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>10818811.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>2345931.0</v>
       </c>
     </row>
-    <row r="57" spans="1:23">
+    <row r="57" spans="1:24">
       <c r="A57" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B57">
+        <v>9180000.0</v>
+      </c>
+      <c r="C57">
         <v>7016514.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>9832945.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>7783628.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>8302934.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>8857995.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>4964743.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>11520610.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>4577664.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>3333158.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>5263633.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>4903237.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>3491797.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>5758948.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>5112000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>1542435.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>1846799.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>2820407.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>661964.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>1244844.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>474869.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>1024586.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>736234.0</v>
       </c>
     </row>
-    <row r="58" spans="1:23">
+    <row r="58" spans="1:24">
       <c r="A58" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B58">
+        <v>24128000.0</v>
+      </c>
+      <c r="C58">
         <v>16668501.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>19960817.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>10250288.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>8630001.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>9530112.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>4964743.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>11520610.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>7873600.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>7636173.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>10561414.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>11451502.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>4423287.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>7116709.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>6110436.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>2433283.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1846799.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>2820407.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>661964.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>1244844.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>502532.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>1079919.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>736234.0</v>
       </c>
     </row>
-    <row r="59" spans="1:23">
+    <row r="59" spans="1:24">
       <c r="A59" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
-    </row>
-    <row r="60" spans="1:23">
+      <c r="X59"/>
+    </row>
+    <row r="60" spans="1:24">
       <c r="A60" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B60">
+        <v>123799000.0</v>
+      </c>
+      <c r="C60">
         <v>125517161.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>128131930.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>96895620.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>101124959.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>92859490.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>96468675.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>47202049.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>46571961.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>45501098.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>43940143.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>42591082.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>39132125.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>40402171.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>37737113.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>35832979.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>28526332.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>23091653.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>20871444.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>14711656.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>14415912.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>13745631.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>4142087.0</v>
       </c>
     </row>
-    <row r="61" spans="1:23">
+    <row r="61" spans="1:24">
       <c r="A61" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
-      <c r="F61">
+      <c r="F61"/>
+      <c r="G61">
         <v>-27560670.0</v>
       </c>
-      <c r="G61">
+      <c r="H61">
         <v>-19440810.0</v>
       </c>
-      <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
-    </row>
-    <row r="62" spans="1:23">
+      <c r="X61"/>
+    </row>
+    <row r="62" spans="1:24">
       <c r="A62" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
+      <c r="X62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BD62"/>
+  <dimension ref="A1:BG62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:56">
+    <row r="1" spans="1:59">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D1" t="s">
-        <v>86</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>87</v>
       </c>
       <c r="F1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="G1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="H1" t="s">
-        <v>89</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>90</v>
       </c>
       <c r="J1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="K1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="L1" t="s">
-        <v>92</v>
+        <v>3</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>93</v>
       </c>
       <c r="N1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="O1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="P1" t="s">
-        <v>95</v>
+        <v>4</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>96</v>
       </c>
       <c r="R1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="S1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="T1" t="s">
-        <v>98</v>
+        <v>5</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>99</v>
       </c>
       <c r="V1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="W1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="X1" t="s">
-        <v>101</v>
+        <v>6</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>102</v>
       </c>
       <c r="Z1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AA1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AB1" t="s">
-        <v>104</v>
+        <v>7</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>105</v>
       </c>
       <c r="AD1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AE1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AF1" t="s">
-        <v>107</v>
+        <v>8</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>108</v>
       </c>
       <c r="AH1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AI1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AJ1" t="s">
-        <v>110</v>
+        <v>9</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>111</v>
       </c>
       <c r="AL1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AM1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AN1" t="s">
-        <v>113</v>
+        <v>10</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>114</v>
       </c>
       <c r="AP1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AQ1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AR1" t="s">
-        <v>116</v>
+        <v>11</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>117</v>
       </c>
       <c r="AT1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AU1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="AV1" t="s">
-        <v>119</v>
+        <v>12</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>120</v>
       </c>
       <c r="AX1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AY1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="AZ1" t="s">
-        <v>122</v>
+        <v>13</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>123</v>
       </c>
       <c r="BB1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="BC1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BD1" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:56">
+        <v>14</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="2" spans="1:59">
       <c r="A2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B2">
+        <v>3278000.0</v>
+      </c>
+      <c r="C2">
+        <v>2773000.0</v>
+      </c>
+      <c r="D2">
+        <v>3580000.0</v>
+      </c>
+      <c r="E2">
         <v>2836000.0</v>
       </c>
-      <c r="C2">
+      <c r="F2">
         <v>653764.0</v>
       </c>
-      <c r="D2">
+      <c r="G2">
         <v>2041000.0</v>
       </c>
-      <c r="E2">
+      <c r="H2">
         <v>4047000.0</v>
       </c>
-      <c r="F2">
+      <c r="I2">
         <v>3824000.0</v>
       </c>
-      <c r="G2">
+      <c r="J2">
         <v>353635.0</v>
       </c>
-      <c r="H2">
+      <c r="K2">
         <v>3467000.0</v>
       </c>
-      <c r="I2">
+      <c r="L2">
         <v>4932000.0</v>
       </c>
-      <c r="J2">
+      <c r="M2">
         <v>3774000.0</v>
       </c>
-      <c r="K2">
+      <c r="N2">
         <v>352851.0</v>
       </c>
-      <c r="L2">
+      <c r="O2">
         <v>3509000.0</v>
       </c>
-      <c r="M2">
+      <c r="P2">
         <v>4819000.0</v>
       </c>
-      <c r="N2">
+      <c r="Q2">
         <v>4801000.0</v>
       </c>
-      <c r="O2">
+      <c r="R2">
         <v>3934000.0</v>
       </c>
-      <c r="P2">
+      <c r="S2">
         <v>3659000.0</v>
       </c>
-      <c r="Q2">
+      <c r="T2">
         <v>369234.0</v>
       </c>
-      <c r="R2">
+      <c r="U2">
         <v>4541000.0</v>
       </c>
-      <c r="S2">
+      <c r="V2">
         <v>4329000.0</v>
       </c>
-      <c r="T2">
+      <c r="W2">
         <v>4095000.0</v>
       </c>
-      <c r="U2">
+      <c r="X2">
         <v>281762.0</v>
       </c>
-      <c r="V2">
+      <c r="Y2">
         <v>4060000.0</v>
       </c>
-      <c r="W2">
+      <c r="Z2">
         <v>2997000.0</v>
       </c>
-      <c r="X2">
+      <c r="AA2">
         <v>2594000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AB2">
         <v>3100043.0</v>
       </c>
-      <c r="Z2">
+      <c r="AC2">
         <v>2648000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AD2">
         <v>2537000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AE2">
         <v>9746000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AF2">
         <v>265867.0</v>
       </c>
-      <c r="AD2">
+      <c r="AG2">
         <v>2973000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AH2">
         <v>4578000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AI2">
         <v>3131000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AJ2">
         <v>337160.0</v>
       </c>
-      <c r="AH2">
+      <c r="AK2">
         <v>3067000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AL2">
         <v>2727000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AM2">
         <v>2355000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AN2">
         <v>460060.0</v>
       </c>
-      <c r="AL2">
+      <c r="AO2">
         <v>2945000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AP2">
         <v>3079000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AQ2">
         <v>3272000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AR2">
         <v>245340.0</v>
       </c>
-      <c r="AP2">
+      <c r="AS2">
         <v>2844000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AT2">
         <v>3051000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AU2">
         <v>2029000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AV2">
         <v>680907.0</v>
       </c>
-      <c r="AT2">
+      <c r="AW2">
         <v>2679000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AX2">
         <v>3548000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AY2">
         <v>3159000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AZ2">
         <v>480019.0</v>
       </c>
-      <c r="AX2">
+      <c r="BA2">
         <v>7807000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BB2">
         <v>6485000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BC2">
         <v>3255000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BD2">
         <v>132590.0</v>
       </c>
-      <c r="BB2"/>
-      <c r="BC2">
+      <c r="BE2"/>
+      <c r="BF2">
         <v>2726000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BG2">
         <v>3181000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:56">
+    <row r="3" spans="1:59">
       <c r="A3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -4379,54 +4535,57 @@
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
-    </row>
-    <row r="4" spans="1:56">
+      <c r="BE3"/>
+      <c r="BF3"/>
+      <c r="BG3"/>
+    </row>
+    <row r="4" spans="1:59">
       <c r="A4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -4439,124 +4598,134 @@
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
-    </row>
-    <row r="5" spans="1:56">
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+    </row>
+    <row r="5" spans="1:59">
       <c r="A5" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="C5"/>
+        <v>27</v>
+      </c>
+      <c r="B5">
+        <v>-5876999.0</v>
+      </c>
+      <c r="C5">
+        <v>-1923999.0</v>
+      </c>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
-      <c r="J5">
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
         <v>-4761000.0</v>
       </c>
-      <c r="K5">
+      <c r="N5">
         <v>-4761337.0</v>
       </c>
-      <c r="L5">
+      <c r="O5">
         <v>4238000.0</v>
       </c>
-      <c r="M5">
+      <c r="P5">
         <v>4238000.0</v>
       </c>
-      <c r="N5">
+      <c r="Q5">
         <v>4237000.0</v>
       </c>
-      <c r="O5"/>
-[...1 lines deleted...]
-      <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
-    </row>
-    <row r="6" spans="1:56">
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+    </row>
+    <row r="6" spans="1:59">
       <c r="A6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
@@ -4569,248 +4738,269 @@
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
-    </row>
-    <row r="7" spans="1:56">
+      <c r="BE6"/>
+      <c r="BF6"/>
+      <c r="BG6"/>
+    </row>
+    <row r="7" spans="1:59">
       <c r="A7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B7">
+        <v>518000.0</v>
+      </c>
+      <c r="C7">
+        <v>425000.0</v>
+      </c>
+      <c r="D7">
+        <v>642000.0</v>
+      </c>
+      <c r="E7">
         <v>853000.0</v>
       </c>
-      <c r="C7">
+      <c r="F7">
         <v>1021274.0</v>
       </c>
-      <c r="D7">
+      <c r="G7">
         <v>925000.0</v>
       </c>
-      <c r="E7">
+      <c r="H7">
         <v>1146000.0</v>
       </c>
-      <c r="F7">
+      <c r="I7">
         <v>1377000.0</v>
       </c>
-      <c r="G7">
+      <c r="J7">
         <v>1606170.0</v>
       </c>
-      <c r="H7">
+      <c r="K7">
         <v>1563000.0</v>
       </c>
-      <c r="I7">
+      <c r="L7">
         <v>1277000.0</v>
       </c>
-      <c r="J7">
+      <c r="M7">
         <v>438000.0</v>
       </c>
-      <c r="K7"/>
-      <c r="L7">
+      <c r="N7"/>
+      <c r="O7">
         <v>532000.0</v>
       </c>
-      <c r="M7"/>
-      <c r="N7">
+      <c r="P7"/>
+      <c r="Q7">
         <v>781000.0</v>
       </c>
-      <c r="O7">
+      <c r="R7">
         <v>904000.0</v>
       </c>
-      <c r="P7">
+      <c r="S7">
         <v>1026000.0</v>
       </c>
-      <c r="Q7">
+      <c r="T7">
         <v>672117.0</v>
       </c>
-      <c r="R7">
+      <c r="U7">
         <v>756000.0</v>
       </c>
-      <c r="S7">
+      <c r="V7">
         <v>840000.0</v>
       </c>
-      <c r="T7">
+      <c r="W7">
         <v>923000.0</v>
       </c>
-      <c r="U7">
+      <c r="X7">
         <v>1005317.0</v>
       </c>
-      <c r="V7"/>
-      <c r="W7">
+      <c r="Y7"/>
+      <c r="Z7">
         <v>161000.0</v>
       </c>
-      <c r="X7">
+      <c r="AA7">
         <v>257000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AB7">
         <v>353091.0</v>
       </c>
-      <c r="Z7"/>
-[...1 lines deleted...]
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
-    </row>
-    <row r="8" spans="1:56">
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+    </row>
+    <row r="8" spans="1:59">
       <c r="A8" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B8">
         <v>98094000.0</v>
       </c>
       <c r="C8">
-        <v>98093980.0</v>
+        <v>98094000.0</v>
       </c>
       <c r="D8">
         <v>98094000.0</v>
       </c>
       <c r="E8">
         <v>98094000.0</v>
       </c>
       <c r="F8">
+        <v>98093980.0</v>
+      </c>
+      <c r="G8">
         <v>98094000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>98093980.0</v>
       </c>
       <c r="H8">
         <v>98094000.0</v>
       </c>
       <c r="I8">
-        <v>81176000.0</v>
+        <v>98094000.0</v>
       </c>
       <c r="J8">
-        <v>81176000.0</v>
-[...1 lines deleted...]
-      <c r="K8"/>
+        <v>98093980.0</v>
+      </c>
+      <c r="K8">
+        <v>98094000.0</v>
+      </c>
       <c r="L8">
         <v>81176000.0</v>
       </c>
-      <c r="M8"/>
-      <c r="N8">
+      <c r="M8">
         <v>81176000.0</v>
       </c>
+      <c r="N8"/>
       <c r="O8">
         <v>81176000.0</v>
       </c>
-      <c r="P8">
+      <c r="P8"/>
+      <c r="Q8">
         <v>81176000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
+        <v>81176000.0</v>
+      </c>
+      <c r="S8">
+        <v>81176000.0</v>
+      </c>
+      <c r="T8">
         <v>81176480.0</v>
       </c>
-      <c r="R8">
+      <c r="U8">
         <v>61742000.0</v>
       </c>
-      <c r="S8">
+      <c r="V8">
         <v>61742000.0</v>
       </c>
-      <c r="T8"/>
-[...1 lines deleted...]
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
-    </row>
-    <row r="9" spans="1:56">
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+    </row>
+    <row r="9" spans="1:59">
       <c r="A9" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -4823,816 +5013,860 @@
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
-    </row>
-    <row r="10" spans="1:56">
+      <c r="BE9"/>
+      <c r="BF9"/>
+      <c r="BG9"/>
+    </row>
+    <row r="10" spans="1:59">
       <c r="A10" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B10">
+        <v>33109000.0</v>
+      </c>
+      <c r="C10">
+        <v>30794000.0</v>
+      </c>
+      <c r="D10">
+        <v>25151000.0</v>
+      </c>
+      <c r="E10">
         <v>26246000.0</v>
       </c>
-      <c r="C10">
+      <c r="F10">
         <v>21637888.0</v>
       </c>
-      <c r="D10">
+      <c r="G10">
         <v>22033000.0</v>
       </c>
-      <c r="E10">
+      <c r="H10">
         <v>26386000.0</v>
       </c>
-      <c r="F10">
+      <c r="I10">
         <v>27232000.0</v>
       </c>
-      <c r="G10">
+      <c r="J10">
         <v>17482579.0</v>
       </c>
-      <c r="H10">
+      <c r="K10">
         <v>24055000.0</v>
       </c>
-      <c r="I10">
+      <c r="L10">
         <v>35612000.0</v>
       </c>
-      <c r="J10">
+      <c r="M10">
         <v>31293000.0</v>
       </c>
-      <c r="K10">
+      <c r="N10">
         <v>28531516.0</v>
       </c>
-      <c r="L10">
+      <c r="O10">
         <v>32728000.0</v>
       </c>
-      <c r="M10">
+      <c r="P10">
         <v>33203000.0</v>
       </c>
-      <c r="N10">
+      <c r="Q10">
         <v>29988000.0</v>
       </c>
-      <c r="O10">
+      <c r="R10">
         <v>31579000.0</v>
       </c>
-      <c r="P10">
+      <c r="S10">
         <v>28893000.0</v>
       </c>
-      <c r="Q10">
+      <c r="T10">
         <v>21916005.0</v>
       </c>
-      <c r="R10">
+      <c r="U10">
         <v>33281000.0</v>
       </c>
-      <c r="S10">
+      <c r="V10">
         <v>34609000.0</v>
       </c>
-      <c r="T10">
+      <c r="W10">
         <v>27276000.0</v>
       </c>
-      <c r="U10">
+      <c r="X10">
         <v>2977424.0</v>
       </c>
-      <c r="V10">
+      <c r="Y10">
         <v>20662000.0</v>
       </c>
-      <c r="W10">
+      <c r="Z10">
         <v>17588000.0</v>
       </c>
-      <c r="X10">
+      <c r="AA10">
         <v>14807000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AB10">
         <v>2987488.0</v>
       </c>
-      <c r="Z10">
+      <c r="AC10">
         <v>58704000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AD10">
         <v>27019000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AE10">
         <v>28675000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AF10">
         <v>3663212.0</v>
       </c>
-      <c r="AD10">
+      <c r="AG10">
         <v>3023000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AH10">
         <v>7250000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AI10">
         <v>5501000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AJ10">
         <v>6807172.0</v>
       </c>
-      <c r="AH10">
+      <c r="AK10">
         <v>20791000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AL10">
         <v>20712000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AM10">
         <v>22271000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AN10">
         <v>7446233.0</v>
       </c>
-      <c r="AL10">
+      <c r="AO10">
         <v>21764000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AP10">
         <v>19631000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AQ10">
         <v>20063000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AR10">
         <v>19701826.0</v>
       </c>
-      <c r="AP10">
+      <c r="AS10">
         <v>19891000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AT10">
         <v>17193000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AU10">
         <v>17105000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AV10">
         <v>20547111.0</v>
       </c>
-      <c r="AT10">
+      <c r="AW10">
         <v>19573000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AX10">
         <v>15057000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AY10">
         <v>15523000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AZ10">
         <v>24043839.0</v>
       </c>
-      <c r="AX10">
+      <c r="BA10">
         <v>28573000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BB10">
         <v>26331238.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BC10">
         <v>29221000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BD10">
         <v>26331238.0</v>
       </c>
-      <c r="BB10"/>
-      <c r="BC10">
+      <c r="BE10"/>
+      <c r="BF10">
         <v>25332406.0</v>
       </c>
-      <c r="BD10">
+      <c r="BG10">
         <v>28163000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:56">
+    <row r="11" spans="1:59">
       <c r="A11" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>33</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11">
+        <v>25151000.0</v>
+      </c>
+      <c r="E11">
         <v>26246000.0</v>
       </c>
-      <c r="C11">
+      <c r="F11">
         <v>22169770.0</v>
       </c>
-      <c r="D11">
+      <c r="G11">
         <v>22033000.0</v>
       </c>
-      <c r="E11">
+      <c r="H11">
         <v>26386000.0</v>
       </c>
-      <c r="F11">
+      <c r="I11">
         <v>27232000.0</v>
       </c>
-      <c r="G11"/>
-[...1 lines deleted...]
-      <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11">
         <v>31170720.0</v>
       </c>
-      <c r="L11">
+      <c r="O11">
         <v>32728000.0</v>
       </c>
-      <c r="M11">
+      <c r="P11">
         <v>33203000.0</v>
       </c>
-      <c r="N11">
+      <c r="Q11">
         <v>29988000.0</v>
       </c>
-      <c r="O11">
+      <c r="R11">
         <v>31579000.0</v>
       </c>
-      <c r="P11">
+      <c r="S11">
         <v>28893000.0</v>
       </c>
-      <c r="Q11">
+      <c r="T11">
         <v>32356370.0</v>
       </c>
-      <c r="R11">
+      <c r="U11">
         <v>33281000.0</v>
       </c>
-      <c r="S11">
+      <c r="V11">
         <v>34609000.0</v>
       </c>
-      <c r="T11"/>
-[...1 lines deleted...]
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
-    </row>
-    <row r="12" spans="1:56">
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11"/>
+    </row>
+    <row r="12" spans="1:59">
       <c r="A12" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B12">
+        <v>33109000.0</v>
+      </c>
+      <c r="C12">
+        <v>30794000.0</v>
+      </c>
+      <c r="D12">
+        <v>25151000.0</v>
+      </c>
+      <c r="E12">
         <v>26246000.0</v>
       </c>
-      <c r="C12">
+      <c r="F12">
         <v>22169770.0</v>
       </c>
-      <c r="D12">
+      <c r="G12">
         <v>48059000.0</v>
       </c>
-      <c r="E12">
+      <c r="H12">
         <v>52359000.0</v>
       </c>
-      <c r="F12">
+      <c r="I12">
         <v>53205000.0</v>
       </c>
-      <c r="G12">
+      <c r="J12">
         <v>21004378.0</v>
       </c>
-      <c r="H12">
+      <c r="K12">
         <v>50028000.0</v>
       </c>
-      <c r="I12">
+      <c r="L12">
         <v>35612000.0</v>
       </c>
-      <c r="J12">
+      <c r="M12">
         <v>31293000.0</v>
       </c>
-      <c r="K12">
+      <c r="N12">
         <v>31170722.0</v>
       </c>
-      <c r="L12">
+      <c r="O12">
         <v>32728000.0</v>
       </c>
-      <c r="M12">
+      <c r="P12">
         <v>33203000.0</v>
       </c>
-      <c r="N12">
+      <c r="Q12">
         <v>29988000.0</v>
       </c>
-      <c r="O12">
+      <c r="R12">
         <v>31579000.0</v>
       </c>
-      <c r="P12">
+      <c r="S12">
         <v>28893000.0</v>
       </c>
-      <c r="Q12">
+      <c r="T12">
         <v>32356372.0</v>
       </c>
-      <c r="R12">
+      <c r="U12">
         <v>33281000.0</v>
       </c>
-      <c r="S12">
+      <c r="V12">
         <v>34609000.0</v>
       </c>
-      <c r="T12">
+      <c r="W12">
         <v>27276000.0</v>
       </c>
-      <c r="U12">
+      <c r="X12">
         <v>22853401.0</v>
       </c>
-      <c r="V12">
+      <c r="Y12">
         <v>20662000.0</v>
       </c>
-      <c r="W12">
+      <c r="Z12">
         <v>17588000.0</v>
       </c>
-      <c r="X12">
+      <c r="AA12">
         <v>14807000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AB12">
         <v>22789063.0</v>
       </c>
-      <c r="Z12">
+      <c r="AC12">
         <v>58704000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AD12">
         <v>27019000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AE12">
         <v>28675000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AF12">
         <v>29812581.0</v>
       </c>
-      <c r="AD12">
+      <c r="AG12">
         <v>32055000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AH12">
         <v>23796000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AI12">
         <v>20795000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AJ12">
         <v>21541617.0</v>
       </c>
-      <c r="AH12">
+      <c r="AK12">
         <v>20791000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AL12">
         <v>20712000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AM12">
         <v>22271000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AN12">
         <v>23328962.0</v>
       </c>
-      <c r="AL12">
+      <c r="AO12">
         <v>21764000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AP12">
         <v>19631000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AQ12">
         <v>20063000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AR12">
         <v>19701826.0</v>
       </c>
-      <c r="AP12">
+      <c r="AS12">
         <v>19891000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AT12">
         <v>17193000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AU12">
         <v>17105000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AV12">
         <v>20547111.0</v>
       </c>
-      <c r="AT12">
+      <c r="AW12">
         <v>19573000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AX12">
         <v>15057000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AY12">
         <v>15523000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AZ12">
         <v>24043839.0</v>
       </c>
-      <c r="AX12">
+      <c r="BA12">
         <v>28573000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BB12">
         <v>30379000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BC12">
         <v>29221000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BD12">
         <v>26331238.0</v>
       </c>
-      <c r="BB12"/>
-      <c r="BC12">
+      <c r="BE12"/>
+      <c r="BF12">
         <v>26638000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BG12">
         <v>28163000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:56">
+    <row r="13" spans="1:59">
       <c r="A13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B13">
         <v>98094000.0</v>
       </c>
       <c r="C13">
-        <v>98093980.0</v>
+        <v>98094000.0</v>
       </c>
       <c r="D13">
         <v>98094000.0</v>
       </c>
       <c r="E13">
         <v>98094000.0</v>
       </c>
       <c r="F13">
+        <v>98093980.0</v>
+      </c>
+      <c r="G13">
         <v>98094000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>98093980.0</v>
       </c>
       <c r="H13">
         <v>98094000.0</v>
       </c>
       <c r="I13">
-        <v>81176000.0</v>
+        <v>98094000.0</v>
       </c>
       <c r="J13">
-        <v>81176000.0</v>
+        <v>98093980.0</v>
       </c>
       <c r="K13">
-        <v>81176480.0</v>
+        <v>98094000.0</v>
       </c>
       <c r="L13">
         <v>81176000.0</v>
       </c>
       <c r="M13">
         <v>81176000.0</v>
       </c>
       <c r="N13">
-        <v>81176000.0</v>
+        <v>81176480.0</v>
       </c>
       <c r="O13">
         <v>81176000.0</v>
       </c>
       <c r="P13">
         <v>81176000.0</v>
       </c>
       <c r="Q13">
+        <v>81176000.0</v>
+      </c>
+      <c r="R13">
+        <v>81176000.0</v>
+      </c>
+      <c r="S13">
+        <v>81176000.0</v>
+      </c>
+      <c r="T13">
         <v>81176480.0</v>
       </c>
-      <c r="R13">
+      <c r="U13">
         <v>61742000.0</v>
       </c>
-      <c r="S13">
+      <c r="V13">
         <v>61742000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>89303000.0</v>
       </c>
       <c r="W13">
         <v>89303000.0</v>
       </c>
       <c r="X13">
+        <v>89303150.0</v>
+      </c>
+      <c r="Y13">
         <v>89303000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>89303150.0</v>
       </c>
       <c r="Z13">
         <v>89303000.0</v>
       </c>
       <c r="AA13">
+        <v>89303000.0</v>
+      </c>
+      <c r="AB13">
+        <v>89303150.0</v>
+      </c>
+      <c r="AC13">
+        <v>89303000.0</v>
+      </c>
+      <c r="AD13">
         <v>23834000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AE13">
         <v>21166000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AF13">
         <v>20998365.0</v>
       </c>
-      <c r="AD13">
+      <c r="AG13">
         <v>20998000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AH13">
         <v>20998000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AI13">
         <v>20981000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AJ13">
         <v>20743365.0</v>
       </c>
-      <c r="AH13">
+      <c r="AK13">
         <v>20744000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>20686597.0</v>
       </c>
       <c r="AL13">
         <v>20687000.0</v>
       </c>
       <c r="AM13">
-        <v>20677000.0</v>
+        <v>20687000.0</v>
       </c>
       <c r="AN13">
-        <v>20677000.0</v>
+        <v>20686597.0</v>
       </c>
       <c r="AO13">
-        <v>20676810.0</v>
+        <v>20687000.0</v>
       </c>
       <c r="AP13">
         <v>20677000.0</v>
       </c>
       <c r="AQ13">
         <v>20677000.0</v>
       </c>
       <c r="AR13">
+        <v>20676810.0</v>
+      </c>
+      <c r="AS13">
         <v>20677000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20676810.0</v>
       </c>
       <c r="AT13">
         <v>20677000.0</v>
       </c>
       <c r="AU13">
         <v>20677000.0</v>
       </c>
       <c r="AV13">
+        <v>20676810.0</v>
+      </c>
+      <c r="AW13">
         <v>20677000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20676810.0</v>
       </c>
       <c r="AX13">
         <v>20677000.0</v>
       </c>
       <c r="AY13">
         <v>20677000.0</v>
       </c>
       <c r="AZ13">
+        <v>20676810.0</v>
+      </c>
+      <c r="BA13">
         <v>20677000.0</v>
       </c>
-      <c r="BA13">
-[...2 lines deleted...]
-      <c r="BB13"/>
+      <c r="BB13">
+        <v>20677000.0</v>
+      </c>
       <c r="BC13">
         <v>20677000.0</v>
       </c>
       <c r="BD13">
+        <v>20676810.0</v>
+      </c>
+      <c r="BE13"/>
+      <c r="BF13">
         <v>20677000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:56">
+      <c r="BG13">
+        <v>20677000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:59">
       <c r="A14" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B14">
         <v>609878000.0</v>
       </c>
       <c r="C14">
         <v>609878000.0</v>
       </c>
       <c r="D14">
         <v>609878000.0</v>
       </c>
       <c r="E14">
         <v>609878000.0</v>
       </c>
       <c r="F14">
         <v>609878000.0</v>
       </c>
       <c r="G14">
         <v>609878000.0</v>
       </c>
       <c r="H14">
+        <v>609878000.0</v>
+      </c>
+      <c r="I14">
+        <v>609878000.0</v>
+      </c>
+      <c r="J14">
+        <v>609878000.0</v>
+      </c>
+      <c r="K14">
         <v>576395000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>559378000.0</v>
       </c>
       <c r="L14">
         <v>559378000.0</v>
       </c>
       <c r="M14">
         <v>559378000.0</v>
       </c>
       <c r="N14">
         <v>559378000.0</v>
       </c>
       <c r="O14">
         <v>559378000.0</v>
       </c>
       <c r="P14">
         <v>559378000.0</v>
       </c>
       <c r="Q14">
-        <v>559379500.0</v>
+        <v>559378000.0</v>
       </c>
       <c r="R14">
         <v>559378000.0</v>
       </c>
       <c r="S14">
         <v>559378000.0</v>
       </c>
       <c r="T14">
+        <v>559379500.0</v>
+      </c>
+      <c r="U14">
         <v>559378000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
+        <v>559378000.0</v>
+      </c>
+      <c r="W14">
+        <v>559378000.0</v>
+      </c>
+      <c r="X14">
         <v>530720980.0</v>
       </c>
-      <c r="V14">
+      <c r="Y14">
         <v>575143000.0</v>
       </c>
-      <c r="W14">
+      <c r="Z14">
         <v>575143000.0</v>
       </c>
-      <c r="X14">
+      <c r="AA14">
         <v>578302000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AB14">
         <v>580378375.0</v>
       </c>
-      <c r="Z14">
+      <c r="AC14">
         <v>615378000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>619774636.0</v>
       </c>
       <c r="AD14">
         <v>620304000.0</v>
       </c>
       <c r="AE14">
         <v>620304000.0</v>
       </c>
       <c r="AF14">
+        <v>619774636.0</v>
+      </c>
+      <c r="AG14">
         <v>620304000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>589077194.0</v>
       </c>
       <c r="AH14">
         <v>620304000.0</v>
       </c>
       <c r="AI14">
         <v>620304000.0</v>
       </c>
       <c r="AJ14">
+        <v>589077194.0</v>
+      </c>
+      <c r="AK14">
+        <v>620304000.0</v>
+      </c>
+      <c r="AL14">
+        <v>620304000.0</v>
+      </c>
+      <c r="AM14">
         <v>517017975.0</v>
       </c>
-      <c r="AK14">
+      <c r="AN14">
         <v>413731950.0</v>
       </c>
-      <c r="AL14">
+      <c r="AO14">
         <v>475381687.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>413536800.0</v>
       </c>
       <c r="AP14">
         <v>413536000.0</v>
       </c>
       <c r="AQ14">
         <v>413536000.0</v>
       </c>
       <c r="AR14">
+        <v>413536800.0</v>
+      </c>
+      <c r="AS14">
         <v>413536000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>413536800.0</v>
       </c>
       <c r="AT14">
         <v>413536000.0</v>
       </c>
       <c r="AU14">
         <v>413536000.0</v>
       </c>
       <c r="AV14">
+        <v>413536800.0</v>
+      </c>
+      <c r="AW14">
         <v>413536000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>413536800.0</v>
       </c>
       <c r="AX14">
         <v>413536000.0</v>
       </c>
       <c r="AY14">
         <v>413536000.0</v>
       </c>
       <c r="AZ14">
+        <v>413536800.0</v>
+      </c>
+      <c r="BA14">
         <v>413536000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>413536800.0</v>
       </c>
       <c r="BB14">
         <v>413536000.0</v>
       </c>
       <c r="BC14">
         <v>413536000.0</v>
       </c>
       <c r="BD14">
+        <v>413536800.0</v>
+      </c>
+      <c r="BE14">
         <v>413536000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:56">
+      <c r="BF14">
+        <v>413536000.0</v>
+      </c>
+      <c r="BG14">
+        <v>413536000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:59">
       <c r="A15" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
@@ -5645,152 +5879,158 @@
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
-    </row>
-    <row r="16" spans="1:56">
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15"/>
+    </row>
+    <row r="16" spans="1:59">
       <c r="A16" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>2891000.0</v>
       </c>
-      <c r="K16">
+      <c r="N16">
         <v>3641999.0</v>
       </c>
-      <c r="L16">
+      <c r="O16">
         <v>4399000.0</v>
       </c>
-      <c r="M16">
+      <c r="P16">
         <v>3527000.0</v>
       </c>
-      <c r="N16">
+      <c r="Q16">
         <v>2271000.0</v>
       </c>
-      <c r="O16">
+      <c r="R16">
         <v>2574966.0</v>
       </c>
-      <c r="P16">
+      <c r="S16">
         <v>2781000.0</v>
       </c>
-      <c r="Q16">
+      <c r="T16">
         <v>2574966.0</v>
       </c>
-      <c r="R16">
+      <c r="U16">
         <v>2646000.0</v>
       </c>
-      <c r="S16">
+      <c r="V16">
         <v>4206000.0</v>
       </c>
-      <c r="T16">
+      <c r="W16">
         <v>2420000.0</v>
       </c>
-      <c r="U16"/>
-      <c r="V16">
+      <c r="X16"/>
+      <c r="Y16">
         <v>2390000.0</v>
       </c>
-      <c r="W16">
+      <c r="Z16">
         <v>1993000.0</v>
       </c>
-      <c r="X16">
+      <c r="AA16">
         <v>1738000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AB16">
         <v>1385993.0</v>
       </c>
-      <c r="Z16">
+      <c r="AC16">
         <v>1845000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AD16">
         <v>2061999.0</v>
       </c>
-      <c r="AB16">
+      <c r="AE16">
         <v>2104000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AF16">
         <v>1069955.0</v>
       </c>
-      <c r="AD16"/>
-[...1 lines deleted...]
-      <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
-    </row>
-    <row r="17" spans="1:56">
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+    </row>
+    <row r="17" spans="1:59">
       <c r="A17" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -5803,54 +6043,57 @@
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
-    </row>
-    <row r="18" spans="1:56">
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+    </row>
+    <row r="18" spans="1:59">
       <c r="A18" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
@@ -5863,54 +6106,57 @@
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
-    </row>
-    <row r="19" spans="1:56">
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+    </row>
+    <row r="19" spans="1:59">
       <c r="A19" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -5923,816 +6169,869 @@
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
-    </row>
-    <row r="20" spans="1:56">
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+    </row>
+    <row r="20" spans="1:59">
       <c r="A20" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B20">
         <v>4018000.0</v>
       </c>
       <c r="C20">
-        <v>4017945.0</v>
+        <v>4018000.0</v>
       </c>
       <c r="D20">
         <v>4018000.0</v>
       </c>
       <c r="E20">
         <v>4018000.0</v>
       </c>
       <c r="F20">
+        <v>4017945.0</v>
+      </c>
+      <c r="G20">
         <v>4018000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
+        <v>4018000.0</v>
+      </c>
+      <c r="I20">
+        <v>4018000.0</v>
+      </c>
+      <c r="J20">
         <v>4017945.0</v>
       </c>
-      <c r="H20">
+      <c r="K20">
         <v>29000.0</v>
       </c>
-      <c r="I20">
+      <c r="L20">
         <v>29000.0</v>
       </c>
-      <c r="J20">
+      <c r="M20">
         <v>29000.0</v>
       </c>
-      <c r="K20">
+      <c r="N20">
         <v>29450.0</v>
       </c>
-      <c r="L20"/>
-[...1 lines deleted...]
-      <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
-      <c r="AM20">
-[...7 lines deleted...]
-      </c>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
       <c r="AP20">
         <v>32000.0</v>
       </c>
       <c r="AQ20">
         <v>32000.0</v>
       </c>
       <c r="AR20">
+        <v>32528.0</v>
+      </c>
+      <c r="AS20">
         <v>32000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
+        <v>32000.0</v>
+      </c>
+      <c r="AU20">
+        <v>32000.0</v>
+      </c>
+      <c r="AV20">
         <v>32528.0</v>
       </c>
-      <c r="AT20"/>
-[...1 lines deleted...]
-      <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
-    </row>
-    <row r="21" spans="1:56">
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+    </row>
+    <row r="21" spans="1:59">
       <c r="A21" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B21">
+        <v>20301000.0</v>
+      </c>
+      <c r="C21">
+        <v>20204000.0</v>
+      </c>
+      <c r="D21">
+        <v>19766000.0</v>
+      </c>
+      <c r="E21">
         <v>19285000.0</v>
       </c>
-      <c r="C21">
+      <c r="F21">
         <v>18937228.0</v>
       </c>
-      <c r="D21">
+      <c r="G21">
         <v>18534000.0</v>
       </c>
-      <c r="E21">
+      <c r="H21">
         <v>18133000.0</v>
       </c>
-      <c r="F21">
+      <c r="I21">
         <v>17719000.0</v>
       </c>
-      <c r="G21">
+      <c r="J21">
         <v>17415145.0</v>
       </c>
-      <c r="H21">
+      <c r="K21">
         <v>17079000.0</v>
       </c>
-      <c r="I21">
+      <c r="L21">
         <v>16575000.0</v>
       </c>
-      <c r="J21">
+      <c r="M21">
         <v>15939000.0</v>
       </c>
-      <c r="K21">
+      <c r="N21">
         <v>15431750.0</v>
       </c>
-      <c r="L21">
+      <c r="O21">
         <v>14949000.0</v>
       </c>
-      <c r="M21">
+      <c r="P21">
         <v>14414000.0</v>
       </c>
-      <c r="N21">
+      <c r="Q21">
         <v>14018000.0</v>
       </c>
-      <c r="O21">
+      <c r="R21">
         <v>13411000.0</v>
       </c>
-      <c r="P21">
+      <c r="S21">
         <v>12864000.0</v>
       </c>
-      <c r="Q21">
+      <c r="T21">
         <v>12174541.0</v>
       </c>
-      <c r="R21">
+      <c r="U21">
         <v>11845000.0</v>
       </c>
-      <c r="S21">
+      <c r="V21">
         <v>11787000.0</v>
       </c>
-      <c r="T21">
+      <c r="W21">
         <v>11830000.0</v>
       </c>
-      <c r="U21">
+      <c r="X21">
         <v>11931476.0</v>
       </c>
-      <c r="V21">
+      <c r="Y21">
         <v>11784000.0</v>
       </c>
-      <c r="W21">
+      <c r="Z21">
         <v>11255000.0</v>
       </c>
-      <c r="X21">
+      <c r="AA21">
         <v>11287000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AB21">
         <v>11318098.0</v>
       </c>
-      <c r="Z21">
+      <c r="AC21">
         <v>11330000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AD21">
         <v>11284000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AE21">
         <v>11217000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AF21">
         <v>11090012.0</v>
       </c>
-      <c r="AD21">
+      <c r="AG21">
         <v>10888000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AH21">
         <v>10775000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AI21">
         <v>10613000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AJ21">
         <v>10431178.0</v>
       </c>
-      <c r="AH21">
+      <c r="AK21">
         <v>10264000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AL21">
         <v>10109000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AM21">
         <v>9955000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AN21">
         <v>9832069.0</v>
       </c>
-      <c r="AL21">
+      <c r="AO21">
         <v>9737000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AP21">
         <v>9417000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AQ21">
         <v>10298000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AR21">
         <v>10025948.0</v>
       </c>
-      <c r="AP21">
+      <c r="AS21">
         <v>9633000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AT21">
         <v>9201000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AU21">
         <v>8915000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AV21">
         <v>8551844.0</v>
       </c>
-      <c r="AT21">
+      <c r="AW21">
         <v>8595000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AX21">
         <v>8195000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AY21">
         <v>7833000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AZ21">
         <v>7424469.0</v>
       </c>
-      <c r="AX21">
+      <c r="BA21">
         <v>7079000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BB21">
         <v>6792000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BC21">
         <v>6590000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BD21">
         <v>6411681.0</v>
       </c>
-      <c r="BB21"/>
-      <c r="BC21">
+      <c r="BE21"/>
+      <c r="BF21">
         <v>6209764.0</v>
       </c>
-      <c r="BD21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:56">
+      <c r="BG21"/>
+    </row>
+    <row r="22" spans="1:59">
       <c r="A22" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B22">
+        <v>5000.0</v>
+      </c>
+      <c r="C22">
         <v>7000.0</v>
       </c>
-      <c r="C22">
-[...1 lines deleted...]
-      </c>
       <c r="D22">
-        <v>17000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="E22">
         <v>7000.0</v>
       </c>
       <c r="F22">
-        <v>7000.0</v>
+        <v>6520.0</v>
       </c>
       <c r="G22">
-        <v>6520.0</v>
+        <v>17000.0</v>
       </c>
       <c r="H22">
         <v>7000.0</v>
       </c>
       <c r="I22">
         <v>7000.0</v>
       </c>
       <c r="J22">
+        <v>6520.0</v>
+      </c>
+      <c r="K22">
+        <v>7000.0</v>
+      </c>
+      <c r="L22">
+        <v>7000.0</v>
+      </c>
+      <c r="M22">
         <v>31000.0</v>
       </c>
-      <c r="K22">
+      <c r="N22">
         <v>30512.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>30000.0</v>
       </c>
       <c r="O22">
         <v>31000.0</v>
       </c>
       <c r="P22">
+        <v>30000.0</v>
+      </c>
+      <c r="Q22">
+        <v>30000.0</v>
+      </c>
+      <c r="R22">
         <v>31000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>30000.0</v>
       </c>
       <c r="S22">
         <v>31000.0</v>
       </c>
       <c r="T22">
-        <v>24000.0</v>
+        <v>30512.0</v>
       </c>
       <c r="U22">
-        <v>23992.0</v>
+        <v>30000.0</v>
       </c>
       <c r="V22">
-        <v>24000.0</v>
+        <v>31000.0</v>
       </c>
       <c r="W22">
         <v>24000.0</v>
       </c>
       <c r="X22">
+        <v>23992.0</v>
+      </c>
+      <c r="Y22">
         <v>24000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23992.0</v>
       </c>
       <c r="Z22">
         <v>24000.0</v>
       </c>
       <c r="AA22">
         <v>24000.0</v>
       </c>
       <c r="AB22">
+        <v>23992.0</v>
+      </c>
+      <c r="AC22">
         <v>24000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45328.0</v>
       </c>
       <c r="AD22">
         <v>24000.0</v>
       </c>
       <c r="AE22">
+        <v>24000.0</v>
+      </c>
+      <c r="AF22">
+        <v>45328.0</v>
+      </c>
+      <c r="AG22">
+        <v>24000.0</v>
+      </c>
+      <c r="AH22">
         <v>26000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>48000.0</v>
       </c>
       <c r="AI22">
         <v>26000.0</v>
       </c>
       <c r="AJ22">
+        <v>25860.0</v>
+      </c>
+      <c r="AK22">
+        <v>48000.0</v>
+      </c>
+      <c r="AL22">
+        <v>26000.0</v>
+      </c>
+      <c r="AM22">
         <v>27000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AN22">
         <v>26349.0</v>
       </c>
-      <c r="AL22">
+      <c r="AO22">
         <v>28000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AP22">
         <v>33000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AQ22">
         <v>28000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AR22">
         <v>79497.0</v>
       </c>
-      <c r="AP22">
+      <c r="AS22">
         <v>104000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AT22">
         <v>79000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AU22">
         <v>34000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AV22">
         <v>64587.0</v>
       </c>
-      <c r="AT22">
+      <c r="AW22">
         <v>33000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AX22">
         <v>35000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AY22">
         <v>47000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AZ22">
         <v>51172.0</v>
       </c>
-      <c r="AX22">
+      <c r="BA22">
         <v>55000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BB22">
         <v>266000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BC22">
         <v>55000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BD22">
         <v>56392.0</v>
       </c>
-      <c r="BB22"/>
-      <c r="BC22">
+      <c r="BE22"/>
+      <c r="BF22">
         <v>59934.0</v>
       </c>
-      <c r="BD22">
+      <c r="BG22">
         <v>54000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:56">
+    <row r="23" spans="1:59">
       <c r="A23" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B23">
+        <v>147927000.0</v>
+      </c>
+      <c r="C23">
+        <v>150312000.0</v>
+      </c>
+      <c r="D23">
+        <v>142405000.0</v>
+      </c>
+      <c r="E23">
         <v>143115000.0</v>
       </c>
-      <c r="C23">
+      <c r="F23">
         <v>142185662.0</v>
       </c>
-      <c r="D23">
+      <c r="G23">
         <v>146724000.0</v>
       </c>
-      <c r="E23">
+      <c r="H23">
         <v>151383000.0</v>
       </c>
-      <c r="F23">
+      <c r="I23">
         <v>149174000.0</v>
       </c>
-      <c r="G23">
+      <c r="J23">
         <v>148092747.0</v>
       </c>
-      <c r="H23">
+      <c r="K23">
         <v>143298000.0</v>
       </c>
-      <c r="I23">
+      <c r="L23">
         <v>113125000.0</v>
       </c>
-      <c r="J23">
+      <c r="M23">
         <v>108445000.0</v>
       </c>
-      <c r="K23">
+      <c r="N23">
         <v>107145908.0</v>
       </c>
-      <c r="L23">
+      <c r="O23">
         <v>118043000.0</v>
       </c>
-      <c r="M23">
+      <c r="P23">
         <v>116721000.0</v>
       </c>
-      <c r="N23">
+      <c r="Q23">
         <v>113035000.0</v>
       </c>
-      <c r="O23">
+      <c r="R23">
         <v>114770000.0</v>
       </c>
-      <c r="P23">
+      <c r="S23">
         <v>112659000.0</v>
       </c>
-      <c r="Q23">
+      <c r="T23">
         <v>110300050.0</v>
       </c>
-      <c r="R23">
+      <c r="U23">
         <v>108098000.0</v>
       </c>
-      <c r="S23">
+      <c r="V23">
         <v>111506000.0</v>
       </c>
-      <c r="T23">
+      <c r="W23">
         <v>106187000.0</v>
       </c>
-      <c r="U23">
+      <c r="X23">
         <v>102389602.0</v>
       </c>
-      <c r="V23">
+      <c r="Y23">
         <v>100256000.0</v>
       </c>
-      <c r="W23">
+      <c r="Z23">
         <v>98675000.0</v>
       </c>
-      <c r="X23">
+      <c r="AA23">
         <v>95025000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AB23">
         <v>101433418.0</v>
       </c>
-      <c r="Z23">
+      <c r="AC23">
         <v>122149000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AD23">
         <v>58421000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AE23">
         <v>61558000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AF23">
         <v>58722659.0</v>
       </c>
-      <c r="AD23">
+      <c r="AG23">
         <v>52198000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AH23">
         <v>59293000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AI23">
         <v>55976000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AJ23">
         <v>54445561.0</v>
       </c>
-      <c r="AH23">
+      <c r="AK23">
         <v>53187000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AL23">
         <v>51682000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AM23">
         <v>52599000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AN23">
         <v>53056527.0</v>
       </c>
-      <c r="AL23">
+      <c r="AO23">
         <v>52458000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AP23">
         <v>52445000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AQ23">
         <v>54267000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AR23">
         <v>55007904.0</v>
       </c>
-      <c r="AP23">
+      <c r="AS23">
         <v>54963000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AT23">
         <v>54021000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AU23">
         <v>53324000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AV23">
         <v>54533230.0</v>
       </c>
-      <c r="AT23">
+      <c r="AW23">
         <v>54094000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AX23">
         <v>53575000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AY23">
         <v>51256000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AZ23">
         <v>43567457.0</v>
       </c>
-      <c r="AX23">
+      <c r="BA23">
         <v>48496000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BB23">
         <v>50566000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BC23">
         <v>48990000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BD23">
         <v>47455101.0</v>
       </c>
-      <c r="BB23"/>
-      <c r="BC23">
+      <c r="BE23"/>
+      <c r="BF23">
         <v>44729000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BG23">
         <v>45032000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:56">
+    <row r="24" spans="1:59">
       <c r="A24" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B24">
+        <v>11295000.0</v>
+      </c>
+      <c r="C24">
+        <v>11822000.0</v>
+      </c>
+      <c r="D24">
+        <v>5476000.0</v>
+      </c>
+      <c r="E24">
         <v>5350000.0</v>
       </c>
-      <c r="C24">
+      <c r="F24">
         <v>5745380.0</v>
       </c>
-      <c r="D24">
+      <c r="G24">
         <v>5935000.0</v>
       </c>
-      <c r="E24">
+      <c r="H24">
         <v>6085000.0</v>
       </c>
-      <c r="F24">
+      <c r="I24">
         <v>6228000.0</v>
       </c>
-      <c r="G24">
+      <c r="J24">
         <v>6349959.0</v>
       </c>
-      <c r="H24">
+      <c r="K24">
         <v>6440000.0</v>
       </c>
-      <c r="I24"/>
-[...1 lines deleted...]
-      <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
-    </row>
-    <row r="25" spans="1:56">
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+    </row>
+    <row r="25" spans="1:59">
       <c r="A25" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>47</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25">
+        <v>5476000.0</v>
+      </c>
+      <c r="E25">
         <v>5475000.0</v>
       </c>
-      <c r="C25">
+      <c r="F25">
         <v>5999150.0</v>
       </c>
-      <c r="D25">
+      <c r="G25">
         <v>6321000.0</v>
       </c>
-      <c r="E25">
+      <c r="H25">
         <v>6602000.0</v>
       </c>
-      <c r="F25">
+      <c r="I25">
         <v>6875000.0</v>
       </c>
-      <c r="G25"/>
-[...1 lines deleted...]
-      <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25">
         <v>104270.0</v>
       </c>
-      <c r="L25">
+      <c r="O25">
         <v>0.0</v>
       </c>
-      <c r="M25">
+      <c r="P25">
         <v>149000.0</v>
       </c>
-      <c r="N25">
+      <c r="Q25">
         <v>279000.0</v>
       </c>
-      <c r="O25">
+      <c r="R25">
         <v>403000.0</v>
       </c>
-      <c r="P25">
+      <c r="S25">
         <v>545000.0</v>
       </c>
-      <c r="Q25">
+      <c r="T25">
         <v>327070.0</v>
       </c>
-      <c r="R25">
+      <c r="U25">
         <v>314000.0</v>
       </c>
-      <c r="S25">
+      <c r="V25">
         <v>339000.0</v>
       </c>
-      <c r="T25">
+      <c r="W25">
         <v>658000.0</v>
       </c>
-      <c r="U25">
+      <c r="X25">
         <v>672120.0</v>
       </c>
-      <c r="V25"/>
-[...1 lines deleted...]
-      <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
-    </row>
-    <row r="26" spans="1:56">
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+    </row>
+    <row r="26" spans="1:59">
       <c r="A26" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -6745,54 +7044,57 @@
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
-    </row>
-    <row r="27" spans="1:56">
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+    </row>
+    <row r="27" spans="1:59">
       <c r="A27" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -6805,806 +7107,857 @@
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
-    </row>
-    <row r="28" spans="1:56">
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+    </row>
+    <row r="28" spans="1:59">
       <c r="A28" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B28">
+        <v>-19256000.0</v>
+      </c>
+      <c r="C28">
+        <v>-16546000.0</v>
+      </c>
+      <c r="D28">
+        <v>-18426000.0</v>
+      </c>
+      <c r="E28">
         <v>-19162000.0</v>
       </c>
-      <c r="C28">
+      <c r="F28">
         <v>-14240120.0</v>
       </c>
-      <c r="D28">
+      <c r="G28">
         <v>-14588000.0</v>
       </c>
-      <c r="E28">
+      <c r="H28">
         <v>-18576000.0</v>
       </c>
-      <c r="F28">
+      <c r="I28">
         <v>-19053000.0</v>
       </c>
-      <c r="G28">
+      <c r="J28">
         <v>-8935234.0</v>
       </c>
-      <c r="H28">
+      <c r="K28">
         <v>-15492000.0</v>
       </c>
-      <c r="I28">
+      <c r="L28">
         <v>-34335000.0</v>
       </c>
-      <c r="J28">
-[...2 lines deleted...]
-      <c r="K28">
+      <c r="M28">
+        <v>-30790000.0</v>
+      </c>
+      <c r="N28">
         <v>-27899305.0</v>
       </c>
-      <c r="L28">
+      <c r="O28">
         <v>-32196000.0</v>
       </c>
-      <c r="M28">
+      <c r="P28">
         <v>-32546000.0</v>
       </c>
-      <c r="N28">
-[...2 lines deleted...]
-      <c r="O28">
+      <c r="Q28">
+        <v>-28928000.0</v>
+      </c>
+      <c r="R28">
         <v>-30002883.0</v>
       </c>
-      <c r="P28">
-[...2 lines deleted...]
-      <c r="Q28">
+      <c r="S28">
+        <v>-27322000.0</v>
+      </c>
+      <c r="T28">
         <v>-21243888.0</v>
       </c>
-      <c r="R28">
-[...2 lines deleted...]
-      <c r="S28">
+      <c r="U28">
+        <v>-32211000.0</v>
+      </c>
+      <c r="V28">
         <v>-33769000.0</v>
       </c>
-      <c r="T28">
-[...2 lines deleted...]
-      <c r="U28">
+      <c r="W28">
+        <v>-25695000.0</v>
+      </c>
+      <c r="X28">
         <v>-1972107.0</v>
       </c>
-      <c r="V28">
+      <c r="Y28">
         <v>-20662000.0</v>
       </c>
-      <c r="W28">
+      <c r="Z28">
         <v>-17427000.0</v>
       </c>
-      <c r="X28">
+      <c r="AA28">
         <v>-14550000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AB28">
         <v>-2634397.0</v>
       </c>
-      <c r="Z28">
+      <c r="AC28">
         <v>-58704000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AD28">
         <v>-27019000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AE28">
         <v>-28675000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AF28">
         <v>-3663212.0</v>
       </c>
-      <c r="AD28">
+      <c r="AG28">
         <v>-3023000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AH28">
         <v>-3501000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AI28">
         <v>-1506000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AJ28">
         <v>-2567170.0</v>
       </c>
-      <c r="AH28">
+      <c r="AK28">
         <v>-16306000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AL28">
         <v>-15982000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AM28">
         <v>-17295000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AN28">
         <v>-2225123.0</v>
       </c>
-      <c r="AL28">
+      <c r="AO28">
         <v>-16298000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AP28">
         <v>-13920000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AQ28">
         <v>-14106000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AR28">
         <v>-13499608.0</v>
       </c>
-      <c r="AP28">
+      <c r="AS28">
         <v>-13443000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AT28">
         <v>-10500000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AU28">
         <v>-10154000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AV28">
         <v>-13312423.0</v>
       </c>
-      <c r="AT28">
+      <c r="AW28">
         <v>-12055000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AX28">
         <v>-7160000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AY28">
         <v>-7249000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AZ28">
         <v>-23556876.0</v>
       </c>
-      <c r="AX28">
+      <c r="BA28">
         <v>-27958000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BB28">
         <v>-28895000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BC28">
         <v>-27491000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BD28">
         <v>-25344607.0</v>
       </c>
-      <c r="BB28"/>
-      <c r="BC28">
+      <c r="BE28"/>
+      <c r="BF28">
         <v>-24643000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BG28">
         <v>-26433000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:56">
+    <row r="29" spans="1:59">
       <c r="A29" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B29">
+        <v>137134000.0</v>
+      </c>
+      <c r="C29">
+        <v>139627000.0</v>
+      </c>
+      <c r="D29">
+        <v>130789000.0</v>
+      </c>
+      <c r="E29">
         <v>132953000.0</v>
       </c>
-      <c r="C29">
+      <c r="F29">
         <v>131893655.0</v>
       </c>
-      <c r="D29">
+      <c r="G29">
         <v>136703000.0</v>
       </c>
-      <c r="E29">
+      <c r="H29">
         <v>138355000.0</v>
       </c>
-      <c r="F29">
+      <c r="I29">
         <v>136835000.0</v>
       </c>
-      <c r="G29">
+      <c r="J29">
         <v>135073105.0</v>
       </c>
-      <c r="H29">
+      <c r="K29">
         <v>131404000.0</v>
       </c>
-      <c r="I29">
+      <c r="L29">
         <v>100816000.0</v>
       </c>
-      <c r="J29">
+      <c r="M29">
         <v>98979000.0</v>
       </c>
-      <c r="K29"/>
-      <c r="L29">
+      <c r="N29"/>
+      <c r="O29">
         <v>109392000.0</v>
       </c>
-      <c r="M29"/>
-      <c r="N29">
+      <c r="P29"/>
+      <c r="Q29">
         <v>105195000.0</v>
       </c>
-      <c r="O29">
+      <c r="R29">
         <v>106171000.0</v>
       </c>
-      <c r="P29">
+      <c r="S29">
         <v>104156000.0</v>
       </c>
-      <c r="Q29">
+      <c r="T29">
         <v>101124959.0</v>
       </c>
-      <c r="R29">
+      <c r="U29">
         <v>97844000.0</v>
       </c>
-      <c r="S29">
+      <c r="V29">
         <v>99807000.0</v>
       </c>
-      <c r="T29">
+      <c r="W29">
         <v>96868000.0</v>
       </c>
-      <c r="U29">
+      <c r="X29">
         <v>92859490.0</v>
       </c>
-      <c r="V29">
+      <c r="Y29">
         <v>92523000.0</v>
       </c>
-      <c r="W29">
+      <c r="Z29">
         <v>92710000.0</v>
       </c>
-      <c r="X29">
+      <c r="AA29">
         <v>90108000.0</v>
       </c>
-      <c r="Y29"/>
-[...1 lines deleted...]
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
-    </row>
-    <row r="30" spans="1:56">
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+    </row>
+    <row r="30" spans="1:59">
       <c r="A30" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B30">
+        <v>21737000.0</v>
+      </c>
+      <c r="C30">
+        <v>22789000.0</v>
+      </c>
+      <c r="D30">
+        <v>20874000.0</v>
+      </c>
+      <c r="E30">
         <v>20996000.0</v>
       </c>
-      <c r="C30">
+      <c r="F30">
         <v>4350392.0</v>
       </c>
-      <c r="D30">
+      <c r="G30">
         <v>26165000.0</v>
       </c>
-      <c r="E30">
+      <c r="H30">
         <v>26551000.0</v>
       </c>
-      <c r="F30">
+      <c r="I30">
         <v>22241000.0</v>
       </c>
-      <c r="G30">
+      <c r="J30">
         <v>4351551.0</v>
       </c>
-      <c r="H30">
+      <c r="K30">
         <v>25618000.0</v>
       </c>
-      <c r="I30">
+      <c r="L30">
         <v>25802000.0</v>
       </c>
-      <c r="J30">
+      <c r="M30">
         <v>26707000.0</v>
       </c>
-      <c r="K30">
+      <c r="N30">
         <v>24877133.0</v>
       </c>
-      <c r="L30">
+      <c r="O30">
         <v>27232000.0</v>
       </c>
-      <c r="M30">
+      <c r="P30">
         <v>26388000.0</v>
       </c>
-      <c r="N30">
+      <c r="Q30">
         <v>26147000.0</v>
       </c>
-      <c r="O30">
+      <c r="R30">
         <v>27359000.0</v>
       </c>
-      <c r="P30">
+      <c r="S30">
         <v>28305000.0</v>
       </c>
-      <c r="Q30">
+      <c r="T30">
         <v>3191390.0</v>
       </c>
-      <c r="R30">
+      <c r="U30">
         <v>27228000.0</v>
       </c>
-      <c r="S30">
+      <c r="V30">
         <v>29080000.0</v>
       </c>
-      <c r="T30">
+      <c r="W30">
         <v>30785000.0</v>
       </c>
-      <c r="U30">
+      <c r="X30">
         <v>5847910.0</v>
       </c>
-      <c r="V30">
+      <c r="Y30">
         <v>32137999.0</v>
       </c>
-      <c r="W30">
+      <c r="Z30">
         <v>34022000.0</v>
       </c>
-      <c r="X30">
+      <c r="AA30">
         <v>32871000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AB30">
         <v>29626609.0</v>
       </c>
-      <c r="Z30">
+      <c r="AC30">
         <v>26653000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AD30">
         <v>7275000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AE30">
         <v>8613000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AF30">
         <v>5567293.0</v>
       </c>
-      <c r="AD30">
+      <c r="AG30">
         <v>6398000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AH30">
         <v>8406000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AI30">
         <v>8021000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AJ30">
         <v>3243657.0</v>
       </c>
-      <c r="AH30">
+      <c r="AK30">
         <v>6381000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AL30">
         <v>5368000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AM30">
         <v>4659000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AN30">
         <v>3391060.0</v>
       </c>
-      <c r="AL30">
+      <c r="AO30">
         <v>4790000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AP30">
         <v>6817000.0</v>
       </c>
-      <c r="AN30"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AQ30"/>
       <c r="AR30"/>
       <c r="AS30"/>
-      <c r="AT30"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AT30">
+        <v>6114542.0</v>
+      </c>
+      <c r="AU30"/>
       <c r="AV30"/>
       <c r="AW30"/>
-      <c r="AX30"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AX30">
+        <v>4115909.0</v>
+      </c>
+      <c r="AY30"/>
       <c r="AZ30"/>
       <c r="BA30"/>
-      <c r="BB30"/>
-      <c r="BC30">
+      <c r="BB30">
+        <v>5523000.0</v>
+      </c>
+      <c r="BC30"/>
+      <c r="BD30"/>
+      <c r="BE30"/>
+      <c r="BF30">
         <v>6209764.0</v>
       </c>
-      <c r="BD30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:56">
+      <c r="BG30"/>
+    </row>
+    <row r="31" spans="1:59">
       <c r="A31" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31">
         <v>86903000.0</v>
       </c>
-      <c r="L31">
+      <c r="O31">
         <v>94443000.0</v>
       </c>
-      <c r="M31">
+      <c r="P31">
         <v>92845000.0</v>
       </c>
-      <c r="N31">
+      <c r="Q31">
         <v>91177000.0</v>
       </c>
-      <c r="O31"/>
-[...1 lines deleted...]
-      <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
-    </row>
-    <row r="32" spans="1:56">
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+    </row>
+    <row r="32" spans="1:59">
       <c r="A32" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B32">
+        <v>72754000.0</v>
+      </c>
+      <c r="C32">
+        <v>71661000.0</v>
+      </c>
+      <c r="D32">
+        <v>64608000.0</v>
+      </c>
+      <c r="E32">
         <v>67168000.0</v>
       </c>
-      <c r="C32">
+      <c r="F32">
         <v>66531744.0</v>
       </c>
-      <c r="D32">
+      <c r="G32">
         <v>67024000.0</v>
       </c>
-      <c r="E32">
+      <c r="H32">
         <v>68829000.0</v>
       </c>
-      <c r="F32">
+      <c r="I32">
         <v>67496000.0</v>
       </c>
-      <c r="G32">
+      <c r="J32">
         <v>65874283.0</v>
       </c>
-      <c r="H32">
+      <c r="K32">
         <v>66630000.0</v>
       </c>
-      <c r="I32">
+      <c r="L32">
         <v>52173000.0</v>
       </c>
-      <c r="J32">
+      <c r="M32">
         <v>50993000.0</v>
       </c>
-      <c r="K32"/>
-      <c r="L32">
+      <c r="N32"/>
+      <c r="O32">
         <v>51551000.0</v>
       </c>
-      <c r="M32"/>
-      <c r="N32">
+      <c r="P32"/>
+      <c r="Q32">
         <v>48873000.0</v>
       </c>
-      <c r="O32">
+      <c r="R32">
         <v>51130000.0</v>
       </c>
-      <c r="P32">
+      <c r="S32">
         <v>49711000.0</v>
       </c>
-      <c r="Q32">
+      <c r="T32">
         <v>49431629.0</v>
       </c>
-      <c r="R32">
+      <c r="U32">
         <v>50599000.0</v>
       </c>
-      <c r="S32">
+      <c r="V32">
         <v>52360000.0</v>
       </c>
-      <c r="T32">
+      <c r="W32">
         <v>48770000.0</v>
       </c>
-      <c r="U32">
+      <c r="X32">
         <v>45273191.0</v>
       </c>
-      <c r="V32">
+      <c r="Y32">
         <v>45091000.0</v>
       </c>
-      <c r="W32">
+      <c r="Z32">
         <v>45669000.0</v>
       </c>
-      <c r="X32">
+      <c r="AA32">
         <v>42785000.0</v>
       </c>
-      <c r="Y32"/>
-[...1 lines deleted...]
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
-    </row>
-    <row r="33" spans="1:56">
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+    </row>
+    <row r="33" spans="1:59">
       <c r="A33" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B33">
+        <v>65993000.0</v>
+      </c>
+      <c r="C33">
+        <v>69618000.0</v>
+      </c>
+      <c r="D33">
+        <v>69227000.0</v>
+      </c>
+      <c r="E33">
         <v>68682000.0</v>
       </c>
-      <c r="C33">
+      <c r="F33">
         <v>68637404.0</v>
       </c>
-      <c r="D33">
+      <c r="G33">
         <v>72483000.0</v>
       </c>
-      <c r="E33">
+      <c r="H33">
         <v>72466000.0</v>
       </c>
-      <c r="F33">
+      <c r="I33">
         <v>72414000.0</v>
       </c>
-      <c r="G33">
+      <c r="J33">
         <v>72385519.0</v>
       </c>
-      <c r="H33">
+      <c r="K33">
         <v>67645000.0</v>
       </c>
-      <c r="I33">
+      <c r="L33">
         <v>51704000.0</v>
       </c>
-      <c r="J33">
+      <c r="M33">
         <v>50414000.0</v>
       </c>
-      <c r="K33">
+      <c r="N33">
         <v>50221441.0</v>
       </c>
-      <c r="L33">
+      <c r="O33">
         <v>58052000.0</v>
       </c>
-      <c r="M33">
+      <c r="P33">
         <v>57100000.0</v>
       </c>
-      <c r="N33">
+      <c r="Q33">
         <v>56870000.0</v>
       </c>
-      <c r="O33">
+      <c r="R33">
         <v>55801000.0</v>
       </c>
-      <c r="P33">
+      <c r="S33">
         <v>55430000.0</v>
       </c>
-      <c r="Q33">
+      <c r="T33">
         <v>52565487.0</v>
       </c>
-      <c r="R33">
+      <c r="U33">
         <v>47559000.0</v>
       </c>
-      <c r="S33">
+      <c r="V33">
         <v>47786000.0</v>
       </c>
-      <c r="T33">
+      <c r="W33">
         <v>48102000.0</v>
       </c>
-      <c r="U33">
+      <c r="X33">
         <v>48258416.0</v>
       </c>
-      <c r="V33">
+      <c r="Y33">
         <v>47432000.0</v>
       </c>
-      <c r="W33">
+      <c r="Z33">
         <v>47041000.0</v>
       </c>
-      <c r="X33">
+      <c r="AA33">
         <v>47323000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AB33">
         <v>47609644.0</v>
       </c>
-      <c r="Z33">
+      <c r="AC33">
         <v>36768000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AD33">
         <v>24103000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AE33">
         <v>24246000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AF33">
         <v>22221766.0</v>
       </c>
-      <c r="AD33">
+      <c r="AG33">
         <v>13721000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AH33">
         <v>13827000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AI33">
         <v>13824000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AJ33">
         <v>13824162.0</v>
       </c>
-      <c r="AH33">
+      <c r="AK33">
         <v>25967000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AL33">
         <v>25576000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AM33">
         <v>25642000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AN33">
         <v>25739356.0</v>
       </c>
-      <c r="AL33">
+      <c r="AO33">
         <v>25876000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AP33">
         <v>25963000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AQ33">
         <v>27279000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AR33">
         <v>27315000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AS33">
         <v>27283000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AT33">
         <v>27065000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AU33">
         <v>27017000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AV33">
         <v>26941030.0</v>
       </c>
-      <c r="AT33">
+      <c r="AW33">
         <v>26762000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AX33">
         <v>29810000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AY33">
         <v>29306000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AZ33">
         <v>14718067.0</v>
       </c>
-      <c r="AX33">
+      <c r="BA33">
         <v>14564000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BB33">
         <v>14399000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BC33">
         <v>14266000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BD33">
         <v>14352667.0</v>
       </c>
-      <c r="BB33"/>
-      <c r="BC33">
+      <c r="BE33"/>
+      <c r="BF33">
         <v>13975000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BG33">
         <v>11311000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:56">
+    <row r="34" spans="1:59">
       <c r="A34" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
@@ -7617,334 +7970,353 @@
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
-    </row>
-    <row r="35" spans="1:56">
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+    </row>
+    <row r="35" spans="1:59">
       <c r="A35" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B35">
+        <v>14948000.0</v>
+      </c>
+      <c r="C35">
+        <v>15475000.0</v>
+      </c>
+      <c r="D35">
+        <v>9129000.0</v>
+      </c>
+      <c r="E35">
         <v>9128000.0</v>
       </c>
-      <c r="C35">
+      <c r="F35">
         <v>9651987.0</v>
       </c>
-      <c r="D35">
+      <c r="G35">
         <v>9324000.0</v>
       </c>
-      <c r="E35">
+      <c r="H35">
         <v>9604000.0</v>
       </c>
-      <c r="F35">
+      <c r="I35">
         <v>9877000.0</v>
       </c>
-      <c r="G35">
+      <c r="J35">
         <v>10127872.0</v>
       </c>
-      <c r="H35">
+      <c r="K35">
         <v>9871000.0</v>
       </c>
-      <c r="I35">
+      <c r="L35">
         <v>3061000.0</v>
       </c>
-      <c r="J35">
+      <c r="M35">
         <v>2428000.0</v>
       </c>
-      <c r="K35">
+      <c r="N35">
         <v>2466659.0</v>
       </c>
-      <c r="L35">
+      <c r="O35">
         <v>0.0</v>
       </c>
-      <c r="M35">
+      <c r="P35">
         <v>149000.0</v>
       </c>
-      <c r="N35">
+      <c r="Q35">
         <v>279000.0</v>
       </c>
-      <c r="O35">
+      <c r="R35">
         <v>403000.0</v>
       </c>
-      <c r="P35">
+      <c r="S35">
         <v>545000.0</v>
       </c>
-      <c r="Q35">
+      <c r="T35">
         <v>327067.0</v>
       </c>
-      <c r="R35">
+      <c r="U35">
         <v>314000.0</v>
       </c>
-      <c r="S35">
+      <c r="V35">
         <v>339000.0</v>
       </c>
-      <c r="T35">
+      <c r="W35">
         <v>658000.0</v>
       </c>
-      <c r="U35">
+      <c r="X35">
         <v>672117.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Y35">
         <v>0.0</v>
       </c>
       <c r="Z35">
+        <v>0.0</v>
+      </c>
+      <c r="AA35">
+        <v>0.0</v>
+      </c>
+      <c r="AB35">
+        <v>0.0</v>
+      </c>
+      <c r="AC35">
         <v>62000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AD35">
         <v>161000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AE35">
         <v>267000.0</v>
       </c>
-      <c r="AC35"/>
-      <c r="AD35">
+      <c r="AF35"/>
+      <c r="AG35">
         <v>37000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AH35">
         <v>2805000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AI35">
         <v>3051000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AJ35">
         <v>3295936.0</v>
       </c>
-      <c r="AH35">
+      <c r="AK35">
         <v>3567000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AL35">
         <v>3812000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AM35">
         <v>4058000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AN35">
         <v>4303015.0</v>
       </c>
-      <c r="AL35">
+      <c r="AO35">
         <v>4562000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AP35">
         <v>4807000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AQ35">
         <v>5053000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AR35">
         <v>5297781.0</v>
       </c>
-      <c r="AP35">
+      <c r="AS35">
         <v>5813000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AT35">
         <v>6058000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AU35">
         <v>6303000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AV35">
         <v>6548265.0</v>
       </c>
-      <c r="AT35">
+      <c r="AW35">
         <v>8309000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AX35">
         <v>8555000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AY35">
         <v>8811000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AZ35">
         <v>931490.0</v>
       </c>
-      <c r="AX35">
+      <c r="BA35">
         <v>960000.0</v>
       </c>
-      <c r="AY35">
+      <c r="BB35">
         <v>1094000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BC35">
         <v>1227000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BD35">
         <v>1357761.0</v>
       </c>
-      <c r="BB35"/>
-      <c r="BC35">
+      <c r="BE35"/>
+      <c r="BF35">
         <v>1649000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BG35">
         <v>911000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:56">
+    <row r="36" spans="1:59">
       <c r="A36" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="B36">
+        <v>58</v>
+      </c>
+      <c r="B36"/>
+      <c r="C36">
+        <v>22252000.0</v>
+      </c>
+      <c r="D36">
+        <v>22190000.0</v>
+      </c>
+      <c r="E36">
         <v>22170000.0</v>
       </c>
-      <c r="C36">
+      <c r="F36">
         <v>-72.0</v>
       </c>
-      <c r="D36"/>
-[...1 lines deleted...]
-      <c r="F36">
+      <c r="G36"/>
+      <c r="H36"/>
+      <c r="I36">
         <v>26814000.0</v>
       </c>
-      <c r="G36">
+      <c r="J36">
         <v>3521799.0</v>
       </c>
-      <c r="H36">
+      <c r="K36">
         <v>26316000.0</v>
       </c>
-      <c r="I36">
+      <c r="L36">
         <v>11093000.0</v>
       </c>
-      <c r="J36">
+      <c r="M36">
         <v>11150000.0</v>
       </c>
-      <c r="K36">
+      <c r="N36">
         <v>15461204.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>19764000.0</v>
       </c>
       <c r="O36">
         <v>19764000.0</v>
       </c>
       <c r="P36">
+        <v>14414000.0</v>
+      </c>
+      <c r="Q36">
         <v>19764000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
+        <v>19764000.0</v>
+      </c>
+      <c r="S36">
+        <v>19764000.0</v>
+      </c>
+      <c r="T36">
         <v>10440367.0</v>
       </c>
-      <c r="R36">
+      <c r="U36">
         <v>12825000.0</v>
       </c>
-      <c r="S36">
+      <c r="V36">
         <v>13042000.0</v>
       </c>
-      <c r="T36">
+      <c r="W36">
         <v>13042000.0</v>
       </c>
-      <c r="U36">
+      <c r="X36">
         <v>19875977.0</v>
       </c>
-      <c r="V36">
+      <c r="Y36">
         <v>13704000.0</v>
       </c>
-      <c r="W36">
+      <c r="Z36">
         <v>13704000.0</v>
       </c>
-      <c r="X36">
+      <c r="AA36">
         <v>13704000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AB36">
         <v>19801575.0</v>
       </c>
-      <c r="Z36">
+      <c r="AC36">
         <v>12840000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AD36">
         <v>24103000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AE36">
         <v>24246000.0</v>
       </c>
-      <c r="AC36"/>
-[...1 lines deleted...]
-      <c r="AE36"/>
       <c r="AF36"/>
       <c r="AG36"/>
       <c r="AH36"/>
       <c r="AI36"/>
       <c r="AJ36"/>
       <c r="AK36"/>
       <c r="AL36"/>
       <c r="AM36"/>
       <c r="AN36"/>
       <c r="AO36"/>
       <c r="AP36"/>
       <c r="AQ36"/>
       <c r="AR36"/>
       <c r="AS36"/>
       <c r="AT36"/>
       <c r="AU36"/>
       <c r="AV36"/>
       <c r="AW36"/>
       <c r="AX36"/>
       <c r="AY36"/>
       <c r="AZ36"/>
       <c r="BA36"/>
       <c r="BB36"/>
-      <c r="BC36">
+      <c r="BC36"/>
+      <c r="BD36"/>
+      <c r="BE36"/>
+      <c r="BF36">
         <v>6010000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BG36">
         <v>5791000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:56">
+    <row r="37" spans="1:59">
       <c r="A37" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
@@ -7957,612 +8329,646 @@
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
-    </row>
-    <row r="38" spans="1:56">
+      <c r="BE37"/>
+      <c r="BF37"/>
+      <c r="BG37"/>
+    </row>
+    <row r="38" spans="1:59">
       <c r="A38" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
-      <c r="T38">
-[...1 lines deleted...]
-      </c>
+      <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
-      <c r="W38"/>
+      <c r="W38">
+        <v>654000.0</v>
+      </c>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
-      <c r="AM38">
-[...1 lines deleted...]
-      </c>
+      <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
-      <c r="AP38"/>
+      <c r="AP38">
+        <v>1000.0</v>
+      </c>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
-    </row>
-    <row r="39" spans="1:56">
+      <c r="BE38"/>
+      <c r="BF38"/>
+      <c r="BG38"/>
+    </row>
+    <row r="39" spans="1:59">
       <c r="A39" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B39">
+        <v>27083000.0</v>
+      </c>
+      <c r="C39">
+        <v>27104000.0</v>
+      </c>
+      <c r="D39">
+        <v>27146000.0</v>
+      </c>
+      <c r="E39">
         <v>27184000.0</v>
       </c>
-      <c r="C39">
+      <c r="F39">
         <v>47021576.0</v>
       </c>
-      <c r="D39">
+      <c r="G39">
         <v>26026000.0</v>
       </c>
-      <c r="E39">
+      <c r="H39">
         <v>25973000.0</v>
       </c>
-      <c r="F39">
+      <c r="I39">
         <v>1307000.0</v>
       </c>
-      <c r="G39">
+      <c r="J39">
         <v>50344779.0</v>
       </c>
-      <c r="H39">
+      <c r="K39">
         <v>51591000.0</v>
       </c>
-      <c r="I39">
+      <c r="L39">
         <v>25802000.0</v>
       </c>
-      <c r="J39"/>
-      <c r="K39">
+      <c r="M39"/>
+      <c r="N39">
         <v>846100.0</v>
       </c>
-      <c r="L39"/>
-[...1 lines deleted...]
-      <c r="N39"/>
       <c r="O39"/>
       <c r="P39"/>
-      <c r="Q39">
-[...1 lines deleted...]
-      </c>
+      <c r="Q39"/>
       <c r="R39"/>
       <c r="S39"/>
       <c r="T39">
+        <v>727266.0</v>
+      </c>
+      <c r="U39"/>
+      <c r="V39"/>
+      <c r="W39">
         <v>-654000.0</v>
       </c>
-      <c r="U39">
+      <c r="X39">
         <v>1083930.0</v>
       </c>
-      <c r="V39"/>
-[...4 lines deleted...]
-      </c>
+      <c r="Y39"/>
       <c r="Z39"/>
       <c r="AA39"/>
-      <c r="AB39"/>
-      <c r="AC39">
+      <c r="AB39">
+        <v>1384110.0</v>
+      </c>
+      <c r="AC39"/>
+      <c r="AD39"/>
+      <c r="AE39"/>
+      <c r="AF39">
         <v>1075691.0</v>
       </c>
-      <c r="AD39"/>
-      <c r="AE39">
+      <c r="AG39"/>
+      <c r="AH39">
         <v>13238000.0</v>
       </c>
-      <c r="AF39"/>
-      <c r="AG39">
+      <c r="AI39"/>
+      <c r="AJ39">
         <v>15810265.0</v>
       </c>
-      <c r="AH39"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AK39"/>
       <c r="AL39"/>
       <c r="AM39"/>
       <c r="AN39">
+        <v>570800.0</v>
+      </c>
+      <c r="AO39"/>
+      <c r="AP39"/>
+      <c r="AQ39">
         <v>6897000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AR39">
         <v>7911580.0</v>
       </c>
-      <c r="AP39">
+      <c r="AS39">
         <v>7685000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AT39">
         <v>3569458.0</v>
       </c>
-      <c r="AR39">
+      <c r="AU39">
         <v>9168000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AV39">
         <v>6980502.0</v>
       </c>
-      <c r="AT39">
+      <c r="AW39">
         <v>7726000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AX39">
         <v>4557091.0</v>
       </c>
-      <c r="AV39">
+      <c r="AY39">
         <v>6380000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AZ39">
         <v>4754379.0</v>
       </c>
-      <c r="AX39">
+      <c r="BA39">
         <v>5304000.0</v>
       </c>
-      <c r="AY39">
+      <c r="BB39">
         <v>-1000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BC39">
         <v>5448000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BD39">
         <v>6714804.0</v>
       </c>
-      <c r="BB39"/>
-      <c r="BC39">
+      <c r="BE39"/>
+      <c r="BF39">
         <v>-2153698.0</v>
       </c>
-      <c r="BD39">
+      <c r="BG39">
         <v>5504000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:56">
+    <row r="40" spans="1:59">
       <c r="A40" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B40">
+        <v>3343000.0</v>
+      </c>
+      <c r="C40">
+        <v>3834000.0</v>
+      </c>
+      <c r="D40">
+        <v>3734000.0</v>
+      </c>
+      <c r="E40">
         <v>2820000.0</v>
       </c>
-      <c r="C40">
+      <c r="F40">
         <v>4348760.0</v>
       </c>
-      <c r="D40">
+      <c r="G40">
         <v>3296000.0</v>
       </c>
-      <c r="E40">
+      <c r="H40">
         <v>3714000.0</v>
       </c>
-      <c r="F40">
+      <c r="I40">
         <v>2944000.0</v>
       </c>
-      <c r="G40">
+      <c r="J40">
         <v>5997873.0</v>
       </c>
-      <c r="H40">
+      <c r="K40">
         <v>4055000.0</v>
       </c>
-      <c r="I40">
+      <c r="L40">
         <v>3710000.0</v>
       </c>
-      <c r="J40">
+      <c r="M40">
         <v>-373000.0</v>
       </c>
-      <c r="K40">
+      <c r="N40">
         <v>3260835.0</v>
       </c>
-      <c r="L40">
+      <c r="O40">
         <v>-532000.0</v>
       </c>
-      <c r="M40">
+      <c r="P40">
         <v>-4571000.0</v>
       </c>
-      <c r="N40">
+      <c r="Q40">
         <v>-502000.0</v>
       </c>
-      <c r="O40">
+      <c r="R40">
         <v>-69016.0</v>
       </c>
-      <c r="P40">
+      <c r="S40">
         <v>-481000.0</v>
       </c>
-      <c r="Q40">
+      <c r="T40">
         <v>7588650.0</v>
       </c>
-      <c r="R40">
+      <c r="U40">
         <v>-442000.0</v>
       </c>
-      <c r="S40">
+      <c r="V40">
         <v>-333200.0</v>
       </c>
-      <c r="T40">
+      <c r="W40">
         <v>-265000.0</v>
       </c>
-      <c r="U40">
+      <c r="X40">
         <v>8243033.0</v>
       </c>
-      <c r="V40">
-[...2 lines deleted...]
-      <c r="W40">
+      <c r="Y40">
+        <v>2390000.0</v>
+      </c>
+      <c r="Z40">
         <v>-353091.0</v>
       </c>
-      <c r="X40">
+      <c r="AA40">
         <v>-257000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AB40">
         <v>-353091.0</v>
       </c>
-      <c r="Z40">
+      <c r="AC40">
         <v>-803000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AD40">
         <v>-475000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AE40">
         <v>-7642000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AF40">
         <v>10184788.0</v>
       </c>
-      <c r="AD40">
+      <c r="AG40">
         <v>-2973000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AH40">
         <v>-4578000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AI40">
         <v>-3131000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AJ40">
         <v>2891519.0</v>
       </c>
-      <c r="AH40">
+      <c r="AK40">
         <v>-3067000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AL40">
         <v>-2727000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AM40">
         <v>-2355000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AN40">
         <v>1831123.0</v>
       </c>
-      <c r="AL40">
+      <c r="AO40">
         <v>-2945000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AP40">
         <v>-3079000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AQ40">
         <v>-3272000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AR40">
         <v>3332043.0</v>
       </c>
-      <c r="AP40">
+      <c r="AS40">
         <v>-2844000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AT40">
         <v>-3051000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AU40">
         <v>-2029000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AV40">
         <v>2721671.0</v>
       </c>
-      <c r="AT40">
+      <c r="AW40">
         <v>-89000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AX40">
         <v>-223000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AY40">
         <v>-343000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AZ40">
         <v>1701979.0</v>
       </c>
-      <c r="AX40">
+      <c r="BA40">
         <v>-526000.0</v>
       </c>
-      <c r="AY40">
+      <c r="BB40">
         <v>-519000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BC40">
         <v>-509000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BD40">
         <v>4441701.0</v>
       </c>
-      <c r="BB40"/>
-      <c r="BC40">
+      <c r="BE40"/>
+      <c r="BF40">
         <v>-2726000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BG40">
         <v>-3181000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:56">
+    <row r="41" spans="1:59">
       <c r="A41" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
-[...1 lines deleted...]
-      </c>
+      <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
-      <c r="N41"/>
+      <c r="N41">
+        <v>2796000.0</v>
+      </c>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
-    </row>
-    <row r="42" spans="1:56">
+      <c r="BE41"/>
+      <c r="BF41"/>
+      <c r="BG41"/>
+    </row>
+    <row r="42" spans="1:59">
       <c r="A42" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="B42">
+        <v>64</v>
+      </c>
+      <c r="B42"/>
+      <c r="C42">
         <v>-1924000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
+        <v>-1924000.0</v>
+      </c>
+      <c r="E42">
+        <v>-1924000.0</v>
+      </c>
+      <c r="F42">
         <v>-1923442.0</v>
       </c>
-      <c r="D42">
+      <c r="G42">
         <v>2716000.0</v>
       </c>
-      <c r="E42">
+      <c r="H42">
         <v>2716000.0</v>
       </c>
-      <c r="F42">
+      <c r="I42">
         <v>2716000.0</v>
       </c>
-      <c r="G42">
+      <c r="J42">
         <v>2716662.0</v>
       </c>
-      <c r="H42">
+      <c r="K42">
         <v>2475000.0</v>
       </c>
-      <c r="I42">
+      <c r="L42">
         <v>-4761000.0</v>
       </c>
-      <c r="J42">
+      <c r="M42">
         <v>-4761000.0</v>
       </c>
-      <c r="K42">
+      <c r="N42">
         <v>1319000.0</v>
       </c>
-      <c r="L42">
+      <c r="O42">
         <v>28216000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>4237000.0</v>
       </c>
       <c r="P42">
         <v>4238000.0</v>
       </c>
       <c r="Q42">
+        <v>24019000.0</v>
+      </c>
+      <c r="R42">
+        <v>4237000.0</v>
+      </c>
+      <c r="S42">
+        <v>4238000.0</v>
+      </c>
+      <c r="T42">
         <v>19948479.0</v>
       </c>
-      <c r="R42">
+      <c r="U42">
         <v>-769000.0</v>
       </c>
-      <c r="S42">
+      <c r="V42">
         <v>38065000.0</v>
       </c>
-      <c r="T42">
+      <c r="W42">
         <v>7565000.0</v>
       </c>
-      <c r="U42">
+      <c r="X42">
         <v>-28329851.0</v>
       </c>
-      <c r="V42">
+      <c r="Y42">
         <v>-27668000.0</v>
       </c>
-      <c r="W42">
+      <c r="Z42">
         <v>-27668000.0</v>
       </c>
-      <c r="X42">
+      <c r="AA42">
         <v>805000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AB42">
         <v>7165525.0</v>
       </c>
-      <c r="Z42">
+      <c r="AC42">
         <v>-81000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AD42">
         <v>-81000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AE42">
         <v>28076000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AF42">
         <v>26203684.0</v>
       </c>
-      <c r="AD42">
+      <c r="AG42">
         <v>28190000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AH42">
         <v>29383000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AI42">
         <v>27480000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AJ42">
         <v>25828596.0</v>
       </c>
-      <c r="AH42">
+      <c r="AK42">
         <v>24478000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AL42">
         <v>23083000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AM42">
         <v>24322000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AN42">
         <v>56768.0</v>
       </c>
-      <c r="AL42">
+      <c r="AO42">
         <v>57000.0</v>
       </c>
-      <c r="AM42"/>
-[...1 lines deleted...]
-      <c r="AO42"/>
       <c r="AP42"/>
       <c r="AQ42"/>
       <c r="AR42"/>
       <c r="AS42"/>
       <c r="AT42"/>
       <c r="AU42"/>
       <c r="AV42"/>
       <c r="AW42"/>
       <c r="AX42"/>
       <c r="AY42"/>
       <c r="AZ42"/>
       <c r="BA42"/>
       <c r="BB42"/>
-      <c r="BC42">
+      <c r="BC42"/>
+      <c r="BD42"/>
+      <c r="BE42"/>
+      <c r="BF42">
         <v>19014000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BG42">
         <v>19084000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:56">
+    <row r="43" spans="1:59">
       <c r="A43" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -8575,54 +8981,57 @@
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
-    </row>
-    <row r="44" spans="1:56">
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+    </row>
+    <row r="44" spans="1:59">
       <c r="A44" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
@@ -8635,558 +9044,593 @@
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
-    </row>
-    <row r="45" spans="1:56">
+      <c r="BE44"/>
+      <c r="BF44"/>
+      <c r="BG44"/>
+    </row>
+    <row r="45" spans="1:59">
       <c r="A45" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B45">
+        <v>23397000.0</v>
+      </c>
+      <c r="C45">
+        <v>23144000.0</v>
+      </c>
+      <c r="D45">
+        <v>23253000.0</v>
+      </c>
+      <c r="E45">
         <v>23209000.0</v>
       </c>
-      <c r="C45">
+      <c r="F45">
         <v>30829683.0</v>
       </c>
-      <c r="D45">
+      <c r="G45">
         <v>23095000.0</v>
       </c>
-      <c r="E45">
+      <c r="H45">
         <v>23479000.0</v>
       </c>
-      <c r="F45">
+      <c r="I45">
         <v>23863000.0</v>
       </c>
-      <c r="G45">
+      <c r="J45">
         <v>30168035.0</v>
       </c>
-      <c r="H45">
+      <c r="K45">
         <v>24221000.0</v>
       </c>
-      <c r="I45">
+      <c r="L45">
         <v>24007000.0</v>
       </c>
-      <c r="J45">
+      <c r="M45">
         <v>23296000.0</v>
       </c>
-      <c r="K45"/>
-      <c r="L45">
+      <c r="N45"/>
+      <c r="O45">
         <v>23339000.0</v>
       </c>
-      <c r="M45"/>
-      <c r="N45">
+      <c r="P45"/>
+      <c r="Q45">
         <v>23088000.0</v>
       </c>
-      <c r="O45"/>
-[...1 lines deleted...]
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
-    </row>
-    <row r="46" spans="1:56">
+      <c r="BE45"/>
+      <c r="BF45"/>
+      <c r="BG45"/>
+    </row>
+    <row r="46" spans="1:59">
       <c r="A46" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B46">
+        <v>23397000.0</v>
+      </c>
+      <c r="C46">
+        <v>23144000.0</v>
+      </c>
+      <c r="D46">
+        <v>23253000.0</v>
+      </c>
+      <c r="E46">
         <v>23209000.0</v>
       </c>
-      <c r="C46">
+      <c r="F46">
         <v>23504303.0</v>
       </c>
-      <c r="D46">
+      <c r="G46">
         <v>23095000.0</v>
       </c>
-      <c r="E46">
+      <c r="H46">
         <v>23479000.0</v>
       </c>
-      <c r="F46">
+      <c r="I46">
         <v>23863000.0</v>
       </c>
-      <c r="G46">
+      <c r="J46">
         <v>24112747.0</v>
       </c>
-      <c r="H46">
+      <c r="K46">
         <v>24221000.0</v>
       </c>
-      <c r="I46">
+      <c r="L46">
         <v>24007000.0</v>
       </c>
-      <c r="J46">
+      <c r="M46">
         <v>23296000.0</v>
       </c>
-      <c r="K46">
+      <c r="N46">
         <v>23676914.0</v>
       </c>
-      <c r="L46">
+      <c r="O46">
         <v>23339000.0</v>
       </c>
-      <c r="M46">
+      <c r="P46">
         <v>22922000.0</v>
       </c>
-      <c r="N46">
+      <c r="Q46">
         <v>23088000.0</v>
       </c>
-      <c r="O46">
+      <c r="R46">
         <v>22626000.0</v>
       </c>
-      <c r="P46">
+      <c r="S46">
         <v>22802000.0</v>
       </c>
-      <c r="Q46">
+      <c r="T46">
         <v>22589246.0</v>
       </c>
-      <c r="R46">
+      <c r="U46">
         <v>22889000.0</v>
       </c>
-      <c r="S46">
+      <c r="V46">
         <v>22957000.0</v>
       </c>
-      <c r="T46">
+      <c r="W46">
         <v>23230000.0</v>
       </c>
-      <c r="U46">
+      <c r="X46">
         <v>23284740.0</v>
       </c>
-      <c r="V46">
+      <c r="Y46">
         <v>21944000.0</v>
       </c>
-      <c r="W46">
+      <c r="Z46">
         <v>22082000.0</v>
       </c>
-      <c r="X46">
+      <c r="AA46">
         <v>22332000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AB46">
         <v>22587696.0</v>
       </c>
-      <c r="Z46">
+      <c r="AC46">
         <v>12598000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AD46">
         <v>12819000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AE46">
         <v>13029000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AF46">
         <v>11131754.0</v>
       </c>
-      <c r="AD46">
+      <c r="AG46">
         <v>2833000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AH46">
         <v>3052000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AI46">
         <v>3211000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AJ46">
         <v>3392984.0</v>
       </c>
-      <c r="AH46">
+      <c r="AK46">
         <v>15703000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AL46">
         <v>15467000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AM46">
         <v>15687000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AN46">
         <v>15907287.0</v>
       </c>
-      <c r="AL46">
+      <c r="AO46">
         <v>16139000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AP46">
         <v>16514000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AQ46">
         <v>16949000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AR46">
         <v>17256525.0</v>
       </c>
-      <c r="AP46">
+      <c r="AS46">
         <v>17618000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AT46">
         <v>17832000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AU46">
         <v>18070000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AV46">
         <v>18356658.0</v>
       </c>
-      <c r="AT46">
+      <c r="AW46">
         <v>18167000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AX46">
         <v>21615000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AY46">
         <v>21473000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AZ46">
         <v>7293598.0</v>
       </c>
-      <c r="AX46">
+      <c r="BA46">
         <v>7485000.0</v>
       </c>
-      <c r="AY46">
+      <c r="BB46">
         <v>7607000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BC46">
         <v>7676000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BD46">
         <v>7940986.0</v>
       </c>
-      <c r="BB46"/>
-      <c r="BC46">
+      <c r="BE46"/>
+      <c r="BF46">
         <v>7864000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BG46">
         <v>5394000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:56">
+    <row r="47" spans="1:59">
       <c r="A47" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>69</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47">
+        <v>23253000.0</v>
+      </c>
+      <c r="E47">
         <v>23209000.0</v>
       </c>
-      <c r="C47">
+      <c r="F47">
         <v>23504300.0</v>
       </c>
-      <c r="D47">
+      <c r="G47">
         <v>23095000.0</v>
       </c>
-      <c r="E47">
+      <c r="H47">
         <v>23479000.0</v>
       </c>
-      <c r="F47">
+      <c r="I47">
         <v>23863000.0</v>
       </c>
-      <c r="G47"/>
-[...1 lines deleted...]
-      <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47"/>
+      <c r="N47">
         <v>23677000.0</v>
       </c>
-      <c r="L47">
+      <c r="O47">
         <v>23339000.0</v>
       </c>
-      <c r="M47">
+      <c r="P47">
         <v>22922000.0</v>
       </c>
-      <c r="N47">
+      <c r="Q47">
         <v>23088000.0</v>
       </c>
-      <c r="O47">
+      <c r="R47">
         <v>22626000.0</v>
       </c>
-      <c r="P47">
+      <c r="S47">
         <v>22802000.0</v>
       </c>
-      <c r="Q47">
+      <c r="T47">
         <v>22589250.0</v>
       </c>
-      <c r="R47">
+      <c r="U47">
         <v>22889000.0</v>
       </c>
-      <c r="S47">
+      <c r="V47">
         <v>22957000.0</v>
       </c>
-      <c r="T47">
+      <c r="W47">
         <v>23230000.0</v>
       </c>
-      <c r="U47">
+      <c r="X47">
         <v>23284740.0</v>
       </c>
-      <c r="V47">
+      <c r="Y47">
         <v>21944000.0</v>
       </c>
-      <c r="W47">
+      <c r="Z47">
         <v>22082000.0</v>
       </c>
-      <c r="X47">
+      <c r="AA47">
         <v>22332000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AB47">
         <v>22587700.0</v>
       </c>
-      <c r="Z47">
+      <c r="AC47">
         <v>12598000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AD47">
         <v>12819000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AE47">
         <v>13029000.0</v>
       </c>
-      <c r="AC47"/>
-[...1 lines deleted...]
-      <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
-    </row>
-    <row r="48" spans="1:56">
+      <c r="BE47"/>
+      <c r="BF47"/>
+      <c r="BG47"/>
+    </row>
+    <row r="48" spans="1:59">
       <c r="A48" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B48">
+        <v>31582000.0</v>
+      </c>
+      <c r="C48">
+        <v>29634000.0</v>
+      </c>
+      <c r="D48">
+        <v>28536000.0</v>
+      </c>
+      <c r="E48">
         <v>30552000.0</v>
       </c>
-      <c r="C48">
+      <c r="F48">
         <v>29346623.0</v>
       </c>
-      <c r="D48">
+      <c r="G48">
         <v>29373000.0</v>
       </c>
-      <c r="E48">
+      <c r="H48">
         <v>30881000.0</v>
       </c>
-      <c r="F48">
+      <c r="I48">
         <v>29223000.0</v>
       </c>
-      <c r="G48">
+      <c r="J48">
         <v>27321288.0</v>
       </c>
-      <c r="H48">
+      <c r="K48">
         <v>23835000.0</v>
       </c>
-      <c r="I48">
+      <c r="L48">
         <v>24401000.0</v>
       </c>
-      <c r="J48">
+      <c r="M48">
         <v>22564000.0</v>
       </c>
-      <c r="K48">
+      <c r="N48">
         <v>20480477.0</v>
       </c>
-      <c r="L48">
+      <c r="O48">
         <v>23978000.0</v>
       </c>
-      <c r="M48">
+      <c r="P48">
         <v>21845000.0</v>
       </c>
-      <c r="N48">
+      <c r="Q48">
         <v>19782000.0</v>
       </c>
-      <c r="O48">
+      <c r="R48">
         <v>20758000.0</v>
       </c>
-      <c r="P48">
+      <c r="S48">
         <v>18742000.0</v>
       </c>
-      <c r="Q48">
+      <c r="T48">
         <v>19948480.0</v>
       </c>
-      <c r="R48">
+      <c r="U48">
         <v>36871000.0</v>
       </c>
-      <c r="S48">
-[...5 lines deleted...]
-      <c r="U48">
+      <c r="V48">
+        <v>38834000.0</v>
+      </c>
+      <c r="W48">
+        <v>31886000.0</v>
+      </c>
+      <c r="X48">
         <v>31886191.0</v>
       </c>
-      <c r="V48">
+      <c r="Y48">
         <v>30888000.0</v>
       </c>
-      <c r="W48">
+      <c r="Z48">
         <v>31075000.0</v>
       </c>
-      <c r="X48">
+      <c r="AA48">
         <v>28366000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AB48">
         <v>26606330.0</v>
       </c>
-      <c r="Z48">
+      <c r="AC48">
         <v>28075000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AD48">
         <v>29596000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AE48">
         <v>28076000.0</v>
       </c>
-      <c r="AC48"/>
-[...1 lines deleted...]
-      <c r="AE48"/>
       <c r="AF48"/>
       <c r="AG48"/>
       <c r="AH48"/>
       <c r="AI48"/>
       <c r="AJ48"/>
-      <c r="AK48">
+      <c r="AK48"/>
+      <c r="AL48"/>
+      <c r="AM48"/>
+      <c r="AN48">
         <v>24757733.0</v>
       </c>
-      <c r="AL48">
+      <c r="AO48">
         <v>23144000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AP48">
         <v>21921000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AQ48">
         <v>22936000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AR48">
         <v>23263333.0</v>
       </c>
-      <c r="AP48">
+      <c r="AS48">
         <v>23503000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AT48">
         <v>21732000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AU48">
         <v>22024000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AV48">
         <v>21914272.0</v>
       </c>
-      <c r="AT48">
+      <c r="AW48">
         <v>21866000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AX48">
         <v>19481000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AY48">
         <v>17474000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AZ48">
         <v>18455315.0</v>
       </c>
-      <c r="AX48">
+      <c r="BA48">
         <v>16983000.0</v>
       </c>
-      <c r="AY48">
+      <c r="BB48">
         <v>20544000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BC48">
         <v>22395000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BD48">
         <v>19725361.0</v>
       </c>
-      <c r="BB48"/>
-[...3 lines deleted...]
-    <row r="49" spans="1:56">
+      <c r="BE48"/>
+      <c r="BF48"/>
+      <c r="BG48"/>
+    </row>
+    <row r="49" spans="1:59">
       <c r="A49" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
@@ -9199,538 +9643,571 @@
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
-    </row>
-    <row r="50" spans="1:56">
+      <c r="BE49"/>
+      <c r="BF49"/>
+      <c r="BG49"/>
+    </row>
+    <row r="50" spans="1:59">
       <c r="A50" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B50">
+        <v>2040000.0</v>
+      </c>
+      <c r="C50">
+        <v>2001000.0</v>
+      </c>
+      <c r="D50">
+        <v>607000.0</v>
+      </c>
+      <c r="E50">
         <v>881000.0</v>
       </c>
-      <c r="C50">
+      <c r="F50">
         <v>631111.0</v>
       </c>
-      <c r="D50">
+      <c r="G50">
         <v>585000.0</v>
       </c>
-      <c r="E50">
+      <c r="H50">
         <v>579000.0</v>
       </c>
-      <c r="F50">
+      <c r="I50">
         <v>574000.0</v>
       </c>
-      <c r="G50">
+      <c r="J50">
         <v>591216.0</v>
       </c>
-      <c r="H50">
+      <c r="K50">
         <v>560000.0</v>
       </c>
-      <c r="I50"/>
-[...1 lines deleted...]
-      <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
-    </row>
-    <row r="51" spans="1:56">
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+    </row>
+    <row r="51" spans="1:59">
       <c r="A51" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B51">
+        <v>13853000.0</v>
+      </c>
+      <c r="C51">
+        <v>14248000.0</v>
+      </c>
+      <c r="D51">
+        <v>6725000.0</v>
+      </c>
+      <c r="E51">
         <v>7084000.0</v>
       </c>
-      <c r="C51">
+      <c r="F51">
         <v>7397768.0</v>
       </c>
-      <c r="D51">
+      <c r="G51">
         <v>7445000.0</v>
       </c>
-      <c r="E51">
+      <c r="H51">
         <v>7810000.0</v>
       </c>
-      <c r="F51">
+      <c r="I51">
         <v>8179000.0</v>
       </c>
-      <c r="G51">
+      <c r="J51">
         <v>8547345.0</v>
       </c>
-      <c r="H51">
+      <c r="K51">
         <v>8563000.0</v>
       </c>
-      <c r="I51">
+      <c r="L51">
         <v>1277000.0</v>
       </c>
-      <c r="J51">
-[...2 lines deleted...]
-      <c r="K51">
+      <c r="M51">
+        <v>503000.0</v>
+      </c>
+      <c r="N51">
         <v>632213.0</v>
       </c>
-      <c r="L51">
+      <c r="O51">
         <v>532000.0</v>
       </c>
-      <c r="M51">
+      <c r="P51">
         <v>657000.0</v>
       </c>
-      <c r="N51">
-[...2 lines deleted...]
-      <c r="O51">
+      <c r="Q51">
+        <v>1060000.0</v>
+      </c>
+      <c r="R51">
         <v>1576117.0</v>
       </c>
-      <c r="P51">
-[...2 lines deleted...]
-      <c r="Q51">
+      <c r="S51">
+        <v>1571000.0</v>
+      </c>
+      <c r="T51">
         <v>672120.0</v>
       </c>
-      <c r="R51">
-[...2 lines deleted...]
-      <c r="S51">
+      <c r="U51">
+        <v>1070000.0</v>
+      </c>
+      <c r="V51">
         <v>840000.0</v>
       </c>
-      <c r="T51">
-[...2 lines deleted...]
-      <c r="U51">
+      <c r="W51">
+        <v>1581000.0</v>
+      </c>
+      <c r="X51">
         <v>1005320.0</v>
       </c>
-      <c r="V51"/>
-      <c r="W51">
+      <c r="Y51"/>
+      <c r="Z51">
         <v>161000.0</v>
       </c>
-      <c r="X51">
+      <c r="AA51">
         <v>257000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AB51">
         <v>353091.0</v>
       </c>
-      <c r="Z51"/>
-[...1 lines deleted...]
-      <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
-      <c r="AE51">
+      <c r="AE51"/>
+      <c r="AF51"/>
+      <c r="AG51"/>
+      <c r="AH51">
         <v>3749000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AI51">
         <v>3995000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AJ51">
         <v>4240000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AK51">
         <v>4485000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AL51">
         <v>4730000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AM51">
         <v>4976000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AN51">
         <v>5221110.0</v>
       </c>
-      <c r="AL51">
+      <c r="AO51">
         <v>5466000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AP51">
         <v>5711000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AQ51">
         <v>5957000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AR51">
         <v>6202218.0</v>
       </c>
-      <c r="AP51">
+      <c r="AS51">
         <v>6448000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AT51">
         <v>6693000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AU51">
         <v>6951000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AV51">
         <v>7234688.0</v>
       </c>
-      <c r="AT51">
+      <c r="AW51">
         <v>7518000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AX51">
         <v>486963.0</v>
       </c>
-      <c r="AV51">
+      <c r="AY51">
         <v>8274000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AZ51">
         <v>486963.0</v>
       </c>
-      <c r="AX51">
+      <c r="BA51">
         <v>615000.0</v>
       </c>
-      <c r="AY51">
+      <c r="BB51">
         <v>1484000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BC51">
         <v>1730000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BD51">
         <v>986631.0</v>
       </c>
-      <c r="BB51"/>
-      <c r="BC51">
+      <c r="BE51"/>
+      <c r="BF51">
         <v>1995000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BG51">
         <v>1730000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:56">
+    <row r="52" spans="1:59">
       <c r="A52" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B52">
+        <v>2558000.0</v>
+      </c>
+      <c r="C52">
+        <v>2426000.0</v>
+      </c>
+      <c r="D52">
+        <v>1249000.0</v>
+      </c>
+      <c r="E52">
         <v>1609000.0</v>
       </c>
-      <c r="C52">
+      <c r="F52">
         <v>1398616.0</v>
       </c>
-      <c r="D52">
+      <c r="G52">
         <v>1124000.0</v>
       </c>
-      <c r="E52">
+      <c r="H52">
         <v>1208000.0</v>
       </c>
-      <c r="F52">
+      <c r="I52">
         <v>1304000.0</v>
       </c>
-      <c r="G52">
+      <c r="J52">
         <v>1421924.0</v>
       </c>
-      <c r="H52">
+      <c r="K52">
         <v>1055000.0</v>
       </c>
-      <c r="I52">
+      <c r="L52">
         <v>579000.0</v>
       </c>
-      <c r="J52">
-[...2 lines deleted...]
-      <c r="K52">
+      <c r="M52">
+        <v>373000.0</v>
+      </c>
+      <c r="N52">
         <v>527943.0</v>
       </c>
-      <c r="L52">
-[...2 lines deleted...]
-      <c r="M52">
+      <c r="O52">
+        <v>532000.0</v>
+      </c>
+      <c r="P52">
         <v>508000.0</v>
       </c>
-      <c r="N52">
-[...2 lines deleted...]
-      <c r="O52">
+      <c r="Q52">
+        <v>502000.0</v>
+      </c>
+      <c r="R52">
         <v>846050.0</v>
       </c>
-      <c r="P52">
-[...2 lines deleted...]
-      <c r="Q52">
+      <c r="S52">
+        <v>481000.0</v>
+      </c>
+      <c r="T52">
         <v>345050.0</v>
       </c>
-      <c r="R52">
-[...2 lines deleted...]
-      <c r="S52">
+      <c r="U52">
+        <v>442000.0</v>
+      </c>
+      <c r="V52">
         <v>834200.0</v>
       </c>
-      <c r="T52">
-[...2 lines deleted...]
-      <c r="U52">
+      <c r="W52">
+        <v>265000.0</v>
+      </c>
+      <c r="X52">
         <v>333200.0</v>
       </c>
-      <c r="V52"/>
-      <c r="W52">
+      <c r="Y52"/>
+      <c r="Z52">
         <v>514091.0</v>
       </c>
-      <c r="X52">
-[...2 lines deleted...]
-      <c r="Y52">
+      <c r="AA52">
+        <v>257000.0</v>
+      </c>
+      <c r="AB52">
         <v>706182.0</v>
       </c>
-      <c r="Z52"/>
-[...1 lines deleted...]
-      <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
-      <c r="AE52">
-[...7 lines deleted...]
-      </c>
+      <c r="AE52"/>
+      <c r="AF52"/>
+      <c r="AG52"/>
       <c r="AH52">
         <v>981000.0</v>
       </c>
       <c r="AI52">
         <v>981000.0</v>
       </c>
       <c r="AJ52">
+        <v>981108.0</v>
+      </c>
+      <c r="AK52">
         <v>981000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>981108.0</v>
       </c>
       <c r="AL52">
         <v>981000.0</v>
       </c>
       <c r="AM52">
         <v>981000.0</v>
       </c>
       <c r="AN52">
+        <v>981108.0</v>
+      </c>
+      <c r="AO52">
         <v>981000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>981108.0</v>
       </c>
       <c r="AP52">
         <v>981000.0</v>
       </c>
       <c r="AQ52">
         <v>981000.0</v>
       </c>
       <c r="AR52">
+        <v>981108.0</v>
+      </c>
+      <c r="AS52">
+        <v>981000.0</v>
+      </c>
+      <c r="AT52">
+        <v>981000.0</v>
+      </c>
+      <c r="AU52">
         <v>994000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AV52">
         <v>1032470.0</v>
       </c>
-      <c r="AT52">
+      <c r="AW52">
         <v>178000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AX52">
         <v>446000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AY52">
         <v>686000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AZ52">
         <v>871202.0</v>
       </c>
-      <c r="AX52">
+      <c r="BA52">
         <v>1052000.0</v>
       </c>
-      <c r="AY52">
+      <c r="BB52">
         <v>1038000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BC52">
         <v>1018000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BD52">
         <v>999336.0</v>
       </c>
-      <c r="BB52"/>
-      <c r="BC52">
+      <c r="BE52"/>
+      <c r="BF52">
         <v>697000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BG52">
         <v>1170000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:56">
+    <row r="53" spans="1:59">
       <c r="A53" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B53"/>
-      <c r="C53">
+      <c r="C53"/>
+      <c r="D53"/>
+      <c r="E53"/>
+      <c r="F53">
         <v>531882.0</v>
       </c>
-      <c r="D53">
+      <c r="G53">
         <v>26026000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>3521799.0</v>
       </c>
       <c r="H53">
         <v>25973000.0</v>
       </c>
-      <c r="I53"/>
-      <c r="J53"/>
+      <c r="I53">
+        <v>25973000.0</v>
+      </c>
+      <c r="J53">
+        <v>3521799.0</v>
+      </c>
       <c r="K53">
-        <v>2639206.0</v>
+        <v>25973000.0</v>
       </c>
       <c r="L53"/>
       <c r="M53"/>
-      <c r="N53"/>
+      <c r="N53">
+        <v>2639206.0</v>
+      </c>
       <c r="O53"/>
       <c r="P53"/>
-      <c r="Q53">
-[...1 lines deleted...]
-      </c>
+      <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
-      <c r="T53"/>
-[...2 lines deleted...]
-      </c>
+      <c r="T53">
+        <v>10440367.0</v>
+      </c>
+      <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
-      <c r="X53"/>
-      <c r="Y53">
+      <c r="X53">
+        <v>19875977.0</v>
+      </c>
+      <c r="Y53"/>
+      <c r="Z53"/>
+      <c r="AA53"/>
+      <c r="AB53">
         <v>19801575.0</v>
       </c>
-      <c r="Z53"/>
-      <c r="AA53">
+      <c r="AC53"/>
+      <c r="AD53">
         <v>26149369.0</v>
       </c>
-      <c r="AB53"/>
-      <c r="AC53">
+      <c r="AE53"/>
+      <c r="AF53">
         <v>26149369.0</v>
       </c>
-      <c r="AD53">
+      <c r="AG53">
         <v>29032000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AH53">
         <v>16546000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AI53">
         <v>15294000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AJ53">
         <v>14734445.0</v>
       </c>
-      <c r="AH53"/>
-      <c r="AI53">
+      <c r="AK53"/>
+      <c r="AL53">
         <v>16609864.0</v>
       </c>
-      <c r="AJ53"/>
-      <c r="AK53">
+      <c r="AM53"/>
+      <c r="AN53">
         <v>16383000.0</v>
       </c>
-      <c r="AL53"/>
-      <c r="AM53">
+      <c r="AO53"/>
+      <c r="AP53">
         <v>10263373.0</v>
       </c>
-      <c r="AN53"/>
-[...1 lines deleted...]
-      <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
-    </row>
-    <row r="54" spans="1:56">
+      <c r="BE53"/>
+      <c r="BF53"/>
+      <c r="BG53"/>
+    </row>
+    <row r="54" spans="1:59">
       <c r="A54" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
@@ -9743,726 +10220,765 @@
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
-    </row>
-    <row r="55" spans="1:56">
+      <c r="BE54"/>
+      <c r="BF54"/>
+      <c r="BG54"/>
+    </row>
+    <row r="55" spans="1:59">
       <c r="A55" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B55">
+        <v>147927000.0</v>
+      </c>
+      <c r="C55">
+        <v>150312000.0</v>
+      </c>
+      <c r="D55">
+        <v>142405000.0</v>
+      </c>
+      <c r="E55">
         <v>143115000.0</v>
       </c>
-      <c r="C55">
+      <c r="F55">
         <v>142185662.0</v>
       </c>
-      <c r="D55">
+      <c r="G55">
         <v>146724000.0</v>
       </c>
-      <c r="E55">
+      <c r="H55">
         <v>151383000.0</v>
       </c>
-      <c r="F55">
+      <c r="I55">
         <v>149174000.0</v>
       </c>
-      <c r="G55">
+      <c r="J55">
         <v>148092747.0</v>
       </c>
-      <c r="H55">
+      <c r="K55">
         <v>143298000.0</v>
       </c>
-      <c r="I55">
+      <c r="L55">
         <v>113125000.0</v>
       </c>
-      <c r="J55">
+      <c r="M55">
         <v>108445000.0</v>
       </c>
-      <c r="K55">
+      <c r="N55">
         <v>107145908.0</v>
       </c>
-      <c r="L55">
+      <c r="O55">
         <v>118043000.0</v>
       </c>
-      <c r="M55">
+      <c r="P55">
         <v>116721000.0</v>
       </c>
-      <c r="N55">
+      <c r="Q55">
         <v>113035000.0</v>
       </c>
-      <c r="O55">
+      <c r="R55">
         <v>114770000.0</v>
       </c>
-      <c r="P55">
+      <c r="S55">
         <v>112659000.0</v>
       </c>
-      <c r="Q55">
+      <c r="T55">
         <v>110300050.0</v>
       </c>
-      <c r="R55">
+      <c r="U55">
         <v>108098000.0</v>
       </c>
-      <c r="S55">
+      <c r="V55">
         <v>111506000.0</v>
       </c>
-      <c r="T55">
+      <c r="W55">
         <v>106187000.0</v>
       </c>
-      <c r="U55">
+      <c r="X55">
         <v>102389602.0</v>
       </c>
-      <c r="V55">
+      <c r="Y55">
         <v>100256000.0</v>
       </c>
-      <c r="W55">
+      <c r="Z55">
         <v>98675000.0</v>
       </c>
-      <c r="X55">
+      <c r="AA55">
         <v>95025000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AB55">
         <v>101433418.0</v>
       </c>
-      <c r="Z55">
+      <c r="AC55">
         <v>122149000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AD55">
         <v>58421000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AE55">
         <v>61558000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AF55">
         <v>58722659.0</v>
       </c>
-      <c r="AD55">
+      <c r="AG55">
         <v>52198000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AH55">
         <v>59293000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AI55">
         <v>55976000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AJ55">
         <v>54445561.0</v>
       </c>
-      <c r="AH55">
+      <c r="AK55">
         <v>53187000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AL55">
         <v>51682000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AM55">
         <v>52599000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AN55">
         <v>53056527.0</v>
       </c>
-      <c r="AL55">
+      <c r="AO55">
         <v>52458000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AP55">
         <v>52445000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AQ55">
         <v>54267000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AR55">
         <v>55007904.0</v>
       </c>
-      <c r="AP55">
+      <c r="AS55">
         <v>54963000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AT55">
         <v>54021000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AU55">
         <v>53324000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AV55">
         <v>54533230.0</v>
       </c>
-      <c r="AT55">
+      <c r="AW55">
         <v>54094000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AX55">
         <v>53575000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AY55">
         <v>51256000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AZ55">
         <v>43567457.0</v>
       </c>
-      <c r="AX55">
+      <c r="BA55">
         <v>48496000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BB55">
         <v>50566000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BC55">
         <v>48990000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BD55">
         <v>47455101.0</v>
       </c>
-      <c r="BB55"/>
-      <c r="BC55">
+      <c r="BE55"/>
+      <c r="BF55">
         <v>44729000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BG55">
         <v>45032000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:56">
+    <row r="56" spans="1:59">
       <c r="A56" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B56">
+        <v>81934000.0</v>
+      </c>
+      <c r="C56">
+        <v>80694000.0</v>
+      </c>
+      <c r="D56">
+        <v>73178000.0</v>
+      </c>
+      <c r="E56">
         <v>74433000.0</v>
       </c>
-      <c r="C56">
+      <c r="F56">
         <v>73548258.0</v>
       </c>
-      <c r="D56">
+      <c r="G56">
         <v>74241000.0</v>
       </c>
-      <c r="E56">
+      <c r="H56">
         <v>78917000.0</v>
       </c>
-      <c r="F56">
+      <c r="I56">
         <v>76760000.0</v>
       </c>
-      <c r="G56">
+      <c r="J56">
         <v>75707228.0</v>
       </c>
-      <c r="H56">
+      <c r="K56">
         <v>75653000.0</v>
       </c>
-      <c r="I56">
+      <c r="L56">
         <v>61421000.0</v>
       </c>
-      <c r="J56">
+      <c r="M56">
         <v>58031000.0</v>
       </c>
-      <c r="K56">
+      <c r="N56">
         <v>56924467.0</v>
       </c>
-      <c r="L56">
+      <c r="O56">
         <v>59991000.0</v>
       </c>
-      <c r="M56">
+      <c r="P56">
         <v>59621000.0</v>
       </c>
-      <c r="N56">
+      <c r="Q56">
         <v>56165000.0</v>
       </c>
-      <c r="O56">
+      <c r="R56">
         <v>58969000.0</v>
       </c>
-      <c r="P56">
+      <c r="S56">
         <v>57229000.0</v>
       </c>
-      <c r="Q56">
+      <c r="T56">
         <v>57734563.0</v>
       </c>
-      <c r="R56">
+      <c r="U56">
         <v>60539000.0</v>
       </c>
-      <c r="S56">
+      <c r="V56">
         <v>63720000.0</v>
       </c>
-      <c r="T56">
+      <c r="W56">
         <v>57431000.0</v>
       </c>
-      <c r="U56">
+      <c r="X56">
         <v>54131186.0</v>
       </c>
-      <c r="V56">
+      <c r="Y56">
         <v>52824000.0</v>
       </c>
-      <c r="W56">
+      <c r="Z56">
         <v>51634000.0</v>
       </c>
-      <c r="X56">
+      <c r="AA56">
         <v>47702000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AB56">
         <v>53823774.0</v>
       </c>
-      <c r="Z56">
+      <c r="AC56">
         <v>85381000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AD56">
         <v>34318000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AE56">
         <v>37312000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AF56">
         <v>36500893.0</v>
       </c>
-      <c r="AD56">
+      <c r="AG56">
         <v>38477000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AH56">
         <v>45466000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AI56">
         <v>28842000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AJ56">
         <v>40621399.0</v>
       </c>
-      <c r="AH56">
+      <c r="AK56">
         <v>27220000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AL56">
         <v>26106000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AM56">
         <v>26957000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AN56">
         <v>27317171.0</v>
       </c>
-      <c r="AL56">
+      <c r="AO56">
         <v>26582000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AP56">
         <v>26481000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AQ56">
         <v>26988000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AR56">
         <v>27692903.0</v>
       </c>
-      <c r="AP56">
+      <c r="AS56">
         <v>27680000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AT56">
         <v>26956000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AU56">
         <v>26307000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AV56">
         <v>27592200.0</v>
       </c>
-      <c r="AT56">
+      <c r="AW56">
         <v>27332000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AX56">
         <v>23765000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AY56">
         <v>21950000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AZ56">
         <v>28849390.0</v>
       </c>
-      <c r="AX56">
+      <c r="BA56">
         <v>33932000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BB56">
         <v>36167000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BC56">
         <v>34724000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BD56">
         <v>33102434.0</v>
       </c>
-      <c r="BB56"/>
-      <c r="BC56">
+      <c r="BE56"/>
+      <c r="BF56">
         <v>30754000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BG56">
         <v>33721000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:56">
+    <row r="57" spans="1:59">
       <c r="A57" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B57">
+        <v>9180000.0</v>
+      </c>
+      <c r="C57">
+        <v>9033000.0</v>
+      </c>
+      <c r="D57">
+        <v>8570000.0</v>
+      </c>
+      <c r="E57">
         <v>7265000.0</v>
       </c>
-      <c r="C57">
+      <c r="F57">
         <v>7016514.0</v>
       </c>
-      <c r="D57">
+      <c r="G57">
         <v>7217000.0</v>
       </c>
-      <c r="E57">
+      <c r="H57">
         <v>10088000.0</v>
       </c>
-      <c r="F57">
+      <c r="I57">
         <v>9264000.0</v>
       </c>
-      <c r="G57">
+      <c r="J57">
         <v>9832945.0</v>
       </c>
-      <c r="H57">
+      <c r="K57">
         <v>9023000.0</v>
       </c>
-      <c r="I57">
+      <c r="L57">
         <v>9248000.0</v>
       </c>
-      <c r="J57">
+      <c r="M57">
         <v>7038000.0</v>
       </c>
-      <c r="K57">
+      <c r="N57">
         <v>7783628.0</v>
       </c>
-      <c r="L57">
+      <c r="O57">
         <v>8440000.0</v>
       </c>
-      <c r="M57">
+      <c r="P57">
         <v>9102000.0</v>
       </c>
-      <c r="N57">
+      <c r="Q57">
         <v>7292000.0</v>
       </c>
-      <c r="O57">
+      <c r="R57">
         <v>7839000.0</v>
       </c>
-      <c r="P57">
+      <c r="S57">
         <v>7518000.0</v>
       </c>
-      <c r="Q57">
+      <c r="T57">
         <v>8302934.0</v>
       </c>
-      <c r="R57">
+      <c r="U57">
         <v>9940000.0</v>
       </c>
-      <c r="S57">
+      <c r="V57">
         <v>11360000.0</v>
       </c>
-      <c r="T57">
+      <c r="W57">
         <v>8661000.0</v>
       </c>
-      <c r="U57">
+      <c r="X57">
         <v>8857995.0</v>
       </c>
-      <c r="V57">
+      <c r="Y57">
         <v>7733000.0</v>
       </c>
-      <c r="W57">
+      <c r="Z57">
         <v>5965000.0</v>
       </c>
-      <c r="X57">
+      <c r="AA57">
         <v>4917000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AB57">
         <v>4964743.0</v>
       </c>
-      <c r="Z57">
+      <c r="AC57">
         <v>4790000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AD57">
         <v>4911000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AE57">
         <v>12049000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AF57">
         <v>11520610.0</v>
       </c>
-      <c r="AD57">
+      <c r="AG57">
         <v>2973000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AH57">
         <v>6107000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AI57">
         <v>4464000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AJ57">
         <v>4577664.0</v>
       </c>
-      <c r="AH57">
+      <c r="AK57">
         <v>4398000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AL57">
         <v>4100000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AM57">
         <v>3532000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AN57">
         <v>3333158.0</v>
       </c>
-      <c r="AL57">
+      <c r="AO57">
         <v>4058000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AP57">
         <v>5049000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AQ57">
         <v>5231000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AR57">
         <v>5263633.0</v>
       </c>
-      <c r="AP57">
+      <c r="AS57">
         <v>4419000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AT57">
         <v>5154000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AU57">
         <v>3891000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AV57">
         <v>4903237.0</v>
       </c>
-      <c r="AT57">
+      <c r="AW57">
         <v>3103000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AX57">
         <v>4757000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AY57">
         <v>4248000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AZ57">
         <v>3491797.0</v>
       </c>
-      <c r="AX57">
+      <c r="BA57">
         <v>9851000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BB57">
         <v>8295000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BC57">
         <v>4762000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BD57">
         <v>5758948.0</v>
       </c>
-      <c r="BB57"/>
-      <c r="BC57">
+      <c r="BE57"/>
+      <c r="BF57">
         <v>3427000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BG57">
         <v>4361000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:56">
+    <row r="58" spans="1:59">
       <c r="A58" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B58">
+        <v>24128000.0</v>
+      </c>
+      <c r="C58">
+        <v>24508000.0</v>
+      </c>
+      <c r="D58">
+        <v>17699000.0</v>
+      </c>
+      <c r="E58">
         <v>16393000.0</v>
       </c>
-      <c r="C58">
+      <c r="F58">
         <v>16668501.0</v>
       </c>
-      <c r="D58">
+      <c r="G58">
         <v>16541000.0</v>
       </c>
-      <c r="E58">
+      <c r="H58">
         <v>19692000.0</v>
       </c>
-      <c r="F58">
+      <c r="I58">
         <v>19141000.0</v>
       </c>
-      <c r="G58">
+      <c r="J58">
         <v>19960817.0</v>
       </c>
-      <c r="H58">
+      <c r="K58">
         <v>18894000.0</v>
       </c>
-      <c r="I58">
+      <c r="L58">
         <v>12309000.0</v>
       </c>
-      <c r="J58">
+      <c r="M58">
         <v>9466000.0</v>
       </c>
-      <c r="K58">
+      <c r="N58">
         <v>10250288.0</v>
       </c>
-      <c r="L58">
+      <c r="O58">
         <v>8440000.0</v>
       </c>
-      <c r="M58">
+      <c r="P58">
         <v>9251000.0</v>
       </c>
-      <c r="N58">
+      <c r="Q58">
         <v>7571000.0</v>
       </c>
-      <c r="O58">
+      <c r="R58">
         <v>8242000.0</v>
       </c>
-      <c r="P58">
+      <c r="S58">
         <v>8063000.0</v>
       </c>
-      <c r="Q58">
+      <c r="T58">
         <v>8630001.0</v>
       </c>
-      <c r="R58">
+      <c r="U58">
         <v>10254000.0</v>
       </c>
-      <c r="S58">
+      <c r="V58">
         <v>11699000.0</v>
       </c>
-      <c r="T58">
+      <c r="W58">
         <v>9319000.0</v>
       </c>
-      <c r="U58">
+      <c r="X58">
         <v>9530112.0</v>
       </c>
-      <c r="V58">
+      <c r="Y58">
         <v>7733000.0</v>
       </c>
-      <c r="W58">
+      <c r="Z58">
         <v>5965000.0</v>
       </c>
-      <c r="X58">
+      <c r="AA58">
         <v>4917000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AB58">
         <v>4964743.0</v>
       </c>
-      <c r="Z58">
+      <c r="AC58">
         <v>4852000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AD58">
         <v>5072000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AE58">
         <v>12316000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AF58">
         <v>11520610.0</v>
       </c>
-      <c r="AD58">
+      <c r="AG58">
         <v>3010000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AH58">
         <v>8912000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AI58">
         <v>7515000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AJ58">
         <v>7873600.0</v>
       </c>
-      <c r="AH58">
+      <c r="AK58">
         <v>7965000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AL58">
         <v>7912000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AM58">
         <v>7590000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AN58">
         <v>7636173.0</v>
       </c>
-      <c r="AL58">
+      <c r="AO58">
         <v>8620000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AP58">
         <v>9856000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AQ58">
         <v>10284000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AR58">
         <v>10561414.0</v>
       </c>
-      <c r="AP58">
+      <c r="AS58">
         <v>10232000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AT58">
         <v>11212000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AU58">
         <v>10194000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AV58">
         <v>11451502.0</v>
       </c>
-      <c r="AT58">
+      <c r="AW58">
         <v>11412000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AX58">
         <v>13312000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AY58">
         <v>13059000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AZ58">
         <v>4423287.0</v>
       </c>
-      <c r="AX58">
+      <c r="BA58">
         <v>10811000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BB58">
         <v>9389000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BC58">
         <v>5989000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BD58">
         <v>7116709.0</v>
       </c>
-      <c r="BB58"/>
-      <c r="BC58">
+      <c r="BE58"/>
+      <c r="BF58">
         <v>5076000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BG58">
         <v>5272000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:56">
+    <row r="59" spans="1:59">
       <c r="A59" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
@@ -10475,294 +10991,309 @@
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
-    </row>
-    <row r="60" spans="1:56">
+      <c r="BE59"/>
+      <c r="BF59"/>
+      <c r="BG59"/>
+    </row>
+    <row r="60" spans="1:59">
       <c r="A60" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B60">
+        <v>123799000.0</v>
+      </c>
+      <c r="C60">
+        <v>125804000.0</v>
+      </c>
+      <c r="D60">
+        <v>124706000.0</v>
+      </c>
+      <c r="E60">
         <v>126722000.0</v>
       </c>
-      <c r="C60">
+      <c r="F60">
         <v>125517161.0</v>
       </c>
-      <c r="D60">
+      <c r="G60">
         <v>130183000.0</v>
       </c>
-      <c r="E60">
+      <c r="H60">
         <v>131691000.0</v>
       </c>
-      <c r="F60">
+      <c r="I60">
         <v>130033000.0</v>
       </c>
-      <c r="G60">
+      <c r="J60">
         <v>128131930.0</v>
       </c>
-      <c r="H60">
+      <c r="K60">
         <v>124404000.0</v>
       </c>
-      <c r="I60">
+      <c r="L60">
         <v>100816000.0</v>
       </c>
-      <c r="J60">
+      <c r="M60">
         <v>98979000.0</v>
       </c>
-      <c r="K60">
+      <c r="N60">
         <v>96895620.0</v>
       </c>
-      <c r="L60">
+      <c r="O60">
         <v>109392000.0</v>
       </c>
-      <c r="M60">
+      <c r="P60">
         <v>107259000.0</v>
       </c>
-      <c r="N60">
+      <c r="Q60">
         <v>105195000.0</v>
       </c>
-      <c r="O60">
+      <c r="R60">
         <v>106171000.0</v>
       </c>
-      <c r="P60">
+      <c r="S60">
         <v>104156000.0</v>
       </c>
-      <c r="Q60">
+      <c r="T60">
         <v>101124959.0</v>
       </c>
-      <c r="R60">
+      <c r="U60">
         <v>97844000.0</v>
       </c>
-      <c r="S60">
+      <c r="V60">
         <v>99807000.0</v>
       </c>
-      <c r="T60">
+      <c r="W60">
         <v>96868000.0</v>
       </c>
-      <c r="U60">
+      <c r="X60">
         <v>92859490.0</v>
       </c>
-      <c r="V60">
+      <c r="Y60">
         <v>92523000.0</v>
       </c>
-      <c r="W60">
+      <c r="Z60">
         <v>92710000.0</v>
       </c>
-      <c r="X60">
+      <c r="AA60">
         <v>90108000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AB60">
         <v>96468675.0</v>
       </c>
-      <c r="Z60">
+      <c r="AC60">
         <v>117297000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AD60">
         <v>53349000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AE60">
         <v>49242000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AF60">
         <v>47202049.0</v>
       </c>
-      <c r="AD60">
+      <c r="AG60">
         <v>49188000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AH60">
         <v>50381000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AI60">
         <v>48461000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AJ60">
         <v>46571961.0</v>
       </c>
-      <c r="AH60">
+      <c r="AK60">
         <v>45222000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AL60">
         <v>43770000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AM60">
         <v>45009000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AN60">
         <v>45501098.0</v>
       </c>
-      <c r="AL60">
+      <c r="AO60">
         <v>43888000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AP60">
         <v>42598000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AQ60">
         <v>43613000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AR60">
         <v>43940143.0</v>
       </c>
-      <c r="AP60">
+      <c r="AS60">
         <v>44180000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AT60">
         <v>42409000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AU60">
         <v>42701000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AV60">
         <v>42591082.0</v>
       </c>
-      <c r="AT60">
+      <c r="AW60">
         <v>42543000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AX60">
         <v>40158000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AY60">
         <v>38151000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AZ60">
         <v>39132125.0</v>
       </c>
-      <c r="AX60">
+      <c r="BA60">
         <v>37660000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BB60">
         <v>41221000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BC60">
         <v>43072000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BD60">
         <v>40402171.0</v>
       </c>
-      <c r="BB60"/>
-      <c r="BC60">
+      <c r="BE60"/>
+      <c r="BF60">
         <v>39691000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BG60">
         <v>39761000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:56">
+    <row r="61" spans="1:59">
       <c r="A61" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
-      <c r="T61">
-[...7 lines deleted...]
-      </c>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
       <c r="W61">
         <v>-27561000.0</v>
       </c>
       <c r="X61">
+        <v>-27560670.0</v>
+      </c>
+      <c r="Y61">
         <v>-27561000.0</v>
       </c>
-      <c r="Y61">
+      <c r="Z61">
+        <v>-27561000.0</v>
+      </c>
+      <c r="AA61">
+        <v>-27561000.0</v>
+      </c>
+      <c r="AB61">
         <v>-19440810.0</v>
       </c>
-      <c r="Z61"/>
-[...1 lines deleted...]
-      <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
-    </row>
-    <row r="62" spans="1:56">
+      <c r="BE61"/>
+      <c r="BF61"/>
+      <c r="BG61"/>
+    </row>
+    <row r="62" spans="1:59">
       <c r="A62" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -10775,106 +11306,110 @@
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W32"/>
+  <dimension ref="A1:X32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23">
+    <row r="1" spans="1:24">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -10900,2202 +11435,2307 @@
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
-    </row>
-    <row r="2" spans="1:23">
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="2" spans="1:24">
       <c r="A2" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B2">
+        <v>12007000.0</v>
+      </c>
+      <c r="C2">
         <v>9285202.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>10239485.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>10375292.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>11585187.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>10397339.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>8273969.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>8561277.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>7870981.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>8629986.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>8431429.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>6498010.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>6575402.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>7953214.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>6439338.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>4323798.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1178652.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1321795.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2052539.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1010509.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2713126.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2284774.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1731345.0</v>
       </c>
     </row>
-    <row r="3" spans="1:23">
+    <row r="3" spans="1:24">
       <c r="A3" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B3">
+        <v>1056000.0</v>
+      </c>
+      <c r="C3">
         <v>4378460.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>4325888.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>3925995.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>3808753.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>3544743.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>3519490.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2930209.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>3029283.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>3054568.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>2932938.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>2410887.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2184650.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>2041847.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1894879.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1659520.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1833522.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1640195.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1370843.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>922596.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>821799.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>391389.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>217227.0</v>
       </c>
     </row>
-    <row r="4" spans="1:23">
+    <row r="4" spans="1:24">
       <c r="A4" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
-    </row>
-    <row r="5" spans="1:23">
+      <c r="X4"/>
+    </row>
+    <row r="5" spans="1:24">
       <c r="A5" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="B5">
+        <v>7129000.0</v>
+      </c>
+      <c r="C5">
         <v>7728786.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>11413246.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>10918204.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>16915404.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>14169111.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>8346508.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>7934907.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>7462578.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>6267964.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>9653522.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>10335202.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>9330336.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>5997132.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>6462990.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>5434884.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>6184595.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>5445010.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>5991685.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>1970454.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>1913560.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>1571080.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>1518143.0</v>
       </c>
     </row>
-    <row r="6" spans="1:23">
+    <row r="6" spans="1:24">
       <c r="A6" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B6">
+        <v>8185000.0</v>
+      </c>
+      <c r="C6">
         <v>12107246.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>15739134.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>14844199.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>20724157.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>17713854.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>11865998.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>10865116.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>10491861.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>9322532.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>12586460.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>12746089.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>11514986.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>8038979.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>8357869.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>7094404.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>8018117.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>7085205.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>7362528.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>2893050.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>2735359.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>1962469.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>1735370.0</v>
       </c>
     </row>
-    <row r="7" spans="1:23">
+    <row r="7" spans="1:24">
       <c r="A7" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
-    </row>
-    <row r="8" spans="1:23">
+      <c r="X7"/>
+    </row>
+    <row r="8" spans="1:24">
       <c r="A8" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
-    </row>
-    <row r="9" spans="1:23">
+      <c r="X8"/>
+    </row>
+    <row r="9" spans="1:24">
       <c r="A9" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B9">
+        <v>17239000.0</v>
+      </c>
+      <c r="C9">
         <v>18101092.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>18780950.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>18544885.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>25727255.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>20988638.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>14689175.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>14377733.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>15047223.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>13842642.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>16848566.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>15376051.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>14050432.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>10408126.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>9612816.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>9058370.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>10938647.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>10163500.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>9830907.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>4460639.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>2341140.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>2014289.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>1518144.0</v>
       </c>
     </row>
-    <row r="10" spans="1:23">
+    <row r="10" spans="1:24">
       <c r="A10" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B10">
+        <v>7151000.0</v>
+      </c>
+      <c r="C10">
         <v>7361926.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>11281453.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>10890581.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>16885529.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>14174969.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>8290110.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>7934907.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>8112518.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>6974507.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>9652925.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>10325410.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>9289328.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>5927461.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>6475453.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>5434884.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>6184595.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>5445010.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>5991685.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1967883.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1911171.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1571078.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1518144.0</v>
       </c>
     </row>
-    <row r="11" spans="1:23">
+    <row r="11" spans="1:24">
       <c r="A11" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="B11">
+        <v>1867000.0</v>
+      </c>
+      <c r="C11">
         <v>2287199.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>2999881.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>3046394.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>4564898.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>3408862.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>1818660.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>1277545.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>1789260.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>1580672.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>2085120.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>1481398.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>2332826.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>737904.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>419741.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>73009.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>99875.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>234054.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>145898.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>72139.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>40890.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>51679.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>4830.0</v>
       </c>
     </row>
-    <row r="12" spans="1:23">
+    <row r="12" spans="1:24">
       <c r="A12" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="B12">
+        <v>501000.0</v>
+      </c>
+      <c r="C12">
         <v>366860.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>131793.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>27625.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>29875.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>9182.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>19511.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12">
         <v>597.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>9792.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>41008.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>69671.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>19088.0</v>
       </c>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
-      <c r="T12">
+      <c r="T12"/>
+      <c r="U12">
         <v>2571.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2390.0</v>
       </c>
-      <c r="V12"/>
       <c r="W12"/>
-    </row>
-    <row r="13" spans="1:23">
+      <c r="X12"/>
+    </row>
+    <row r="13" spans="1:24">
       <c r="A13" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>140</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>306610.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>3160.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>23390.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>29880.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>9180.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>19510.0</v>
       </c>
-      <c r="H13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I13"/>
       <c r="J13">
         <v>0.0</v>
       </c>
-      <c r="K13"/>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
-    </row>
-    <row r="14" spans="1:23">
+      <c r="X13"/>
+    </row>
+    <row r="14" spans="1:24">
       <c r="A14" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B14">
         <v>0.0</v>
       </c>
       <c r="C14">
         <v>0.0</v>
       </c>
       <c r="D14">
+        <v>0.0</v>
+      </c>
+      <c r="E14">
         <v>334000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>0.0</v>
       </c>
-      <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
-      <c r="I14">
+      <c r="I14"/>
+      <c r="J14">
         <v>0.0</v>
       </c>
-      <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
-    </row>
-    <row r="15" spans="1:23">
+      <c r="X14"/>
+    </row>
+    <row r="15" spans="1:24">
       <c r="A15" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B15">
+        <v>5284000.0</v>
+      </c>
+      <c r="C15">
         <v>5074727.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>8281572.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>8079077.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>12320631.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>10766107.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>6471450.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>6657362.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>6323258.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>5629762.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>7552104.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>8628159.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>7000678.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>5260222.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>6039496.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>5361875.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>6154494.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>5215167.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>5845787.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>1895744.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>1870281.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>1519399.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>1513314.0</v>
       </c>
     </row>
-    <row r="16" spans="1:23">
+    <row r="16" spans="1:24">
       <c r="A16" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>143</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>5074730.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>8281570.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>8932000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>12320630.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>10766110.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>6471450.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>6657360.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>6323260.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>5629760.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>7552100.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
-    </row>
-    <row r="17" spans="1:23">
+      <c r="X16"/>
+    </row>
+    <row r="17" spans="1:24">
       <c r="A17" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="B17">
+        <v>5284000.0</v>
+      </c>
+      <c r="C17">
         <v>5074727.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>8281572.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>8207755.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>12179755.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>10766107.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>6471450.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>6657362.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>6323258.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>5393835.0</v>
       </c>
-      <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
-    </row>
-    <row r="18" spans="1:23">
+      <c r="X17"/>
+    </row>
+    <row r="18" spans="1:24">
       <c r="A18" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B18">
+        <v>-501000.0</v>
+      </c>
+      <c r="C18">
         <v>-366860.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-131793.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-29875.0</v>
       </c>
       <c r="E18">
         <v>-29875.0</v>
       </c>
       <c r="F18">
+        <v>-29875.0</v>
+      </c>
+      <c r="G18">
         <v>-9182.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-19511.0</v>
       </c>
-      <c r="H18"/>
       <c r="I18"/>
-      <c r="J18">
+      <c r="J18"/>
+      <c r="K18">
         <v>0.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
-    </row>
-    <row r="19" spans="1:23">
+      <c r="X18"/>
+    </row>
+    <row r="19" spans="1:24">
       <c r="A19" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
-    </row>
-    <row r="20" spans="1:23">
+      <c r="X19"/>
+    </row>
+    <row r="20" spans="1:24">
       <c r="A20" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
-    </row>
-    <row r="21" spans="1:23">
+      <c r="X20"/>
+    </row>
+    <row r="21" spans="1:24">
       <c r="A21" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B21">
+        <v>6485000.0</v>
+      </c>
+      <c r="C21">
         <v>7668540.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>11284612.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>12320920.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>16915404.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>14184151.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>8309621.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>7934907.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>7462578.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>6267964.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>9112249.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>8370600.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>8490428.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>5056174.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>5410471.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>5434884.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>6184595.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>5445010.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>5991685.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>1970454.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1683692.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>1530252.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>1518140.0</v>
       </c>
     </row>
-    <row r="22" spans="1:23">
+    <row r="22" spans="1:24">
       <c r="A22" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
-    </row>
-    <row r="23" spans="1:23">
+      <c r="X22"/>
+    </row>
+    <row r="23" spans="1:24">
       <c r="A23" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="B23">
+        <v>22761000.0</v>
+      </c>
+      <c r="C23">
         <v>19717754.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>17735823.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>16599253.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>20373698.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>16966295.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>14653523.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>15004103.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>13784765.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>14305682.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>14154688.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>10925187.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>12135406.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>13305166.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>9557613.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>7947284.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>5932704.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>11485295.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>11883446.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>3500694.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>3370574.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2768811.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1731345.0</v>
       </c>
     </row>
-    <row r="24" spans="1:23">
+    <row r="24" spans="1:24">
       <c r="A24" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
-    </row>
-    <row r="25" spans="1:23">
+      <c r="X24"/>
+    </row>
+    <row r="25" spans="1:24">
       <c r="A25" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B25">
+        <v>4696000.0</v>
+      </c>
+      <c r="C25">
         <v>4378460.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>4325888.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>3953753.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>3808753.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>3544743.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>3519490.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2930209.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>3029283.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
-    </row>
-    <row r="26" spans="1:23">
+      <c r="X25"/>
+    </row>
+    <row r="26" spans="1:24">
       <c r="A26" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
-    </row>
-    <row r="27" spans="1:23">
+      <c r="X26"/>
+    </row>
+    <row r="27" spans="1:24">
       <c r="A27" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="B27">
+        <v>78000.0</v>
+      </c>
+      <c r="C27">
         <v>60606.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>104338.0</v>
       </c>
-      <c r="D27"/>
       <c r="E27">
+        <v>181000.0</v>
+      </c>
+      <c r="F27">
         <v>74703.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>27446.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>29855.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>26403.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>23585.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>105604.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>130282.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>63299.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>33376.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>35270.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>98031.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>323068.0</v>
       </c>
-      <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
-    </row>
-    <row r="28" spans="1:23">
+      <c r="X27"/>
+    </row>
+    <row r="28" spans="1:24">
       <c r="A28" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="B28">
+        <v>7701000.0</v>
+      </c>
+      <c r="C28">
         <v>6970553.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>6507430.0</v>
       </c>
-      <c r="D28">
-[...1 lines deleted...]
-      </c>
       <c r="E28">
+        <v>6214000.0</v>
+      </c>
+      <c r="F28">
         <v>7575304.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>6581536.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>6402804.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>6792301.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>5934728.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>5570092.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>5592977.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>4363878.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>3930070.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>3792771.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>2631459.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>2447607.0</v>
       </c>
-      <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
-    </row>
-    <row r="29" spans="1:23">
+      <c r="X28"/>
+    </row>
+    <row r="29" spans="1:24">
       <c r="A29" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B29">
+        <v>1867000.0</v>
+      </c>
+      <c r="C29">
         <v>2287200.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2999881.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>4569570.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>4564900.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3408860.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1818660.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1277550.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1789260.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1580670.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2085120.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
-    </row>
-    <row r="30" spans="1:23">
+      <c r="X29"/>
+    </row>
+    <row r="30" spans="1:24">
       <c r="A30" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="B30">
+        <v>10754000.0</v>
+      </c>
+      <c r="C30">
         <v>10432552.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>7496338.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>6223961.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>7509874.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>6568956.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>6450389.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>6442826.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>5913784.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>5675696.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>5723259.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>4427177.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>5560004.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>5351952.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>3118275.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>3623486.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>4754052.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>4718490.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>3839222.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>2490185.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>657448.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>484037.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>4.0</v>
       </c>
     </row>
-    <row r="31" spans="1:23">
+    <row r="31" spans="1:24">
       <c r="A31" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="B31">
+        <v>666000.0</v>
+      </c>
+      <c r="C31">
         <v>-306614.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-3159.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-1430338.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-29875.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-9182.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-19511.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>3355214.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>637732.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>706543.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>540676.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>1954810.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>798900.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>871287.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>1033431.0</v>
       </c>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
-      <c r="T31">
+      <c r="T31"/>
+      <c r="U31">
         <v>-2571.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>227479.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>40826.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>4.0</v>
       </c>
     </row>
-    <row r="32" spans="1:23">
+    <row r="32" spans="1:24">
       <c r="A32" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="B32">
+        <v>29246000.0</v>
+      </c>
+      <c r="C32">
         <v>27386294.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>29020435.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>28920177.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>37312442.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>31385977.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>22963144.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>22939010.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>22918204.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>22472628.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>25279995.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>21874061.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>20625834.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>18361340.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>16052154.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>13382168.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>12117299.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>11485295.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>11883446.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>5471148.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>5054266.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>4299063.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>3249489.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BD32"/>
+  <dimension ref="A1:BG32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:56">
+    <row r="1" spans="1:59">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D1" t="s">
-        <v>86</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>87</v>
       </c>
       <c r="F1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="G1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="H1" t="s">
-        <v>89</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>90</v>
       </c>
       <c r="J1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="K1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="L1" t="s">
-        <v>92</v>
+        <v>3</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>93</v>
       </c>
       <c r="N1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="O1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="P1" t="s">
-        <v>95</v>
+        <v>4</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>96</v>
       </c>
       <c r="R1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="S1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="T1" t="s">
-        <v>98</v>
+        <v>5</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>99</v>
       </c>
       <c r="V1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="W1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="X1" t="s">
-        <v>101</v>
+        <v>6</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>102</v>
       </c>
       <c r="Z1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AA1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AB1" t="s">
-        <v>104</v>
+        <v>7</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>105</v>
       </c>
       <c r="AD1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AE1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AF1" t="s">
-        <v>107</v>
+        <v>8</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>108</v>
       </c>
       <c r="AH1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AI1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AJ1" t="s">
-        <v>110</v>
+        <v>9</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>111</v>
       </c>
       <c r="AL1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AM1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AN1" t="s">
-        <v>113</v>
+        <v>10</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>114</v>
       </c>
       <c r="AP1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AQ1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AR1" t="s">
-        <v>116</v>
+        <v>11</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>117</v>
       </c>
       <c r="AT1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AU1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="AV1" t="s">
-        <v>119</v>
+        <v>12</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>120</v>
       </c>
       <c r="AX1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AY1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="AZ1" t="s">
-        <v>122</v>
+        <v>13</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>123</v>
       </c>
       <c r="BB1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="BC1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BD1" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:56">
+        <v>14</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="2" spans="1:59">
       <c r="A2" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B2">
+        <v>3411000.0</v>
+      </c>
+      <c r="C2">
+        <v>2888000.0</v>
+      </c>
+      <c r="D2">
+        <v>2821000.0</v>
+      </c>
+      <c r="E2">
         <v>2887000.0</v>
       </c>
-      <c r="C2">
+      <c r="F2">
         <v>2410000.0</v>
       </c>
-      <c r="D2">
+      <c r="G2">
         <v>1989000.0</v>
       </c>
-      <c r="E2">
+      <c r="H2">
         <v>2310000.0</v>
       </c>
-      <c r="F2">
+      <c r="I2">
         <v>2577000.0</v>
       </c>
-      <c r="G2">
+      <c r="J2">
         <v>2682485.0</v>
       </c>
-      <c r="H2">
+      <c r="K2">
         <v>2357000.0</v>
       </c>
-      <c r="I2">
+      <c r="L2">
         <v>2686000.0</v>
       </c>
-      <c r="J2">
+      <c r="M2">
         <v>2514000.0</v>
       </c>
-      <c r="K2">
+      <c r="N2">
         <v>2684000.0</v>
       </c>
-      <c r="L2">
+      <c r="O2">
         <v>2356000.0</v>
       </c>
-      <c r="M2">
+      <c r="P2">
         <v>2521000.0</v>
       </c>
-      <c r="N2">
+      <c r="Q2">
         <v>2743000.0</v>
       </c>
-      <c r="O2">
+      <c r="R2">
         <v>2375000.0</v>
       </c>
-      <c r="P2">
+      <c r="S2">
         <v>2883000.0</v>
       </c>
-      <c r="Q2">
+      <c r="T2">
         <v>3344187.0</v>
       </c>
-      <c r="R2">
+      <c r="U2">
         <v>3244000.0</v>
       </c>
-      <c r="S2">
+      <c r="V2">
         <v>2594000.0</v>
       </c>
-      <c r="T2">
+      <c r="W2">
         <v>2403000.0</v>
       </c>
-      <c r="U2">
+      <c r="X2">
         <v>2742339.0</v>
       </c>
-      <c r="V2">
+      <c r="Y2">
         <v>3114000.0</v>
       </c>
-      <c r="W2">
+      <c r="Z2">
         <v>2071000.0</v>
       </c>
-      <c r="X2">
+      <c r="AA2">
         <v>2470000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AB2">
         <v>2303969.0</v>
       </c>
-      <c r="Z2">
+      <c r="AC2">
         <v>2003000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AD2">
         <v>1802000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AE2">
         <v>2165000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AF2">
         <v>2410277.0</v>
       </c>
-      <c r="AD2">
+      <c r="AG2">
         <v>2146000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AH2">
         <v>2068000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AI2">
         <v>1940000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AJ2">
         <v>1848981.0</v>
       </c>
-      <c r="AH2">
+      <c r="AK2">
         <v>1926000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AL2">
         <v>1946000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AM2">
         <v>2150000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AN2">
         <v>1703986.0</v>
       </c>
-      <c r="AL2">
+      <c r="AO2">
         <v>2160000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AP2">
         <v>2447000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AQ2">
         <v>2318000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AR2">
         <v>2329429.0</v>
       </c>
-      <c r="AP2">
+      <c r="AS2">
         <v>2257000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AT2">
         <v>1861000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AU2">
         <v>1984000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AV2">
         <v>1718010.0</v>
       </c>
-      <c r="AT2">
+      <c r="AW2">
         <v>1490000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AX2">
         <v>1519000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AY2">
         <v>1771000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AZ2">
         <v>2134402.0</v>
       </c>
-      <c r="AX2">
+      <c r="BA2">
         <v>1505000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BB2">
         <v>1638000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BC2">
         <v>1298000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BD2">
         <v>2642214.0</v>
       </c>
-      <c r="BB2">
+      <c r="BE2">
         <v>1535000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BF2">
         <v>1902000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BG2">
         <v>1874000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:56">
+    <row r="3" spans="1:59">
       <c r="A3" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B3">
+        <v>1439000.0</v>
+      </c>
+      <c r="C3">
+        <v>1081000.0</v>
+      </c>
+      <c r="D3">
+        <v>1086000.0</v>
+      </c>
+      <c r="E3">
         <v>1090000.0</v>
       </c>
-      <c r="C3">
+      <c r="F3">
         <v>1101460.0</v>
       </c>
-      <c r="D3">
+      <c r="G3">
         <v>1082000.0</v>
       </c>
-      <c r="E3">
+      <c r="H3">
         <v>1095000.0</v>
       </c>
-      <c r="F3">
+      <c r="I3">
         <v>1100000.0</v>
       </c>
-      <c r="G3">
+      <c r="J3">
         <v>1086888.0</v>
       </c>
-      <c r="H3">
+      <c r="K3">
         <v>1094000.0</v>
       </c>
-      <c r="I3">
+      <c r="L3">
         <v>1073000.0</v>
       </c>
-      <c r="J3">
+      <c r="M3">
         <v>1073000.0</v>
       </c>
-      <c r="K3">
+      <c r="N3">
         <v>959000.0</v>
       </c>
-      <c r="L3">
+      <c r="O3">
         <v>892995.0</v>
       </c>
-      <c r="M3">
+      <c r="P3">
         <v>1034648.0</v>
       </c>
-      <c r="N3">
+      <c r="Q3">
         <v>1039352.0</v>
       </c>
-      <c r="O3">
+      <c r="R3">
         <v>978000.0</v>
       </c>
-      <c r="P3">
+      <c r="S3">
         <v>977000.0</v>
       </c>
-      <c r="Q3">
+      <c r="T3">
         <v>951753.0</v>
       </c>
-      <c r="R3">
+      <c r="U3">
         <v>958000.0</v>
       </c>
-      <c r="S3">
+      <c r="V3">
         <v>948000.0</v>
       </c>
-      <c r="T3">
+      <c r="W3">
         <v>951000.0</v>
       </c>
-      <c r="U3">
+      <c r="X3">
         <v>886743.0</v>
       </c>
-      <c r="V3">
+      <c r="Y3">
         <v>881000.0</v>
       </c>
-      <c r="W3">
+      <c r="Z3">
         <v>883000.0</v>
       </c>
-      <c r="X3">
+      <c r="AA3">
         <v>894000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AB3">
         <v>881490.0</v>
       </c>
-      <c r="Z3">
+      <c r="AC3">
         <v>878000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AD3">
         <v>971000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AE3">
         <v>789000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AF3">
         <v>704000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AG3">
         <v>824000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AH3">
         <v>818000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AI3">
         <v>831000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AJ3">
         <v>759283.0</v>
       </c>
-      <c r="AH3">
+      <c r="AK3">
         <v>767000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AL3">
         <v>748000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AM3">
         <v>755000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AN3">
         <v>645568.0</v>
       </c>
-      <c r="AL3">
+      <c r="AO3">
         <v>808000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AP3">
         <v>820000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AQ3">
         <v>853000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AR3">
         <v>734938.0</v>
       </c>
-      <c r="AP3">
+      <c r="AS3">
         <v>735000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AT3">
         <v>732000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AU3">
         <v>731000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AV3">
         <v>618887.0</v>
       </c>
-      <c r="AT3">
+      <c r="AW3">
         <v>610000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AX3">
         <v>606000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AY3">
         <v>576000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AZ3">
         <v>542650.0</v>
       </c>
-      <c r="AX3">
+      <c r="BA3">
         <v>537000.0</v>
       </c>
-      <c r="AY3">
+      <c r="BB3">
         <v>558000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BC3">
         <v>547000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BD3">
         <v>537847.0</v>
       </c>
-      <c r="BB3">
+      <c r="BE3">
         <v>510000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BF3">
         <v>521000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BG3">
         <v>473000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:56">
+    <row r="4" spans="1:59">
       <c r="A4" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -13108,394 +13748,415 @@
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
-    </row>
-    <row r="5" spans="1:56">
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+    </row>
+    <row r="5" spans="1:59">
       <c r="A5" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="B5">
+        <v>2633000.0</v>
+      </c>
+      <c r="C5">
+        <v>1715000.0</v>
+      </c>
+      <c r="D5">
+        <v>1548000.0</v>
+      </c>
+      <c r="E5">
         <v>1756000.0</v>
       </c>
-      <c r="C5">
+      <c r="F5">
         <v>574000.0</v>
       </c>
-      <c r="D5">
+      <c r="G5">
         <v>2150000.0</v>
       </c>
-      <c r="E5">
+      <c r="H5">
         <v>2230000.0</v>
       </c>
-      <c r="F5">
+      <c r="I5">
         <v>2681000.0</v>
       </c>
-      <c r="G5">
+      <c r="J5">
         <v>3295246.0</v>
       </c>
-      <c r="H5">
+      <c r="K5">
         <v>2897000.0</v>
       </c>
-      <c r="I5">
+      <c r="L5">
         <v>2445000.0</v>
       </c>
-      <c r="J5">
+      <c r="M5">
         <v>2775000.0</v>
       </c>
-      <c r="K5">
+      <c r="N5">
         <v>1768000.0</v>
       </c>
-      <c r="L5">
+      <c r="O5">
         <v>2900005.0</v>
       </c>
-      <c r="M5">
+      <c r="P5">
         <v>2889352.0</v>
       </c>
-      <c r="N5">
+      <c r="Q5">
         <v>2213000.0</v>
       </c>
-      <c r="O5">
+      <c r="R5">
         <v>2640000.0</v>
       </c>
-      <c r="P5">
+      <c r="S5">
         <v>3968000.0</v>
       </c>
-      <c r="Q5">
+      <c r="T5">
         <v>3495404.0</v>
       </c>
-      <c r="R5">
+      <c r="U5">
         <v>4469000.0</v>
       </c>
-      <c r="S5">
+      <c r="V5">
         <v>3879000.0</v>
       </c>
-      <c r="T5">
+      <c r="W5">
         <v>5072000.0</v>
       </c>
-      <c r="U5">
+      <c r="X5">
         <v>4886151.0</v>
       </c>
-      <c r="V5">
+      <c r="Y5">
         <v>3608000.0</v>
       </c>
-      <c r="W5">
+      <c r="Z5">
         <v>3410000.0</v>
       </c>
-      <c r="X5">
+      <c r="AA5">
         <v>2280000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AB5">
         <v>1991621.0</v>
       </c>
-      <c r="Z5">
+      <c r="AC5">
         <v>2123000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AD5">
         <v>1848000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AE5">
         <v>2347000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AF5">
         <v>1457000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AG5">
         <v>1923000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AH5">
         <v>2417000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AI5">
         <v>2073000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AJ5">
         <v>1019578.0</v>
       </c>
-      <c r="AH5">
+      <c r="AK5">
         <v>1898000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AL5">
         <v>2414000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AM5">
         <v>2132000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AN5">
         <v>1986507.0</v>
       </c>
-      <c r="AL5">
+      <c r="AO5">
         <v>1376000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AP5">
         <v>1323000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AQ5">
         <v>2218000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AR5">
         <v>2184522.0</v>
       </c>
-      <c r="AP5">
+      <c r="AS5">
         <v>2302000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AT5">
         <v>2325000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AU5">
         <v>2842000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AV5">
         <v>2174202.0</v>
       </c>
-      <c r="AT5">
+      <c r="AW5">
         <v>2621000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AX5">
         <v>2692000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AY5">
         <v>2848000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AZ5">
         <v>1912336.0</v>
       </c>
-      <c r="AX5">
+      <c r="BA5">
         <v>2230000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BB5">
         <v>1628000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BC5">
         <v>3560000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BD5">
         <v>938132.0</v>
       </c>
-      <c r="BB5">
+      <c r="BE5">
         <v>939000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BF5">
         <v>2064000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BG5">
         <v>2052000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:56">
+    <row r="6" spans="1:59">
       <c r="A6" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B6">
+        <v>4072000.0</v>
+      </c>
+      <c r="C6">
+        <v>2796000.0</v>
+      </c>
+      <c r="D6">
+        <v>2634000.0</v>
+      </c>
+      <c r="E6">
         <v>2846000.0</v>
       </c>
-      <c r="C6">
+      <c r="F6">
         <v>1675460.0</v>
       </c>
-      <c r="D6">
+      <c r="G6">
         <v>3232000.0</v>
       </c>
-      <c r="E6">
+      <c r="H6">
         <v>3325000.0</v>
       </c>
-      <c r="F6">
+      <c r="I6">
         <v>3781000.0</v>
       </c>
-      <c r="G6">
+      <c r="J6">
         <v>4382134.0</v>
       </c>
-      <c r="H6">
+      <c r="K6">
         <v>3991000.0</v>
       </c>
-      <c r="I6">
+      <c r="L6">
         <v>3518000.0</v>
       </c>
-      <c r="J6">
+      <c r="M6">
         <v>3848000.0</v>
       </c>
-      <c r="K6">
+      <c r="N6">
         <v>2727000.0</v>
       </c>
-      <c r="L6">
+      <c r="O6">
         <v>3793000.0</v>
       </c>
-      <c r="M6">
+      <c r="P6">
         <v>3924000.0</v>
       </c>
-      <c r="N6">
+      <c r="Q6">
         <v>3252352.0</v>
       </c>
-      <c r="O6">
+      <c r="R6">
         <v>3618000.0</v>
       </c>
-      <c r="P6">
+      <c r="S6">
         <v>4945000.0</v>
       </c>
-      <c r="Q6">
+      <c r="T6">
         <v>4447157.0</v>
       </c>
-      <c r="R6">
+      <c r="U6">
         <v>5427000.0</v>
       </c>
-      <c r="S6">
+      <c r="V6">
         <v>4827000.0</v>
       </c>
-      <c r="T6">
+      <c r="W6">
         <v>6023000.0</v>
       </c>
-      <c r="U6">
+      <c r="X6">
         <v>5772894.0</v>
       </c>
-      <c r="V6">
+      <c r="Y6">
         <v>4489000.0</v>
       </c>
-      <c r="W6">
+      <c r="Z6">
         <v>4293000.0</v>
       </c>
-      <c r="X6">
+      <c r="AA6">
         <v>3174000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AB6">
         <v>2873111.0</v>
       </c>
-      <c r="Z6">
+      <c r="AC6">
         <v>3001000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AD6">
         <v>2819000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AE6">
         <v>3136000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AF6">
         <v>2161000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AG6">
         <v>2747000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AH6">
         <v>3235000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AI6">
         <v>2904000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AJ6">
         <v>1778861.0</v>
       </c>
-      <c r="AH6">
+      <c r="AK6">
         <v>2665000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AL6">
         <v>3162000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AM6">
         <v>2887000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AN6">
         <v>2632075.0</v>
       </c>
-      <c r="AL6">
+      <c r="AO6">
         <v>2184000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AP6">
         <v>2143000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AQ6">
         <v>3071000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AR6">
         <v>2919460.0</v>
       </c>
-      <c r="AP6">
+      <c r="AS6">
         <v>3037000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AT6">
         <v>3057000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AU6">
         <v>3573000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AV6">
         <v>2793089.0</v>
       </c>
-      <c r="AT6">
+      <c r="AW6">
         <v>3231000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AX6">
         <v>3298000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AY6">
         <v>3424000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AZ6">
         <v>2454986.0</v>
       </c>
-      <c r="AX6">
+      <c r="BA6">
         <v>2767000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BB6">
         <v>2186000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BC6">
         <v>4107000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BD6">
         <v>1475979.0</v>
       </c>
-      <c r="BB6">
+      <c r="BE6">
         <v>1449000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BF6">
         <v>2585000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BG6">
         <v>2525000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:56">
+    <row r="7" spans="1:59">
       <c r="A7" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -13508,54 +14169,57 @@
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
-    </row>
-    <row r="8" spans="1:56">
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+    </row>
+    <row r="8" spans="1:59">
       <c r="A8" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -13568,1386 +14232,1471 @@
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
-    </row>
-    <row r="9" spans="1:56">
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+    </row>
+    <row r="9" spans="1:59">
       <c r="A9" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B9">
+        <v>4901000.0</v>
+      </c>
+      <c r="C9">
+        <v>4245000.0</v>
+      </c>
+      <c r="D9">
+        <v>4024000.0</v>
+      </c>
+      <c r="E9">
         <v>4069000.0</v>
       </c>
-      <c r="C9">
+      <c r="F9">
         <v>4508000.0</v>
       </c>
-      <c r="D9">
+      <c r="G9">
         <v>4288000.0</v>
       </c>
-      <c r="E9">
+      <c r="H9">
         <v>4517000.0</v>
       </c>
-      <c r="F9">
+      <c r="I9">
         <v>4787000.0</v>
       </c>
-      <c r="G9">
+      <c r="J9">
         <v>4750950.0</v>
       </c>
-      <c r="H9">
+      <c r="K9">
         <v>4671000.0</v>
       </c>
-      <c r="I9">
+      <c r="L9">
         <v>4645000.0</v>
       </c>
-      <c r="J9">
+      <c r="M9">
         <v>4714000.0</v>
       </c>
-      <c r="K9">
+      <c r="N9">
         <v>3607000.0</v>
       </c>
-      <c r="L9">
+      <c r="O9">
         <v>4672000.0</v>
       </c>
-      <c r="M9">
+      <c r="P9">
         <v>4830000.0</v>
       </c>
-      <c r="N9">
+      <c r="Q9">
         <v>4254000.0</v>
       </c>
-      <c r="O9">
+      <c r="R9">
         <v>4581000.0</v>
       </c>
-      <c r="P9">
+      <c r="S9">
         <v>5874000.0</v>
       </c>
-      <c r="Q9">
+      <c r="T9">
         <v>5626255.0</v>
       </c>
-      <c r="R9">
+      <c r="U9">
         <v>6700000.0</v>
       </c>
-      <c r="S9">
+      <c r="V9">
         <v>6258000.0</v>
       </c>
-      <c r="T9">
+      <c r="W9">
         <v>7143000.0</v>
       </c>
-      <c r="U9">
+      <c r="X9">
         <v>6429638.0</v>
       </c>
-      <c r="V9">
+      <c r="Y9">
         <v>5778000.0</v>
       </c>
-      <c r="W9">
+      <c r="Z9">
         <v>4907000.0</v>
       </c>
-      <c r="X9">
+      <c r="AA9">
         <v>3874000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AB9">
         <v>3461175.0</v>
       </c>
-      <c r="Z9">
+      <c r="AC9">
         <v>3609000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AD9">
         <v>3526000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AE9">
         <v>4093000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AF9">
         <v>3155733.0</v>
       </c>
-      <c r="AD9">
+      <c r="AG9">
         <v>3378000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AH9">
         <v>3979000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AI9">
         <v>3862000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AJ9">
         <v>3677223.0</v>
       </c>
-      <c r="AH9">
+      <c r="AK9">
         <v>3670000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AL9">
         <v>4056000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AM9">
         <v>3645000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AN9">
         <v>3465642.0</v>
       </c>
-      <c r="AL9">
+      <c r="AO9">
         <v>3056000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AP9">
         <v>3419000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AQ9">
         <v>3903000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AR9">
         <v>4044566.0</v>
       </c>
-      <c r="AP9">
+      <c r="AS9">
         <v>4031000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AT9">
         <v>3959000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AU9">
         <v>4814000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AV9">
         <v>4239051.0</v>
       </c>
-      <c r="AT9">
+      <c r="AW9">
         <v>2785000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AX9">
         <v>4304000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AY9">
         <v>4048000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AZ9">
         <v>3327432.0</v>
       </c>
-      <c r="AX9">
+      <c r="BA9">
         <v>3307000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BB9">
         <v>2761000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BC9">
         <v>4655000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BD9">
         <v>2153126.0</v>
       </c>
-      <c r="BB9">
+      <c r="BE9">
         <v>2129000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BF9">
         <v>3101000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BG9">
         <v>3025000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:56">
+    <row r="10" spans="1:59">
       <c r="A10" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B10">
+        <v>2421000.0</v>
+      </c>
+      <c r="C10">
+        <v>1591000.0</v>
+      </c>
+      <c r="D10">
+        <v>1467000.0</v>
+      </c>
+      <c r="E10">
         <v>1672000.0</v>
       </c>
-      <c r="C10">
+      <c r="F10">
         <v>487000.0</v>
       </c>
-      <c r="D10">
+      <c r="G10">
         <v>2133000.0</v>
       </c>
-      <c r="E10">
+      <c r="H10">
         <v>2158000.0</v>
       </c>
-      <c r="F10">
+      <c r="I10">
         <v>2584000.0</v>
       </c>
-      <c r="G10">
+      <c r="J10">
         <v>3189453.0</v>
       </c>
-      <c r="H10">
+      <c r="K10">
         <v>2883000.0</v>
       </c>
-      <c r="I10">
+      <c r="L10">
         <v>2439000.0</v>
       </c>
-      <c r="J10">
+      <c r="M10">
         <v>2703000.0</v>
       </c>
-      <c r="K10">
+      <c r="N10">
         <v>1762000.0</v>
       </c>
-      <c r="L10">
+      <c r="O10">
         <v>2887000.0</v>
       </c>
-      <c r="M10">
+      <c r="P10">
         <v>2891000.0</v>
       </c>
-      <c r="N10">
+      <c r="Q10">
         <v>2205000.0</v>
       </c>
-      <c r="O10">
+      <c r="R10">
         <v>2631000.0</v>
       </c>
-      <c r="P10">
+      <c r="S10">
         <v>3961000.0</v>
       </c>
-      <c r="Q10">
+      <c r="T10">
         <v>3489529.0</v>
       </c>
-      <c r="R10">
+      <c r="U10">
         <v>4462000.0</v>
       </c>
-      <c r="S10">
+      <c r="V10">
         <v>3871000.0</v>
       </c>
-      <c r="T10">
+      <c r="W10">
         <v>5063000.0</v>
       </c>
-      <c r="U10">
+      <c r="X10">
         <v>4882969.0</v>
       </c>
-      <c r="V10">
+      <c r="Y10">
         <v>3607000.0</v>
       </c>
-      <c r="W10">
+      <c r="Z10">
         <v>3408000.0</v>
       </c>
-      <c r="X10">
+      <c r="AA10">
         <v>2277000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AB10">
         <v>1987110.0</v>
       </c>
-      <c r="Z10">
+      <c r="AC10">
         <v>2119000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AD10">
         <v>1837000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AE10">
         <v>2347000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AF10">
         <v>1521907.0</v>
       </c>
-      <c r="AD10">
+      <c r="AG10">
         <v>1923000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AH10">
         <v>2417000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AI10">
         <v>2073000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AJ10">
         <v>1669518.0</v>
       </c>
-      <c r="AH10">
+      <c r="AK10">
         <v>1898000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AL10">
         <v>2414000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AM10">
         <v>2132000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AN10">
         <v>1986507.0</v>
       </c>
-      <c r="AL10">
+      <c r="AO10">
         <v>1376000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AP10">
         <v>1395000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AQ10">
         <v>2218000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AR10">
         <v>2184925.0</v>
       </c>
-      <c r="AP10">
+      <c r="AS10">
         <v>2302000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AT10">
         <v>2325000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AU10">
         <v>2841000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AV10">
         <v>2173410.0</v>
       </c>
-      <c r="AT10">
+      <c r="AW10">
         <v>2619000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AX10">
         <v>2689000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AY10">
         <v>2844000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AZ10">
         <v>1905328.0</v>
       </c>
-      <c r="AX10">
+      <c r="BA10">
         <v>2221000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BB10">
         <v>1617000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BC10">
         <v>3546000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BD10">
         <v>921461.0</v>
       </c>
-      <c r="BB10">
+      <c r="BE10">
         <v>921000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BF10">
         <v>2045000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BG10">
         <v>2036000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:56">
+    <row r="11" spans="1:59">
       <c r="A11" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="B11">
+        <v>473000.0</v>
+      </c>
+      <c r="C11">
+        <v>493000.0</v>
+      </c>
+      <c r="D11">
+        <v>433000.0</v>
+      </c>
+      <c r="E11">
         <v>468000.0</v>
       </c>
-      <c r="C11">
+      <c r="F11">
         <v>513000.0</v>
       </c>
-      <c r="D11">
+      <c r="G11">
         <v>591000.0</v>
       </c>
-      <c r="E11">
+      <c r="H11">
         <v>500000.0</v>
       </c>
-      <c r="F11">
+      <c r="I11">
         <v>683000.0</v>
       </c>
-      <c r="G11">
+      <c r="J11">
         <v>1059881.0</v>
       </c>
-      <c r="H11">
+      <c r="K11">
         <v>652000.0</v>
       </c>
-      <c r="I11">
+      <c r="L11">
         <v>602000.0</v>
       </c>
-      <c r="J11">
+      <c r="M11">
         <v>686000.0</v>
       </c>
-      <c r="K11">
+      <c r="N11">
         <v>754000.0</v>
       </c>
-      <c r="L11">
+      <c r="O11">
         <v>726000.0</v>
       </c>
-      <c r="M11">
+      <c r="P11">
         <v>884000.0</v>
       </c>
-      <c r="N11">
+      <c r="Q11">
         <v>682681.0</v>
       </c>
-      <c r="O11">
+      <c r="R11">
         <v>698000.0</v>
       </c>
-      <c r="P11">
+      <c r="S11">
         <v>1035000.0</v>
       </c>
-      <c r="Q11">
+      <c r="T11">
         <v>1872774.0</v>
       </c>
-      <c r="R11">
+      <c r="U11">
         <v>846000.0</v>
       </c>
-      <c r="S11">
+      <c r="V11">
         <v>932000.0</v>
       </c>
-      <c r="T11">
+      <c r="W11">
         <v>1054000.0</v>
       </c>
-      <c r="U11">
+      <c r="X11">
         <v>1032999.0</v>
       </c>
-      <c r="V11">
+      <c r="Y11">
         <v>998000.0</v>
       </c>
-      <c r="W11">
+      <c r="Z11">
         <v>805000.0</v>
       </c>
-      <c r="X11">
+      <c r="AA11">
         <v>518000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AB11">
         <v>357000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AC11">
         <v>564000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AD11">
         <v>384000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AE11">
         <v>475000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AF11">
         <v>333545.0</v>
       </c>
-      <c r="AD11">
+      <c r="AG11">
         <v>8000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AH11">
         <v>514000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AI11">
         <v>422000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AJ11">
         <v>319260.0</v>
       </c>
-      <c r="AH11">
+      <c r="AK11">
         <v>445000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AL11">
         <v>550000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AM11">
         <v>475000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AN11">
         <v>435672.0</v>
       </c>
-      <c r="AL11">
+      <c r="AO11">
         <v>181000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AP11">
         <v>351000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AQ11">
         <v>613000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AR11">
         <v>402120.0</v>
       </c>
-      <c r="AP11">
+      <c r="AS11">
         <v>379000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AT11">
         <v>635000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AU11">
         <v>781000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AV11">
         <v>-24398.0</v>
       </c>
-      <c r="AT11">
+      <c r="AW11">
         <v>257000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AX11">
         <v>622000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AY11">
         <v>690000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AZ11">
         <v>445826.0</v>
       </c>
-      <c r="AX11">
+      <c r="BA11">
         <v>603000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BB11">
         <v>399000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BC11">
         <v>884000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BD11">
         <v>354904.0</v>
       </c>
-      <c r="BB11">
+      <c r="BE11">
         <v>349000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BF11">
         <v>14000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BG11">
         <v>20000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:56">
+    <row r="12" spans="1:59">
       <c r="A12" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="B12">
+        <v>212000.0</v>
+      </c>
+      <c r="C12">
+        <v>124000.0</v>
+      </c>
+      <c r="D12">
+        <v>81000.0</v>
+      </c>
+      <c r="E12">
         <v>84000.0</v>
       </c>
-      <c r="C12">
+      <c r="F12">
         <v>87000.0</v>
       </c>
-      <c r="D12">
+      <c r="G12">
         <v>89000.0</v>
       </c>
-      <c r="E12">
+      <c r="H12">
         <v>94000.0</v>
       </c>
-      <c r="F12">
+      <c r="I12">
         <v>97000.0</v>
       </c>
-      <c r="G12">
+      <c r="J12">
         <v>105793.0</v>
       </c>
-      <c r="H12">
+      <c r="K12">
         <v>15000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>6000.0</v>
       </c>
       <c r="L12">
         <v>6000.0</v>
       </c>
       <c r="M12">
+        <v>5000.0</v>
+      </c>
+      <c r="N12">
         <v>6000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
+        <v>6000.0</v>
+      </c>
+      <c r="P12">
+        <v>6000.0</v>
+      </c>
+      <c r="Q12">
         <v>8000.0</v>
       </c>
-      <c r="O12">
+      <c r="R12">
         <v>9000.0</v>
       </c>
-      <c r="P12">
+      <c r="S12">
         <v>7000.0</v>
       </c>
-      <c r="Q12">
+      <c r="T12">
         <v>5875.0</v>
       </c>
-      <c r="R12">
+      <c r="U12">
         <v>7000.0</v>
       </c>
-      <c r="S12">
+      <c r="V12">
         <v>8000.0</v>
       </c>
-      <c r="T12">
+      <c r="W12">
         <v>9000.0</v>
       </c>
-      <c r="U12">
+      <c r="X12">
         <v>3182.0</v>
       </c>
-      <c r="V12">
+      <c r="Y12">
         <v>1000.0</v>
       </c>
-      <c r="W12">
+      <c r="Z12">
         <v>2000.0</v>
       </c>
-      <c r="X12">
+      <c r="AA12">
         <v>3000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AB12">
         <v>4511.0</v>
       </c>
-      <c r="Z12">
+      <c r="AC12">
         <v>4000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AD12">
         <v>11000.0</v>
       </c>
-      <c r="AB12"/>
-[...1 lines deleted...]
-      <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
-      <c r="AO12">
+      <c r="AO12"/>
+      <c r="AP12"/>
+      <c r="AQ12"/>
+      <c r="AR12">
         <v>403.0</v>
       </c>
-      <c r="AP12"/>
-      <c r="AQ12">
+      <c r="AS12"/>
+      <c r="AT12">
         <v>6000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AU12">
         <v>1000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AV12">
         <v>792.0</v>
       </c>
-      <c r="AT12">
+      <c r="AW12">
         <v>2000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AX12">
         <v>3000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AY12">
         <v>4000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AZ12">
         <v>7008.0</v>
       </c>
-      <c r="AX12">
+      <c r="BA12">
         <v>9000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BB12">
         <v>11000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BC12">
         <v>14000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BD12">
         <v>16671.0</v>
       </c>
-      <c r="BB12">
+      <c r="BE12">
         <v>18000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BF12">
         <v>19000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BG12">
         <v>16000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:56">
+    <row r="13" spans="1:59">
       <c r="A13" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>140</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13">
+        <v>61000.0</v>
+      </c>
+      <c r="E13">
         <v>91000.0</v>
       </c>
-      <c r="C13">
+      <c r="F13">
         <v>94610.0</v>
       </c>
-      <c r="D13">
+      <c r="G13">
         <v>17000.0</v>
       </c>
-      <c r="E13">
+      <c r="H13">
         <v>72000.0</v>
       </c>
-      <c r="F13">
+      <c r="I13">
         <v>123000.0</v>
       </c>
-      <c r="G13"/>
-[...1 lines deleted...]
-      <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13">
         <v>12610.0</v>
       </c>
-      <c r="L13">
+      <c r="O13">
         <v>6000.0</v>
       </c>
-      <c r="M13">
+      <c r="P13">
         <v>6000.0</v>
       </c>
-      <c r="N13">
+      <c r="Q13">
         <v>8000.0</v>
       </c>
-      <c r="O13">
+      <c r="R13">
         <v>9000.0</v>
       </c>
-      <c r="P13">
+      <c r="S13">
         <v>7000.0</v>
       </c>
-      <c r="Q13">
+      <c r="T13">
         <v>5880.0</v>
       </c>
-      <c r="R13">
+      <c r="U13">
         <v>7000.0</v>
       </c>
-      <c r="S13">
+      <c r="V13">
         <v>8000.0</v>
       </c>
-      <c r="T13">
+      <c r="W13">
         <v>9000.0</v>
       </c>
-      <c r="U13">
+      <c r="X13">
         <v>3180.0</v>
       </c>
-      <c r="V13">
+      <c r="Y13">
         <v>1000.0</v>
       </c>
-      <c r="W13">
+      <c r="Z13">
         <v>2000.0</v>
       </c>
-      <c r="X13">
+      <c r="AA13">
         <v>3000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AB13">
         <v>4510.0</v>
       </c>
-      <c r="Z13"/>
-[...1 lines deleted...]
-      <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
-    </row>
-    <row r="14" spans="1:56">
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+    </row>
+    <row r="14" spans="1:59">
       <c r="A14" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B14">
         <v>0.0</v>
       </c>
       <c r="C14">
         <v>0.0</v>
       </c>
       <c r="D14">
         <v>0.0</v>
       </c>
       <c r="E14">
         <v>0.0</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
       <c r="G14">
         <v>0.0</v>
       </c>
       <c r="H14">
         <v>0.0</v>
       </c>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
-      <c r="K14"/>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
       <c r="L14">
         <v>0.0</v>
       </c>
-      <c r="M14"/>
-      <c r="N14">
+      <c r="M14">
+        <v>0.0</v>
+      </c>
+      <c r="N14"/>
+      <c r="O14">
+        <v>0.0</v>
+      </c>
+      <c r="P14"/>
+      <c r="Q14">
         <v>88000.0</v>
       </c>
-      <c r="O14">
+      <c r="R14">
         <v>83000.0</v>
       </c>
-      <c r="P14">
+      <c r="S14">
         <v>105000.0</v>
       </c>
-      <c r="Q14"/>
-[...1 lines deleted...]
-      <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
-    </row>
-    <row r="15" spans="1:56">
+      <c r="BE14"/>
+      <c r="BF14"/>
+      <c r="BG14"/>
+    </row>
+    <row r="15" spans="1:59">
       <c r="A15" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B15">
+        <v>1948000.0</v>
+      </c>
+      <c r="C15">
+        <v>1098000.0</v>
+      </c>
+      <c r="D15">
+        <v>1034000.0</v>
+      </c>
+      <c r="E15">
         <v>1204000.0</v>
       </c>
-      <c r="C15">
+      <c r="F15">
         <v>-26000.0</v>
       </c>
-      <c r="D15">
+      <c r="G15">
         <v>1542000.0</v>
       </c>
-      <c r="E15">
+      <c r="H15">
         <v>1658000.0</v>
       </c>
-      <c r="F15">
+      <c r="I15">
         <v>1901000.0</v>
       </c>
-      <c r="G15">
+      <c r="J15">
         <v>2129572.0</v>
       </c>
-      <c r="H15">
+      <c r="K15">
         <v>2231000.0</v>
       </c>
-      <c r="I15">
+      <c r="L15">
         <v>1837000.0</v>
       </c>
-      <c r="J15">
+      <c r="M15">
         <v>2084000.0</v>
       </c>
-      <c r="K15">
+      <c r="N15">
         <v>1090000.0</v>
       </c>
-      <c r="L15">
+      <c r="O15">
         <v>2161000.0</v>
       </c>
-      <c r="M15">
+      <c r="P15">
         <v>2065000.0</v>
       </c>
-      <c r="N15">
+      <c r="Q15">
         <v>1820000.0</v>
       </c>
-      <c r="O15">
+      <c r="R15">
         <v>2016000.0</v>
       </c>
-      <c r="P15">
+      <c r="S15">
         <v>3031000.0</v>
       </c>
-      <c r="Q15">
+      <c r="T15">
         <v>1616755.0</v>
       </c>
-      <c r="R15">
+      <c r="U15">
         <v>3616000.0</v>
       </c>
-      <c r="S15">
+      <c r="V15">
         <v>2939000.0</v>
       </c>
-      <c r="T15">
+      <c r="W15">
         <v>4009000.0</v>
       </c>
-      <c r="U15">
+      <c r="X15">
         <v>3795107.0</v>
       </c>
-      <c r="V15">
+      <c r="Y15">
         <v>2609000.0</v>
       </c>
-      <c r="W15">
+      <c r="Z15">
         <v>2603000.0</v>
       </c>
-      <c r="X15">
+      <c r="AA15">
         <v>1759000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AB15">
         <v>1591450.0</v>
       </c>
-      <c r="Z15">
+      <c r="AC15">
         <v>1555000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AD15">
         <v>1453000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AE15">
         <v>1872000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AF15">
         <v>1188362.0</v>
       </c>
-      <c r="AD15">
+      <c r="AG15">
         <v>1915000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AH15">
         <v>1903000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AI15">
         <v>1651000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AJ15">
         <v>1350258.0</v>
       </c>
-      <c r="AH15">
+      <c r="AK15">
         <v>1453000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AL15">
         <v>1864000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AM15">
         <v>1657000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AN15">
         <v>1550762.0</v>
       </c>
-      <c r="AL15">
+      <c r="AO15">
         <v>1286000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AP15">
         <v>1052000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AQ15">
         <v>1741000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AR15">
         <v>1827104.0</v>
       </c>
-      <c r="AP15">
+      <c r="AS15">
         <v>1772000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AT15">
         <v>1774000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AU15">
         <v>2178000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AV15">
         <v>2116159.0</v>
       </c>
-      <c r="AT15">
+      <c r="AW15">
         <v>2384000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AX15">
         <v>2007000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AY15">
         <v>2121000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AZ15">
         <v>1471678.0</v>
       </c>
-      <c r="AX15">
+      <c r="BA15">
         <v>1608000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BB15">
         <v>1251000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BC15">
         <v>2670000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BD15">
         <v>595222.0</v>
       </c>
-      <c r="BB15">
+      <c r="BE15">
         <v>569000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BF15">
         <v>2068000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BG15">
         <v>2024000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:56">
+    <row r="16" spans="1:59">
       <c r="A16" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>143</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16">
+        <v>1034000.0</v>
+      </c>
+      <c r="E16">
         <v>1204000.0</v>
       </c>
-      <c r="C16">
+      <c r="F16">
         <v>-26270.0</v>
       </c>
-      <c r="D16">
+      <c r="G16">
         <v>1542000.0</v>
       </c>
-      <c r="E16">
+      <c r="H16">
         <v>1658000.0</v>
       </c>
-      <c r="F16">
+      <c r="I16">
         <v>1901000.0</v>
       </c>
-      <c r="G16"/>
-[...1 lines deleted...]
-      <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16">
         <v>1090000.0</v>
       </c>
-      <c r="L16">
+      <c r="O16">
         <v>2161000.0</v>
       </c>
-      <c r="M16">
+      <c r="P16">
         <v>2065000.0</v>
       </c>
-      <c r="N16">
+      <c r="Q16">
         <v>1820000.0</v>
       </c>
-      <c r="O16">
+      <c r="R16">
         <v>2016000.0</v>
       </c>
-      <c r="P16">
+      <c r="S16">
         <v>3031000.0</v>
       </c>
-      <c r="Q16">
+      <c r="T16">
         <v>1616760.0</v>
       </c>
-      <c r="R16">
+      <c r="U16">
         <v>3616000.0</v>
       </c>
-      <c r="S16">
+      <c r="V16">
         <v>2939000.0</v>
       </c>
-      <c r="T16">
+      <c r="W16">
         <v>4009000.0</v>
       </c>
-      <c r="U16">
+      <c r="X16">
         <v>3795110.0</v>
       </c>
-      <c r="V16">
+      <c r="Y16">
         <v>2609000.0</v>
       </c>
-      <c r="W16">
+      <c r="Z16">
         <v>2603000.0</v>
       </c>
-      <c r="X16">
+      <c r="AA16">
         <v>1759000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AB16">
         <v>1591450.0</v>
       </c>
-      <c r="Z16">
+      <c r="AC16">
         <v>1555000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AD16">
         <v>1453000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AE16">
         <v>1872000.0</v>
       </c>
-      <c r="AC16"/>
-[...1 lines deleted...]
-      <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
-    </row>
-    <row r="17" spans="1:56">
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+    </row>
+    <row r="17" spans="1:59">
       <c r="A17" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="B17">
+        <v>1948000.0</v>
+      </c>
+      <c r="C17">
+        <v>1098000.0</v>
+      </c>
+      <c r="D17">
+        <v>1034000.0</v>
+      </c>
+      <c r="E17">
         <v>1204000.0</v>
       </c>
-      <c r="C17">
+      <c r="F17">
         <v>-26000.0</v>
       </c>
-      <c r="D17">
+      <c r="G17">
         <v>1542000.0</v>
       </c>
-      <c r="E17">
+      <c r="H17">
         <v>1658000.0</v>
       </c>
-      <c r="F17">
+      <c r="I17">
         <v>1901000.0</v>
       </c>
-      <c r="G17">
+      <c r="J17">
         <v>2129572.0</v>
       </c>
-      <c r="H17">
+      <c r="K17">
         <v>2231000.0</v>
       </c>
-      <c r="I17">
+      <c r="L17">
         <v>1837000.0</v>
       </c>
-      <c r="J17">
+      <c r="M17">
         <v>2084000.0</v>
       </c>
-      <c r="K17"/>
-      <c r="L17">
+      <c r="N17"/>
+      <c r="O17">
         <v>2161000.0</v>
       </c>
-      <c r="M17"/>
-      <c r="N17">
+      <c r="P17"/>
+      <c r="Q17">
         <v>1732000.0</v>
       </c>
-      <c r="O17">
+      <c r="R17">
         <v>1933000.0</v>
       </c>
-      <c r="P17">
+      <c r="S17">
         <v>2926000.0</v>
       </c>
-      <c r="Q17">
+      <c r="T17">
         <v>1616755.0</v>
       </c>
-      <c r="R17">
+      <c r="U17">
         <v>3616000.0</v>
       </c>
-      <c r="S17">
+      <c r="V17">
         <v>2939000.0</v>
       </c>
-      <c r="T17">
+      <c r="W17">
         <v>4009000.0</v>
       </c>
-      <c r="U17">
+      <c r="X17">
         <v>3795107.0</v>
       </c>
-      <c r="V17">
+      <c r="Y17">
         <v>2609000.0</v>
       </c>
-      <c r="W17">
+      <c r="Z17">
         <v>2603000.0</v>
       </c>
-      <c r="X17">
+      <c r="AA17">
         <v>1759000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AB17">
         <v>1591450.0</v>
       </c>
-      <c r="Z17">
+      <c r="AC17">
         <v>1555000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AD17">
         <v>1453000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AE17">
         <v>1872000.0</v>
       </c>
-      <c r="AC17"/>
-[...1 lines deleted...]
-      <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
-    </row>
-    <row r="18" spans="1:56">
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+    </row>
+    <row r="18" spans="1:59">
       <c r="A18" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B18">
+        <v>-212000.0</v>
+      </c>
+      <c r="C18">
+        <v>-124000.0</v>
+      </c>
+      <c r="D18">
+        <v>-81000.0</v>
+      </c>
+      <c r="E18">
         <v>-84000.0</v>
       </c>
-      <c r="C18">
+      <c r="F18">
         <v>-87000.0</v>
       </c>
-      <c r="D18">
+      <c r="G18">
         <v>-89000.0</v>
       </c>
-      <c r="E18">
+      <c r="H18">
         <v>-94000.0</v>
       </c>
-      <c r="F18">
+      <c r="I18">
         <v>-97000.0</v>
       </c>
-      <c r="G18">
+      <c r="J18">
         <v>-105793.0</v>
       </c>
-      <c r="H18">
+      <c r="K18">
         <v>-15000.0</v>
       </c>
-      <c r="I18">
-[...5 lines deleted...]
-      <c r="K18"/>
       <c r="L18">
         <v>-6000.0</v>
       </c>
-      <c r="M18"/>
-      <c r="N18">
+      <c r="M18">
+        <v>-5000.0</v>
+      </c>
+      <c r="N18"/>
+      <c r="O18">
+        <v>-6000.0</v>
+      </c>
+      <c r="P18"/>
+      <c r="Q18">
         <v>-8000.0</v>
       </c>
-      <c r="O18">
+      <c r="R18">
         <v>-9000.0</v>
       </c>
-      <c r="P18">
+      <c r="S18">
         <v>-7000.0</v>
       </c>
-      <c r="Q18">
+      <c r="T18">
         <v>-5875.0</v>
       </c>
-      <c r="R18">
+      <c r="U18">
         <v>-7000.0</v>
       </c>
-      <c r="S18">
+      <c r="V18">
         <v>-8000.0</v>
       </c>
-      <c r="T18">
+      <c r="W18">
         <v>-9000.0</v>
       </c>
-      <c r="U18">
+      <c r="X18">
         <v>-3182.0</v>
       </c>
-      <c r="V18">
+      <c r="Y18">
         <v>-1000.0</v>
       </c>
-      <c r="W18">
+      <c r="Z18">
         <v>-2000.0</v>
       </c>
-      <c r="X18">
+      <c r="AA18">
         <v>-3000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AB18">
         <v>-4511.0</v>
       </c>
-      <c r="Z18">
+      <c r="AC18">
         <v>-4000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AD18">
         <v>-11000.0</v>
       </c>
-      <c r="AB18"/>
-[...1 lines deleted...]
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
-    </row>
-    <row r="19" spans="1:56">
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+    </row>
+    <row r="19" spans="1:59">
       <c r="A19" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -14960,54 +15709,57 @@
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
-    </row>
-    <row r="20" spans="1:56">
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+    </row>
+    <row r="20" spans="1:59">
       <c r="A20" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -15020,224 +15772,236 @@
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
-    </row>
-    <row r="21" spans="1:56">
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+    </row>
+    <row r="21" spans="1:59">
       <c r="A21" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B21">
+        <v>2304000.0</v>
+      </c>
+      <c r="C21">
+        <v>1621000.0</v>
+      </c>
+      <c r="D21">
+        <v>1472000.0</v>
+      </c>
+      <c r="E21">
         <v>1732000.0</v>
       </c>
-      <c r="C21">
+      <c r="F21">
         <v>2702000.0</v>
       </c>
-      <c r="D21">
+      <c r="G21">
         <v>2530000.0</v>
       </c>
-      <c r="E21">
+      <c r="H21">
         <v>2587000.0</v>
       </c>
-      <c r="F21">
+      <c r="I21">
         <v>2671000.0</v>
       </c>
-      <c r="G21">
-[...2 lines deleted...]
-      <c r="H21">
+      <c r="J21">
+        <v>2593000.0</v>
+      </c>
+      <c r="K21">
         <v>3175000.0</v>
       </c>
-      <c r="I21">
+      <c r="L21">
         <v>2951000.0</v>
       </c>
-      <c r="J21">
+      <c r="M21">
         <v>2775000.0</v>
       </c>
-      <c r="K21">
+      <c r="N21">
         <v>2174000.0</v>
       </c>
-      <c r="L21">
+      <c r="O21">
         <v>2893000.0</v>
       </c>
-      <c r="M21">
+      <c r="P21">
         <v>3326000.0</v>
       </c>
-      <c r="N21">
+      <c r="Q21">
         <v>2175000.0</v>
       </c>
-      <c r="O21">
+      <c r="R21">
         <v>2586000.0</v>
       </c>
-      <c r="P21">
+      <c r="S21">
         <v>3897000.0</v>
       </c>
-      <c r="Q21">
+      <c r="T21">
         <v>3440988.0</v>
       </c>
-      <c r="R21">
+      <c r="U21">
         <v>4442000.0</v>
       </c>
-      <c r="S21">
+      <c r="V21">
         <v>3879000.0</v>
       </c>
-      <c r="T21">
+      <c r="W21">
         <v>5072000.0</v>
       </c>
-      <c r="U21">
+      <c r="X21">
         <v>5918111.0</v>
       </c>
-      <c r="V21">
+      <c r="Y21">
         <v>3301000.0</v>
       </c>
-      <c r="W21">
+      <c r="Z21">
         <v>2961000.0</v>
       </c>
-      <c r="X21">
+      <c r="AA21">
         <v>1989000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AB21">
         <v>1682897.0</v>
       </c>
-      <c r="Z21">
+      <c r="AC21">
         <v>1544000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AD21">
         <v>1565000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AE21">
         <v>2065000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AF21">
         <v>1492401.0</v>
       </c>
-      <c r="AD21">
+      <c r="AG21">
         <v>658000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AH21">
         <v>2002000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AI21">
         <v>1906000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AJ21">
         <v>1019578.0</v>
       </c>
-      <c r="AH21">
+      <c r="AK21">
         <v>1761000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AL21">
         <v>2260000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AM21">
         <v>1976000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AN21">
         <v>1874964.0</v>
       </c>
-      <c r="AL21">
+      <c r="AO21">
         <v>1376000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AP21">
         <v>1218000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AQ21">
         <v>2096000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AR21">
         <v>2079249.0</v>
       </c>
-      <c r="AP21">
+      <c r="AS21">
         <v>2112000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AT21">
         <v>2194000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AU21">
         <v>2727000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AV21">
         <v>2013600.0</v>
       </c>
-      <c r="AT21">
+      <c r="AW21">
         <v>975000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AX21">
         <v>2639000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AY21">
         <v>2743000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AZ21">
         <v>1708428.0</v>
       </c>
-      <c r="AX21">
+      <c r="BA21">
         <v>1961000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BB21">
         <v>1457000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BC21">
         <v>3367000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BD21">
         <v>671174.0</v>
       </c>
-      <c r="BB21">
+      <c r="BE21">
         <v>756000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BF21">
         <v>1839000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BG21">
         <v>1786000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:56">
+    <row r="22" spans="1:59">
       <c r="A22" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -15250,224 +16014,236 @@
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
-    </row>
-    <row r="23" spans="1:56">
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22"/>
+    </row>
+    <row r="23" spans="1:59">
       <c r="A23" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="B23">
+        <v>6008000.0</v>
+      </c>
+      <c r="C23">
+        <v>5512000.0</v>
+      </c>
+      <c r="D23">
+        <v>5373000.0</v>
+      </c>
+      <c r="E23">
         <v>5224000.0</v>
       </c>
-      <c r="C23">
+      <c r="F23">
         <v>4216000.0</v>
       </c>
-      <c r="D23">
+      <c r="G23">
         <v>3747000.0</v>
       </c>
-      <c r="E23">
+      <c r="H23">
         <v>4240000.0</v>
       </c>
-      <c r="F23">
+      <c r="I23">
         <v>7364000.0</v>
       </c>
-      <c r="G23">
+      <c r="J23">
         <v>7433435.0</v>
       </c>
-      <c r="H23">
+      <c r="K23">
         <v>7028000.0</v>
       </c>
-      <c r="I23">
+      <c r="L23">
         <v>7331000.0</v>
       </c>
-      <c r="J23">
+      <c r="M23">
         <v>4568000.0</v>
       </c>
-      <c r="K23">
+      <c r="N23">
         <v>4117000.0</v>
       </c>
-      <c r="L23">
+      <c r="O23">
         <v>3834000.0</v>
       </c>
-      <c r="M23">
+      <c r="P23">
         <v>4025000.0</v>
       </c>
-      <c r="N23">
+      <c r="Q23">
         <v>4574749.0</v>
       </c>
-      <c r="O23">
+      <c r="R23">
         <v>4615000.0</v>
       </c>
-      <c r="P23">
+      <c r="S23">
         <v>4497000.0</v>
       </c>
-      <c r="Q23">
+      <c r="T23">
         <v>5310000.0</v>
       </c>
-      <c r="R23">
+      <c r="U23">
         <v>5747000.0</v>
       </c>
-      <c r="S23">
+      <c r="V23">
         <v>4983000.0</v>
       </c>
-      <c r="T23">
+      <c r="W23">
         <v>4146000.0</v>
       </c>
-      <c r="U23">
+      <c r="X23">
         <v>3253866.0</v>
       </c>
-      <c r="V23">
+      <c r="Y23">
         <v>5591000.0</v>
       </c>
-      <c r="W23">
+      <c r="Z23">
         <v>4017000.0</v>
       </c>
-      <c r="X23">
+      <c r="AA23">
         <v>4355000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AB23">
         <v>4082247.0</v>
       </c>
-      <c r="Z23">
+      <c r="AC23">
         <v>4068000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AD23">
         <v>4026000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AE23">
         <v>3911000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AF23">
         <v>4336609.0</v>
       </c>
-      <c r="AD23">
+      <c r="AG23">
         <v>5524000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AH23">
         <v>4045000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AI23">
         <v>3206000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AJ23">
         <v>3816626.0</v>
       </c>
-      <c r="AH23">
+      <c r="AK23">
         <v>3698000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AL23">
         <v>3407000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AM23">
         <v>3461000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AN23">
         <v>3294664.0</v>
       </c>
-      <c r="AL23">
+      <c r="AO23">
         <v>4136000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AP23">
         <v>4648000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AQ23">
         <v>4125000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AR23">
         <v>4294746.0</v>
       </c>
-      <c r="AP23">
+      <c r="AS23">
         <v>4176000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AT23">
         <v>3626000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AU23">
         <v>4072000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AV23">
         <v>3943461.0</v>
       </c>
-      <c r="AT23">
+      <c r="AW23">
         <v>3300000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AX23">
         <v>3184000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AY23">
         <v>3076000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AZ23">
         <v>3753406.0</v>
       </c>
-      <c r="AX23">
+      <c r="BA23">
         <v>2851000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BB23">
         <v>4399000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BC23">
         <v>2586000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BD23">
         <v>4124166.0</v>
       </c>
-      <c r="BB23">
+      <c r="BE23">
         <v>2908000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BF23">
         <v>2939000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BG23">
         <v>2847000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:56">
+    <row r="24" spans="1:59">
       <c r="A24" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -15480,154 +16256,166 @@
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
-    </row>
-    <row r="25" spans="1:56">
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+    </row>
+    <row r="25" spans="1:59">
       <c r="A25" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B25">
+        <v>1439000.0</v>
+      </c>
+      <c r="C25">
+        <v>1081000.0</v>
+      </c>
+      <c r="D25">
+        <v>1086000.0</v>
+      </c>
+      <c r="E25">
         <v>1090000.0</v>
       </c>
-      <c r="C25">
+      <c r="F25">
         <v>1101460.0</v>
       </c>
-      <c r="D25">
+      <c r="G25">
         <v>1082000.0</v>
       </c>
-      <c r="E25">
+      <c r="H25">
         <v>1095000.0</v>
       </c>
-      <c r="F25">
+      <c r="I25">
         <v>1100000.0</v>
       </c>
-      <c r="G25">
+      <c r="J25">
         <v>1086888.0</v>
       </c>
-      <c r="H25">
+      <c r="K25">
         <v>1093000.0</v>
       </c>
-      <c r="I25">
+      <c r="L25">
         <v>1073000.0</v>
       </c>
-      <c r="J25">
+      <c r="M25">
         <v>1073000.0</v>
       </c>
-      <c r="K25"/>
-[...2 lines deleted...]
-      <c r="N25">
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25">
         <v>1047000.0</v>
       </c>
-      <c r="O25">
+      <c r="R25">
         <v>978000.0</v>
       </c>
-      <c r="P25">
+      <c r="S25">
         <v>977000.0</v>
       </c>
-      <c r="Q25">
+      <c r="T25">
         <v>951753.0</v>
       </c>
-      <c r="R25">
+      <c r="U25">
         <v>958000.0</v>
       </c>
-      <c r="S25">
+      <c r="V25">
         <v>948000.0</v>
       </c>
-      <c r="T25">
+      <c r="W25">
         <v>951000.0</v>
       </c>
-      <c r="U25">
+      <c r="X25">
         <v>886743.0</v>
       </c>
-      <c r="V25">
+      <c r="Y25">
         <v>881000.0</v>
       </c>
-      <c r="W25">
+      <c r="Z25">
         <v>883000.0</v>
       </c>
-      <c r="X25">
+      <c r="AA25">
         <v>894000.0</v>
       </c>
-      <c r="Y25"/>
-[...1 lines deleted...]
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
-    </row>
-    <row r="26" spans="1:56">
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+    </row>
+    <row r="26" spans="1:59">
       <c r="A26" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -15640,1062 +16428,1120 @@
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
-    </row>
-    <row r="27" spans="1:56">
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+    </row>
+    <row r="27" spans="1:59">
       <c r="A27" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="B27">
+        <v>21000.0</v>
+      </c>
+      <c r="C27">
+        <v>34000.0</v>
+      </c>
+      <c r="D27">
+        <v>8000.0</v>
+      </c>
+      <c r="E27">
         <v>15000.0</v>
       </c>
-      <c r="C27">
+      <c r="F27">
         <v>14000.0</v>
       </c>
-      <c r="D27">
+      <c r="G27">
         <v>22000.0</v>
       </c>
-      <c r="E27">
+      <c r="H27">
         <v>11000.0</v>
       </c>
-      <c r="F27">
+      <c r="I27">
         <v>13000.0</v>
       </c>
-      <c r="G27">
+      <c r="J27">
         <v>12338.0</v>
       </c>
-      <c r="H27">
+      <c r="K27">
         <v>25000.0</v>
       </c>
-      <c r="I27">
+      <c r="L27">
         <v>24000.0</v>
       </c>
-      <c r="J27">
+      <c r="M27">
         <v>43000.0</v>
       </c>
-      <c r="K27"/>
-      <c r="L27">
+      <c r="N27"/>
+      <c r="O27">
         <v>32000.0</v>
       </c>
-      <c r="M27"/>
-      <c r="N27">
+      <c r="P27"/>
+      <c r="Q27">
         <v>43000.0</v>
       </c>
-      <c r="O27">
+      <c r="R27">
         <v>35000.0</v>
       </c>
-      <c r="P27">
+      <c r="S27">
         <v>78000.0</v>
       </c>
-      <c r="Q27">
+      <c r="T27">
         <v>48703.0</v>
       </c>
-      <c r="R27">
+      <c r="U27">
         <v>20000.0</v>
       </c>
-      <c r="S27">
+      <c r="V27">
         <v>4000.0</v>
       </c>
-      <c r="T27">
+      <c r="W27">
         <v>2000.0</v>
       </c>
-      <c r="U27">
+      <c r="X27">
         <v>11446.0</v>
       </c>
-      <c r="V27">
+      <c r="Y27">
         <v>5000.0</v>
       </c>
-      <c r="W27">
+      <c r="Z27">
         <v>7000.0</v>
       </c>
-      <c r="X27">
+      <c r="AA27">
         <v>4000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AB27">
         <v>13855.0</v>
       </c>
-      <c r="Z27">
+      <c r="AC27">
         <v>5000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AD27">
         <v>2000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AE27">
         <v>9000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AF27">
         <v>8403.0</v>
       </c>
-      <c r="AD27">
+      <c r="AG27">
         <v>6000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AH27">
         <v>8000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AI27">
         <v>5000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AJ27">
         <v>8585.0</v>
       </c>
-      <c r="AH27">
+      <c r="AK27">
         <v>5000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AL27">
         <v>4000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AM27">
         <v>6000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AN27">
         <v>8604.0</v>
       </c>
-      <c r="AL27">
+      <c r="AO27">
         <v>30000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AP27">
         <v>32000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AQ27">
         <v>35000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AR27">
         <v>31282.0</v>
       </c>
-      <c r="AP27">
+      <c r="AS27">
         <v>14000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AT27">
         <v>16000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AU27">
         <v>69000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AV27">
         <v>44299.0</v>
       </c>
-      <c r="AT27">
+      <c r="AW27">
         <v>4000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AX27">
         <v>4000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="AY27">
         <v>11000.0</v>
       </c>
       <c r="AZ27">
+        <v>11376.0</v>
+      </c>
+      <c r="BA27">
+        <v>2000.0</v>
+      </c>
+      <c r="BB27">
+        <v>11000.0</v>
+      </c>
+      <c r="BC27">
         <v>9000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BD27">
         <v>8270.0</v>
       </c>
-      <c r="BB27">
+      <c r="BE27">
         <v>6000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BF27">
         <v>6000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BG27">
         <v>15000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:56">
+    <row r="28" spans="1:59">
       <c r="A28" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="B28">
+        <v>1992000.0</v>
+      </c>
+      <c r="C28">
+        <v>1992000.0</v>
+      </c>
+      <c r="D28">
+        <v>1927000.0</v>
+      </c>
+      <c r="E28">
         <v>1790000.0</v>
       </c>
-      <c r="C28">
+      <c r="F28">
         <v>1792000.0</v>
       </c>
-      <c r="D28">
+      <c r="G28">
         <v>1735000.0</v>
       </c>
-      <c r="E28">
+      <c r="H28">
         <v>1863000.0</v>
       </c>
-      <c r="F28">
+      <c r="I28">
         <v>1581000.0</v>
       </c>
-      <c r="G28">
+      <c r="J28">
         <v>1686430.0</v>
       </c>
-      <c r="H28">
+      <c r="K28">
         <v>1643000.0</v>
       </c>
-      <c r="I28">
+      <c r="L28">
         <v>1636000.0</v>
       </c>
-      <c r="J28">
+      <c r="M28">
         <v>1542000.0</v>
       </c>
-      <c r="K28">
+      <c r="N28">
         <v>1450880.0</v>
       </c>
-      <c r="L28">
+      <c r="O28">
         <v>1448000.0</v>
       </c>
-      <c r="M28">
+      <c r="P28">
         <v>1493000.0</v>
       </c>
-      <c r="N28">
+      <c r="Q28">
         <v>1604000.0</v>
       </c>
-      <c r="O28">
+      <c r="R28">
         <v>1591000.0</v>
       </c>
-      <c r="P28">
+      <c r="S28">
         <v>1551000.0</v>
       </c>
-      <c r="Q28">
+      <c r="T28">
         <v>1899304.0</v>
       </c>
-      <c r="R28">
+      <c r="U28">
         <v>1896000.0</v>
       </c>
-      <c r="S28">
+      <c r="V28">
         <v>2041000.0</v>
       </c>
-      <c r="T28">
+      <c r="W28">
         <v>1738000.0</v>
       </c>
-      <c r="U28">
+      <c r="X28">
         <v>1857536.0</v>
       </c>
-      <c r="V28">
+      <c r="Y28">
         <v>1725000.0</v>
       </c>
-      <c r="W28">
+      <c r="Z28">
         <v>1446000.0</v>
       </c>
-      <c r="X28">
+      <c r="AA28">
         <v>1553000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AB28">
         <v>1469804.0</v>
       </c>
-      <c r="Z28">
+      <c r="AC28">
         <v>1716000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AD28">
         <v>1530000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AE28">
         <v>1687000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AF28">
         <v>1480301.0</v>
       </c>
-      <c r="AD28">
+      <c r="AG28">
         <v>2158000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AH28">
         <v>1594000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AI28">
         <v>1560000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AJ28">
         <v>1619728.0</v>
       </c>
-      <c r="AH28">
+      <c r="AK28">
         <v>1553000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AL28">
         <v>1457000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AM28">
         <v>1305000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AN28">
         <v>1224092.0</v>
       </c>
-      <c r="AL28">
+      <c r="AO28">
         <v>1520000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AP28">
         <v>1594000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AQ28">
         <v>1232000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AR28">
         <v>1430977.0</v>
       </c>
-      <c r="AP28">
+      <c r="AS28">
         <v>1407000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AT28">
         <v>1251000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AU28">
         <v>1505000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AV28">
         <v>1228878.0</v>
       </c>
-      <c r="AT28">
+      <c r="AW28">
         <v>1073000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AX28">
         <v>739000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AY28">
         <v>875000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AZ28">
         <v>1151070.0</v>
       </c>
-      <c r="AX28">
+      <c r="BA28">
         <v>950000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BB28">
         <v>915000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BC28">
         <v>913000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BD28">
         <v>1041771.0</v>
       </c>
-      <c r="BB28">
+      <c r="BE28">
         <v>969000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BF28">
         <v>883000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BG28">
         <v>899000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:56">
+    <row r="29" spans="1:59">
       <c r="A29" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B29">
+        <v>473000.0</v>
+      </c>
+      <c r="C29">
+        <v>493000.0</v>
+      </c>
+      <c r="D29">
+        <v>433000.0</v>
+      </c>
+      <c r="E29">
         <v>468000.0</v>
       </c>
-      <c r="C29">
+      <c r="F29">
         <v>513200.0</v>
       </c>
-      <c r="D29">
+      <c r="G29">
         <v>591000.0</v>
       </c>
-      <c r="E29">
+      <c r="H29">
         <v>500000.0</v>
       </c>
-      <c r="F29">
+      <c r="I29">
         <v>683000.0</v>
       </c>
-      <c r="G29">
+      <c r="J29">
         <v>1059881.0</v>
       </c>
-      <c r="H29">
+      <c r="K29">
         <v>652000.0</v>
       </c>
-      <c r="I29">
+      <c r="L29">
         <v>602000.0</v>
       </c>
-      <c r="J29">
+      <c r="M29">
         <v>686000.0</v>
       </c>
-      <c r="K29">
+      <c r="N29">
         <v>753570.0</v>
       </c>
-      <c r="L29">
+      <c r="O29">
         <v>726000.0</v>
       </c>
-      <c r="M29">
+      <c r="P29">
         <v>884000.0</v>
       </c>
-      <c r="N29">
+      <c r="Q29">
         <v>473000.0</v>
       </c>
-      <c r="O29">
+      <c r="R29">
         <v>698000.0</v>
       </c>
-      <c r="P29">
+      <c r="S29">
         <v>1035000.0</v>
       </c>
-      <c r="Q29">
+      <c r="T29">
         <v>1872770.0</v>
       </c>
-      <c r="R29">
+      <c r="U29">
         <v>846000.0</v>
       </c>
-      <c r="S29">
+      <c r="V29">
         <v>932000.0</v>
       </c>
-      <c r="T29">
+      <c r="W29">
         <v>1054000.0</v>
       </c>
-      <c r="U29">
+      <c r="X29">
         <v>1087860.0</v>
       </c>
-      <c r="V29">
+      <c r="Y29">
         <v>998000.0</v>
       </c>
-      <c r="W29">
+      <c r="Z29">
         <v>805000.0</v>
       </c>
-      <c r="X29">
+      <c r="AA29">
         <v>518000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AB29">
         <v>395660.0</v>
       </c>
-      <c r="Z29">
+      <c r="AC29">
         <v>564000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AD29">
         <v>384000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AE29">
         <v>475000.0</v>
       </c>
-      <c r="AC29"/>
-[...1 lines deleted...]
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
-    </row>
-    <row r="30" spans="1:56">
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+    </row>
+    <row r="30" spans="1:59">
       <c r="A30" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="B30">
+        <v>2597000.0</v>
+      </c>
+      <c r="C30">
+        <v>2624000.0</v>
+      </c>
+      <c r="D30">
+        <v>2552000.0</v>
+      </c>
+      <c r="E30">
         <v>2337000.0</v>
       </c>
-      <c r="C30">
+      <c r="F30">
         <v>1806000.0</v>
       </c>
-      <c r="D30">
+      <c r="G30">
         <v>1758000.0</v>
       </c>
-      <c r="E30">
+      <c r="H30">
         <v>1930000.0</v>
       </c>
-      <c r="F30">
+      <c r="I30">
         <v>4787000.0</v>
       </c>
-      <c r="G30">
+      <c r="J30">
         <v>4750950.0</v>
       </c>
-      <c r="H30">
+      <c r="K30">
         <v>4671000.0</v>
       </c>
-      <c r="I30">
+      <c r="L30">
         <v>4645000.0</v>
       </c>
-      <c r="J30">
+      <c r="M30">
         <v>1583000.0</v>
       </c>
-      <c r="K30">
+      <c r="N30">
         <v>1433000.0</v>
       </c>
-      <c r="L30">
+      <c r="O30">
         <v>1478000.0</v>
       </c>
-      <c r="M30">
+      <c r="P30">
         <v>1504000.0</v>
       </c>
-      <c r="N30">
+      <c r="Q30">
         <v>1808961.0</v>
       </c>
-      <c r="O30">
+      <c r="R30">
         <v>2486511.0</v>
       </c>
-      <c r="P30">
+      <c r="S30">
         <v>1614000.0</v>
       </c>
-      <c r="Q30">
+      <c r="T30">
         <v>1924000.0</v>
       </c>
-      <c r="R30">
+      <c r="U30">
         <v>2764000.0</v>
       </c>
-      <c r="S30">
+      <c r="V30">
         <v>2389000.0</v>
       </c>
-      <c r="T30">
+      <c r="W30">
         <v>1743000.0</v>
       </c>
-      <c r="U30">
+      <c r="X30">
         <v>2379000.0</v>
       </c>
-      <c r="V30">
+      <c r="Y30">
         <v>1717000.0</v>
       </c>
-      <c r="W30">
+      <c r="Z30">
         <v>1687389.0</v>
       </c>
-      <c r="X30">
+      <c r="AA30">
         <v>1806389.0</v>
       </c>
-      <c r="Y30">
+      <c r="AB30">
         <v>1707389.0</v>
       </c>
-      <c r="Z30">
+      <c r="AC30">
         <v>1958389.0</v>
       </c>
-      <c r="AA30">
+      <c r="AD30">
         <v>1961000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AE30">
         <v>1746000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AF30">
         <v>1888332.0</v>
       </c>
-      <c r="AD30">
+      <c r="AG30">
         <v>3381000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AH30">
         <v>1586000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AI30">
         <v>1574000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AJ30">
         <v>1649000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AK30">
         <v>1772000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AL30">
         <v>1461000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AM30">
         <v>1311000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AN30">
         <v>2133678.0</v>
       </c>
-      <c r="AL30">
+      <c r="AO30">
         <v>1976000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AP30">
         <v>2045000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AQ30">
         <v>1651000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AR30">
         <v>1809317.0</v>
       </c>
-      <c r="AP30">
+      <c r="AS30">
         <v>1763000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AT30">
         <v>740548.0</v>
       </c>
-      <c r="AR30">
+      <c r="AU30">
         <v>1063548.0</v>
       </c>
-      <c r="AS30">
+      <c r="AV30">
         <v>1200999.0</v>
       </c>
-      <c r="AT30">
+      <c r="AW30">
         <v>785548.0</v>
       </c>
-      <c r="AU30">
+      <c r="AX30">
         <v>2415000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AY30">
         <v>2055000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AZ30">
         <v>2369004.0</v>
       </c>
-      <c r="AX30">
+      <c r="BA30">
         <v>2096000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BB30">
         <v>2761000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BC30">
         <v>1193000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BD30">
         <v>1671952.0</v>
       </c>
-      <c r="BB30">
+      <c r="BE30">
         <v>1563000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BF30">
         <v>1037000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BG30">
         <v>973000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:56">
+    <row r="31" spans="1:59">
       <c r="A31" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="B31">
+        <v>117000.0</v>
+      </c>
+      <c r="C31">
+        <v>-30000.0</v>
+      </c>
+      <c r="D31">
+        <v>-5000.0</v>
+      </c>
+      <c r="E31">
         <v>-60000.0</v>
       </c>
-      <c r="C31">
+      <c r="F31">
         <v>-2215000.0</v>
       </c>
-      <c r="D31">
+      <c r="G31">
         <v>-397000.0</v>
       </c>
-      <c r="E31">
+      <c r="H31">
         <v>-429000.0</v>
       </c>
-      <c r="F31">
+      <c r="I31">
         <v>2584000.0</v>
       </c>
-      <c r="G31">
+      <c r="J31">
         <v>3189453.0</v>
       </c>
-      <c r="H31">
+      <c r="K31">
         <v>-292000.0</v>
       </c>
-      <c r="I31">
+      <c r="L31">
         <v>-512000.0</v>
       </c>
-      <c r="J31">
-[...2 lines deleted...]
-      <c r="K31">
+      <c r="M31">
+        <v>2770000.0</v>
+      </c>
+      <c r="N31">
         <v>-412000.0</v>
       </c>
-      <c r="L31">
+      <c r="O31">
         <v>-613338.0</v>
       </c>
-      <c r="M31">
+      <c r="P31">
         <v>-435000.0</v>
       </c>
-      <c r="N31">
+      <c r="Q31">
         <v>30000.0</v>
       </c>
-      <c r="O31">
+      <c r="R31">
         <v>45000.0</v>
       </c>
-      <c r="P31">
+      <c r="S31">
         <v>64000.0</v>
       </c>
-      <c r="Q31">
+      <c r="T31">
         <v>48541.0</v>
       </c>
-      <c r="R31">
+      <c r="U31">
         <v>20000.0</v>
       </c>
-      <c r="S31">
+      <c r="V31">
         <v>2000.0</v>
       </c>
-      <c r="T31">
+      <c r="W31">
         <v>9000.0</v>
       </c>
-      <c r="U31">
+      <c r="X31">
         <v>-1035142.0</v>
       </c>
-      <c r="V31">
+      <c r="Y31">
         <v>306000.0</v>
       </c>
-      <c r="W31">
+      <c r="Z31">
         <v>447000.0</v>
       </c>
-      <c r="X31">
+      <c r="AA31">
         <v>288000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AB31">
         <v>304213.0</v>
       </c>
-      <c r="Z31">
+      <c r="AC31">
         <v>575000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AD31">
         <v>272000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AE31">
         <v>282000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AF31">
         <v>29506.0</v>
       </c>
-      <c r="AD31">
+      <c r="AG31">
         <v>1265000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AH31">
         <v>415000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AI31">
         <v>167000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AJ31">
         <v>649940.0</v>
       </c>
-      <c r="AH31">
+      <c r="AK31">
         <v>137000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AL31">
         <v>154000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AM31">
         <v>156000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AN31">
         <v>111543.0</v>
       </c>
-      <c r="AL31"/>
-      <c r="AM31">
+      <c r="AO31"/>
+      <c r="AP31">
         <v>177000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AQ31">
         <v>122000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AR31">
         <v>105676.0</v>
       </c>
-      <c r="AP31">
+      <c r="AS31">
         <v>190000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AT31">
         <v>131000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AU31">
         <v>114000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AV31">
         <v>159810.0</v>
       </c>
-      <c r="AT31">
+      <c r="AW31">
         <v>1644000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AX31">
         <v>50000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AY31">
         <v>101000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AZ31">
         <v>196900.0</v>
       </c>
-      <c r="AX31">
+      <c r="BA31">
         <v>260000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BB31">
         <v>160000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BC31">
         <v>179000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BD31">
         <v>250287.0</v>
       </c>
-      <c r="BB31">
+      <c r="BE31">
         <v>165000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BF31">
         <v>206000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BG31">
         <v>250000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:56">
+    <row r="32" spans="1:59">
       <c r="A32" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="B32">
+        <v>8312000.0</v>
+      </c>
+      <c r="C32">
+        <v>7133000.0</v>
+      </c>
+      <c r="D32">
+        <v>6845000.0</v>
+      </c>
+      <c r="E32">
         <v>6956000.0</v>
       </c>
-      <c r="C32">
+      <c r="F32">
         <v>6918000.0</v>
       </c>
-      <c r="D32">
+      <c r="G32">
         <v>6277000.0</v>
       </c>
-      <c r="E32">
+      <c r="H32">
         <v>6827000.0</v>
       </c>
-      <c r="F32">
+      <c r="I32">
         <v>7364000.0</v>
       </c>
-      <c r="G32">
+      <c r="J32">
         <v>7433435.0</v>
       </c>
-      <c r="H32">
+      <c r="K32">
         <v>7028000.0</v>
       </c>
-      <c r="I32">
+      <c r="L32">
         <v>7331000.0</v>
       </c>
-      <c r="J32">
+      <c r="M32">
         <v>7228000.0</v>
       </c>
-      <c r="K32">
+      <c r="N32">
         <v>6291000.0</v>
       </c>
-      <c r="L32">
+      <c r="O32">
         <v>7028000.0</v>
       </c>
-      <c r="M32">
+      <c r="P32">
         <v>7351000.0</v>
       </c>
-      <c r="N32">
+      <c r="Q32">
         <v>6997000.0</v>
       </c>
-      <c r="O32">
+      <c r="R32">
         <v>6956000.0</v>
       </c>
-      <c r="P32">
+      <c r="S32">
         <v>8757000.0</v>
       </c>
-      <c r="Q32">
+      <c r="T32">
         <v>8970442.0</v>
       </c>
-      <c r="R32">
+      <c r="U32">
         <v>9944000.0</v>
       </c>
-      <c r="S32">
+      <c r="V32">
         <v>8852000.0</v>
       </c>
-      <c r="T32">
+      <c r="W32">
         <v>9546000.0</v>
       </c>
-      <c r="U32">
+      <c r="X32">
         <v>9171977.0</v>
       </c>
-      <c r="V32">
+      <c r="Y32">
         <v>8892000.0</v>
       </c>
-      <c r="W32">
+      <c r="Z32">
         <v>6978000.0</v>
       </c>
-      <c r="X32">
+      <c r="AA32">
         <v>6344000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AB32">
         <v>5765144.0</v>
       </c>
-      <c r="Z32">
+      <c r="AC32">
         <v>5612000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AD32">
         <v>5328000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AE32">
         <v>6258000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AF32">
         <v>5566010.0</v>
       </c>
-      <c r="AD32">
+      <c r="AG32">
         <v>5524000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AH32">
         <v>6047000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AI32">
         <v>5802000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AJ32">
         <v>5526204.0</v>
       </c>
-      <c r="AH32">
+      <c r="AK32">
         <v>5596000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AL32">
         <v>6002000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AM32">
         <v>5795000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AN32">
         <v>5169628.0</v>
       </c>
-      <c r="AL32">
+      <c r="AO32">
         <v>5216000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AP32">
         <v>5866000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AQ32">
         <v>6221000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AR32">
         <v>6373995.0</v>
       </c>
-      <c r="AP32">
+      <c r="AS32">
         <v>6288000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AT32">
         <v>5820000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AU32">
         <v>6798000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AV32">
         <v>5957061.0</v>
       </c>
-      <c r="AT32">
+      <c r="AW32">
         <v>4275000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AX32">
         <v>5823000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AY32">
         <v>5819000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AZ32">
         <v>5461834.0</v>
       </c>
-      <c r="AX32">
+      <c r="BA32">
         <v>4812000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BB32">
         <v>4399000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BC32">
         <v>5953000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BD32">
         <v>4795340.0</v>
       </c>
-      <c r="BB32">
+      <c r="BE32">
         <v>3664000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BF32">
         <v>5003000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BG32">
         <v>4899000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:U30"/>
+  <dimension ref="A1:V30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21">
+    <row r="1" spans="1:22">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -16713,2026 +17559,2121 @@
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:21">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="2" spans="1:22">
       <c r="A2" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="B2">
+        <v>22170000.0</v>
+      </c>
+      <c r="C2">
         <v>21004378.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>31170722.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>21916005.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>22853401.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>22789063.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>29812581.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>21541617.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>23328962.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>19701826.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>20547111.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>24043839.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>26331238.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>25332406.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>24887747.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>18345571.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>12525293.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>10243845.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>6112964.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>7811843.0</v>
       </c>
-      <c r="U2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:21">
+      <c r="V2"/>
+    </row>
+    <row r="3" spans="1:22">
       <c r="A3" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="B3">
+        <v>5614000</v>
+      </c>
+      <c r="C3">
         <v>684000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>4987019</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>9783845</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>3408469</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>3813166</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>14489524</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>11515028</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>4530273</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2646299</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>431952</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>8260024</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>553633</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1100985</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1275043</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>559109</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>259156</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>940988</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>2391662</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>451857</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1161142</v>
       </c>
     </row>
-    <row r="4" spans="1:21">
+    <row r="4" spans="1:22">
       <c r="A4" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
-    </row>
-    <row r="5" spans="1:21">
+      <c r="V4"/>
+    </row>
+    <row r="5" spans="1:22">
       <c r="A5" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
-    </row>
-    <row r="6" spans="1:21">
+      <c r="V5"/>
+    </row>
+    <row r="6" spans="1:22">
       <c r="A6" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="B6">
+        <v>10939000.0</v>
+      </c>
+      <c r="C6">
         <v>4687421.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-10166344.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>6615511.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>9502971.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>64338.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-7023518.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>8270964.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-1787345.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>3627136.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-845285.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-3496728.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-2287399.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>998832.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>444659.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>6542176.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-586493.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>2281448.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>4130881.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-1698879.0</v>
       </c>
-      <c r="U6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:21">
+      <c r="V6"/>
+    </row>
+    <row r="7" spans="1:22">
       <c r="A7" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="B7">
+        <v>3704000.0</v>
+      </c>
+      <c r="C7">
         <v>1404602.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-27191280.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-235456.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>5773172.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>2438751.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-31416948.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>7037252.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-671353.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>3254947.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-3711293.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-4982426.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-2541250.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>110959.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-501933.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-254126.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-4607253.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-626275.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>957636.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-1918867.0</v>
       </c>
-      <c r="U7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:21">
+      <c r="V7"/>
+    </row>
+    <row r="8" spans="1:22">
       <c r="A8" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
-    </row>
-    <row r="9" spans="1:21">
+      <c r="V8"/>
+    </row>
+    <row r="9" spans="1:22">
       <c r="A9" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="B9">
+        <v>8514000.0</v>
+      </c>
+      <c r="C9">
         <v>1702622.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-1484524.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>139538.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>6053133.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-226138.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-24403710.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
-    </row>
-    <row r="10" spans="1:21">
+      <c r="V9"/>
+    </row>
+    <row r="10" spans="1:22">
       <c r="A10" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="B10">
+        <v>1000.0</v>
+      </c>
+      <c r="C10">
         <v>0.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-25972000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-520.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6520.0</v>
       </c>
       <c r="F10">
         <v>-6520.0</v>
       </c>
       <c r="G10">
+        <v>-6520.0</v>
+      </c>
+      <c r="H10">
         <v>21336.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-19468.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>489.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>53148.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-14910.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-13415.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>5220.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>3542.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>6155.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-26838.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>23937.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-53665.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>310431.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-67124.0</v>
       </c>
-      <c r="U10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:21">
+      <c r="V10"/>
+    </row>
+    <row r="11" spans="1:22">
       <c r="A11" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>783000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-273441.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>1664889.0</v>
       </c>
-      <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
-    </row>
-    <row r="12" spans="1:21">
+      <c r="V11"/>
+    </row>
+    <row r="12" spans="1:22">
       <c r="A12" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>-555000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>-688244.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1148429.0</v>
       </c>
-      <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
-    </row>
-    <row r="13" spans="1:21">
+      <c r="V12"/>
+    </row>
+    <row r="13" spans="1:22">
       <c r="A13" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
-    </row>
-    <row r="14" spans="1:21">
+      <c r="V13"/>
+    </row>
+    <row r="14" spans="1:22">
       <c r="A14" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="B14">
+        <v>4696000.0</v>
+      </c>
+      <c r="C14">
         <v>4378460.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>4325888.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>3925995.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>3808753.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>3544743.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>3519490.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>2930209.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>3029283.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>3054568.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>2932938.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>2410887.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>2184650.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>2041847.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1863328.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1659520.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1833522.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1640195.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1370843.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>922596.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>391389.0</v>
       </c>
     </row>
-    <row r="15" spans="1:21">
+    <row r="15" spans="1:22">
       <c r="A15" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="B15">
-        <v>-3049392.0</v>
+        <v>3050000.0</v>
       </c>
       <c r="C15">
-        <v>-5846284.0</v>
+        <v>3049392.0</v>
       </c>
       <c r="D15">
-        <v>-5593784.0</v>
+        <v>5846284.0</v>
       </c>
       <c r="E15">
-        <v>-8390676.0</v>
+        <v>5593784.0</v>
       </c>
       <c r="F15">
+        <v>8390676.0</v>
+      </c>
+      <c r="G15">
         <v>5593784.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>6028784.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>6217230.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>5171650.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>4135362.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>6203043.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>5169202.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>8270724.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4135362.0</v>
       </c>
       <c r="O15">
         <v>4135362.0</v>
       </c>
       <c r="P15">
+        <v>4135362.0</v>
+      </c>
+      <c r="Q15">
         <v>3325017.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>3030093.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>1816778.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="T15">
         <v>800000.0</v>
       </c>
       <c r="U15">
+        <v>800000.0</v>
+      </c>
+      <c r="V15">
         <v>1371111.0</v>
       </c>
     </row>
-    <row r="16" spans="1:21">
+    <row r="16" spans="1:22">
       <c r="A16" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="B16">
+        <v>33109000.0</v>
+      </c>
+      <c r="C16">
         <v>22169770.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>21004378.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>28531516.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>32356372.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>22853401.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>22789063.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>29812581.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>21541617.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>23328962.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>19701826.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>20547111.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>24043839.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>26331238.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>25332406.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>24887747.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>11938800.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>12525293.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>10243845.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>6112964.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>7811843.0</v>
       </c>
     </row>
-    <row r="17" spans="1:21">
+    <row r="17" spans="1:22">
       <c r="A17" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
-    </row>
-    <row r="18" spans="1:21">
+      <c r="V17"/>
+    </row>
+    <row r="18" spans="1:22">
       <c r="A18" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="B18">
+        <v>7747000.0</v>
+      </c>
+      <c r="C18">
         <v>11561000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-19728438.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>7103267.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>17664967.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>13084864.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-37222115.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>1942869.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>3883039.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>7915680.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>5889098.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-3772862.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>5612809.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>6381397.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>4725059.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>4799289.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>1329233.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>3990736.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>4589801.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-905549.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>95650.0</v>
       </c>
     </row>
-    <row r="19" spans="1:21">
+    <row r="19" spans="1:22">
       <c r="A19" t="s">
-        <v>174</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>177</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-4806110.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>4439261.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-1962000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-2855193.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-2732144.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-26746294.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>5009981.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-3963433.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-1909759.0</v>
       </c>
-      <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
-    </row>
-    <row r="20" spans="1:21">
+      <c r="V19"/>
+    </row>
+    <row r="20" spans="1:22">
       <c r="A20" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
-      <c r="F20">
+      <c r="F20"/>
+      <c r="G20">
         <v>-215.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>68304785.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>255000.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
-    </row>
-    <row r="21" spans="1:21">
+      <c r="V20"/>
+    </row>
+    <row r="21" spans="1:22">
       <c r="A21" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="B21">
+        <v>6958000.0</v>
+      </c>
+      <c r="C21">
         <v>-564681.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>6941175.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-465000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-333200.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-380336.0</v>
       </c>
-      <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
-    </row>
-    <row r="22" spans="1:21">
+      <c r="V21"/>
+    </row>
+    <row r="22" spans="1:22">
       <c r="A22" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B22">
+        <v>7151000.0</v>
+      </c>
+      <c r="C22">
         <v>7361926.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>11281453.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>8079077.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>16885529.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>14174969.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>8290110.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>7934907.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>8112518.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>6974507.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>9652925.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>10325410.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>9289328.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>5927461.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>6475453.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>5434884.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>6184595.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>5445010.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>5991685.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>1967883.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1519399.0</v>
       </c>
     </row>
-    <row r="23" spans="1:21">
+    <row r="23" spans="1:22">
       <c r="A23" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="B23">
+        <v>-843000.0</v>
+      </c>
+      <c r="C23">
         <v>-613608.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-960943.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-489906.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-333200.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-380336.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-375295.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>5009981.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-3963433.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-1909759.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-25980.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-151393.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>119999.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-488716.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-78375.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-59403.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-243882.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-866503.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-2282662.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-55330.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-1.0</v>
       </c>
     </row>
-    <row r="24" spans="1:21">
+    <row r="24" spans="1:22">
       <c r="A24" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="B24">
+        <v>-4204000.0</v>
+      </c>
+      <c r="C24">
         <v>-4313413.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-4537896.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-1962300.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-2662288.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1081022.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1473370.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>16525009.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>566840.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-1981482.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>399938.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>5669179.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>747291.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>866828.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>142049.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>33500.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>15274.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>500.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>109000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>62000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>23499.0</v>
       </c>
     </row>
-    <row r="25" spans="1:21">
+    <row r="25" spans="1:22">
       <c r="A25" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="B25">
+        <v>-2190000.0</v>
+      </c>
+      <c r="C25">
         <v>-899988.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-3157480.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>5117496.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-5394018.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-3260433.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-3125243.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-4444471.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-2057136.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-2722043.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-2553520.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-3266709.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-2766286.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-1311612.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-1836746.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-1481880.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-1822475.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-1527206.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-1338701.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-1425304.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-653996.0</v>
       </c>
     </row>
-    <row r="26" spans="1:21">
+    <row r="26" spans="1:22">
       <c r="A26" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
-      <c r="E26">
+      <c r="E26"/>
+      <c r="F26">
         <v>142.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-8119858.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-19440808.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>255000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>0.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>66560.0</v>
       </c>
-      <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
-    </row>
-    <row r="27" spans="1:21">
+      <c r="V26"/>
+    </row>
+    <row r="27" spans="1:22">
       <c r="A27" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
-    </row>
-    <row r="28" spans="1:21">
+      <c r="V27"/>
+    </row>
+    <row r="28" spans="1:22">
       <c r="A28" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="B28">
+        <v>3065000.0</v>
+      </c>
+      <c r="C28">
         <v>-4493000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>133948.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-6083690.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-8723876.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-14093978.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>42459898.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-10202232.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-6152758.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-5049915.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-7210131.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-6137269.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-8691400.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-5514926.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-4448557.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1713200.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-1931000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-1783773.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-567920.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-855330.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>8013033.0</v>
       </c>
     </row>
-    <row r="29" spans="1:21">
+    <row r="29" spans="1:22">
       <c r="A29" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="B29">
+        <v>13361000.0</v>
+      </c>
+      <c r="C29">
         <v>12245000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-14741419.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>16887112.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>21073436.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>16898030.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-22732591.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>13457897.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>8413312.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>10561979.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>6321050.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>4487162.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>6166442.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>6768655.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>6000102.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>5358398.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1588389.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>4931724.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>6981463.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-453692.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1256792.0</v>
       </c>
     </row>
-    <row r="30" spans="1:21">
+    <row r="30" spans="1:22">
       <c r="A30" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="B30">
+        <v>-5479000.0</v>
+      </c>
+      <c r="C30">
         <v>-4997000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>4439261.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-12017271.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-2855193.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-2732144.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-26746294.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>5009981.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-3963433.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-1909759.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-32014.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-1869482.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>193658.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-234157.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-1132994.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-525609.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-243882.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-866503.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-2282662.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-389857.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-1137639.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BD30"/>
+  <dimension ref="A1:BG30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:56">
+    <row r="1" spans="1:59">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D1" t="s">
-        <v>86</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>87</v>
       </c>
       <c r="F1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="G1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="H1" t="s">
-        <v>89</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>90</v>
       </c>
       <c r="J1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="K1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="L1" t="s">
-        <v>92</v>
+        <v>3</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>93</v>
       </c>
       <c r="N1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="O1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="P1" t="s">
-        <v>95</v>
+        <v>4</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>96</v>
       </c>
       <c r="R1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="S1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="T1" t="s">
-        <v>98</v>
+        <v>5</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>99</v>
       </c>
       <c r="V1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="W1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="X1" t="s">
-        <v>101</v>
+        <v>6</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>102</v>
       </c>
       <c r="Z1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AA1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AB1" t="s">
-        <v>104</v>
+        <v>7</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>105</v>
       </c>
       <c r="AD1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AE1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AF1" t="s">
-        <v>107</v>
+        <v>8</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>108</v>
       </c>
       <c r="AH1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AI1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AJ1" t="s">
-        <v>110</v>
+        <v>9</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>111</v>
       </c>
       <c r="AL1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AM1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AN1" t="s">
-        <v>113</v>
+        <v>10</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>114</v>
       </c>
       <c r="AP1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AQ1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AR1" t="s">
-        <v>116</v>
+        <v>11</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>117</v>
       </c>
       <c r="AT1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AU1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="AV1" t="s">
-        <v>119</v>
+        <v>12</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>120</v>
       </c>
       <c r="AX1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AY1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="AZ1" t="s">
-        <v>122</v>
+        <v>13</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>123</v>
       </c>
       <c r="BB1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="BC1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BD1" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:56">
+        <v>14</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="2" spans="1:59">
       <c r="A2" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="B2">
+        <v>30794000.0</v>
+      </c>
+      <c r="C2">
+        <v>25151000.0</v>
+      </c>
+      <c r="D2">
+        <v>26246000.0</v>
+      </c>
+      <c r="E2">
         <v>22170000.0</v>
       </c>
-      <c r="C2">
+      <c r="F2">
         <v>22033000.0</v>
       </c>
-      <c r="D2">
+      <c r="G2">
         <v>26386000.0</v>
       </c>
-      <c r="E2">
+      <c r="H2">
         <v>27232000.0</v>
       </c>
-      <c r="F2">
+      <c r="I2">
         <v>21004000.0</v>
       </c>
-      <c r="G2">
+      <c r="J2">
         <v>50028000.0</v>
       </c>
-      <c r="H2">
+      <c r="K2">
         <v>35612000.0</v>
       </c>
-      <c r="I2">
+      <c r="L2">
         <v>31293000.0</v>
       </c>
-      <c r="J2">
+      <c r="M2">
         <v>31171000.0</v>
       </c>
-      <c r="K2">
+      <c r="N2">
         <v>32728000.0</v>
       </c>
-      <c r="L2">
+      <c r="O2">
         <v>33203000.0</v>
       </c>
-      <c r="M2">
+      <c r="P2">
         <v>29988000.0</v>
       </c>
-      <c r="N2">
+      <c r="Q2">
         <v>31579000.0</v>
       </c>
-      <c r="O2">
+      <c r="R2">
         <v>28893000.0</v>
       </c>
-      <c r="P2">
+      <c r="S2">
         <v>32356000.0</v>
       </c>
-      <c r="Q2">
+      <c r="T2">
         <v>33281000.0</v>
       </c>
-      <c r="R2">
+      <c r="U2">
         <v>34609000.0</v>
       </c>
-      <c r="S2">
+      <c r="V2">
         <v>27276000.0</v>
       </c>
-      <c r="T2">
+      <c r="W2">
         <v>22848000.0</v>
       </c>
-      <c r="U2">
+      <c r="X2">
         <v>20662000.0</v>
       </c>
-      <c r="V2">
+      <c r="Y2">
         <v>17588000.0</v>
       </c>
-      <c r="W2">
+      <c r="Z2">
         <v>14762000.0</v>
       </c>
-      <c r="X2">
+      <c r="AA2">
         <v>22734000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AB2">
         <v>58704000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AC2">
         <v>27019000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AD2">
         <v>28675000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AE2">
         <v>29813000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AF2">
         <v>32055000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AG2">
         <v>23796000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AH2">
         <v>20795000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AI2">
         <v>21542000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AJ2">
         <v>20791000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AK2">
         <v>20712000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AL2">
         <v>22271000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AM2">
         <v>23329000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AN2">
         <v>21764000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AO2">
         <v>19631000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AP2">
         <v>20063000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AQ2">
         <v>19702000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AR2">
         <v>19891000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AS2">
         <v>17193000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AT2">
         <v>17105000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AU2">
         <v>20547000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AV2">
         <v>19573000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AW2">
         <v>15057000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AX2">
         <v>15523000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AY2">
         <v>24044000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AZ2">
         <v>28573000.0</v>
       </c>
-      <c r="AX2">
+      <c r="BA2">
         <v>30379000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BB2">
         <v>29221000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BC2">
         <v>26331000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BD2">
         <v>26596000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BE2">
         <v>26638000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BF2">
         <v>28163000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BG2">
         <v>25332000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:56">
+    <row r="3" spans="1:59">
       <c r="A3" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="B3">
+        <v>1483000</v>
+      </c>
+      <c r="C3">
+        <v>1418000</v>
+      </c>
+      <c r="D3">
+        <v>1610000</v>
+      </c>
+      <c r="E3">
         <v>1103000</v>
       </c>
-      <c r="C3">
+      <c r="F3">
         <v>526000</v>
       </c>
-      <c r="D3">
+      <c r="G3">
         <v>7000</v>
       </c>
-      <c r="E3">
+      <c r="H3">
         <v>7000</v>
       </c>
-      <c r="F3">
+      <c r="I3">
         <v>1154000</v>
       </c>
-      <c r="G3">
+      <c r="J3">
         <v>1044019</v>
       </c>
-      <c r="H3">
+      <c r="K3">
         <v>1357000</v>
       </c>
-      <c r="I3">
+      <c r="L3">
         <v>1387000</v>
       </c>
-      <c r="J3">
+      <c r="M3">
         <v>1199000</v>
       </c>
-      <c r="K3">
+      <c r="N3">
         <v>1764845</v>
       </c>
-      <c r="L3">
+      <c r="O3">
         <v>1852000</v>
       </c>
-      <c r="M3">
+      <c r="P3">
         <v>1258000</v>
       </c>
-      <c r="N3">
+      <c r="Q3">
         <v>2115000</v>
       </c>
-      <c r="O3">
+      <c r="R3">
         <v>1349000</v>
       </c>
-      <c r="P3">
+      <c r="S3">
         <v>1445000</v>
       </c>
-      <c r="Q3">
+      <c r="T3">
         <v>1031469</v>
       </c>
-      <c r="R3">
+      <c r="U3">
         <v>948000</v>
       </c>
-      <c r="S3">
+      <c r="V3">
         <v>635000</v>
       </c>
-      <c r="T3">
+      <c r="W3">
         <v>794000</v>
       </c>
-      <c r="U3">
+      <c r="X3">
         <v>1332166</v>
       </c>
-      <c r="V3">
+      <c r="Y3">
         <v>1272000</v>
       </c>
-      <c r="W3">
+      <c r="Z3">
         <v>602000</v>
       </c>
-      <c r="X3">
+      <c r="AA3">
         <v>607000</v>
       </c>
-      <c r="Y3">
+      <c r="AB3">
         <v>10145524</v>
       </c>
-      <c r="Z3">
+      <c r="AC3">
         <v>702000</v>
       </c>
-      <c r="AA3">
+      <c r="AD3">
         <v>1422000</v>
       </c>
-      <c r="AB3">
+      <c r="AE3">
         <v>2220000</v>
       </c>
-      <c r="AC3">
+      <c r="AF3">
         <v>11238028</v>
       </c>
-      <c r="AD3">
+      <c r="AG3">
         <v>139000</v>
       </c>
-      <c r="AE3">
+      <c r="AH3">
         <v>67000</v>
       </c>
-      <c r="AF3">
+      <c r="AI3">
         <v>71000</v>
       </c>
-      <c r="AG3">
+      <c r="AJ3">
         <v>4019273</v>
       </c>
-      <c r="AH3">
+      <c r="AK3">
         <v>485000</v>
       </c>
-      <c r="AI3">
+      <c r="AL3">
         <v>10000</v>
       </c>
-      <c r="AJ3">
+      <c r="AM3">
         <v>16000</v>
       </c>
-      <c r="AK3">
+      <c r="AN3">
         <v>2486299</v>
       </c>
-      <c r="AL3">
+      <c r="AO3">
         <v>34000</v>
       </c>
-      <c r="AM3">
+      <c r="AP3">
         <v>55000</v>
       </c>
-      <c r="AN3">
+      <c r="AQ3">
         <v>71000</v>
       </c>
-      <c r="AO3">
+      <c r="AR3">
         <v>164048</v>
       </c>
-      <c r="AP3">
+      <c r="AS3">
         <v>345000</v>
       </c>
-      <c r="AQ3">
+      <c r="AT3">
         <v>162000</v>
       </c>
-      <c r="AR3">
+      <c r="AU3">
         <v>89000</v>
       </c>
-      <c r="AS3">
+      <c r="AV3">
         <v>7614976</v>
       </c>
-      <c r="AT3">
+      <c r="AW3">
         <v>866000</v>
       </c>
-      <c r="AU3">
+      <c r="AX3">
         <v>500000</v>
       </c>
-      <c r="AV3">
+      <c r="AY3">
         <v>14509000</v>
       </c>
-      <c r="AW3">
+      <c r="AZ3">
         <v>130633</v>
       </c>
-      <c r="AX3">
+      <c r="BA3">
         <v>178000</v>
       </c>
-      <c r="AY3">
+      <c r="BB3">
         <v>220000</v>
       </c>
-      <c r="AZ3">
+      <c r="BC3">
         <v>25000</v>
       </c>
-      <c r="BA3">
+      <c r="BD3">
         <v>199985</v>
       </c>
-      <c r="BB3">
+      <c r="BE3">
         <v>423000</v>
       </c>
-      <c r="BC3">
+      <c r="BF3">
         <v>316000</v>
       </c>
-      <c r="BD3">
+      <c r="BG3">
         <v>162000</v>
       </c>
     </row>
-    <row r="4" spans="1:56">
+    <row r="4" spans="1:59">
       <c r="A4" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -18745,54 +19686,57 @@
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
-    </row>
-    <row r="5" spans="1:56">
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+    </row>
+    <row r="5" spans="1:59">
       <c r="A5" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -18805,394 +19749,415 @@
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
-    </row>
-    <row r="6" spans="1:56">
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+    </row>
+    <row r="6" spans="1:59">
       <c r="A6" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="B6">
+        <v>2315000.0</v>
+      </c>
+      <c r="C6">
+        <v>5643000.0</v>
+      </c>
+      <c r="D6">
+        <v>-1095000.0</v>
+      </c>
+      <c r="E6">
         <v>4076000.0</v>
       </c>
-      <c r="C6">
+      <c r="F6">
         <v>136770.0</v>
       </c>
-      <c r="D6">
+      <c r="G6">
         <v>-4353000.0</v>
       </c>
-      <c r="E6">
+      <c r="H6">
         <v>-846000.0</v>
       </c>
-      <c r="F6">
+      <c r="I6">
         <v>6228000.0</v>
       </c>
-      <c r="G6">
+      <c r="J6">
         <v>-29023622.0</v>
       </c>
-      <c r="H6">
+      <c r="K6">
         <v>14416000.0</v>
       </c>
-      <c r="I6">
+      <c r="L6">
         <v>4319000.0</v>
       </c>
-      <c r="J6">
+      <c r="M6">
         <v>122000.0</v>
       </c>
-      <c r="K6">
+      <c r="N6">
         <v>-4196484.0</v>
       </c>
-      <c r="L6">
+      <c r="O6">
         <v>-475000.0</v>
       </c>
-      <c r="M6">
+      <c r="P6">
         <v>3215000.0</v>
       </c>
-      <c r="N6">
+      <c r="Q6">
         <v>-1591000.0</v>
       </c>
-      <c r="O6">
+      <c r="R6">
         <v>2686000.0</v>
       </c>
-      <c r="P6">
+      <c r="S6">
         <v>-3463000.0</v>
       </c>
-      <c r="Q6">
+      <c r="T6">
         <v>-924628.0</v>
       </c>
-      <c r="R6">
+      <c r="U6">
         <v>-1328000.0</v>
       </c>
-      <c r="S6">
+      <c r="V6">
         <v>7333000.0</v>
       </c>
-      <c r="T6">
+      <c r="W6">
         <v>4428000.0</v>
       </c>
-      <c r="U6">
+      <c r="X6">
         <v>2191401.0</v>
       </c>
-      <c r="V6">
+      <c r="Y6">
         <v>3074000.0</v>
       </c>
-      <c r="W6">
+      <c r="Z6">
         <v>2826000.0</v>
       </c>
-      <c r="X6">
+      <c r="AA6">
         <v>-7972000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AB6">
         <v>-35914937.0</v>
       </c>
-      <c r="Z6">
+      <c r="AC6">
         <v>31685000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AD6">
         <v>-1656000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AE6">
         <v>-1138000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AF6">
         <v>-2242419.0</v>
       </c>
-      <c r="AD6">
+      <c r="AG6">
         <v>8259000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AH6">
         <v>3001000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AI6">
         <v>-747000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AJ6">
         <v>750617.0</v>
       </c>
-      <c r="AH6">
+      <c r="AK6">
         <v>79000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AL6">
         <v>-1559000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AM6">
         <v>-1058000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AN6">
         <v>1564962.0</v>
       </c>
-      <c r="AL6">
+      <c r="AO6">
         <v>2133000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AP6">
         <v>-432000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AQ6">
         <v>361000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AR6">
         <v>-189174.0</v>
       </c>
-      <c r="AP6">
+      <c r="AS6">
         <v>2698000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AT6">
         <v>88000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AU6">
         <v>-3442000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AV6">
         <v>974111.0</v>
       </c>
-      <c r="AT6">
+      <c r="AW6">
         <v>4516000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AX6">
         <v>-466000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AY6">
         <v>-8521000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AZ6">
         <v>-4529161.0</v>
       </c>
-      <c r="AX6">
+      <c r="BA6">
         <v>-1806000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BB6">
         <v>1158000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BC6">
         <v>2890000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BD6">
         <v>-264762.0</v>
       </c>
-      <c r="BB6">
+      <c r="BE6">
         <v>-42000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BF6">
         <v>-1525000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BG6">
         <v>2831000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:56">
+    <row r="7" spans="1:59">
       <c r="A7" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="B7">
+        <v>1382000.0</v>
+      </c>
+      <c r="C7">
+        <v>-2629000.0</v>
+      </c>
+      <c r="D7">
+        <v>1771000.0</v>
+      </c>
+      <c r="E7">
         <v>3180000.0</v>
       </c>
-      <c r="C7">
+      <c r="F7">
         <v>814602.0</v>
       </c>
-      <c r="D7">
+      <c r="G7">
         <v>-2442000.0</v>
       </c>
-      <c r="E7">
+      <c r="H7">
         <v>-1999000.0</v>
       </c>
-      <c r="F7">
+      <c r="I7">
         <v>5031000.0</v>
       </c>
-      <c r="G7">
+      <c r="J7">
         <v>-41855280.0</v>
       </c>
-      <c r="H7">
+      <c r="K7">
         <v>13634000.0</v>
       </c>
-      <c r="I7">
+      <c r="L7">
         <v>2886000.0</v>
       </c>
-      <c r="J7">
+      <c r="M7">
         <v>-1856000.0</v>
       </c>
-      <c r="K7">
+      <c r="N7">
         <v>1128544.0</v>
       </c>
-      <c r="L7">
+      <c r="O7">
         <v>-1018000.0</v>
       </c>
-      <c r="M7">
+      <c r="P7">
         <v>1035000.0</v>
       </c>
-      <c r="N7">
+      <c r="Q7">
         <v>1498000.0</v>
       </c>
-      <c r="O7">
+      <c r="R7">
         <v>1372000.0</v>
       </c>
-      <c r="P7">
+      <c r="S7">
         <v>-4251000.0</v>
       </c>
-      <c r="Q7">
+      <c r="T7">
         <v>2105172.0</v>
       </c>
-      <c r="R7">
+      <c r="U7">
         <v>422000.0</v>
       </c>
-      <c r="S7">
+      <c r="V7">
         <v>3594000.0</v>
       </c>
-      <c r="T7">
+      <c r="W7">
         <v>-348000.0</v>
       </c>
-      <c r="U7">
+      <c r="X7">
         <v>2581751.0</v>
       </c>
-      <c r="V7">
+      <c r="Y7">
         <v>2740000.0</v>
       </c>
-      <c r="W7">
+      <c r="Z7">
         <v>-773000.0</v>
       </c>
-      <c r="X7">
+      <c r="AA7">
         <v>-2110000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AB7">
         <v>-4506948.0</v>
       </c>
-      <c r="Z7">
+      <c r="AC7">
         <v>-19488000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AD7">
         <v>-5409000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AE7">
         <v>-2013000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AF7">
         <v>10123252.0</v>
       </c>
-      <c r="AD7">
+      <c r="AG7">
         <v>-188000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AH7">
         <v>381000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AI7">
         <v>-3279000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AJ7">
         <v>2986647.0</v>
       </c>
-      <c r="AH7">
+      <c r="AK7">
         <v>-1369000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AL7">
         <v>-1010000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AM7">
         <v>-1279000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AN7">
         <v>2140947.0</v>
       </c>
-      <c r="AL7">
+      <c r="AO7">
         <v>1127000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AP7">
         <v>-28000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AQ7">
         <v>15000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AR7">
         <v>-2401293.0</v>
       </c>
-      <c r="AP7">
+      <c r="AS7">
         <v>1746000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AT7">
         <v>-164000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AU7">
         <v>-3535000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AV7">
         <v>-2090426.0</v>
       </c>
-      <c r="AT7">
+      <c r="AW7">
         <v>81000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AX7">
         <v>-1892000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AY7">
         <v>-1081000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AZ7">
         <v>-6774250.0</v>
       </c>
-      <c r="AX7">
+      <c r="BA7">
         <v>1760000.0</v>
       </c>
-      <c r="AY7">
+      <c r="BB7">
         <v>2939000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BC7">
         <v>-466000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BD7">
         <v>-735939.0</v>
       </c>
-      <c r="BB7">
+      <c r="BE7">
         <v>361000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BF7">
         <v>1006000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BG7">
         <v>1076000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:56">
+    <row r="8" spans="1:59">
       <c r="A8" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -19205,444 +20170,477 @@
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
-    </row>
-    <row r="9" spans="1:56">
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+    </row>
+    <row r="9" spans="1:59">
       <c r="A9" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="B9">
+        <v>4028000.0</v>
+      </c>
+      <c r="C9">
+        <v>-5793000.0</v>
+      </c>
+      <c r="D9">
+        <v>6750000.0</v>
+      </c>
+      <c r="E9">
         <v>3529000.0</v>
       </c>
-      <c r="C9">
+      <c r="F9">
         <v>-3571378.0</v>
       </c>
-      <c r="D9">
+      <c r="G9">
         <v>795000.0</v>
       </c>
-      <c r="E9">
+      <c r="H9">
         <v>-2078000.0</v>
       </c>
-      <c r="F9">
+      <c r="I9">
         <v>6557000.0</v>
       </c>
-      <c r="G9">
+      <c r="J9">
         <v>-3680524.0</v>
       </c>
-      <c r="H9">
+      <c r="K9">
         <v>2983000.0</v>
       </c>
-      <c r="I9">
+      <c r="L9">
         <v>621000.0</v>
       </c>
-      <c r="J9">
+      <c r="M9">
         <v>-1408000.0</v>
       </c>
-      <c r="K9">
+      <c r="N9">
         <v>2296538.0</v>
       </c>
-      <c r="L9">
+      <c r="O9">
         <v>-1028000.0</v>
       </c>
-      <c r="M9">
+      <c r="P9">
         <v>-10000.0</v>
       </c>
-      <c r="N9">
+      <c r="Q9">
         <v>-1119000.0</v>
       </c>
-      <c r="O9">
+      <c r="R9">
         <v>946000.0</v>
       </c>
-      <c r="P9">
+      <c r="S9">
         <v>-3068000.0</v>
       </c>
-      <c r="Q9"/>
-      <c r="R9">
+      <c r="T9">
+        <v>2479133.0</v>
+      </c>
+      <c r="U9">
         <v>370000.0</v>
       </c>
-      <c r="S9">
+      <c r="V9">
         <v>2796000.0</v>
       </c>
-      <c r="T9">
+      <c r="W9">
         <v>408000.0</v>
       </c>
-      <c r="U9">
+      <c r="X9">
         <v>1585862.0</v>
       </c>
-      <c r="V9">
+      <c r="Y9">
         <v>1403000.0</v>
       </c>
-      <c r="W9">
+      <c r="Z9">
         <v>-1320000.0</v>
       </c>
-      <c r="X9">
+      <c r="AA9">
         <v>-1895000.0</v>
       </c>
-      <c r="Y9"/>
-      <c r="Z9">
+      <c r="AB9"/>
+      <c r="AC9">
         <v>-19417000.0</v>
       </c>
-      <c r="AA9"/>
-[...1 lines deleted...]
-      <c r="AC9"/>
       <c r="AD9"/>
-      <c r="AE9">
+      <c r="AE9"/>
+      <c r="AF9"/>
+      <c r="AG9"/>
+      <c r="AH9">
         <v>-387000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AI9">
         <v>-2338000.0</v>
       </c>
-      <c r="AG9"/>
-[...1 lines deleted...]
-      <c r="AI9">
+      <c r="AJ9"/>
+      <c r="AK9"/>
+      <c r="AL9">
         <v>-751000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AM9">
         <v>-607000.0</v>
       </c>
-      <c r="AK9"/>
-[...1 lines deleted...]
-      <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
-    </row>
-    <row r="10" spans="1:56">
+      <c r="BE9"/>
+      <c r="BF9"/>
+      <c r="BG9"/>
+    </row>
+    <row r="10" spans="1:59">
       <c r="A10" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="B10">
+        <v>1000.0</v>
+      </c>
+      <c r="C10">
         <v>0.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
+        <v>0.0</v>
+      </c>
+      <c r="E10">
+        <v>0.0</v>
+      </c>
+      <c r="F10">
         <v>11000.0</v>
       </c>
-      <c r="D10"/>
-[...1 lines deleted...]
-      <c r="F10">
+      <c r="G10">
+        <v>-11000.0</v>
+      </c>
+      <c r="H10">
         <v>0.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
+        <v>0.0</v>
+      </c>
+      <c r="J10">
         <v>-25972000.0</v>
-      </c>
-[...3 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="K10"/>
       <c r="L10"/>
-      <c r="M10"/>
-      <c r="N10">
+      <c r="M10">
         <v>0.0</v>
       </c>
-      <c r="O10">
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-520.0</v>
       </c>
       <c r="R10">
         <v>0.0</v>
       </c>
       <c r="S10">
+        <v>0.0</v>
+      </c>
+      <c r="T10">
+        <v>-520.0</v>
+      </c>
+      <c r="U10">
+        <v>0.0</v>
+      </c>
+      <c r="V10">
         <v>-6000.0</v>
       </c>
-      <c r="T10"/>
-[...1 lines deleted...]
-      <c r="V10">
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10">
         <v>0.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>336.0</v>
       </c>
       <c r="Z10">
         <v>0.0</v>
       </c>
       <c r="AA10">
+        <v>0.0</v>
+      </c>
+      <c r="AB10">
+        <v>336.0</v>
+      </c>
+      <c r="AC10">
+        <v>0.0</v>
+      </c>
+      <c r="AD10">
         <v>-1000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AE10">
         <v>22000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AF10">
         <v>-21468.0</v>
       </c>
-      <c r="AD10">
+      <c r="AG10">
         <v>2000.0</v>
       </c>
-      <c r="AE10"/>
-[...1 lines deleted...]
-      <c r="AG10">
+      <c r="AH10"/>
+      <c r="AI10"/>
+      <c r="AJ10">
         <v>22489.0</v>
       </c>
-      <c r="AH10">
+      <c r="AK10">
         <v>-22000.0</v>
       </c>
-      <c r="AI10"/>
-[...1 lines deleted...]
-      <c r="AK10">
+      <c r="AL10"/>
+      <c r="AM10"/>
+      <c r="AN10">
         <v>1148.0</v>
       </c>
-      <c r="AL10">
+      <c r="AO10">
         <v>6000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AP10">
         <v>-5000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AQ10">
         <v>51000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AR10">
         <v>25090.0</v>
       </c>
-      <c r="AP10">
+      <c r="AS10">
         <v>-26000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AT10">
         <v>-45000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AU10">
         <v>31000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AV10">
         <v>-31415.0</v>
       </c>
-      <c r="AT10">
+      <c r="AW10">
         <v>2000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AX10">
         <v>12000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AY10">
         <v>4000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AZ10">
         <v>3220.0</v>
       </c>
-      <c r="AX10">
+      <c r="BA10">
         <v>212000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BB10">
         <v>-211000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BC10">
         <v>1000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BD10">
         <v>2542.0</v>
       </c>
-      <c r="BB10">
+      <c r="BE10">
         <v>-4000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BF10">
         <v>-1000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BG10">
         <v>6000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:56">
+    <row r="11" spans="1:59">
       <c r="A11" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11">
         <v>0.0</v>
       </c>
-      <c r="L11">
+      <c r="O11">
         <v>0.0</v>
       </c>
-      <c r="M11">
+      <c r="P11">
         <v>1045000.0</v>
       </c>
-      <c r="N11">
+      <c r="Q11">
         <v>495000.0</v>
       </c>
-      <c r="O11"/>
-[...1 lines deleted...]
-      <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
-    </row>
-    <row r="12" spans="1:56">
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11"/>
+    </row>
+    <row r="12" spans="1:59">
       <c r="A12" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12">
         <v>455000.0</v>
       </c>
-      <c r="N12">
+      <c r="Q12">
         <v>-959000.0</v>
       </c>
-      <c r="O12"/>
-[...1 lines deleted...]
-      <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
-    </row>
-    <row r="13" spans="1:56">
+      <c r="BE12"/>
+      <c r="BF12"/>
+      <c r="BG12"/>
+    </row>
+    <row r="13" spans="1:59">
       <c r="A13" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -19655,512 +20653,542 @@
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
-    </row>
-    <row r="14" spans="1:56">
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+    </row>
+    <row r="14" spans="1:59">
       <c r="A14" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="B14">
+        <v>1439000.0</v>
+      </c>
+      <c r="C14">
+        <v>1081000.0</v>
+      </c>
+      <c r="D14">
+        <v>1086000.0</v>
+      </c>
+      <c r="E14">
         <v>1090000.0</v>
       </c>
-      <c r="C14">
+      <c r="F14">
         <v>1101460.0</v>
       </c>
-      <c r="D14">
+      <c r="G14">
         <v>1082000.0</v>
       </c>
-      <c r="E14">
+      <c r="H14">
         <v>1095000.0</v>
       </c>
-      <c r="F14">
+      <c r="I14">
         <v>1100000.0</v>
       </c>
-      <c r="G14">
+      <c r="J14">
         <v>1086000.0</v>
       </c>
-      <c r="H14">
+      <c r="K14">
         <v>1094000.0</v>
       </c>
-      <c r="I14">
+      <c r="L14">
         <v>1073000.0</v>
       </c>
-      <c r="J14">
+      <c r="M14">
         <v>1073000.0</v>
       </c>
-      <c r="K14">
+      <c r="N14">
         <v>959000.0</v>
       </c>
-      <c r="L14">
+      <c r="O14">
         <v>900000.0</v>
       </c>
-      <c r="M14">
+      <c r="P14">
         <v>1027000.0</v>
       </c>
-      <c r="N14">
+      <c r="Q14">
         <v>1047000.0</v>
       </c>
-      <c r="O14">
+      <c r="R14">
         <v>978000.0</v>
       </c>
-      <c r="P14">
+      <c r="S14">
         <v>977000.0</v>
       </c>
-      <c r="Q14">
+      <c r="T14">
         <v>951753.0</v>
       </c>
-      <c r="R14">
+      <c r="U14">
         <v>958000.0</v>
       </c>
-      <c r="S14">
+      <c r="V14">
         <v>948000.0</v>
       </c>
-      <c r="T14">
+      <c r="W14">
         <v>951000.0</v>
       </c>
-      <c r="U14">
+      <c r="X14">
         <v>886743.0</v>
       </c>
-      <c r="V14">
+      <c r="Y14">
         <v>881000.0</v>
       </c>
-      <c r="W14">
+      <c r="Z14">
         <v>883000.0</v>
       </c>
-      <c r="X14">
+      <c r="AA14">
         <v>894000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AB14">
         <v>881490.0</v>
       </c>
-      <c r="Z14">
+      <c r="AC14">
         <v>878000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AD14">
         <v>971000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AE14">
         <v>789000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AF14">
         <v>537209.0</v>
       </c>
-      <c r="AD14">
+      <c r="AG14">
         <v>744000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AH14">
         <v>818000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AI14">
         <v>831000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AJ14">
         <v>759283.0</v>
       </c>
-      <c r="AH14">
+      <c r="AK14">
         <v>767000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AL14">
         <v>748000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AM14">
         <v>755000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AN14">
         <v>645568.0</v>
       </c>
-      <c r="AL14">
+      <c r="AO14">
         <v>808000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AP14">
         <v>748000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AQ14">
         <v>853000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AR14">
         <v>734938.0</v>
       </c>
-      <c r="AP14">
+      <c r="AS14">
         <v>735000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AT14">
         <v>732000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AU14">
         <v>731000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AV14">
         <v>618887.0</v>
       </c>
-      <c r="AT14">
+      <c r="AW14">
         <v>610000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AX14">
         <v>606000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AY14">
         <v>576000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AZ14">
         <v>542650.0</v>
       </c>
-      <c r="AX14">
+      <c r="BA14">
         <v>537000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BB14">
         <v>558000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BC14">
         <v>547000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BD14">
         <v>537847.0</v>
       </c>
-      <c r="BB14">
+      <c r="BE14">
         <v>510000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BF14">
         <v>521000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BG14">
         <v>473000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:56">
+    <row r="15" spans="1:59">
       <c r="A15" t="s">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="B15"/>
+        <v>173</v>
+      </c>
+      <c r="B15">
+        <v>0.0</v>
+      </c>
       <c r="C15">
+        <v>0.0</v>
+      </c>
+      <c r="D15">
+        <v>3050000.0</v>
+      </c>
+      <c r="E15"/>
+      <c r="F15">
         <v>608.0</v>
       </c>
-      <c r="D15">
-[...3 lines deleted...]
-      <c r="F15"/>
       <c r="G15">
+        <v>3050000.0</v>
+      </c>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15">
         <v>3049284.0</v>
       </c>
-      <c r="H15">
+      <c r="K15">
         <v>2797000.0</v>
       </c>
-      <c r="I15"/>
-[...1 lines deleted...]
-      <c r="K15">
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15">
         <v>2796784.0</v>
       </c>
-      <c r="L15">
+      <c r="O15">
         <v>2797000.0</v>
       </c>
-      <c r="M15">
+      <c r="P15">
         <v>1000.0</v>
       </c>
-      <c r="N15">
+      <c r="Q15">
         <v>2796000.0</v>
       </c>
-      <c r="O15"/>
-[...1 lines deleted...]
-      <c r="Q15">
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15">
         <v>2797676.0</v>
       </c>
-      <c r="R15">
+      <c r="U15">
         <v>5593000.0</v>
       </c>
-      <c r="S15"/>
-[...1 lines deleted...]
-      <c r="U15">
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15">
         <v>2796784.0</v>
       </c>
-      <c r="V15">
+      <c r="Y15">
         <v>2797000.0</v>
       </c>
-      <c r="W15"/>
-[...1 lines deleted...]
-      <c r="Y15">
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15">
         <v>2951784.0</v>
       </c>
-      <c r="Z15">
+      <c r="AC15">
         <v>3077000.0</v>
-      </c>
-[...3 lines deleted...]
-        <v>3109230.0</v>
       </c>
       <c r="AD15"/>
       <c r="AE15"/>
-      <c r="AF15"/>
-      <c r="AG15">
+      <c r="AF15">
+        <v>3109230.0</v>
+      </c>
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15">
         <v>650.0</v>
       </c>
-      <c r="AH15"/>
-      <c r="AI15">
+      <c r="AK15"/>
+      <c r="AL15">
         <v>3102000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AM15">
         <v>2069000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AN15">
         <v>362.0</v>
       </c>
-      <c r="AL15"/>
-      <c r="AM15">
+      <c r="AO15"/>
+      <c r="AP15">
         <v>2067000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AQ15">
         <v>2068000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AR15">
         <v>2068043.0</v>
       </c>
-      <c r="AP15"/>
-      <c r="AQ15">
+      <c r="AS15"/>
+      <c r="AT15">
         <v>2067000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AU15">
         <v>2068000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AV15">
         <v>2067202.0</v>
       </c>
-      <c r="AT15"/>
-[...1 lines deleted...]
-      <c r="AV15">
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15">
         <v>3102000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AZ15">
         <v>276.0</v>
       </c>
-      <c r="AX15">
+      <c r="BA15">
         <v>5169000.0</v>
-      </c>
-[...3 lines deleted...]
-        <v>638.0</v>
       </c>
       <c r="BB15"/>
       <c r="BC15"/>
-      <c r="BD15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:56">
+      <c r="BD15">
+        <v>638.0</v>
+      </c>
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15"/>
+    </row>
+    <row r="16" spans="1:59">
       <c r="A16" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="B16">
+        <v>33109000.0</v>
+      </c>
+      <c r="C16">
+        <v>30794000.0</v>
+      </c>
+      <c r="D16">
+        <v>25151000.0</v>
+      </c>
+      <c r="E16">
         <v>26246000.0</v>
       </c>
-      <c r="C16">
+      <c r="F16">
         <v>22169770.0</v>
       </c>
-      <c r="D16">
+      <c r="G16">
         <v>22033000.0</v>
       </c>
-      <c r="E16">
+      <c r="H16">
         <v>26386000.0</v>
       </c>
-      <c r="F16">
+      <c r="I16">
         <v>27232000.0</v>
       </c>
-      <c r="G16">
+      <c r="J16">
         <v>21004378.0</v>
       </c>
-      <c r="H16">
+      <c r="K16">
         <v>50028000.0</v>
       </c>
-      <c r="I16">
+      <c r="L16">
         <v>35612000.0</v>
       </c>
-      <c r="J16">
+      <c r="M16">
         <v>31293000.0</v>
       </c>
-      <c r="K16">
+      <c r="N16">
         <v>28531516.0</v>
       </c>
-      <c r="L16">
+      <c r="O16">
         <v>32728000.0</v>
       </c>
-      <c r="M16">
+      <c r="P16">
         <v>33203000.0</v>
       </c>
-      <c r="N16">
+      <c r="Q16">
         <v>29988000.0</v>
       </c>
-      <c r="O16">
+      <c r="R16">
         <v>31579000.0</v>
       </c>
-      <c r="P16">
+      <c r="S16">
         <v>28893000.0</v>
       </c>
-      <c r="Q16">
+      <c r="T16">
         <v>32356372.0</v>
       </c>
-      <c r="R16">
+      <c r="U16">
         <v>33281000.0</v>
       </c>
-      <c r="S16">
+      <c r="V16">
         <v>34609000.0</v>
       </c>
-      <c r="T16">
+      <c r="W16">
         <v>27276000.0</v>
       </c>
-      <c r="U16">
+      <c r="X16">
         <v>22853401.0</v>
       </c>
-      <c r="V16">
+      <c r="Y16">
         <v>20662000.0</v>
       </c>
-      <c r="W16">
+      <c r="Z16">
         <v>17588000.0</v>
       </c>
-      <c r="X16">
+      <c r="AA16">
         <v>14762000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AB16">
         <v>22789063.0</v>
       </c>
-      <c r="Z16">
+      <c r="AC16">
         <v>58704000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AD16">
         <v>27019000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AE16">
         <v>28675000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AF16">
         <v>29812581.0</v>
       </c>
-      <c r="AD16">
+      <c r="AG16">
         <v>32055000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AH16">
         <v>23796000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AI16">
         <v>20795000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AJ16">
         <v>21541617.0</v>
       </c>
-      <c r="AH16">
+      <c r="AK16">
         <v>20791000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AL16">
         <v>20712000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AM16">
         <v>22271000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AN16">
         <v>23328962.0</v>
       </c>
-      <c r="AL16">
+      <c r="AO16">
         <v>21764000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AP16">
         <v>19631000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AQ16">
         <v>20063000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AR16">
         <v>19701826.0</v>
       </c>
-      <c r="AP16">
+      <c r="AS16">
         <v>19891000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AT16">
         <v>17193000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AU16">
         <v>17105000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AV16">
         <v>20547111.0</v>
       </c>
-      <c r="AT16">
+      <c r="AW16">
         <v>19573000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AX16">
         <v>15057000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AY16">
         <v>15523000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AZ16">
         <v>24043839.0</v>
       </c>
-      <c r="AX16">
+      <c r="BA16">
         <v>28573000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BB16">
         <v>30379000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BC16">
         <v>29221000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BD16">
         <v>26331238.0</v>
       </c>
-      <c r="BB16">
+      <c r="BE16">
         <v>26596000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BF16">
         <v>26638000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BG16">
         <v>28163000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:56">
+    <row r="17" spans="1:59">
       <c r="A17" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -20173,330 +21201,345 @@
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
-    </row>
-    <row r="18" spans="1:56">
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+    </row>
+    <row r="18" spans="1:59">
       <c r="A18" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="B18">
+        <v>2986000.0</v>
+      </c>
+      <c r="C18">
+        <v>-1918000.0</v>
+      </c>
+      <c r="D18">
+        <v>2285000.0</v>
+      </c>
+      <c r="E18">
         <v>4394000.0</v>
       </c>
-      <c r="C18">
+      <c r="F18">
         <v>3146000.0</v>
       </c>
-      <c r="D18">
+      <c r="G18">
         <v>153000.0</v>
       </c>
-      <c r="E18">
+      <c r="H18">
         <v>622000.0</v>
       </c>
-      <c r="F18">
+      <c r="I18">
         <v>6569000.0</v>
       </c>
-      <c r="G18">
+      <c r="J18">
         <v>-40492438.0</v>
       </c>
-      <c r="H18">
+      <c r="K18">
         <v>16021000.0</v>
       </c>
-      <c r="I18">
+      <c r="L18">
         <v>4473000.0</v>
       </c>
-      <c r="J18">
+      <c r="M18">
         <v>270000.0</v>
       </c>
-      <c r="K18">
+      <c r="N18">
         <v>1423267.0</v>
       </c>
-      <c r="L18">
+      <c r="O18">
         <v>-363000.0</v>
       </c>
-      <c r="M18">
+      <c r="P18">
         <v>3352000.0</v>
       </c>
-      <c r="N18">
+      <c r="Q18">
         <v>1291000.0</v>
       </c>
-      <c r="O18">
+      <c r="R18">
         <v>2840000.0</v>
       </c>
-      <c r="P18">
+      <c r="S18">
         <v>-1562000.0</v>
       </c>
-      <c r="Q18">
+      <c r="T18">
         <v>1924967.0</v>
       </c>
-      <c r="R18">
+      <c r="U18">
         <v>4014000.0</v>
       </c>
-      <c r="S18">
+      <c r="V18">
         <v>7321000.0</v>
       </c>
-      <c r="T18">
+      <c r="W18">
         <v>4405000.0</v>
       </c>
-      <c r="U18">
+      <c r="X18">
         <v>5341864.0</v>
       </c>
-      <c r="V18">
+      <c r="Y18">
         <v>5563000.0</v>
       </c>
-      <c r="W18">
+      <c r="Z18">
         <v>2332000.0</v>
       </c>
-      <c r="X18">
+      <c r="AA18">
         <v>-152000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AB18">
         <v>-12708115.0</v>
       </c>
-      <c r="Z18">
+      <c r="AC18">
         <v>-18347000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AD18">
         <v>-4581000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AE18">
         <v>-1586000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AF18">
         <v>515869.0</v>
       </c>
-      <c r="AD18">
+      <c r="AG18">
         <v>-791000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AH18">
         <v>3091000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AI18">
         <v>-873000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AJ18">
         <v>923039.0</v>
       </c>
-      <c r="AH18">
+      <c r="AK18">
         <v>193000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AL18">
         <v>1652000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AM18">
         <v>1115000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AN18">
         <v>1594680.0</v>
       </c>
-      <c r="AL18">
+      <c r="AO18">
         <v>1869000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AP18">
         <v>1882000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AQ18">
         <v>2570000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AR18">
         <v>1761098.0</v>
       </c>
-      <c r="AP18">
+      <c r="AS18">
         <v>2877000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AT18">
         <v>2362000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AU18">
         <v>-1111000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AV18">
         <v>9936138.0</v>
       </c>
-      <c r="AT18">
+      <c r="AW18">
         <v>-412000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AX18">
         <v>-83000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AY18">
         <v>-13214000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AZ18">
         <v>-5100191.0</v>
       </c>
-      <c r="AX18">
+      <c r="BA18">
         <v>3423000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BB18">
         <v>4298000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BC18">
         <v>2992000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BD18">
         <v>-132603.0</v>
       </c>
-      <c r="BB18">
+      <c r="BE18">
         <v>843000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BF18">
         <v>2740000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BG18">
         <v>2931000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:56">
+    <row r="19" spans="1:59">
       <c r="A19" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19">
         <v>-1585110.0</v>
       </c>
-      <c r="D19">
+      <c r="G19">
         <v>-1066000.0</v>
       </c>
-      <c r="E19">
+      <c r="H19">
         <v>-1063000.0</v>
       </c>
-      <c r="F19">
+      <c r="I19">
         <v>-1092000.0</v>
       </c>
-      <c r="G19">
+      <c r="J19">
         <v>6894261.0</v>
       </c>
-      <c r="H19">
+      <c r="K19">
         <v>41000.0</v>
       </c>
-      <c r="I19">
+      <c r="L19">
         <v>-1342000.0</v>
       </c>
-      <c r="J19">
+      <c r="M19">
         <v>-1154000.0</v>
       </c>
-      <c r="K19"/>
-[...2 lines deleted...]
-      <c r="N19">
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19">
         <v>-2091000.0</v>
       </c>
-      <c r="O19">
+      <c r="R19">
         <v>-1298000.0</v>
       </c>
-      <c r="P19">
+      <c r="S19">
         <v>-3345000.0</v>
       </c>
-      <c r="Q19">
+      <c r="T19">
         <v>-779193.0</v>
       </c>
-      <c r="R19">
+      <c r="U19">
         <v>-683000.0</v>
       </c>
-      <c r="S19">
+      <c r="V19">
         <v>-615000.0</v>
       </c>
-      <c r="T19">
+      <c r="W19">
         <v>-778000.0</v>
       </c>
-      <c r="U19">
+      <c r="X19">
         <v>-1311144.0</v>
       </c>
-      <c r="V19">
+      <c r="Y19">
         <v>-932000.0</v>
       </c>
-      <c r="W19">
+      <c r="Z19">
         <v>-162000.0</v>
       </c>
-      <c r="X19">
+      <c r="AA19">
         <v>-327000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AB19">
         <v>-10698294.0</v>
       </c>
-      <c r="Z19">
+      <c r="AC19">
         <v>-12968000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AD19">
         <v>-1146000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AE19">
         <v>-1934000.0</v>
       </c>
-      <c r="AC19"/>
-[...1 lines deleted...]
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
-    </row>
-    <row r="20" spans="1:56">
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+    </row>
+    <row r="20" spans="1:59">
       <c r="A20" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -20509,888 +21552,939 @@
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
-    </row>
-    <row r="21" spans="1:56">
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+    </row>
+    <row r="21" spans="1:59">
       <c r="A21" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="B21">
+        <v>-489000.0</v>
+      </c>
+      <c r="C21">
+        <v>7741000.0</v>
+      </c>
+      <c r="D21">
+        <v>-148000.0</v>
+      </c>
+      <c r="E21">
         <v>-146000.0</v>
       </c>
-      <c r="C21">
+      <c r="F21">
         <v>-143681.0</v>
       </c>
-      <c r="D21">
+      <c r="G21">
         <v>-143000.0</v>
       </c>
-      <c r="E21">
+      <c r="H21">
         <v>-139000.0</v>
       </c>
-      <c r="F21">
+      <c r="I21">
         <v>-139000.0</v>
       </c>
-      <c r="G21">
+      <c r="J21">
         <v>6941175.0</v>
       </c>
-      <c r="H21"/>
-[...1 lines deleted...]
-      <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21">
         <v>-123000.0</v>
       </c>
-      <c r="N21">
+      <c r="Q21">
         <v>-123000.0</v>
       </c>
-      <c r="O21"/>
-[...1 lines deleted...]
-      <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
-    </row>
-    <row r="22" spans="1:56">
+      <c r="BE21"/>
+      <c r="BF21"/>
+      <c r="BG21"/>
+    </row>
+    <row r="22" spans="1:59">
       <c r="A22" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B22">
+        <v>2421000.0</v>
+      </c>
+      <c r="C22">
+        <v>1591000.0</v>
+      </c>
+      <c r="D22">
+        <v>1467000.0</v>
+      </c>
+      <c r="E22">
         <v>1672000.0</v>
       </c>
-      <c r="C22">
+      <c r="F22">
         <v>486926.0</v>
       </c>
-      <c r="D22">
+      <c r="G22">
         <v>2133000.0</v>
       </c>
-      <c r="E22">
+      <c r="H22">
         <v>2158000.0</v>
       </c>
-      <c r="F22">
+      <c r="I22">
         <v>2584000.0</v>
       </c>
-      <c r="G22">
+      <c r="J22">
         <v>2767000.0</v>
       </c>
-      <c r="H22">
+      <c r="K22">
         <v>3183000.0</v>
       </c>
-      <c r="I22">
+      <c r="L22">
         <v>2139000.0</v>
       </c>
-      <c r="J22">
+      <c r="M22">
         <v>2770000.0</v>
       </c>
-      <c r="K22">
+      <c r="N22">
         <v>1090000.0</v>
       </c>
-      <c r="L22">
+      <c r="O22">
         <v>2161000.0</v>
       </c>
-      <c r="M22">
+      <c r="P22">
         <v>2065000.0</v>
       </c>
-      <c r="N22">
+      <c r="Q22">
         <v>2205000.0</v>
       </c>
-      <c r="O22">
+      <c r="R22">
         <v>2631000.0</v>
       </c>
-      <c r="P22">
+      <c r="S22">
         <v>3961000.0</v>
       </c>
-      <c r="Q22">
+      <c r="T22">
         <v>3489529.0</v>
       </c>
-      <c r="R22">
+      <c r="U22">
         <v>4462000.0</v>
       </c>
-      <c r="S22">
+      <c r="V22">
         <v>3871000.0</v>
       </c>
-      <c r="T22">
+      <c r="W22">
         <v>5063000.0</v>
       </c>
-      <c r="U22">
+      <c r="X22">
         <v>4882969.0</v>
       </c>
-      <c r="V22">
+      <c r="Y22">
         <v>3607000.0</v>
       </c>
-      <c r="W22">
+      <c r="Z22">
         <v>3408000.0</v>
       </c>
-      <c r="X22">
+      <c r="AA22">
         <v>2277000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AB22">
         <v>1987110.0</v>
       </c>
-      <c r="Z22">
+      <c r="AC22">
         <v>2120000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AD22">
         <v>1836000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AE22">
         <v>2347000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AF22">
         <v>1521907.0</v>
       </c>
-      <c r="AD22">
+      <c r="AG22">
         <v>1923000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AH22">
         <v>2417000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AI22">
         <v>2073000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AJ22">
         <v>1669518.0</v>
       </c>
-      <c r="AH22">
+      <c r="AK22">
         <v>1897000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AL22">
         <v>2414000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AM22">
         <v>2132000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AN22">
         <v>1986507.0</v>
       </c>
-      <c r="AL22">
+      <c r="AO22">
         <v>1167000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AP22">
         <v>1604000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AQ22">
         <v>2217000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AR22">
         <v>2184925.0</v>
       </c>
-      <c r="AP22">
+      <c r="AS22">
         <v>2302000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AT22">
         <v>2325000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AU22">
         <v>2841000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AV22">
         <v>2173410.0</v>
       </c>
-      <c r="AT22">
+      <c r="AW22">
         <v>2619000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AX22">
         <v>2689000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AY22">
         <v>2844000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AZ22">
         <v>1905328.0</v>
       </c>
-      <c r="AX22">
+      <c r="BA22">
         <v>2221000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BB22">
         <v>1617000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BC22">
         <v>3546000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BD22">
         <v>921461.0</v>
       </c>
-      <c r="BB22">
+      <c r="BE22">
         <v>925000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BF22">
         <v>2045000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BG22">
         <v>2036000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:56">
+    <row r="23" spans="1:59">
       <c r="A23" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="B23">
+        <v>-213000.0</v>
+      </c>
+      <c r="C23">
+        <v>-211000.0</v>
+      </c>
+      <c r="D23">
+        <v>-3261000.0</v>
+      </c>
+      <c r="E23">
         <v>-208000.0</v>
       </c>
-      <c r="C23">
+      <c r="F23">
         <v>-157608.0</v>
       </c>
-      <c r="D23">
+      <c r="G23">
         <v>-153000.0</v>
       </c>
-      <c r="E23">
+      <c r="H23">
         <v>-152000.0</v>
       </c>
-      <c r="F23">
+      <c r="I23">
         <v>-229000.0</v>
       </c>
-      <c r="G23">
+      <c r="J23">
         <v>6582232.0</v>
       </c>
-      <c r="H23">
+      <c r="K23">
         <v>-150000.0</v>
       </c>
-      <c r="I23">
+      <c r="L23">
         <v>-156000.0</v>
       </c>
-      <c r="J23">
+      <c r="M23">
         <v>-157000.0</v>
       </c>
-      <c r="K23">
+      <c r="N23">
         <v>-56906.0</v>
       </c>
-      <c r="L23">
+      <c r="O23">
         <v>-88000.0</v>
       </c>
-      <c r="M23">
+      <c r="P23">
         <v>-261000.0</v>
       </c>
-      <c r="N23">
+      <c r="Q23">
         <v>135000.0</v>
       </c>
-      <c r="O23">
+      <c r="R23">
         <v>-207000.0</v>
       </c>
-      <c r="P23">
+      <c r="S23">
         <v>-12000.0</v>
       </c>
-      <c r="Q23">
+      <c r="T23">
         <v>-333200.0</v>
       </c>
-      <c r="R23">
+      <c r="U23">
         <v>-5593000.0</v>
       </c>
-      <c r="S23">
+      <c r="V23">
         <v>-615000.0</v>
       </c>
-      <c r="T23">
+      <c r="W23">
         <v>-778000.0</v>
       </c>
-      <c r="U23">
+      <c r="X23">
         <v>-380336.0</v>
       </c>
-      <c r="V23">
+      <c r="Y23">
         <v>-2797000.0</v>
       </c>
-      <c r="W23">
+      <c r="Z23">
         <v>-162000.0</v>
       </c>
-      <c r="X23">
+      <c r="AA23">
         <v>-327000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AB23">
         <v>-375295.0</v>
       </c>
-      <c r="Z23">
+      <c r="AC23">
         <v>-3176000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AD23">
         <v>-24000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AE23">
         <v>-1934000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AF23">
         <v>-10886019.0</v>
       </c>
-      <c r="AD23">
+      <c r="AG23">
         <v>-3108000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AH23">
         <v>57000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AI23">
         <v>80000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AJ23">
         <v>-3883433.0</v>
       </c>
-      <c r="AH23">
+      <c r="AK23">
         <v>-351000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AL23">
         <v>139000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AM23">
         <v>132000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AN23">
         <v>-2309759.0</v>
       </c>
-      <c r="AL23">
+      <c r="AO23">
         <v>67000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AP23">
         <v>-67000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AQ23">
         <v>72000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AR23">
         <v>26020.0</v>
       </c>
-      <c r="AP23">
+      <c r="AS23">
         <v>-345000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AT23">
         <v>194000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AU23">
         <v>-246000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AV23">
         <v>246607.0</v>
       </c>
-      <c r="AT23">
+      <c r="AW23">
         <v>-594000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AX23">
         <v>-133000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AY23">
         <v>-131000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AZ23">
         <v>-169676.0</v>
       </c>
-      <c r="AX23">
+      <c r="BA23">
         <v>-7000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BB23">
         <v>-3266000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BC23">
         <v>-80000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BD23">
         <v>-119045.0</v>
       </c>
-      <c r="BB23">
+      <c r="BE23">
         <v>-116000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BF23">
         <v>-4240000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BG23">
         <v>-80000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:56">
+    <row r="24" spans="1:59">
       <c r="A24" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="B24">
+        <v>-1059000.0</v>
+      </c>
+      <c r="C24">
+        <v>-1068000.0</v>
+      </c>
+      <c r="D24">
+        <v>-1104000.0</v>
+      </c>
+      <c r="E24">
         <v>-973000.0</v>
       </c>
-      <c r="C24">
+      <c r="F24">
         <v>-1094413.0</v>
       </c>
-      <c r="D24">
+      <c r="G24">
         <v>-1091000.0</v>
       </c>
-      <c r="E24">
+      <c r="H24">
         <v>-1119000.0</v>
       </c>
-      <c r="F24">
+      <c r="I24">
         <v>-948000.0</v>
       </c>
-      <c r="G24">
+      <c r="J24">
         <v>-1035676.0</v>
       </c>
-      <c r="H24">
+      <c r="K24">
         <v>215000.0</v>
       </c>
-      <c r="I24">
+      <c r="L24">
         <v>45000.0</v>
       </c>
-      <c r="J24">
+      <c r="M24">
         <v>45000.0</v>
       </c>
-      <c r="K24">
+      <c r="N24">
         <v>-1962300.0</v>
       </c>
-      <c r="L24">
+      <c r="O24">
         <v>1.0</v>
       </c>
-      <c r="M24">
+      <c r="P24">
         <v>28000.0</v>
       </c>
-      <c r="N24">
+      <c r="Q24">
         <v>-1302000.0</v>
       </c>
-      <c r="O24">
+      <c r="R24">
         <v>51000.0</v>
       </c>
-      <c r="P24">
+      <c r="S24">
         <v>62000.0</v>
       </c>
-      <c r="Q24">
+      <c r="T24">
         <v>252276.0</v>
       </c>
-      <c r="R24">
+      <c r="U24">
         <v>265000.0</v>
       </c>
-      <c r="S24">
-[...2 lines deleted...]
-      <c r="T24">
+      <c r="V24">
+        <v>-615000.0</v>
+      </c>
+      <c r="W24">
         <v>-560000.0</v>
       </c>
-      <c r="U24">
+      <c r="X24">
         <v>-756598.0</v>
       </c>
-      <c r="V24">
+      <c r="Y24">
         <v>-841000.0</v>
       </c>
-      <c r="W24">
+      <c r="Z24">
         <v>-159000.0</v>
       </c>
-      <c r="X24">
+      <c r="AA24">
         <v>-330000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AB24">
         <v>-263260.0</v>
       </c>
-      <c r="Z24">
+      <c r="AC24">
         <v>-12925000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AD24">
         <v>-405000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AE24">
         <v>-454000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AF24">
         <v>-2410424.0</v>
       </c>
-      <c r="AD24">
+      <c r="AG24">
         <v>15898000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AH24">
         <v>124000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AI24">
         <v>151000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AJ24">
         <v>-2524100.0</v>
       </c>
-      <c r="AH24">
+      <c r="AK24">
         <v>134000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AL24">
         <v>149000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AM24">
         <v>148000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AN24">
         <v>-2400482.0</v>
       </c>
-      <c r="AL24">
+      <c r="AO24">
         <v>151000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AP24">
         <v>125000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AQ24">
         <v>143000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AR24">
         <v>351938.0</v>
       </c>
-      <c r="AP24"/>
-      <c r="AQ24">
+      <c r="AS24"/>
+      <c r="AT24">
         <v>120000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AU24">
         <v>2000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AV24">
         <v>1084542.0</v>
       </c>
-      <c r="AT24">
+      <c r="AW24">
         <v>5302000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AX24">
         <v>1000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AY24">
         <v>3000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AZ24">
         <v>739291.0</v>
       </c>
-      <c r="AX24">
+      <c r="BA24">
         <v>2000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BB24">
         <v>1000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BC24">
         <v>5000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BD24">
         <v>50430.0</v>
       </c>
-      <c r="BB24"/>
-[...1 lines deleted...]
-      <c r="BD24">
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24">
         <v>33000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:56">
+    <row r="25" spans="1:59">
       <c r="A25" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="B25">
+        <v>-773000.0</v>
+      </c>
+      <c r="C25">
+        <v>-543000.0</v>
+      </c>
+      <c r="D25">
+        <v>-429000.0</v>
+      </c>
+      <c r="E25">
         <v>-445000.0</v>
       </c>
-      <c r="C25">
+      <c r="F25">
         <v>1269012.0</v>
       </c>
-      <c r="D25">
+      <c r="G25">
         <v>-613000.0</v>
       </c>
-      <c r="E25">
+      <c r="H25">
         <v>-625000.0</v>
       </c>
-      <c r="F25">
+      <c r="I25">
         <v>-992000.0</v>
       </c>
-      <c r="G25">
+      <c r="J25">
         <v>-1446139.0</v>
       </c>
-      <c r="H25">
+      <c r="K25">
         <v>-533000.0</v>
       </c>
-      <c r="I25">
+      <c r="L25">
         <v>-238000.0</v>
       </c>
-      <c r="J25">
+      <c r="M25">
         <v>-518000.0</v>
       </c>
-      <c r="K25">
+      <c r="N25">
         <v>10568.0</v>
       </c>
-      <c r="L25">
+      <c r="O25">
         <v>-554000.0</v>
       </c>
-      <c r="M25">
+      <c r="P25">
         <v>483000.0</v>
       </c>
-      <c r="N25">
+      <c r="Q25">
         <v>-1344000.0</v>
       </c>
-      <c r="O25">
+      <c r="R25">
         <v>-792000.0</v>
       </c>
-      <c r="P25">
+      <c r="S25">
         <v>-804000.0</v>
       </c>
-      <c r="Q25">
+      <c r="T25">
         <v>-3590018.0</v>
       </c>
-      <c r="R25">
+      <c r="U25">
         <v>-880000.0</v>
       </c>
-      <c r="S25">
+      <c r="V25">
         <v>-457000.0</v>
       </c>
-      <c r="T25">
+      <c r="W25">
         <v>-467000.0</v>
       </c>
-      <c r="U25">
+      <c r="X25">
         <v>-1677433.0</v>
       </c>
-      <c r="V25">
+      <c r="Y25">
         <v>-393000.0</v>
       </c>
-      <c r="W25">
+      <c r="Z25">
         <v>-584000.0</v>
       </c>
-      <c r="X25">
+      <c r="AA25">
         <v>-606000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AB25">
         <v>-924243.0</v>
       </c>
-      <c r="Z25">
+      <c r="AC25">
         <v>-1155000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AD25">
         <v>-557000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AE25">
         <v>-489000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AF25">
         <v>-428471.0</v>
       </c>
-      <c r="AD25">
+      <c r="AG25">
         <v>-3131000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AH25">
         <v>-458000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AI25">
         <v>-427000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AJ25">
         <v>-473136.0</v>
       </c>
-      <c r="AH25">
+      <c r="AK25">
         <v>-617000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AL25">
         <v>209000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AM25">
         <v>146000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AN25">
         <v>-692043.0</v>
       </c>
-      <c r="AL25">
+      <c r="AO25">
         <v>-1199000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AP25">
         <v>-387000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>-1561000.0</v>
       </c>
       <c r="AQ25">
         <v>-444000.0</v>
       </c>
       <c r="AR25">
+        <v>1078480.0</v>
+      </c>
+      <c r="AS25">
+        <v>-1561000.0</v>
+      </c>
+      <c r="AT25">
+        <v>-444000.0</v>
+      </c>
+      <c r="AU25">
         <v>-1059000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AV25">
         <v>1619291.0</v>
       </c>
-      <c r="AT25">
+      <c r="AW25">
         <v>-2856000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AX25">
         <v>-986000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AY25">
         <v>-1044000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AZ25">
         <v>-643286.0</v>
       </c>
-      <c r="AX25">
+      <c r="BA25">
         <v>-917000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BB25">
         <v>-596000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BC25">
         <v>-610000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BD25">
         <v>-655987.0</v>
       </c>
-      <c r="BB25">
+      <c r="BE25">
         <v>-530000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BF25">
         <v>-516000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BG25">
         <v>-492000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:56">
+    <row r="26" spans="1:59">
       <c r="A26" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
-      <c r="Q26">
-[...7 lines deleted...]
-      </c>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
       <c r="T26">
         <v>0.0</v>
       </c>
       <c r="U26">
+        <v>0.0</v>
+      </c>
+      <c r="V26">
+        <v>0.0</v>
+      </c>
+      <c r="W26">
+        <v>0.0</v>
+      </c>
+      <c r="X26">
         <v>142.0</v>
       </c>
-      <c r="V26">
+      <c r="Y26">
         <v>-8120000.0</v>
       </c>
-      <c r="W26">
+      <c r="Z26">
         <v>-8120000.0</v>
       </c>
-      <c r="X26">
+      <c r="AA26">
         <v>-8120000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AB26">
         <v>-19440808.0</v>
       </c>
-      <c r="Z26">
+      <c r="AC26">
         <v>68305000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AD26">
         <v>2835000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AE26">
         <v>167000.0</v>
       </c>
-      <c r="AC26"/>
-[...1 lines deleted...]
-      <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
-    </row>
-    <row r="27" spans="1:56">
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+    </row>
+    <row r="27" spans="1:59">
       <c r="A27" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -21403,558 +22497,588 @@
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
-    </row>
-    <row r="28" spans="1:56">
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+    </row>
+    <row r="28" spans="1:59">
       <c r="A28" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="B28">
+        <v>-702000.0</v>
+      </c>
+      <c r="C28">
+        <v>7530000.0</v>
+      </c>
+      <c r="D28">
+        <v>-3409000.0</v>
+      </c>
+      <c r="E28">
         <v>-354000.0</v>
       </c>
-      <c r="C28">
+      <c r="F28">
         <v>-342000.0</v>
       </c>
-      <c r="D28">
+      <c r="G28">
         <v>-3413000.0</v>
       </c>
-      <c r="E28">
+      <c r="H28">
         <v>-370000.0</v>
       </c>
-      <c r="F28">
+      <c r="I28">
         <v>-368000.0</v>
       </c>
-      <c r="G28">
+      <c r="J28">
         <v>3532948.0</v>
       </c>
-      <c r="H28">
+      <c r="K28">
         <v>-3012000.0</v>
       </c>
-      <c r="I28">
+      <c r="L28">
         <v>-193000.0</v>
       </c>
-      <c r="J28">
+      <c r="M28">
         <v>-194000.0</v>
       </c>
-      <c r="K28">
+      <c r="N28">
         <v>-2696690.0</v>
       </c>
-      <c r="L28">
+      <c r="O28">
         <v>-125000.0</v>
       </c>
-      <c r="M28">
+      <c r="P28">
         <v>-124000.0</v>
       </c>
-      <c r="N28">
+      <c r="Q28">
         <v>-2919000.0</v>
       </c>
-      <c r="O28">
+      <c r="R28">
         <v>-207000.0</v>
       </c>
-      <c r="P28">
+      <c r="S28">
         <v>-12000.0</v>
       </c>
-      <c r="Q28">
+      <c r="T28">
         <v>-3130876.0</v>
       </c>
-      <c r="R28">
+      <c r="U28">
         <v>-5593000.0</v>
       </c>
-      <c r="S28">
+      <c r="V28">
         <v>0.0</v>
       </c>
-      <c r="T28">
+      <c r="W28">
         <v>0.0</v>
       </c>
-      <c r="U28">
+      <c r="X28">
         <v>-3176978.0</v>
       </c>
-      <c r="V28">
+      <c r="Y28">
         <v>-2797000.0</v>
       </c>
-      <c r="W28">
+      <c r="Z28">
         <v>-8120000.0</v>
       </c>
-      <c r="X28">
+      <c r="AA28">
         <v>-8120000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AB28">
         <v>-22645102.0</v>
       </c>
-      <c r="Z28">
+      <c r="AC28">
         <v>62294000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AD28">
         <v>2644000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AE28">
         <v>167000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AF28">
         <v>-3109232.0</v>
       </c>
-      <c r="AD28">
+      <c r="AG28">
         <v>-6857000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AH28">
         <v>-229000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AI28">
         <v>-7000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AJ28">
         <v>-245758.0</v>
       </c>
-      <c r="AH28">
+      <c r="AK28">
         <v>-245000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AL28">
         <v>-3348000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AM28">
         <v>-2314000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AN28">
         <v>-245915.0</v>
       </c>
-      <c r="AL28">
+      <c r="AO28">
         <v>-178000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AP28">
         <v>-2313000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AQ28">
         <v>-2313000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AR28">
         <v>-2287131.0</v>
       </c>
-      <c r="AP28">
+      <c r="AS28">
         <v>-245000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AT28">
         <v>-2325000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AU28">
         <v>-2353000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AV28">
         <v>-10066269.0</v>
       </c>
-      <c r="AT28">
+      <c r="AW28">
         <v>-379000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AX28">
         <v>-377000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AY28">
         <v>4685000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AZ28">
         <v>-169400.0</v>
       </c>
-      <c r="AX28">
+      <c r="BA28">
         <v>-5236000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BB28">
         <v>-3147000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BC28">
         <v>-139000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BD28">
         <v>-118255.0</v>
       </c>
-      <c r="BB28">
+      <c r="BE28">
         <v>-889000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BF28">
         <v>-4299000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BG28">
         <v>-139000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:56">
+    <row r="29" spans="1:59">
       <c r="A29" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="B29">
+        <v>4469000.0</v>
+      </c>
+      <c r="C29">
+        <v>-500000.0</v>
+      </c>
+      <c r="D29">
+        <v>3895000.0</v>
+      </c>
+      <c r="E29">
         <v>5497000.0</v>
       </c>
-      <c r="C29">
+      <c r="F29">
         <v>3672000.0</v>
       </c>
-      <c r="D29">
+      <c r="G29">
         <v>160000.0</v>
       </c>
-      <c r="E29">
+      <c r="H29">
         <v>629000.0</v>
       </c>
-      <c r="F29">
+      <c r="I29">
         <v>7723000.0</v>
       </c>
-      <c r="G29">
+      <c r="J29">
         <v>-39448419.0</v>
       </c>
-      <c r="H29">
+      <c r="K29">
         <v>17378000.0</v>
       </c>
-      <c r="I29">
+      <c r="L29">
         <v>5860000.0</v>
       </c>
-      <c r="J29">
+      <c r="M29">
         <v>1469000.0</v>
       </c>
-      <c r="K29">
+      <c r="N29">
         <v>3188112.0</v>
       </c>
-      <c r="L29">
+      <c r="O29">
         <v>1489000.0</v>
       </c>
-      <c r="M29">
+      <c r="P29">
         <v>4610000.0</v>
       </c>
-      <c r="N29">
+      <c r="Q29">
         <v>3406000.0</v>
       </c>
-      <c r="O29">
+      <c r="R29">
         <v>4189000.0</v>
       </c>
-      <c r="P29">
+      <c r="S29">
         <v>-117000.0</v>
       </c>
-      <c r="Q29">
+      <c r="T29">
         <v>2956436.0</v>
       </c>
-      <c r="R29">
+      <c r="U29">
         <v>4962000.0</v>
       </c>
-      <c r="S29">
+      <c r="V29">
         <v>7956000.0</v>
       </c>
-      <c r="T29">
+      <c r="W29">
         <v>5199000.0</v>
       </c>
-      <c r="U29">
+      <c r="X29">
         <v>6674030.0</v>
       </c>
-      <c r="V29">
+      <c r="Y29">
         <v>6835000.0</v>
       </c>
-      <c r="W29">
+      <c r="Z29">
         <v>2934000.0</v>
       </c>
-      <c r="X29">
+      <c r="AA29">
         <v>455000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AB29">
         <v>-2562591.0</v>
       </c>
-      <c r="Z29">
+      <c r="AC29">
         <v>-17645000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AD29">
         <v>-3159000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AE29">
         <v>634000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AF29">
         <v>11753897.0</v>
       </c>
-      <c r="AD29">
+      <c r="AG29">
         <v>-652000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AH29">
         <v>3158000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AI29">
         <v>-802000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AJ29">
         <v>4942312.0</v>
       </c>
-      <c r="AH29">
+      <c r="AK29">
         <v>678000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AL29">
         <v>1662000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AM29">
         <v>1131000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AN29">
         <v>4080979.0</v>
       </c>
-      <c r="AL29">
+      <c r="AO29">
         <v>1903000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AP29">
         <v>1937000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AQ29">
         <v>2641000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AR29">
         <v>1597050.0</v>
       </c>
-      <c r="AP29">
+      <c r="AS29">
         <v>3222000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AT29">
         <v>2449000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AU29">
         <v>-1022000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AV29">
         <v>2321162.0</v>
       </c>
-      <c r="AT29">
+      <c r="AW29">
         <v>454000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AX29">
         <v>417000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AY29">
         <v>1295000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AZ29">
         <v>-4969558.0</v>
       </c>
-      <c r="AX29">
+      <c r="BA29">
         <v>3601000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BB29">
         <v>4518000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BC29">
         <v>3017000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BD29">
         <v>67382.0</v>
       </c>
-      <c r="BB29">
+      <c r="BE29">
         <v>1266000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BF29">
         <v>3056000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BG29">
         <v>3093000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:56">
+    <row r="30" spans="1:59">
       <c r="A30" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="B30">
+        <v>-1453000.0</v>
+      </c>
+      <c r="C30">
+        <v>-1387000.0</v>
+      </c>
+      <c r="D30">
+        <v>-1572000.0</v>
+      </c>
+      <c r="E30">
         <v>-1067000.0</v>
       </c>
-      <c r="C30">
+      <c r="F30">
         <v>-1620000.0</v>
       </c>
-      <c r="D30">
+      <c r="G30">
         <v>-1098000.0</v>
       </c>
-      <c r="E30">
+      <c r="H30">
         <v>-1126000.0</v>
       </c>
-      <c r="F30">
+      <c r="I30">
         <v>-1092000.0</v>
       </c>
-      <c r="G30">
+      <c r="J30">
         <v>6894261.0</v>
       </c>
-      <c r="H30">
+      <c r="K30">
         <v>41000.0</v>
       </c>
-      <c r="I30">
+      <c r="L30">
         <v>-1342000.0</v>
       </c>
-      <c r="J30">
+      <c r="M30">
         <v>-1154000.0</v>
       </c>
-      <c r="K30">
+      <c r="N30">
         <v>-2065271.0</v>
       </c>
-      <c r="L30">
+      <c r="O30">
         <v>-1838000.0</v>
       </c>
-      <c r="M30">
+      <c r="P30">
         <v>-1258000.0</v>
       </c>
-      <c r="N30">
+      <c r="Q30">
         <v>-2091000.0</v>
       </c>
-      <c r="O30">
+      <c r="R30">
         <v>-1298000.0</v>
       </c>
-      <c r="P30">
+      <c r="S30">
         <v>-3345000.0</v>
       </c>
-      <c r="Q30">
+      <c r="T30">
         <v>-779193.0</v>
       </c>
-      <c r="R30">
+      <c r="U30">
         <v>-683000.0</v>
       </c>
-      <c r="S30">
+      <c r="V30">
         <v>-615000.0</v>
       </c>
-      <c r="T30">
+      <c r="W30">
         <v>-778000.0</v>
       </c>
-      <c r="U30">
+      <c r="X30">
         <v>-1311144.0</v>
       </c>
-      <c r="V30">
+      <c r="Y30">
         <v>-952000.0</v>
       </c>
-      <c r="W30">
+      <c r="Z30">
         <v>-162000.0</v>
       </c>
-      <c r="X30">
+      <c r="AA30">
         <v>-327000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AB30">
         <v>-10698294.0</v>
       </c>
-      <c r="Z30">
+      <c r="AC30">
         <v>-12968000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AD30">
         <v>-1146000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AE30">
         <v>-1934000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AF30">
         <v>-10886019.0</v>
       </c>
-      <c r="AD30">
+      <c r="AG30">
         <v>15759000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AH30">
         <v>57000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AI30">
         <v>80000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AJ30">
         <v>-3883433.0</v>
       </c>
-      <c r="AH30">
+      <c r="AK30">
         <v>-351000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AL30">
         <v>139000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AM30">
         <v>132000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AN30">
         <v>-2309759.0</v>
       </c>
-      <c r="AL30">
+      <c r="AO30">
         <v>395000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AP30">
         <v>-67000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AQ30">
         <v>72000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AR30">
         <v>515986.0</v>
       </c>
-      <c r="AP30">
+      <c r="AS30">
         <v>-345000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AT30">
         <v>-42000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AU30">
         <v>-87000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AV30">
         <v>8699518.0</v>
       </c>
-      <c r="AT30">
+      <c r="AW30">
         <v>4436000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AX30">
         <v>-499000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AY30">
         <v>-14506000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AZ30">
         <v>608658.0</v>
       </c>
-      <c r="AX30">
+      <c r="BA30">
         <v>-176000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BB30">
         <v>-219000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BC30">
         <v>-20000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BD30">
         <v>-149555.0</v>
       </c>
-      <c r="BB30">
+      <c r="BE30">
         <v>-423000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BF30">
         <v>-316000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BG30">
         <v>-129000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>