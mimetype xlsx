--- v0 (2026-03-14)
+++ v1 (2026-09-12)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="153">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
   <si>
     <t>2016-12-31</t>
@@ -238,50 +241,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -848,10623 +857,11568 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K62"/>
+  <dimension ref="A1:L62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11">
+    <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
-    </row>
-    <row r="2" spans="1:11">
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B2">
+        <v>853938.0</v>
+      </c>
+      <c r="C2">
         <v>1244860.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2745639.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>286294.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>811223.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>102347.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>59830.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>25651.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>240041.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>313579.0</v>
       </c>
-      <c r="K2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:11">
+      <c r="L2"/>
+    </row>
+    <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
-    </row>
-    <row r="4" spans="1:11">
+      <c r="L3"/>
+    </row>
+    <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-    </row>
-    <row r="5" spans="1:11">
+      <c r="L4"/>
+    </row>
+    <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-    </row>
-    <row r="6" spans="1:11">
+      <c r="L5"/>
+    </row>
+    <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
-    </row>
-    <row r="7" spans="1:11">
+      <c r="L6"/>
+    </row>
+    <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B7">
         <v>0.0</v>
       </c>
-      <c r="C7"/>
+      <c r="C7">
+        <v>0.0</v>
+      </c>
       <c r="D7"/>
       <c r="E7"/>
-      <c r="F7">
-[...2 lines deleted...]
-      <c r="G7"/>
+      <c r="F7"/>
+      <c r="G7">
+        <v>0.0</v>
+      </c>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-    </row>
-    <row r="8" spans="1:11">
+      <c r="L7"/>
+    </row>
+    <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B8">
+        <v>11824461.0</v>
+      </c>
+      <c r="C8">
         <v>11811101.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>11475588.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30400368.0</v>
       </c>
       <c r="E8">
         <v>30400368.0</v>
       </c>
       <c r="F8">
         <v>30400368.0</v>
       </c>
-      <c r="G8"/>
-      <c r="H8">
+      <c r="G8">
+        <v>30400368.0</v>
+      </c>
+      <c r="H8"/>
+      <c r="I8">
         <v>27218132.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-    </row>
-    <row r="9" spans="1:11">
+      <c r="L8"/>
+    </row>
+    <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
-      <c r="H9">
-[...1 lines deleted...]
-      </c>
+      <c r="H9"/>
       <c r="I9">
+        <v>0.0</v>
+      </c>
+      <c r="J9">
         <v>2247330.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2420350.0</v>
       </c>
       <c r="K9">
         <v>2420350.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:11">
+      <c r="L9">
+        <v>2420350.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B10">
+        <v>5487426.0</v>
+      </c>
+      <c r="C10">
         <v>5811615.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>7517810.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>2865657.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>3520290.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>3423610.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>4959230.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>4581190.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>5568380.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1097660.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1897210.0</v>
       </c>
     </row>
-    <row r="11" spans="1:11">
+    <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>21</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
         <v>6772010.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>8658630.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>3889690.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>3519600.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>3423610.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>4959230.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>4581190.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>5568380.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>1097660.0</v>
       </c>
-      <c r="K11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:11">
+      <c r="L11"/>
+    </row>
+    <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="B12">
+        <v>22</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12">
         <v>6772010.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>8658630.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>3889690.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>3519600.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>3423610.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>4959230.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>4581190.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>5568380.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1097660.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1897210.0</v>
       </c>
     </row>
-    <row r="13" spans="1:11">
+    <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>23</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>11824460.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>11475590.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30400368.0</v>
       </c>
       <c r="E13">
         <v>30400368.0</v>
       </c>
       <c r="F13">
         <v>30400368.0</v>
       </c>
       <c r="G13">
         <v>30400368.0</v>
       </c>
       <c r="H13">
+        <v>30400368.0</v>
+      </c>
+      <c r="I13">
         <v>27218130.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>24970800.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19357210.0</v>
       </c>
       <c r="K13">
         <v>19357210.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:11">
+      <c r="L13">
+        <v>19357210.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B14">
+        <v>273716889.0</v>
+      </c>
+      <c r="C14">
         <v>273716890.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>271714540.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>255514540.0</v>
       </c>
       <c r="E14">
         <v>255514540.0</v>
       </c>
       <c r="F14">
         <v>255514540.0</v>
       </c>
       <c r="G14">
         <v>255514540.0</v>
       </c>
       <c r="H14">
-        <v>232286540.0</v>
+        <v>255514540.0</v>
       </c>
       <c r="I14">
         <v>232286540.0</v>
       </c>
       <c r="J14">
+        <v>232286540.0</v>
+      </c>
+      <c r="K14">
         <v>193572140.0</v>
       </c>
-      <c r="K14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:11">
+      <c r="L14"/>
+    </row>
+    <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-    </row>
-    <row r="16" spans="1:11">
+      <c r="L15"/>
+    </row>
+    <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-    </row>
-    <row r="17" spans="1:11">
+      <c r="L16"/>
+    </row>
+    <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
-    </row>
-    <row r="18" spans="1:11">
+      <c r="L17"/>
+    </row>
+    <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-    </row>
-    <row r="19" spans="1:11">
+      <c r="L18"/>
+    </row>
+    <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-    </row>
-    <row r="20" spans="1:11">
+      <c r="L19"/>
+    </row>
+    <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
-[...1 lines deleted...]
-      </c>
+      <c r="C20"/>
       <c r="D20">
         <v>1319283.0</v>
       </c>
       <c r="E20">
         <v>1319283.0</v>
       </c>
       <c r="F20">
         <v>1319283.0</v>
       </c>
-      <c r="G20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="G20">
+        <v>1319283.0</v>
+      </c>
+      <c r="H20"/>
       <c r="I20">
         <v>2272892.0</v>
       </c>
       <c r="J20">
         <v>2272892.0</v>
       </c>
-      <c r="K20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:11">
+      <c r="K20">
+        <v>2272892.0</v>
+      </c>
+      <c r="L20"/>
+    </row>
+    <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="B21">
+        <v>31</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21">
         <v>111310.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>808376.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>2482310.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>2809450.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>3011640.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>3616510.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>5992080.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>6185980.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>6604050.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>6709650.0</v>
       </c>
     </row>
-    <row r="22" spans="1:11">
+    <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B22">
+        <v>362424.0</v>
+      </c>
+      <c r="C22">
         <v>529080.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>992939.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>813968.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>479837.0</v>
       </c>
-      <c r="F22">
-[...2 lines deleted...]
-      <c r="G22"/>
+      <c r="G22">
+        <v>0.0</v>
+      </c>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
-    </row>
-    <row r="23" spans="1:11">
+      <c r="L22"/>
+    </row>
+    <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>33</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>19221630.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>21630240.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>15968140.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>17621180.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>15087480.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>14805970.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>18992400.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>22045870.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>17548650.0</v>
       </c>
-      <c r="K23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:11">
+      <c r="L23"/>
+    </row>
+    <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="B24"/>
       <c r="C24">
         <v>0.0</v>
       </c>
       <c r="D24">
         <v>0.0</v>
       </c>
-      <c r="E24"/>
+      <c r="E24">
+        <v>0.0</v>
+      </c>
       <c r="F24"/>
       <c r="G24"/>
-      <c r="H24">
-[...1 lines deleted...]
-      </c>
+      <c r="H24"/>
       <c r="I24">
+        <v>0.0</v>
+      </c>
+      <c r="J24">
         <v>635570.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>658060.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>682260.0</v>
       </c>
     </row>
-    <row r="25" spans="1:11">
+    <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="B25"/>
       <c r="C25">
         <v>0.0</v>
       </c>
       <c r="D25">
         <v>0.0</v>
       </c>
       <c r="E25">
         <v>0.0</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
       <c r="G25">
         <v>0.0</v>
       </c>
       <c r="H25">
         <v>0.0</v>
       </c>
       <c r="I25">
+        <v>0.0</v>
+      </c>
+      <c r="J25">
         <v>635570.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>658060.0</v>
       </c>
-      <c r="K25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:11">
+      <c r="L25"/>
+    </row>
+    <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-    </row>
-    <row r="27" spans="1:11">
+      <c r="L26"/>
+    </row>
+    <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
-    </row>
-    <row r="28" spans="1:11">
+      <c r="L27"/>
+    </row>
+    <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
-    </row>
-    <row r="29" spans="1:11">
+      <c r="L28"/>
+    </row>
+    <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B29">
+        <v>13052899.0</v>
+      </c>
+      <c r="C29">
         <v>17696079.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>16701564.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>12874008.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>14374465.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>13019485.0</v>
       </c>
-      <c r="G29"/>
-      <c r="H29">
+      <c r="H29"/>
+      <c r="I29">
         <v>16730654.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>19674498.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
-    </row>
-    <row r="30" spans="1:11">
+      <c r="L29"/>
+    </row>
+    <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B30">
+        <v>2372021.0</v>
+      </c>
+      <c r="C30">
         <v>3447510.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>2084328.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>2381608.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>3939087.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>2412865.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1679031.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1997610.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>4024790.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>3962470.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>3357610.0</v>
       </c>
     </row>
-    <row r="31" spans="1:11">
+    <row r="31" spans="1:12">
       <c r="A31" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>8680766.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>10304509.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>10007849.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>9119693.0</v>
       </c>
-      <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-    </row>
-    <row r="32" spans="1:11">
+      <c r="L31"/>
+    </row>
+    <row r="32" spans="1:12">
       <c r="A32" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B32">
+        <v>4615393.0</v>
+      </c>
+      <c r="C32">
         <v>8380470.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>6470208.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>2363029.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>3946749.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>3743326.0</v>
       </c>
-      <c r="G32"/>
-      <c r="H32">
+      <c r="H32"/>
+      <c r="I32">
         <v>4420970.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>7203120.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
-    </row>
-    <row r="33" spans="1:11">
+      <c r="L32"/>
+    </row>
+    <row r="33" spans="1:12">
       <c r="A33" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B33">
+        <v>7555047.0</v>
+      </c>
+      <c r="C33">
         <v>9332169.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>9084908.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>8399012.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>8866229.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>9046364.0</v>
       </c>
-      <c r="G33"/>
-      <c r="H33">
+      <c r="H33"/>
+      <c r="I33">
         <v>12389285.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>12420809.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>12423805.0</v>
       </c>
-      <c r="K33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:11">
+      <c r="L33"/>
+    </row>
+    <row r="34" spans="1:12">
       <c r="A34" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
-    </row>
-    <row r="35" spans="1:11">
+      <c r="L34"/>
+    </row>
+    <row r="35" spans="1:12">
       <c r="A35" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B35">
+        <v>106776.0</v>
+      </c>
+      <c r="C35">
         <v>102670.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>131274.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>17782.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>98465.0</v>
       </c>
-      <c r="F35">
-[...3 lines deleted...]
-      <c r="H35">
+      <c r="G35">
+        <v>0.0</v>
+      </c>
+      <c r="H35"/>
+      <c r="I35">
         <v>310.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>636022.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>683823.0</v>
       </c>
-      <c r="K35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:11">
+      <c r="L35"/>
+    </row>
+    <row r="36" spans="1:12">
       <c r="A36" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
-      <c r="H36">
+      <c r="H36"/>
+      <c r="I36">
         <v>12389285.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>12420809.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>12423805.0</v>
       </c>
-      <c r="K36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:11">
+      <c r="L36"/>
+    </row>
+    <row r="37" spans="1:12">
       <c r="A37" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
-    </row>
-    <row r="38" spans="1:11">
+      <c r="L37"/>
+    </row>
+    <row r="38" spans="1:12">
       <c r="A38" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>282250.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>282727.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>283204.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>283681.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-    </row>
-    <row r="39" spans="1:11">
+      <c r="L38"/>
+    </row>
+    <row r="39" spans="1:12">
       <c r="A39" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
-      <c r="D39">
+      <c r="D39"/>
+      <c r="E39">
         <v>128105.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>500374.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>108016.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>65225.0</v>
       </c>
-      <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
       <c r="K39"/>
-    </row>
-    <row r="40" spans="1:11">
+      <c r="L39"/>
+    </row>
+    <row r="40" spans="1:12">
       <c r="A40" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B40">
+        <v>428351.0</v>
+      </c>
+      <c r="C40">
         <v>411063.0</v>
       </c>
-      <c r="C40"/>
-      <c r="D40">
+      <c r="D40"/>
+      <c r="E40">
         <v>3232583.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>2356893.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>1832814.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>1811464.0</v>
       </c>
-      <c r="H40"/>
       <c r="I40"/>
-      <c r="J40">
+      <c r="J40"/>
+      <c r="K40">
         <v>1370847.0</v>
       </c>
-      <c r="K40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:11">
+      <c r="L40"/>
+    </row>
+    <row r="41" spans="1:12">
       <c r="A41" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>17782.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>98465.0</v>
       </c>
-      <c r="F41"/>
-      <c r="G41">
+      <c r="G41"/>
+      <c r="H41">
         <v>32.0</v>
       </c>
-      <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-    </row>
-    <row r="42" spans="1:11">
+      <c r="L41"/>
+    </row>
+    <row r="42" spans="1:12">
       <c r="A42" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="B42">
+        <v>52</v>
+      </c>
+      <c r="B42"/>
+      <c r="C42">
         <v>853460.0</v>
       </c>
-      <c r="C42"/>
-      <c r="D42">
+      <c r="D42"/>
+      <c r="E42">
         <v>409411.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>1032394.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>882441.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>793084.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>463650.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>460960.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>503280.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>496050.0</v>
       </c>
     </row>
-    <row r="43" spans="1:11">
+    <row r="43" spans="1:12">
       <c r="A43" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
-    </row>
-    <row r="44" spans="1:11">
+      <c r="L43"/>
+    </row>
+    <row r="44" spans="1:12">
       <c r="A44" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
-    </row>
-    <row r="45" spans="1:11">
+      <c r="L44"/>
+    </row>
+    <row r="45" spans="1:12">
       <c r="A45" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B45"/>
-      <c r="C45">
+      <c r="C45"/>
+      <c r="D45">
         <v>8116441.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>7359024.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>7293221.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>7258364.0</v>
       </c>
-      <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
-    </row>
-    <row r="46" spans="1:11">
+      <c r="L45"/>
+    </row>
+    <row r="46" spans="1:12">
       <c r="A46" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B46">
+        <v>3705352.0</v>
+      </c>
+      <c r="C46">
         <v>4644704.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>4186341.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>3566086.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>3767428.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>4027546.0</v>
       </c>
-      <c r="G46"/>
       <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
-    </row>
-    <row r="47" spans="1:11">
+      <c r="L46"/>
+    </row>
+    <row r="47" spans="1:12">
       <c r="A47" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>57</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
         <v>4025680.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>4186340.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>3360053.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>3767428.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>4027546.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>4153771.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>4521990.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>4827250.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>4834890.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>5139490.0</v>
       </c>
     </row>
-    <row r="48" spans="1:11">
+    <row r="48" spans="1:12">
       <c r="A48" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B48">
+        <v>-1396651.0</v>
+      </c>
+      <c r="C48">
         <v>3873840.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>3064883.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-19646702.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-18318803.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-18263324.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-18457252.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-10951130.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-8661690.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-8332710.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-8037410.0</v>
       </c>
     </row>
-    <row r="49" spans="1:11">
+    <row r="49" spans="1:12">
       <c r="A49" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-    </row>
-    <row r="50" spans="1:11">
+      <c r="L49"/>
+    </row>
+    <row r="50" spans="1:12">
       <c r="A50" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B50">
-        <v>0.0</v>
+        <v>1326848.0</v>
       </c>
       <c r="C50">
+        <v>0.0</v>
+      </c>
+      <c r="D50">
         <v>1036620.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>1699617.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>1260506.0</v>
       </c>
-      <c r="F50">
-[...5 lines deleted...]
-      </c>
+      <c r="G50">
+        <v>0.0</v>
+      </c>
+      <c r="H50"/>
       <c r="I50">
+        <v>0.0</v>
+      </c>
+      <c r="J50">
         <v>21520.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>20529.0</v>
       </c>
-      <c r="K50"/>
-[...1 lines deleted...]
-    <row r="51" spans="1:11">
+      <c r="L50"/>
+    </row>
+    <row r="51" spans="1:12">
       <c r="A51" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
-      <c r="F51">
+      <c r="F51"/>
+      <c r="G51">
         <v>16940.0</v>
       </c>
-      <c r="G51"/>
       <c r="H51"/>
-      <c r="I51">
+      <c r="I51"/>
+      <c r="J51">
         <v>635570.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>658060.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>682260.0</v>
       </c>
     </row>
-    <row r="52" spans="1:11">
+    <row r="52" spans="1:12">
       <c r="A52" t="s">
-        <v>61</v>
-[...3 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="B52"/>
       <c r="C52">
+        <v>0.0</v>
+      </c>
+      <c r="D52">
         <v>1036620.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>1699620.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>1260510.0</v>
       </c>
-      <c r="F52">
-[...1 lines deleted...]
-      </c>
       <c r="G52">
         <v>0.0</v>
       </c>
       <c r="H52">
         <v>0.0</v>
       </c>
       <c r="I52">
         <v>0.0</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
       <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52">
         <v>2110.0</v>
       </c>
     </row>
-    <row r="53" spans="1:11">
+    <row r="53" spans="1:12">
       <c r="A53" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
-    </row>
-    <row r="54" spans="1:11">
+      <c r="L53"/>
+    </row>
+    <row r="54" spans="1:12">
       <c r="A54" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
-    </row>
-    <row r="55" spans="1:11">
+      <c r="L54"/>
+    </row>
+    <row r="55" spans="1:12">
       <c r="A55" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B55">
+        <v>16931417.0</v>
+      </c>
+      <c r="C55">
         <v>19221630.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>21630241.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>15968140.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>17621180.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>15087480.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>14805970.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>18992400.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>22045870.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>17548650.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>17932990.0</v>
       </c>
     </row>
-    <row r="56" spans="1:11">
+    <row r="56" spans="1:12">
       <c r="A56" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B56">
+        <v>9376370.0</v>
+      </c>
+      <c r="C56">
         <v>10914640.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>12545333.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>7766622.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>8754955.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>6041111.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>6752014.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>6603120.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>9625060.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>5124840.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>5281790.0</v>
       </c>
     </row>
-    <row r="57" spans="1:11">
+    <row r="57" spans="1:12">
       <c r="A57" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B57">
+        <v>4760977.0</v>
+      </c>
+      <c r="C57">
         <v>2949900.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>6075125.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>5218494.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>4808206.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>2297785.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>2351072.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>2182150.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>2421940.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>2864540.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>2921500.0</v>
       </c>
     </row>
-    <row r="58" spans="1:11">
+    <row r="58" spans="1:12">
       <c r="A58" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B58">
+        <v>4867753.0</v>
+      </c>
+      <c r="C58">
         <v>3523330.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>6206399.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>4793740.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>4507230.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>2067990.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>2069770.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>2261750.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>3028460.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>3600510.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>3696780.0</v>
       </c>
     </row>
-    <row r="59" spans="1:11">
+    <row r="59" spans="1:12">
       <c r="A59" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
-    </row>
-    <row r="60" spans="1:11">
+      <c r="L59"/>
+    </row>
+    <row r="60" spans="1:12">
       <c r="A60" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B60">
+        <v>11726051.0</v>
+      </c>
+      <c r="C60">
         <v>15698300.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>15664944.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>11174390.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>13113960.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>13019490.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>12736200.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>16730650.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>19017410.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>13948140.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>14236200.0</v>
       </c>
     </row>
-    <row r="61" spans="1:11">
+    <row r="61" spans="1:12">
       <c r="A61" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
-    </row>
-    <row r="62" spans="1:11">
+      <c r="L61"/>
+    </row>
+    <row r="62" spans="1:12">
       <c r="A62" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
+      <c r="L62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB62"/>
+  <dimension ref="A1:AE62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:31">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D1" t="s">
-        <v>74</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>75</v>
       </c>
       <c r="F1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="H1" t="s">
-        <v>77</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>78</v>
       </c>
       <c r="J1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="K1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="L1" t="s">
-        <v>80</v>
+        <v>3</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>81</v>
       </c>
       <c r="N1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="O1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="P1" t="s">
-        <v>83</v>
+        <v>4</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>84</v>
       </c>
       <c r="R1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="S1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="T1" t="s">
-        <v>86</v>
+        <v>5</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>87</v>
       </c>
       <c r="V1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="W1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="X1" t="s">
-        <v>89</v>
+        <v>6</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>90</v>
       </c>
       <c r="Z1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="AA1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="AB1" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:28">
+        <v>7</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B2">
+        <v>853938.0</v>
+      </c>
+      <c r="C2">
+        <v>497552.0</v>
+      </c>
+      <c r="D2">
+        <v>501023.0</v>
+      </c>
+      <c r="E2">
         <v>617109.0</v>
       </c>
-      <c r="C2"/>
-      <c r="D2">
+      <c r="F2"/>
+      <c r="G2">
         <v>1244860.0</v>
       </c>
-      <c r="E2">
+      <c r="H2">
         <v>1527792.0</v>
       </c>
-      <c r="F2">
+      <c r="I2">
         <v>1482933.0</v>
       </c>
-      <c r="G2">
+      <c r="J2">
         <v>1885620.0</v>
       </c>
-      <c r="H2">
+      <c r="K2">
         <v>2745639.0</v>
       </c>
-      <c r="I2">
+      <c r="L2">
         <v>1987511.0</v>
       </c>
-      <c r="J2">
+      <c r="M2">
         <v>949362.0</v>
       </c>
-      <c r="K2">
+      <c r="N2">
         <v>316236.0</v>
       </c>
-      <c r="L2">
+      <c r="O2">
         <v>286294.0</v>
       </c>
-      <c r="M2">
+      <c r="P2">
         <v>455324.0</v>
       </c>
-      <c r="N2">
+      <c r="Q2">
         <v>1223410.0</v>
       </c>
-      <c r="O2">
+      <c r="R2">
         <v>646630.0</v>
       </c>
-      <c r="P2">
+      <c r="S2">
         <v>811223.0</v>
       </c>
-      <c r="Q2">
+      <c r="T2">
         <v>1659991.0</v>
       </c>
-      <c r="R2">
+      <c r="U2">
         <v>983793.0</v>
       </c>
-      <c r="S2">
+      <c r="V2">
         <v>9315.0</v>
       </c>
-      <c r="T2">
+      <c r="W2">
         <v>1423332.0</v>
       </c>
-      <c r="U2">
+      <c r="X2">
         <v>123140.0</v>
       </c>
-      <c r="V2">
+      <c r="Y2">
         <v>243102.0</v>
       </c>
-      <c r="W2">
+      <c r="Z2">
         <v>279393.0</v>
       </c>
-      <c r="X2"/>
-[...1 lines deleted...]
-      <c r="Z2">
+      <c r="AA2"/>
+      <c r="AB2"/>
+      <c r="AC2">
         <v>195988.0</v>
       </c>
-      <c r="AA2">
+      <c r="AD2">
         <v>270760.0</v>
       </c>
-      <c r="AB2">
+      <c r="AE2">
         <v>193449.0</v>
       </c>
     </row>
-    <row r="3" spans="1:28">
+    <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
-    </row>
-    <row r="4" spans="1:28">
+      <c r="AC3"/>
+      <c r="AD3"/>
+      <c r="AE3"/>
+    </row>
+    <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-    </row>
-    <row r="5" spans="1:28">
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+    </row>
+    <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
-    </row>
-    <row r="6" spans="1:28">
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5"/>
+    </row>
+    <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
-    </row>
-    <row r="7" spans="1:28">
+      <c r="AC6"/>
+      <c r="AD6"/>
+      <c r="AE6"/>
+    </row>
+    <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B7">
         <v>0.0</v>
       </c>
-      <c r="C7"/>
+      <c r="C7">
+        <v>0.0</v>
+      </c>
       <c r="D7">
         <v>0.0</v>
       </c>
       <c r="E7">
         <v>0.0</v>
       </c>
-      <c r="F7">
-[...1 lines deleted...]
-      </c>
+      <c r="F7"/>
       <c r="G7">
         <v>0.0</v>
       </c>
-      <c r="H7"/>
+      <c r="H7">
+        <v>0.0</v>
+      </c>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
-      <c r="K7">
-[...2 lines deleted...]
-      <c r="L7"/>
+      <c r="K7"/>
+      <c r="L7">
+        <v>0.0</v>
+      </c>
       <c r="M7">
         <v>0.0</v>
       </c>
       <c r="N7">
         <v>0.0</v>
       </c>
-      <c r="O7">
-[...2 lines deleted...]
-      <c r="P7"/>
+      <c r="O7"/>
+      <c r="P7">
+        <v>0.0</v>
+      </c>
       <c r="Q7">
         <v>0.0</v>
       </c>
-      <c r="R7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="R7">
+        <v>0.0</v>
+      </c>
+      <c r="S7"/>
       <c r="T7">
         <v>0.0</v>
       </c>
-      <c r="U7">
+      <c r="U7"/>
+      <c r="V7">
+        <v>0.0</v>
+      </c>
+      <c r="W7">
+        <v>0.0</v>
+      </c>
+      <c r="X7">
         <v>83982.0</v>
       </c>
-      <c r="V7">
+      <c r="Y7">
         <v>102076.0</v>
       </c>
-      <c r="W7">
+      <c r="Z7">
         <v>15039.0</v>
       </c>
-      <c r="X7"/>
-[...1 lines deleted...]
-      <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-    </row>
-    <row r="8" spans="1:28">
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+    </row>
+    <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B8">
         <v>11824461.0</v>
       </c>
-      <c r="C8"/>
+      <c r="C8">
+        <v>11824461.0</v>
+      </c>
       <c r="D8">
+        <v>11824461.0</v>
+      </c>
+      <c r="E8">
+        <v>11824461.0</v>
+      </c>
+      <c r="F8"/>
+      <c r="G8">
         <v>11811101.0</v>
       </c>
-      <c r="E8">
+      <c r="H8">
         <v>11811101.0</v>
       </c>
-      <c r="F8">
+      <c r="I8">
         <v>11811101.0</v>
       </c>
-      <c r="G8">
+      <c r="J8">
         <v>11617771.0</v>
       </c>
-      <c r="H8">
+      <c r="K8">
         <v>11475588.0</v>
       </c>
-      <c r="I8">
+      <c r="L8">
         <v>11475588.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>30400368.0</v>
       </c>
       <c r="M8">
         <v>30400368.0</v>
       </c>
       <c r="N8">
         <v>30400368.0</v>
       </c>
       <c r="O8">
         <v>30400368.0</v>
       </c>
       <c r="P8">
         <v>30400368.0</v>
       </c>
       <c r="Q8">
         <v>30400368.0</v>
       </c>
       <c r="R8">
         <v>30400368.0</v>
       </c>
       <c r="S8">
         <v>30400368.0</v>
       </c>
-      <c r="T8"/>
-[...1 lines deleted...]
-      <c r="V8"/>
+      <c r="T8">
+        <v>30400368.0</v>
+      </c>
+      <c r="U8">
+        <v>30400368.0</v>
+      </c>
+      <c r="V8">
+        <v>30400368.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+    </row>
+    <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
-    </row>
-    <row r="10" spans="1:28">
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9"/>
+    </row>
+    <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B10">
+        <v>5487426.0</v>
+      </c>
+      <c r="C10">
+        <v>6111384.0</v>
+      </c>
+      <c r="D10">
+        <v>5308120.0</v>
+      </c>
+      <c r="E10">
         <v>6024270.0</v>
       </c>
-      <c r="C10"/>
-      <c r="D10">
+      <c r="F10"/>
+      <c r="G10">
         <v>5811615.0</v>
       </c>
-      <c r="E10">
+      <c r="H10">
         <v>6349930.0</v>
       </c>
-      <c r="F10">
+      <c r="I10">
         <v>7014772.0</v>
       </c>
-      <c r="G10">
+      <c r="J10">
         <v>6393656.0</v>
       </c>
-      <c r="H10">
+      <c r="K10">
         <v>7517810.0</v>
       </c>
-      <c r="I10">
+      <c r="L10">
         <v>5124209.0</v>
       </c>
-      <c r="J10">
+      <c r="M10">
         <v>2949577.0</v>
       </c>
-      <c r="K10">
+      <c r="N10">
         <v>3015732.0</v>
       </c>
-      <c r="L10">
+      <c r="O10">
         <v>2865657.0</v>
       </c>
-      <c r="M10">
+      <c r="P10">
         <v>3352634.0</v>
       </c>
-      <c r="N10">
+      <c r="Q10">
         <v>2789328.0</v>
       </c>
-      <c r="O10">
+      <c r="R10">
         <v>3097487.0</v>
       </c>
-      <c r="P10">
+      <c r="S10">
         <v>3520290.0</v>
       </c>
-      <c r="Q10">
+      <c r="T10">
         <v>3109250.0</v>
       </c>
-      <c r="R10">
+      <c r="U10">
         <v>3611560.0</v>
       </c>
-      <c r="S10">
+      <c r="V10">
         <v>3637100.0</v>
       </c>
-      <c r="T10">
+      <c r="W10">
         <v>3423610.0</v>
       </c>
-      <c r="U10">
+      <c r="X10">
         <v>4213390.0</v>
       </c>
-      <c r="V10">
+      <c r="Y10">
         <v>4475290.0</v>
       </c>
-      <c r="W10">
+      <c r="Z10">
         <v>4815960.0</v>
       </c>
-      <c r="X10">
+      <c r="AA10">
         <v>4959230.0</v>
       </c>
-      <c r="Y10">
+      <c r="AB10">
         <v>2750810.0</v>
       </c>
-      <c r="Z10">
+      <c r="AC10">
         <v>3275341.0</v>
       </c>
-      <c r="AA10">
+      <c r="AD10">
         <v>3678610.0</v>
       </c>
-      <c r="AB10">
+      <c r="AE10">
         <v>4045861.0</v>
       </c>
     </row>
-    <row r="11" spans="1:28">
+    <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>21</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11">
+        <v>6308120.0</v>
+      </c>
+      <c r="E11">
         <v>7024270.0</v>
       </c>
-      <c r="C11">
+      <c r="F11">
         <v>6772010.0</v>
       </c>
-      <c r="D11">
+      <c r="G11">
         <v>6811620.0</v>
       </c>
-      <c r="E11">
+      <c r="H11">
         <v>7349930.0</v>
       </c>
-      <c r="F11">
+      <c r="I11">
         <v>7014770.0</v>
       </c>
-      <c r="G11"/>
-[...1 lines deleted...]
-      <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11">
         <v>4015730.0</v>
       </c>
-      <c r="L11">
+      <c r="O11">
         <v>3889690.0</v>
       </c>
-      <c r="M11">
+      <c r="P11">
         <v>4352630.0</v>
       </c>
-      <c r="N11">
+      <c r="Q11">
         <v>3789330.0</v>
       </c>
-      <c r="O11">
+      <c r="R11">
         <v>4097490.0</v>
       </c>
-      <c r="P11">
+      <c r="S11">
         <v>3519600.0</v>
       </c>
-      <c r="Q11">
+      <c r="T11">
         <v>3109250.0</v>
       </c>
-      <c r="R11">
+      <c r="U11">
         <v>3611560.0</v>
       </c>
-      <c r="S11">
+      <c r="V11">
         <v>3637100.0</v>
       </c>
-      <c r="T11"/>
-[...1 lines deleted...]
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+    </row>
+    <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="B12">
+        <v>22</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12">
+        <v>6308120.0</v>
+      </c>
+      <c r="E12">
         <v>7024270.0</v>
       </c>
-      <c r="C12">
+      <c r="F12">
         <v>6772010.0</v>
       </c>
-      <c r="D12">
+      <c r="G12">
         <v>6811620.0</v>
       </c>
-      <c r="E12">
+      <c r="H12">
         <v>7349930.0</v>
       </c>
-      <c r="F12">
+      <c r="I12">
         <v>7014770.0</v>
       </c>
-      <c r="G12"/>
-[...1 lines deleted...]
-      <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
         <v>4015730.0</v>
       </c>
-      <c r="L12">
+      <c r="O12">
         <v>3889690.0</v>
       </c>
-      <c r="M12">
+      <c r="P12">
         <v>4352630.0</v>
       </c>
-      <c r="N12">
+      <c r="Q12">
         <v>3789330.0</v>
       </c>
-      <c r="O12">
+      <c r="R12">
         <v>4097490.0</v>
       </c>
-      <c r="P12">
+      <c r="S12">
         <v>3519600.0</v>
       </c>
-      <c r="Q12">
+      <c r="T12">
         <v>3109250.0</v>
       </c>
-      <c r="R12">
+      <c r="U12">
         <v>3611560.0</v>
       </c>
-      <c r="S12">
+      <c r="V12">
         <v>3637100.0</v>
       </c>
-      <c r="T12">
+      <c r="W12">
         <v>3423610.0</v>
       </c>
-      <c r="U12">
+      <c r="X12">
         <v>4213390.0</v>
       </c>
-      <c r="V12">
+      <c r="Y12">
         <v>4475290.0</v>
       </c>
-      <c r="W12">
+      <c r="Z12">
         <v>4815960.0</v>
       </c>
-      <c r="X12">
+      <c r="AA12">
         <v>4959230.0</v>
       </c>
-      <c r="Y12">
+      <c r="AB12">
         <v>2750810.0</v>
       </c>
-      <c r="Z12"/>
-[...3 lines deleted...]
-    <row r="13" spans="1:28">
+      <c r="AC12"/>
+      <c r="AD12"/>
+      <c r="AE12"/>
+    </row>
+    <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>23</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13">
         <v>11824460.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>11824460.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
+        <v>11824460.0</v>
+      </c>
+      <c r="G13">
         <v>11811100.0</v>
       </c>
-      <c r="E13">
+      <c r="H13">
         <v>11811100.0</v>
       </c>
-      <c r="F13">
+      <c r="I13">
         <v>11811100.0</v>
       </c>
-      <c r="G13"/>
-[...1 lines deleted...]
-      <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...7 lines deleted...]
-      </c>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
       <c r="N13">
         <v>30400368.0</v>
       </c>
       <c r="O13">
-        <v>30400370.0</v>
+        <v>30400368.0</v>
       </c>
       <c r="P13">
-        <v>30400370.0</v>
+        <v>30400368.0</v>
       </c>
       <c r="Q13">
-        <v>30400370.0</v>
+        <v>30400368.0</v>
       </c>
       <c r="R13">
         <v>30400370.0</v>
       </c>
       <c r="S13">
         <v>30400370.0</v>
       </c>
       <c r="T13">
         <v>30400370.0</v>
       </c>
       <c r="U13">
         <v>30400370.0</v>
       </c>
       <c r="V13">
         <v>30400370.0</v>
       </c>
       <c r="W13">
         <v>30400370.0</v>
       </c>
       <c r="X13">
         <v>30400370.0</v>
       </c>
       <c r="Y13">
+        <v>30400370.0</v>
+      </c>
+      <c r="Z13">
+        <v>30400370.0</v>
+      </c>
+      <c r="AA13">
+        <v>30400370.0</v>
+      </c>
+      <c r="AB13">
         <v>27218130.0</v>
       </c>
-      <c r="Z13"/>
-[...3 lines deleted...]
-    <row r="14" spans="1:28">
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+    </row>
+    <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B14">
-        <v>273716890.0</v>
+        <v>273716889.0</v>
       </c>
       <c r="C14">
-        <v>273716890.0</v>
+        <v>273716889.0</v>
       </c>
       <c r="D14">
         <v>273716890.0</v>
       </c>
       <c r="E14">
         <v>273716890.0</v>
       </c>
       <c r="F14">
         <v>273716890.0</v>
       </c>
       <c r="G14">
+        <v>273716890.0</v>
+      </c>
+      <c r="H14">
+        <v>273716890.0</v>
+      </c>
+      <c r="I14">
+        <v>273716890.0</v>
+      </c>
+      <c r="J14">
         <v>273446889.0</v>
       </c>
-      <c r="H14">
+      <c r="K14">
         <v>271714540.0</v>
       </c>
-      <c r="I14">
+      <c r="L14">
         <v>271714540.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>255514540.0</v>
       </c>
       <c r="M14">
         <v>255514540.0</v>
       </c>
       <c r="N14">
         <v>255514540.0</v>
       </c>
       <c r="O14">
         <v>255514540.0</v>
       </c>
       <c r="P14">
         <v>255514540.0</v>
       </c>
       <c r="Q14">
         <v>255514540.0</v>
       </c>
       <c r="R14">
         <v>255514540.0</v>
       </c>
       <c r="S14">
         <v>255514540.0</v>
       </c>
       <c r="T14">
         <v>255514540.0</v>
       </c>
       <c r="U14">
         <v>255514540.0</v>
       </c>
       <c r="V14">
         <v>255514540.0</v>
       </c>
       <c r="W14">
+        <v>255514540.0</v>
+      </c>
+      <c r="X14">
+        <v>255514540.0</v>
+      </c>
+      <c r="Y14">
+        <v>255514540.0</v>
+      </c>
+      <c r="Z14">
         <v>232286540.0</v>
       </c>
-      <c r="X14">
+      <c r="AA14">
         <v>236150000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AB14">
         <v>231366700.0</v>
       </c>
-      <c r="Z14">
+      <c r="AC14">
         <v>236092100.0</v>
       </c>
-      <c r="AA14">
+      <c r="AD14">
         <v>63585200.0</v>
       </c>
-      <c r="AB14">
+      <c r="AE14">
         <v>231535600.0</v>
       </c>
     </row>
-    <row r="15" spans="1:28">
+    <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
+    </row>
+    <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16"/>
+      <c r="AD16"/>
+      <c r="AE16"/>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+    </row>
+    <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-      <c r="H20">
-[...1 lines deleted...]
-      </c>
+      <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-      <c r="K20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="K20">
+        <v>85137.0</v>
+      </c>
+      <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-      <c r="O20"/>
-      <c r="P20">
+      <c r="O20">
         <v>1319283.0</v>
       </c>
+      <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
-      <c r="S20"/>
-      <c r="T20">
+      <c r="S20">
         <v>1319283.0</v>
       </c>
+      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
-      <c r="W20"/>
+      <c r="W20">
+        <v>1319283.0</v>
+      </c>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="B21">
+        <v>31</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21">
+        <v>110500.0</v>
+      </c>
+      <c r="E21">
         <v>110910.0</v>
       </c>
-      <c r="C21">
+      <c r="F21">
         <v>111310.0</v>
       </c>
-      <c r="D21">
+      <c r="G21">
         <v>1935230.0</v>
       </c>
-      <c r="E21">
+      <c r="H21">
         <v>1974970.0</v>
       </c>
-      <c r="F21">
+      <c r="I21">
         <v>2024050.0</v>
       </c>
-      <c r="G21"/>
-[...3 lines deleted...]
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21">
+        <v>28196.0</v>
+      </c>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21">
         <v>2444470.0</v>
       </c>
-      <c r="L21">
+      <c r="O21">
         <v>2482310.0</v>
       </c>
-      <c r="M21">
+      <c r="P21">
         <v>2509830.0</v>
       </c>
-      <c r="N21">
+      <c r="Q21">
         <v>2658380.0</v>
       </c>
-      <c r="O21">
+      <c r="R21">
         <v>2752510.0</v>
       </c>
-      <c r="P21">
+      <c r="S21">
         <v>2809450.0</v>
       </c>
-      <c r="Q21">
+      <c r="T21">
         <v>2865180.0</v>
       </c>
-      <c r="R21">
+      <c r="U21">
         <v>2980200.0</v>
       </c>
-      <c r="S21">
+      <c r="V21">
         <v>3056200.0</v>
       </c>
-      <c r="T21">
+      <c r="W21">
         <v>3011640.0</v>
       </c>
-      <c r="U21">
+      <c r="X21">
         <v>3272570.0</v>
       </c>
-      <c r="V21">
+      <c r="Y21">
         <v>3395480.0</v>
       </c>
-      <c r="W21">
+      <c r="Z21">
         <v>3521060.0</v>
       </c>
-      <c r="X21">
+      <c r="AA21">
         <v>3616510.0</v>
       </c>
-      <c r="Y21">
+      <c r="AB21">
         <v>5822330.0</v>
       </c>
-      <c r="Z21"/>
-[...3 lines deleted...]
-    <row r="22" spans="1:28">
+      <c r="AC21"/>
+      <c r="AD21"/>
+      <c r="AE21"/>
+    </row>
+    <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B22">
+        <v>362424.0</v>
+      </c>
+      <c r="C22">
+        <v>682836.0</v>
+      </c>
+      <c r="D22">
+        <v>668880.0</v>
+      </c>
+      <c r="E22">
         <v>686500.0</v>
       </c>
-      <c r="C22">
+      <c r="F22">
         <v>529080.0</v>
       </c>
-      <c r="D22">
+      <c r="G22">
         <v>762630.0</v>
       </c>
-      <c r="E22">
+      <c r="H22">
         <v>843540.0</v>
       </c>
-      <c r="F22">
+      <c r="I22">
         <v>971440.0</v>
       </c>
-      <c r="G22">
+      <c r="J22">
         <v>521427.0</v>
       </c>
-      <c r="H22">
+      <c r="K22">
         <v>572645.0</v>
       </c>
-      <c r="I22">
+      <c r="L22">
         <v>577407.0</v>
       </c>
-      <c r="J22">
+      <c r="M22">
         <v>921029.0</v>
       </c>
-      <c r="K22">
+      <c r="N22">
         <v>691276.0</v>
       </c>
-      <c r="L22">
+      <c r="O22">
         <v>813968.0</v>
       </c>
-      <c r="M22">
+      <c r="P22">
         <v>873271.0</v>
       </c>
-      <c r="N22">
+      <c r="Q22">
         <v>218111.0</v>
       </c>
-      <c r="O22">
+      <c r="R22">
         <v>278880.0</v>
       </c>
-      <c r="P22">
+      <c r="S22">
         <v>479840.0</v>
       </c>
-      <c r="Q22">
+      <c r="T22">
         <v>273720.0</v>
       </c>
-      <c r="R22">
+      <c r="U22">
         <v>809570.0</v>
       </c>
-      <c r="S22">
+      <c r="V22">
         <v>67740.0</v>
       </c>
-      <c r="T22"/>
-[...1 lines deleted...]
-      <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-    </row>
-    <row r="23" spans="1:28">
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+    </row>
+    <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>33</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23"/>
+      <c r="D23">
+        <v>18042840.0</v>
+      </c>
+      <c r="E23">
         <v>18464750.0</v>
       </c>
-      <c r="C23">
+      <c r="F23">
         <v>19221630.0</v>
       </c>
-      <c r="D23">
+      <c r="G23">
         <v>21538690.0</v>
       </c>
-      <c r="E23">
+      <c r="H23">
         <v>21204890.0</v>
       </c>
-      <c r="F23">
+      <c r="I23">
         <v>20915080.0</v>
       </c>
-      <c r="G23"/>
-[...1 lines deleted...]
-      <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23"/>
+      <c r="N23">
         <v>16901650.0</v>
       </c>
-      <c r="L23">
+      <c r="O23">
         <v>15968140.0</v>
       </c>
-      <c r="M23">
+      <c r="P23">
         <v>15897670.0</v>
       </c>
-      <c r="N23">
+      <c r="Q23">
         <v>15805970.0</v>
       </c>
-      <c r="O23">
+      <c r="R23">
         <v>16647170.0</v>
       </c>
-      <c r="P23">
+      <c r="S23">
         <v>17621180.0</v>
       </c>
-      <c r="Q23">
+      <c r="T23">
         <v>22584440.0</v>
       </c>
-      <c r="R23">
+      <c r="U23">
         <v>17614900.0</v>
       </c>
-      <c r="S23">
+      <c r="V23">
         <v>16172620.0</v>
       </c>
-      <c r="T23">
+      <c r="W23">
         <v>15087480.0</v>
       </c>
-      <c r="U23"/>
-[...1 lines deleted...]
-      <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23"/>
+      <c r="AD23"/>
+      <c r="AE23"/>
+    </row>
+    <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>33</v>
-[...9 lines deleted...]
-      <c r="F24"/>
+        <v>34</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24">
+        <v>0.0</v>
+      </c>
+      <c r="E24">
+        <v>0.0</v>
+      </c>
+      <c r="F24">
+        <v>0.0</v>
+      </c>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
-      <c r="W24">
-[...1 lines deleted...]
-      </c>
+      <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24">
         <v>0.0</v>
       </c>
-      <c r="AA24">
-[...6 lines deleted...]
-    <row r="25" spans="1:28">
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24">
+        <v>0.0</v>
+      </c>
+      <c r="AD24">
+        <v>0.0</v>
+      </c>
+      <c r="AE24">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>34</v>
-[...6 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
       <c r="D25">
         <v>0.0</v>
       </c>
       <c r="E25">
         <v>0.0</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
-      <c r="G25"/>
-[...1 lines deleted...]
-      <c r="I25"/>
+      <c r="G25">
+        <v>0.0</v>
+      </c>
+      <c r="H25">
+        <v>0.0</v>
+      </c>
+      <c r="I25">
+        <v>0.0</v>
+      </c>
       <c r="J25"/>
-      <c r="K25">
-[...7 lines deleted...]
-      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
       <c r="N25">
         <v>0.0</v>
       </c>
       <c r="O25">
         <v>0.0</v>
       </c>
       <c r="P25">
         <v>0.0</v>
       </c>
       <c r="Q25">
         <v>0.0</v>
       </c>
       <c r="R25">
         <v>0.0</v>
       </c>
       <c r="S25">
         <v>0.0</v>
       </c>
       <c r="T25">
         <v>0.0</v>
       </c>
       <c r="U25">
+        <v>0.0</v>
+      </c>
+      <c r="V25">
+        <v>0.0</v>
+      </c>
+      <c r="W25">
+        <v>0.0</v>
+      </c>
+      <c r="X25">
         <v>54760.0</v>
       </c>
-      <c r="V25">
+      <c r="Y25">
         <v>43810.0</v>
       </c>
-      <c r="W25"/>
-[...1 lines deleted...]
-      <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
-    </row>
-    <row r="29" spans="1:28">
+      <c r="AC28"/>
+      <c r="AD28"/>
+      <c r="AE28"/>
+    </row>
+    <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B29">
+        <v>13052899.0</v>
+      </c>
+      <c r="C29">
+        <v>14198160.0</v>
+      </c>
+      <c r="D29">
+        <v>14600036.0</v>
+      </c>
+      <c r="E29">
         <v>15112895.0</v>
       </c>
-      <c r="C29"/>
-      <c r="D29">
+      <c r="F29"/>
+      <c r="G29">
         <v>17696079.0</v>
       </c>
-      <c r="E29">
+      <c r="H29">
         <v>17561698.0</v>
       </c>
-      <c r="F29">
+      <c r="I29">
         <v>17263436.0</v>
       </c>
-      <c r="G29">
+      <c r="J29">
         <v>16160343.0</v>
       </c>
-      <c r="H29">
+      <c r="K29">
         <v>14102477.0</v>
       </c>
-      <c r="I29">
+      <c r="L29">
         <v>15581720.0</v>
       </c>
-      <c r="J29">
+      <c r="M29">
         <v>13665612.0</v>
       </c>
-      <c r="K29">
+      <c r="N29">
         <v>13869820.0</v>
       </c>
-      <c r="L29">
+      <c r="O29">
         <v>12874008.0</v>
       </c>
-      <c r="M29">
+      <c r="P29">
         <v>12730273.0</v>
       </c>
-      <c r="N29">
+      <c r="Q29">
         <v>12424754.0</v>
       </c>
-      <c r="O29">
+      <c r="R29">
         <v>13209429.0</v>
       </c>
-      <c r="P29">
+      <c r="S29">
         <v>14374465.0</v>
       </c>
-      <c r="Q29">
+      <c r="T29">
         <v>14367091.0</v>
       </c>
-      <c r="R29">
+      <c r="U29">
         <v>13396866.0</v>
       </c>
-      <c r="S29">
+      <c r="V29">
         <v>13248313.0</v>
       </c>
-      <c r="T29">
+      <c r="W29">
         <v>13019485.0</v>
       </c>
-      <c r="U29">
+      <c r="X29">
         <v>13049424.0</v>
       </c>
-      <c r="V29">
+      <c r="Y29">
         <v>11856626.0</v>
       </c>
-      <c r="W29">
+      <c r="Z29">
         <v>12052646.0</v>
       </c>
-      <c r="X29"/>
-[...1 lines deleted...]
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+    </row>
+    <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B30">
+        <v>2372021.0</v>
+      </c>
+      <c r="C30">
+        <v>1433939.0</v>
+      </c>
+      <c r="D30">
+        <v>2597880.0</v>
+      </c>
+      <c r="E30">
         <v>2131390.0</v>
       </c>
-      <c r="C30">
+      <c r="F30">
         <v>3447510.0</v>
       </c>
-      <c r="D30">
+      <c r="G30">
         <v>4408250.0</v>
       </c>
-      <c r="E30">
+      <c r="H30">
         <v>3539820.0</v>
       </c>
-      <c r="F30">
+      <c r="I30">
         <v>3089750.0</v>
       </c>
-      <c r="G30">
+      <c r="J30">
         <v>1966853.0</v>
       </c>
-      <c r="H30">
+      <c r="K30">
         <v>2084328.0</v>
       </c>
-      <c r="I30">
+      <c r="L30">
         <v>1999894.0</v>
       </c>
-      <c r="J30">
+      <c r="M30">
         <v>1815072.0</v>
       </c>
-      <c r="K30">
+      <c r="N30">
         <v>2745295.0</v>
       </c>
-      <c r="L30">
+      <c r="O30">
         <v>3062965.0</v>
       </c>
-      <c r="M30">
+      <c r="P30">
         <v>2732405.0</v>
       </c>
-      <c r="N30">
+      <c r="Q30">
         <v>3507563.0</v>
       </c>
-      <c r="O30">
+      <c r="R30">
         <v>3612430.0</v>
       </c>
-      <c r="P30">
+      <c r="S30">
         <v>4589590.0</v>
       </c>
-      <c r="Q30">
+      <c r="T30">
         <v>10645700.0</v>
       </c>
-      <c r="R30">
+      <c r="U30">
         <v>4341940.0</v>
       </c>
-      <c r="S30">
+      <c r="V30">
         <v>3632400.0</v>
       </c>
-      <c r="T30">
+      <c r="W30">
         <v>2601730.0</v>
       </c>
-      <c r="U30">
+      <c r="X30">
         <v>1838160.0</v>
       </c>
-      <c r="V30">
+      <c r="Y30">
         <v>1166500.0</v>
       </c>
-      <c r="W30">
+      <c r="Z30">
         <v>1198440.0</v>
       </c>
-      <c r="X30">
+      <c r="AA30">
         <v>1785260.0</v>
       </c>
-      <c r="Y30">
+      <c r="AB30">
         <v>2128300.0</v>
       </c>
-      <c r="Z30">
+      <c r="AC30">
         <v>2343389.0</v>
       </c>
-      <c r="AA30">
+      <c r="AD30">
         <v>2436260.0</v>
       </c>
-      <c r="AB30">
+      <c r="AE30">
         <v>1397156.0</v>
       </c>
     </row>
-    <row r="31" spans="1:28">
+    <row r="31" spans="1:31">
       <c r="A31" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31">
         <v>10347807.0</v>
       </c>
-      <c r="L31">
+      <c r="O31">
         <v>8680766.0</v>
       </c>
-      <c r="M31">
+      <c r="P31">
         <v>8451648.0</v>
       </c>
-      <c r="N31">
+      <c r="Q31">
         <v>8901474.0</v>
       </c>
-      <c r="O31"/>
-[...1 lines deleted...]
-      <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31"/>
+      <c r="AD31"/>
+      <c r="AE31"/>
+    </row>
+    <row r="32" spans="1:31">
       <c r="A32" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B32">
+        <v>4615393.0</v>
+      </c>
+      <c r="C32">
+        <v>5192262.0</v>
+      </c>
+      <c r="D32">
+        <v>5805159.0</v>
+      </c>
+      <c r="E32">
         <v>7136884.0</v>
       </c>
-      <c r="C32"/>
-      <c r="D32">
+      <c r="F32"/>
+      <c r="G32">
         <v>8380470.0</v>
       </c>
-      <c r="E32">
+      <c r="H32">
         <v>8307148.0</v>
       </c>
-      <c r="F32">
+      <c r="I32">
         <v>7577976.0</v>
       </c>
-      <c r="G32">
+      <c r="J32">
         <v>6745333.0</v>
       </c>
-      <c r="H32">
+      <c r="K32">
         <v>6279754.0</v>
       </c>
-      <c r="I32">
+      <c r="L32">
         <v>5705022.0</v>
       </c>
-      <c r="J32">
+      <c r="M32">
         <v>3269108.0</v>
       </c>
-      <c r="K32">
+      <c r="N32">
         <v>3323492.0</v>
       </c>
-      <c r="L32">
+      <c r="O32">
         <v>2363029.0</v>
       </c>
-      <c r="M32">
+      <c r="P32">
         <v>2581000.0</v>
       </c>
-      <c r="N32">
+      <c r="Q32">
         <v>2839628.0</v>
       </c>
-      <c r="O32">
+      <c r="R32">
         <v>2597784.0</v>
       </c>
-      <c r="P32">
+      <c r="S32">
         <v>3946749.0</v>
       </c>
-      <c r="Q32">
+      <c r="T32">
         <v>3158246.0</v>
       </c>
-      <c r="R32">
+      <c r="U32">
         <v>3370443.0</v>
       </c>
-      <c r="S32">
+      <c r="V32">
         <v>3386490.0</v>
       </c>
-      <c r="T32">
+      <c r="W32">
         <v>3743326.0</v>
       </c>
-      <c r="U32">
+      <c r="X32">
         <v>3717736.0</v>
       </c>
-      <c r="V32">
+      <c r="Y32">
         <v>3936935.0</v>
       </c>
-      <c r="W32">
+      <c r="Z32">
         <v>3914794.0</v>
       </c>
-      <c r="X32"/>
-[...1 lines deleted...]
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+    </row>
+    <row r="33" spans="1:31">
       <c r="A33" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B33">
+        <v>7555047.0</v>
+      </c>
+      <c r="C33">
+        <v>8044511.0</v>
+      </c>
+      <c r="D33">
+        <v>8120725.0</v>
+      </c>
+      <c r="E33">
         <v>8214459.0</v>
       </c>
-      <c r="C33"/>
-      <c r="D33">
+      <c r="F33"/>
+      <c r="G33">
         <v>9332169.0</v>
       </c>
-      <c r="E33">
+      <c r="H33">
         <v>9246975.0</v>
       </c>
-      <c r="F33">
+      <c r="I33">
         <v>9614495.0</v>
       </c>
-      <c r="G33">
+      <c r="J33">
         <v>9234396.0</v>
       </c>
-      <c r="H33">
+      <c r="K33">
         <v>7070582.0</v>
       </c>
-      <c r="I33">
+      <c r="L33">
         <v>8817326.0</v>
       </c>
-      <c r="J33">
+      <c r="M33">
         <v>9312312.0</v>
       </c>
-      <c r="K33">
+      <c r="N33">
         <v>9449350.0</v>
       </c>
-      <c r="L33">
+      <c r="O33">
         <v>8399012.0</v>
       </c>
-      <c r="M33">
+      <c r="P33">
         <v>7939358.0</v>
       </c>
-      <c r="N33">
+      <c r="Q33">
         <v>8290970.0</v>
       </c>
-      <c r="O33">
+      <c r="R33">
         <v>8479957.0</v>
       </c>
-      <c r="P33">
+      <c r="S33">
         <v>8866229.0</v>
       </c>
-      <c r="Q33">
+      <c r="T33">
         <v>8527218.0</v>
       </c>
-      <c r="R33">
+      <c r="U33">
         <v>8823291.0</v>
       </c>
-      <c r="S33">
+      <c r="V33">
         <v>8806838.0</v>
       </c>
-      <c r="T33">
+      <c r="W33">
         <v>9046364.0</v>
       </c>
-      <c r="U33">
+      <c r="X33">
         <v>9122632.0</v>
       </c>
-      <c r="V33">
+      <c r="Y33">
         <v>7745678.0</v>
       </c>
-      <c r="W33">
+      <c r="Z33">
         <v>7842694.0</v>
       </c>
-      <c r="X33"/>
-[...1 lines deleted...]
-      <c r="Z33">
+      <c r="AA33"/>
+      <c r="AB33"/>
+      <c r="AC33">
         <v>12305583.0</v>
       </c>
-      <c r="AA33">
+      <c r="AD33">
         <v>12379517.0</v>
       </c>
-      <c r="AB33">
+      <c r="AE33">
         <v>12418279.0</v>
       </c>
     </row>
-    <row r="34" spans="1:28">
+    <row r="34" spans="1:31">
       <c r="A34" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34"/>
+      <c r="AD34"/>
+      <c r="AE34"/>
+    </row>
+    <row r="35" spans="1:31">
       <c r="A35" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B35">
+        <v>106776.0</v>
+      </c>
+      <c r="C35">
+        <v>106776.0</v>
+      </c>
+      <c r="D35">
+        <v>106776.0</v>
+      </c>
+      <c r="E35">
         <v>102670.0</v>
       </c>
-      <c r="C35"/>
-      <c r="D35">
+      <c r="F35"/>
+      <c r="G35">
         <v>102670.0</v>
       </c>
-      <c r="E35">
+      <c r="H35">
         <v>106776.0</v>
       </c>
-      <c r="F35">
+      <c r="I35">
         <v>106776.0</v>
       </c>
-      <c r="G35">
+      <c r="J35">
         <v>106776.0</v>
       </c>
-      <c r="H35">
+      <c r="K35">
         <v>131274.0</v>
       </c>
-      <c r="I35">
-[...7 lines deleted...]
-      </c>
       <c r="L35">
+        <v>0.0</v>
+      </c>
+      <c r="M35">
+        <v>0.0</v>
+      </c>
+      <c r="N35">
+        <v>0.0</v>
+      </c>
+      <c r="O35">
         <v>17782.0</v>
       </c>
-      <c r="M35">
-[...7 lines deleted...]
-      </c>
       <c r="P35">
+        <v>0.0</v>
+      </c>
+      <c r="Q35">
+        <v>0.0</v>
+      </c>
+      <c r="R35">
+        <v>0.0</v>
+      </c>
+      <c r="S35">
         <v>98465.0</v>
       </c>
-      <c r="Q35">
-[...7 lines deleted...]
-      </c>
       <c r="T35">
         <v>0.0</v>
       </c>
       <c r="U35">
+        <v>0.0</v>
+      </c>
+      <c r="V35">
+        <v>0.0</v>
+      </c>
+      <c r="W35">
+        <v>0.0</v>
+      </c>
+      <c r="X35">
         <v>54898.0</v>
       </c>
-      <c r="V35">
+      <c r="Y35">
         <v>43942.0</v>
       </c>
-      <c r="W35">
+      <c r="Z35">
         <v>136.0</v>
       </c>
-      <c r="X35"/>
-[...7 lines deleted...]
-      <c r="AB35">
+      <c r="AA35"/>
+      <c r="AB35"/>
+      <c r="AC35">
+        <v>0.0</v>
+      </c>
+      <c r="AD35">
+        <v>0.0</v>
+      </c>
+      <c r="AE35">
         <v>310.0</v>
       </c>
     </row>
-    <row r="36" spans="1:28">
+    <row r="36" spans="1:31">
       <c r="A36" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
-      <c r="Z36">
+      <c r="Z36"/>
+      <c r="AA36"/>
+      <c r="AB36"/>
+      <c r="AC36">
         <v>12305583.0</v>
       </c>
-      <c r="AA36">
+      <c r="AD36">
         <v>12379517.0</v>
       </c>
-      <c r="AB36">
+      <c r="AE36">
         <v>12418279.0</v>
       </c>
     </row>
-    <row r="37" spans="1:28">
+    <row r="37" spans="1:31">
       <c r="A37" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
-    </row>
-    <row r="38" spans="1:28">
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+    </row>
+    <row r="38" spans="1:31">
       <c r="A38" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38"/>
+      <c r="N38">
         <v>742131.0</v>
       </c>
-      <c r="L38">
+      <c r="O38">
         <v>282250.0</v>
       </c>
-      <c r="M38">
+      <c r="P38">
         <v>282369.0</v>
       </c>
-      <c r="N38">
+      <c r="Q38">
         <v>282489.0</v>
       </c>
-      <c r="O38"/>
-[...1 lines deleted...]
-      <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
-    </row>
-    <row r="39" spans="1:28">
+      <c r="AC38"/>
+      <c r="AD38"/>
+      <c r="AE38"/>
+    </row>
+    <row r="39" spans="1:31">
       <c r="A39" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
       <c r="K39"/>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39"/>
       <c r="O39"/>
       <c r="P39"/>
       <c r="Q39"/>
       <c r="R39"/>
       <c r="S39"/>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
       <c r="AA39"/>
       <c r="AB39"/>
-    </row>
-    <row r="40" spans="1:28">
+      <c r="AC39"/>
+      <c r="AD39"/>
+      <c r="AE39"/>
+    </row>
+    <row r="40" spans="1:31">
       <c r="A40" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B40">
+        <v>428351.0</v>
+      </c>
+      <c r="C40">
+        <v>155128.0</v>
+      </c>
+      <c r="D40">
+        <v>194279.0</v>
+      </c>
+      <c r="E40">
         <v>295922.0</v>
       </c>
-      <c r="C40"/>
-      <c r="D40">
+      <c r="F40"/>
+      <c r="G40">
         <v>411063.0</v>
       </c>
-      <c r="E40">
+      <c r="H40">
         <v>249796.0</v>
       </c>
-      <c r="F40">
+      <c r="I40">
         <v>215843.0</v>
       </c>
-      <c r="G40">
+      <c r="J40">
         <v>228049.0</v>
       </c>
-      <c r="H40"/>
-      <c r="I40">
+      <c r="K40"/>
+      <c r="L40">
         <v>150652.0</v>
       </c>
-      <c r="J40">
+      <c r="M40">
         <v>137319.0</v>
       </c>
-      <c r="K40">
+      <c r="N40">
         <v>2735029.0</v>
       </c>
-      <c r="L40">
+      <c r="O40">
         <v>3232583.0</v>
       </c>
-      <c r="M40">
+      <c r="P40">
         <v>3153189.0</v>
       </c>
-      <c r="N40">
+      <c r="Q40">
         <v>2587067.0</v>
       </c>
-      <c r="O40">
+      <c r="R40">
         <v>227882.0</v>
       </c>
-      <c r="P40"/>
-      <c r="Q40">
+      <c r="S40"/>
+      <c r="T40">
         <v>1.0</v>
       </c>
-      <c r="R40">
+      <c r="U40">
         <v>239843.0</v>
       </c>
-      <c r="S40">
+      <c r="V40">
         <v>230051.0</v>
       </c>
-      <c r="T40"/>
-      <c r="U40">
+      <c r="W40"/>
+      <c r="X40">
         <v>238609.0</v>
       </c>
-      <c r="V40">
+      <c r="Y40">
         <v>266416.0</v>
       </c>
-      <c r="W40">
+      <c r="Z40">
         <v>487595.0</v>
       </c>
-      <c r="X40"/>
-[...1 lines deleted...]
-      <c r="Z40">
+      <c r="AA40"/>
+      <c r="AB40"/>
+      <c r="AC40">
         <v>181462.0</v>
       </c>
-      <c r="AA40">
+      <c r="AD40">
         <v>237057.0</v>
       </c>
-      <c r="AB40">
+      <c r="AE40">
         <v>300756.0</v>
       </c>
     </row>
-    <row r="41" spans="1:28">
+    <row r="41" spans="1:31">
       <c r="A41" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
-    </row>
-    <row r="42" spans="1:28">
+      <c r="AC41"/>
+      <c r="AD41"/>
+      <c r="AE41"/>
+    </row>
+    <row r="42" spans="1:31">
       <c r="A42" t="s">
-        <v>51</v>
-[...3 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="B42"/>
       <c r="C42"/>
       <c r="D42">
+        <v>583710.0</v>
+      </c>
+      <c r="E42">
+        <v>624210.0</v>
+      </c>
+      <c r="F42"/>
+      <c r="G42">
         <v>853460.0</v>
       </c>
-      <c r="E42">
+      <c r="H42">
         <v>864530.0</v>
       </c>
-      <c r="F42">
+      <c r="I42">
         <v>773500.0</v>
       </c>
-      <c r="G42"/>
-[...1 lines deleted...]
-      <c r="I42"/>
       <c r="J42"/>
-      <c r="K42">
+      <c r="K42"/>
+      <c r="L42"/>
+      <c r="M42"/>
+      <c r="N42">
         <v>2023608.0</v>
       </c>
-      <c r="L42">
+      <c r="O42">
         <v>409411.0</v>
       </c>
-      <c r="M42">
+      <c r="P42">
         <v>403138.0</v>
       </c>
-      <c r="N42">
+      <c r="Q42">
         <v>429136.0</v>
       </c>
-      <c r="O42">
+      <c r="R42">
         <v>122180.0</v>
       </c>
-      <c r="P42">
+      <c r="S42">
         <v>738170.0</v>
       </c>
-      <c r="Q42">
+      <c r="T42">
         <v>69690.0</v>
       </c>
-      <c r="R42">
+      <c r="U42">
         <v>83290.0</v>
       </c>
-      <c r="S42">
+      <c r="V42">
         <v>82020.0</v>
       </c>
-      <c r="T42">
+      <c r="W42">
         <v>732340.0</v>
       </c>
-      <c r="U42">
+      <c r="X42">
         <v>673120.0</v>
       </c>
-      <c r="V42">
+      <c r="Y42">
         <v>664980.0</v>
       </c>
-      <c r="W42">
+      <c r="Z42">
         <v>671440.0</v>
       </c>
-      <c r="X42"/>
-      <c r="Y42">
+      <c r="AA42"/>
+      <c r="AB42">
         <v>449060.0</v>
       </c>
-      <c r="Z42"/>
-[...3 lines deleted...]
-    <row r="43" spans="1:28">
+      <c r="AC42"/>
+      <c r="AD42"/>
+      <c r="AE42"/>
+    </row>
+    <row r="43" spans="1:31">
       <c r="A43" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
-    </row>
-    <row r="44" spans="1:28">
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+    </row>
+    <row r="44" spans="1:31">
       <c r="A44" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
-    </row>
-    <row r="45" spans="1:28">
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+    </row>
+    <row r="45" spans="1:31">
       <c r="A45" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
-      <c r="H45">
-[...1 lines deleted...]
-      </c>
+      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
-      <c r="K45"/>
-[...2 lines deleted...]
-      </c>
+      <c r="K45">
+        <v>8116441.0</v>
+      </c>
+      <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
-      <c r="O45"/>
+      <c r="O45">
+        <v>7359024.0</v>
+      </c>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
-    </row>
-    <row r="46" spans="1:28">
+      <c r="AC45"/>
+      <c r="AD45"/>
+      <c r="AE45"/>
+    </row>
+    <row r="46" spans="1:31">
       <c r="A46" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B46">
+        <v>3705352.0</v>
+      </c>
+      <c r="C46">
+        <v>3764411.0</v>
+      </c>
+      <c r="D46">
+        <v>3840221.0</v>
+      </c>
+      <c r="E46">
         <v>3933551.0</v>
       </c>
-      <c r="C46"/>
-      <c r="D46">
+      <c r="F46"/>
+      <c r="G46">
         <v>4644704.0</v>
       </c>
-      <c r="E46">
+      <c r="H46">
         <v>4213781.0</v>
       </c>
-      <c r="F46">
+      <c r="I46">
         <v>4309642.0</v>
       </c>
-      <c r="G46">
+      <c r="J46">
         <v>4147191.0</v>
       </c>
-      <c r="H46">
+      <c r="K46">
         <v>4186341.0</v>
       </c>
-      <c r="I46">
+      <c r="L46">
         <v>4136891.0</v>
       </c>
-      <c r="J46">
+      <c r="M46">
         <v>4199346.0</v>
       </c>
-      <c r="K46">
+      <c r="N46">
         <v>4255796.0</v>
       </c>
-      <c r="L46">
+      <c r="O46">
         <v>3566086.0</v>
       </c>
-      <c r="M46">
+      <c r="P46">
         <v>3426730.0</v>
       </c>
-      <c r="N46">
+      <c r="Q46">
         <v>3471131.0</v>
       </c>
-      <c r="O46"/>
-[...1 lines deleted...]
-      <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
-    </row>
-    <row r="47" spans="1:28">
+      <c r="AC46"/>
+      <c r="AD46"/>
+      <c r="AE46"/>
+    </row>
+    <row r="47" spans="1:31">
       <c r="A47" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>57</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47">
+        <v>3840220.0</v>
+      </c>
+      <c r="E47">
         <v>3933550.0</v>
       </c>
-      <c r="C47">
+      <c r="F47">
         <v>4025680.0</v>
       </c>
-      <c r="D47">
+      <c r="G47">
         <v>4644700.0</v>
       </c>
-      <c r="E47">
+      <c r="H47">
         <v>4213780.0</v>
       </c>
-      <c r="F47">
+      <c r="I47">
         <v>4309640.0</v>
       </c>
-      <c r="G47"/>
-[...1 lines deleted...]
-      <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47"/>
+      <c r="N47">
         <v>4255796.0</v>
       </c>
-      <c r="L47">
+      <c r="O47">
         <v>3360053.0</v>
       </c>
-      <c r="M47">
+      <c r="P47">
         <v>3426730.0</v>
       </c>
-      <c r="N47">
+      <c r="Q47">
         <v>3471131.0</v>
       </c>
-      <c r="O47">
+      <c r="R47">
         <v>3516240.0</v>
       </c>
-      <c r="P47">
+      <c r="S47">
         <v>3767430.0</v>
       </c>
-      <c r="Q47">
+      <c r="T47">
         <v>3621560.0</v>
       </c>
-      <c r="R47">
+      <c r="U47">
         <v>3696020.0</v>
       </c>
-      <c r="S47">
+      <c r="V47">
         <v>3767860.0</v>
       </c>
-      <c r="T47">
+      <c r="W47">
         <v>4027550.0</v>
       </c>
-      <c r="U47">
+      <c r="X47">
         <v>3967010.0</v>
       </c>
-      <c r="V47">
+      <c r="Y47">
         <v>4066760.0</v>
       </c>
-      <c r="W47">
+      <c r="Z47">
         <v>4038070.0</v>
       </c>
-      <c r="X47">
+      <c r="AA47">
         <v>4153770.0</v>
       </c>
-      <c r="Y47">
+      <c r="AB47">
         <v>4164340.0</v>
       </c>
-      <c r="Z47"/>
-[...3 lines deleted...]
-    <row r="48" spans="1:28">
+      <c r="AC47"/>
+      <c r="AD47"/>
+      <c r="AE47"/>
+    </row>
+    <row r="48" spans="1:31">
       <c r="A48" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B48">
+        <v>-1396651.0</v>
+      </c>
+      <c r="C48">
+        <v>-696166.0</v>
+      </c>
+      <c r="D48">
+        <v>151580.0</v>
+      </c>
+      <c r="E48">
         <v>1463620.0</v>
       </c>
-      <c r="C48">
+      <c r="F48">
         <v>3873840.0</v>
       </c>
-      <c r="D48">
+      <c r="G48">
         <v>4070530.0</v>
       </c>
-      <c r="E48">
+      <c r="H48">
         <v>3925080.0</v>
       </c>
-      <c r="F48">
+      <c r="I48">
         <v>3717850.0</v>
       </c>
-      <c r="G48">
+      <c r="J48">
         <v>2458324.0</v>
       </c>
-      <c r="H48">
+      <c r="K48">
         <v>-355428.0</v>
       </c>
-      <c r="I48">
+      <c r="L48">
         <v>985802.0</v>
       </c>
-      <c r="J48">
+      <c r="M48">
         <v>-19840162.0</v>
       </c>
-      <c r="K48">
+      <c r="N48">
         <v>-19631702.0</v>
       </c>
-      <c r="L48">
+      <c r="O48">
         <v>-19646702.0</v>
       </c>
-      <c r="M48">
+      <c r="P48">
         <v>-19842030.0</v>
       </c>
-      <c r="N48">
+      <c r="Q48">
         <v>-19269647.0</v>
       </c>
-      <c r="O48">
+      <c r="R48">
         <v>-19016280.0</v>
       </c>
-      <c r="P48">
+      <c r="S48">
         <v>-18024570.0</v>
       </c>
-      <c r="Q48">
+      <c r="T48">
         <v>-18392940.0</v>
       </c>
-      <c r="R48">
+      <c r="U48">
         <v>-18163770.0</v>
       </c>
-      <c r="S48">
+      <c r="V48">
         <v>-18098070.0</v>
       </c>
-      <c r="T48">
+      <c r="W48">
         <v>-17380880.0</v>
       </c>
-      <c r="U48">
+      <c r="X48">
         <v>-18024070.0</v>
       </c>
-      <c r="V48">
+      <c r="Y48">
         <v>-19208730.0</v>
       </c>
-      <c r="W48">
+      <c r="Z48">
         <v>-19019160.0</v>
       </c>
-      <c r="X48">
+      <c r="AA48">
         <v>-17664170.0</v>
       </c>
-      <c r="Y48">
+      <c r="AB48">
         <v>-12541080.0</v>
       </c>
-      <c r="Z48">
+      <c r="AC48">
         <v>-11569342.0</v>
       </c>
-      <c r="AA48">
+      <c r="AD48">
         <v>-10908284.0</v>
       </c>
-      <c r="AB48">
+      <c r="AE48">
         <v>-11321588.0</v>
       </c>
     </row>
-    <row r="49" spans="1:28">
+    <row r="49" spans="1:31">
       <c r="A49" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
-    </row>
-    <row r="50" spans="1:28">
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+    </row>
+    <row r="50" spans="1:31">
       <c r="A50" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B50">
+        <v>1326848.0</v>
+      </c>
+      <c r="C50">
+        <v>1350122.0</v>
+      </c>
+      <c r="D50">
+        <v>1079299.0</v>
+      </c>
+      <c r="E50">
         <v>239616.0</v>
       </c>
-      <c r="C50"/>
-[...8 lines deleted...]
-      </c>
+      <c r="F50"/>
       <c r="G50">
         <v>0.0</v>
       </c>
       <c r="H50">
+        <v>0.0</v>
+      </c>
+      <c r="I50">
+        <v>0.0</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
         <v>1036620.0</v>
       </c>
-      <c r="I50">
+      <c r="L50">
         <v>1106518.0</v>
       </c>
-      <c r="J50">
+      <c r="M50">
         <v>1077029.0</v>
       </c>
-      <c r="K50">
+      <c r="N50">
         <v>1077546.0</v>
       </c>
-      <c r="L50">
+      <c r="O50">
         <v>1699617.0</v>
       </c>
-      <c r="M50">
+      <c r="P50">
         <v>1768797.0</v>
       </c>
-      <c r="N50">
+      <c r="Q50">
         <v>864897.0</v>
       </c>
-      <c r="O50">
+      <c r="R50">
         <v>1703165.0</v>
       </c>
-      <c r="P50">
+      <c r="S50">
         <v>1260506.0</v>
       </c>
-      <c r="Q50">
+      <c r="T50">
         <v>2289977.0</v>
       </c>
-      <c r="R50">
+      <c r="U50">
         <v>1076984.0</v>
       </c>
-      <c r="S50">
+      <c r="V50">
         <v>863995.0</v>
       </c>
-      <c r="T50"/>
-[...1 lines deleted...]
-      <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
-    </row>
-    <row r="51" spans="1:28">
+      <c r="AC50"/>
+      <c r="AD50"/>
+      <c r="AE50"/>
+    </row>
+    <row r="51" spans="1:31">
       <c r="A51" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
-      <c r="T51">
+      <c r="T51"/>
+      <c r="U51"/>
+      <c r="V51"/>
+      <c r="W51">
         <v>16940.0</v>
       </c>
-      <c r="U51">
+      <c r="X51">
         <v>54760.0</v>
       </c>
-      <c r="V51">
+      <c r="Y51">
         <v>43810.0</v>
       </c>
-      <c r="W51"/>
-[...1 lines deleted...]
-      <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
-    </row>
-    <row r="52" spans="1:28">
+      <c r="AC51"/>
+      <c r="AD51"/>
+      <c r="AE51"/>
+    </row>
+    <row r="52" spans="1:31">
       <c r="A52" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="B52">
+        <v>62</v>
+      </c>
+      <c r="B52"/>
+      <c r="C52"/>
+      <c r="D52">
+        <v>1079300.0</v>
+      </c>
+      <c r="E52">
         <v>239620.0</v>
       </c>
-      <c r="C52">
-[...7 lines deleted...]
-      </c>
       <c r="F52">
         <v>0.0</v>
       </c>
-      <c r="G52"/>
-[...1 lines deleted...]
-      <c r="I52"/>
+      <c r="G52">
+        <v>0.0</v>
+      </c>
+      <c r="H52">
+        <v>0.0</v>
+      </c>
+      <c r="I52">
+        <v>0.0</v>
+      </c>
       <c r="J52"/>
-      <c r="K52">
+      <c r="K52"/>
+      <c r="L52"/>
+      <c r="M52"/>
+      <c r="N52">
         <v>1077550.0</v>
       </c>
-      <c r="L52">
+      <c r="O52">
         <v>1699620.0</v>
       </c>
-      <c r="M52">
+      <c r="P52">
         <v>1768800.0</v>
       </c>
-      <c r="N52">
+      <c r="Q52">
         <v>864900.0</v>
       </c>
-      <c r="O52">
+      <c r="R52">
         <v>1703170.0</v>
       </c>
-      <c r="P52">
+      <c r="S52">
         <v>1260510.0</v>
       </c>
-      <c r="Q52">
+      <c r="T52">
         <v>2289980.0</v>
       </c>
-      <c r="R52">
+      <c r="U52">
         <v>1076980.0</v>
       </c>
-      <c r="S52">
+      <c r="V52">
         <v>864000.0</v>
       </c>
-      <c r="T52">
-[...4 lines deleted...]
-      <c r="W52"/>
+      <c r="W52">
+        <v>0.0</v>
+      </c>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
-    </row>
-    <row r="53" spans="1:28">
+      <c r="AC52"/>
+      <c r="AD52"/>
+      <c r="AE52"/>
+    </row>
+    <row r="53" spans="1:31">
       <c r="A53" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
-    </row>
-    <row r="54" spans="1:28">
+      <c r="AC53"/>
+      <c r="AD53"/>
+      <c r="AE53"/>
+    </row>
+    <row r="54" spans="1:31">
       <c r="A54" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
-    </row>
-    <row r="55" spans="1:28">
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+    </row>
+    <row r="55" spans="1:31">
       <c r="A55" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B55">
+        <v>16931417.0</v>
+      </c>
+      <c r="C55">
+        <v>17836167.0</v>
+      </c>
+      <c r="D55">
+        <v>18042840.0</v>
+      </c>
+      <c r="E55">
         <v>18464750.0</v>
       </c>
-      <c r="C55">
+      <c r="F55">
         <v>19221630.0</v>
       </c>
-      <c r="D55">
+      <c r="G55">
         <v>21538690.0</v>
       </c>
-      <c r="E55">
+      <c r="H55">
         <v>21204890.0</v>
       </c>
-      <c r="F55">
+      <c r="I55">
         <v>20915080.0</v>
       </c>
-      <c r="G55">
+      <c r="J55">
         <v>20485367.0</v>
       </c>
-      <c r="H55">
+      <c r="K55">
         <v>20406359.0</v>
       </c>
-      <c r="I55">
+      <c r="L55">
         <v>19279754.0</v>
       </c>
-      <c r="J55">
+      <c r="M55">
         <v>16588537.0</v>
       </c>
-      <c r="K55">
+      <c r="N55">
         <v>16901650.0</v>
       </c>
-      <c r="L55">
+      <c r="O55">
         <v>15968140.0</v>
       </c>
-      <c r="M55">
+      <c r="P55">
         <v>15897670.0</v>
       </c>
-      <c r="N55">
+      <c r="Q55">
         <v>15805970.0</v>
       </c>
-      <c r="O55">
+      <c r="R55">
         <v>16647170.0</v>
       </c>
-      <c r="P55">
+      <c r="S55">
         <v>17621180.0</v>
       </c>
-      <c r="Q55">
+      <c r="T55">
         <v>22584440.0</v>
       </c>
-      <c r="R55">
+      <c r="U55">
         <v>17614900.0</v>
       </c>
-      <c r="S55">
+      <c r="V55">
         <v>16172620.0</v>
       </c>
-      <c r="T55">
+      <c r="W55">
         <v>15087480.0</v>
       </c>
-      <c r="U55">
+      <c r="X55">
         <v>15182410.0</v>
       </c>
-      <c r="V55">
+      <c r="Y55">
         <v>13395690.0</v>
       </c>
-      <c r="W55">
+      <c r="Z55">
         <v>13865320.0</v>
       </c>
-      <c r="X55">
+      <c r="AA55">
         <v>14805970.0</v>
       </c>
-      <c r="Y55">
+      <c r="AB55">
         <v>17023220.0</v>
       </c>
-      <c r="Z55">
+      <c r="AC55">
         <v>17932629.0</v>
       </c>
-      <c r="AA55">
+      <c r="AD55">
         <v>18510703.0</v>
       </c>
-      <c r="AB55">
+      <c r="AE55">
         <v>18083935.0</v>
       </c>
     </row>
-    <row r="56" spans="1:28">
+    <row r="56" spans="1:31">
       <c r="A56" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B56">
+        <v>9376370.0</v>
+      </c>
+      <c r="C56">
+        <v>9791656.0</v>
+      </c>
+      <c r="D56">
+        <v>9922110.0</v>
+      </c>
+      <c r="E56">
         <v>10250290.0</v>
       </c>
-      <c r="C56">
+      <c r="F56">
         <v>10914640.0</v>
       </c>
-      <c r="D56">
+      <c r="G56">
         <v>12206530.0</v>
       </c>
-      <c r="E56">
+      <c r="H56">
         <v>11957920.0</v>
       </c>
-      <c r="F56">
+      <c r="I56">
         <v>11300590.0</v>
       </c>
-      <c r="G56">
+      <c r="J56">
         <v>11250971.0</v>
       </c>
-      <c r="H56">
+      <c r="K56">
         <v>13335777.0</v>
       </c>
-      <c r="I56">
+      <c r="L56">
         <v>10462428.0</v>
       </c>
-      <c r="J56">
+      <c r="M56">
         <v>7276225.0</v>
       </c>
-      <c r="K56">
+      <c r="N56">
         <v>7452303.0</v>
       </c>
-      <c r="L56">
+      <c r="O56">
         <v>7766622.0</v>
       </c>
-      <c r="M56">
+      <c r="P56">
         <v>7958310.0</v>
       </c>
-      <c r="N56">
+      <c r="Q56">
         <v>7515002.0</v>
       </c>
-      <c r="O56">
+      <c r="R56">
         <v>8167210.0</v>
       </c>
-      <c r="P56">
+      <c r="S56">
         <v>8754960.0</v>
       </c>
-      <c r="Q56">
+      <c r="T56">
         <v>14057220.0</v>
       </c>
-      <c r="R56">
+      <c r="U56">
         <v>8791610.0</v>
       </c>
-      <c r="S56">
+      <c r="V56">
         <v>7365780.0</v>
       </c>
-      <c r="T56">
+      <c r="W56">
         <v>6041110.0</v>
       </c>
-      <c r="U56">
+      <c r="X56">
         <v>6059770.0</v>
       </c>
-      <c r="V56">
+      <c r="Y56">
         <v>5650010.0</v>
       </c>
-      <c r="W56">
+      <c r="Z56">
         <v>6022630.0</v>
       </c>
-      <c r="X56">
+      <c r="AA56">
         <v>6752010.0</v>
       </c>
-      <c r="Y56">
+      <c r="AB56">
         <v>4901160.0</v>
       </c>
-      <c r="Z56">
+      <c r="AC56">
         <v>5627046.0</v>
       </c>
-      <c r="AA56">
+      <c r="AD56">
         <v>6131186.0</v>
       </c>
-      <c r="AB56">
+      <c r="AE56">
         <v>5665656.0</v>
       </c>
     </row>
-    <row r="57" spans="1:28">
+    <row r="57" spans="1:31">
       <c r="A57" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B57">
+        <v>4760977.0</v>
+      </c>
+      <c r="C57">
+        <v>4599394.0</v>
+      </c>
+      <c r="D57">
+        <v>4116950.0</v>
+      </c>
+      <c r="E57">
         <v>3113410.0</v>
       </c>
-      <c r="C57">
+      <c r="F57">
         <v>2949900.0</v>
       </c>
-      <c r="D57">
+      <c r="G57">
         <v>3826060.0</v>
       </c>
-      <c r="E57">
+      <c r="H57">
         <v>3650770.0</v>
       </c>
-      <c r="F57">
+      <c r="I57">
         <v>3722610.0</v>
       </c>
-      <c r="G57">
+      <c r="J57">
         <v>4505638.0</v>
       </c>
-      <c r="H57">
+      <c r="K57">
         <v>7056023.0</v>
       </c>
-      <c r="I57">
+      <c r="L57">
         <v>4757406.0</v>
       </c>
-      <c r="J57">
+      <c r="M57">
         <v>4007117.0</v>
       </c>
-      <c r="K57">
+      <c r="N57">
         <v>4128811.0</v>
       </c>
-      <c r="L57">
+      <c r="O57">
         <v>5218494.0</v>
       </c>
-      <c r="M57">
+      <c r="P57">
         <v>5377310.0</v>
       </c>
-      <c r="N57">
+      <c r="Q57">
         <v>4675374.0</v>
       </c>
-      <c r="O57">
+      <c r="R57">
         <v>5569430.0</v>
       </c>
-      <c r="P57">
+      <c r="S57">
         <v>4906670.0</v>
       </c>
-      <c r="Q57">
+      <c r="T57">
         <v>10898970.0</v>
       </c>
-      <c r="R57">
+      <c r="U57">
         <v>5421160.0</v>
       </c>
-      <c r="S57">
+      <c r="V57">
         <v>3979290.0</v>
       </c>
-      <c r="T57">
+      <c r="W57">
         <v>2297790.0</v>
       </c>
-      <c r="U57">
+      <c r="X57">
         <v>2342040.0</v>
       </c>
-      <c r="V57">
+      <c r="Y57">
         <v>1713080.0</v>
       </c>
-      <c r="W57">
+      <c r="Z57">
         <v>2107830.0</v>
       </c>
-      <c r="X57">
+      <c r="AA57">
         <v>2351070.0</v>
       </c>
-      <c r="Y57">
+      <c r="AB57">
         <v>1816980.0</v>
       </c>
-      <c r="Z57">
+      <c r="AC57">
         <v>1754584.0</v>
       </c>
-      <c r="AA57">
+      <c r="AD57">
         <v>1687854.0</v>
       </c>
-      <c r="AB57">
+      <c r="AE57">
         <v>1658920.0</v>
       </c>
     </row>
-    <row r="58" spans="1:28">
+    <row r="58" spans="1:31">
       <c r="A58" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B58">
+        <v>4867753.0</v>
+      </c>
+      <c r="C58">
+        <v>4706170.0</v>
+      </c>
+      <c r="D58">
+        <v>4522100.0</v>
+      </c>
+      <c r="E58">
         <v>3591470.0</v>
       </c>
-      <c r="C58">
+      <c r="F58">
         <v>3523330.0</v>
       </c>
-      <c r="D58">
+      <c r="G58">
         <v>3842620.0</v>
       </c>
-      <c r="E58">
+      <c r="H58">
         <v>3643200.0</v>
       </c>
-      <c r="F58">
+      <c r="I58">
         <v>3651650.0</v>
       </c>
-      <c r="G58">
+      <c r="J58">
         <v>4612414.0</v>
       </c>
-      <c r="H58">
+      <c r="K58">
         <v>7187297.0</v>
       </c>
-      <c r="I58">
+      <c r="L58">
         <v>4757406.0</v>
       </c>
-      <c r="J58">
+      <c r="M58">
         <v>4007117.0</v>
       </c>
-      <c r="K58">
+      <c r="N58">
         <v>4109380.0</v>
       </c>
-      <c r="L58">
+      <c r="O58">
         <v>4793740.0</v>
       </c>
-      <c r="M58">
+      <c r="P58">
         <v>4936190.0</v>
       </c>
-      <c r="N58">
+      <c r="Q58">
         <v>4246120.0</v>
       </c>
-      <c r="O58">
+      <c r="R58">
         <v>5140910.0</v>
       </c>
-      <c r="P58">
+      <c r="S58">
         <v>4507230.0</v>
       </c>
-      <c r="Q58">
+      <c r="T58">
         <v>10507320.0</v>
       </c>
-      <c r="R58">
+      <c r="U58">
         <v>5295020.0</v>
       </c>
-      <c r="S58">
+      <c r="V58">
         <v>3788300.0</v>
       </c>
-      <c r="T58">
+      <c r="W58">
         <v>2067990.0</v>
       </c>
-      <c r="U58">
+      <c r="X58">
         <v>2132980.0</v>
       </c>
-      <c r="V58">
+      <c r="Y58">
         <v>1539060.0</v>
       </c>
-      <c r="W58">
+      <c r="Z58">
         <v>1812670.0</v>
       </c>
-      <c r="X58">
+      <c r="AA58">
         <v>2069770.0</v>
       </c>
-      <c r="Y58">
+      <c r="AB58">
         <v>1897100.0</v>
       </c>
-      <c r="Z58">
+      <c r="AC58">
         <v>1754584.0</v>
       </c>
-      <c r="AA58">
+      <c r="AD58">
         <v>1687854.0</v>
       </c>
-      <c r="AB58">
+      <c r="AE58">
         <v>1659230.0</v>
       </c>
     </row>
-    <row r="59" spans="1:28">
+    <row r="59" spans="1:31">
       <c r="A59" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
-    </row>
-    <row r="60" spans="1:28">
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+    </row>
+    <row r="60" spans="1:31">
       <c r="A60" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B60">
+        <v>11726051.0</v>
+      </c>
+      <c r="C60">
+        <v>12848038.0</v>
+      </c>
+      <c r="D60">
+        <v>13520740.0</v>
+      </c>
+      <c r="E60">
         <v>14873280.0</v>
       </c>
-      <c r="C60">
+      <c r="F60">
         <v>15698300.0</v>
       </c>
-      <c r="D60">
+      <c r="G60">
         <v>17696080.0</v>
       </c>
-      <c r="E60">
+      <c r="H60">
         <v>17561700.0</v>
       </c>
-      <c r="F60">
+      <c r="I60">
         <v>17263440.0</v>
       </c>
-      <c r="G60">
+      <c r="J60">
         <v>16160343.0</v>
       </c>
-      <c r="H60">
+      <c r="K60">
         <v>13065857.0</v>
       </c>
-      <c r="I60">
+      <c r="L60">
         <v>14475202.0</v>
       </c>
-      <c r="J60">
+      <c r="M60">
         <v>12588583.0</v>
       </c>
-      <c r="K60">
+      <c r="N60">
         <v>12792270.0</v>
       </c>
-      <c r="L60">
+      <c r="O60">
         <v>11174390.0</v>
       </c>
-      <c r="M60">
+      <c r="P60">
         <v>10961480.0</v>
       </c>
-      <c r="N60">
+      <c r="Q60">
         <v>11559860.0</v>
       </c>
-      <c r="O60">
+      <c r="R60">
         <v>11506260.0</v>
       </c>
-      <c r="P60">
+      <c r="S60">
         <v>13113960.0</v>
       </c>
-      <c r="Q60">
+      <c r="T60">
         <v>12077110.0</v>
       </c>
-      <c r="R60">
+      <c r="U60">
         <v>12319880.0</v>
       </c>
-      <c r="S60">
+      <c r="V60">
         <v>12384320.0</v>
       </c>
-      <c r="T60">
+      <c r="W60">
         <v>13019490.0</v>
       </c>
-      <c r="U60">
+      <c r="X60">
         <v>13049420.0</v>
       </c>
-      <c r="V60">
+      <c r="Y60">
         <v>11856630.0</v>
       </c>
-      <c r="W60">
+      <c r="Z60">
         <v>12052650.0</v>
       </c>
-      <c r="X60">
+      <c r="AA60">
         <v>12736200.0</v>
       </c>
-      <c r="Y60">
+      <c r="AB60">
         <v>15126120.0</v>
       </c>
-      <c r="Z60">
+      <c r="AC60">
         <v>16091109.0</v>
       </c>
-      <c r="AA60">
+      <c r="AD60">
         <v>16772159.0</v>
       </c>
-      <c r="AB60">
+      <c r="AE60">
         <v>16362931.0</v>
       </c>
     </row>
-    <row r="61" spans="1:28">
+    <row r="61" spans="1:31">
       <c r="A61" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
-    </row>
-    <row r="62" spans="1:28">
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+    </row>
+    <row r="62" spans="1:31">
       <c r="A62" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K32"/>
+  <dimension ref="A1:L32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11">
+    <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
-    </row>
-    <row r="2" spans="1:11">
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="B2">
+        <v>5254036.0</v>
+      </c>
+      <c r="C2">
         <v>10584610.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>6921130.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>9793730.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>10889410.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>4062040.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>4141990.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>4015360.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>4113200.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>3649220.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>5085520.0</v>
       </c>
     </row>
-    <row r="3" spans="1:11">
+    <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
-    </row>
-    <row r="4" spans="1:11">
+      <c r="L3"/>
+    </row>
+    <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-    </row>
-    <row r="5" spans="1:11">
+      <c r="L4"/>
+    </row>
+    <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>-1351160.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-457194.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-1389612.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-6775579.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-230360.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>1674021.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>1677671.0</v>
       </c>
-      <c r="K5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:11">
+      <c r="L5"/>
+    </row>
+    <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
-      <c r="D6">
+      <c r="D6"/>
+      <c r="E6">
         <v>377655.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>1627553.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>2246650.0</v>
       </c>
-      <c r="G6"/>
-      <c r="H6">
+      <c r="H6"/>
+      <c r="I6">
         <v>-230360.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>1674021.0</v>
       </c>
-      <c r="J6"/>
       <c r="K6"/>
-    </row>
-    <row r="7" spans="1:11">
+      <c r="L6"/>
+    </row>
+    <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-    </row>
-    <row r="8" spans="1:11">
+      <c r="L7"/>
+    </row>
+    <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-    </row>
-    <row r="9" spans="1:11">
+      <c r="L8"/>
+    </row>
+    <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B9">
+        <v>-35819.0</v>
+      </c>
+      <c r="C9">
         <v>5446150.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>4083390.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>2038690.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>2963140.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1410950.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>302800.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-585220.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>1327200.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>1241850.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>1469640.0</v>
       </c>
     </row>
-    <row r="10" spans="1:11">
+    <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="B10">
+        <v>-3623469.0</v>
+      </c>
+      <c r="C10">
         <v>3177580.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>987480.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-1335240.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-225270.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>341240.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-7315380.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-2121250.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-359820.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-261590.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-111920.0</v>
       </c>
     </row>
-    <row r="11" spans="1:11">
+    <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>20190.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>20139.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>134703.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>113323.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-    </row>
-    <row r="12" spans="1:11">
+      <c r="L11"/>
+    </row>
+    <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="B12">
+        <v>42739.0</v>
+      </c>
+      <c r="C12">
         <v>7150.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>65545.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>75241.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>48104.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>610.0</v>
       </c>
-      <c r="G12">
-[...1 lines deleted...]
-      </c>
       <c r="H12">
+        <v>0.0</v>
+      </c>
+      <c r="I12">
         <v>31735.0</v>
       </c>
-      <c r="I12">
-[...1 lines deleted...]
-      </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:11">
+      <c r="L12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>107</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>258190.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>113010.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>13500.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>226380.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>248370.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>128870.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>436370.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>385770.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>149470.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>54990.0</v>
       </c>
     </row>
-    <row r="14" spans="1:11">
+    <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="B14">
+        <v>93259.0</v>
+      </c>
+      <c r="C14">
         <v>-154120.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-189030.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>30686.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>167845.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-14542.0</v>
       </c>
-      <c r="G14"/>
-      <c r="H14">
+      <c r="H14"/>
+      <c r="I14">
         <v>-108790.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>81650.0</v>
       </c>
-      <c r="J14"/>
       <c r="K14"/>
-    </row>
-    <row r="15" spans="1:11">
+      <c r="L14"/>
+    </row>
+    <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B15">
+        <v>-3500492.0</v>
+      </c>
+      <c r="C15">
         <v>2426540.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>599660.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-1324750.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-77570.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>191990.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-7352010.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-2289440.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-328980.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-295290.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-198920.0</v>
       </c>
     </row>
-    <row r="16" spans="1:11">
+    <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>110</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>2426540.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>599660.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-1327899.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-77568.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>191990.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-6981554.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-2289440.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-328980.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-295290.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-198920.0</v>
       </c>
     </row>
-    <row r="17" spans="1:11">
+    <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="B17">
+        <v>-3593751.0</v>
+      </c>
+      <c r="C17">
         <v>1927453.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>440354.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-1355434.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-245413.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>206532.0</v>
       </c>
-      <c r="G17"/>
-      <c r="H17">
+      <c r="H17"/>
+      <c r="I17">
         <v>-2180651.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-410634.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-311837.0</v>
       </c>
-      <c r="K17"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:11">
+      <c r="L17"/>
+    </row>
+    <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="B18">
+        <v>-42739.0</v>
+      </c>
+      <c r="C18">
         <v>-7150.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-65545.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-75241.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-48104.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-610.0</v>
       </c>
-      <c r="G18"/>
-      <c r="H18">
+      <c r="H18"/>
+      <c r="I18">
         <v>-31735.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-37416.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-33821.0</v>
       </c>
-      <c r="K18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:11">
+      <c r="L18"/>
+    </row>
+    <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-    </row>
-    <row r="20" spans="1:11">
+      <c r="L19"/>
+    </row>
+    <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-    </row>
-    <row r="21" spans="1:11">
+      <c r="L20"/>
+    </row>
+    <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="B21">
+        <v>-3580730.0</v>
+      </c>
+      <c r="C21">
         <v>2919390.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1100490.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-1321740.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-451650.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>92870.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-7186500.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-2557620.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-745600.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-411060.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-166910.0</v>
       </c>
     </row>
-    <row r="22" spans="1:11">
+    <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
-    </row>
-    <row r="23" spans="1:11">
+      <c r="L22"/>
+    </row>
+    <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>1610700.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>153760.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>448731.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>521655.0</v>
       </c>
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
-    </row>
-    <row r="24" spans="1:11">
+      <c r="L23"/>
+    </row>
+    <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-    </row>
-    <row r="25" spans="1:11">
+      <c r="L24"/>
+    </row>
+    <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B25">
+        <v>358541.0</v>
+      </c>
+      <c r="C25">
         <v>1395493.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1450979.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1637658.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1804723.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1904805.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25">
+      <c r="H25"/>
+      <c r="I25">
         <v>1859152.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1996429.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
-    </row>
-    <row r="26" spans="1:11">
+      <c r="L25"/>
+    </row>
+    <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-    </row>
-    <row r="27" spans="1:11">
+      <c r="L26"/>
+    </row>
+    <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
-    </row>
-    <row r="28" spans="1:11">
+      <c r="L27"/>
+    </row>
+    <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="B28">
+        <v>1848309.0</v>
+      </c>
+      <c r="C28">
         <v>5076630.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>4183860.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>3493130.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>3574090.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>3249290.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>7835180.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>580580.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>599280.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>584660.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>516760.0</v>
       </c>
     </row>
-    <row r="29" spans="1:11">
+    <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B29">
+        <v>-29718.0</v>
+      </c>
+      <c r="C29">
         <v>483790.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>221360.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>20190.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>20140.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>134700.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>124580.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>59400.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>50810.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>50250.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>63260.0</v>
       </c>
     </row>
-    <row r="30" spans="1:11">
+    <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="B30">
+        <v>8798947.0</v>
+      </c>
+      <c r="C30">
         <v>13111370.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>9904030.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>13154162.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>14304201.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>5380119.0</v>
       </c>
-      <c r="G30"/>
-      <c r="H30">
+      <c r="H30"/>
+      <c r="I30">
         <v>5987763.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>6185995.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>5302127.0</v>
       </c>
-      <c r="K30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:11">
+      <c r="L30"/>
+    </row>
+    <row r="31" spans="1:12">
       <c r="A31" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-    </row>
-    <row r="32" spans="1:11">
+      <c r="L31"/>
+    </row>
+    <row r="32" spans="1:12">
       <c r="A32" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="B32">
+        <v>5218217.0</v>
+      </c>
+      <c r="C32">
         <v>16030760.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>11004520.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>11832420.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>13852550.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>5472990.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>4444790.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>3430140.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>5440400.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>4891070.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>6555160.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB32"/>
+  <dimension ref="A1:AE32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:31">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D1" t="s">
-        <v>74</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>75</v>
       </c>
       <c r="F1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="H1" t="s">
-        <v>77</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>78</v>
       </c>
       <c r="J1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="K1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="L1" t="s">
-        <v>80</v>
+        <v>3</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>81</v>
       </c>
       <c r="N1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="O1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="P1" t="s">
-        <v>83</v>
+        <v>4</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>84</v>
       </c>
       <c r="R1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="S1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="T1" t="s">
-        <v>86</v>
+        <v>5</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>87</v>
       </c>
       <c r="V1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="W1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="X1" t="s">
-        <v>89</v>
+        <v>6</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>90</v>
       </c>
       <c r="Z1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="AA1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="AB1" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:28">
+        <v>7</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="B2">
+        <v>1887187.0</v>
+      </c>
+      <c r="C2">
+        <v>1125193.0</v>
+      </c>
+      <c r="D2">
+        <v>1289410.0</v>
+      </c>
+      <c r="E2">
         <v>952250.0</v>
       </c>
-      <c r="C2">
+      <c r="F2">
         <v>2732910.0</v>
       </c>
-      <c r="D2">
+      <c r="G2">
         <v>2013360.0</v>
       </c>
-      <c r="E2">
+      <c r="H2">
         <v>1962870.0</v>
       </c>
-      <c r="F2">
+      <c r="I2">
         <v>1680970.0</v>
       </c>
-      <c r="G2">
+      <c r="J2">
         <v>2194499.0</v>
       </c>
-      <c r="H2">
+      <c r="K2">
         <v>3699013.0</v>
       </c>
-      <c r="I2">
+      <c r="L2">
         <v>1835892.0</v>
       </c>
-      <c r="J2">
+      <c r="M2">
         <v>1083553.0</v>
       </c>
-      <c r="K2">
+      <c r="N2">
         <v>1366810.0</v>
       </c>
-      <c r="L2">
+      <c r="O2">
         <v>1841670.0</v>
       </c>
-      <c r="M2">
+      <c r="P2">
         <v>1967270.0</v>
       </c>
-      <c r="N2">
+      <c r="Q2">
         <v>2540890.0</v>
       </c>
-      <c r="O2">
+      <c r="R2">
         <v>3443910.0</v>
       </c>
-      <c r="P2">
+      <c r="S2">
         <v>6364810.0</v>
       </c>
-      <c r="Q2">
+      <c r="T2">
         <v>2222080.0</v>
       </c>
-      <c r="R2">
+      <c r="U2">
         <v>1466030.0</v>
       </c>
-      <c r="S2">
+      <c r="V2">
         <v>836500.0</v>
       </c>
-      <c r="T2">
+      <c r="W2">
         <v>892310.0</v>
       </c>
-      <c r="U2">
+      <c r="X2">
         <v>1177620.0</v>
       </c>
-      <c r="V2">
+      <c r="Y2">
         <v>1046300.0</v>
       </c>
-      <c r="W2">
+      <c r="Z2">
         <v>1023560.0</v>
       </c>
-      <c r="X2">
+      <c r="AA2">
         <v>99540.0</v>
       </c>
-      <c r="Y2">
+      <c r="AB2">
         <v>1090270.0</v>
       </c>
-      <c r="Z2">
+      <c r="AC2">
         <v>1073097.0</v>
       </c>
-      <c r="AA2">
+      <c r="AD2">
         <v>945933.0</v>
       </c>
-      <c r="AB2">
+      <c r="AE2">
         <v>933154.0</v>
       </c>
     </row>
-    <row r="3" spans="1:28">
+    <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
-    </row>
-    <row r="4" spans="1:28">
+      <c r="AC3"/>
+      <c r="AD3"/>
+      <c r="AE3"/>
+    </row>
+    <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-    </row>
-    <row r="5" spans="1:28">
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+    </row>
+    <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5">
         <v>75970.0</v>
       </c>
-      <c r="L5">
+      <c r="O5">
         <v>-111799.0</v>
       </c>
-      <c r="M5">
+      <c r="P5">
         <v>-406268.0</v>
       </c>
-      <c r="N5">
+      <c r="Q5">
         <v>66345.0</v>
       </c>
-      <c r="O5"/>
-[...1 lines deleted...]
-      <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
-      <c r="U5">
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5">
         <v>1705712.0</v>
       </c>
-      <c r="V5">
+      <c r="Y5">
         <v>392833.0</v>
       </c>
-      <c r="W5">
+      <c r="Z5">
         <v>-223000.0</v>
       </c>
-      <c r="X5">
+      <c r="AA5">
         <v>-5714806.0</v>
       </c>
-      <c r="Y5"/>
-      <c r="Z5">
+      <c r="AB5"/>
+      <c r="AC5">
         <v>-92397.0</v>
       </c>
-      <c r="AA5">
+      <c r="AD5">
         <v>884848.0</v>
       </c>
-      <c r="AB5">
+      <c r="AE5">
         <v>59515.0</v>
       </c>
     </row>
-    <row r="6" spans="1:28">
+    <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
-      <c r="K6">
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6">
         <v>350849.0</v>
       </c>
-      <c r="L6">
+      <c r="O6">
         <v>624497.0</v>
       </c>
-      <c r="M6">
+      <c r="P6">
         <v>-109849.0</v>
       </c>
-      <c r="N6">
+      <c r="Q6">
         <v>439332.0</v>
       </c>
-      <c r="O6">
+      <c r="R6">
         <v>-576325.0</v>
       </c>
-      <c r="P6">
+      <c r="S6">
         <v>730109.0</v>
       </c>
-      <c r="Q6">
+      <c r="T6">
         <v>77755.0</v>
       </c>
-      <c r="R6">
+      <c r="U6">
         <v>343248.0</v>
       </c>
-      <c r="S6">
+      <c r="V6">
         <v>476441.0</v>
       </c>
-      <c r="T6">
+      <c r="W6">
         <v>371105.0</v>
       </c>
-      <c r="U6">
+      <c r="X6">
         <v>1705712.0</v>
       </c>
-      <c r="V6">
+      <c r="Y6">
         <v>392833.0</v>
       </c>
-      <c r="W6">
+      <c r="Z6">
         <v>-223000.0</v>
       </c>
-      <c r="X6">
+      <c r="AA6">
         <v>-5714806.0</v>
       </c>
-      <c r="Y6"/>
-[...1 lines deleted...]
-      <c r="AA6"/>
       <c r="AB6"/>
-    </row>
-    <row r="7" spans="1:28">
+      <c r="AC6"/>
+      <c r="AD6"/>
+      <c r="AE6"/>
+    </row>
+    <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-    </row>
-    <row r="8" spans="1:28">
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+    </row>
+    <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+    </row>
+    <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B9">
+        <v>440290.0</v>
+      </c>
+      <c r="C9">
+        <v>-35380.0</v>
+      </c>
+      <c r="D9">
+        <v>-467260.0</v>
+      </c>
+      <c r="E9">
         <v>26530.0</v>
       </c>
-      <c r="C9">
+      <c r="F9">
         <v>592840.0</v>
       </c>
-      <c r="D9">
+      <c r="G9">
         <v>563490.0</v>
       </c>
-      <c r="E9">
+      <c r="H9">
         <v>1356800.0</v>
       </c>
-      <c r="F9">
+      <c r="I9">
         <v>2088020.0</v>
       </c>
-      <c r="G9">
+      <c r="J9">
         <v>845008.0</v>
       </c>
-      <c r="H9">
+      <c r="K9">
         <v>1520855.0</v>
       </c>
-      <c r="I9">
+      <c r="L9">
         <v>759127.0</v>
       </c>
-      <c r="J9">
+      <c r="M9">
         <v>806640.0</v>
       </c>
-      <c r="K9">
+      <c r="N9">
         <v>750340.0</v>
       </c>
-      <c r="L9">
+      <c r="O9">
         <v>827700.0</v>
       </c>
-      <c r="M9">
+      <c r="P9">
         <v>425290.0</v>
       </c>
-      <c r="N9">
+      <c r="Q9">
         <v>922540.0</v>
       </c>
-      <c r="O9">
+      <c r="R9">
         <v>-136840.0</v>
       </c>
-      <c r="P9">
+      <c r="S9">
         <v>984940.0</v>
       </c>
-      <c r="Q9">
+      <c r="T9">
         <v>502250.0</v>
       </c>
-      <c r="R9">
+      <c r="U9">
         <v>636500.0</v>
       </c>
-      <c r="S9">
+      <c r="V9">
         <v>839440.0</v>
       </c>
-      <c r="T9">
+      <c r="W9">
         <v>1298730.0</v>
       </c>
-      <c r="U9">
+      <c r="X9">
         <v>37380.0</v>
       </c>
-      <c r="V9">
+      <c r="Y9">
         <v>128170.0</v>
       </c>
-      <c r="W9">
+      <c r="Z9">
         <v>-131090.0</v>
       </c>
-      <c r="X9">
+      <c r="AA9">
         <v>523410.0</v>
       </c>
-      <c r="Y9">
+      <c r="AB9">
         <v>-534980.0</v>
       </c>
-      <c r="Z9">
+      <c r="AC9">
         <v>-365981.0</v>
       </c>
-      <c r="AA9">
+      <c r="AD9">
         <v>763065.0</v>
       </c>
-      <c r="AB9">
+      <c r="AE9">
         <v>-82712.0</v>
       </c>
     </row>
-    <row r="10" spans="1:28">
+    <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="B10">
+        <v>-659695.0</v>
+      </c>
+      <c r="C10">
+        <v>-812326.0</v>
+      </c>
+      <c r="D10">
+        <v>-1332300.0</v>
+      </c>
+      <c r="E10">
         <v>-819150.0</v>
       </c>
-      <c r="C10">
+      <c r="F10">
         <v>1057230.0</v>
       </c>
-      <c r="D10">
+      <c r="G10">
         <v>309450.0</v>
       </c>
-      <c r="E10">
+      <c r="H10">
         <v>257870.0</v>
       </c>
-      <c r="F10">
+      <c r="I10">
         <v>1242010.0</v>
       </c>
-      <c r="G10">
+      <c r="J10">
         <v>311019.0</v>
       </c>
-      <c r="H10">
+      <c r="K10">
         <v>1089577.0</v>
       </c>
-      <c r="I10">
+      <c r="L10">
         <v>-221676.0</v>
       </c>
-      <c r="J10">
+      <c r="M10">
         <v>-186107.0</v>
       </c>
-      <c r="K10">
+      <c r="N10">
         <v>-120.0</v>
       </c>
-      <c r="L10">
+      <c r="O10">
         <v>215590.0</v>
       </c>
-      <c r="M10">
+      <c r="P10">
         <v>-577670.0</v>
       </c>
-      <c r="N10">
+      <c r="Q10">
         <v>6600.0</v>
       </c>
-      <c r="O10">
+      <c r="R10">
         <v>-979760.0</v>
       </c>
-      <c r="P10">
+      <c r="S10">
         <v>280210.0</v>
       </c>
-      <c r="Q10">
+      <c r="T10">
         <v>-422520.0</v>
       </c>
-      <c r="R10">
+      <c r="U10">
         <v>-127420.0</v>
       </c>
-      <c r="S10">
+      <c r="V10">
         <v>44450.0</v>
       </c>
-      <c r="T10">
+      <c r="W10">
         <v>-17830.0</v>
       </c>
-      <c r="U10">
+      <c r="X10">
         <v>1169220.0</v>
       </c>
-      <c r="V10">
+      <c r="Y10">
         <v>-101700.0</v>
       </c>
-      <c r="W10">
+      <c r="Z10">
         <v>-708450.0</v>
       </c>
-      <c r="X10">
+      <c r="AA10">
         <v>-5781360.0</v>
       </c>
-      <c r="Y10">
+      <c r="AB10">
         <v>-972960.0</v>
       </c>
-      <c r="Z10">
+      <c r="AC10">
         <v>-603443.0</v>
       </c>
-      <c r="AA10">
+      <c r="AD10">
         <v>419104.0</v>
       </c>
-      <c r="AB10">
+      <c r="AE10">
         <v>-376718.0</v>
       </c>
     </row>
-    <row r="11" spans="1:28">
+    <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11">
         <v>5196.0</v>
       </c>
-      <c r="L11">
+      <c r="O11">
         <v>6125.0</v>
       </c>
-      <c r="M11">
+      <c r="P11">
         <v>6577.0</v>
       </c>
-      <c r="N11">
+      <c r="Q11">
         <v>-22724.0</v>
       </c>
-      <c r="O11"/>
-[...1 lines deleted...]
-      <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+    </row>
+    <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="B12">
+        <v>17622.0</v>
+      </c>
+      <c r="C12">
+        <v>15873.0</v>
+      </c>
+      <c r="D12">
+        <v>8151.0</v>
+      </c>
+      <c r="E12">
         <v>1093.0</v>
       </c>
-      <c r="C12">
-[...7 lines deleted...]
-      </c>
       <c r="F12">
         <v>0.0</v>
       </c>
       <c r="G12">
+        <v>0.0</v>
+      </c>
+      <c r="H12">
+        <v>0.0</v>
+      </c>
+      <c r="I12">
+        <v>0.0</v>
+      </c>
+      <c r="J12">
         <v>7150.0</v>
       </c>
-      <c r="H12">
+      <c r="K12">
         <v>17085.0</v>
       </c>
-      <c r="I12">
+      <c r="L12">
         <v>16108.0</v>
       </c>
-      <c r="J12">
+      <c r="M12">
         <v>17674.0</v>
       </c>
-      <c r="K12">
+      <c r="N12">
         <v>14678.0</v>
       </c>
-      <c r="L12">
+      <c r="O12">
         <v>41798.0</v>
       </c>
-      <c r="M12">
+      <c r="P12">
         <v>12861.0</v>
       </c>
-      <c r="N12">
+      <c r="Q12">
         <v>10118.0</v>
       </c>
-      <c r="O12">
+      <c r="R12">
         <v>10464.0</v>
       </c>
-      <c r="P12">
+      <c r="S12">
         <v>20524.0</v>
       </c>
-      <c r="Q12">
+      <c r="T12">
         <v>12014.0</v>
       </c>
-      <c r="R12">
+      <c r="U12">
         <v>11333.0</v>
       </c>
-      <c r="S12">
+      <c r="V12">
         <v>4233.0</v>
       </c>
-      <c r="T12">
+      <c r="W12">
         <v>736.0</v>
       </c>
-      <c r="U12">
+      <c r="X12">
         <v>573.0</v>
       </c>
-      <c r="V12">
+      <c r="Y12">
         <v>299.0</v>
       </c>
-      <c r="W12">
+      <c r="Z12">
         <v>474.0</v>
       </c>
-      <c r="X12">
-[...5 lines deleted...]
-      </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
-      <c r="AB12">
+      <c r="AB12"/>
+      <c r="AC12">
+        <v>0.0</v>
+      </c>
+      <c r="AD12">
+        <v>0.0</v>
+      </c>
+      <c r="AE12">
         <v>638.0</v>
       </c>
     </row>
-    <row r="13" spans="1:28">
+    <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>107</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13">
+        <v>8150.0</v>
+      </c>
+      <c r="E13">
         <v>1090.0</v>
       </c>
-      <c r="C13">
+      <c r="F13">
         <v>284010.0</v>
       </c>
-      <c r="D13">
+      <c r="G13">
         <v>305990.0</v>
       </c>
-      <c r="E13">
+      <c r="H13">
         <v>222580.0</v>
       </c>
-      <c r="F13">
+      <c r="I13">
         <v>260590.0</v>
       </c>
-      <c r="G13"/>
-[...1 lines deleted...]
-      <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13">
         <v>76090.0</v>
       </c>
-      <c r="L13">
+      <c r="O13">
         <v>297970.0</v>
       </c>
-      <c r="M13">
+      <c r="P13">
         <v>171400.0</v>
       </c>
-      <c r="N13">
+      <c r="Q13">
         <v>59750.0</v>
       </c>
-      <c r="O13">
+      <c r="R13">
         <v>80330.0</v>
       </c>
-      <c r="P13">
+      <c r="S13">
         <v>220300.0</v>
       </c>
-      <c r="Q13">
+      <c r="T13">
         <v>118480.0</v>
       </c>
-      <c r="R13">
+      <c r="U13">
         <v>153080.0</v>
       </c>
-      <c r="S13">
+      <c r="V13">
         <v>28520.0</v>
       </c>
-      <c r="T13">
+      <c r="W13">
         <v>124990.0</v>
       </c>
-      <c r="U13">
+      <c r="X13">
         <v>124160.0</v>
       </c>
-      <c r="V13">
+      <c r="Y13">
         <v>300.0</v>
       </c>
-      <c r="W13">
+      <c r="Z13">
         <v>470.0</v>
       </c>
-      <c r="X13">
+      <c r="AA13">
         <v>388890.0</v>
       </c>
-      <c r="Y13">
+      <c r="AB13">
         <v>52900.0</v>
       </c>
-      <c r="Z13"/>
-[...3 lines deleted...]
-    <row r="14" spans="1:28">
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+    </row>
+    <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="B14">
+        <v>-55654.0</v>
+      </c>
+      <c r="C14">
+        <v>16412.0</v>
+      </c>
+      <c r="D14">
+        <v>77023.0</v>
+      </c>
+      <c r="E14">
         <v>55478.0</v>
       </c>
-      <c r="C14">
+      <c r="F14">
         <v>-113137.0</v>
       </c>
-      <c r="D14">
+      <c r="G14">
         <v>-68240.0</v>
       </c>
-      <c r="E14">
+      <c r="H14">
         <v>-22519.0</v>
       </c>
-      <c r="F14">
+      <c r="I14">
         <v>-109649.0</v>
       </c>
-      <c r="G14">
+      <c r="J14">
         <v>46288.0</v>
       </c>
-      <c r="H14">
+      <c r="K14">
         <v>-175019.0</v>
       </c>
-      <c r="I14">
+      <c r="L14">
         <v>50691.0</v>
       </c>
-      <c r="J14">
+      <c r="M14">
         <v>-12269.0</v>
       </c>
-      <c r="K14">
+      <c r="N14">
         <v>2977.0</v>
       </c>
-      <c r="L14">
+      <c r="O14">
         <v>-10986.0</v>
       </c>
-      <c r="M14">
+      <c r="P14">
         <v>11859.0</v>
       </c>
-      <c r="N14">
+      <c r="Q14">
         <v>736.0</v>
       </c>
-      <c r="O14">
+      <c r="R14">
         <v>29077.0</v>
       </c>
-      <c r="P14">
+      <c r="S14">
         <v>5990.0</v>
       </c>
-      <c r="Q14">
+      <c r="T14">
         <v>265502.0</v>
       </c>
-      <c r="R14">
+      <c r="U14">
         <v>-64842.0</v>
       </c>
-      <c r="S14">
+      <c r="V14">
         <v>-38805.0</v>
       </c>
-      <c r="T14">
+      <c r="W14">
         <v>2835.0</v>
       </c>
-      <c r="U14">
+      <c r="X14">
         <v>45999.0</v>
       </c>
-      <c r="V14">
+      <c r="Y14">
         <v>-77339.0</v>
       </c>
-      <c r="W14"/>
-[...1 lines deleted...]
-      <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
-    </row>
-    <row r="15" spans="1:28">
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14"/>
+    </row>
+    <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B15">
+        <v>-700485.0</v>
+      </c>
+      <c r="C15">
+        <v>-654441.0</v>
+      </c>
+      <c r="D15">
+        <v>-1312050.0</v>
+      </c>
+      <c r="E15">
         <v>-833520.0</v>
       </c>
-      <c r="C15">
+      <c r="F15">
         <v>653210.0</v>
       </c>
-      <c r="D15">
+      <c r="G15">
         <v>145450.0</v>
       </c>
-      <c r="E15">
+      <c r="H15">
         <v>207230.0</v>
       </c>
-      <c r="F15">
+      <c r="I15">
         <v>1066220.0</v>
       </c>
-      <c r="G15">
+      <c r="J15">
         <v>354429.0</v>
       </c>
-      <c r="H15">
+      <c r="K15">
         <v>604750.0</v>
       </c>
-      <c r="I15">
+      <c r="L15">
         <v>-174036.0</v>
       </c>
-      <c r="J15">
+      <c r="M15">
         <v>-208460.0</v>
       </c>
-      <c r="K15">
+      <c r="N15">
         <v>-2340.0</v>
       </c>
-      <c r="L15">
+      <c r="O15">
         <v>198480.0</v>
       </c>
-      <c r="M15">
+      <c r="P15">
         <v>-572380.0</v>
       </c>
-      <c r="N15">
+      <c r="Q15">
         <v>30060.0</v>
       </c>
-      <c r="O15">
+      <c r="R15">
         <v>-980900.0</v>
       </c>
-      <c r="P15">
+      <c r="S15">
         <v>363310.0</v>
       </c>
-      <c r="Q15">
+      <c r="T15">
         <v>-217380.0</v>
       </c>
-      <c r="R15">
+      <c r="U15">
         <v>-199550.0</v>
       </c>
-      <c r="S15">
+      <c r="V15">
         <v>-23950.0</v>
       </c>
-      <c r="T15">
+      <c r="W15">
         <v>-87090.0</v>
       </c>
-      <c r="U15">
+      <c r="X15">
         <v>1184660.0</v>
       </c>
-      <c r="V15">
+      <c r="Y15">
         <v>-189560.0</v>
       </c>
-      <c r="W15">
+      <c r="Z15">
         <v>-716020.0</v>
       </c>
-      <c r="X15">
+      <c r="AA15">
         <v>-5762060.0</v>
       </c>
-      <c r="Y15">
+      <c r="AB15">
         <v>-971740.0</v>
       </c>
-      <c r="Z15">
+      <c r="AC15">
         <v>-661058.0</v>
       </c>
-      <c r="AA15">
+      <c r="AD15">
         <v>413304.0</v>
       </c>
-      <c r="AB15">
+      <c r="AE15">
         <v>-370457.0</v>
       </c>
     </row>
-    <row r="16" spans="1:28">
+    <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>110</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16">
+        <v>-1312050.0</v>
+      </c>
+      <c r="E16">
         <v>-833520.0</v>
       </c>
-      <c r="C16">
+      <c r="F16">
         <v>653210.0</v>
       </c>
-      <c r="D16">
+      <c r="G16">
         <v>145450.0</v>
       </c>
-      <c r="E16">
+      <c r="H16">
         <v>207230.0</v>
       </c>
-      <c r="F16">
+      <c r="I16">
         <v>1066220.0</v>
       </c>
-      <c r="G16"/>
-[...1 lines deleted...]
-      <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16">
         <v>-2337.0</v>
       </c>
-      <c r="L16">
+      <c r="O16">
         <v>195328.0</v>
       </c>
-      <c r="M16">
+      <c r="P16">
         <v>-572383.0</v>
       </c>
-      <c r="N16">
+      <c r="Q16">
         <v>30055.0</v>
       </c>
-      <c r="O16">
+      <c r="R16">
         <v>-980900.0</v>
       </c>
-      <c r="P16">
+      <c r="S16">
         <v>363310.0</v>
       </c>
-      <c r="Q16">
+      <c r="T16">
         <v>-217380.0</v>
       </c>
-      <c r="R16">
+      <c r="U16">
         <v>-199550.0</v>
       </c>
-      <c r="S16">
+      <c r="V16">
         <v>-23950.0</v>
       </c>
-      <c r="T16">
+      <c r="W16">
         <v>-87090.0</v>
       </c>
-      <c r="U16">
+      <c r="X16">
         <v>1184660.0</v>
       </c>
-      <c r="V16">
+      <c r="Y16">
         <v>-189560.0</v>
       </c>
-      <c r="W16">
+      <c r="Z16">
         <v>-716020.0</v>
       </c>
-      <c r="X16">
+      <c r="AA16">
         <v>-5762060.0</v>
       </c>
-      <c r="Y16">
+      <c r="AB16">
         <v>-971740.0</v>
       </c>
-      <c r="Z16"/>
-[...3 lines deleted...]
-    <row r="17" spans="1:28">
+      <c r="AC16"/>
+      <c r="AD16"/>
+      <c r="AE16"/>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="B17">
+        <v>-644831.0</v>
+      </c>
+      <c r="C17">
+        <v>-670853.0</v>
+      </c>
+      <c r="D17">
+        <v>-1389071.0</v>
+      </c>
+      <c r="E17">
         <v>-888996.0</v>
       </c>
-      <c r="C17">
+      <c r="F17">
         <v>680392.0</v>
       </c>
-      <c r="D17">
+      <c r="G17">
         <v>213690.0</v>
       </c>
-      <c r="E17">
+      <c r="H17">
         <v>229749.0</v>
       </c>
-      <c r="F17">
+      <c r="I17">
         <v>1175873.0</v>
       </c>
-      <c r="G17">
+      <c r="J17">
         <v>308141.0</v>
       </c>
-      <c r="H17">
+      <c r="K17">
         <v>779769.0</v>
       </c>
-      <c r="I17">
+      <c r="L17">
         <v>-224727.0</v>
       </c>
-      <c r="J17">
+      <c r="M17">
         <v>-196191.0</v>
       </c>
-      <c r="K17">
+      <c r="N17">
         <v>-5314.0</v>
       </c>
-      <c r="L17">
+      <c r="O17">
         <v>209465.0</v>
       </c>
-      <c r="M17">
+      <c r="P17">
         <v>-584242.0</v>
       </c>
-      <c r="N17">
+      <c r="Q17">
         <v>29319.0</v>
       </c>
-      <c r="O17">
+      <c r="R17">
         <v>-1009976.0</v>
       </c>
-      <c r="P17">
+      <c r="S17">
         <v>357322.0</v>
       </c>
-      <c r="Q17">
+      <c r="T17">
         <v>-482886.0</v>
       </c>
-      <c r="R17">
+      <c r="U17">
         <v>-134703.0</v>
       </c>
-      <c r="S17">
+      <c r="V17">
         <v>14854.0</v>
       </c>
-      <c r="T17">
+      <c r="W17">
         <v>-89922.0</v>
       </c>
-      <c r="U17">
+      <c r="X17">
         <v>1138661.0</v>
       </c>
-      <c r="V17">
+      <c r="Y17">
         <v>-112225.0</v>
       </c>
-      <c r="W17">
+      <c r="Z17">
         <v>-729982.0</v>
       </c>
-      <c r="X17">
+      <c r="AA17">
         <v>-5784049.0</v>
       </c>
-      <c r="Y17"/>
-      <c r="Z17">
+      <c r="AB17"/>
+      <c r="AC17">
         <v>-624812.0</v>
       </c>
-      <c r="AA17">
+      <c r="AD17">
         <v>402220.0</v>
       </c>
-      <c r="AB17">
+      <c r="AE17">
         <v>-387974.0</v>
       </c>
     </row>
-    <row r="18" spans="1:28">
+    <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="B18">
+        <v>-17622.0</v>
+      </c>
+      <c r="C18">
+        <v>-15873.0</v>
+      </c>
+      <c r="D18">
+        <v>-8151.0</v>
+      </c>
+      <c r="E18">
         <v>-1093.0</v>
       </c>
-      <c r="C18">
-[...7 lines deleted...]
-      </c>
       <c r="F18">
         <v>0.0</v>
       </c>
       <c r="G18">
+        <v>0.0</v>
+      </c>
+      <c r="H18">
+        <v>0.0</v>
+      </c>
+      <c r="I18">
+        <v>0.0</v>
+      </c>
+      <c r="J18">
         <v>-7150.0</v>
       </c>
-      <c r="H18">
+      <c r="K18">
         <v>-17085.0</v>
       </c>
-      <c r="I18">
+      <c r="L18">
         <v>-16108.0</v>
       </c>
-      <c r="J18">
+      <c r="M18">
         <v>-17674.0</v>
       </c>
-      <c r="K18">
+      <c r="N18">
         <v>-14678.0</v>
       </c>
-      <c r="L18">
+      <c r="O18">
         <v>-41798.0</v>
       </c>
-      <c r="M18">
+      <c r="P18">
         <v>-12861.0</v>
       </c>
-      <c r="N18">
+      <c r="Q18">
         <v>-10118.0</v>
       </c>
-      <c r="O18">
+      <c r="R18">
         <v>-10464.0</v>
       </c>
-      <c r="P18">
+      <c r="S18">
         <v>-20524.0</v>
       </c>
-      <c r="Q18">
+      <c r="T18">
         <v>-12014.0</v>
       </c>
-      <c r="R18">
+      <c r="U18">
         <v>-11333.0</v>
       </c>
-      <c r="S18">
+      <c r="V18">
         <v>-4233.0</v>
       </c>
-      <c r="T18">
+      <c r="W18">
         <v>736.0</v>
       </c>
-      <c r="U18">
+      <c r="X18">
         <v>-573.0</v>
       </c>
-      <c r="V18">
+      <c r="Y18">
         <v>-299.0</v>
       </c>
-      <c r="W18">
+      <c r="Z18">
         <v>-474.0</v>
       </c>
-      <c r="X18">
-[...5 lines deleted...]
-      </c>
       <c r="AA18">
         <v>0.0</v>
       </c>
-      <c r="AB18">
+      <c r="AB18"/>
+      <c r="AC18">
+        <v>0.0</v>
+      </c>
+      <c r="AD18">
+        <v>0.0</v>
+      </c>
+      <c r="AE18">
         <v>-638.0</v>
       </c>
     </row>
-    <row r="19" spans="1:28">
+    <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="B21">
+        <v>-642073.0</v>
+      </c>
+      <c r="C21">
+        <v>-796453.0</v>
+      </c>
+      <c r="D21">
+        <v>-1324140.0</v>
+      </c>
+      <c r="E21">
         <v>-818060.0</v>
       </c>
-      <c r="C21">
+      <c r="F21">
         <v>773220.0</v>
       </c>
-      <c r="D21">
+      <c r="G21">
         <v>615440.0</v>
       </c>
-      <c r="E21">
+      <c r="H21">
         <v>480450.0</v>
       </c>
-      <c r="F21">
+      <c r="I21">
         <v>981420.0</v>
       </c>
-      <c r="G21">
+      <c r="J21">
         <v>68862.0</v>
       </c>
-      <c r="H21">
+      <c r="K21">
         <v>766346.0</v>
       </c>
-      <c r="I21">
+      <c r="L21">
         <v>105611.0</v>
       </c>
-      <c r="J21">
+      <c r="M21">
         <v>-167070.0</v>
       </c>
-      <c r="K21">
+      <c r="N21">
         <v>75970.0</v>
       </c>
-      <c r="L21">
+      <c r="O21">
         <v>-82380.0</v>
       </c>
-      <c r="M21">
+      <c r="P21">
         <v>-406260.0</v>
       </c>
-      <c r="N21">
+      <c r="Q21">
         <v>66350.0</v>
       </c>
-      <c r="O21">
+      <c r="R21">
         <v>-899440.0</v>
       </c>
-      <c r="P21">
+      <c r="S21">
         <v>59910.0</v>
       </c>
-      <c r="Q21">
+      <c r="T21">
         <v>-304040.0</v>
       </c>
-      <c r="R21">
+      <c r="U21">
         <v>-280490.0</v>
       </c>
-      <c r="S21">
+      <c r="V21">
         <v>72970.0</v>
       </c>
-      <c r="T21">
+      <c r="W21">
         <v>-142820.0</v>
       </c>
-      <c r="U21">
+      <c r="X21">
         <v>1045060.0</v>
       </c>
-      <c r="V21">
+      <c r="Y21">
         <v>-101400.0</v>
       </c>
-      <c r="W21">
+      <c r="Z21">
         <v>-707970.0</v>
       </c>
-      <c r="X21">
+      <c r="AA21">
         <v>-5392470.0</v>
       </c>
-      <c r="Y21">
+      <c r="AB21">
         <v>-1025850.0</v>
       </c>
-      <c r="Z21">
+      <c r="AC21">
         <v>-686273.0</v>
       </c>
-      <c r="AA21">
+      <c r="AD21">
         <v>355958.0</v>
       </c>
-      <c r="AB21">
+      <c r="AE21">
         <v>-437864.0</v>
       </c>
     </row>
-    <row r="22" spans="1:28">
+    <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-    </row>
-    <row r="23" spans="1:28">
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+    </row>
+    <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23"/>
+      <c r="N23">
         <v>291152.0</v>
       </c>
-      <c r="L23">
+      <c r="O23">
         <v>527007.0</v>
       </c>
-      <c r="M23">
+      <c r="P23">
         <v>399856.0</v>
       </c>
-      <c r="N23">
+      <c r="Q23">
         <v>332388.0</v>
       </c>
-      <c r="O23"/>
-[...1 lines deleted...]
-      <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23"/>
+      <c r="AD23"/>
+      <c r="AE23"/>
+    </row>
+    <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B25">
+        <v>60913.0</v>
+      </c>
+      <c r="C25">
+        <v>102573.0</v>
+      </c>
+      <c r="D25">
+        <v>97910.0</v>
+      </c>
+      <c r="E25">
         <v>97145.0</v>
       </c>
-      <c r="C25"/>
-      <c r="D25">
+      <c r="F25"/>
+      <c r="G25">
         <v>389724.0</v>
       </c>
-      <c r="E25">
+      <c r="H25">
         <v>355640.0</v>
       </c>
-      <c r="F25">
+      <c r="I25">
         <v>371680.0</v>
       </c>
-      <c r="G25">
+      <c r="J25">
         <v>278449.0</v>
       </c>
-      <c r="H25">
+      <c r="K25">
         <v>383834.0</v>
       </c>
-      <c r="I25">
+      <c r="L25">
         <v>-383834.0</v>
       </c>
-      <c r="J25">
+      <c r="M25">
         <v>1114690.0</v>
       </c>
-      <c r="K25">
+      <c r="N25">
         <v>336289.0</v>
       </c>
-      <c r="L25">
+      <c r="O25">
         <v>367109.0</v>
       </c>
-      <c r="M25">
+      <c r="P25">
         <v>454955.0</v>
       </c>
-      <c r="N25">
+      <c r="Q25">
         <v>422619.0</v>
       </c>
-      <c r="O25">
+      <c r="R25">
         <v>392975.0</v>
       </c>
-      <c r="P25">
+      <c r="S25">
         <v>429377.0</v>
       </c>
-      <c r="Q25">
+      <c r="T25">
         <v>488260.0</v>
       </c>
-      <c r="R25">
+      <c r="U25">
         <v>459330.0</v>
       </c>
-      <c r="S25">
+      <c r="V25">
         <v>427756.0</v>
       </c>
-      <c r="T25">
+      <c r="W25">
         <v>389674.0</v>
       </c>
-      <c r="U25">
+      <c r="X25">
         <v>535923.0</v>
       </c>
-      <c r="V25">
+      <c r="Y25">
         <v>494236.0</v>
       </c>
-      <c r="W25">
+      <c r="Z25">
         <v>484972.0</v>
       </c>
-      <c r="X25"/>
-[...1 lines deleted...]
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="B28">
+        <v>477078.0</v>
+      </c>
+      <c r="C28">
+        <v>435414.0</v>
+      </c>
+      <c r="D28">
+        <v>476610.0</v>
+      </c>
+      <c r="E28">
         <v>459210.0</v>
       </c>
-      <c r="C28">
+      <c r="F28">
         <v>3250040.0</v>
       </c>
-      <c r="D28">
+      <c r="G28">
         <v>519320.0</v>
       </c>
-      <c r="E28">
+      <c r="H28">
         <v>397370.0</v>
       </c>
-      <c r="F28">
+      <c r="I28">
         <v>505260.0</v>
       </c>
-      <c r="G28">
+      <c r="J28">
         <v>404635.0</v>
       </c>
-      <c r="H28">
+      <c r="K28">
         <v>524190.0</v>
       </c>
-      <c r="I28">
+      <c r="L28">
         <v>355542.0</v>
       </c>
-      <c r="J28">
+      <c r="M28">
         <v>519104.0</v>
       </c>
-      <c r="K28">
+      <c r="N28">
         <v>383210.0</v>
       </c>
-      <c r="L28">
+      <c r="O28">
         <v>946720.0</v>
       </c>
-      <c r="M28">
+      <c r="P28">
         <v>431700.0</v>
       </c>
-      <c r="N28">
+      <c r="Q28">
         <v>523810.0</v>
       </c>
-      <c r="O28">
+      <c r="R28">
         <v>411150.0</v>
       </c>
-      <c r="P28">
+      <c r="S28">
         <v>957880.0</v>
       </c>
-      <c r="Q28">
+      <c r="T28">
         <v>405210.0</v>
       </c>
-      <c r="R28">
+      <c r="U28">
         <v>588980.0</v>
       </c>
-      <c r="S28">
+      <c r="V28">
         <v>420730.0</v>
       </c>
-      <c r="T28">
+      <c r="W28">
         <v>1573820.0</v>
       </c>
-      <c r="U28">
+      <c r="X28">
         <v>241570.0</v>
       </c>
-      <c r="V28">
+      <c r="Y28">
         <v>268960.0</v>
       </c>
-      <c r="W28">
+      <c r="Z28">
         <v>127560.0</v>
       </c>
-      <c r="X28">
+      <c r="AA28">
         <v>6055300.0</v>
       </c>
-      <c r="Y28">
+      <c r="AB28">
         <v>231240.0</v>
       </c>
-      <c r="Z28">
+      <c r="AC28">
         <v>166705.0</v>
       </c>
-      <c r="AA28">
+      <c r="AD28">
         <v>166708.0</v>
       </c>
-      <c r="AB28">
+      <c r="AE28">
         <v>152436.0</v>
       </c>
     </row>
-    <row r="29" spans="1:28">
+    <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B29">
+        <v>-14864.0</v>
+      </c>
+      <c r="C29">
+        <v>-141473.0</v>
+      </c>
+      <c r="D29">
+        <v>56780.0</v>
+      </c>
+      <c r="E29">
         <v>69840.0</v>
       </c>
-      <c r="C29">
+      <c r="F29">
         <v>290890.0</v>
       </c>
-      <c r="D29">
+      <c r="G29">
         <v>95760.0</v>
       </c>
-      <c r="E29">
+      <c r="H29">
         <v>28120.0</v>
       </c>
-      <c r="F29">
+      <c r="I29">
         <v>66140.0</v>
       </c>
-      <c r="G29">
+      <c r="J29">
         <v>2878.0</v>
       </c>
-      <c r="H29">
+      <c r="K29">
         <v>309808.0</v>
       </c>
-      <c r="I29">
+      <c r="L29">
         <v>3051.0</v>
       </c>
-      <c r="J29">
+      <c r="M29">
         <v>10084.0</v>
       </c>
-      <c r="K29">
+      <c r="N29">
         <v>5200.0</v>
       </c>
-      <c r="L29">
+      <c r="O29">
         <v>6130.0</v>
       </c>
-      <c r="M29">
+      <c r="P29">
         <v>6580.0</v>
       </c>
-      <c r="N29">
+      <c r="Q29">
         <v>-22720.0</v>
       </c>
-      <c r="O29">
+      <c r="R29">
         <v>30210.0</v>
       </c>
-      <c r="P29">
+      <c r="S29">
         <v>-77110.0</v>
       </c>
-      <c r="Q29">
+      <c r="T29">
         <v>60370.0</v>
       </c>
-      <c r="R29">
+      <c r="U29">
         <v>7290.0</v>
       </c>
-      <c r="S29">
+      <c r="V29">
         <v>29600.0</v>
       </c>
-      <c r="T29">
+      <c r="W29">
         <v>72090.0</v>
       </c>
-      <c r="U29">
+      <c r="X29">
         <v>30560.0</v>
       </c>
-      <c r="V29">
+      <c r="Y29">
         <v>10520.0</v>
       </c>
-      <c r="W29">
+      <c r="Z29">
         <v>21540.0</v>
       </c>
-      <c r="X29">
+      <c r="AA29">
         <v>69240.0</v>
       </c>
-      <c r="Y29">
+      <c r="AB29">
         <v>5830.0</v>
       </c>
-      <c r="Z29">
+      <c r="AC29">
         <v>21369.0</v>
       </c>
-      <c r="AA29">
+      <c r="AD29">
         <v>16884.0</v>
       </c>
-      <c r="AB29">
+      <c r="AE29">
         <v>11256.0</v>
       </c>
     </row>
-    <row r="30" spans="1:28">
+    <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="B30">
+        <v>2969550.0</v>
+      </c>
+      <c r="C30">
+        <v>1886266.0</v>
+      </c>
+      <c r="D30">
+        <v>2146290.0</v>
+      </c>
+      <c r="E30">
         <v>1796840.0</v>
       </c>
-      <c r="C30">
+      <c r="F30">
         <v>2552530.0</v>
       </c>
-      <c r="D30">
+      <c r="G30">
         <v>1961410.0</v>
       </c>
-      <c r="E30">
+      <c r="H30">
         <v>2839220.0</v>
       </c>
-      <c r="F30">
+      <c r="I30">
         <v>2787570.0</v>
       </c>
-      <c r="G30">
+      <c r="J30">
         <v>2970645.0</v>
       </c>
-      <c r="H30">
+      <c r="K30">
         <v>4453522.0</v>
       </c>
-      <c r="I30">
+      <c r="L30">
         <v>2489408.0</v>
       </c>
-      <c r="J30">
+      <c r="M30">
         <v>2057263.0</v>
       </c>
-      <c r="K30">
+      <c r="N30">
         <v>2041176.0</v>
       </c>
-      <c r="L30">
+      <c r="O30">
         <v>2751749.0</v>
       </c>
-      <c r="M30">
+      <c r="P30">
         <v>2798824.0</v>
       </c>
-      <c r="N30">
+      <c r="Q30">
         <v>3397084.0</v>
       </c>
-      <c r="O30">
+      <c r="R30">
         <v>4206505.0</v>
       </c>
-      <c r="P30">
+      <c r="S30">
         <v>7289836.0</v>
       </c>
-      <c r="Q30">
+      <c r="T30">
         <v>3028374.0</v>
       </c>
-      <c r="R30">
+      <c r="U30">
         <v>2383023.0</v>
       </c>
-      <c r="S30">
+      <c r="V30">
         <v>1602968.0</v>
       </c>
-      <c r="T30">
+      <c r="W30">
         <v>858861.0</v>
       </c>
-      <c r="U30">
+      <c r="X30">
         <v>1644941.0</v>
       </c>
-      <c r="V30">
+      <c r="Y30">
         <v>1275873.0</v>
       </c>
-      <c r="W30">
+      <c r="Z30">
         <v>1600444.0</v>
       </c>
-      <c r="X30">
+      <c r="AA30">
         <v>6052837.0</v>
       </c>
-      <c r="Y30"/>
-      <c r="Z30">
+      <c r="AB30"/>
+      <c r="AC30">
         <v>1393389.0</v>
       </c>
-      <c r="AA30">
+      <c r="AD30">
         <v>1353040.0</v>
       </c>
-      <c r="AB30">
+      <c r="AE30">
         <v>1288306.0</v>
       </c>
     </row>
-    <row r="31" spans="1:28">
+    <row r="31" spans="1:31">
       <c r="A31" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31"/>
+      <c r="AD31"/>
+      <c r="AE31"/>
+    </row>
+    <row r="32" spans="1:31">
       <c r="A32" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="B32">
+        <v>2327477.0</v>
+      </c>
+      <c r="C32">
+        <v>1089813.0</v>
+      </c>
+      <c r="D32">
+        <v>822150.0</v>
+      </c>
+      <c r="E32">
         <v>978780.0</v>
       </c>
-      <c r="C32">
+      <c r="F32">
         <v>3325750.0</v>
       </c>
-      <c r="D32">
+      <c r="G32">
         <v>2576850.0</v>
       </c>
-      <c r="E32">
+      <c r="H32">
         <v>3319670.0</v>
       </c>
-      <c r="F32">
+      <c r="I32">
         <v>3768990.0</v>
       </c>
-      <c r="G32">
+      <c r="J32">
         <v>3039507.0</v>
       </c>
-      <c r="H32">
+      <c r="K32">
         <v>5219868.0</v>
       </c>
-      <c r="I32">
+      <c r="L32">
         <v>2595019.0</v>
       </c>
-      <c r="J32">
+      <c r="M32">
         <v>1890193.0</v>
       </c>
-      <c r="K32">
+      <c r="N32">
         <v>2117150.0</v>
       </c>
-      <c r="L32">
+      <c r="O32">
         <v>2669370.0</v>
       </c>
-      <c r="M32">
+      <c r="P32">
         <v>2392560.0</v>
       </c>
-      <c r="N32">
+      <c r="Q32">
         <v>3463430.0</v>
       </c>
-      <c r="O32">
+      <c r="R32">
         <v>3307070.0</v>
       </c>
-      <c r="P32">
+      <c r="S32">
         <v>7349750.0</v>
       </c>
-      <c r="Q32">
+      <c r="T32">
         <v>2724330.0</v>
       </c>
-      <c r="R32">
+      <c r="U32">
         <v>2102530.0</v>
       </c>
-      <c r="S32">
+      <c r="V32">
         <v>1675940.0</v>
       </c>
-      <c r="T32">
+      <c r="W32">
         <v>2191040.0</v>
       </c>
-      <c r="U32">
+      <c r="X32">
         <v>1215000.0</v>
       </c>
-      <c r="V32">
+      <c r="Y32">
         <v>1174470.0</v>
       </c>
-      <c r="W32">
+      <c r="Z32">
         <v>892470.0</v>
       </c>
-      <c r="X32">
+      <c r="AA32">
         <v>622950.0</v>
       </c>
-      <c r="Y32">
+      <c r="AB32">
         <v>555290.0</v>
       </c>
-      <c r="Z32">
+      <c r="AC32">
         <v>707116.0</v>
       </c>
-      <c r="AA32">
+      <c r="AD32">
         <v>1708998.0</v>
       </c>
-      <c r="AB32">
+      <c r="AE32">
         <v>850442.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L30"/>
+  <dimension ref="A1:M30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12">
+    <row r="1" spans="1:13">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:12">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="B2">
+        <v>6772005.0</v>
+      </c>
+      <c r="C2">
         <v>7622013.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2690861.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1345353.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3423610.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>4959225.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>4581191.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>5568381.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1097656.0</v>
       </c>
-      <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
-    </row>
-    <row r="3" spans="1:12">
+      <c r="M2"/>
+    </row>
+    <row r="3" spans="1:13">
       <c r="A3" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B3">
+        <v>36595</v>
+      </c>
+      <c r="C3">
         <v>331440</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>27080</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>65305</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>30141</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>226728</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>12118</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>50880</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>356900</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1475460</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1498140</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:12">
+    <row r="4" spans="1:13">
       <c r="A4" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-    </row>
-    <row r="5" spans="1:12">
+      <c r="M4"/>
+    </row>
+    <row r="5" spans="1:13">
       <c r="A5" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-    </row>
-    <row r="6" spans="1:12">
+      <c r="M5"/>
+    </row>
+    <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="B6">
+        <v>-2568562.0</v>
+      </c>
+      <c r="C6">
         <v>-1053560.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>4814360.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>341223.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-2078257.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-1535615.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>302427.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-987190.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>4470730.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-797450.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>1929730.0</v>
       </c>
-      <c r="L6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:12">
+      <c r="M6"/>
+    </row>
+    <row r="7" spans="1:13">
       <c r="A7" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B7">
+        <v>2035204.0</v>
+      </c>
+      <c r="C7">
         <v>-3114730.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1359370.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1310240.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-1383030.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-987250.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-393270.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>1378560.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-948160.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-744910.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-127650.0</v>
       </c>
-      <c r="L7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:12">
+      <c r="M7"/>
+    </row>
+    <row r="8" spans="1:13">
       <c r="A8" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-    </row>
-    <row r="9" spans="1:12">
+      <c r="M8"/>
+    </row>
+    <row r="9" spans="1:13">
       <c r="A9" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>13586539.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-2065680.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-1174654.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-397356.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-    </row>
-    <row r="10" spans="1:12">
+      <c r="M9"/>
+    </row>
+    <row r="10" spans="1:13">
       <c r="A10" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B10">
+        <v>166655.0</v>
+      </c>
+      <c r="C10">
         <v>230310.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-200753.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-334131.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-479837.0</v>
       </c>
       <c r="F10">
         <v>-479837.0</v>
       </c>
       <c r="G10">
         <v>-479837.0</v>
       </c>
-      <c r="H10"/>
+      <c r="H10">
+        <v>-479837.0</v>
+      </c>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
-    </row>
-    <row r="11" spans="1:12">
+      <c r="M10"/>
+    </row>
+    <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-11681693.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1356176.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>274091.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>57022.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-    </row>
-    <row r="12" spans="1:12">
+      <c r="M11"/>
+    </row>
+    <row r="12" spans="1:13">
       <c r="A12" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>-132951.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>-289691.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>-1375894.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>3617848.0</v>
       </c>
-      <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-    </row>
-    <row r="13" spans="1:12">
+      <c r="M12"/>
+    </row>
+    <row r="13" spans="1:13">
       <c r="A13" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
-[...1 lines deleted...]
-      </c>
+      <c r="D13"/>
       <c r="E13">
         <v>-737580.0</v>
       </c>
       <c r="F13">
         <v>-737580.0</v>
       </c>
       <c r="G13">
         <v>-737580.0</v>
       </c>
-      <c r="H13"/>
+      <c r="H13">
+        <v>-737580.0</v>
+      </c>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-    </row>
-    <row r="14" spans="1:12">
+      <c r="M13"/>
+    </row>
+    <row r="14" spans="1:13">
       <c r="A14" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="B14">
+        <v>358541.0</v>
+      </c>
+      <c r="C14">
         <v>492090.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>266250.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1637658.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>292352.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>353026.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>492262.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>354040.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>362760.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>291970.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>320040.0</v>
       </c>
-      <c r="L14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:12">
+      <c r="M14"/>
+    </row>
+    <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-    </row>
-    <row r="16" spans="1:12">
+      <c r="M15"/>
+    </row>
+    <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B16">
+        <v>4160578.0</v>
+      </c>
+      <c r="C16">
         <v>6811615.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>7622013.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1666829.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1345353.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>3423610.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>4959225.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>4581191.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>5568381.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1097656.0</v>
       </c>
-      <c r="K16"/>
       <c r="L16"/>
-    </row>
-    <row r="17" spans="1:12">
+      <c r="M16"/>
+    </row>
+    <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
-    </row>
-    <row r="18" spans="1:12">
+      <c r="M17"/>
+    </row>
+    <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="B18">
+        <v>-2568562.0</v>
+      </c>
+      <c r="C18">
         <v>-1062739.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>3215133.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>609179.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-1093637.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-1416889.0</v>
       </c>
-      <c r="G18"/>
-      <c r="H18">
+      <c r="H18"/>
+      <c r="I18">
         <v>-398813.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-958042.0</v>
       </c>
-      <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-    </row>
-    <row r="19" spans="1:12">
+      <c r="M18"/>
+    </row>
+    <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B19">
+        <v>0.0</v>
+      </c>
+      <c r="C19">
         <v>-1661430.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-857154.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-1128446.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-2346045.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-1371287.0</v>
       </c>
-      <c r="G19"/>
-      <c r="H19">
+      <c r="H19"/>
+      <c r="I19">
         <v>-2013248.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-1764223.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-1475462.0</v>
       </c>
-      <c r="K19"/>
       <c r="L19"/>
-    </row>
-    <row r="20" spans="1:12">
+      <c r="M19"/>
+    </row>
+    <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B20">
+        <v>0.0</v>
+      </c>
+      <c r="C20">
         <v>336385.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>2180220.0</v>
       </c>
-      <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-      <c r="H20">
+      <c r="H20"/>
+      <c r="I20">
         <v>10695.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-    </row>
-    <row r="21" spans="1:12">
+      <c r="M20"/>
+    </row>
+    <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="B21">
         <v>0.0</v>
       </c>
       <c r="C21">
+        <v>0.0</v>
+      </c>
+      <c r="D21">
         <v>-500789.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>410247.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>90542.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-58491.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-164568.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-    </row>
-    <row r="22" spans="1:12">
+      <c r="M21"/>
+    </row>
+    <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B22">
+        <v>-3500492.0</v>
+      </c>
+      <c r="C22">
         <v>3177580.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>987480.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-1324748.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-77568.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>191990.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-6981554.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-2121250.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-359820.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-261590.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-111920.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-2759370.0</v>
       </c>
     </row>
-    <row r="23" spans="1:12">
+    <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>145</v>
-[...5 lines deleted...]
-      <c r="D23">
+        <v>148</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
+        <v>0.0</v>
+      </c>
+      <c r="D23"/>
+      <c r="E23">
         <v>-75240.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-48104.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-610.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-24854.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-31740.0</v>
       </c>
-      <c r="I23"/>
-      <c r="J23">
+      <c r="J23"/>
+      <c r="K23">
         <v>-33760.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-34980.0</v>
       </c>
-      <c r="L23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:12">
+      <c r="M23"/>
+    </row>
+    <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>149</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>-203550.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-116790.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-19747.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1004285.0</v>
       </c>
       <c r="F24">
         <v>-1004285.0</v>
       </c>
       <c r="G24">
         <v>-1004285.0</v>
       </c>
       <c r="H24">
+        <v>-1004285.0</v>
+      </c>
+      <c r="I24">
         <v>-1962370.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-1407320.0</v>
       </c>
-      <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-    </row>
-    <row r="25" spans="1:12">
+      <c r="M24"/>
+    </row>
+    <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="B25">
+        <v>8871.0</v>
+      </c>
+      <c r="C25">
         <v>-27589.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>34525.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>54451.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>42563.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-6869.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25">
+      <c r="H25"/>
+      <c r="I25">
         <v>-3280.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>19408.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-    </row>
-    <row r="26" spans="1:12">
+      <c r="M25"/>
+    </row>
+    <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>151</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>354220.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>2180220.0</v>
       </c>
-      <c r="D26">
-[...1 lines deleted...]
-      </c>
       <c r="E26">
         <v>0.0</v>
       </c>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26">
+        <v>0.0</v>
+      </c>
+      <c r="H26">
         <v>3182440.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>10700.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>5611220.0</v>
       </c>
-      <c r="J26">
-[...1 lines deleted...]
-      </c>
       <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26">
         <v>1871420.0</v>
       </c>
-      <c r="L26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:12">
+      <c r="M26"/>
+    </row>
+    <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B27">
+        <v>0.0</v>
+      </c>
+      <c r="C27">
         <v>37793.0</v>
       </c>
-      <c r="C27">
-[...1 lines deleted...]
-      </c>
       <c r="D27">
+        <v>0.0</v>
+      </c>
+      <c r="E27">
         <v>-14186.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>164146.0</v>
       </c>
-      <c r="F27">
-[...2 lines deleted...]
-      <c r="G27"/>
+      <c r="G27">
+        <v>0.0</v>
+      </c>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
-    </row>
-    <row r="28" spans="1:12">
+      <c r="M27"/>
+    </row>
+    <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>153</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
         <v>354220.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1679430.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>410247.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>42438.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-59101.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2356367.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-678130.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>5589730.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-54320.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1805040.0</v>
       </c>
-      <c r="L28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:12">
+      <c r="M28"/>
+    </row>
+    <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="B29">
+        <v>-2531967.0</v>
+      </c>
+      <c r="C29">
         <v>-720990.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2640970.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1009943.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>248123.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-179662.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-510494.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1700580.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>680680.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>720270.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1553880.0</v>
       </c>
-      <c r="L29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:12">
+      <c r="M29"/>
+    </row>
+    <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="B30">
+        <v>155</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
         <v>-534990.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-143870.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-1104502.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-2346045.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-1371287.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-1508924.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-2013250.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-1764220.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-1475460.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-1498140.0</v>
       </c>
-      <c r="L30"/>
+      <c r="M30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB30"/>
+  <dimension ref="A1:AE30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:31">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D1" t="s">
-        <v>74</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>75</v>
       </c>
       <c r="F1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="H1" t="s">
-        <v>77</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>78</v>
       </c>
       <c r="J1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="K1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="L1" t="s">
-        <v>80</v>
+        <v>3</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>81</v>
       </c>
       <c r="N1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="O1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="P1" t="s">
-        <v>83</v>
+        <v>4</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>84</v>
       </c>
       <c r="R1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="S1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="T1" t="s">
-        <v>86</v>
+        <v>5</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>87</v>
       </c>
       <c r="V1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="W1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="X1" t="s">
-        <v>89</v>
+        <v>6</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>90</v>
       </c>
       <c r="Z1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="AA1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="AB1" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:28">
+        <v>7</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="B2">
+        <v>4761262.0</v>
+      </c>
+      <c r="C2">
+        <v>5228821.0</v>
+      </c>
+      <c r="D2">
+        <v>6784654.0</v>
+      </c>
+      <c r="E2">
         <v>6772005.0</v>
       </c>
-      <c r="C2">
+      <c r="F2">
         <v>6811615.0</v>
       </c>
-      <c r="D2">
+      <c r="G2">
         <v>7349930.0</v>
       </c>
-      <c r="E2">
+      <c r="H2">
         <v>7014772.0</v>
       </c>
-      <c r="F2">
+      <c r="I2">
         <v>7393656.0</v>
       </c>
-      <c r="G2">
+      <c r="J2">
         <v>7622013.0</v>
       </c>
-      <c r="H2">
+      <c r="K2">
         <v>5017691.0</v>
       </c>
-      <c r="I2">
+      <c r="L2">
         <v>7622013.0</v>
       </c>
-      <c r="J2">
+      <c r="M2">
         <v>2938186.0</v>
       </c>
-      <c r="K2">
+      <c r="N2">
         <v>2690861.0</v>
       </c>
-      <c r="L2">
+      <c r="O2">
         <v>3350381.0</v>
       </c>
-      <c r="M2">
+      <c r="P2">
         <v>2924431.0</v>
       </c>
-      <c r="N2">
+      <c r="Q2">
         <v>3408181.0</v>
       </c>
-      <c r="O2">
+      <c r="R2">
         <v>2349638.0</v>
       </c>
-      <c r="P2">
+      <c r="S2">
         <v>2100480.0</v>
       </c>
-      <c r="Q2">
+      <c r="T2">
         <v>2534572.0</v>
       </c>
-      <c r="R2">
+      <c r="U2">
         <v>2773103.0</v>
       </c>
-      <c r="S2">
+      <c r="V2">
         <v>3423610.0</v>
       </c>
-      <c r="T2">
+      <c r="W2">
         <v>4213392.0</v>
       </c>
-      <c r="U2">
+      <c r="X2">
         <v>4475285.0</v>
       </c>
-      <c r="V2">
+      <c r="Y2">
         <v>4815958.0</v>
       </c>
-      <c r="W2">
+      <c r="Z2">
         <v>4959225.0</v>
       </c>
-      <c r="X2"/>
-[...1 lines deleted...]
-      <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
-    </row>
-    <row r="3" spans="1:28">
+      <c r="AC2"/>
+      <c r="AD2"/>
+      <c r="AE2"/>
+    </row>
+    <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B3">
+        <v>1450</v>
+      </c>
+      <c r="C3">
+        <v>25550</v>
+      </c>
+      <c r="D3">
+        <v>9600</v>
+      </c>
+      <c r="E3">
         <v>5020</v>
       </c>
-      <c r="C3">
+      <c r="F3">
         <v>331440</v>
       </c>
-      <c r="D3">
+      <c r="G3">
         <v>852100</v>
       </c>
-      <c r="E3">
+      <c r="H3">
         <v>320290</v>
       </c>
-      <c r="F3">
+      <c r="I3">
         <v>318340</v>
       </c>
-      <c r="G3">
+      <c r="J3">
         <v>178630</v>
       </c>
-      <c r="H3">
+      <c r="K3">
         <v>211675</v>
       </c>
-      <c r="I3">
+      <c r="L3">
         <v>191565</v>
       </c>
-      <c r="J3">
+      <c r="M3">
         <v>624258</v>
       </c>
-      <c r="K3">
+      <c r="N3">
         <v>232896</v>
       </c>
-      <c r="L3">
+      <c r="O3">
         <v>1216</v>
       </c>
-      <c r="M3">
+      <c r="P3">
         <v>30999</v>
       </c>
-      <c r="N3">
+      <c r="Q3">
         <v>20658</v>
       </c>
-      <c r="O3">
+      <c r="R3">
         <v>12430</v>
       </c>
-      <c r="P3">
+      <c r="S3">
         <v>30140</v>
       </c>
-      <c r="Q3">
+      <c r="T3">
         <v>19250</v>
       </c>
-      <c r="R3">
+      <c r="U3">
         <v>19250</v>
       </c>
-      <c r="S3">
+      <c r="V3">
         <v>16250</v>
       </c>
-      <c r="T3">
+      <c r="W3">
         <v>226730</v>
       </c>
-      <c r="U3">
+      <c r="X3">
         <v>135110</v>
       </c>
-      <c r="V3">
+      <c r="Y3">
         <v>126930</v>
       </c>
-      <c r="W3">
+      <c r="Z3">
         <v>271829</v>
       </c>
-      <c r="X3">
+      <c r="AA3">
         <v>15150</v>
       </c>
-      <c r="Y3">
+      <c r="AB3">
         <v>11850</v>
       </c>
-      <c r="Z3">
+      <c r="AC3">
         <v>357641</v>
       </c>
-      <c r="AA3">
+      <c r="AD3">
         <v>361407</v>
       </c>
-      <c r="AB3">
+      <c r="AE3">
         <v>404411</v>
       </c>
     </row>
-    <row r="4" spans="1:28">
+    <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-    </row>
-    <row r="5" spans="1:28">
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+    </row>
+    <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
-    </row>
-    <row r="6" spans="1:28">
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5"/>
+    </row>
+    <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="B6">
+        <v>-608924.0</v>
+      </c>
+      <c r="C6">
+        <v>-455429.0</v>
+      </c>
+      <c r="D6">
+        <v>-1543180.0</v>
+      </c>
+      <c r="E6">
         <v>12650.0</v>
       </c>
-      <c r="C6">
+      <c r="F6">
         <v>-1053560.0</v>
       </c>
-      <c r="D6">
+      <c r="G6">
         <v>-810400.0</v>
       </c>
-      <c r="E6">
+      <c r="H6">
         <v>-272080.0</v>
       </c>
-      <c r="F6">
+      <c r="I6">
         <v>-607240.0</v>
       </c>
-      <c r="G6">
+      <c r="J6">
         <v>-229234.0</v>
       </c>
-      <c r="H6">
+      <c r="K6">
         <v>2619288.0</v>
       </c>
-      <c r="I6">
+      <c r="L6">
         <v>-2619288.0</v>
       </c>
-      <c r="J6">
+      <c r="M6">
         <v>4706952.0</v>
       </c>
-      <c r="K6">
+      <c r="N6">
         <v>247325.0</v>
       </c>
-      <c r="L6">
+      <c r="O6">
         <v>-659520.0</v>
       </c>
-      <c r="M6">
+      <c r="P6">
         <v>425950.0</v>
       </c>
-      <c r="N6">
+      <c r="Q6">
         <v>-483750.0</v>
       </c>
-      <c r="O6">
+      <c r="R6">
         <v>1058540.0</v>
       </c>
-      <c r="P6">
+      <c r="S6">
         <v>-2078260.0</v>
       </c>
-      <c r="Q6">
+      <c r="T6">
         <v>-1323130.0</v>
       </c>
-      <c r="R6">
+      <c r="U6">
         <v>-889040.0</v>
       </c>
-      <c r="S6">
+      <c r="V6">
         <v>-650510.0</v>
       </c>
-      <c r="T6">
+      <c r="W6">
         <v>-1535620.0</v>
       </c>
-      <c r="U6">
+      <c r="X6">
         <v>-745830.0</v>
       </c>
-      <c r="V6">
+      <c r="Y6">
         <v>-483940.0</v>
       </c>
-      <c r="W6">
+      <c r="Z6">
         <v>-143270.0</v>
       </c>
-      <c r="X6">
+      <c r="AA6">
         <v>378030.0</v>
       </c>
-      <c r="Y6">
+      <c r="AB6">
         <v>-1830380.0</v>
       </c>
-      <c r="Z6">
+      <c r="AC6">
         <v>-397231.0</v>
       </c>
-      <c r="AA6">
+      <c r="AD6">
         <v>-372902.0</v>
       </c>
-      <c r="AB6">
+      <c r="AE6">
         <v>-532685.0</v>
       </c>
     </row>
-    <row r="7" spans="1:28">
+    <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B7">
+        <v>1153573.0</v>
+      </c>
+      <c r="C7">
+        <v>-3974336.0</v>
+      </c>
+      <c r="D7">
+        <v>517230.0</v>
+      </c>
+      <c r="E7">
         <v>768500.0</v>
       </c>
-      <c r="C7">
+      <c r="F7">
         <v>-3114730.0</v>
       </c>
-      <c r="D7">
+      <c r="G7">
         <v>-2901240.0</v>
       </c>
-      <c r="E7">
+      <c r="H7">
         <v>-2133700.0</v>
       </c>
-      <c r="F7">
+      <c r="I7">
         <v>-1739300.0</v>
       </c>
-      <c r="G7">
+      <c r="J7">
         <v>-527358.0</v>
       </c>
-      <c r="H7">
+      <c r="K7">
         <v>7786494.0</v>
       </c>
-      <c r="I7">
+      <c r="L7">
         <v>3820770.0</v>
       </c>
-      <c r="J7">
+      <c r="M7">
         <v>-941534.0</v>
       </c>
-      <c r="K7">
+      <c r="N7">
         <v>670220.0</v>
       </c>
-      <c r="L7">
+      <c r="O7">
         <v>1310240.0</v>
       </c>
-      <c r="M7">
+      <c r="P7">
         <v>1097710.0</v>
       </c>
-      <c r="N7">
+      <c r="Q7">
         <v>1268410.0</v>
       </c>
-      <c r="O7">
+      <c r="R7">
         <v>938760.0</v>
       </c>
-      <c r="P7">
+      <c r="S7">
         <v>-1334920.0</v>
       </c>
-      <c r="Q7">
+      <c r="T7">
         <v>-2610900.0</v>
       </c>
-      <c r="R7">
+      <c r="U7">
         <v>-2105160.0</v>
       </c>
-      <c r="S7">
+      <c r="V7">
         <v>-1648580.0</v>
       </c>
-      <c r="T7">
+      <c r="W7">
         <v>-986640.0</v>
       </c>
-      <c r="U7">
+      <c r="X7">
         <v>-355070.0</v>
       </c>
-      <c r="V7">
+      <c r="Y7">
         <v>-303030.0</v>
       </c>
-      <c r="W7">
+      <c r="Z7">
         <v>10430.0</v>
       </c>
-      <c r="X7">
+      <c r="AA7">
         <v>-393270.0</v>
       </c>
-      <c r="Y7">
+      <c r="AB7">
         <v>-888670.0</v>
       </c>
-      <c r="Z7"/>
-[...3 lines deleted...]
-    <row r="8" spans="1:28">
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+    </row>
+    <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+    </row>
+    <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9">
         <v>2315666.0</v>
       </c>
-      <c r="L9">
+      <c r="O9">
         <v>2305558.0</v>
       </c>
-      <c r="M9">
+      <c r="P9">
         <v>3821966.0</v>
       </c>
-      <c r="N9">
+      <c r="Q9">
         <v>3288635.0</v>
       </c>
-      <c r="O9"/>
-[...1 lines deleted...]
-      <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
-    </row>
-    <row r="10" spans="1:28">
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9"/>
+    </row>
+    <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B10">
+        <v>320412.0</v>
+      </c>
+      <c r="C10">
+        <v>-13956.0</v>
+      </c>
+      <c r="D10">
+        <v>17621.0</v>
+      </c>
+      <c r="E10">
         <v>-157422.0</v>
       </c>
-      <c r="C10"/>
-      <c r="D10">
+      <c r="F10"/>
+      <c r="G10">
         <v>80907.0</v>
       </c>
-      <c r="E10">
+      <c r="H10">
         <v>127903.0</v>
       </c>
-      <c r="F10">
+      <c r="I10">
         <v>-148349.0</v>
       </c>
-      <c r="G10">
+      <c r="J10">
         <v>169849.0</v>
       </c>
-      <c r="H10">
+      <c r="K10">
         <v>-437314.0</v>
       </c>
-      <c r="I10">
+      <c r="L10">
         <v>437314.0</v>
       </c>
-      <c r="J10">
+      <c r="M10">
         <v>-323446.0</v>
       </c>
-      <c r="K10">
+      <c r="N10">
         <v>122693.0</v>
       </c>
-      <c r="L10">
+      <c r="O10">
         <v>59303.0</v>
       </c>
-      <c r="M10">
+      <c r="P10">
         <v>-655160.0</v>
       </c>
-      <c r="N10">
+      <c r="Q10">
         <v>60771.0</v>
       </c>
-      <c r="O10">
+      <c r="R10">
         <v>200955.0</v>
       </c>
-      <c r="P10">
+      <c r="S10">
         <v>-206117.0</v>
       </c>
-      <c r="Q10">
+      <c r="T10">
         <v>535849.0</v>
       </c>
-      <c r="R10"/>
-[...1 lines deleted...]
-      <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
-    </row>
-    <row r="11" spans="1:28">
+      <c r="AC10"/>
+      <c r="AD10"/>
+      <c r="AE10"/>
+    </row>
+    <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11">
         <v>-2113701.0</v>
       </c>
-      <c r="L11">
+      <c r="O11">
         <v>-2384196.0</v>
       </c>
-      <c r="M11">
+      <c r="P11">
         <v>-2583208.0</v>
       </c>
-      <c r="N11">
+      <c r="Q11">
         <v>-3820861.0</v>
       </c>
-      <c r="O11"/>
-[...1 lines deleted...]
-      <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+    </row>
+    <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
         <v>-90431.0</v>
       </c>
-      <c r="L12">
+      <c r="O12">
         <v>-323146.0</v>
       </c>
-      <c r="M12">
+      <c r="P12">
         <v>177903.0</v>
       </c>
-      <c r="N12">
+      <c r="Q12">
         <v>-19001.0</v>
       </c>
-      <c r="O12"/>
-[...1 lines deleted...]
-      <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
-    </row>
-    <row r="13" spans="1:28">
+      <c r="AC12"/>
+      <c r="AD12"/>
+      <c r="AE12"/>
+    </row>
+    <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13">
         <v>353118.0</v>
       </c>
-      <c r="L13">
+      <c r="O13">
         <v>-346023.0</v>
       </c>
-      <c r="M13">
+      <c r="P13">
         <v>-724614.0</v>
       </c>
-      <c r="N13">
+      <c r="Q13">
         <v>841737.0</v>
       </c>
-      <c r="O13"/>
-[...1 lines deleted...]
-      <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+    </row>
+    <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="B14">
+        <v>60913.0</v>
+      </c>
+      <c r="C14">
+        <v>102573.0</v>
+      </c>
+      <c r="D14">
+        <v>195060.0</v>
+      </c>
+      <c r="E14">
         <v>97150.0</v>
       </c>
-      <c r="C14">
+      <c r="F14">
         <v>492090.0</v>
       </c>
-      <c r="D14">
+      <c r="G14">
         <v>393730.0</v>
       </c>
-      <c r="E14">
+      <c r="H14">
         <v>292840.0</v>
       </c>
-      <c r="F14">
+      <c r="I14">
         <v>195030.0</v>
       </c>
-      <c r="G14">
+      <c r="J14">
         <v>278449.0</v>
       </c>
-      <c r="H14">
+      <c r="K14">
         <v>383834.0</v>
       </c>
-      <c r="I14">
+      <c r="L14">
         <v>-383834.0</v>
       </c>
-      <c r="J14">
+      <c r="M14">
         <v>1114690.0</v>
       </c>
-      <c r="K14">
+      <c r="N14">
         <v>65954.0</v>
       </c>
-      <c r="L14">
+      <c r="O14">
         <v>68416.0</v>
       </c>
-      <c r="M14">
+      <c r="P14">
         <v>75924.0</v>
       </c>
-      <c r="N14">
+      <c r="Q14">
         <v>66291.0</v>
       </c>
-      <c r="O14">
+      <c r="R14">
         <v>61780.0</v>
       </c>
-      <c r="P14">
+      <c r="S14">
         <v>290260.0</v>
       </c>
-      <c r="Q14">
+      <c r="T14">
         <v>223400.0</v>
       </c>
-      <c r="R14">
+      <c r="U14">
         <v>148930.0</v>
       </c>
-      <c r="S14">
+      <c r="V14">
         <v>74090.0</v>
       </c>
-      <c r="T14">
+      <c r="W14">
         <v>350930.0</v>
       </c>
-      <c r="U14">
+      <c r="X14">
         <v>320480.0</v>
       </c>
-      <c r="V14">
+      <c r="Y14">
         <v>213320.0</v>
       </c>
-      <c r="W14">
+      <c r="Z14">
         <v>115590.0</v>
       </c>
-      <c r="X14">
+      <c r="AA14">
         <v>612710.0</v>
       </c>
-      <c r="Y14">
+      <c r="AB14">
         <v>329890.0</v>
       </c>
-      <c r="Z14">
+      <c r="AC14">
         <v>511046.0</v>
       </c>
-      <c r="AA14">
+      <c r="AD14">
         <v>465744.0</v>
       </c>
-      <c r="AB14">
+      <c r="AE14">
         <v>435595.0</v>
       </c>
     </row>
-    <row r="15" spans="1:28">
+    <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
+    </row>
+    <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B16">
+        <v>4160578.0</v>
+      </c>
+      <c r="C16">
+        <v>4761262.0</v>
+      </c>
+      <c r="D16">
+        <v>5228821.0</v>
+      </c>
+      <c r="E16">
         <v>6784654.0</v>
       </c>
-      <c r="C16">
+      <c r="F16">
         <v>6772005.0</v>
       </c>
-      <c r="D16">
+      <c r="G16">
         <v>6811615.0</v>
       </c>
-      <c r="E16">
+      <c r="H16">
         <v>7349930.0</v>
       </c>
-      <c r="F16">
+      <c r="I16">
         <v>7014772.0</v>
       </c>
-      <c r="G16">
+      <c r="J16">
         <v>7393656.0</v>
       </c>
-      <c r="H16">
+      <c r="K16">
         <v>7622013.0</v>
       </c>
-      <c r="I16">
+      <c r="L16">
         <v>5017691.0</v>
       </c>
-      <c r="J16">
+      <c r="M16">
         <v>7622013.0</v>
       </c>
-      <c r="K16">
+      <c r="N16">
         <v>2938186.0</v>
       </c>
-      <c r="L16">
+      <c r="O16">
         <v>1666829.0</v>
       </c>
-      <c r="M16">
+      <c r="P16">
         <v>3350381.0</v>
       </c>
-      <c r="N16">
+      <c r="Q16">
         <v>2924431.0</v>
       </c>
-      <c r="O16">
+      <c r="R16">
         <v>3408181.0</v>
       </c>
-      <c r="P16">
+      <c r="S16">
         <v>1345353.0</v>
       </c>
-      <c r="Q16">
+      <c r="T16">
         <v>2100480.0</v>
       </c>
-      <c r="R16">
+      <c r="U16">
         <v>2534572.0</v>
       </c>
-      <c r="S16">
+      <c r="V16">
         <v>2773103.0</v>
       </c>
-      <c r="T16">
+      <c r="W16">
         <v>3423610.0</v>
       </c>
-      <c r="U16">
+      <c r="X16">
         <v>4213392.0</v>
       </c>
-      <c r="V16">
+      <c r="Y16">
         <v>4475285.0</v>
       </c>
-      <c r="W16">
+      <c r="Z16">
         <v>4815958.0</v>
       </c>
-      <c r="X16">
+      <c r="AA16">
         <v>4959225.0</v>
       </c>
-      <c r="Y16"/>
-[...1 lines deleted...]
-      <c r="AA16"/>
       <c r="AB16"/>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16"/>
+      <c r="AD16"/>
+      <c r="AE16"/>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="B18">
+        <v>-608924.0</v>
+      </c>
+      <c r="C18">
+        <v>-455429.0</v>
+      </c>
+      <c r="D18">
+        <v>-1511721.0</v>
+      </c>
+      <c r="E18">
         <v>7512.0</v>
       </c>
-      <c r="C18"/>
-      <c r="D18">
+      <c r="F18"/>
+      <c r="G18">
         <v>-485998.0</v>
       </c>
-      <c r="E18">
+      <c r="H18">
         <v>194295.0</v>
       </c>
-      <c r="F18">
+      <c r="I18">
         <v>-399619.0</v>
       </c>
-      <c r="G18">
+      <c r="J18">
         <v>-371417.0</v>
       </c>
-      <c r="H18">
+      <c r="K18">
         <v>2619288.0</v>
       </c>
-      <c r="I18">
+      <c r="L18">
         <v>-2619288.0</v>
       </c>
-      <c r="J18">
+      <c r="M18">
         <v>2526732.0</v>
       </c>
-      <c r="K18">
+      <c r="N18">
         <v>688401.0</v>
       </c>
-      <c r="L18">
+      <c r="O18">
         <v>304876.0</v>
       </c>
-      <c r="M18">
+      <c r="P18">
         <v>-342419.0</v>
       </c>
-      <c r="N18">
+      <c r="Q18">
         <v>520690.0</v>
       </c>
-      <c r="O18">
+      <c r="R18">
         <v>126032.0</v>
       </c>
-      <c r="P18">
+      <c r="S18">
         <v>1537128.0</v>
       </c>
-      <c r="Q18">
+      <c r="T18">
         <v>-644237.0</v>
       </c>
-      <c r="R18">
+      <c r="U18">
         <v>-459990.0</v>
       </c>
-      <c r="S18">
+      <c r="V18">
         <v>-1526538.0</v>
       </c>
-      <c r="T18">
+      <c r="W18">
         <v>-631525.0</v>
       </c>
-      <c r="U18">
+      <c r="X18">
         <v>-271348.0</v>
       </c>
-      <c r="V18">
+      <c r="Y18">
         <v>-346606.0</v>
       </c>
-      <c r="W18">
+      <c r="Z18">
         <v>-167410.0</v>
       </c>
-      <c r="X18"/>
-[...1 lines deleted...]
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+    </row>
+    <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B19">
         <v>0.0</v>
       </c>
-      <c r="C19"/>
+      <c r="C19">
+        <v>0.0</v>
+      </c>
       <c r="D19">
+        <v>0.0</v>
+      </c>
+      <c r="E19">
+        <v>0.0</v>
+      </c>
+      <c r="F19"/>
+      <c r="G19">
         <v>-779694.0</v>
       </c>
-      <c r="E19">
+      <c r="H19">
         <v>-211916.0</v>
       </c>
-      <c r="F19">
+      <c r="I19">
         <v>-491190.0</v>
       </c>
-      <c r="G19">
-[...2 lines deleted...]
-      <c r="H19">
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
         <v>-211675.0</v>
       </c>
-      <c r="I19">
+      <c r="L19">
         <v>211675.0</v>
       </c>
-      <c r="J19">
+      <c r="M19">
         <v>-624258.0</v>
       </c>
-      <c r="K19">
+      <c r="N19">
         <v>-232896.0</v>
       </c>
-      <c r="L19">
+      <c r="O19">
         <v>-296739.0</v>
       </c>
-      <c r="M19">
+      <c r="P19">
         <v>-261878.0</v>
       </c>
-      <c r="N19">
+      <c r="Q19">
         <v>-283265.0</v>
       </c>
-      <c r="O19">
+      <c r="R19">
         <v>-286564.0</v>
       </c>
-      <c r="P19">
+      <c r="S19">
         <v>-1347838.0</v>
       </c>
-      <c r="Q19">
+      <c r="T19">
         <v>-292827.0</v>
       </c>
-      <c r="R19">
+      <c r="U19">
         <v>-302450.0</v>
       </c>
-      <c r="S19">
+      <c r="V19">
         <v>-402930.0</v>
       </c>
-      <c r="T19">
+      <c r="W19">
         <v>-434346.0</v>
       </c>
-      <c r="U19">
+      <c r="X19">
         <v>-300252.0</v>
       </c>
-      <c r="V19">
+      <c r="Y19">
         <v>-385563.0</v>
       </c>
-      <c r="W19">
+      <c r="Z19">
         <v>-251126.0</v>
       </c>
-      <c r="X19"/>
-[...1 lines deleted...]
-      <c r="Z19">
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19">
         <v>-339884.0</v>
       </c>
-      <c r="AA19">
+      <c r="AD19">
         <v>-342338.0</v>
       </c>
-      <c r="AB19">
+      <c r="AE19">
         <v>-382782.0</v>
       </c>
     </row>
-    <row r="20" spans="1:28">
+    <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
-      <c r="C20"/>
+      <c r="C20">
+        <v>0.0</v>
+      </c>
       <c r="D20">
+        <v>0.0</v>
+      </c>
+      <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20"/>
+      <c r="G20">
         <v>-40000.0</v>
       </c>
-      <c r="E20">
+      <c r="H20">
         <v>40872.0</v>
       </c>
-      <c r="F20">
+      <c r="I20">
         <v>193330.0</v>
       </c>
-      <c r="G20">
+      <c r="J20">
         <v>142183.0</v>
       </c>
-      <c r="H20">
-[...5 lines deleted...]
-      <c r="J20">
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20">
+        <v>0.0</v>
+      </c>
+      <c r="M20">
         <v>2180220.0</v>
       </c>
-      <c r="K20">
-[...5 lines deleted...]
-      </c>
       <c r="N20">
         <v>0.0</v>
       </c>
-      <c r="O20">
-[...7 lines deleted...]
-      </c>
+      <c r="O20"/>
+      <c r="P20">
+        <v>0.0</v>
+      </c>
+      <c r="Q20">
+        <v>0.0</v>
+      </c>
+      <c r="R20">
+        <v>0.0</v>
+      </c>
+      <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
-      <c r="V20"/>
+      <c r="V20">
+        <v>863995.0</v>
+      </c>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="B21">
         <v>0.0</v>
       </c>
-      <c r="C21"/>
+      <c r="C21">
+        <v>0.0</v>
+      </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>0.0</v>
       </c>
-      <c r="F21">
-[...1 lines deleted...]
-      </c>
+      <c r="F21"/>
       <c r="G21">
         <v>0.0</v>
       </c>
-      <c r="H21"/>
-[...2 lines deleted...]
-      <c r="K21">
+      <c r="H21">
+        <v>0.0</v>
+      </c>
+      <c r="I21">
+        <v>0.0</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21">
         <v>-500789.0</v>
       </c>
-      <c r="L21">
+      <c r="O21">
         <v>-265755.0</v>
       </c>
-      <c r="M21">
+      <c r="P21">
         <v>766544.0</v>
       </c>
-      <c r="N21">
+      <c r="Q21">
         <v>-1013860.0</v>
       </c>
-      <c r="O21"/>
-[...1 lines deleted...]
-      <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21"/>
+      <c r="AD21"/>
+      <c r="AE21"/>
+    </row>
+    <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B22">
+        <v>-700485.0</v>
+      </c>
+      <c r="C22">
+        <v>-654441.0</v>
+      </c>
+      <c r="D22">
+        <v>-2151450.0</v>
+      </c>
+      <c r="E22">
         <v>-819150.0</v>
       </c>
-      <c r="C22">
+      <c r="F22">
         <v>3177580.0</v>
       </c>
-      <c r="D22">
+      <c r="G22">
         <v>2120350.0</v>
       </c>
-      <c r="E22">
+      <c r="H22">
         <v>1810900.0</v>
       </c>
-      <c r="F22">
+      <c r="I22">
         <v>1553030.0</v>
       </c>
-      <c r="G22">
+      <c r="J22">
         <v>354429.0</v>
       </c>
-      <c r="H22">
+      <c r="K22">
         <v>604750.0</v>
       </c>
-      <c r="I22">
+      <c r="L22">
         <v>-174036.0</v>
       </c>
-      <c r="J22">
+      <c r="M22">
         <v>-208460.0</v>
       </c>
-      <c r="K22">
+      <c r="N22">
         <v>-2337.0</v>
       </c>
-      <c r="L22">
+      <c r="O22">
         <v>198479.0</v>
       </c>
-      <c r="M22">
+      <c r="P22">
         <v>-572383.0</v>
       </c>
-      <c r="N22">
+      <c r="Q22">
         <v>30055.0</v>
       </c>
-      <c r="O22">
+      <c r="R22">
         <v>-979760.0</v>
       </c>
-      <c r="P22">
+      <c r="S22">
         <v>-225270.0</v>
       </c>
-      <c r="Q22">
+      <c r="T22">
         <v>-505480.0</v>
       </c>
-      <c r="R22">
+      <c r="U22">
         <v>-82960.0</v>
       </c>
-      <c r="S22">
+      <c r="V22">
         <v>44450.0</v>
       </c>
-      <c r="T22">
+      <c r="W22">
         <v>341240.0</v>
       </c>
-      <c r="U22">
+      <c r="X22">
         <v>359070.0</v>
       </c>
-      <c r="V22">
+      <c r="Y22">
         <v>-810150.0</v>
       </c>
-      <c r="W22">
+      <c r="Z22">
         <v>-708450.0</v>
       </c>
-      <c r="X22">
+      <c r="AA22">
         <v>-7315380.0</v>
       </c>
-      <c r="Y22">
+      <c r="AB22">
         <v>-1534020.0</v>
       </c>
-      <c r="Z22">
+      <c r="AC22">
         <v>-661058.0</v>
       </c>
-      <c r="AA22">
+      <c r="AD22">
         <v>413304.0</v>
       </c>
-      <c r="AB22">
+      <c r="AE22">
         <v>-370457.0</v>
       </c>
     </row>
-    <row r="23" spans="1:28">
+    <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
-      <c r="D23">
-[...4 lines deleted...]
-      </c>
+      <c r="D23"/>
+      <c r="E23"/>
       <c r="F23"/>
-      <c r="G23"/>
-      <c r="H23"/>
+      <c r="G23">
+        <v>0.0</v>
+      </c>
+      <c r="H23">
+        <v>0.0</v>
+      </c>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
-[...2 lines deleted...]
-      <c r="L23">
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23"/>
+      <c r="N23">
+        <v>0.0</v>
+      </c>
+      <c r="O23">
         <v>-75241.0</v>
       </c>
-      <c r="M23">
+      <c r="P23">
         <v>-75241.0</v>
       </c>
-      <c r="N23">
+      <c r="Q23">
         <v>-75241.0</v>
       </c>
-      <c r="O23"/>
-      <c r="P23">
+      <c r="R23"/>
+      <c r="S23">
         <v>-48100.0</v>
       </c>
-      <c r="Q23">
-[...7 lines deleted...]
-      </c>
       <c r="T23">
+        <v>0.0</v>
+      </c>
+      <c r="U23">
+        <v>0.0</v>
+      </c>
+      <c r="V23">
+        <v>0.0</v>
+      </c>
+      <c r="W23">
         <v>-610.0</v>
       </c>
-      <c r="U23">
+      <c r="X23">
         <v>-1350.0</v>
       </c>
-      <c r="V23">
+      <c r="Y23">
         <v>-770.0</v>
       </c>
-      <c r="W23">
+      <c r="Z23">
         <v>-470.0</v>
       </c>
-      <c r="X23">
+      <c r="AA23">
         <v>-31270.0</v>
       </c>
-      <c r="Y23"/>
-[...1 lines deleted...]
-      <c r="AA23"/>
       <c r="AB23"/>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23"/>
+      <c r="AD23"/>
+      <c r="AE23"/>
+    </row>
+    <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24">
         <v>-203550.0</v>
       </c>
-      <c r="D24">
+      <c r="G24">
         <v>-809330.0</v>
       </c>
-      <c r="E24">
+      <c r="H24">
         <v>-561450.0</v>
       </c>
-      <c r="F24">
+      <c r="I24">
         <v>-351480.0</v>
       </c>
-      <c r="G24"/>
-[...1 lines deleted...]
-      <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24">
         <v>-232900.0</v>
       </c>
-      <c r="L24">
+      <c r="O24">
         <v>-19747.0</v>
       </c>
-      <c r="M24">
+      <c r="P24">
         <v>-19747.0</v>
       </c>
-      <c r="N24">
+      <c r="Q24">
         <v>-19747.0</v>
       </c>
-      <c r="O24">
+      <c r="R24">
         <v>-274130.0</v>
       </c>
-      <c r="P24">
+      <c r="S24">
         <v>-2315900.0</v>
       </c>
-      <c r="Q24">
+      <c r="T24">
         <v>-978960.0</v>
       </c>
-      <c r="R24">
+      <c r="U24">
         <v>-686140.0</v>
       </c>
-      <c r="S24">
+      <c r="V24">
         <v>-386690.0</v>
       </c>
-      <c r="T24">
+      <c r="W24">
         <v>-1144560.0</v>
       </c>
-      <c r="U24">
+      <c r="X24">
         <v>-801840.0</v>
       </c>
-      <c r="V24">
+      <c r="Y24">
         <v>-509760.0</v>
       </c>
-      <c r="W24">
+      <c r="Z24">
         <v>-251130.0</v>
       </c>
-      <c r="X24">
+      <c r="AA24">
         <v>-1871010.0</v>
       </c>
-      <c r="Y24">
+      <c r="AB24">
         <v>-1374900.0</v>
       </c>
-      <c r="Z24"/>
-[...3 lines deleted...]
-    <row r="25" spans="1:28">
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="B25">
+        <v>11272.0</v>
+      </c>
+      <c r="C25">
+        <v>4507.0</v>
+      </c>
+      <c r="D25">
+        <v>1133.0</v>
+      </c>
+      <c r="E25">
         <v>-8041.0</v>
       </c>
-      <c r="C25"/>
-      <c r="D25">
+      <c r="F25"/>
+      <c r="G25">
         <v>-11120.0</v>
       </c>
-      <c r="E25">
+      <c r="H25">
         <v>-6884.0</v>
       </c>
-      <c r="F25">
+      <c r="I25">
         <v>-8236.0</v>
       </c>
-      <c r="G25">
+      <c r="J25">
         <v>-1349.0</v>
       </c>
-      <c r="H25">
+      <c r="K25">
         <v>8014.0</v>
       </c>
-      <c r="I25">
+      <c r="L25">
         <v>-8014.0</v>
       </c>
-      <c r="J25">
+      <c r="M25">
         <v>27018.0</v>
       </c>
-      <c r="K25">
+      <c r="N25">
         <v>7507.0</v>
       </c>
-      <c r="L25">
+      <c r="O25">
         <v>35252.0</v>
       </c>
-      <c r="M25">
+      <c r="P25">
         <v>7588.0</v>
       </c>
-      <c r="N25">
+      <c r="Q25">
         <v>5588.0</v>
       </c>
-      <c r="O25">
+      <c r="R25">
         <v>6023.0</v>
       </c>
-      <c r="P25">
+      <c r="S25">
         <v>15709.0</v>
       </c>
-      <c r="Q25">
+      <c r="T25">
         <v>11841.0</v>
       </c>
-      <c r="R25">
+      <c r="U25">
         <v>11026.0</v>
       </c>
-      <c r="S25">
+      <c r="V25">
         <v>3987.0</v>
       </c>
-      <c r="T25">
+      <c r="W25">
         <v>-2425.0</v>
       </c>
-      <c r="U25">
+      <c r="X25">
         <v>-573.0</v>
       </c>
-      <c r="V25">
+      <c r="Y25">
         <v>-1762.0</v>
       </c>
-      <c r="W25">
+      <c r="Z25">
         <v>-2109.0</v>
       </c>
-      <c r="X25"/>
-[...1 lines deleted...]
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
+        <v>0.0</v>
+      </c>
+      <c r="E26"/>
+      <c r="F26">
         <v>354220.0</v>
       </c>
-      <c r="D26">
+      <c r="G26">
         <v>336390.0</v>
       </c>
-      <c r="E26">
+      <c r="H26">
         <v>376390.0</v>
       </c>
-      <c r="F26">
+      <c r="I26">
         <v>335510.0</v>
       </c>
-      <c r="G26"/>
-[...1 lines deleted...]
-      <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
-[...9 lines deleted...]
-      <c r="O26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26">
+        <v>0.0</v>
+      </c>
+      <c r="O26">
+        <v>0.0</v>
+      </c>
       <c r="P26">
         <v>0.0</v>
       </c>
-      <c r="Q26">
-[...4 lines deleted...]
-      </c>
+      <c r="Q26"/>
+      <c r="R26"/>
       <c r="S26">
+        <v>0.0</v>
+      </c>
+      <c r="T26">
+        <v>0.0</v>
+      </c>
+      <c r="U26">
+        <v>0.0</v>
+      </c>
+      <c r="V26">
         <v>864000.0</v>
       </c>
-      <c r="T26">
-[...5 lines deleted...]
-      <c r="X26">
+      <c r="W26">
+        <v>0.0</v>
+      </c>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26">
         <v>3182440.0</v>
       </c>
-      <c r="Y26">
+      <c r="AB26">
         <v>1000.0</v>
       </c>
-      <c r="Z26"/>
-[...3 lines deleted...]
-    <row r="27" spans="1:28">
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B27">
         <v>0.0</v>
       </c>
-      <c r="C27"/>
+      <c r="C27">
+        <v>0.0</v>
+      </c>
       <c r="D27">
+        <v>0.0</v>
+      </c>
+      <c r="E27">
+        <v>0.0</v>
+      </c>
+      <c r="F27"/>
+      <c r="G27">
         <v>75586.0</v>
       </c>
-      <c r="E27">
-[...2 lines deleted...]
-      <c r="F27">
+      <c r="H27">
+        <v>0.0</v>
+      </c>
+      <c r="I27">
         <v>-35766.0</v>
       </c>
-      <c r="G27">
+      <c r="J27">
         <v>-2027.0</v>
       </c>
-      <c r="H27">
+      <c r="K27">
         <v>44222.0</v>
       </c>
-      <c r="I27">
+      <c r="L27">
         <v>-44222.0</v>
       </c>
-      <c r="J27">
+      <c r="M27">
         <v>21142.0</v>
       </c>
-      <c r="K27">
+      <c r="N27">
         <v>-21142.0</v>
       </c>
-      <c r="L27">
-[...2 lines deleted...]
-      <c r="M27">
+      <c r="O27">
+        <v>0.0</v>
+      </c>
+      <c r="P27">
         <v>-3378.0</v>
       </c>
-      <c r="N27">
-[...2 lines deleted...]
-      <c r="O27">
+      <c r="Q27">
+        <v>0.0</v>
+      </c>
+      <c r="R27">
         <v>-10808.0</v>
       </c>
-      <c r="P27">
+      <c r="S27">
         <v>5054.0</v>
       </c>
-      <c r="Q27">
+      <c r="T27">
         <v>-27158.0</v>
       </c>
-      <c r="R27"/>
-[...1 lines deleted...]
-      <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="B28"/>
-      <c r="C28">
+      <c r="C28"/>
+      <c r="D28">
+        <v>0.0</v>
+      </c>
+      <c r="E28"/>
+      <c r="F28">
         <v>354220.0</v>
       </c>
-      <c r="D28">
+      <c r="G28">
         <v>336390.0</v>
       </c>
-      <c r="E28">
+      <c r="H28">
         <v>376390.0</v>
       </c>
-      <c r="F28">
+      <c r="I28">
         <v>335510.0</v>
       </c>
-      <c r="G28"/>
-[...1 lines deleted...]
-      <c r="I28"/>
       <c r="J28"/>
-      <c r="K28">
+      <c r="K28"/>
+      <c r="L28"/>
+      <c r="M28"/>
+      <c r="N28">
         <v>-500789.0</v>
       </c>
-      <c r="L28">
+      <c r="O28">
         <v>-265755.0</v>
       </c>
-      <c r="M28">
+      <c r="P28">
         <v>766544.0</v>
       </c>
-      <c r="N28">
+      <c r="Q28">
         <v>-1013860.0</v>
       </c>
-      <c r="O28">
+      <c r="R28">
         <v>923320.0</v>
       </c>
-      <c r="P28">
+      <c r="S28">
         <v>42440.0</v>
       </c>
-      <c r="Q28">
+      <c r="T28">
         <v>1281210.0</v>
       </c>
-      <c r="R28">
+      <c r="U28">
         <v>1076980.0</v>
       </c>
-      <c r="S28">
+      <c r="V28">
         <v>864000.0</v>
       </c>
-      <c r="T28">
+      <c r="W28">
         <v>-59100.0</v>
       </c>
-      <c r="U28">
+      <c r="X28">
         <v>-1350.0</v>
       </c>
-      <c r="V28">
+      <c r="Y28">
         <v>-770.0</v>
       </c>
-      <c r="W28">
+      <c r="Z28">
         <v>-470.0</v>
       </c>
-      <c r="X28">
+      <c r="AA28">
         <v>2945460.0</v>
       </c>
-      <c r="Y28">
+      <c r="AB28">
         <v>1000.0</v>
       </c>
-      <c r="Z28"/>
-[...3 lines deleted...]
-    <row r="29" spans="1:28">
+      <c r="AC28"/>
+      <c r="AD28"/>
+      <c r="AE28"/>
+    </row>
+    <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="B29">
+        <v>-607474.0</v>
+      </c>
+      <c r="C29">
+        <v>-429879.0</v>
+      </c>
+      <c r="D29">
+        <v>-1494610.0</v>
+      </c>
+      <c r="E29">
         <v>12530.0</v>
       </c>
-      <c r="C29">
+      <c r="F29">
         <v>-720990.0</v>
       </c>
-      <c r="D29">
+      <c r="G29">
         <v>598690.0</v>
       </c>
-      <c r="E29">
+      <c r="H29">
         <v>305000.0</v>
       </c>
-      <c r="F29">
+      <c r="I29">
         <v>-101220.0</v>
       </c>
-      <c r="G29">
+      <c r="J29">
         <v>-192787.0</v>
       </c>
-      <c r="H29">
+      <c r="K29">
         <v>2830963.0</v>
       </c>
-      <c r="I29">
+      <c r="L29">
         <v>-2830963.0</v>
       </c>
-      <c r="J29">
+      <c r="M29">
         <v>3150990.0</v>
       </c>
-      <c r="K29">
+      <c r="N29">
         <v>921297.0</v>
       </c>
-      <c r="L29">
+      <c r="O29">
         <v>-126067.0</v>
       </c>
-      <c r="M29">
+      <c r="P29">
         <v>-80541.0</v>
       </c>
-      <c r="N29">
+      <c r="Q29">
         <v>803955.0</v>
       </c>
-      <c r="O29">
+      <c r="R29">
         <v>412600.0</v>
       </c>
-      <c r="P29">
+      <c r="S29">
         <v>248120.0</v>
       </c>
-      <c r="Q29">
+      <c r="T29">
         <v>-1606510.0</v>
       </c>
-      <c r="R29">
+      <c r="U29">
         <v>-1260910.0</v>
       </c>
-      <c r="S29">
+      <c r="V29">
         <v>-1112290.0</v>
       </c>
-      <c r="T29">
+      <c r="W29">
         <v>-179660.0</v>
       </c>
-      <c r="U29">
+      <c r="X29">
         <v>200240.0</v>
       </c>
-      <c r="V29">
+      <c r="Y29">
         <v>157580.0</v>
       </c>
-      <c r="W29">
+      <c r="Z29">
         <v>104420.0</v>
       </c>
-      <c r="X29">
+      <c r="AA29">
         <v>-638120.0</v>
       </c>
-      <c r="Y29">
+      <c r="AB29">
         <v>-439890.0</v>
       </c>
-      <c r="Z29">
+      <c r="AC29">
         <v>-57347.0</v>
       </c>
-      <c r="AA29">
+      <c r="AD29">
         <v>-30564.0</v>
       </c>
-      <c r="AB29">
+      <c r="AE29">
         <v>-150903.0</v>
       </c>
     </row>
-    <row r="30" spans="1:28">
+    <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="B30">
+        <v>155</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30"/>
+      <c r="D30">
+        <v>-9600.0</v>
+      </c>
+      <c r="E30">
         <v>-5020.0</v>
       </c>
-      <c r="C30">
+      <c r="F30">
         <v>-534990.0</v>
       </c>
-      <c r="D30">
+      <c r="G30">
         <v>-1661430.0</v>
       </c>
-      <c r="E30">
+      <c r="H30">
         <v>-881740.0</v>
       </c>
-      <c r="F30">
+      <c r="I30">
         <v>-669820.0</v>
       </c>
-      <c r="G30"/>
-[...1 lines deleted...]
-      <c r="I30"/>
       <c r="J30"/>
-      <c r="K30">
+      <c r="K30"/>
+      <c r="L30"/>
+      <c r="M30"/>
+      <c r="N30">
         <v>-232896.0</v>
       </c>
-      <c r="L30">
+      <c r="O30">
         <v>-272795.0</v>
       </c>
-      <c r="M30">
+      <c r="P30">
         <v>-261878.0</v>
       </c>
-      <c r="N30">
+      <c r="Q30">
         <v>-283265.0</v>
       </c>
-      <c r="O30">
+      <c r="R30">
         <v>-286560.0</v>
       </c>
-      <c r="P30">
+      <c r="S30">
         <v>-2346050.0</v>
       </c>
-      <c r="Q30">
+      <c r="T30">
         <v>-998210.0</v>
       </c>
-      <c r="R30">
+      <c r="U30">
         <v>-705380.0</v>
       </c>
-      <c r="S30">
+      <c r="V30">
         <v>-402930.0</v>
       </c>
-      <c r="T30">
+      <c r="W30">
         <v>-1371290.0</v>
       </c>
-      <c r="U30">
+      <c r="X30">
         <v>-936940.0</v>
       </c>
-      <c r="V30">
+      <c r="Y30">
         <v>-636690.0</v>
       </c>
-      <c r="W30">
+      <c r="Z30">
         <v>-251130.0</v>
       </c>
-      <c r="X30">
+      <c r="AA30">
         <v>-1886160.0</v>
       </c>
-      <c r="Y30">
+      <c r="AB30">
         <v>-1386750.0</v>
       </c>
-      <c r="Z30"/>
-[...1 lines deleted...]
-      <c r="AB30"/>
+      <c r="AC30"/>
+      <c r="AD30"/>
+      <c r="AE30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>