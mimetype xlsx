--- v0 (2026-03-14)
+++ v1 (2026-09-12)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="153">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="155">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -241,50 +241,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1150,124 +1156,128 @@
       <c r="K10">
         <v>5176530.0</v>
       </c>
       <c r="L10"/>
     </row>
     <row r="11" spans="1:12">
       <c r="A11" t="s">
         <v>21</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" t="s">
         <v>22</v>
       </c>
-      <c r="B12"/>
+      <c r="B12">
+        <v>6559000.0</v>
+      </c>
       <c r="C12">
         <v>12768060.0</v>
       </c>
       <c r="D12">
         <v>7992310.0</v>
       </c>
       <c r="E12">
         <v>4718250.0</v>
       </c>
       <c r="F12">
         <v>9164460.0</v>
       </c>
       <c r="G12">
         <v>14408900.0</v>
       </c>
       <c r="H12">
         <v>10826390.0</v>
       </c>
       <c r="I12">
         <v>7009250.0</v>
       </c>
       <c r="J12">
         <v>20535170.0</v>
       </c>
       <c r="K12">
         <v>5193150.0</v>
       </c>
       <c r="L12">
         <v>11717850.0</v>
       </c>
     </row>
     <row r="13" spans="1:12">
       <c r="A13" t="s">
         <v>23</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>45656000.0</v>
+      </c>
       <c r="C13">
         <v>43537250.0</v>
       </c>
       <c r="D13">
         <v>32102780.0</v>
       </c>
       <c r="E13">
         <v>30733000.0</v>
       </c>
       <c r="F13">
         <v>30727871.0</v>
       </c>
       <c r="G13">
         <v>28926952.0</v>
       </c>
       <c r="H13">
         <v>26463256.0</v>
       </c>
       <c r="I13">
         <v>50463260.0</v>
       </c>
       <c r="J13">
         <v>50450490.0</v>
       </c>
       <c r="K13">
         <v>28372280.0</v>
       </c>
       <c r="L13">
         <v>28112280.0</v>
       </c>
     </row>
     <row r="14" spans="1:12">
       <c r="A14" t="s">
         <v>24</v>
       </c>
       <c r="B14">
-        <v>1381332160.0</v>
+        <v>1381634560.0</v>
       </c>
       <c r="C14">
         <v>1370315460.0</v>
       </c>
       <c r="D14">
         <v>1087342660.0</v>
       </c>
       <c r="E14">
         <v>1076916160.0</v>
       </c>
       <c r="F14">
         <v>1081814860.0</v>
       </c>
       <c r="G14">
         <v>1073264930.0</v>
       </c>
       <c r="H14">
         <v>1025255750.0</v>
       </c>
       <c r="I14">
         <v>1035759760.0</v>
       </c>
       <c r="J14">
         <v>1035609760.0</v>
       </c>
@@ -1428,101 +1438,105 @@
         <v>0.0</v>
       </c>
       <c r="G22">
         <v>64532.0</v>
       </c>
       <c r="H22">
         <v>155310.0</v>
       </c>
       <c r="I22">
         <v>152010.0</v>
       </c>
       <c r="J22">
         <v>178950.0</v>
       </c>
       <c r="K22">
         <v>286590.0</v>
       </c>
       <c r="L22">
         <v>531780.0</v>
       </c>
     </row>
     <row r="23" spans="1:12">
       <c r="A23" t="s">
         <v>33</v>
       </c>
-      <c r="B23"/>
+      <c r="B23">
+        <v>43372000.0</v>
+      </c>
       <c r="C23">
         <v>42261010.0</v>
       </c>
       <c r="D23">
         <v>28353330.0</v>
       </c>
       <c r="E23">
         <v>27974250.0</v>
       </c>
       <c r="F23">
         <v>30037670.0</v>
       </c>
       <c r="G23">
         <v>34611300.0</v>
       </c>
       <c r="H23">
         <v>31446060.0</v>
       </c>
       <c r="I23">
         <v>30768790.0</v>
       </c>
       <c r="J23">
         <v>126142260.0</v>
       </c>
       <c r="K23">
         <v>11737070.0</v>
       </c>
       <c r="L23"/>
     </row>
     <row r="24" spans="1:12">
       <c r="A24" t="s">
         <v>34</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
     </row>
     <row r="25" spans="1:12">
       <c r="A25" t="s">
         <v>35</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>0.0</v>
+      </c>
       <c r="C25">
         <v>85210.0</v>
       </c>
       <c r="D25">
         <v>66770.0</v>
       </c>
       <c r="E25">
         <v>7910.0</v>
       </c>
       <c r="F25">
         <v>27560.0</v>
       </c>
       <c r="G25">
         <v>67490.0</v>
       </c>
       <c r="H25">
         <v>11870.0</v>
       </c>
       <c r="I25">
         <v>46400.0</v>
       </c>
       <c r="J25">
         <v>49640.0</v>
       </c>
       <c r="K25">
@@ -2034,51 +2048,53 @@
       </c>
       <c r="D46">
         <v>920436.0</v>
       </c>
       <c r="E46">
         <v>939337.0</v>
       </c>
       <c r="F46">
         <v>609272.0</v>
       </c>
       <c r="G46">
         <v>687867.0</v>
       </c>
       <c r="H46">
         <v>624195.0</v>
       </c>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
     </row>
     <row r="47" spans="1:12">
       <c r="A47" t="s">
         <v>57</v>
       </c>
-      <c r="B47"/>
+      <c r="B47">
+        <v>972000.0</v>
+      </c>
       <c r="C47">
         <v>1015910.0</v>
       </c>
       <c r="D47">
         <v>920440.0</v>
       </c>
       <c r="E47">
         <v>939000.0</v>
       </c>
       <c r="F47">
         <v>609272.0</v>
       </c>
       <c r="G47">
         <v>687867.0</v>
       </c>
       <c r="H47">
         <v>624195.0</v>
       </c>
       <c r="I47">
         <v>436670.0</v>
       </c>
       <c r="J47">
         <v>535690.0</v>
       </c>
       <c r="K47">
@@ -2501,3514 +2517,3728 @@
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AC62"/>
+  <dimension ref="A1:AE62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29">
+    <row r="1" spans="1:31">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>73</v>
+      </c>
+      <c r="C1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>74</v>
       </c>
       <c r="E1" t="s">
         <v>75</v>
       </c>
       <c r="F1" t="s">
+        <v>76</v>
+      </c>
+      <c r="G1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>77</v>
       </c>
       <c r="I1" t="s">
         <v>78</v>
       </c>
       <c r="J1" t="s">
+        <v>79</v>
+      </c>
+      <c r="K1" t="s">
+        <v>80</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
       <c r="M1" t="s">
         <v>81</v>
       </c>
       <c r="N1" t="s">
+        <v>82</v>
+      </c>
+      <c r="O1" t="s">
+        <v>83</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>83</v>
       </c>
       <c r="Q1" t="s">
         <v>84</v>
       </c>
       <c r="R1" t="s">
+        <v>85</v>
+      </c>
+      <c r="S1" t="s">
+        <v>86</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>86</v>
       </c>
       <c r="U1" t="s">
         <v>87</v>
       </c>
       <c r="V1" t="s">
+        <v>88</v>
+      </c>
+      <c r="W1" t="s">
+        <v>89</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>89</v>
       </c>
       <c r="Y1" t="s">
         <v>90</v>
       </c>
       <c r="Z1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>92</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
-    </row>
-    <row r="2" spans="1:29">
+      <c r="AD1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="2" spans="1:31">
       <c r="A2" t="s">
         <v>12</v>
       </c>
       <c r="B2">
+        <v>116000.0</v>
+      </c>
+      <c r="C2">
+        <v>133000.0</v>
+      </c>
+      <c r="D2">
         <v>113000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>89000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>213000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>115000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>117272.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>122000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>122000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>151000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>598139.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>444000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>296000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>104000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>322000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>156000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>550000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>47000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>53648.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>62000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>638000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>33000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>626048.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>20000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>14000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>33000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>211526.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>65000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>625000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>138000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:29">
+    <row r="3" spans="1:31">
       <c r="A3" t="s">
         <v>13</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
-    </row>
-    <row r="4" spans="1:29">
+      <c r="AD3"/>
+      <c r="AE3"/>
+    </row>
+    <row r="4" spans="1:31">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-    </row>
-    <row r="5" spans="1:29">
+      <c r="AD4"/>
+      <c r="AE4"/>
+    </row>
+    <row r="5" spans="1:31">
       <c r="A5" t="s">
         <v>15</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
-    </row>
-    <row r="6" spans="1:29">
+      <c r="AD5"/>
+      <c r="AE5"/>
+    </row>
+    <row r="6" spans="1:31">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
-    </row>
-    <row r="7" spans="1:29">
+      <c r="AD6"/>
+      <c r="AE6"/>
+    </row>
+    <row r="7" spans="1:31">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7">
+        <v>171000.0</v>
+      </c>
+      <c r="C7">
+        <v>258000.0</v>
+      </c>
+      <c r="D7">
         <v>364000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>454000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>542000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>629000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>171597.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>92000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>183000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>369000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>466982.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>218000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>208000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>313000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>416837.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>577000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>678000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>740000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>67492.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>97000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>127000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>160000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>117654.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>136000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>29000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>38000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>46402.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>54000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>70000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>99000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:29">
+    <row r="8" spans="1:31">
       <c r="A8" t="s">
         <v>18</v>
       </c>
       <c r="B8">
         <v>45656000.0</v>
       </c>
       <c r="C8">
         <v>45656000.0</v>
       </c>
       <c r="D8">
         <v>45656000.0</v>
       </c>
       <c r="E8">
         <v>45656000.0</v>
       </c>
       <c r="F8">
+        <v>45656000.0</v>
+      </c>
+      <c r="G8">
+        <v>45656000.0</v>
+      </c>
+      <c r="H8">
         <v>43537253.0</v>
       </c>
-      <c r="G8">
+      <c r="I8">
         <v>39990000.0</v>
       </c>
-      <c r="H8">
+      <c r="J8">
         <v>33824000.0</v>
       </c>
-      <c r="I8">
+      <c r="K8">
         <v>32360000.0</v>
       </c>
-      <c r="J8">
+      <c r="L8">
         <v>32102783.0</v>
       </c>
-      <c r="K8">
+      <c r="M8">
         <v>31050000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>30902000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>30792000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>30732671.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>30728000.0</v>
       </c>
       <c r="Q8">
         <v>30728000.0</v>
       </c>
       <c r="R8">
+        <v>30728000.0</v>
+      </c>
+      <c r="S8">
+        <v>30728000.0</v>
+      </c>
+      <c r="T8">
         <v>30727871.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>30703000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>29789000.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-    </row>
-    <row r="9" spans="1:29">
+      <c r="AD8"/>
+      <c r="AE8"/>
+    </row>
+    <row r="9" spans="1:31">
       <c r="A9" t="s">
         <v>19</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
-    </row>
-    <row r="10" spans="1:29">
+      <c r="AD9"/>
+      <c r="AE9"/>
+    </row>
+    <row r="10" spans="1:31">
       <c r="A10" t="s">
         <v>20</v>
       </c>
       <c r="B10">
+        <v>5861000.0</v>
+      </c>
+      <c r="C10">
+        <v>6347000.0</v>
+      </c>
+      <c r="D10">
         <v>6559000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>12645000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>11729000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>11148000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>12768060.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>6012000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>3492000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>2815000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>7992310.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>2637000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>6300000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>8223000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>4718250.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>9029000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>8081000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>12699000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>9164460.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>15261000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>12726000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>15574000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>14408900.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>13755000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>3930000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>3154000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>10826391.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>3820000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>7635000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>15637000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:29">
+    <row r="11" spans="1:31">
       <c r="A11" t="s">
         <v>21</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
-    </row>
-    <row r="12" spans="1:29">
+      <c r="AD11"/>
+      <c r="AE11"/>
+    </row>
+    <row r="12" spans="1:31">
       <c r="A12" t="s">
         <v>22</v>
       </c>
       <c r="B12"/>
-      <c r="C12">
+      <c r="C12"/>
+      <c r="D12">
+        <v>6559000.0</v>
+      </c>
+      <c r="E12">
         <v>12645000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>11729000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>11148000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>12768060.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>6012000.0</v>
       </c>
-      <c r="H12"/>
-      <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
         <v>6300000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>8223000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>4718250.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>9029000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>8081000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>12699000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>9164460.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>15261000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>12726000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>15574000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>14408900.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>13755000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>3930000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>3154000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>10826390.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>3820000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>7635000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>15637000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:29">
+    <row r="13" spans="1:31">
       <c r="A13" t="s">
         <v>23</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
-[...1 lines deleted...]
-      </c>
+      <c r="C13"/>
       <c r="D13">
         <v>45656000.0</v>
       </c>
       <c r="E13">
         <v>45656000.0</v>
       </c>
       <c r="F13">
+        <v>45656000.0</v>
+      </c>
+      <c r="G13">
+        <v>45656000.0</v>
+      </c>
+      <c r="H13">
         <v>43537250.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>39990000.0</v>
       </c>
-      <c r="H13"/>
-      <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13">
         <v>30902000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>30792000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>30733000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>30728000.0</v>
       </c>
       <c r="Q13">
         <v>30728000.0</v>
       </c>
       <c r="R13">
+        <v>30728000.0</v>
+      </c>
+      <c r="S13">
+        <v>30728000.0</v>
+      </c>
+      <c r="T13">
         <v>30727870.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>30703000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>29789000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>29101000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>28926950.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>28410000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>27220000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>26463260.0</v>
       </c>
       <c r="AA13">
         <v>26463000.0</v>
       </c>
       <c r="AB13">
-        <v>26463000.0</v>
+        <v>26463260.0</v>
       </c>
       <c r="AC13">
         <v>26463000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:29">
+      <c r="AD13">
+        <v>26463000.0</v>
+      </c>
+      <c r="AE13">
+        <v>26463000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:31">
       <c r="A14" t="s">
         <v>24</v>
       </c>
       <c r="B14">
-        <v>1381332160.0</v>
+        <v>1369060260.0</v>
       </c>
       <c r="C14">
-        <v>1395215460.0</v>
+        <v>1373658160.0</v>
       </c>
       <c r="D14">
-        <v>1395215460.0</v>
+        <v>1381634560.0</v>
       </c>
       <c r="E14">
         <v>1395215460.0</v>
       </c>
       <c r="F14">
+        <v>1395215460.0</v>
+      </c>
+      <c r="G14">
+        <v>1395215460.0</v>
+      </c>
+      <c r="H14">
         <v>1370315460.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>1281636660.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>1127484660.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>1095016560.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>1087342660.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>1061022360.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>1058914060.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>1078390160.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>1076916160.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1081814860.0</v>
       </c>
       <c r="Q14">
         <v>1081814860.0</v>
       </c>
       <c r="R14">
         <v>1081814860.0</v>
       </c>
       <c r="S14">
+        <v>1081814860.0</v>
+      </c>
+      <c r="T14">
+        <v>1081814860.0</v>
+      </c>
+      <c r="U14">
         <v>1083446630.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>1065793960.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>1067683680.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>357751400.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>354923800.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>342476900.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>340737900.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>341748500.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>190000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>335000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>322000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:29">
+    <row r="15" spans="1:31">
       <c r="A15" t="s">
         <v>25</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-    </row>
-    <row r="16" spans="1:29">
+      <c r="AD15"/>
+      <c r="AE15"/>
+    </row>
+    <row r="16" spans="1:31">
       <c r="A16" t="s">
         <v>26</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16"/>
+      <c r="AE16"/>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" t="s">
         <v>27</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17"/>
+      <c r="AE17"/>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" t="s">
         <v>28</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
-[...1 lines deleted...]
-      </c>
+      <c r="L18"/>
       <c r="M18"/>
       <c r="N18">
+        <v>986000.0</v>
+      </c>
+      <c r="O18"/>
+      <c r="P18">
         <v>1287000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>1464000.0</v>
       </c>
-      <c r="P18"/>
-      <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18"/>
+      <c r="AE18"/>
+    </row>
+    <row r="19" spans="1:31">
       <c r="A19" t="s">
         <v>29</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19"/>
+      <c r="AE19"/>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" t="s">
         <v>30</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20"/>
+      <c r="AE20"/>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" t="s">
         <v>31</v>
       </c>
-      <c r="B21">
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21">
         <v>4000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>20000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>44000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>117000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>2422620.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>319000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>432000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>1603000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>1323481.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>1286000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>986000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>1133000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>1821790.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>1464000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>1653000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>1856000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>2085830.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>2316000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>2545000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>2675000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>2830750.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>2951000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>2964000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>2920000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>2839080.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>2874000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>2654000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>1943000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:29">
+    <row r="22" spans="1:31">
       <c r="A22" t="s">
         <v>32</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
-      <c r="R22">
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22">
         <v>0.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>33000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>40000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>46000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>64530.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>140000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>221000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>150000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>155310.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>164000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>170000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>151000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:29">
+    <row r="23" spans="1:31">
       <c r="A23" t="s">
         <v>33</v>
       </c>
       <c r="B23"/>
-      <c r="C23">
+      <c r="C23"/>
+      <c r="D23">
+        <v>43372000.0</v>
+      </c>
+      <c r="E23">
         <v>46713000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>45772000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>44911000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>42261010.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>36355000.0</v>
       </c>
-      <c r="H23"/>
-      <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
-      <c r="L23">
+      <c r="L23"/>
+      <c r="M23"/>
+      <c r="N23">
         <v>26768000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>28519000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>27974250.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>30472000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>29257000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>31410000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>30037670.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>29407000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>26201000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>37607000.0</v>
       </c>
-      <c r="V23"/>
-      <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23"/>
+      <c r="AE23"/>
+    </row>
+    <row r="24" spans="1:31">
       <c r="A24" t="s">
         <v>34</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24"/>
+      <c r="AE24"/>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" t="s">
         <v>35</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
-[...1 lines deleted...]
-      </c>
+      <c r="C25"/>
       <c r="D25">
-        <v>249000.0</v>
+        <v>0.0</v>
       </c>
       <c r="E25">
         <v>249000.0</v>
       </c>
       <c r="F25">
+        <v>249000.0</v>
+      </c>
+      <c r="G25">
+        <v>249000.0</v>
+      </c>
+      <c r="H25">
         <v>85210.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>0.0</v>
       </c>
-      <c r="H25"/>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25">
         <v>8000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>8000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>7910.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>474000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>447000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>309000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>27560.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>67000.0</v>
       </c>
       <c r="U25">
         <v>67000.0</v>
       </c>
       <c r="V25">
+        <v>67000.0</v>
+      </c>
+      <c r="W25">
+        <v>67000.0</v>
+      </c>
+      <c r="X25">
         <v>67490.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>118000.0</v>
       </c>
-      <c r="X25"/>
-[...1 lines deleted...]
-      <c r="Z25">
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25">
         <v>12000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>46000.0</v>
       </c>
       <c r="AC25">
         <v>46000.0</v>
       </c>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25">
+        <v>46000.0</v>
+      </c>
+      <c r="AE25">
+        <v>46000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" t="s">
         <v>36</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26"/>
+      <c r="AE26"/>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" t="s">
         <v>37</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27"/>
+      <c r="AE27"/>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" t="s">
         <v>38</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
-    </row>
-    <row r="29" spans="1:29">
+      <c r="AD28"/>
+      <c r="AE28"/>
+    </row>
+    <row r="29" spans="1:31">
       <c r="A29" t="s">
         <v>39</v>
       </c>
       <c r="B29">
+        <v>40214000.0</v>
+      </c>
+      <c r="C29">
+        <v>40125000.0</v>
+      </c>
+      <c r="D29">
         <v>40955000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>44498000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>42564000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>41525000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>39627766.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>34900000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>28529000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>26877000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>25165183.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>23915000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>23477000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>25277000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>24332984.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>24703000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>24554000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>24379000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>24114282.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>23621000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>23439000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>27377000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>28924345.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>28287000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>27063000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>26330000.0</v>
       </c>
-      <c r="Z29"/>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
-    </row>
-    <row r="30" spans="1:29">
+      <c r="AD29"/>
+      <c r="AE29"/>
+    </row>
+    <row r="30" spans="1:31">
       <c r="A30" t="s">
         <v>40</v>
       </c>
       <c r="B30">
+        <v>26143000.0</v>
+      </c>
+      <c r="C30">
+        <v>25532000.0</v>
+      </c>
+      <c r="D30">
         <v>25305000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>22630000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>23627000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>25401000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>22366640.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>24185000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>20816000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>20514000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>14849916.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>18278000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>15605000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>13409000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>18252000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>8904000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>12838000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>8929000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>9588820.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>4375000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>5467000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>6913000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>11093410.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>9926000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>18383000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>16059000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>13774650.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>18257000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>13880000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>7329000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:29">
+    <row r="31" spans="1:31">
       <c r="A31" t="s">
         <v>41</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
-[...1 lines deleted...]
-      </c>
+      <c r="L31"/>
       <c r="M31"/>
       <c r="N31">
+        <v>23477000.0</v>
+      </c>
+      <c r="O31"/>
+      <c r="P31">
         <v>24332984.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>24703000.0</v>
       </c>
-      <c r="P31"/>
-      <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31"/>
+      <c r="AE31"/>
+    </row>
+    <row r="32" spans="1:31">
       <c r="A32" t="s">
         <v>42</v>
       </c>
       <c r="B32">
+        <v>29476000.0</v>
+      </c>
+      <c r="C32">
+        <v>30290000.0</v>
+      </c>
+      <c r="D32">
         <v>30167000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>36070000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>34210000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>35674000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>34203291.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>29988000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>22928000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>22198000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>20589722.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>19088000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>18369000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>19680000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>18753992.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>13035000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>19340000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>18808000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>18695398.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>17694000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>17236000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>20936000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>22367042.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>22522000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>21328000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>20565000.0</v>
       </c>
-      <c r="Z32"/>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
-    </row>
-    <row r="33" spans="1:29">
+      <c r="AD32"/>
+      <c r="AE32"/>
+    </row>
+    <row r="33" spans="1:31">
       <c r="A33" t="s">
         <v>43</v>
       </c>
       <c r="B33">
+        <v>10738000.0</v>
+      </c>
+      <c r="C33">
+        <v>9835000.0</v>
+      </c>
+      <c r="D33">
         <v>10788000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>8677000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>8603000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>6100000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>5509687.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>4912000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>5601000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>4466000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>4355668.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>4667000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>4863000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>5369000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>5351769.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>11898000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>5443000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>5652000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>5244744.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>5795000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>6127000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>6367000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>6554925.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>5879000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>5747000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>5777000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>5765444.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>5493000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>5324000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>4688000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:29">
+    <row r="34" spans="1:31">
       <c r="A34" t="s">
         <v>44</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
-    </row>
-    <row r="35" spans="1:29">
+      <c r="AD34"/>
+      <c r="AE34"/>
+    </row>
+    <row r="35" spans="1:31">
       <c r="A35" t="s">
         <v>45</v>
       </c>
       <c r="B35">
         <v>0.0</v>
       </c>
       <c r="C35">
-        <v>249000.0</v>
+        <v>0.0</v>
       </c>
       <c r="D35">
-        <v>249000.0</v>
+        <v>0.0</v>
       </c>
       <c r="E35">
         <v>249000.0</v>
       </c>
       <c r="F35">
+        <v>249000.0</v>
+      </c>
+      <c r="G35">
+        <v>249000.0</v>
+      </c>
+      <c r="H35">
         <v>85212.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>0.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>0.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>67000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>66770.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>112000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>8000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>8000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>7912.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>474000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>447000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>309000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>27564.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>67000.0</v>
       </c>
       <c r="U35">
         <v>67000.0</v>
       </c>
       <c r="V35">
+        <v>67000.0</v>
+      </c>
+      <c r="W35">
+        <v>67000.0</v>
+      </c>
+      <c r="X35">
         <v>67492.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>118000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>12000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>12000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>11873.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>46000.0</v>
       </c>
       <c r="AC35">
         <v>46000.0</v>
       </c>
-    </row>
-    <row r="36" spans="1:29">
+      <c r="AD35">
+        <v>46000.0</v>
+      </c>
+      <c r="AE35">
+        <v>46000.0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:31">
       <c r="A36" t="s">
         <v>46</v>
       </c>
       <c r="B36">
+        <v>1961000.0</v>
+      </c>
+      <c r="C36">
+        <v>2298000.0</v>
+      </c>
+      <c r="D36">
         <v>3248000.0</v>
       </c>
-      <c r="C36"/>
-      <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
-      <c r="V36">
+      <c r="V36"/>
+      <c r="W36"/>
+      <c r="X36">
         <v>3.0</v>
       </c>
-      <c r="W36"/>
-      <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
-      <c r="AA36">
+      <c r="AA36"/>
+      <c r="AB36"/>
+      <c r="AC36">
         <v>5493000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>5324000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>4688000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:29">
+    <row r="37" spans="1:31">
       <c r="A37" t="s">
         <v>47</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
-    </row>
-    <row r="38" spans="1:29">
+      <c r="AD37"/>
+      <c r="AE37"/>
+    </row>
+    <row r="38" spans="1:31">
       <c r="A38" t="s">
         <v>48</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
-[...1 lines deleted...]
-      </c>
+      <c r="L38"/>
       <c r="M38"/>
       <c r="N38">
+        <v>4051000.0</v>
+      </c>
+      <c r="O38"/>
+      <c r="P38">
         <v>4412432.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>10788000.0</v>
       </c>
-      <c r="P38"/>
-      <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
-    </row>
-    <row r="39" spans="1:29">
+      <c r="AD38"/>
+      <c r="AE38"/>
+    </row>
+    <row r="39" spans="1:31">
       <c r="A39" t="s">
         <v>49</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
       <c r="K39"/>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39"/>
-      <c r="O39">
+      <c r="O39"/>
+      <c r="P39"/>
+      <c r="Q39">
         <v>641000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>315000.0</v>
       </c>
-      <c r="Q39"/>
-      <c r="R39"/>
       <c r="S39"/>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
       <c r="AA39"/>
       <c r="AB39"/>
       <c r="AC39"/>
-    </row>
-    <row r="40" spans="1:29">
+      <c r="AD39"/>
+      <c r="AE39"/>
+    </row>
+    <row r="40" spans="1:31">
       <c r="A40" t="s">
         <v>50</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
       <c r="K40"/>
-      <c r="L40">
+      <c r="L40"/>
+      <c r="M40"/>
+      <c r="N40">
         <v>3040000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>3061000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>3484000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>5280000.0</v>
       </c>
-      <c r="P40"/>
-      <c r="Q40"/>
       <c r="R40"/>
       <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
       <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
       <c r="AA40"/>
       <c r="AB40"/>
       <c r="AC40"/>
-    </row>
-    <row r="41" spans="1:29">
+      <c r="AD40"/>
+      <c r="AE40"/>
+    </row>
+    <row r="41" spans="1:31">
       <c r="A41" t="s">
         <v>51</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
-    </row>
-    <row r="42" spans="1:29">
+      <c r="AD41"/>
+      <c r="AE41"/>
+    </row>
+    <row r="42" spans="1:31">
       <c r="A42" t="s">
         <v>52</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
-      <c r="G42">
+      <c r="G42"/>
+      <c r="H42"/>
+      <c r="I42">
         <v>-4816000.0</v>
       </c>
-      <c r="H42"/>
-      <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
-      <c r="L42">
+      <c r="L42"/>
+      <c r="M42"/>
+      <c r="N42">
         <v>782000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>-16195000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>600000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>600000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-16265000.0</v>
       </c>
       <c r="R42">
         <v>-16265000.0</v>
       </c>
       <c r="S42">
+        <v>-16265000.0</v>
+      </c>
+      <c r="T42">
+        <v>-16265000.0</v>
+      </c>
+      <c r="U42">
         <v>-16297000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>-16959000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>-17757000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>-17959700.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>-18330000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>-19788000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-20489250.0</v>
       </c>
       <c r="AA42">
         <v>-20489000.0</v>
       </c>
       <c r="AB42">
-        <v>-20489000.0</v>
+        <v>-20489250.0</v>
       </c>
       <c r="AC42">
         <v>-20489000.0</v>
       </c>
-    </row>
-    <row r="43" spans="1:29">
+      <c r="AD42">
+        <v>-20489000.0</v>
+      </c>
+      <c r="AE42">
+        <v>-20489000.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:31">
       <c r="A43" t="s">
         <v>53</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
-    </row>
-    <row r="44" spans="1:29">
+      <c r="AD43"/>
+      <c r="AE43"/>
+    </row>
+    <row r="44" spans="1:31">
       <c r="A44" t="s">
         <v>54</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
-    </row>
-    <row r="45" spans="1:29">
+      <c r="AD44"/>
+      <c r="AE44"/>
+    </row>
+    <row r="45" spans="1:31">
       <c r="A45" t="s">
         <v>55</v>
       </c>
       <c r="B45">
+        <v>912000.0</v>
+      </c>
+      <c r="C45">
+        <v>774000.0</v>
+      </c>
+      <c r="D45">
         <v>972000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>1163000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>1329000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>1437000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>3020580.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>883000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>1038000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>760000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>3486009.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>774000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>812000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>796000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>3262483.0</v>
       </c>
-      <c r="O45">
+      <c r="Q45">
         <v>1110000.0</v>
       </c>
-      <c r="P45"/>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
-    </row>
-    <row r="46" spans="1:29">
+      <c r="AD45"/>
+      <c r="AE45"/>
+    </row>
+    <row r="46" spans="1:31">
       <c r="A46" t="s">
         <v>56</v>
       </c>
       <c r="B46">
+        <v>912000.0</v>
+      </c>
+      <c r="C46">
+        <v>774000.0</v>
+      </c>
+      <c r="D46">
         <v>972000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>1163000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>1329000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>1437000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>1015908.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>883000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>1038000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>760000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>920436.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>774000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>812000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>796000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>939337.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>1110000.0</v>
       </c>
-      <c r="P46"/>
-      <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
-    </row>
-    <row r="47" spans="1:29">
+      <c r="AD46"/>
+      <c r="AE46"/>
+    </row>
+    <row r="47" spans="1:31">
       <c r="A47" t="s">
         <v>57</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
+        <v>972000.0</v>
+      </c>
+      <c r="E47">
         <v>1163000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>1329000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>1437000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>1015910.0</v>
       </c>
-      <c r="G47">
+      <c r="I47">
         <v>883000.0</v>
       </c>
-      <c r="H47"/>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47"/>
+      <c r="N47">
         <v>812000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>796000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>939000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>1110000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>1278000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>1259000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>609270.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>480000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>571000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>669000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>687870.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>663000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>506000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>567000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>624200.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>305000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>343000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>405000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:29">
+    <row r="48" spans="1:31">
       <c r="A48" t="s">
         <v>58</v>
       </c>
       <c r="B48">
+        <v>8091000.0</v>
+      </c>
+      <c r="C48">
+        <v>7497000.0</v>
+      </c>
+      <c r="D48">
         <v>7113000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>8002000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>6766000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>6165000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>6459800.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>10010000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>3853000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>3555000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>2509360.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>2509000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>1989000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>18001000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>566000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>548000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>17264000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>17089000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>560110.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>16388000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>17782000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>18932000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>18948510.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>18625000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>20049000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>20774000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>20880170.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-11000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-30000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-298000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:29">
+    <row r="49" spans="1:31">
       <c r="A49" t="s">
         <v>59</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
-    </row>
-    <row r="50" spans="1:29">
+      <c r="AD49"/>
+      <c r="AE49"/>
+    </row>
+    <row r="50" spans="1:31">
       <c r="A50" t="s">
         <v>60</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
-    </row>
-    <row r="51" spans="1:29">
+      <c r="AD50"/>
+      <c r="AE50"/>
+    </row>
+    <row r="51" spans="1:31">
       <c r="A51" t="s">
         <v>61</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
-      <c r="S51">
-[...4 lines deleted...]
-      </c>
+      <c r="S51"/>
+      <c r="T51"/>
       <c r="U51">
         <v>67000.0</v>
       </c>
       <c r="V51">
+        <v>67000.0</v>
+      </c>
+      <c r="W51">
+        <v>67000.0</v>
+      </c>
+      <c r="X51">
         <v>67490.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>118000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>12000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>12000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>11870.0</v>
       </c>
-      <c r="AA51"/>
-      <c r="AB51"/>
       <c r="AC51"/>
-    </row>
-    <row r="52" spans="1:29">
+      <c r="AD51"/>
+      <c r="AE51"/>
+    </row>
+    <row r="52" spans="1:31">
       <c r="A52" t="s">
         <v>62</v>
       </c>
       <c r="B52"/>
-      <c r="C52">
-[...4 lines deleted...]
-      </c>
+      <c r="C52"/>
+      <c r="D52"/>
       <c r="E52">
         <v>0.0</v>
       </c>
       <c r="F52">
         <v>0.0</v>
       </c>
       <c r="G52">
         <v>0.0</v>
       </c>
-      <c r="H52"/>
-      <c r="I52"/>
+      <c r="H52">
+        <v>0.0</v>
+      </c>
+      <c r="I52">
+        <v>0.0</v>
+      </c>
       <c r="J52"/>
       <c r="K52"/>
-      <c r="L52">
-[...4 lines deleted...]
-      </c>
+      <c r="L52"/>
+      <c r="M52"/>
       <c r="N52">
         <v>0.0</v>
       </c>
       <c r="O52">
         <v>0.0</v>
       </c>
       <c r="P52">
         <v>0.0</v>
       </c>
       <c r="Q52">
         <v>0.0</v>
       </c>
       <c r="R52">
         <v>0.0</v>
       </c>
       <c r="S52">
         <v>0.0</v>
       </c>
       <c r="T52">
         <v>0.0</v>
       </c>
       <c r="U52">
         <v>0.0</v>
       </c>
-      <c r="V52"/>
-      <c r="W52"/>
+      <c r="V52">
+        <v>0.0</v>
+      </c>
+      <c r="W52">
+        <v>0.0</v>
+      </c>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
-    </row>
-    <row r="53" spans="1:29">
+      <c r="AD52"/>
+      <c r="AE52"/>
+    </row>
+    <row r="53" spans="1:31">
       <c r="A53" t="s">
         <v>63</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
-    </row>
-    <row r="54" spans="1:29">
+      <c r="AD53"/>
+      <c r="AE53"/>
+    </row>
+    <row r="54" spans="1:31">
       <c r="A54" t="s">
         <v>64</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
-    </row>
-    <row r="55" spans="1:29">
+      <c r="AD54"/>
+      <c r="AE54"/>
+    </row>
+    <row r="55" spans="1:31">
       <c r="A55" t="s">
         <v>65</v>
       </c>
       <c r="B55">
+        <v>43518000.0</v>
+      </c>
+      <c r="C55">
+        <v>42620000.0</v>
+      </c>
+      <c r="D55">
         <v>43372000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>46713000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>45772000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>44911000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>42261010.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>36355000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>30988000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>29450000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>28353330.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>27239000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>26768000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>28519000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>27974250.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>30472000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>29257000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>31410000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>30037670.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>29407000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>26201000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>37607000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>34611300.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>32808000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>29760000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>29137000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>31446060.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>30297000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>32746000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>30011000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:29">
+    <row r="56" spans="1:31">
       <c r="A56" t="s">
         <v>66</v>
       </c>
       <c r="B56">
+        <v>32780000.0</v>
+      </c>
+      <c r="C56">
+        <v>32785000.0</v>
+      </c>
+      <c r="D56">
         <v>32584000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>38036000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>37169000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>38811000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>36751320.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>31443000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>25387000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>24984000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>23997662.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>22572000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>21905000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>23150000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>22970000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>18574000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>23814000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>25758000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>24792930.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>23612000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>20074000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>31240000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>28056380.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>26929000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>24013000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>23360000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>25680620.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>24804000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>27422000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>25323000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:29">
+    <row r="57" spans="1:31">
       <c r="A57" t="s">
         <v>67</v>
       </c>
       <c r="B57">
+        <v>3304000.0</v>
+      </c>
+      <c r="C57">
+        <v>2495000.0</v>
+      </c>
+      <c r="D57">
         <v>2417000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>1966000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>2959000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>3137000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>2548030.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>1455000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>2459000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>2786000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>3407940.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>3484000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>3536000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>3470000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>4223000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>5539000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>4474000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>6950000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>6097530.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>5918000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>2838000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>10304000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>5689340.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>4407000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>2685000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>2795000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>4897130.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>3183000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>5477000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>3010000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:29">
+    <row r="58" spans="1:31">
       <c r="A58" t="s">
         <v>68</v>
       </c>
       <c r="B58">
+        <v>3304000.0</v>
+      </c>
+      <c r="C58">
+        <v>2495000.0</v>
+      </c>
+      <c r="D58">
         <v>2417000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>2215000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>3208000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>3386000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>2633240.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>1455000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>2459000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>2853000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>3474710.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>3596000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>3291000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>3242000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>3641270.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>5769000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>4703000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>7031000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>5923390.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>5786000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>2762000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>10230000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>5686960.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>4521000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>2697000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>2807000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>4909000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>3229000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>5523000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>3056000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:29">
+    <row r="59" spans="1:31">
       <c r="A59" t="s">
         <v>69</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
-    </row>
-    <row r="60" spans="1:29">
+      <c r="AD59"/>
+      <c r="AE59"/>
+    </row>
+    <row r="60" spans="1:31">
       <c r="A60" t="s">
         <v>70</v>
       </c>
       <c r="B60">
+        <v>40214000.0</v>
+      </c>
+      <c r="C60">
+        <v>40125000.0</v>
+      </c>
+      <c r="D60">
         <v>40955000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>44498000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>42564000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>41525000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>39627770.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>34900000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>28529000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>26877000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>25165183.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>23915000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>23477000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>25277000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>24332980.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>24703000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>24554000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>24379000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>24114280.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>23621000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>23439000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>27377000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>28924350.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>28287000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>27063000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>26330000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>26537060.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>27068000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>27223000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>26955000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:29">
+    <row r="61" spans="1:31">
       <c r="A61" t="s">
         <v>71</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
-      <c r="R61">
-[...4 lines deleted...]
-      </c>
+      <c r="R61"/>
+      <c r="S61"/>
       <c r="T61">
         <v>-7173000.0</v>
       </c>
       <c r="U61">
+        <v>-7173000.0</v>
+      </c>
+      <c r="V61">
+        <v>-7173000.0</v>
+      </c>
+      <c r="W61">
         <v>-2899000.0</v>
       </c>
-      <c r="V61">
+      <c r="X61">
         <v>-991420.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-418000.0</v>
       </c>
       <c r="Y61">
         <v>-418000.0</v>
       </c>
       <c r="Z61">
+        <v>-418000.0</v>
+      </c>
+      <c r="AA61">
+        <v>-418000.0</v>
+      </c>
+      <c r="AB61">
         <v>-317120.0</v>
       </c>
-      <c r="AA61">
+      <c r="AC61">
         <v>-174000.0</v>
       </c>
-      <c r="AB61"/>
-[...2 lines deleted...]
-    <row r="62" spans="1:29">
+      <c r="AD61"/>
+      <c r="AE61"/>
+    </row>
+    <row r="62" spans="1:31">
       <c r="A62" t="s">
         <v>72</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:L32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6049,875 +6279,879 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B2">
         <v>17821000.0</v>
       </c>
       <c r="C2">
         <v>19046100.0</v>
       </c>
       <c r="D2">
         <v>12618290.0</v>
       </c>
       <c r="E2">
         <v>51986660.0</v>
       </c>
       <c r="F2">
         <v>59222220.0</v>
       </c>
       <c r="G2">
         <v>68767560.0</v>
       </c>
       <c r="H2">
         <v>87260130.0</v>
       </c>
       <c r="I2">
         <v>173512380.0</v>
       </c>
       <c r="J2">
         <v>136699780.0</v>
       </c>
       <c r="K2">
         <v>1122170.0</v>
       </c>
       <c r="L2">
         <v>4083720.0</v>
       </c>
     </row>
     <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
     </row>
     <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>834000.0</v>
       </c>
       <c r="F5">
         <v>-286514.0</v>
       </c>
       <c r="G5">
         <v>476614.0</v>
       </c>
       <c r="H5">
         <v>53802.0</v>
       </c>
       <c r="I5">
         <v>1168514.0</v>
       </c>
       <c r="J5">
         <v>587191.0</v>
       </c>
       <c r="K5">
         <v>-5919045.0</v>
       </c>
       <c r="L5"/>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6">
         <v>2643470.0</v>
       </c>
       <c r="F6">
         <v>1176010.0</v>
       </c>
       <c r="G6">
         <v>1791527.0</v>
       </c>
       <c r="H6">
         <v>932226.0</v>
       </c>
       <c r="I6">
         <v>1168514.0</v>
       </c>
       <c r="J6">
         <v>587191.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B9">
         <v>12932000.0</v>
       </c>
       <c r="C9">
         <v>11296550.0</v>
       </c>
       <c r="D9">
         <v>10157790.0</v>
       </c>
       <c r="E9">
         <v>7936310.0</v>
       </c>
       <c r="F9">
         <v>5293000.0</v>
       </c>
       <c r="G9">
         <v>5569390.0</v>
       </c>
       <c r="H9">
         <v>4140830.0</v>
       </c>
       <c r="I9">
         <v>5032350.0</v>
       </c>
       <c r="J9">
         <v>6139520.0</v>
       </c>
       <c r="K9">
         <v>3536580.0</v>
       </c>
       <c r="L9">
         <v>5988940.0</v>
       </c>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B10">
         <v>3258000.0</v>
       </c>
       <c r="C10">
         <v>4023030.0</v>
       </c>
       <c r="D10">
         <v>2677910.0</v>
       </c>
       <c r="E10">
         <v>1116210.0</v>
       </c>
       <c r="F10">
         <v>-294220.0</v>
       </c>
       <c r="G10">
         <v>472410.0</v>
       </c>
       <c r="H10">
         <v>41200.0</v>
       </c>
       <c r="I10">
         <v>560560.0</v>
       </c>
       <c r="J10">
         <v>-216140.0</v>
       </c>
       <c r="K10">
         <v>-6853370.0</v>
       </c>
       <c r="L10">
         <v>-5149070.0</v>
       </c>
     </row>
     <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>543000.0</v>
       </c>
       <c r="F11">
         <v>172564.0</v>
       </c>
       <c r="G11">
         <v>-136289.0</v>
       </c>
       <c r="H11">
         <v>302978.0</v>
       </c>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B12">
-        <v>30000.0</v>
+        <v>33000.0</v>
       </c>
       <c r="C12">
         <v>15047.0</v>
       </c>
       <c r="D12">
         <v>37791.0</v>
       </c>
       <c r="E12">
         <v>24619.0</v>
       </c>
       <c r="F12">
         <v>7706.0</v>
       </c>
       <c r="G12">
         <v>3008.0</v>
       </c>
       <c r="H12">
         <v>4293.0</v>
       </c>
       <c r="I12">
         <v>8075.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>107</v>
+      </c>
+      <c r="B13">
+        <v>30000.0</v>
+      </c>
       <c r="C13">
         <v>15050.0</v>
       </c>
       <c r="D13">
         <v>37790.0</v>
       </c>
       <c r="E13">
         <v>24620.0</v>
       </c>
       <c r="F13">
         <v>7710.0</v>
       </c>
       <c r="G13">
         <v>3010.0</v>
       </c>
       <c r="H13">
         <v>4290.0</v>
       </c>
       <c r="I13">
         <v>39610.0</v>
       </c>
       <c r="J13">
         <v>65950.0</v>
       </c>
       <c r="K13">
         <v>17810.0</v>
       </c>
       <c r="L13"/>
     </row>
     <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B14">
         <v>0.0</v>
       </c>
       <c r="C14">
         <v>-5737.0</v>
       </c>
       <c r="D14">
         <v>51428.0</v>
       </c>
       <c r="E14">
         <v>33431.0</v>
       </c>
       <c r="F14">
         <v>146534.0</v>
       </c>
       <c r="G14">
         <v>70170.0</v>
       </c>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
     </row>
     <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B15">
         <v>2043000.0</v>
       </c>
       <c r="C15">
         <v>2855890.0</v>
       </c>
       <c r="D15">
         <v>1942490.0</v>
       </c>
       <c r="E15">
         <v>606850.0</v>
       </c>
       <c r="F15">
         <v>-320250.0</v>
       </c>
       <c r="G15">
         <v>678860.0</v>
       </c>
       <c r="H15">
         <v>-261780.0</v>
       </c>
       <c r="I15">
         <v>463530.0</v>
       </c>
       <c r="J15">
         <v>-415240.0</v>
       </c>
       <c r="K15">
         <v>-6851810.0</v>
       </c>
       <c r="L15">
         <v>-5178150.0</v>
       </c>
     </row>
     <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>110</v>
+      </c>
+      <c r="B16">
+        <v>2043000.0</v>
+      </c>
       <c r="C16">
         <v>2855890.0</v>
       </c>
       <c r="D16">
         <v>1942490.0</v>
       </c>
       <c r="E16">
         <v>606000.0</v>
       </c>
       <c r="F16">
         <v>-320250.0</v>
       </c>
       <c r="G16">
         <v>678864.0</v>
       </c>
       <c r="H16">
         <v>-261782.0</v>
       </c>
       <c r="I16">
         <v>463530.0</v>
       </c>
       <c r="J16">
         <v>-415240.0</v>
       </c>
       <c r="K16">
         <v>-6851810.0</v>
       </c>
       <c r="L16">
         <v>-5178150.0</v>
       </c>
     </row>
     <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B17">
         <v>2043000.0</v>
       </c>
       <c r="C17">
         <v>2861628.0</v>
       </c>
       <c r="D17">
         <v>1891063.0</v>
       </c>
       <c r="E17">
         <v>573417.0</v>
       </c>
       <c r="F17">
         <v>-466784.0</v>
       </c>
       <c r="G17">
         <v>608694.0</v>
       </c>
       <c r="H17">
         <v>-261782.0</v>
       </c>
       <c r="I17">
         <v>463531.0</v>
       </c>
       <c r="J17">
         <v>-415240.0</v>
       </c>
       <c r="K17">
         <v>-6851813.0</v>
       </c>
       <c r="L17"/>
     </row>
     <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B18">
         <v>-30000.0</v>
       </c>
       <c r="C18">
         <v>-15047.0</v>
       </c>
       <c r="D18">
         <v>-37791.0</v>
       </c>
       <c r="E18">
         <v>-24619.0</v>
       </c>
       <c r="F18">
         <v>-7706.0</v>
       </c>
       <c r="G18">
         <v>-3008.0</v>
       </c>
       <c r="H18">
         <v>-4293.0</v>
       </c>
       <c r="I18">
         <v>-8075.0</v>
       </c>
       <c r="J18">
         <v>-10939.0</v>
       </c>
       <c r="K18">
         <v>-9392.0</v>
       </c>
       <c r="L18"/>
     </row>
     <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
     </row>
     <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
     </row>
     <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B21">
-        <v>4435000.0</v>
+        <v>3288000.0</v>
       </c>
       <c r="C21">
         <v>4038070.0</v>
       </c>
       <c r="D21">
         <v>2715700.0</v>
       </c>
       <c r="E21">
         <v>1140840.0</v>
       </c>
       <c r="F21">
         <v>-286520.0</v>
       </c>
       <c r="G21">
         <v>475410.0</v>
       </c>
       <c r="H21">
         <v>45490.0</v>
       </c>
       <c r="I21">
         <v>600160.0</v>
       </c>
       <c r="J21">
         <v>-150180.0</v>
       </c>
       <c r="K21">
         <v>-6835560.0</v>
       </c>
       <c r="L21">
         <v>-5109470.0</v>
       </c>
     </row>
     <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
     </row>
     <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23">
         <v>209109.0</v>
       </c>
       <c r="G23">
         <v>146353.0</v>
       </c>
       <c r="H23">
         <v>230987.0</v>
       </c>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
     </row>
     <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
     </row>
     <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B25">
         <v>900000.0</v>
       </c>
       <c r="C25">
         <v>1129631.0</v>
       </c>
       <c r="D25">
         <v>1291460.0</v>
       </c>
       <c r="E25">
         <v>1502639.0</v>
       </c>
       <c r="F25">
         <v>1462524.0</v>
       </c>
       <c r="G25">
         <v>1316114.0</v>
       </c>
       <c r="H25">
         <v>886737.0</v>
       </c>
       <c r="I25">
         <v>599877.0</v>
       </c>
       <c r="J25">
         <v>792387.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
     </row>
     <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
     </row>
     <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
     </row>
     <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B28">
         <v>8855000.0</v>
       </c>
       <c r="C28">
         <v>7471400.0</v>
       </c>
       <c r="D28">
         <v>7898100.0</v>
       </c>
       <c r="E28">
         <v>7113810.0</v>
       </c>
       <c r="F28">
         <v>5783600.0</v>
       </c>
       <c r="G28">
         <v>5237140.0</v>
       </c>
       <c r="H28">
         <v>4318010.0</v>
       </c>
       <c r="I28">
         <v>6095290.0</v>
       </c>
       <c r="J28">
         <v>7269830.0</v>
       </c>
       <c r="K28">
         <v>10862980.0</v>
       </c>
       <c r="L28">
         <v>11317560.0</v>
       </c>
     </row>
     <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B29">
         <v>1215000.0</v>
       </c>
       <c r="C29">
         <v>1161400.0</v>
       </c>
       <c r="D29">
         <v>786850.0</v>
       </c>
       <c r="E29">
         <v>542800.0</v>
       </c>
       <c r="F29">
         <v>172560.0</v>
       </c>
       <c r="G29">
         <v>-136290.0</v>
       </c>
       <c r="H29">
         <v>302980.0</v>
       </c>
       <c r="I29">
         <v>97030.0</v>
       </c>
       <c r="J29">
         <v>199110.0</v>
       </c>
       <c r="K29">
         <v>-1560.0</v>
       </c>
       <c r="L29">
         <v>29090.0</v>
       </c>
     </row>
     <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B30">
-        <v>26318000.0</v>
+        <v>27465000.0</v>
       </c>
       <c r="C30">
         <v>26304580.0</v>
       </c>
       <c r="D30">
         <v>20060380.0</v>
       </c>
       <c r="E30">
         <v>58793235.0</v>
       </c>
       <c r="F30">
         <v>64796717.0</v>
       </c>
       <c r="G30">
         <v>73858347.0</v>
       </c>
       <c r="H30">
         <v>91578142.0</v>
       </c>
       <c r="I30">
         <v>179607661.0</v>
       </c>
       <c r="J30">
         <v>143969611.0</v>
       </c>
       <c r="K30">
         <v>11985155.0</v>
       </c>
       <c r="L30"/>
     </row>
     <row r="31" spans="1:12">
       <c r="A31" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
     </row>
     <row r="32" spans="1:12">
       <c r="A32" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B32">
         <v>30753000.0</v>
       </c>
       <c r="C32">
         <v>30342650.0</v>
       </c>
       <c r="D32">
         <v>22776080.0</v>
       </c>
       <c r="E32">
         <v>59922970.0</v>
       </c>
       <c r="F32">
         <v>64515220.0</v>
       </c>
       <c r="G32">
         <v>74336950.0</v>
       </c>
       <c r="H32">
         <v>91400960.0</v>
       </c>
       <c r="I32">
         <v>178544730.0</v>
       </c>
@@ -6930,2070 +7164,2198 @@
       <c r="L32">
         <v>10072660.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AC32"/>
+  <dimension ref="A1:AE32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29">
+    <row r="1" spans="1:31">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>73</v>
+      </c>
+      <c r="C1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>74</v>
       </c>
       <c r="E1" t="s">
         <v>75</v>
       </c>
       <c r="F1" t="s">
+        <v>76</v>
+      </c>
+      <c r="G1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>77</v>
       </c>
       <c r="I1" t="s">
         <v>78</v>
       </c>
       <c r="J1" t="s">
+        <v>79</v>
+      </c>
+      <c r="K1" t="s">
+        <v>80</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
       <c r="M1" t="s">
         <v>81</v>
       </c>
       <c r="N1" t="s">
+        <v>82</v>
+      </c>
+      <c r="O1" t="s">
+        <v>83</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>83</v>
       </c>
       <c r="Q1" t="s">
         <v>84</v>
       </c>
       <c r="R1" t="s">
+        <v>85</v>
+      </c>
+      <c r="S1" t="s">
+        <v>86</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>86</v>
       </c>
       <c r="U1" t="s">
         <v>87</v>
       </c>
       <c r="V1" t="s">
+        <v>88</v>
+      </c>
+      <c r="W1" t="s">
+        <v>89</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>89</v>
       </c>
       <c r="Y1" t="s">
         <v>90</v>
       </c>
       <c r="Z1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>92</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
-    </row>
-    <row r="2" spans="1:29">
+      <c r="AD1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B2">
+        <v>2426000.0</v>
+      </c>
+      <c r="C2">
+        <v>2339000.0</v>
+      </c>
+      <c r="D2">
         <v>4129000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>4512000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>4591000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>4589000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>4751100.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>5201000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>5074000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>4020000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>3760000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>4646000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>1991000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>2221000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>51986660.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>3902000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>17013000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>26841000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>23421220.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>7860000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>17766000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>10175000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>16764560.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>11851000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>19136000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>21016000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>18263130.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>23113000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>34232000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>11652000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:29">
+    <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
-    </row>
-    <row r="4" spans="1:29">
+      <c r="AD3"/>
+      <c r="AE3"/>
+    </row>
+    <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-    </row>
-    <row r="5" spans="1:29">
+      <c r="AD4"/>
+      <c r="AE4"/>
+    </row>
+    <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
-[...1 lines deleted...]
-      </c>
+      <c r="L5"/>
       <c r="M5"/>
       <c r="N5">
+        <v>822000.0</v>
+      </c>
+      <c r="O5"/>
+      <c r="P5">
         <v>21000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>220000.0</v>
       </c>
-      <c r="P5"/>
-      <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
-      <c r="W5">
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5">
         <v>366000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>353000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>185000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-30774.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>328000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>541000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>94000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:29">
+    <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
-      <c r="L6">
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6">
         <v>1221000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>1137000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>559470.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>600000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>668000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>816000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>931010.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-340000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>22000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>563000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>887527.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>366000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>353000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>185000.0</v>
       </c>
-      <c r="Z6"/>
-      <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
-    </row>
-    <row r="7" spans="1:29">
+      <c r="AD6"/>
+      <c r="AE6"/>
+    </row>
+    <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-    </row>
-    <row r="8" spans="1:29">
+      <c r="AD7"/>
+      <c r="AE7"/>
+    </row>
+    <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-    </row>
-    <row r="9" spans="1:29">
+      <c r="AD8"/>
+      <c r="AE8"/>
+    </row>
+    <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B9">
+        <v>3386000.0</v>
+      </c>
+      <c r="C9">
+        <v>3914000.0</v>
+      </c>
+      <c r="D9">
         <v>2992000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>3342000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>3037000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>3561000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>2460550.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>3018000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>2469000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>3349000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>2167000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>2577000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>2713000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>2701000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>7936310.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>2199000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>1953000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>1779000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>1870000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>863000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>1079000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>1481000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>1870390.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>1405000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>1123000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>1171000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>914830.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>1074000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>1161000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>991000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:29">
+    <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B10">
+        <v>1018000.0</v>
+      </c>
+      <c r="C10">
+        <v>817000.0</v>
+      </c>
+      <c r="D10">
         <v>-652000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>1474000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>908000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>1528000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>719030.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>1036000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>823000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>1445000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>254000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>733000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>889000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>802000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>1116210.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>215000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>283000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>412000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>605780.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-681000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-340000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>121000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>505410.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>12000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>49000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-94000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-410800.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>152000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>371000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-71000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:29">
+    <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11"/>
       <c r="N11">
+        <v>123000.0</v>
+      </c>
+      <c r="O11"/>
+      <c r="P11">
         <v>179000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>92000.0</v>
       </c>
-      <c r="P11"/>
-      <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
-    </row>
-    <row r="12" spans="1:29">
+      <c r="AD11"/>
+      <c r="AE11"/>
+    </row>
+    <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B12">
-        <v>6000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="C12">
+        <v>4000.0</v>
+      </c>
+      <c r="D12">
+        <v>33000.0</v>
+      </c>
+      <c r="E12">
         <v>7000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>8000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>9000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>9000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>2000.0</v>
       </c>
-      <c r="H12"/>
-      <c r="I12">
+      <c r="J12"/>
+      <c r="K12">
         <v>5000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>29000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>2000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>3000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>4000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>2619.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>7000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>7000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>8000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>706.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>1000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>2000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>4000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>1008.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>1000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>1000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1293.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
       <c r="AB12">
+        <v>1293.0</v>
+      </c>
+      <c r="AC12">
+        <v>0.0</v>
+      </c>
+      <c r="AD12">
         <v>1000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>2000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:29">
+    <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
+      <c r="C13"/>
+      <c r="D13">
+        <v>6000.0</v>
+      </c>
+      <c r="E13">
         <v>7000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>8000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>9000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>9050.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>2000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>1000.0</v>
       </c>
-      <c r="I13"/>
-      <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13">
         <v>3000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>4000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>24620.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>7000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>7000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>8000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>710.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>1000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>2000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>4000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>1010.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>1000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>1000.0</v>
       </c>
-      <c r="Y13"/>
-      <c r="Z13">
+      <c r="AA13"/>
+      <c r="AB13">
         <v>1290.0</v>
       </c>
-      <c r="AA13"/>
-      <c r="AB13"/>
       <c r="AC13"/>
-    </row>
-    <row r="14" spans="1:29">
+      <c r="AD13"/>
+      <c r="AE13"/>
+    </row>
+    <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B14">
         <v>0.0</v>
       </c>
       <c r="C14">
         <v>0.0</v>
       </c>
       <c r="D14">
         <v>0.0</v>
       </c>
       <c r="E14">
         <v>0.0</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
       <c r="G14">
-        <v>-6000.0</v>
+        <v>0.0</v>
       </c>
       <c r="H14">
         <v>0.0</v>
       </c>
       <c r="I14">
         <v>-6000.0</v>
       </c>
       <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>-6000.0</v>
+      </c>
+      <c r="L14">
         <v>14000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>19000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>17000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>1000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>-8569.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-11000.0</v>
       </c>
       <c r="Q14">
         <v>26000.0</v>
       </c>
       <c r="R14">
+        <v>-11000.0</v>
+      </c>
+      <c r="S14">
+        <v>26000.0</v>
+      </c>
+      <c r="T14">
         <v>17534.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>56000.0</v>
       </c>
-      <c r="T14"/>
-      <c r="U14">
+      <c r="V14"/>
+      <c r="W14">
         <v>71000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>66170.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>4000.0</v>
       </c>
-      <c r="X14"/>
-      <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-    </row>
-    <row r="15" spans="1:29">
+      <c r="AD14"/>
+      <c r="AE14"/>
+    </row>
+    <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B15">
+        <v>594000.0</v>
+      </c>
+      <c r="C15">
+        <v>384000.0</v>
+      </c>
+      <c r="D15">
         <v>-889000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>1236000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>601000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>1095000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>475890.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>735000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>593000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>1046000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-1000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>520000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>783000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>640000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>606850.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>149000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>175000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>263000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>469750.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-624000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-352000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>186000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>729860.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>35000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>19000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-105000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-387780.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>19000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>268000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-161000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:29">
+    <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
+        <v>-889000.0</v>
+      </c>
+      <c r="E16">
         <v>1236000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>601000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>1095000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>475890.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>735000.0</v>
       </c>
-      <c r="H16"/>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16">
         <v>783000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>783000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>18000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>149000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>175000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>264000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>469750.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-624000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-352000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>186000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>729860.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>35000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>19000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-105000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-387780.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>19000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>268000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>-161000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:29">
+    <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B17">
+        <v>594000.0</v>
+      </c>
+      <c r="C17">
+        <v>384000.0</v>
+      </c>
+      <c r="D17">
         <v>-889000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>1236000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>601000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>1095000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>476000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>741000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>593000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>1052000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-15000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>501000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>766000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>639000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>27417.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>123000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>186000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>237000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>452216.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-680000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-354000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>115000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>663694.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>31000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>19000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-105000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-387782.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>19000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>268000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>-161000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:29">
+    <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B18">
+        <v>-3000.0</v>
+      </c>
+      <c r="C18">
+        <v>-4000.0</v>
+      </c>
+      <c r="D18">
         <v>-6000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-7000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-8000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-9000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-9000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-2000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>1000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-5000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-29000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-2000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-3000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-4000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-2619.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-7000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-7000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-8000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-706.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-1000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-2000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-4000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-1008.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-1000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-1000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-1293.0</v>
       </c>
       <c r="AA18">
         <v>0.0</v>
       </c>
       <c r="AB18">
+        <v>-1293.0</v>
+      </c>
+      <c r="AC18">
+        <v>0.0</v>
+      </c>
+      <c r="AD18">
         <v>-1000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-2000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:29">
+    <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19"/>
+      <c r="AE19"/>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20"/>
+      <c r="AE20"/>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B21">
-        <v>501000.0</v>
+        <v>986000.0</v>
       </c>
       <c r="C21">
+        <v>863000.0</v>
+      </c>
+      <c r="D21">
+        <v>-646000.0</v>
+      </c>
+      <c r="E21">
         <v>1481000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>916000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>1537000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>728070.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>1038000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>703000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>1413000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>114000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>714000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>892000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>806000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>1140840.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>222000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>290000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>420000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>606480.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-680000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-338000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>125000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>506410.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>13000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>50000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-94000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-409510.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>119000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>295000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-107000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:29">
+    <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-    </row>
-    <row r="23" spans="1:29">
+      <c r="AD22"/>
+      <c r="AE22"/>
+    </row>
+    <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23"/>
+      <c r="AE23"/>
+    </row>
+    <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24"/>
+      <c r="AE24"/>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B25">
+        <v>169000.0</v>
+      </c>
+      <c r="C25">
+        <v>167000.0</v>
+      </c>
+      <c r="D25">
         <v>179000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>202000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>249000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>270000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>268000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>278000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>295000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>289000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>317000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>314000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>329000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>331000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>350639.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>378000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>378000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>396000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>324524.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>340000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>360000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>438000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>381114.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>353000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>303000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>279000.0</v>
       </c>
-      <c r="Z25"/>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25"/>
+      <c r="AE25"/>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26"/>
+      <c r="AE26"/>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27"/>
+      <c r="AE27"/>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B28">
+        <v>2400000.0</v>
+      </c>
+      <c r="C28">
+        <v>3051000.0</v>
+      </c>
+      <c r="D28">
         <v>2501000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>2102000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>2178000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>2074000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>1772400.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>1997000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>1766000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>1936000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>2053000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>1863000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>1891000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>2105000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>7113810.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>1979000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>1682000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>1457000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>1338600.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>1603000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>1469000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>1373000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>1447340.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>1433000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>1083000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>1277000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>1399010.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>955000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>866000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>1098000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:29">
+    <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B29">
+        <v>424000.0</v>
+      </c>
+      <c r="C29">
+        <v>433000.0</v>
+      </c>
+      <c r="D29">
         <v>237000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>238000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>307000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>433000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>243400.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>295000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>230000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>393000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>269000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>232000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>123000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>163000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>542800.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>92000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>97000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>175000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>153560.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-1000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>14000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>6000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-158290.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-19000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>30000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>11000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-23020.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>133000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>103000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>90000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:29">
+    <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B30">
-        <v>6620000.0</v>
+        <v>4826000.0</v>
       </c>
       <c r="C30">
+        <v>5390000.0</v>
+      </c>
+      <c r="D30">
+        <v>7767000.0</v>
+      </c>
+      <c r="E30">
         <v>6373000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>6712000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>6613000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>6491000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>7198000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>6840000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>5956000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>5813000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>6509000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>3882000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>4326000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>5919235.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>5881000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>18695000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>28298000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>24550717.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>9463000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>19183000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>11548000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>18125347.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>13284000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>20219000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>22293000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>19662142.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>24068000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>35098000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>12750000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:29">
+    <row r="31" spans="1:31">
       <c r="A31" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31"/>
+      <c r="AE31"/>
+    </row>
+    <row r="32" spans="1:31">
       <c r="A32" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B32">
+        <v>5812000.0</v>
+      </c>
+      <c r="C32">
+        <v>6253000.0</v>
+      </c>
+      <c r="D32">
         <v>7121000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>7854000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>7628000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>8150000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>7211650.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>8219000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>7543000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>7369000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>5927000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>7223000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>4704000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>4922000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>59922970.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>6101000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>18966000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>28620000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>25291220.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>8723000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>18845000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>11656000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>18634950.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>13256000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>20259000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>22187000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>19177960.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>24187000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>35393000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>12643000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:L30"/>
@@ -9036,867 +9398,875 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B2">
         <v>12768000.0</v>
       </c>
       <c r="C2">
         <v>7992310.0</v>
       </c>
       <c r="D2">
         <v>4718252.0</v>
       </c>
       <c r="E2">
         <v>9164461.0</v>
       </c>
       <c r="F2">
         <v>14408900.0</v>
       </c>
       <c r="G2">
         <v>10826391.0</v>
       </c>
       <c r="H2">
         <v>7009247.0</v>
       </c>
       <c r="I2">
         <v>20535173.0</v>
       </c>
       <c r="J2">
         <v>5193147.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
     </row>
     <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B3">
-        <v>102000</v>
+        <v>3102000</v>
       </c>
       <c r="C3">
         <v>1966520</v>
       </c>
       <c r="D3">
         <v>326330</v>
       </c>
       <c r="E3">
         <v>235000</v>
       </c>
       <c r="F3">
         <v>270833</v>
       </c>
       <c r="G3">
         <v>228751</v>
       </c>
       <c r="H3">
         <v>499794</v>
       </c>
       <c r="I3">
         <v>1065010</v>
       </c>
       <c r="J3">
         <v>1217050</v>
       </c>
       <c r="K3">
         <v>897060</v>
       </c>
       <c r="L3">
         <v>1253090</v>
       </c>
     </row>
     <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B6">
-        <v>-6197000.0</v>
+        <v>-6209000.0</v>
       </c>
       <c r="C6">
         <v>4775750.0</v>
       </c>
       <c r="D6">
         <v>3274060.0</v>
       </c>
       <c r="E6">
         <v>-4446000.0</v>
       </c>
       <c r="F6">
         <v>-5244439.0</v>
       </c>
       <c r="G6">
         <v>3582509.0</v>
       </c>
       <c r="H6">
         <v>3817144.0</v>
       </c>
       <c r="I6">
         <v>-13525930.0</v>
       </c>
       <c r="J6">
         <v>15342030.0</v>
       </c>
       <c r="K6">
         <v>-6282750.0</v>
       </c>
       <c r="L6">
         <v>9297080.0</v>
       </c>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B7">
-        <v>-7551000.0</v>
+        <v>-8299000.0</v>
       </c>
       <c r="C7">
         <v>-9668920.0</v>
       </c>
       <c r="D7">
         <v>1047710.0</v>
       </c>
       <c r="E7">
         <v>-5433700.0</v>
       </c>
       <c r="F7">
         <v>-1182540.0</v>
       </c>
       <c r="G7">
         <v>1324870.0</v>
       </c>
       <c r="H7">
         <v>5607150.0</v>
       </c>
       <c r="I7">
         <v>-14363910.0</v>
       </c>
       <c r="J7">
         <v>-1660970.0</v>
       </c>
       <c r="K7">
         <v>1195630.0</v>
       </c>
       <c r="L7"/>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9">
         <v>-6384000.0</v>
       </c>
       <c r="F9">
         <v>-1851148.0</v>
       </c>
       <c r="G9">
         <v>527787.0</v>
       </c>
       <c r="H9">
         <v>4066099.0</v>
       </c>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10">
         <v>-495.0</v>
       </c>
       <c r="F10">
         <v>31505.0</v>
       </c>
       <c r="G10">
         <v>24616.0</v>
       </c>
       <c r="H10">
         <v>-3301.0</v>
       </c>
       <c r="I10">
         <v>26938.0</v>
       </c>
       <c r="J10">
         <v>69573.0</v>
       </c>
       <c r="K10">
         <v>297385.0</v>
       </c>
       <c r="L10"/>
     </row>
     <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>269000.0</v>
       </c>
       <c r="F11">
         <v>384445.0</v>
       </c>
       <c r="G11">
         <v>809842.0</v>
       </c>
       <c r="H11">
         <v>1272713.0</v>
       </c>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-151000.0</v>
       </c>
       <c r="F12">
         <v>134475.0</v>
       </c>
       <c r="G12">
         <v>-235971.0</v>
       </c>
       <c r="H12">
         <v>341367.0</v>
       </c>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
     </row>
     <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>1219000.0</v>
       </c>
       <c r="F13">
         <v>1219000.0</v>
       </c>
       <c r="G13">
         <v>1219000.0</v>
       </c>
       <c r="H13">
         <v>1219000.0</v>
       </c>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
     </row>
     <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B14">
-        <v>900000.0</v>
+        <v>639000.0</v>
       </c>
       <c r="C14">
         <v>609620.0</v>
       </c>
       <c r="D14">
         <v>638520.0</v>
       </c>
       <c r="E14">
         <v>704000.0</v>
       </c>
       <c r="F14">
         <v>552853.0</v>
       </c>
       <c r="G14">
         <v>594313.0</v>
       </c>
       <c r="H14">
         <v>427054.0</v>
       </c>
       <c r="I14">
         <v>214620.0</v>
       </c>
       <c r="J14">
         <v>566510.0</v>
       </c>
       <c r="K14">
         <v>836460.0</v>
       </c>
       <c r="L14">
         <v>390670.0</v>
       </c>
     </row>
     <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
     </row>
     <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B16">
         <v>6559000.0</v>
       </c>
       <c r="C16">
         <v>12768060.0</v>
       </c>
       <c r="D16">
         <v>7992310.0</v>
       </c>
       <c r="E16">
         <v>4718252.0</v>
       </c>
       <c r="F16">
         <v>9164461.0</v>
       </c>
       <c r="G16">
         <v>14408900.0</v>
       </c>
       <c r="H16">
         <v>10826391.0</v>
       </c>
       <c r="I16">
         <v>7009247.0</v>
       </c>
       <c r="J16">
         <v>20535173.0</v>
       </c>
       <c r="K16">
         <v>5193147.0</v>
       </c>
       <c r="L16"/>
     </row>
     <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
     </row>
     <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B18">
         <v>-3002000.0</v>
       </c>
       <c r="C18">
         <v>-6652055.0</v>
       </c>
       <c r="D18">
         <v>4435061.0</v>
       </c>
       <c r="E18">
         <v>-3965792.0</v>
       </c>
       <c r="F18">
         <v>-681055.0</v>
       </c>
       <c r="G18">
         <v>1917979.0</v>
       </c>
       <c r="H18">
         <v>4535482.0</v>
       </c>
       <c r="I18">
         <v>-15902249.0</v>
       </c>
       <c r="J18">
         <v>-1373521.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
     </row>
     <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-1591994.0</v>
       </c>
       <c r="D19">
         <v>376343.0</v>
       </c>
       <c r="E19">
         <v>-721660.0</v>
       </c>
       <c r="F19">
         <v>-427806.0</v>
       </c>
       <c r="G19">
         <v>-1200573.0</v>
       </c>
       <c r="H19">
         <v>-2085031.0</v>
       </c>
       <c r="I19">
         <v>1420763.0</v>
       </c>
       <c r="J19">
         <v>-57046.0</v>
       </c>
       <c r="K19">
         <v>-3427733.0</v>
       </c>
       <c r="L19"/>
     </row>
     <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B20">
         <v>1519000.0</v>
       </c>
       <c r="C20">
         <v>11434470.0</v>
       </c>
       <c r="D20">
         <v>1370112.0</v>
       </c>
       <c r="E20">
         <v>4800.0</v>
       </c>
       <c r="F20">
         <v>1692469.0</v>
       </c>
       <c r="G20">
         <v>2382720.0</v>
       </c>
       <c r="H20">
         <v>714000.0</v>
       </c>
       <c r="I20">
         <v>9150.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
     </row>
     <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21">
         <v>-399000.0</v>
       </c>
       <c r="F21">
         <v>-168252.0</v>
       </c>
       <c r="G21">
         <v>-46939.0</v>
       </c>
       <c r="H21">
         <v>-82393.0</v>
       </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
     </row>
     <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B22">
-        <v>2043000.0</v>
+        <v>3258000.0</v>
       </c>
       <c r="C22">
         <v>4023030.0</v>
       </c>
       <c r="D22">
         <v>2677910.0</v>
       </c>
       <c r="E22">
         <v>606848.0</v>
       </c>
       <c r="F22">
         <v>-320250.0</v>
       </c>
       <c r="G22">
         <v>678864.0</v>
       </c>
       <c r="H22">
         <v>-261782.0</v>
       </c>
       <c r="I22">
         <v>560560.0</v>
       </c>
       <c r="J22">
         <v>-216140.0</v>
       </c>
       <c r="K22">
         <v>-6853370.0</v>
       </c>
       <c r="L22">
         <v>-5149070.0</v>
       </c>
     </row>
     <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="B23"/>
+        <v>147</v>
+      </c>
+      <c r="B23">
+        <v>-30000.0</v>
+      </c>
       <c r="C23">
         <v>-15050.0</v>
       </c>
       <c r="D23">
         <v>-37790.0</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23">
         <v>-317120.0</v>
       </c>
       <c r="I23"/>
       <c r="J23">
         <v>0.0</v>
       </c>
       <c r="K23">
         <v>241950.0</v>
       </c>
       <c r="L23">
         <v>-501020.0</v>
       </c>
     </row>
     <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>148</v>
+      </c>
+      <c r="B24">
+        <v>364000.0</v>
+      </c>
       <c r="C24">
         <v>374520.0</v>
       </c>
       <c r="D24">
         <v>702670.0</v>
       </c>
       <c r="E24">
         <v>-486000.0</v>
       </c>
       <c r="F24">
         <v>80000.0</v>
       </c>
       <c r="G24">
         <v>80000.0</v>
       </c>
       <c r="H24">
         <v>140000.0</v>
       </c>
       <c r="I24">
         <v>2485780.0</v>
       </c>
       <c r="J24">
         <v>1160000.0</v>
       </c>
       <c r="K24">
         <v>-2530670.0</v>
       </c>
       <c r="L24">
         <v>-970060.0</v>
       </c>
     </row>
     <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B25">
         <v>-181000.0</v>
       </c>
       <c r="C25">
         <v>-84150.0</v>
       </c>
       <c r="D25">
         <v>-41779.0</v>
       </c>
       <c r="E25">
         <v>-1066180.0</v>
       </c>
       <c r="F25">
         <v>-153962.0</v>
       </c>
       <c r="G25">
         <v>-58760.0</v>
       </c>
       <c r="H25">
         <v>-171245.0</v>
       </c>
       <c r="I25">
         <v>-139441.0</v>
       </c>
       <c r="J25">
         <v>-102849.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
     </row>
     <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B26">
-        <v>-1697000.0</v>
+        <v>-178000.0</v>
       </c>
       <c r="C26">
         <v>11434470.0</v>
       </c>
       <c r="D26">
         <v>-1432530.0</v>
       </c>
       <c r="E26">
         <v>-388150.0</v>
       </c>
       <c r="F26">
         <v>-4489810.0</v>
       </c>
       <c r="G26">
         <v>1708420.0</v>
       </c>
       <c r="H26">
         <v>-317120.0</v>
       </c>
       <c r="I26">
         <v>9150.0</v>
       </c>
       <c r="J26">
         <v>15727860.0</v>
       </c>
       <c r="K26">
         <v>475800.0</v>
       </c>
       <c r="L26">
         <v>14483070.0</v>
       </c>
     </row>
     <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
     </row>
     <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>152</v>
+      </c>
+      <c r="B28">
+        <v>-559000.0</v>
+      </c>
       <c r="C28">
         <v>11050600.0</v>
       </c>
       <c r="D28">
         <v>-1863680.0</v>
       </c>
       <c r="E28">
         <v>-787000.0</v>
       </c>
       <c r="F28">
         <v>-4658065.0</v>
       </c>
       <c r="G28">
         <v>1661483.0</v>
       </c>
       <c r="H28">
         <v>-399513.0</v>
       </c>
       <c r="I28">
         <v>-103310.0</v>
       </c>
       <c r="J28">
         <v>15612480.0</v>
       </c>
       <c r="K28">
         <v>651310.0</v>
       </c>
       <c r="L28">
         <v>13343310.0</v>
       </c>
     </row>
     <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B29">
         <v>-2900000.0</v>
       </c>
       <c r="C29">
         <v>-4685540.0</v>
       </c>
       <c r="D29">
         <v>4761390.0</v>
       </c>
       <c r="E29">
         <v>-2938000.0</v>
       </c>
       <c r="F29">
         <v>-158449.0</v>
       </c>
       <c r="G29">
         <v>3121252.0</v>
       </c>
       <c r="H29">
         <v>6301833.0</v>
       </c>
       <c r="I29">
         <v>-14837240.0</v>
       </c>
       <c r="J29">
         <v>-156480.0</v>
       </c>
       <c r="K29">
         <v>-3624180.0</v>
       </c>
       <c r="L29">
         <v>-1864030.0</v>
       </c>
     </row>
     <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="B30"/>
+        <v>154</v>
+      </c>
+      <c r="B30">
+        <v>-2738000.0</v>
+      </c>
       <c r="C30">
         <v>-1591990.0</v>
       </c>
       <c r="D30">
         <v>376340.0</v>
       </c>
       <c r="E30">
         <v>-721000.0</v>
       </c>
       <c r="F30">
         <v>-427806.0</v>
       </c>
       <c r="G30">
         <v>-1200573.0</v>
       </c>
       <c r="H30">
         <v>-2085031.0</v>
       </c>
       <c r="I30">
         <v>1420760.0</v>
       </c>
       <c r="J30">
         <v>-57050.0</v>
       </c>
       <c r="K30">
@@ -9905,1972 +10275,2094 @@
       <c r="L30">
         <v>-2223140.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AC30"/>
+  <dimension ref="A1:AE30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29">
+    <row r="1" spans="1:31">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>73</v>
+      </c>
+      <c r="C1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>74</v>
       </c>
       <c r="E1" t="s">
         <v>75</v>
       </c>
       <c r="F1" t="s">
+        <v>76</v>
+      </c>
+      <c r="G1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>77</v>
       </c>
       <c r="I1" t="s">
         <v>78</v>
       </c>
       <c r="J1" t="s">
+        <v>79</v>
+      </c>
+      <c r="K1" t="s">
+        <v>80</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
       <c r="M1" t="s">
         <v>81</v>
       </c>
       <c r="N1" t="s">
+        <v>82</v>
+      </c>
+      <c r="O1" t="s">
+        <v>83</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>83</v>
       </c>
       <c r="Q1" t="s">
         <v>84</v>
       </c>
       <c r="R1" t="s">
+        <v>85</v>
+      </c>
+      <c r="S1" t="s">
+        <v>86</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>86</v>
       </c>
       <c r="U1" t="s">
         <v>87</v>
       </c>
       <c r="V1" t="s">
+        <v>88</v>
+      </c>
+      <c r="W1" t="s">
+        <v>89</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>89</v>
       </c>
       <c r="Y1" t="s">
         <v>90</v>
       </c>
       <c r="Z1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>92</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
-    </row>
-    <row r="2" spans="1:29">
+      <c r="AD1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B2">
+        <v>6347000.0</v>
+      </c>
+      <c r="C2">
+        <v>6559000.0</v>
+      </c>
+      <c r="D2">
         <v>12645000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>11729000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>11148000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>12768000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>6012000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>3492000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>2815000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>7992000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>2637000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>6300000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>8223000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>4718000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>9029000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>8081000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>12699000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>9164000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>15261000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>12726000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>15574000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>14409000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>13755000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>3930000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>3154000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>10826000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>3820000.0</v>
       </c>
-      <c r="AA2"/>
-      <c r="AB2"/>
       <c r="AC2"/>
-    </row>
-    <row r="3" spans="1:29">
+      <c r="AD2"/>
+      <c r="AE2"/>
+    </row>
+    <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B3">
-        <v>7000</v>
+        <v>0</v>
       </c>
       <c r="C3">
+        <v>0</v>
+      </c>
+      <c r="D3">
+        <v>3102000</v>
+      </c>
+      <c r="E3">
         <v>1548000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>1548000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>1033000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>1966520</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>1848000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>540000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>6000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>27000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>5000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>268000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>268000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>46000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>8000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>181000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>35000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>522610</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>260000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>252000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>132000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>1203270</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>929000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>564000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>291000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>1766350</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>348000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>797000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>378000</v>
       </c>
     </row>
-    <row r="4" spans="1:29">
+    <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-    </row>
-    <row r="5" spans="1:29">
+      <c r="AD4"/>
+      <c r="AE4"/>
+    </row>
+    <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
-    </row>
-    <row r="6" spans="1:29">
+      <c r="AD5"/>
+      <c r="AE5"/>
+    </row>
+    <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B6">
-        <v>-6142000.0</v>
+        <v>-487000.0</v>
       </c>
       <c r="C6">
+        <v>-211000.0</v>
+      </c>
+      <c r="D6">
+        <v>-6209000.0</v>
+      </c>
+      <c r="E6">
         <v>-123000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-1039000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-1620000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>4775750.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-1974000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>676000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-5177000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>5355000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-3663000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-1923000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-1923000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-4311000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>948000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-1083000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>3535000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-5244440.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>852000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-1683000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>1165000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>3582510.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>2929000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-6896000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-7672000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>3817140.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-3815000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-8002000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>8628000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:29">
+    <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B7">
-        <v>-2990000.0</v>
+        <v>-128000.0</v>
       </c>
       <c r="C7">
+        <v>-656000.0</v>
+      </c>
+      <c r="D7">
+        <v>-8299000.0</v>
+      </c>
+      <c r="E7">
         <v>-5413000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-4329000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-3796000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-9668920.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-12087000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>110000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-6784000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>4021000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-4246000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>1938000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>2545000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-5433700.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-1000000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-1808000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>2884000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-1182540.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>5639000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>3487000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>2574000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>1324870.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>1222000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-7451000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-7441000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>5607150.0</v>
       </c>
-      <c r="AA7"/>
-      <c r="AB7"/>
       <c r="AC7"/>
-    </row>
-    <row r="8" spans="1:29">
+      <c r="AD7"/>
+      <c r="AE7"/>
+    </row>
+    <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-    </row>
-    <row r="9" spans="1:29">
+      <c r="AD8"/>
+      <c r="AE8"/>
+    </row>
+    <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9">
         <v>-284000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-284000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-3829000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>673000.0</v>
       </c>
-      <c r="P9"/>
-      <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
-    </row>
-    <row r="10" spans="1:29">
+      <c r="AD9"/>
+      <c r="AE9"/>
+    </row>
+    <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
-      <c r="N10">
-[...4 lines deleted...]
-      </c>
+      <c r="N10"/>
+      <c r="O10"/>
       <c r="P10">
         <v>0.0</v>
       </c>
       <c r="Q10">
         <v>0.0</v>
       </c>
       <c r="R10">
+        <v>0.0</v>
+      </c>
+      <c r="S10">
+        <v>0.0</v>
+      </c>
+      <c r="T10">
         <v>-495.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>7000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>6000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>19000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>9616.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>81000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-71000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>5000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>8699.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>6000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-19000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>1000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:29">
+    <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11">
         <v>192000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>0.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>166000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-394000.0</v>
       </c>
-      <c r="P11"/>
-      <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
-    </row>
-    <row r="12" spans="1:29">
+      <c r="AD11"/>
+      <c r="AE11"/>
+    </row>
+    <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
         <v>-335000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>-335000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>-32000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>-254000.0</v>
       </c>
-      <c r="P12"/>
-      <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
-    </row>
-    <row r="13" spans="1:29">
+      <c r="AD12"/>
+      <c r="AE12"/>
+    </row>
+    <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13">
         <v>-288000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>-288000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>-601000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>831000.0</v>
       </c>
-      <c r="P13"/>
-      <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
-    </row>
-    <row r="14" spans="1:29">
+      <c r="AD13"/>
+      <c r="AE13"/>
+    </row>
+    <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B14">
-        <v>179000.0</v>
+        <v>169000.0</v>
       </c>
       <c r="C14">
+        <v>167000.0</v>
+      </c>
+      <c r="D14">
+        <v>639000.0</v>
+      </c>
+      <c r="E14">
         <v>492000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>326000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>161000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>609620.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>460000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>295000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>289000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>317000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>314000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>182000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>182000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>174000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>189000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>316000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>153000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>415840.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>334000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>236000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>137000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>283260.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>197000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>130000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>66000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>203020.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>176000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>169000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>163000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:29">
+    <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-    </row>
-    <row r="16" spans="1:29">
+      <c r="AD15"/>
+      <c r="AE15"/>
+    </row>
+    <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B16">
+        <v>5861000.0</v>
+      </c>
+      <c r="C16">
+        <v>6347000.0</v>
+      </c>
+      <c r="D16">
         <v>6559000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>12645000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>11729000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>11148000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>12768000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>6012000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>3492000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>2815000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>7992000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>2637000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>6300000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>8223000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>4718252.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>9029000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>8081000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>12699000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>9164461.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>15261000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>12726000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>15574000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>14408900.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>13755000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>3930000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>3154000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>10826391.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>3820000.0</v>
       </c>
-      <c r="AB16"/>
-[...2 lines deleted...]
-    <row r="17" spans="1:29">
+      <c r="AD16"/>
+      <c r="AE16"/>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17"/>
+      <c r="AE17"/>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B18">
+        <v>760000.0</v>
+      </c>
+      <c r="C18">
+        <v>824000.0</v>
+      </c>
+      <c r="D18">
         <v>-1938000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>387000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>644000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-2095000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>3277000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-3551000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>313000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-5364000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>4335000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-3530000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>130000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>3545000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-4124792.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>1049000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-4521000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>3631000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-6185055.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>1759000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>771000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>2974000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>761979.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>8648000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>71000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-7563000.0</v>
       </c>
-      <c r="Z18"/>
-      <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18"/>
+      <c r="AE18"/>
+    </row>
+    <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19">
         <v>39000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-986000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-115000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>1000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-1545000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>27000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>18000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-7000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>304000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-21000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>108340.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-334000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-461000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-35000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-167806.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-8000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-120000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-132000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-271573.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-365000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-273000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-291000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-584031.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-333000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-790000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>-378000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:29">
+    <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
+        <v>-100.0</v>
+      </c>
+      <c r="E20">
         <v>0.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
+        <v>0.0</v>
+      </c>
+      <c r="G20">
         <v>1519000.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>3547470.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>6166000.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>1464000.0</v>
       </c>
-      <c r="I20">
+      <c r="K20">
         <v>257000.0</v>
       </c>
-      <c r="J20">
+      <c r="L20">
         <v>1053000.0</v>
       </c>
-      <c r="K20">
+      <c r="M20">
         <v>148000.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>110000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>59000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>4800.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Q20">
         <v>0.0</v>
       </c>
       <c r="R20">
+        <v>0.0</v>
+      </c>
+      <c r="S20">
+        <v>0.0</v>
+      </c>
+      <c r="T20">
         <v>24469.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>806000.0</v>
       </c>
-      <c r="T20">
+      <c r="V20">
         <v>688000.0</v>
       </c>
-      <c r="U20"/>
-      <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20"/>
+      <c r="AE20"/>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
-[...4 lines deleted...]
-      </c>
+      <c r="L21"/>
+      <c r="M21"/>
       <c r="N21">
         <v>-105000.0</v>
       </c>
       <c r="O21">
+        <v>-105000.0</v>
+      </c>
+      <c r="P21">
+        <v>-105000.0</v>
+      </c>
+      <c r="Q21">
         <v>-101000.0</v>
       </c>
-      <c r="P21"/>
-      <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
-    </row>
-    <row r="22" spans="1:29">
+      <c r="AD21"/>
+      <c r="AE21"/>
+    </row>
+    <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B22">
-        <v>-889000.0</v>
+        <v>594000.0</v>
       </c>
       <c r="C22">
+        <v>384000.0</v>
+      </c>
+      <c r="D22">
+        <v>3258000.0</v>
+      </c>
+      <c r="E22">
         <v>3910000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>2436000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>1528000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>4023030.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>3304000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>593000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>1046000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-1000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>520000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>783000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>639000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>18848.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>149000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>695000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>412000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-294220.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-900000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-219000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>121000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>472410.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-33000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-45000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-94000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>41200.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>19000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>268000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-161000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:29">
+    <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B23"/>
-      <c r="C23">
+      <c r="C23"/>
+      <c r="D23">
+        <v>-30000.0</v>
+      </c>
+      <c r="E23">
         <v>-24000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-17000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-9000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-15050.0</v>
       </c>
-      <c r="G23"/>
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
-      <c r="Z23">
+      <c r="Z23"/>
+      <c r="AA23"/>
+      <c r="AB23">
         <v>-317120.0</v>
       </c>
-      <c r="AA23"/>
-      <c r="AB23"/>
       <c r="AC23"/>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23"/>
+      <c r="AE23"/>
+    </row>
+    <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
+        <v>364000.0</v>
+      </c>
+      <c r="E24">
         <v>1228000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>601000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>47000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>374520.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>311000.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24">
         <v>442000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>442000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>155000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-326000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-315000.0</v>
       </c>
-      <c r="Q24"/>
-      <c r="R24">
+      <c r="S24"/>
+      <c r="T24">
         <v>94800.0</v>
       </c>
-      <c r="S24"/>
-      <c r="T24"/>
       <c r="U24"/>
-      <c r="V24">
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24">
         <v>2700.0</v>
       </c>
-      <c r="W24"/>
-      <c r="X24"/>
       <c r="Y24"/>
-      <c r="Z24">
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24">
         <v>-318680.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>22000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>7000.0</v>
       </c>
-      <c r="AC24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:29">
+      <c r="AE24"/>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B25">
+        <v>-71000.0</v>
+      </c>
+      <c r="C25">
+        <v>-19000.0</v>
+      </c>
+      <c r="D25">
         <v>-38000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-46000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-37000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-60000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-65000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-8000.0</v>
       </c>
       <c r="I25">
         <v>-8000.0</v>
       </c>
       <c r="J25">
+        <v>-8000.0</v>
+      </c>
+      <c r="K25">
+        <v>-8000.0</v>
+      </c>
+      <c r="L25">
         <v>14000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-14000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-22000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-1000180.0</v>
       </c>
       <c r="O25">
         <v>-20000.0</v>
       </c>
       <c r="P25">
-        <v>-26000.0</v>
+        <v>-1000180.0</v>
       </c>
       <c r="Q25">
         <v>-20000.0</v>
       </c>
       <c r="R25">
+        <v>-26000.0</v>
+      </c>
+      <c r="S25">
+        <v>-20000.0</v>
+      </c>
+      <c r="T25">
         <v>-38962.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-48000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-44000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-23000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-25760.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-19000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-3000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>-11000.0</v>
       </c>
-      <c r="Z25"/>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25"/>
+      <c r="AE25"/>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>150</v>
+      </c>
+      <c r="B26">
+        <v>-503000.0</v>
+      </c>
       <c r="C26">
-        <v>1519000.0</v>
+        <v>-964000.0</v>
       </c>
       <c r="D26">
-        <v>1519000.0</v>
+        <v>-178000.0</v>
       </c>
       <c r="E26">
         <v>1519000.0</v>
       </c>
       <c r="F26">
+        <v>1519000.0</v>
+      </c>
+      <c r="G26">
+        <v>1519000.0</v>
+      </c>
+      <c r="H26">
         <v>11434470.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>7887000.0</v>
       </c>
-      <c r="H26"/>
-[...1 lines deleted...]
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26">
         <v>0.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>-173000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>-2461000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>59000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>-388150.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Q26">
         <v>0.0</v>
       </c>
       <c r="R26">
+        <v>0.0</v>
+      </c>
+      <c r="S26">
+        <v>0.0</v>
+      </c>
+      <c r="T26">
         <v>-4489810.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>-4514000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>-5320000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>-1734000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>1708420.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>1801000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>613000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>-101000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>-143120.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>-174000.0</v>
       </c>
-      <c r="AB26"/>
-[...2 lines deleted...]
-    <row r="27" spans="1:29">
+      <c r="AD26"/>
+      <c r="AE26"/>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27"/>
+      <c r="AE27"/>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B28"/>
-      <c r="C28">
+      <c r="C28"/>
+      <c r="D28">
+        <v>-559000.0</v>
+      </c>
+      <c r="E28">
         <v>1234000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>1329000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>1424000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>11050600.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>7602000.0</v>
       </c>
-      <c r="H28"/>
-      <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
-      <c r="L28">
+      <c r="L28"/>
+      <c r="M28"/>
+      <c r="N28">
         <v>-2625000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-2625000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-493000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-101000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-193000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-96000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-4658070.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-4652000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-5428000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-1809000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>1661480.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>1773000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>596000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-109000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-399510.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-248000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-58000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-29000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:29">
+    <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B29">
-        <v>-1931000.0</v>
+        <v>1052000.0</v>
       </c>
       <c r="C29">
+        <v>824000.0</v>
+      </c>
+      <c r="D29">
+        <v>-2900000.0</v>
+      </c>
+      <c r="E29">
         <v>-969000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-1356000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-2057000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-4685540.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-8039000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>853000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-5358000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>4362000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-3525000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>398000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>398000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-3927000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>1383000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-394000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>3666000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-158450.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>5764000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>3997000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>3106000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>3121250.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>2085000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-6928000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-7272000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>6301830.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-3292000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-7183000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>9035000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:29">
+    <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B30"/>
-      <c r="C30">
+      <c r="C30"/>
+      <c r="D30">
+        <v>-2738000.0</v>
+      </c>
+      <c r="E30">
         <v>-320000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-947000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-986000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-1591990.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-1537000.0</v>
       </c>
-      <c r="H30"/>
-      <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
-      <c r="L30">
+      <c r="L30"/>
+      <c r="M30"/>
+      <c r="N30">
         <v>304000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>304000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>109000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-334000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-496000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-35000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-427810.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-260000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-252000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-132000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-1200570.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-929000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-564000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-291000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-2085030.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-1501000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-1168000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-378000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>