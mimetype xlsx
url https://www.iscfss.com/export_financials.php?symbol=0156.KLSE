--- v0 (2026-03-14)
+++ v1 (2026-09-12)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="154">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
   <si>
     <t>2016-12-31</t>
@@ -238,50 +241,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
@@ -842,10278 +851,11163 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K62"/>
+  <dimension ref="A1:L62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11">
+    <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
-    </row>
-    <row r="2" spans="1:11">
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B2">
+        <v>7434000.0</v>
+      </c>
+      <c r="C2">
         <v>349985.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>10165000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>6551000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>152712.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>81658.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>9654.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>17973.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>33271.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>213015.0</v>
       </c>
-      <c r="K2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:11">
+      <c r="L2"/>
+    </row>
+    <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
-    </row>
-    <row r="4" spans="1:11">
+      <c r="L3"/>
+    </row>
+    <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-    </row>
-    <row r="5" spans="1:11">
+      <c r="L4"/>
+    </row>
+    <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-    </row>
-    <row r="6" spans="1:11">
+      <c r="L5"/>
+    </row>
+    <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
-    </row>
-    <row r="7" spans="1:11">
+      <c r="L6"/>
+    </row>
+    <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>17</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
         <v>45071.0</v>
       </c>
-      <c r="C7"/>
-      <c r="D7">
+      <c r="D7"/>
+      <c r="E7">
         <v>498140.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>681257.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>447907.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>183086.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>0.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>25554.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>65771.0</v>
       </c>
-      <c r="K7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:11">
+      <c r="L7"/>
+    </row>
+    <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B8">
+        <v>175818000.0</v>
+      </c>
+      <c r="C8">
         <v>175818083.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>148921000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>148195874.0</v>
       </c>
       <c r="E8">
         <v>148195874.0</v>
       </c>
       <c r="F8">
+        <v>148195874.0</v>
+      </c>
+      <c r="G8">
         <v>112991281.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>112241281.0</v>
       </c>
       <c r="H8">
         <v>112241281.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>112241281.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
-    </row>
-    <row r="9" spans="1:11">
+      <c r="L8"/>
+    </row>
+    <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
-      <c r="I9">
+      <c r="I9"/>
+      <c r="J9">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41194720.0</v>
       </c>
       <c r="K9">
         <v>41194720.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:11">
+      <c r="L9">
+        <v>41194720.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B10">
+        <v>5962000.0</v>
+      </c>
+      <c r="C10">
         <v>8714314.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>6387000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>707000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>18565460.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>5870120.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>9178930.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>6043000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>3142710.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>3192270.0</v>
       </c>
-      <c r="K10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:11">
+      <c r="L10"/>
+    </row>
+    <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>21</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
         <v>8714310.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>13707330.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>6187140.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>18565460.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>5870120.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>9178930.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-    </row>
-    <row r="12" spans="1:11">
+      <c r="L11"/>
+    </row>
+    <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="B12">
+        <v>22</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12">
         <v>8714310.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>13707330.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>6117000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>19214910.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>6496830.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>9801170.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>27668000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>43972180.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>66702000.0</v>
       </c>
-      <c r="K12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:11">
+      <c r="L12"/>
+    </row>
+    <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>23</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>175818080.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>157329870.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>148196000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>148195874.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>112991281.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>112241281.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>112241000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>112241280.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>71046560.0</v>
       </c>
-      <c r="K13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:11">
+      <c r="L13"/>
+    </row>
+    <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B14">
+        <v>1032081446.0</v>
+      </c>
+      <c r="C14">
         <v>1032081200.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>941368700.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>861368700.0</v>
       </c>
       <c r="E14">
         <v>861368700.0</v>
       </c>
       <c r="F14">
+        <v>861368700.0</v>
+      </c>
+      <c r="G14">
         <v>715465580.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>710465580.0</v>
       </c>
       <c r="H14">
         <v>710465580.0</v>
       </c>
       <c r="I14">
         <v>710465580.0</v>
       </c>
       <c r="J14">
         <v>710465580.0</v>
       </c>
-      <c r="K14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:11">
+      <c r="K14">
+        <v>710465580.0</v>
+      </c>
+      <c r="L14"/>
+    </row>
+    <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-    </row>
-    <row r="16" spans="1:11">
+      <c r="L15"/>
+    </row>
+    <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-    </row>
-    <row r="17" spans="1:11">
+      <c r="L16"/>
+    </row>
+    <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
-    </row>
-    <row r="18" spans="1:11">
+      <c r="L17"/>
+    </row>
+    <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-    </row>
-    <row r="19" spans="1:11">
+      <c r="L18"/>
+    </row>
+    <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-    </row>
-    <row r="20" spans="1:11">
+      <c r="L19"/>
+    </row>
+    <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
-[...1 lines deleted...]
-      </c>
+      <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
+        <v>0.0</v>
+      </c>
+      <c r="J20">
         <v>54510.0</v>
       </c>
-      <c r="J20"/>
       <c r="K20"/>
-    </row>
-    <row r="21" spans="1:11">
+      <c r="L20"/>
+    </row>
+    <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B21">
+        <v>15650000.0</v>
+      </c>
+      <c r="C21">
         <v>14953310.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>16737690.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>18090000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>14138250.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>11794540.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>20203540.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>18103000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>15565830.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>12071100.0</v>
       </c>
-      <c r="K21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:11">
+      <c r="L21"/>
+    </row>
+    <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B22">
+        <v>2486000.0</v>
+      </c>
+      <c r="C22">
         <v>2405530.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>3201090.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>4731000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>5499079.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>9432436.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>11679256.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>9768000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>6151010.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>2735980.0</v>
       </c>
-      <c r="K22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:11">
+      <c r="L22"/>
+    </row>
+    <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>33</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>81770910.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>90169780.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>83985000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>91334140.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>53751240.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>87658660.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>92354000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>100227930.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>106415820.0</v>
       </c>
-      <c r="K23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:11">
+      <c r="L23"/>
+    </row>
+    <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B24">
+        <v>955000.0</v>
+      </c>
+      <c r="C24">
         <v>668140.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>306000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>0.0</v>
       </c>
-      <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24">
         <v>0.0</v>
       </c>
-      <c r="K24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:11">
+      <c r="L24"/>
+    </row>
+    <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>35</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>668140.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1067780.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>306400.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>495480.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>346220.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>124880.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I25">
         <v>0.0</v>
       </c>
       <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
         <v>28700.0</v>
       </c>
-      <c r="K25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:11">
+      <c r="L25"/>
+    </row>
+    <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-    </row>
-    <row r="27" spans="1:11">
+      <c r="L26"/>
+    </row>
+    <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
-    </row>
-    <row r="28" spans="1:11">
+      <c r="L27"/>
+    </row>
+    <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
-    </row>
-    <row r="29" spans="1:11">
+      <c r="L28"/>
+    </row>
+    <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B29">
+        <v>67477000.0</v>
+      </c>
+      <c r="C29">
         <v>72814368.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>65448000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>77147051.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>85406016.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>48107392.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>80950215.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>86430783.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>95023596.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
-    </row>
-    <row r="30" spans="1:11">
+      <c r="L29"/>
+    </row>
+    <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B30">
+        <v>19733000.0</v>
+      </c>
+      <c r="C30">
         <v>17307960.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>18667520.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>8797475.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>7370915.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>2170128.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>15478213.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>8885000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>7670170.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>7401100.0</v>
       </c>
-      <c r="K30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:11">
+      <c r="L30"/>
+    </row>
+    <row r="31" spans="1:12">
       <c r="A31" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>58410000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>71267765.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>36312849.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>60746674.0</v>
       </c>
-      <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-    </row>
-    <row r="32" spans="1:11">
+      <c r="L31"/>
+    </row>
+    <row r="32" spans="1:12">
       <c r="A32" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B32">
+        <v>15870000.0</v>
+      </c>
+      <c r="C32">
         <v>15618168.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>14418000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>20777652.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>37379034.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>16145116.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>33033134.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>40065849.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>60314802.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
-    </row>
-    <row r="33" spans="1:11">
+      <c r="L32"/>
+    </row>
+    <row r="33" spans="1:12">
       <c r="A33" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B33">
+        <v>47099000.0</v>
+      </c>
+      <c r="C33">
         <v>51927315.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>51415000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>56716988.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>48330959.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>32499499.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>47918039.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>46284401.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>34729908.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>25503509.0</v>
       </c>
-      <c r="K33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:11">
+      <c r="L33"/>
+    </row>
+    <row r="34" spans="1:12">
       <c r="A34" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
-      <c r="J34">
+      <c r="J34"/>
+      <c r="K34">
         <v>0.0</v>
       </c>
-      <c r="K34"/>
-[...1 lines deleted...]
-    <row r="35" spans="1:11">
+      <c r="L34"/>
+    </row>
+    <row r="35" spans="1:12">
       <c r="A35" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B35">
+        <v>1270000.0</v>
+      </c>
+      <c r="C35">
         <v>926197.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>885000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>884871.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>495482.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>825495.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>269414.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>108588.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>27610.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>419069.0</v>
       </c>
-      <c r="K35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:11">
+      <c r="L35"/>
+    </row>
+    <row r="36" spans="1:12">
       <c r="A36" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
-      <c r="G36">
+      <c r="G36"/>
+      <c r="H36">
         <v>47918039.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>46284401.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>34729908.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>0.0</v>
       </c>
-      <c r="K36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:11">
+      <c r="L36"/>
+    </row>
+    <row r="37" spans="1:12">
       <c r="A37" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
-    </row>
-    <row r="38" spans="1:11">
+      <c r="L37"/>
+    </row>
+    <row r="38" spans="1:12">
       <c r="A38" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>20853000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>12906600.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>498559.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>548055.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-    </row>
-    <row r="39" spans="1:11">
+      <c r="L38"/>
+    </row>
+    <row r="39" spans="1:12">
       <c r="A39" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
-      <c r="E39">
+      <c r="E39"/>
+      <c r="F39">
         <v>-10218156.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>-2741793.0</v>
       </c>
-      <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
-      <c r="J39">
+      <c r="J39"/>
+      <c r="K39">
         <v>0.0</v>
       </c>
-      <c r="K39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:11">
+      <c r="L39"/>
+    </row>
+    <row r="40" spans="1:12">
       <c r="A40" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
-      <c r="E40">
+      <c r="E40"/>
+      <c r="F40">
         <v>2517216.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>2868983.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>5487598.0</v>
       </c>
-      <c r="H40"/>
       <c r="I40"/>
-      <c r="J40">
+      <c r="J40"/>
+      <c r="K40">
         <v>0.0</v>
       </c>
-      <c r="K40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:11">
+      <c r="L40"/>
+    </row>
+    <row r="41" spans="1:12">
       <c r="A41" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>1000000.0</v>
       </c>
-      <c r="E41"/>
-      <c r="F41">
+      <c r="F41"/>
+      <c r="G41">
         <v>479277.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>144536.0</v>
       </c>
-      <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-    </row>
-    <row r="42" spans="1:11">
+      <c r="L41"/>
+    </row>
+    <row r="42" spans="1:12">
       <c r="A42" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="B42">
+        <v>52</v>
+      </c>
+      <c r="B42"/>
+      <c r="C42">
         <v>62360.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>127610.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>4840000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>3969248.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>2954848.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>15434.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>18000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>5260.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-3200.0</v>
       </c>
-      <c r="K42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:11">
+      <c r="L42"/>
+    </row>
+    <row r="43" spans="1:12">
       <c r="A43" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
-    </row>
-    <row r="44" spans="1:11">
+      <c r="L43"/>
+    </row>
+    <row r="44" spans="1:12">
       <c r="A44" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
-    </row>
-    <row r="45" spans="1:11">
+      <c r="L44"/>
+    </row>
+    <row r="45" spans="1:12">
       <c r="A45" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="B45">
+        <v>55</v>
+      </c>
+      <c r="B45"/>
+      <c r="C45">
         <v>31951836.0</v>
       </c>
-      <c r="C45"/>
-      <c r="D45">
+      <c r="D45"/>
+      <c r="E45">
         <v>30900516.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>47697251.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>44663825.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>43001168.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
-    </row>
-    <row r="46" spans="1:11">
+      <c r="L45"/>
+    </row>
+    <row r="46" spans="1:12">
       <c r="A46" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B46">
+        <v>11115000.0</v>
+      </c>
+      <c r="C46">
         <v>12095961.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>14161000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>14933571.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>17915159.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>17855345.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>22931258.0</v>
       </c>
-      <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
-    </row>
-    <row r="47" spans="1:11">
+      <c r="L46"/>
+    </row>
+    <row r="47" spans="1:12">
       <c r="A47" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>57</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
         <v>12095960.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>13074390.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>14201000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>17705049.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>17356786.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>22393199.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>20474000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>16604110.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>11294310.0</v>
       </c>
-      <c r="K47"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:11">
+      <c r="L47"/>
+    </row>
+    <row r="48" spans="1:12">
       <c r="A48" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B48">
+        <v>-114053000.0</v>
+      </c>
+      <c r="C48">
         <v>-109057960.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-87437120.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-76536000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-66759106.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-67838737.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-31306500.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-25829000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-17222940.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-10863740.0</v>
       </c>
-      <c r="K48"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:11">
+      <c r="L48"/>
+    </row>
+    <row r="49" spans="1:12">
       <c r="A49" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-    </row>
-    <row r="50" spans="1:11">
+      <c r="L49"/>
+    </row>
+    <row r="50" spans="1:12">
       <c r="A50" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B50">
+        <v>4823000.0</v>
+      </c>
+      <c r="C50">
         <v>5323744.0</v>
       </c>
-      <c r="C50"/>
-      <c r="D50">
+      <c r="D50"/>
+      <c r="E50">
         <v>342794.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>0.0</v>
       </c>
-      <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
-    </row>
-    <row r="51" spans="1:11">
+      <c r="L50"/>
+    </row>
+    <row r="51" spans="1:12">
       <c r="A51" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
-      <c r="F51">
+      <c r="F51"/>
+      <c r="G51">
         <v>346220.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>124880.0</v>
       </c>
-      <c r="H51"/>
       <c r="I51"/>
-      <c r="J51">
+      <c r="J51"/>
+      <c r="K51">
         <v>28700.0</v>
       </c>
-      <c r="K51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:11">
+      <c r="L51"/>
+    </row>
+    <row r="52" spans="1:12">
       <c r="A52" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="B52">
+        <v>62</v>
+      </c>
+      <c r="B52"/>
+      <c r="C52">
         <v>4969790.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="D52">
         <v>0.0</v>
       </c>
       <c r="E52">
         <v>0.0</v>
       </c>
       <c r="F52">
         <v>0.0</v>
       </c>
       <c r="G52">
         <v>0.0</v>
       </c>
       <c r="H52">
         <v>0.0</v>
       </c>
       <c r="I52">
         <v>0.0</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
-      <c r="K52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:11">
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52"/>
+    </row>
+    <row r="53" spans="1:12">
       <c r="A53" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
-      <c r="D53">
+      <c r="D53"/>
+      <c r="E53">
         <v>5410000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>649450.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>626710.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>622250.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>21625000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>40829470.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>63509730.0</v>
       </c>
-      <c r="K53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:11">
+      <c r="L53"/>
+    </row>
+    <row r="54" spans="1:12">
       <c r="A54" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
-    </row>
-    <row r="55" spans="1:11">
+      <c r="L54"/>
+    </row>
+    <row r="55" spans="1:12">
       <c r="A55" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B55">
+        <v>75726000.0</v>
+      </c>
+      <c r="C55">
         <v>81770910.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>90169780.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>83985000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>91334140.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>53751240.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>87658660.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>92354000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>100227930.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>106415820.0</v>
       </c>
-      <c r="K55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:11">
+      <c r="L55"/>
+    </row>
+    <row r="56" spans="1:12">
       <c r="A56" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B56">
+        <v>28627000.0</v>
+      </c>
+      <c r="C56">
         <v>29843600.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>36935350.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>28038000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>43003179.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>21251745.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>39740622.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>50905000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>65498030.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>80912310.0</v>
       </c>
-      <c r="K56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:11">
+      <c r="L56"/>
+    </row>
+    <row r="57" spans="1:12">
       <c r="A57" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B57">
+        <v>12757000.0</v>
+      </c>
+      <c r="C57">
         <v>14225430.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>18898430.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>6624000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>5624145.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>5106629.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>6707488.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>6004000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>5183220.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>4631130.0</v>
       </c>
-      <c r="K57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:11">
+      <c r="L57"/>
+    </row>
+    <row r="58" spans="1:12">
       <c r="A58" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B58">
+        <v>14027000.0</v>
+      </c>
+      <c r="C58">
         <v>14948430.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>20149420.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>7485000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>5928120.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>5643850.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>6708450.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>5924000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>5204340.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>5041480.0</v>
       </c>
-      <c r="K58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:11">
+      <c r="L58"/>
+    </row>
+    <row r="59" spans="1:12">
       <c r="A59" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
-    </row>
-    <row r="60" spans="1:11">
+      <c r="L59"/>
+    </row>
+    <row r="60" spans="1:12">
       <c r="A60" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B60">
+        <v>61699000.0</v>
+      </c>
+      <c r="C60">
         <v>66822480.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>70020370.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>76500000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>85406020.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>48107390.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>80950220.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>86430000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>95023600.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>101374340.0</v>
       </c>
-      <c r="K60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:11">
+      <c r="L60"/>
+    </row>
+    <row r="61" spans="1:12">
       <c r="A61" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
-    </row>
-    <row r="62" spans="1:11">
+      <c r="L61"/>
+    </row>
+    <row r="62" spans="1:12">
       <c r="A62" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
+      <c r="L62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z62"/>
+  <dimension ref="A1:AC62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:29">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D1" t="s">
-        <v>74</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>75</v>
       </c>
       <c r="F1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="H1" t="s">
-        <v>77</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
         <v>78</v>
       </c>
       <c r="J1" t="s">
         <v>79</v>
       </c>
       <c r="K1" t="s">
-        <v>3</v>
+        <v>80</v>
       </c>
       <c r="L1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="M1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="N1" t="s">
-        <v>82</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
-        <v>4</v>
+        <v>83</v>
       </c>
       <c r="P1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="Q1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="R1" t="s">
-        <v>85</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
-        <v>5</v>
+        <v>86</v>
       </c>
       <c r="T1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="U1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="V1" t="s">
-        <v>88</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
-        <v>6</v>
+        <v>89</v>
       </c>
       <c r="X1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="Y1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="Z1" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:26">
+        <v>7</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B2">
+        <v>7434000.0</v>
+      </c>
+      <c r="C2">
+        <v>7075000.0</v>
+      </c>
+      <c r="D2">
+        <v>7870000.0</v>
+      </c>
+      <c r="E2">
         <v>14880000.0</v>
       </c>
-      <c r="C2">
+      <c r="F2">
         <v>349985.0</v>
       </c>
-      <c r="D2">
+      <c r="G2">
         <v>14801000.0</v>
       </c>
-      <c r="E2">
+      <c r="H2">
         <v>5602000.0</v>
       </c>
-      <c r="F2">
+      <c r="I2">
         <v>5458000.0</v>
       </c>
-      <c r="G2">
+      <c r="J2">
         <v>13573000.0</v>
       </c>
-      <c r="H2">
+      <c r="K2">
         <v>6991000.0</v>
       </c>
-      <c r="I2">
+      <c r="L2">
         <v>578000.0</v>
       </c>
-      <c r="J2">
+      <c r="M2">
         <v>5296000.0</v>
       </c>
-      <c r="K2">
+      <c r="N2">
         <v>6551000.0</v>
       </c>
-      <c r="L2">
+      <c r="O2">
         <v>5672000.0</v>
       </c>
-      <c r="M2">
+      <c r="P2">
         <v>6153000.0</v>
       </c>
-      <c r="N2">
+      <c r="Q2">
         <v>5359000.0</v>
       </c>
-      <c r="O2">
+      <c r="R2">
         <v>152712.0</v>
       </c>
-      <c r="P2">
+      <c r="S2">
         <v>10878000.0</v>
       </c>
-      <c r="Q2">
+      <c r="T2">
         <v>14089000.0</v>
       </c>
-      <c r="R2">
+      <c r="U2">
         <v>11818000.0</v>
       </c>
-      <c r="S2">
+      <c r="V2">
         <v>81658.0</v>
       </c>
-      <c r="T2">
+      <c r="W2">
         <v>5730000.0</v>
       </c>
-      <c r="U2">
+      <c r="X2">
         <v>6491000.0</v>
       </c>
-      <c r="V2">
+      <c r="Y2">
         <v>5812000.0</v>
       </c>
-      <c r="W2">
+      <c r="Z2">
         <v>9654.0</v>
       </c>
-      <c r="X2">
+      <c r="AA2">
         <v>0.0</v>
       </c>
-      <c r="Y2">
+      <c r="AB2">
         <v>83000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AC2">
         <v>82000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
-    </row>
-    <row r="4" spans="1:26">
+      <c r="AA3"/>
+      <c r="AB3"/>
+      <c r="AC3"/>
+    </row>
+    <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>13</v>
-[...28 lines deleted...]
-      <c r="A5" t="s">
         <v>14</v>
-      </c>
-[...6846 lines deleted...]
-        <v>125</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
-    </row>
-    <row r="5" spans="1:27">
+      <c r="AB4"/>
+      <c r="AC4"/>
+    </row>
+    <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>126</v>
+        <v>15</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
-    </row>
-    <row r="6" spans="1:27">
+      <c r="AB5"/>
+      <c r="AC5"/>
+    </row>
+    <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>127</v>
-[...15 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+      <c r="AB6"/>
+      <c r="AC6"/>
+    </row>
+    <row r="7" spans="1:29">
+      <c r="A7" t="s">
+        <v>17</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7">
+        <v>44000.0</v>
+      </c>
+      <c r="F7">
+        <v>45071.0</v>
+      </c>
+      <c r="G7">
+        <v>19000.0</v>
+      </c>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7">
+        <v>498140.0</v>
+      </c>
+      <c r="O7">
+        <v>204000.0</v>
+      </c>
+      <c r="P7">
+        <v>646000.0</v>
+      </c>
+      <c r="Q7">
+        <v>0.0</v>
+      </c>
+      <c r="R7">
+        <v>681257.0</v>
+      </c>
+      <c r="S7">
+        <v>273000.0</v>
+      </c>
+      <c r="T7">
+        <v>291000.0</v>
+      </c>
+      <c r="U7">
+        <v>306000.0</v>
+      </c>
+      <c r="V7">
+        <v>447907.0</v>
+      </c>
+      <c r="W7">
+        <v>370000.0</v>
+      </c>
+      <c r="X7">
+        <v>377000.0</v>
+      </c>
+      <c r="Y7">
+        <v>382000.0</v>
+      </c>
+      <c r="Z7">
+        <v>183086.0</v>
+      </c>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+    </row>
+    <row r="8" spans="1:29">
+      <c r="A8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B8">
+        <v>175818000.0</v>
+      </c>
+      <c r="C8">
+        <v>175818000.0</v>
+      </c>
+      <c r="D8">
+        <v>175818000.0</v>
+      </c>
+      <c r="E8">
+        <v>175818000.0</v>
+      </c>
+      <c r="F8">
+        <v>175818083.0</v>
+      </c>
+      <c r="G8">
+        <v>170053000.0</v>
+      </c>
+      <c r="H8">
+        <v>170053000.0</v>
+      </c>
+      <c r="I8">
+        <v>168460000.0</v>
+      </c>
+      <c r="J8">
+        <v>148921000.0</v>
+      </c>
+      <c r="K8">
+        <v>148196000.0</v>
+      </c>
+      <c r="L8">
+        <v>148196000.0</v>
+      </c>
+      <c r="M8">
+        <v>148196000.0</v>
+      </c>
+      <c r="N8">
+        <v>148195874.0</v>
+      </c>
+      <c r="O8">
+        <v>148196000.0</v>
+      </c>
+      <c r="P8">
+        <v>148196000.0</v>
+      </c>
+      <c r="Q8">
+        <v>148196000.0</v>
+      </c>
+      <c r="R8">
+        <v>148195874.0</v>
+      </c>
+      <c r="S8">
+        <v>147555000.0</v>
+      </c>
+      <c r="T8">
+        <v>129609000.0</v>
+      </c>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+    </row>
+    <row r="9" spans="1:29">
+      <c r="A9" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+      <c r="AB9"/>
+      <c r="AC9"/>
+    </row>
+    <row r="10" spans="1:29">
+      <c r="A10" t="s">
+        <v>20</v>
+      </c>
+      <c r="B10">
+        <v>5962000.0</v>
+      </c>
+      <c r="C10">
+        <v>8251000.0</v>
+      </c>
+      <c r="D10">
+        <v>11902000.0</v>
+      </c>
+      <c r="E10">
+        <v>13747000.0</v>
+      </c>
+      <c r="F10">
+        <v>8714314.0</v>
+      </c>
+      <c r="G10">
+        <v>13232000.0</v>
+      </c>
+      <c r="H10">
+        <v>12137000.0</v>
+      </c>
+      <c r="I10">
+        <v>11049000.0</v>
+      </c>
+      <c r="J10">
+        <v>8139000.0</v>
+      </c>
+      <c r="K10">
+        <v>6188000.0</v>
+      </c>
+      <c r="L10">
+        <v>4957000.0</v>
+      </c>
+      <c r="M10">
+        <v>2671000.0</v>
+      </c>
+      <c r="N10">
+        <v>707000.0</v>
+      </c>
+      <c r="O10">
+        <v>849000.0</v>
+      </c>
+      <c r="P10">
+        <v>6546000.0</v>
+      </c>
+      <c r="Q10">
+        <v>8265000.0</v>
+      </c>
+      <c r="R10">
+        <v>18565460.0</v>
+      </c>
+      <c r="S10">
+        <v>8856000.0</v>
+      </c>
+      <c r="T10">
+        <v>5151000.0</v>
+      </c>
+      <c r="U10">
+        <v>7094000.0</v>
+      </c>
+      <c r="V10">
+        <v>5870120.0</v>
+      </c>
+      <c r="W10">
+        <v>3714000.0</v>
+      </c>
+      <c r="X10">
+        <v>3162000.0</v>
+      </c>
+      <c r="Y10">
+        <v>1027000.0</v>
+      </c>
+      <c r="Z10">
+        <v>9178927.0</v>
+      </c>
+      <c r="AA10">
+        <v>4677000.0</v>
+      </c>
+      <c r="AB10">
+        <v>22087000.0</v>
+      </c>
+      <c r="AC10">
+        <v>26271000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29">
+      <c r="A11" t="s">
+        <v>21</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11">
+        <v>11902000.0</v>
+      </c>
+      <c r="E11">
+        <v>13747000.0</v>
+      </c>
+      <c r="F11">
+        <v>8714310.0</v>
+      </c>
+      <c r="G11">
+        <v>13232000.0</v>
+      </c>
+      <c r="H11">
+        <v>12137000.0</v>
+      </c>
+      <c r="I11">
+        <v>11049000.0</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11">
+        <v>6187140.0</v>
+      </c>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11">
+        <v>18565460.0</v>
+      </c>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+    </row>
+    <row r="12" spans="1:29">
+      <c r="A12" t="s">
+        <v>22</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12">
+        <v>11902000.0</v>
+      </c>
+      <c r="E12">
+        <v>13747000.0</v>
+      </c>
+      <c r="F12">
+        <v>8714310.0</v>
+      </c>
+      <c r="G12">
+        <v>13232000.0</v>
+      </c>
+      <c r="H12">
+        <v>12137000.0</v>
+      </c>
+      <c r="I12">
+        <v>11049000.0</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
+        <v>6187140.0</v>
+      </c>
+      <c r="O12">
+        <v>6539000.0</v>
+      </c>
+      <c r="P12">
+        <v>6926000.0</v>
+      </c>
+      <c r="Q12">
+        <v>15419000.0</v>
+      </c>
+      <c r="R12">
+        <v>19214910.0</v>
+      </c>
+      <c r="S12">
+        <v>39407000.0</v>
+      </c>
+      <c r="T12">
+        <v>30026000.0</v>
+      </c>
+      <c r="U12">
+        <v>18712000.0</v>
+      </c>
+      <c r="V12">
+        <v>6497000.0</v>
+      </c>
+      <c r="W12">
+        <v>7860000.0</v>
+      </c>
+      <c r="X12">
+        <v>7141000.0</v>
+      </c>
+      <c r="Y12">
+        <v>6756000.0</v>
+      </c>
+      <c r="Z12">
+        <v>9801170.0</v>
+      </c>
+      <c r="AA12">
+        <v>12323000.0</v>
+      </c>
+      <c r="AB12"/>
+      <c r="AC12"/>
+    </row>
+    <row r="13" spans="1:29">
+      <c r="A13" t="s">
+        <v>23</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13">
+        <v>175818000.0</v>
+      </c>
+      <c r="E13">
+        <v>175818000.0</v>
+      </c>
+      <c r="F13">
+        <v>175818080.0</v>
+      </c>
+      <c r="G13">
+        <v>170053000.0</v>
+      </c>
+      <c r="H13">
+        <v>170053000.0</v>
+      </c>
+      <c r="I13">
+        <v>168460000.0</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13">
+        <v>148196000.0</v>
+      </c>
+      <c r="M13">
+        <v>148196000.0</v>
+      </c>
+      <c r="N13">
+        <v>148196000.0</v>
+      </c>
+      <c r="O13">
+        <v>148196000.0</v>
+      </c>
+      <c r="P13">
+        <v>148196000.0</v>
+      </c>
+      <c r="Q13">
+        <v>148196000.0</v>
+      </c>
+      <c r="R13">
+        <v>148195870.0</v>
+      </c>
+      <c r="S13">
+        <v>147555000.0</v>
+      </c>
+      <c r="T13">
+        <v>129609000.0</v>
+      </c>
+      <c r="U13">
+        <v>115105000.0</v>
+      </c>
+      <c r="V13">
+        <v>112991000.0</v>
+      </c>
+      <c r="W13">
+        <v>112241000.0</v>
+      </c>
+      <c r="X13">
+        <v>112241000.0</v>
+      </c>
+      <c r="Y13">
+        <v>112241000.0</v>
+      </c>
+      <c r="Z13">
+        <v>112241280.0</v>
+      </c>
+      <c r="AA13">
+        <v>112241000.0</v>
+      </c>
+      <c r="AB13"/>
+      <c r="AC13"/>
+    </row>
+    <row r="14" spans="1:29">
+      <c r="A14" t="s">
+        <v>24</v>
+      </c>
+      <c r="B14">
+        <v>1032081446.0</v>
+      </c>
+      <c r="C14">
+        <v>1032081446.0</v>
+      </c>
+      <c r="D14">
+        <v>1032081200.0</v>
+      </c>
+      <c r="E14">
+        <v>1032081200.0</v>
+      </c>
+      <c r="F14">
+        <v>1032081200.0</v>
+      </c>
+      <c r="G14">
+        <v>1032081200.0</v>
+      </c>
+      <c r="H14">
+        <v>1032081200.0</v>
+      </c>
+      <c r="I14">
+        <v>1020884900.0</v>
+      </c>
+      <c r="J14">
+        <v>906368696.0</v>
+      </c>
+      <c r="K14">
+        <v>861368696.0</v>
+      </c>
+      <c r="L14">
+        <v>861368696.0</v>
+      </c>
+      <c r="M14">
+        <v>861368696.0</v>
+      </c>
+      <c r="N14">
+        <v>861368700.0</v>
+      </c>
+      <c r="O14">
+        <v>861368700.0</v>
+      </c>
+      <c r="P14">
+        <v>861368700.0</v>
+      </c>
+      <c r="Q14">
+        <v>861368700.0</v>
+      </c>
+      <c r="R14">
+        <v>861368700.0</v>
+      </c>
+      <c r="S14">
+        <v>861368700.0</v>
+      </c>
+      <c r="T14">
+        <v>795968700.0</v>
+      </c>
+      <c r="U14">
+        <v>727975580.0</v>
+      </c>
+      <c r="V14">
+        <v>727975580.0</v>
+      </c>
+      <c r="W14">
+        <v>710465580.0</v>
+      </c>
+      <c r="X14">
+        <v>710465580.0</v>
+      </c>
+      <c r="Y14">
+        <v>710465580.0</v>
+      </c>
+      <c r="Z14">
+        <v>710465580.0</v>
+      </c>
+      <c r="AA14">
+        <v>652500000.0</v>
+      </c>
+      <c r="AB14">
+        <v>707209300.0</v>
+      </c>
+      <c r="AC14">
+        <v>717826100.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29">
+      <c r="A15" t="s">
+        <v>25</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+    </row>
+    <row r="16" spans="1:29">
+      <c r="A16" t="s">
+        <v>26</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16"/>
+      <c r="O16"/>
+      <c r="P16"/>
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16"/>
+      <c r="X16"/>
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16"/>
+      <c r="AB16"/>
+      <c r="AC16"/>
+    </row>
+    <row r="17" spans="1:29">
+      <c r="A17" t="s">
+        <v>27</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+    </row>
+    <row r="18" spans="1:29">
+      <c r="A18" t="s">
+        <v>28</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+    </row>
+    <row r="19" spans="1:29">
+      <c r="A19" t="s">
+        <v>29</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+    </row>
+    <row r="20" spans="1:29">
+      <c r="A20" t="s">
+        <v>30</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20">
+        <v>0.0</v>
+      </c>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+    </row>
+    <row r="21" spans="1:29">
+      <c r="A21" t="s">
+        <v>31</v>
+      </c>
+      <c r="B21">
+        <v>15650000.0</v>
+      </c>
+      <c r="C21">
+        <v>15014000.0</v>
+      </c>
+      <c r="D21">
+        <v>14772000.0</v>
+      </c>
+      <c r="E21">
+        <v>14498000.0</v>
+      </c>
+      <c r="F21">
+        <v>14953310.0</v>
+      </c>
+      <c r="G21">
+        <v>15393000.0</v>
+      </c>
+      <c r="H21">
+        <v>15858000.0</v>
+      </c>
+      <c r="I21">
+        <v>16477000.0</v>
+      </c>
+      <c r="J21">
+        <v>18792000.0</v>
+      </c>
+      <c r="K21">
+        <v>17034000.0</v>
+      </c>
+      <c r="L21">
+        <v>17374000.0</v>
+      </c>
+      <c r="M21">
+        <v>17713000.0</v>
+      </c>
+      <c r="N21">
+        <v>18089940.0</v>
+      </c>
+      <c r="O21">
+        <v>13577000.0</v>
+      </c>
+      <c r="P21">
+        <v>13756000.0</v>
+      </c>
+      <c r="Q21">
+        <v>13872000.0</v>
+      </c>
+      <c r="R21">
+        <v>14138250.0</v>
+      </c>
+      <c r="S21">
+        <v>13340000.0</v>
+      </c>
+      <c r="T21">
+        <v>10314000.0</v>
+      </c>
+      <c r="U21">
+        <v>11414000.0</v>
+      </c>
+      <c r="V21">
+        <v>11794000.0</v>
+      </c>
+      <c r="W21">
+        <v>19529000.0</v>
+      </c>
+      <c r="X21">
+        <v>19783000.0</v>
+      </c>
+      <c r="Y21">
+        <v>19879000.0</v>
+      </c>
+      <c r="Z21">
+        <v>20203541.0</v>
+      </c>
+      <c r="AA21">
+        <v>19529000.0</v>
+      </c>
+      <c r="AB21">
+        <v>19124000.0</v>
+      </c>
+      <c r="AC21">
+        <v>18167000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
+      <c r="A22" t="s">
+        <v>32</v>
+      </c>
+      <c r="B22">
+        <v>2486000.0</v>
+      </c>
+      <c r="C22">
+        <v>2465000.0</v>
+      </c>
+      <c r="D22">
+        <v>2408000.0</v>
+      </c>
+      <c r="E22">
+        <v>2396000.0</v>
+      </c>
+      <c r="F22">
+        <v>2405530.0</v>
+      </c>
+      <c r="G22">
+        <v>2703000.0</v>
+      </c>
+      <c r="H22">
+        <v>2709000.0</v>
+      </c>
+      <c r="I22">
+        <v>2775000.0</v>
+      </c>
+      <c r="J22">
+        <v>4173000.0</v>
+      </c>
+      <c r="K22">
+        <v>4902000.0</v>
+      </c>
+      <c r="L22">
+        <v>4089000.0</v>
+      </c>
+      <c r="M22">
+        <v>4417000.0</v>
+      </c>
+      <c r="N22">
+        <v>4731000.0</v>
+      </c>
+      <c r="O22">
+        <v>4763000.0</v>
+      </c>
+      <c r="P22">
+        <v>5191000.0</v>
+      </c>
+      <c r="Q22">
+        <v>5365000.0</v>
+      </c>
+      <c r="R22">
+        <v>5499080.0</v>
+      </c>
+      <c r="S22">
+        <v>7438000.0</v>
+      </c>
+      <c r="T22">
+        <v>7570000.0</v>
+      </c>
+      <c r="U22">
+        <v>8486000.0</v>
+      </c>
+      <c r="V22">
+        <v>9723000.0</v>
+      </c>
+      <c r="W22">
+        <v>10953000.0</v>
+      </c>
+      <c r="X22">
+        <v>11896000.0</v>
+      </c>
+      <c r="Y22">
+        <v>11415000.0</v>
+      </c>
+      <c r="Z22">
+        <v>11679256.0</v>
+      </c>
+      <c r="AA22">
+        <v>9444000.0</v>
+      </c>
+      <c r="AB22">
+        <v>9943000.0</v>
+      </c>
+      <c r="AC22">
+        <v>9404000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29">
+      <c r="A23" t="s">
+        <v>33</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23"/>
+      <c r="D23">
+        <v>83059000.0</v>
+      </c>
+      <c r="E23">
+        <v>86243000.0</v>
+      </c>
+      <c r="F23">
+        <v>81770910.0</v>
+      </c>
+      <c r="G23">
+        <v>107375000.0</v>
+      </c>
+      <c r="H23">
+        <v>95595000.0</v>
+      </c>
+      <c r="I23">
+        <v>90097000.0</v>
+      </c>
+      <c r="J23"/>
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23"/>
+      <c r="N23">
+        <v>85267110.0</v>
+      </c>
+      <c r="O23">
+        <v>84275000.0</v>
+      </c>
+      <c r="P23">
+        <v>87419000.0</v>
+      </c>
+      <c r="Q23">
+        <v>89179000.0</v>
+      </c>
+      <c r="R23">
+        <v>91334140.0</v>
+      </c>
+      <c r="S23">
+        <v>94342000.0</v>
+      </c>
+      <c r="T23">
+        <v>79393000.0</v>
+      </c>
+      <c r="U23">
+        <v>64594000.0</v>
+      </c>
+      <c r="V23"/>
+      <c r="W23"/>
+      <c r="X23"/>
+      <c r="Y23"/>
+      <c r="Z23"/>
+      <c r="AA23"/>
+      <c r="AB23"/>
+      <c r="AC23"/>
+    </row>
+    <row r="24" spans="1:29">
+      <c r="A24" t="s">
+        <v>34</v>
+      </c>
+      <c r="B24">
+        <v>955000.0</v>
+      </c>
+      <c r="C24">
+        <v>766000.0</v>
+      </c>
+      <c r="D24">
+        <v>887000.0</v>
+      </c>
+      <c r="E24">
+        <v>947000.0</v>
+      </c>
+      <c r="F24">
+        <v>668140.0</v>
+      </c>
+      <c r="G24">
+        <v>1076000.0</v>
+      </c>
+      <c r="H24">
+        <v>1190000.0</v>
+      </c>
+      <c r="I24">
+        <v>1275000.0</v>
+      </c>
+      <c r="J24">
+        <v>222000.0</v>
+      </c>
+      <c r="K24"/>
+      <c r="L24">
+        <v>38000.0</v>
+      </c>
+      <c r="M24">
+        <v>306000.0</v>
+      </c>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+    </row>
+    <row r="25" spans="1:29">
+      <c r="A25" t="s">
+        <v>35</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25">
+        <v>887000.0</v>
+      </c>
+      <c r="E25">
+        <v>947000.0</v>
+      </c>
+      <c r="F25">
+        <v>668140.0</v>
+      </c>
+      <c r="G25">
+        <v>1076000.0</v>
+      </c>
+      <c r="H25">
+        <v>1190000.0</v>
+      </c>
+      <c r="I25">
+        <v>1275000.0</v>
+      </c>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25">
+        <v>306400.0</v>
+      </c>
+      <c r="O25">
+        <v>0.0</v>
+      </c>
+      <c r="P25">
+        <v>425000.0</v>
+      </c>
+      <c r="Q25">
+        <v>0.0</v>
+      </c>
+      <c r="R25">
+        <v>495480.0</v>
+      </c>
+      <c r="S25">
+        <v>0.0</v>
+      </c>
+      <c r="T25">
+        <v>0.0</v>
+      </c>
+      <c r="U25">
+        <v>0.0</v>
+      </c>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25">
+        <v>124880.0</v>
+      </c>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+    </row>
+    <row r="26" spans="1:29">
+      <c r="A26" t="s">
+        <v>36</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+    </row>
+    <row r="27" spans="1:29">
+      <c r="A27" t="s">
+        <v>37</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+    </row>
+    <row r="28" spans="1:29">
+      <c r="A28" t="s">
+        <v>38</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28"/>
+      <c r="D28"/>
+      <c r="E28"/>
+      <c r="F28"/>
+      <c r="G28"/>
+      <c r="H28"/>
+      <c r="I28"/>
+      <c r="J28"/>
+      <c r="K28"/>
+      <c r="L28">
+        <v>97000.0</v>
+      </c>
+      <c r="M28"/>
+      <c r="N28"/>
+      <c r="O28"/>
+      <c r="P28"/>
+      <c r="Q28"/>
+      <c r="R28"/>
+      <c r="S28"/>
+      <c r="T28"/>
+      <c r="U28"/>
+      <c r="V28"/>
+      <c r="W28"/>
+      <c r="X28"/>
+      <c r="Y28"/>
+      <c r="Z28"/>
+      <c r="AA28"/>
+      <c r="AB28"/>
+      <c r="AC28"/>
+    </row>
+    <row r="29" spans="1:29">
+      <c r="A29" t="s">
+        <v>39</v>
+      </c>
+      <c r="B29">
+        <v>67477000.0</v>
+      </c>
+      <c r="C29">
+        <v>71967000.0</v>
+      </c>
+      <c r="D29">
+        <v>74678000.0</v>
+      </c>
+      <c r="E29">
+        <v>71374000.0</v>
+      </c>
+      <c r="F29">
+        <v>72814368.0</v>
+      </c>
+      <c r="G29">
+        <v>92295000.0</v>
+      </c>
+      <c r="H29">
+        <v>83575000.0</v>
+      </c>
+      <c r="I29">
+        <v>77944000.0</v>
+      </c>
+      <c r="J29">
+        <v>66504000.0</v>
+      </c>
+      <c r="K29">
+        <v>67193000.0</v>
+      </c>
+      <c r="L29">
+        <v>75753000.0</v>
+      </c>
+      <c r="M29">
+        <v>73866000.0</v>
+      </c>
+      <c r="N29">
+        <v>77147051.0</v>
+      </c>
+      <c r="O29">
+        <v>78590000.0</v>
+      </c>
+      <c r="P29">
+        <v>80811000.0</v>
+      </c>
+      <c r="Q29">
+        <v>83774000.0</v>
+      </c>
+      <c r="R29">
+        <v>85406016.0</v>
+      </c>
+      <c r="S29">
+        <v>82947000.0</v>
+      </c>
+      <c r="T29">
+        <v>64887000.0</v>
+      </c>
+      <c r="U29">
+        <v>52324000.0</v>
+      </c>
+      <c r="V29">
+        <v>48107392.0</v>
+      </c>
+      <c r="W29">
+        <v>70885000.0</v>
+      </c>
+      <c r="X29">
+        <v>69731000.0</v>
+      </c>
+      <c r="Y29">
+        <v>75736000.0</v>
+      </c>
+      <c r="Z29"/>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+    </row>
+    <row r="30" spans="1:29">
+      <c r="A30" t="s">
+        <v>40</v>
+      </c>
+      <c r="B30">
+        <v>19733000.0</v>
+      </c>
+      <c r="C30">
+        <v>21564000.0</v>
+      </c>
+      <c r="D30">
+        <v>21760000.0</v>
+      </c>
+      <c r="E30">
+        <v>16516000.0</v>
+      </c>
+      <c r="F30">
+        <v>17307960.0</v>
+      </c>
+      <c r="G30">
+        <v>27248000.0</v>
+      </c>
+      <c r="H30">
+        <v>23218000.0</v>
+      </c>
+      <c r="I30">
+        <v>22145000.0</v>
+      </c>
+      <c r="J30">
+        <v>18461000.0</v>
+      </c>
+      <c r="K30">
+        <v>16884000.0</v>
+      </c>
+      <c r="L30">
+        <v>18013000.0</v>
+      </c>
+      <c r="M30">
+        <v>17269000.0</v>
+      </c>
+      <c r="N30">
+        <v>17190000.0</v>
+      </c>
+      <c r="O30">
+        <v>14856000.0</v>
+      </c>
+      <c r="P30">
+        <v>10086000.0</v>
+      </c>
+      <c r="Q30">
+        <v>15549000.0</v>
+      </c>
+      <c r="R30">
+        <v>17612960.0</v>
+      </c>
+      <c r="S30">
+        <v>12476000.0</v>
+      </c>
+      <c r="T30">
+        <v>9121000.0</v>
+      </c>
+      <c r="U30">
+        <v>4335000.0</v>
+      </c>
+      <c r="V30">
+        <v>4912000.0</v>
+      </c>
+      <c r="W30">
+        <v>11484000.0</v>
+      </c>
+      <c r="X30">
+        <v>10282000.0</v>
+      </c>
+      <c r="Y30">
+        <v>15790000.0</v>
+      </c>
+      <c r="Z30">
+        <v>12289865.0</v>
+      </c>
+      <c r="AA30">
+        <v>13041000.0</v>
+      </c>
+      <c r="AB30">
+        <v>9587000.0</v>
+      </c>
+      <c r="AC30">
+        <v>10325000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
+      <c r="A31" t="s">
+        <v>41</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31">
+        <v>53325000.0</v>
+      </c>
+      <c r="M31">
+        <v>55791000.0</v>
+      </c>
+      <c r="N31">
+        <v>58410000.0</v>
+      </c>
+      <c r="O31">
+        <v>65013000.0</v>
+      </c>
+      <c r="P31"/>
+      <c r="Q31"/>
+      <c r="R31"/>
+      <c r="S31"/>
+      <c r="T31"/>
+      <c r="U31"/>
+      <c r="V31"/>
+      <c r="W31"/>
+      <c r="X31"/>
+      <c r="Y31"/>
+      <c r="Z31"/>
+      <c r="AA31"/>
+      <c r="AB31"/>
+      <c r="AC31"/>
+    </row>
+    <row r="32" spans="1:29">
+      <c r="A32" t="s">
+        <v>42</v>
+      </c>
+      <c r="B32">
+        <v>15870000.0</v>
+      </c>
+      <c r="C32">
+        <v>20181000.0</v>
+      </c>
+      <c r="D32">
+        <v>23113000.0</v>
+      </c>
+      <c r="E32">
+        <v>14072000.0</v>
+      </c>
+      <c r="F32">
+        <v>15618168.0</v>
+      </c>
+      <c r="G32">
+        <v>31368000.0</v>
+      </c>
+      <c r="H32">
+        <v>31643000.0</v>
+      </c>
+      <c r="I32">
+        <v>26633000.0</v>
+      </c>
+      <c r="J32">
+        <v>12188000.0</v>
+      </c>
+      <c r="K32">
+        <v>16139000.0</v>
+      </c>
+      <c r="L32">
+        <v>21271000.0</v>
+      </c>
+      <c r="M32">
+        <v>19005000.0</v>
+      </c>
+      <c r="N32">
+        <v>20777652.0</v>
+      </c>
+      <c r="O32">
+        <v>20282000.0</v>
+      </c>
+      <c r="P32">
+        <v>16628000.0</v>
+      </c>
+      <c r="Q32">
+        <v>31412000.0</v>
+      </c>
+      <c r="R32">
+        <v>37379034.0</v>
+      </c>
+      <c r="S32">
+        <v>48700000.0</v>
+      </c>
+      <c r="T32">
+        <v>32836000.0</v>
+      </c>
+      <c r="U32">
+        <v>19835000.0</v>
+      </c>
+      <c r="V32">
+        <v>16145116.0</v>
+      </c>
+      <c r="W32">
+        <v>24659000.0</v>
+      </c>
+      <c r="X32">
+        <v>22828000.0</v>
+      </c>
+      <c r="Y32">
+        <v>28058000.0</v>
+      </c>
+      <c r="Z32"/>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+    </row>
+    <row r="33" spans="1:29">
+      <c r="A33" t="s">
+        <v>43</v>
+      </c>
+      <c r="B33">
+        <v>47099000.0</v>
+      </c>
+      <c r="C33">
+        <v>46894000.0</v>
+      </c>
+      <c r="D33">
+        <v>46450000.0</v>
+      </c>
+      <c r="E33">
+        <v>52166000.0</v>
+      </c>
+      <c r="F33">
+        <v>51927315.0</v>
+      </c>
+      <c r="G33">
+        <v>55967000.0</v>
+      </c>
+      <c r="H33">
+        <v>53146000.0</v>
+      </c>
+      <c r="I33">
+        <v>52610000.0</v>
+      </c>
+      <c r="J33">
+        <v>54639000.0</v>
+      </c>
+      <c r="K33">
+        <v>51745000.0</v>
+      </c>
+      <c r="L33">
+        <v>54397000.0</v>
+      </c>
+      <c r="M33">
+        <v>55190000.0</v>
+      </c>
+      <c r="N33">
+        <v>56716988.0</v>
+      </c>
+      <c r="O33">
+        <v>58117000.0</v>
+      </c>
+      <c r="P33">
+        <v>64417000.0</v>
+      </c>
+      <c r="Q33">
+        <v>52170000.0</v>
+      </c>
+      <c r="R33">
+        <v>48330959.0</v>
+      </c>
+      <c r="S33">
+        <v>34450000.0</v>
+      </c>
+      <c r="T33">
+        <v>32177000.0</v>
+      </c>
+      <c r="U33">
+        <v>32635000.0</v>
+      </c>
+      <c r="V33">
+        <v>32499499.0</v>
+      </c>
+      <c r="W33">
+        <v>46068000.0</v>
+      </c>
+      <c r="X33">
+        <v>46720000.0</v>
+      </c>
+      <c r="Y33">
+        <v>47510000.0</v>
+      </c>
+      <c r="Z33">
+        <v>47918039.0</v>
+      </c>
+      <c r="AA33">
+        <v>45749000.0</v>
+      </c>
+      <c r="AB33">
+        <v>43143000.0</v>
+      </c>
+      <c r="AC33">
+        <v>41587000.0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29">
+      <c r="A34" t="s">
+        <v>44</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34">
+        <v>1000.0</v>
+      </c>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34"/>
+      <c r="O34"/>
+      <c r="P34"/>
+      <c r="Q34"/>
+      <c r="R34"/>
+      <c r="S34"/>
+      <c r="T34"/>
+      <c r="U34"/>
+      <c r="V34"/>
+      <c r="W34"/>
+      <c r="X34"/>
+      <c r="Y34"/>
+      <c r="Z34"/>
+      <c r="AA34"/>
+      <c r="AB34"/>
+      <c r="AC34"/>
+    </row>
+    <row r="35" spans="1:29">
+      <c r="A35" t="s">
+        <v>45</v>
+      </c>
+      <c r="B35">
+        <v>1270000.0</v>
+      </c>
+      <c r="C35">
+        <v>766000.0</v>
+      </c>
+      <c r="D35">
+        <v>887000.0</v>
+      </c>
+      <c r="E35">
+        <v>947000.0</v>
+      </c>
+      <c r="F35">
+        <v>926197.0</v>
+      </c>
+      <c r="G35">
+        <v>1298000.0</v>
+      </c>
+      <c r="H35">
+        <v>1412000.0</v>
+      </c>
+      <c r="I35">
+        <v>1497000.0</v>
+      </c>
+      <c r="J35">
+        <v>739000.0</v>
+      </c>
+      <c r="K35">
+        <v>885000.0</v>
+      </c>
+      <c r="L35">
+        <v>5163000.0</v>
+      </c>
+      <c r="M35">
+        <v>885000.0</v>
+      </c>
+      <c r="N35">
+        <v>884871.0</v>
+      </c>
+      <c r="O35">
+        <v>0.0</v>
+      </c>
+      <c r="P35">
+        <v>425000.0</v>
+      </c>
+      <c r="Q35">
+        <v>0.0</v>
+      </c>
+      <c r="R35">
+        <v>495482.0</v>
+      </c>
+      <c r="S35">
+        <v>479000.0</v>
+      </c>
+      <c r="T35">
+        <v>479000.0</v>
+      </c>
+      <c r="U35">
+        <v>479000.0</v>
+      </c>
+      <c r="V35">
+        <v>825495.0</v>
+      </c>
+      <c r="W35">
+        <v>145000.0</v>
+      </c>
+      <c r="X35">
+        <v>145000.0</v>
+      </c>
+      <c r="Y35">
+        <v>145000.0</v>
+      </c>
+      <c r="Z35">
+        <v>269414.0</v>
+      </c>
+      <c r="AA35">
+        <v>109000.0</v>
+      </c>
+      <c r="AB35">
+        <v>109000.0</v>
+      </c>
+      <c r="AC35">
+        <v>109000.0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29">
+      <c r="A36" t="s">
+        <v>46</v>
+      </c>
+      <c r="B36"/>
+      <c r="C36"/>
+      <c r="D36"/>
+      <c r="E36"/>
+      <c r="F36"/>
+      <c r="G36"/>
+      <c r="H36"/>
+      <c r="I36"/>
+      <c r="J36"/>
+      <c r="K36"/>
+      <c r="L36"/>
+      <c r="M36"/>
+      <c r="N36"/>
+      <c r="O36"/>
+      <c r="P36"/>
+      <c r="Q36"/>
+      <c r="R36"/>
+      <c r="S36"/>
+      <c r="T36"/>
+      <c r="U36"/>
+      <c r="V36"/>
+      <c r="W36">
+        <v>1392000.0</v>
+      </c>
+      <c r="X36">
+        <v>1335000.0</v>
+      </c>
+      <c r="Y36">
+        <v>1374000.0</v>
+      </c>
+      <c r="Z36">
+        <v>47918039.0</v>
+      </c>
+      <c r="AA36">
+        <v>1334000.0</v>
+      </c>
+      <c r="AB36">
+        <v>1411000.0</v>
+      </c>
+      <c r="AC36">
+        <v>1015000.0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29">
+      <c r="A37" t="s">
+        <v>47</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+    </row>
+    <row r="38" spans="1:29">
+      <c r="A38" t="s">
+        <v>48</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38"/>
+      <c r="E38"/>
+      <c r="F38"/>
+      <c r="G38"/>
+      <c r="H38"/>
+      <c r="I38"/>
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
+        <v>19138000.0</v>
+      </c>
+      <c r="M38">
+        <v>20013000.0</v>
+      </c>
+      <c r="N38">
+        <v>20853000.0</v>
+      </c>
+      <c r="O38">
+        <v>18236000.0</v>
+      </c>
+      <c r="P38"/>
+      <c r="Q38"/>
+      <c r="R38"/>
+      <c r="S38"/>
+      <c r="T38"/>
+      <c r="U38"/>
+      <c r="V38"/>
+      <c r="W38"/>
+      <c r="X38"/>
+      <c r="Y38"/>
+      <c r="Z38"/>
+      <c r="AA38"/>
+      <c r="AB38"/>
+      <c r="AC38"/>
+    </row>
+    <row r="39" spans="1:29">
+      <c r="A39" t="s">
+        <v>49</v>
+      </c>
+      <c r="B39"/>
+      <c r="C39"/>
+      <c r="D39"/>
+      <c r="E39"/>
+      <c r="F39"/>
+      <c r="G39"/>
+      <c r="H39"/>
+      <c r="I39"/>
+      <c r="J39"/>
+      <c r="K39"/>
+      <c r="L39"/>
+      <c r="M39"/>
+      <c r="N39"/>
+      <c r="O39"/>
+      <c r="P39"/>
+      <c r="Q39"/>
+      <c r="R39">
+        <v>-10218156.0</v>
+      </c>
+      <c r="S39"/>
+      <c r="T39"/>
+      <c r="U39"/>
+      <c r="V39"/>
+      <c r="W39"/>
+      <c r="X39"/>
+      <c r="Y39"/>
+      <c r="Z39"/>
+      <c r="AA39"/>
+      <c r="AB39"/>
+      <c r="AC39"/>
+    </row>
+    <row r="40" spans="1:29">
+      <c r="A40" t="s">
+        <v>50</v>
+      </c>
+      <c r="B40"/>
+      <c r="C40"/>
+      <c r="D40"/>
+      <c r="E40"/>
+      <c r="F40"/>
+      <c r="G40"/>
+      <c r="H40"/>
+      <c r="I40"/>
+      <c r="J40"/>
+      <c r="K40"/>
+      <c r="L40">
+        <v>194000.0</v>
+      </c>
+      <c r="M40"/>
+      <c r="N40"/>
+      <c r="O40"/>
+      <c r="P40"/>
+      <c r="Q40"/>
+      <c r="R40"/>
+      <c r="S40"/>
+      <c r="T40"/>
+      <c r="U40"/>
+      <c r="V40"/>
+      <c r="W40"/>
+      <c r="X40"/>
+      <c r="Y40"/>
+      <c r="Z40"/>
+      <c r="AA40"/>
+      <c r="AB40"/>
+      <c r="AC40"/>
+    </row>
+    <row r="41" spans="1:29">
+      <c r="A41" t="s">
+        <v>51</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41">
+        <v>1000000.0</v>
+      </c>
+      <c r="O41"/>
+      <c r="P41"/>
+      <c r="Q41"/>
+      <c r="R41"/>
+      <c r="S41"/>
+      <c r="T41"/>
+      <c r="U41"/>
+      <c r="V41"/>
+      <c r="W41"/>
+      <c r="X41"/>
+      <c r="Y41"/>
+      <c r="Z41"/>
+      <c r="AA41"/>
+      <c r="AB41"/>
+      <c r="AC41"/>
+    </row>
+    <row r="42" spans="1:29">
+      <c r="A42" t="s">
+        <v>52</v>
+      </c>
+      <c r="B42"/>
+      <c r="C42"/>
+      <c r="D42">
+        <v>-63000.0</v>
+      </c>
+      <c r="E42">
+        <v>46000.0</v>
+      </c>
+      <c r="F42">
+        <v>62360.0</v>
+      </c>
+      <c r="G42">
+        <v>-117000.0</v>
+      </c>
+      <c r="H42">
+        <v>-134000.0</v>
+      </c>
+      <c r="I42">
+        <v>-169000.0</v>
+      </c>
+      <c r="J42"/>
+      <c r="K42"/>
+      <c r="L42">
+        <v>6435000.0</v>
+      </c>
+      <c r="M42">
+        <v>6051000.0</v>
+      </c>
+      <c r="N42">
+        <v>4840000.0</v>
+      </c>
+      <c r="O42">
+        <v>4180000.0</v>
+      </c>
+      <c r="P42">
+        <v>-196000.0</v>
+      </c>
+      <c r="Q42">
+        <v>17000.0</v>
+      </c>
+      <c r="R42">
+        <v>11590.0</v>
+      </c>
+      <c r="S42">
+        <v>6000.0</v>
+      </c>
+      <c r="T42">
+        <v>6000.0</v>
+      </c>
+      <c r="U42">
+        <v>35000.0</v>
+      </c>
+      <c r="V42">
+        <v>8000.0</v>
+      </c>
+      <c r="W42">
+        <v>-9000.0</v>
+      </c>
+      <c r="X42">
+        <v>-9000.0</v>
+      </c>
+      <c r="Y42">
+        <v>-9000.0</v>
+      </c>
+      <c r="Z42">
+        <v>15430.0</v>
+      </c>
+      <c r="AA42">
+        <v>-1000.0</v>
+      </c>
+      <c r="AB42"/>
+      <c r="AC42"/>
+    </row>
+    <row r="43" spans="1:29">
+      <c r="A43" t="s">
+        <v>53</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+    </row>
+    <row r="44" spans="1:29">
+      <c r="A44" t="s">
+        <v>54</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+    </row>
+    <row r="45" spans="1:29">
+      <c r="A45" t="s">
+        <v>55</v>
+      </c>
+      <c r="B45"/>
+      <c r="C45"/>
+      <c r="D45"/>
+      <c r="E45"/>
+      <c r="F45">
+        <v>31951836.0</v>
+      </c>
+      <c r="G45"/>
+      <c r="H45"/>
+      <c r="I45"/>
+      <c r="J45"/>
+      <c r="K45"/>
+      <c r="L45"/>
+      <c r="M45"/>
+      <c r="N45">
+        <v>30900516.0</v>
+      </c>
+      <c r="O45"/>
+      <c r="P45"/>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45"/>
+      <c r="X45"/>
+      <c r="Y45"/>
+      <c r="Z45"/>
+      <c r="AA45"/>
+      <c r="AB45"/>
+      <c r="AC45"/>
+    </row>
+    <row r="46" spans="1:29">
+      <c r="A46" t="s">
+        <v>56</v>
+      </c>
+      <c r="B46">
+        <v>11115000.0</v>
+      </c>
+      <c r="C46">
+        <v>11113000.0</v>
+      </c>
+      <c r="D46">
+        <v>11279000.0</v>
+      </c>
+      <c r="E46">
+        <v>11427000.0</v>
+      </c>
+      <c r="F46">
+        <v>12095961.0</v>
+      </c>
+      <c r="G46">
+        <v>12415000.0</v>
+      </c>
+      <c r="H46">
+        <v>12535000.0</v>
+      </c>
+      <c r="I46">
+        <v>12475000.0</v>
+      </c>
+      <c r="J46">
+        <v>13889000.0</v>
+      </c>
+      <c r="K46">
+        <v>14439000.0</v>
+      </c>
+      <c r="L46">
+        <v>14987000.0</v>
+      </c>
+      <c r="M46">
+        <v>14596000.0</v>
+      </c>
+      <c r="N46">
+        <v>14933571.0</v>
+      </c>
+      <c r="O46">
+        <v>23407000.0</v>
+      </c>
+      <c r="P46"/>
+      <c r="Q46"/>
+      <c r="R46"/>
+      <c r="S46"/>
+      <c r="T46"/>
+      <c r="U46"/>
+      <c r="V46"/>
+      <c r="W46"/>
+      <c r="X46"/>
+      <c r="Y46"/>
+      <c r="Z46"/>
+      <c r="AA46"/>
+      <c r="AB46"/>
+      <c r="AC46"/>
+    </row>
+    <row r="47" spans="1:29">
+      <c r="A47" t="s">
+        <v>57</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47">
+        <v>11279000.0</v>
+      </c>
+      <c r="E47">
+        <v>11427000.0</v>
+      </c>
+      <c r="F47">
+        <v>12095960.0</v>
+      </c>
+      <c r="G47">
+        <v>12415000.0</v>
+      </c>
+      <c r="H47">
+        <v>12535000.0</v>
+      </c>
+      <c r="I47">
+        <v>12475000.0</v>
+      </c>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
+        <v>14987000.0</v>
+      </c>
+      <c r="M47">
+        <v>14596000.0</v>
+      </c>
+      <c r="N47">
+        <v>14201000.0</v>
+      </c>
+      <c r="O47">
+        <v>23407000.0</v>
+      </c>
+      <c r="P47">
+        <v>23447000.0</v>
+      </c>
+      <c r="Q47">
+        <v>18339000.0</v>
+      </c>
+      <c r="R47">
+        <v>17915160.0</v>
+      </c>
+      <c r="S47">
+        <v>17580000.0</v>
+      </c>
+      <c r="T47">
+        <v>18338000.0</v>
+      </c>
+      <c r="U47">
+        <v>18345000.0</v>
+      </c>
+      <c r="V47">
+        <v>17856000.0</v>
+      </c>
+      <c r="W47">
+        <v>21798000.0</v>
+      </c>
+      <c r="X47">
+        <v>22253000.0</v>
+      </c>
+      <c r="Y47">
+        <v>22908000.0</v>
+      </c>
+      <c r="Z47">
+        <v>22931260.0</v>
+      </c>
+      <c r="AA47">
+        <v>23026000.0</v>
+      </c>
+      <c r="AB47"/>
+      <c r="AC47"/>
+    </row>
+    <row r="48" spans="1:29">
+      <c r="A48" t="s">
+        <v>58</v>
+      </c>
+      <c r="B48">
+        <v>-114053000.0</v>
+      </c>
+      <c r="C48">
+        <v>-109450000.0</v>
+      </c>
+      <c r="D48">
+        <v>-106876000.0</v>
+      </c>
+      <c r="E48">
+        <v>-110370000.0</v>
+      </c>
+      <c r="F48">
+        <v>-109057960.0</v>
+      </c>
+      <c r="G48">
+        <v>-83701000.0</v>
+      </c>
+      <c r="H48">
+        <v>-86344000.0</v>
+      </c>
+      <c r="I48">
+        <v>-90347000.0</v>
+      </c>
+      <c r="J48">
+        <v>-89950000.0</v>
+      </c>
+      <c r="K48">
+        <v>-87769000.0</v>
+      </c>
+      <c r="L48">
+        <v>-83932000.0</v>
+      </c>
+      <c r="M48">
+        <v>-80743000.0</v>
+      </c>
+      <c r="N48">
+        <v>-76536000.0</v>
+      </c>
+      <c r="O48">
+        <v>-73786000.0</v>
+      </c>
+      <c r="P48">
+        <v>-67189000.0</v>
+      </c>
+      <c r="Q48">
+        <v>-64439000.0</v>
+      </c>
+      <c r="R48">
+        <v>-62801450.0</v>
+      </c>
+      <c r="S48">
+        <v>-64614000.0</v>
+      </c>
+      <c r="T48">
+        <v>-64728000.0</v>
+      </c>
+      <c r="U48">
+        <v>-62816000.0</v>
+      </c>
+      <c r="V48">
+        <v>-64768000.0</v>
+      </c>
+      <c r="W48">
+        <v>-41347000.0</v>
+      </c>
+      <c r="X48">
+        <v>-42501000.0</v>
+      </c>
+      <c r="Y48">
+        <v>-36496000.0</v>
+      </c>
+      <c r="Z48">
+        <v>-31306500.0</v>
+      </c>
+      <c r="AA48">
+        <v>-30261000.0</v>
+      </c>
+      <c r="AB48">
+        <v>-30521000.0</v>
+      </c>
+      <c r="AC48">
+        <v>-27480000.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:29">
+      <c r="A49" t="s">
+        <v>59</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+    </row>
+    <row r="50" spans="1:29">
+      <c r="A50" t="s">
+        <v>60</v>
+      </c>
+      <c r="B50">
+        <v>4823000.0</v>
+      </c>
+      <c r="C50">
+        <v>4892000.0</v>
+      </c>
+      <c r="D50">
+        <v>4912000.0</v>
+      </c>
+      <c r="E50">
+        <v>4978000.0</v>
+      </c>
+      <c r="F50">
+        <v>5323744.0</v>
+      </c>
+      <c r="G50">
+        <v>4984000.0</v>
+      </c>
+      <c r="H50"/>
+      <c r="I50"/>
+      <c r="J50"/>
+      <c r="K50"/>
+      <c r="L50">
+        <v>5016000.0</v>
+      </c>
+      <c r="M50">
+        <v>56000.0</v>
+      </c>
+      <c r="N50">
+        <v>342794.0</v>
+      </c>
+      <c r="O50"/>
+      <c r="P50"/>
+      <c r="Q50"/>
+      <c r="R50"/>
+      <c r="S50"/>
+      <c r="T50"/>
+      <c r="U50"/>
+      <c r="V50"/>
+      <c r="W50"/>
+      <c r="X50"/>
+      <c r="Y50"/>
+      <c r="Z50"/>
+      <c r="AA50"/>
+      <c r="AB50"/>
+      <c r="AC50"/>
+    </row>
+    <row r="51" spans="1:29">
+      <c r="A51" t="s">
+        <v>61</v>
+      </c>
+      <c r="B51"/>
+      <c r="C51"/>
+      <c r="D51"/>
+      <c r="E51"/>
+      <c r="F51"/>
+      <c r="G51"/>
+      <c r="H51"/>
+      <c r="I51"/>
+      <c r="J51"/>
+      <c r="K51"/>
+      <c r="L51"/>
+      <c r="M51"/>
+      <c r="N51"/>
+      <c r="O51"/>
+      <c r="P51"/>
+      <c r="Q51"/>
+      <c r="R51"/>
+      <c r="S51"/>
+      <c r="T51"/>
+      <c r="U51"/>
+      <c r="V51">
+        <v>346000.0</v>
+      </c>
+      <c r="W51"/>
+      <c r="X51"/>
+      <c r="Y51"/>
+      <c r="Z51"/>
+      <c r="AA51"/>
+      <c r="AB51"/>
+      <c r="AC51"/>
+    </row>
+    <row r="52" spans="1:29">
+      <c r="A52" t="s">
+        <v>62</v>
+      </c>
+      <c r="B52"/>
+      <c r="C52"/>
+      <c r="D52">
+        <v>4912000.0</v>
+      </c>
+      <c r="E52">
+        <v>4978000.0</v>
+      </c>
+      <c r="F52">
+        <v>0.0</v>
+      </c>
+      <c r="G52">
+        <v>0.0</v>
+      </c>
+      <c r="H52">
+        <v>0.0</v>
+      </c>
+      <c r="I52">
+        <v>0.0</v>
+      </c>
+      <c r="J52"/>
+      <c r="K52"/>
+      <c r="L52"/>
+      <c r="M52"/>
+      <c r="N52">
+        <v>0.0</v>
+      </c>
+      <c r="O52">
+        <v>0.0</v>
+      </c>
+      <c r="P52">
+        <v>0.0</v>
+      </c>
+      <c r="Q52">
+        <v>0.0</v>
+      </c>
+      <c r="R52">
+        <v>0.0</v>
+      </c>
+      <c r="S52">
+        <v>0.0</v>
+      </c>
+      <c r="T52">
+        <v>0.0</v>
+      </c>
+      <c r="U52">
+        <v>0.0</v>
+      </c>
+      <c r="V52"/>
+      <c r="W52"/>
+      <c r="X52"/>
+      <c r="Y52"/>
+      <c r="Z52"/>
+      <c r="AA52"/>
+      <c r="AB52"/>
+      <c r="AC52"/>
+    </row>
+    <row r="53" spans="1:29">
+      <c r="A53" t="s">
+        <v>63</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53"/>
+      <c r="D53"/>
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53"/>
+      <c r="H53"/>
+      <c r="I53"/>
+      <c r="J53"/>
+      <c r="K53"/>
+      <c r="L53"/>
+      <c r="M53"/>
+      <c r="N53">
+        <v>0.0</v>
+      </c>
+      <c r="O53">
+        <v>5690000.0</v>
+      </c>
+      <c r="P53">
+        <v>380000.0</v>
+      </c>
+      <c r="Q53">
+        <v>7154000.0</v>
+      </c>
+      <c r="R53">
+        <v>649450.0</v>
+      </c>
+      <c r="S53">
+        <v>30551000.0</v>
+      </c>
+      <c r="T53">
+        <v>24875000.0</v>
+      </c>
+      <c r="U53">
+        <v>11618000.0</v>
+      </c>
+      <c r="V53">
+        <v>626712.0</v>
+      </c>
+      <c r="W53">
+        <v>4146000.0</v>
+      </c>
+      <c r="X53">
+        <v>3979000.0</v>
+      </c>
+      <c r="Y53">
+        <v>5729000.0</v>
+      </c>
+      <c r="Z53">
+        <v>622246.0</v>
+      </c>
+      <c r="AA53">
+        <v>7646000.0</v>
+      </c>
+      <c r="AB53"/>
+      <c r="AC53"/>
+    </row>
+    <row r="54" spans="1:29">
+      <c r="A54" t="s">
+        <v>64</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+    </row>
+    <row r="55" spans="1:29">
+      <c r="A55" t="s">
+        <v>65</v>
+      </c>
+      <c r="B55">
+        <v>75726000.0</v>
+      </c>
+      <c r="C55">
+        <v>79747000.0</v>
+      </c>
+      <c r="D55">
+        <v>83059000.0</v>
+      </c>
+      <c r="E55">
+        <v>86243000.0</v>
+      </c>
+      <c r="F55">
+        <v>81770910.0</v>
+      </c>
+      <c r="G55">
+        <v>107375000.0</v>
+      </c>
+      <c r="H55">
+        <v>95595000.0</v>
+      </c>
+      <c r="I55">
+        <v>90097000.0</v>
+      </c>
+      <c r="J55">
+        <v>86991000.0</v>
+      </c>
+      <c r="K55">
+        <v>81201000.0</v>
+      </c>
+      <c r="L55">
+        <v>81456000.0</v>
+      </c>
+      <c r="M55">
+        <v>79547000.0</v>
+      </c>
+      <c r="N55">
+        <v>85267110.0</v>
+      </c>
+      <c r="O55">
+        <v>84275000.0</v>
+      </c>
+      <c r="P55">
+        <v>87419000.0</v>
+      </c>
+      <c r="Q55">
+        <v>89179000.0</v>
+      </c>
+      <c r="R55">
+        <v>91334140.0</v>
+      </c>
+      <c r="S55">
+        <v>94342000.0</v>
+      </c>
+      <c r="T55">
+        <v>79393000.0</v>
+      </c>
+      <c r="U55">
+        <v>64594000.0</v>
+      </c>
+      <c r="V55">
+        <v>54043000.0</v>
+      </c>
+      <c r="W55">
+        <v>76827000.0</v>
+      </c>
+      <c r="X55">
+        <v>76416000.0</v>
+      </c>
+      <c r="Y55">
+        <v>81762000.0</v>
+      </c>
+      <c r="Z55">
+        <v>87658661.0</v>
+      </c>
+      <c r="AA55">
+        <v>89142000.0</v>
+      </c>
+      <c r="AB55">
+        <v>89984000.0</v>
+      </c>
+      <c r="AC55">
+        <v>91567000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:29">
+      <c r="A56" t="s">
+        <v>66</v>
+      </c>
+      <c r="B56">
+        <v>28627000.0</v>
+      </c>
+      <c r="C56">
+        <v>32853000.0</v>
+      </c>
+      <c r="D56">
+        <v>36609000.0</v>
+      </c>
+      <c r="E56">
+        <v>34077000.0</v>
+      </c>
+      <c r="F56">
+        <v>29843600.0</v>
+      </c>
+      <c r="G56">
+        <v>51408000.0</v>
+      </c>
+      <c r="H56">
+        <v>42449000.0</v>
+      </c>
+      <c r="I56">
+        <v>37487000.0</v>
+      </c>
+      <c r="J56">
+        <v>32352000.0</v>
+      </c>
+      <c r="K56">
+        <v>29456000.0</v>
+      </c>
+      <c r="L56">
+        <v>27059000.0</v>
+      </c>
+      <c r="M56">
+        <v>24357000.0</v>
+      </c>
+      <c r="N56">
+        <v>28038000.0</v>
+      </c>
+      <c r="O56">
+        <v>26158000.0</v>
+      </c>
+      <c r="P56">
+        <v>23002000.0</v>
+      </c>
+      <c r="Q56">
+        <v>37009000.0</v>
+      </c>
+      <c r="R56">
+        <v>43003180.0</v>
+      </c>
+      <c r="S56">
+        <v>59892000.0</v>
+      </c>
+      <c r="T56">
+        <v>47216000.0</v>
+      </c>
+      <c r="U56">
+        <v>31959000.0</v>
+      </c>
+      <c r="V56">
+        <v>21543000.0</v>
+      </c>
+      <c r="W56">
+        <v>30759000.0</v>
+      </c>
+      <c r="X56">
+        <v>29696000.0</v>
+      </c>
+      <c r="Y56">
+        <v>34252000.0</v>
+      </c>
+      <c r="Z56">
+        <v>39740622.0</v>
+      </c>
+      <c r="AA56">
+        <v>43393000.0</v>
+      </c>
+      <c r="AB56">
+        <v>46841000.0</v>
+      </c>
+      <c r="AC56">
+        <v>49980000.0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:29">
+      <c r="A57" t="s">
+        <v>67</v>
+      </c>
+      <c r="B57">
+        <v>12757000.0</v>
+      </c>
+      <c r="C57">
+        <v>12672000.0</v>
+      </c>
+      <c r="D57">
+        <v>13496000.0</v>
+      </c>
+      <c r="E57">
+        <v>20005000.0</v>
+      </c>
+      <c r="F57">
+        <v>14225430.0</v>
+      </c>
+      <c r="G57">
+        <v>20040000.0</v>
+      </c>
+      <c r="H57">
+        <v>10806000.0</v>
+      </c>
+      <c r="I57">
+        <v>10854000.0</v>
+      </c>
+      <c r="J57">
+        <v>20164000.0</v>
+      </c>
+      <c r="K57">
+        <v>13317000.0</v>
+      </c>
+      <c r="L57">
+        <v>5788000.0</v>
+      </c>
+      <c r="M57">
+        <v>5352000.0</v>
+      </c>
+      <c r="N57">
+        <v>6624000.0</v>
+      </c>
+      <c r="O57">
+        <v>5876000.0</v>
+      </c>
+      <c r="P57">
+        <v>6374000.0</v>
+      </c>
+      <c r="Q57">
+        <v>5597000.0</v>
+      </c>
+      <c r="R57">
+        <v>5624150.0</v>
+      </c>
+      <c r="S57">
+        <v>11192000.0</v>
+      </c>
+      <c r="T57">
+        <v>14380000.0</v>
+      </c>
+      <c r="U57">
+        <v>12124000.0</v>
+      </c>
+      <c r="V57">
+        <v>5102000.0</v>
+      </c>
+      <c r="W57">
+        <v>6100000.0</v>
+      </c>
+      <c r="X57">
+        <v>6868000.0</v>
+      </c>
+      <c r="Y57">
+        <v>6194000.0</v>
+      </c>
+      <c r="Z57">
+        <v>6707488.0</v>
+      </c>
+      <c r="AA57">
+        <v>7328000.0</v>
+      </c>
+      <c r="AB57">
+        <v>8422000.0</v>
+      </c>
+      <c r="AC57">
+        <v>6876000.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:29">
+      <c r="A58" t="s">
+        <v>68</v>
+      </c>
+      <c r="B58">
+        <v>14027000.0</v>
+      </c>
+      <c r="C58">
+        <v>13438000.0</v>
+      </c>
+      <c r="D58">
+        <v>14180000.0</v>
+      </c>
+      <c r="E58">
+        <v>20749000.0</v>
+      </c>
+      <c r="F58">
+        <v>14948430.0</v>
+      </c>
+      <c r="G58">
+        <v>21140000.0</v>
+      </c>
+      <c r="H58">
+        <v>12020000.0</v>
+      </c>
+      <c r="I58">
+        <v>12153000.0</v>
+      </c>
+      <c r="J58">
+        <v>20903000.0</v>
+      </c>
+      <c r="K58">
+        <v>14202000.0</v>
+      </c>
+      <c r="L58">
+        <v>10951000.0</v>
+      </c>
+      <c r="M58">
+        <v>6237000.0</v>
+      </c>
+      <c r="N58">
+        <v>8462850.0</v>
+      </c>
+      <c r="O58">
+        <v>5685000.0</v>
+      </c>
+      <c r="P58">
+        <v>6608000.0</v>
+      </c>
+      <c r="Q58">
+        <v>5405000.0</v>
+      </c>
+      <c r="R58">
+        <v>5928120.0</v>
+      </c>
+      <c r="S58">
+        <v>11395000.0</v>
+      </c>
+      <c r="T58">
+        <v>14506000.0</v>
+      </c>
+      <c r="U58">
+        <v>12270000.0</v>
+      </c>
+      <c r="V58">
+        <v>5812000.0</v>
+      </c>
+      <c r="W58">
+        <v>5942000.0</v>
+      </c>
+      <c r="X58">
+        <v>6685000.0</v>
+      </c>
+      <c r="Y58">
+        <v>6026000.0</v>
+      </c>
+      <c r="Z58">
+        <v>6976902.0</v>
+      </c>
+      <c r="AA58">
+        <v>7437000.0</v>
+      </c>
+      <c r="AB58">
+        <v>8531000.0</v>
+      </c>
+      <c r="AC58">
+        <v>6985000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:29">
+      <c r="A59" t="s">
+        <v>69</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+    </row>
+    <row r="60" spans="1:29">
+      <c r="A60" t="s">
+        <v>70</v>
+      </c>
+      <c r="B60">
+        <v>61699000.0</v>
+      </c>
+      <c r="C60">
+        <v>66309000.0</v>
+      </c>
+      <c r="D60">
+        <v>68879000.0</v>
+      </c>
+      <c r="E60">
+        <v>65494000.0</v>
+      </c>
+      <c r="F60">
+        <v>66822480.0</v>
+      </c>
+      <c r="G60">
+        <v>86235000.0</v>
+      </c>
+      <c r="H60">
+        <v>83575000.0</v>
+      </c>
+      <c r="I60">
+        <v>77944000.0</v>
+      </c>
+      <c r="J60">
+        <v>66282000.0</v>
+      </c>
+      <c r="K60">
+        <v>67193000.0</v>
+      </c>
+      <c r="L60">
+        <v>70699000.0</v>
+      </c>
+      <c r="M60">
+        <v>73504000.0</v>
+      </c>
+      <c r="N60">
+        <v>76804260.0</v>
+      </c>
+      <c r="O60">
+        <v>78590000.0</v>
+      </c>
+      <c r="P60">
+        <v>80811000.0</v>
+      </c>
+      <c r="Q60">
+        <v>83774000.0</v>
+      </c>
+      <c r="R60">
+        <v>85406020.0</v>
+      </c>
+      <c r="S60">
+        <v>82947000.0</v>
+      </c>
+      <c r="T60">
+        <v>64887000.0</v>
+      </c>
+      <c r="U60">
+        <v>52324000.0</v>
+      </c>
+      <c r="V60">
+        <v>48231000.0</v>
+      </c>
+      <c r="W60">
+        <v>70885000.0</v>
+      </c>
+      <c r="X60">
+        <v>69731000.0</v>
+      </c>
+      <c r="Y60">
+        <v>75736000.0</v>
+      </c>
+      <c r="Z60">
+        <v>80950215.0</v>
+      </c>
+      <c r="AA60">
+        <v>81979000.0</v>
+      </c>
+      <c r="AB60">
+        <v>81719000.0</v>
+      </c>
+      <c r="AC60">
+        <v>84779000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:29">
+      <c r="A61" t="s">
+        <v>71</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+    </row>
+    <row r="62" spans="1:29">
+      <c r="A62" t="s">
+        <v>72</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:L32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:12">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12">
+      <c r="A2" t="s">
+        <v>95</v>
+      </c>
+      <c r="B2">
+        <v>6895000.0</v>
+      </c>
+      <c r="C2">
+        <v>9204180.0</v>
+      </c>
+      <c r="D2">
+        <v>19562210.0</v>
+      </c>
+      <c r="E2">
+        <v>11692830.0</v>
+      </c>
+      <c r="F2">
+        <v>11342130.0</v>
+      </c>
+      <c r="G2">
+        <v>9572550.0</v>
+      </c>
+      <c r="H2">
+        <v>12588120.0</v>
+      </c>
+      <c r="I2">
+        <v>9080530.0</v>
+      </c>
+      <c r="J2">
+        <v>5762700.0</v>
+      </c>
+      <c r="K2">
+        <v>3540530.0</v>
+      </c>
+      <c r="L2">
+        <v>4772080.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:12">
+      <c r="A3" t="s">
+        <v>96</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3"/>
+      <c r="D3"/>
+      <c r="E3"/>
+      <c r="F3"/>
+      <c r="G3"/>
+      <c r="H3"/>
+      <c r="I3"/>
+      <c r="J3"/>
+      <c r="K3"/>
+      <c r="L3"/>
+    </row>
+    <row r="4" spans="1:12">
+      <c r="A4" t="s">
+        <v>97</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+    </row>
+    <row r="5" spans="1:12">
+      <c r="A5" t="s">
+        <v>98</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5">
+        <v>-10094000.0</v>
+      </c>
+      <c r="F5">
+        <v>-882000.0</v>
+      </c>
+      <c r="G5">
+        <v>-19899852.0</v>
+      </c>
+      <c r="H5">
+        <v>-5434276.0</v>
+      </c>
+      <c r="I5">
+        <v>-1917447.0</v>
+      </c>
+      <c r="J5">
+        <v>-2602499.0</v>
+      </c>
+      <c r="K5">
+        <v>-1768944.0</v>
+      </c>
+      <c r="L5"/>
+    </row>
+    <row r="6" spans="1:12">
+      <c r="A6" t="s">
+        <v>99</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6">
+        <v>-5972769.0</v>
+      </c>
+      <c r="F6">
+        <v>5115395.0</v>
+      </c>
+      <c r="G6">
+        <v>-28789266.0</v>
+      </c>
+      <c r="H6">
+        <v>2276644.0</v>
+      </c>
       <c r="I6">
-        <v>-3808000.0</v>
+        <v>-1917447.0</v>
       </c>
       <c r="J6">
-        <v>2286000.0</v>
-[...53 lines deleted...]
-    <row r="7" spans="1:27">
+        <v>-2602499.0</v>
+      </c>
+      <c r="K6"/>
+      <c r="L6"/>
+    </row>
+    <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>128</v>
-[...15 lines deleted...]
-      </c>
+        <v>100</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
-      <c r="I7">
-[...46 lines deleted...]
-      </c>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+    </row>
+    <row r="8" spans="1:12">
+      <c r="A8" t="s">
+        <v>101</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+    </row>
+    <row r="9" spans="1:12">
+      <c r="A9" t="s">
+        <v>102</v>
+      </c>
+      <c r="B9">
+        <v>14370000.0</v>
+      </c>
+      <c r="C9">
+        <v>5370230.0</v>
+      </c>
+      <c r="D9">
+        <v>4885660.0</v>
+      </c>
+      <c r="E9">
+        <v>6348190.0</v>
+      </c>
+      <c r="F9">
+        <v>8778620.0</v>
+      </c>
+      <c r="G9">
+        <v>3451080.0</v>
+      </c>
+      <c r="H9">
+        <v>5238690.0</v>
+      </c>
+      <c r="I9">
+        <v>1635520.0</v>
+      </c>
+      <c r="J9">
+        <v>2421070.0</v>
+      </c>
+      <c r="K9">
+        <v>2556760.0</v>
+      </c>
+      <c r="L9">
+        <v>3970880.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12">
+      <c r="A10" t="s">
+        <v>103</v>
+      </c>
+      <c r="B10">
+        <v>-2941000.0</v>
+      </c>
+      <c r="C10">
+        <v>-14629950.0</v>
+      </c>
+      <c r="D10">
+        <v>-17437520.0</v>
+      </c>
+      <c r="E10">
+        <v>-10687630.0</v>
+      </c>
+      <c r="F10">
+        <v>654380.0</v>
+      </c>
+      <c r="G10">
+        <v>-36079810.0</v>
+      </c>
+      <c r="H10">
+        <v>-5457410.0</v>
+      </c>
+      <c r="I10">
+        <v>-8646370.0</v>
+      </c>
+      <c r="J10">
+        <v>-6769530.0</v>
+      </c>
+      <c r="K10">
+        <v>-4927590.0</v>
+      </c>
+      <c r="L10">
+        <v>-10955320.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12">
+      <c r="A11" t="s">
+        <v>104</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>16000.0</v>
+      </c>
+      <c r="F11">
+        <v>-511048.0</v>
+      </c>
+      <c r="G11">
+        <v>472242.0</v>
+      </c>
+      <c r="H11">
+        <v>99545.0</v>
+      </c>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+    </row>
+    <row r="12" spans="1:12">
+      <c r="A12" t="s">
+        <v>105</v>
+      </c>
+      <c r="B12">
+        <v>396000.0</v>
+      </c>
+      <c r="C12">
+        <v>422257.0</v>
+      </c>
+      <c r="D12">
+        <v>168816.0</v>
+      </c>
+      <c r="E12">
+        <v>24816.0</v>
+      </c>
+      <c r="F12">
+        <v>28683.0</v>
+      </c>
+      <c r="G12">
+        <v>11863.0</v>
+      </c>
+      <c r="H12">
+        <v>9605.0</v>
+      </c>
+      <c r="I12">
+        <v>407.0</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12">
+      <c r="A13" t="s">
+        <v>106</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
+        <v>432230.0</v>
+      </c>
+      <c r="D13">
+        <v>1189270.0</v>
+      </c>
+      <c r="E13">
+        <v>531980.0</v>
+      </c>
+      <c r="F13">
+        <v>280770.0</v>
+      </c>
+      <c r="G13">
+        <v>102800.0</v>
+      </c>
+      <c r="H13">
+        <v>402400.0</v>
+      </c>
+      <c r="I13">
+        <v>366330.0</v>
+      </c>
+      <c r="J13">
+        <v>325380.0</v>
+      </c>
+      <c r="K13">
+        <v>274500.0</v>
+      </c>
+      <c r="L13"/>
+    </row>
+    <row r="14" spans="1:12">
+      <c r="A14" t="s">
+        <v>107</v>
+      </c>
+      <c r="B14">
+        <v>0.0</v>
+      </c>
+      <c r="C14">
+        <v>4751.0</v>
+      </c>
+      <c r="D14">
+        <v>3983.0</v>
+      </c>
+      <c r="E14">
+        <v>2983.0</v>
+      </c>
+      <c r="F14">
+        <v>22181.0</v>
+      </c>
+      <c r="G14">
+        <v>19816.0</v>
+      </c>
+      <c r="H14">
+        <v>79335.0</v>
+      </c>
+      <c r="I14">
+        <v>182625.0</v>
+      </c>
+      <c r="J14">
+        <v>52650.0</v>
+      </c>
+      <c r="K14"/>
+      <c r="L14"/>
+    </row>
+    <row r="15" spans="1:12">
+      <c r="A15" t="s">
+        <v>108</v>
+      </c>
+      <c r="B15">
+        <v>-4995000.0</v>
+      </c>
+      <c r="C15">
+        <v>-14662870.0</v>
+      </c>
+      <c r="D15">
+        <v>-17527080.0</v>
+      </c>
+      <c r="E15">
+        <v>-10700800.0</v>
+      </c>
+      <c r="F15">
+        <v>1187610.0</v>
+      </c>
+      <c r="G15">
+        <v>-36532240.0</v>
+      </c>
+      <c r="H15">
+        <v>-5477620.0</v>
+      </c>
+      <c r="I15">
+        <v>-8605940.0</v>
+      </c>
+      <c r="J15">
+        <v>-6359200.0</v>
+      </c>
+      <c r="K15">
+        <v>-4424930.0</v>
+      </c>
+      <c r="L15">
+        <v>-11059280.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12">
+      <c r="A16" t="s">
+        <v>109</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>-14662870.0</v>
+      </c>
+      <c r="D16">
+        <v>-17527080.0</v>
+      </c>
+      <c r="E16">
+        <v>-9777000.0</v>
+      </c>
+      <c r="F16">
+        <v>1187609.0</v>
+      </c>
+      <c r="G16">
+        <v>-36532237.0</v>
+      </c>
+      <c r="H16">
+        <v>-5477623.0</v>
+      </c>
+      <c r="I16">
+        <v>-8605940.0</v>
+      </c>
+      <c r="J16">
+        <v>-6359200.0</v>
+      </c>
+      <c r="K16">
+        <v>-4424930.0</v>
+      </c>
+      <c r="L16">
+        <v>-11059280.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12">
+      <c r="A17" t="s">
+        <v>110</v>
+      </c>
+      <c r="B17">
+        <v>-4995000.0</v>
+      </c>
+      <c r="C17">
+        <v>-14667620.0</v>
+      </c>
+      <c r="D17">
+        <v>-13986778.0</v>
+      </c>
+      <c r="E17">
+        <v>-10703778.0</v>
+      </c>
+      <c r="F17">
+        <v>1165428.0</v>
+      </c>
+      <c r="G17">
+        <v>-36552053.0</v>
+      </c>
+      <c r="H17">
+        <v>-5556958.0</v>
+      </c>
+      <c r="I17">
+        <v>-8788561.0</v>
+      </c>
+      <c r="J17">
+        <v>-6411853.0</v>
+      </c>
+      <c r="K17">
+        <v>-4428841.0</v>
+      </c>
+      <c r="L17"/>
+    </row>
+    <row r="18" spans="1:12">
+      <c r="A18" t="s">
+        <v>111</v>
+      </c>
+      <c r="B18">
+        <v>-396000.0</v>
+      </c>
+      <c r="C18">
+        <v>117982.0</v>
+      </c>
+      <c r="D18">
+        <v>-168816.0</v>
+      </c>
+      <c r="E18">
+        <v>-24816.0</v>
+      </c>
+      <c r="F18">
+        <v>-28683.0</v>
+      </c>
+      <c r="G18">
+        <v>-11863.0</v>
+      </c>
+      <c r="H18">
+        <v>-9605.0</v>
+      </c>
+      <c r="I18">
+        <v>-407.0</v>
+      </c>
+      <c r="J18">
+        <v>1865887.0</v>
+      </c>
+      <c r="K18">
+        <v>2044278.0</v>
+      </c>
+      <c r="L18"/>
+    </row>
+    <row r="19" spans="1:12">
+      <c r="A19" t="s">
+        <v>112</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+    </row>
+    <row r="20" spans="1:12">
+      <c r="A20" t="s">
+        <v>113</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+    </row>
+    <row r="21" spans="1:12">
+      <c r="A21" t="s">
+        <v>114</v>
+      </c>
+      <c r="B21">
+        <v>-4541000.0</v>
+      </c>
+      <c r="C21">
+        <v>-15062180.0</v>
+      </c>
+      <c r="D21">
+        <v>-18626790.0</v>
+      </c>
+      <c r="E21">
+        <v>-10155660.0</v>
+      </c>
+      <c r="F21">
+        <v>373600.0</v>
+      </c>
+      <c r="G21">
+        <v>-36182600.0</v>
+      </c>
+      <c r="H21">
+        <v>-5859810.0</v>
+      </c>
+      <c r="I21">
+        <v>-9012700.0</v>
+      </c>
+      <c r="J21">
+        <v>-7094910.0</v>
+      </c>
+      <c r="K21">
+        <v>-5202090.0</v>
+      </c>
+      <c r="L21">
+        <v>-10950090.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12">
+      <c r="A22" t="s">
+        <v>115</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+    </row>
+    <row r="23" spans="1:12">
+      <c r="A23" t="s">
+        <v>116</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23"/>
+      <c r="D23"/>
+      <c r="E23">
+        <v>375000.0</v>
+      </c>
+      <c r="F23">
+        <v>2386000.0</v>
+      </c>
+      <c r="G23">
+        <v>427830.0</v>
+      </c>
+      <c r="H23">
+        <v>476702.0</v>
+      </c>
+      <c r="I23"/>
+      <c r="J23"/>
+      <c r="K23"/>
+      <c r="L23"/>
+    </row>
+    <row r="24" spans="1:12">
+      <c r="A24" t="s">
+        <v>117</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+    </row>
+    <row r="25" spans="1:12">
+      <c r="A25" t="s">
+        <v>118</v>
+      </c>
+      <c r="B25">
+        <v>3742000.0</v>
+      </c>
+      <c r="C25">
+        <v>3940293.0</v>
+      </c>
+      <c r="D25">
+        <v>3982045.0</v>
+      </c>
+      <c r="E25">
+        <v>4690045.0</v>
+      </c>
+      <c r="F25">
+        <v>4432332.0</v>
+      </c>
+      <c r="G25">
+        <v>7278682.0</v>
+      </c>
+      <c r="H25">
+        <v>7724452.0</v>
+      </c>
+      <c r="I25">
+        <v>6728512.0</v>
+      </c>
+      <c r="J25">
+        <v>4165058.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+    </row>
+    <row r="26" spans="1:12">
+      <c r="A26" t="s">
+        <v>119</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+    </row>
+    <row r="27" spans="1:12">
+      <c r="A27" t="s">
+        <v>120</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+    </row>
+    <row r="28" spans="1:12">
+      <c r="A28" t="s">
+        <v>121</v>
+      </c>
+      <c r="B28">
+        <v>21054000.0</v>
+      </c>
+      <c r="C28">
+        <v>23349070.0</v>
+      </c>
+      <c r="D28">
+        <v>28739200.0</v>
+      </c>
+      <c r="E28">
+        <v>13225090.0</v>
+      </c>
+      <c r="F28">
+        <v>16157310.0</v>
+      </c>
+      <c r="G28">
+        <v>34475870.0</v>
+      </c>
+      <c r="H28">
+        <v>11149670.0</v>
+      </c>
+      <c r="I28">
+        <v>13354200.0</v>
+      </c>
+      <c r="J28">
+        <v>11597050.0</v>
+      </c>
+      <c r="K28">
+        <v>9992130.0</v>
+      </c>
+      <c r="L28">
+        <v>17379860.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12">
+      <c r="A29" t="s">
+        <v>122</v>
+      </c>
+      <c r="B29">
+        <v>2054000.0</v>
+      </c>
+      <c r="C29">
+        <v>37670.0</v>
+      </c>
+      <c r="D29">
+        <v>93510.0</v>
+      </c>
+      <c r="E29">
+        <v>16150.0</v>
+      </c>
+      <c r="F29">
+        <v>-511050.0</v>
+      </c>
+      <c r="G29">
+        <v>472240.0</v>
+      </c>
+      <c r="H29">
+        <v>99550.0</v>
+      </c>
+      <c r="I29">
+        <v>142200.0</v>
+      </c>
+      <c r="J29">
+        <v>-357670.0</v>
+      </c>
+      <c r="K29">
+        <v>-498750.0</v>
+      </c>
+      <c r="L29">
+        <v>106680.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12">
+      <c r="A30" t="s">
+        <v>123</v>
+      </c>
+      <c r="B30">
+        <v>25806000.0</v>
+      </c>
+      <c r="C30">
+        <v>29636590.0</v>
+      </c>
+      <c r="D30">
+        <v>43074660.0</v>
+      </c>
+      <c r="E30">
+        <v>23342271.0</v>
+      </c>
+      <c r="F30">
+        <v>22067269.0</v>
+      </c>
+      <c r="G30">
+        <v>43136184.0</v>
+      </c>
+      <c r="H30">
+        <v>23737783.0</v>
+      </c>
+      <c r="I30">
+        <v>22434729.0</v>
+      </c>
+      <c r="J30">
+        <v>17359750.0</v>
+      </c>
+      <c r="K30">
+        <v>13443256.0</v>
+      </c>
+      <c r="L30"/>
+    </row>
+    <row r="31" spans="1:12">
+      <c r="A31" t="s">
+        <v>124</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+    </row>
+    <row r="32" spans="1:12">
+      <c r="A32" t="s">
+        <v>125</v>
+      </c>
+      <c r="B32">
+        <v>21265000.0</v>
+      </c>
+      <c r="C32">
+        <v>14574410.0</v>
+      </c>
+      <c r="D32">
+        <v>24447870.0</v>
+      </c>
+      <c r="E32">
+        <v>18041020.0</v>
+      </c>
+      <c r="F32">
+        <v>20120750.0</v>
+      </c>
+      <c r="G32">
+        <v>13023630.0</v>
+      </c>
+      <c r="H32">
+        <v>17826810.0</v>
+      </c>
+      <c r="I32">
+        <v>10716050.0</v>
+      </c>
+      <c r="J32">
+        <v>8183770.0</v>
+      </c>
+      <c r="K32">
+        <v>6097290.0</v>
+      </c>
+      <c r="L32">
+        <v>8742960.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AC32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:29">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>73</v>
+      </c>
+      <c r="C1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D1" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" t="s">
+        <v>75</v>
+      </c>
+      <c r="F1" t="s">
+        <v>76</v>
+      </c>
+      <c r="G1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H1" t="s">
+        <v>2</v>
+      </c>
+      <c r="I1" t="s">
+        <v>78</v>
+      </c>
+      <c r="J1" t="s">
+        <v>79</v>
+      </c>
+      <c r="K1" t="s">
+        <v>80</v>
+      </c>
+      <c r="L1" t="s">
+        <v>81</v>
+      </c>
+      <c r="M1" t="s">
+        <v>82</v>
+      </c>
+      <c r="N1" t="s">
+        <v>4</v>
+      </c>
+      <c r="O1" t="s">
+        <v>83</v>
+      </c>
+      <c r="P1" t="s">
+        <v>84</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>85</v>
+      </c>
+      <c r="R1" t="s">
+        <v>5</v>
+      </c>
+      <c r="S1" t="s">
+        <v>86</v>
+      </c>
+      <c r="T1" t="s">
+        <v>87</v>
+      </c>
+      <c r="U1" t="s">
+        <v>88</v>
+      </c>
+      <c r="V1" t="s">
+        <v>6</v>
+      </c>
+      <c r="W1" t="s">
+        <v>89</v>
+      </c>
+      <c r="X1" t="s">
+        <v>90</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="2" spans="1:29">
+      <c r="A2" t="s">
+        <v>95</v>
+      </c>
+      <c r="B2">
+        <v>1560000.0</v>
+      </c>
+      <c r="C2">
+        <v>2326000.0</v>
+      </c>
+      <c r="D2">
+        <v>1271000.0</v>
+      </c>
+      <c r="E2">
+        <v>1738000.0</v>
+      </c>
+      <c r="F2">
+        <v>4103180.0</v>
+      </c>
+      <c r="G2">
+        <v>1641000.0</v>
+      </c>
+      <c r="H2">
+        <v>1303000.0</v>
+      </c>
+      <c r="I2">
+        <v>2157000.0</v>
+      </c>
+      <c r="J2">
+        <v>3156000.0</v>
+      </c>
+      <c r="K2">
+        <v>2899000.0</v>
+      </c>
+      <c r="L2">
+        <v>3369000.0</v>
+      </c>
+      <c r="M2">
+        <v>2576000.0</v>
+      </c>
+      <c r="N2">
+        <v>2777830.0</v>
+      </c>
+      <c r="O2">
+        <v>3462000.0</v>
+      </c>
+      <c r="P2">
+        <v>2903000.0</v>
+      </c>
+      <c r="Q2">
+        <v>2550000.0</v>
+      </c>
+      <c r="R2">
+        <v>4890130.0</v>
+      </c>
+      <c r="S2">
+        <v>2843000.0</v>
+      </c>
+      <c r="T2">
+        <v>1815000.0</v>
+      </c>
+      <c r="U2">
+        <v>1794000.0</v>
+      </c>
+      <c r="V2">
+        <v>4603000.0</v>
+      </c>
+      <c r="W2">
+        <v>2229000.0</v>
+      </c>
+      <c r="X2">
+        <v>2741000.0</v>
+      </c>
+      <c r="Y2">
+        <v>1450000.0</v>
+      </c>
+      <c r="Z2">
+        <v>7324120.0</v>
+      </c>
+      <c r="AA2">
+        <v>1736000.0</v>
+      </c>
+      <c r="AB2">
+        <v>2899000.0</v>
+      </c>
+      <c r="AC2">
+        <v>1675000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:29">
+      <c r="A3" t="s">
+        <v>96</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3"/>
+      <c r="D3"/>
+      <c r="E3"/>
+      <c r="F3"/>
+      <c r="G3"/>
+      <c r="H3"/>
+      <c r="I3"/>
+      <c r="J3"/>
+      <c r="K3"/>
+      <c r="L3"/>
+      <c r="M3"/>
+      <c r="N3"/>
+      <c r="O3"/>
+      <c r="P3"/>
+      <c r="Q3"/>
+      <c r="R3"/>
+      <c r="S3"/>
+      <c r="T3"/>
+      <c r="U3"/>
+      <c r="V3"/>
+      <c r="W3"/>
+      <c r="X3"/>
+      <c r="Y3"/>
+      <c r="Z3"/>
+      <c r="AA3"/>
+      <c r="AB3"/>
+      <c r="AC3"/>
+    </row>
+    <row r="4" spans="1:29">
+      <c r="A4" t="s">
+        <v>97</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+    </row>
+    <row r="5" spans="1:29">
+      <c r="A5" t="s">
+        <v>98</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5">
+        <v>-3199000.0</v>
+      </c>
+      <c r="M5">
+        <v>-3421000.0</v>
+      </c>
+      <c r="N5">
+        <v>-2838000.0</v>
+      </c>
+      <c r="O5">
+        <v>-2456000.0</v>
+      </c>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5">
+        <v>3493000.0</v>
+      </c>
+      <c r="X5">
+        <v>-4136000.0</v>
+      </c>
+      <c r="Y5">
+        <v>-2854000.0</v>
+      </c>
+      <c r="Z5">
+        <v>148644.0</v>
+      </c>
+      <c r="AA5">
+        <v>2493000.0</v>
+      </c>
+      <c r="AB5">
+        <v>-904000.0</v>
+      </c>
+      <c r="AC5">
+        <v>541000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:29">
+      <c r="A6" t="s">
+        <v>99</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6">
+        <v>-2523000.0</v>
+      </c>
+      <c r="M6">
+        <v>-2186000.0</v>
+      </c>
+      <c r="N6">
+        <v>-2536769.0</v>
+      </c>
+      <c r="O6">
+        <v>-1143000.0</v>
+      </c>
+      <c r="P6">
+        <v>-1675000.0</v>
+      </c>
+      <c r="Q6">
+        <v>-618000.0</v>
+      </c>
+      <c r="R6">
+        <v>1715395.0</v>
+      </c>
+      <c r="S6">
+        <v>1190000.0</v>
+      </c>
+      <c r="T6">
+        <v>-842000.0</v>
+      </c>
+      <c r="U6">
+        <v>3052000.0</v>
+      </c>
+      <c r="V6">
+        <v>-25479266.0</v>
+      </c>
+      <c r="W6">
+        <v>3493000.0</v>
+      </c>
+      <c r="X6">
+        <v>-4136000.0</v>
+      </c>
+      <c r="Y6">
+        <v>-2854000.0</v>
+      </c>
+      <c r="Z6"/>
+      <c r="AA6"/>
+      <c r="AB6"/>
+      <c r="AC6"/>
+    </row>
+    <row r="7" spans="1:29">
+      <c r="A7" t="s">
+        <v>100</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
-    </row>
-    <row r="8" spans="1:27">
+      <c r="AB7"/>
+      <c r="AC7"/>
+    </row>
+    <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>129</v>
+        <v>101</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
-    </row>
-    <row r="9" spans="1:27">
+      <c r="AB8"/>
+      <c r="AC8"/>
+    </row>
+    <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>130</v>
-[...8 lines deleted...]
-      <c r="I9"/>
+        <v>102</v>
+      </c>
+      <c r="B9">
+        <v>5815000.0</v>
+      </c>
+      <c r="C9">
+        <v>176000.0</v>
+      </c>
+      <c r="D9">
+        <v>7565000.0</v>
+      </c>
+      <c r="E9">
+        <v>814000.0</v>
+      </c>
+      <c r="F9">
+        <v>483230.0</v>
+      </c>
+      <c r="G9">
+        <v>975000.0</v>
+      </c>
+      <c r="H9">
+        <v>2095000.0</v>
+      </c>
+      <c r="I9">
+        <v>1817000.0</v>
+      </c>
       <c r="J9">
-        <v>-1929000.0</v>
+        <v>1179000.0</v>
       </c>
       <c r="K9">
-        <v>-768000.0</v>
+        <v>1758000.0</v>
       </c>
       <c r="L9">
-        <v>-4927000.0</v>
+        <v>1054000.0</v>
       </c>
       <c r="M9">
-        <v>-476000.0</v>
-[...16 lines deleted...]
-    <row r="10" spans="1:27">
+        <v>1831000.0</v>
+      </c>
+      <c r="N9">
+        <v>1575190.0</v>
+      </c>
+      <c r="O9">
+        <v>1525000.0</v>
+      </c>
+      <c r="P9">
+        <v>1190000.0</v>
+      </c>
+      <c r="Q9">
+        <v>2058000.0</v>
+      </c>
+      <c r="R9">
+        <v>4990620.0</v>
+      </c>
+      <c r="S9">
+        <v>974000.0</v>
+      </c>
+      <c r="T9">
+        <v>1264000.0</v>
+      </c>
+      <c r="U9">
+        <v>1550000.0</v>
+      </c>
+      <c r="V9">
+        <v>-2554000.0</v>
+      </c>
+      <c r="W9">
+        <v>2270000.0</v>
+      </c>
+      <c r="X9">
+        <v>3735000.0</v>
+      </c>
+      <c r="Y9">
+        <v>1601000.0</v>
+      </c>
+      <c r="Z9">
+        <v>-1883310.0</v>
+      </c>
+      <c r="AA9">
+        <v>4033000.0</v>
+      </c>
+      <c r="AB9">
+        <v>657000.0</v>
+      </c>
+      <c r="AC9">
+        <v>2433000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>131</v>
+        <v>103</v>
       </c>
       <c r="B10">
-        <v>9000.0</v>
+        <v>-3978000.0</v>
       </c>
       <c r="C10">
-        <v>59753.0</v>
+        <v>-1145000.0</v>
       </c>
       <c r="D10">
-        <v>6000.0</v>
+        <v>3494000.0</v>
       </c>
       <c r="E10">
-        <v>66000.0</v>
+        <v>-1312000.0</v>
       </c>
       <c r="F10">
-        <v>426000.0</v>
-[...2 lines deleted...]
-      <c r="H10"/>
+        <v>-18017950.0</v>
+      </c>
+      <c r="G10">
+        <v>2643000.0</v>
+      </c>
+      <c r="H10">
+        <v>3834000.0</v>
+      </c>
       <c r="I10">
-        <v>-813000.0</v>
+        <v>-3089000.0</v>
       </c>
       <c r="J10">
-        <v>328000.0</v>
+        <v>872000.0</v>
       </c>
       <c r="K10">
-        <v>314000.0</v>
+        <v>-3832000.0</v>
       </c>
       <c r="L10">
-        <v>766000.0</v>
+        <v>-3189000.0</v>
       </c>
       <c r="M10">
-        <v>-16000.0</v>
+        <v>-3283000.0</v>
       </c>
       <c r="N10">
-        <v>10000.0</v>
+        <v>-3661630.0</v>
       </c>
       <c r="O10">
-        <v>8000.0</v>
+        <v>-2339000.0</v>
       </c>
       <c r="P10">
-        <v>195475.0</v>
+        <v>-2843000.0</v>
       </c>
       <c r="Q10">
-        <v>132000.0</v>
+        <v>-1844000.0</v>
       </c>
       <c r="R10">
-        <v>916000.0</v>
+        <v>447380.0</v>
       </c>
       <c r="S10">
-        <v>946000.0</v>
+        <v>56000.0</v>
       </c>
       <c r="T10">
-        <v>-1122666.0</v>
+        <v>-1881000.0</v>
       </c>
       <c r="U10">
-        <v>943000.0</v>
+        <v>2032000.0</v>
       </c>
       <c r="V10">
-        <v>-481000.0</v>
+        <v>-26004000.0</v>
       </c>
       <c r="W10">
-        <v>264000.0</v>
+        <v>1180000.0</v>
       </c>
       <c r="X10">
-        <v>-2234362.0</v>
+        <v>-11255000.0</v>
       </c>
       <c r="Y10">
-        <v>499000.0</v>
+        <v>-5046000.0</v>
       </c>
       <c r="Z10">
-        <v>-539000.0</v>
+        <v>-976410.0</v>
       </c>
       <c r="AA10">
-        <v>364000.0</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:27">
+        <v>289000.0</v>
+      </c>
+      <c r="AB10">
+        <v>-3109000.0</v>
+      </c>
+      <c r="AC10">
+        <v>-1659000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>132</v>
+        <v>104</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
-[...11 lines deleted...]
-      <c r="N11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11">
+        <v>16000.0</v>
+      </c>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
-    </row>
-    <row r="12" spans="1:27">
+      <c r="AB11"/>
+      <c r="AC11"/>
+    </row>
+    <row r="12" spans="1:29">
       <c r="A12" t="s">
+        <v>105</v>
+      </c>
+      <c r="B12">
+        <v>108000.0</v>
+      </c>
+      <c r="C12">
+        <v>94000.0</v>
+      </c>
+      <c r="D12">
+        <v>95000.0</v>
+      </c>
+      <c r="E12">
+        <v>99000.0</v>
+      </c>
+      <c r="F12">
+        <v>105000.0</v>
+      </c>
+      <c r="G12">
+        <v>102000.0</v>
+      </c>
+      <c r="H12">
+        <v>107000.0</v>
+      </c>
+      <c r="I12">
+        <v>108000.0</v>
+      </c>
+      <c r="J12">
+        <v>120000.0</v>
+      </c>
+      <c r="K12">
+        <v>87000.0</v>
+      </c>
+      <c r="L12">
+        <v>53000.0</v>
+      </c>
+      <c r="M12">
+        <v>12000.0</v>
+      </c>
+      <c r="N12">
+        <v>16816.0</v>
+      </c>
+      <c r="O12">
+        <v>3000.0</v>
+      </c>
+      <c r="P12">
+        <v>4000.0</v>
+      </c>
+      <c r="Q12">
+        <v>1000.0</v>
+      </c>
+      <c r="R12">
+        <v>20683.0</v>
+      </c>
+      <c r="S12">
+        <v>2000.0</v>
+      </c>
+      <c r="T12">
+        <v>2000.0</v>
+      </c>
+      <c r="U12">
+        <v>4000.0</v>
+      </c>
+      <c r="V12">
+        <v>9863.0</v>
+      </c>
+      <c r="W12">
+        <v>0.0</v>
+      </c>
+      <c r="X12">
+        <v>2000.0</v>
+      </c>
+      <c r="Y12">
+        <v>0.0</v>
+      </c>
+      <c r="Z12">
+        <v>395.0</v>
+      </c>
+      <c r="AA12">
+        <v>4000.0</v>
+      </c>
+      <c r="AB12">
+        <v>3000.0</v>
+      </c>
+      <c r="AC12">
+        <v>3000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29">
+      <c r="A13" t="s">
+        <v>106</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13">
+        <v>330000.0</v>
+      </c>
+      <c r="E13">
+        <v>680000.0</v>
+      </c>
+      <c r="F13">
+        <v>170230.0</v>
+      </c>
+      <c r="G13">
+        <v>56000.0</v>
+      </c>
+      <c r="H13">
+        <v>22000.0</v>
+      </c>
+      <c r="I13">
+        <v>184000.0</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13">
+        <v>19000.0</v>
+      </c>
+      <c r="M13">
+        <v>31000.0</v>
+      </c>
+      <c r="N13">
+        <v>160020.0</v>
+      </c>
+      <c r="O13">
+        <v>0.0</v>
+      </c>
+      <c r="P13">
+        <v>255000.0</v>
+      </c>
+      <c r="Q13">
+        <v>437000.0</v>
+      </c>
+      <c r="R13">
+        <v>432780.0</v>
+      </c>
+      <c r="S13">
+        <v>81000.0</v>
+      </c>
+      <c r="T13">
+        <v>94000.0</v>
+      </c>
+      <c r="U13">
+        <v>23000.0</v>
+      </c>
+      <c r="V13">
+        <v>138000.0</v>
+      </c>
+      <c r="W13">
+        <v>58000.0</v>
+      </c>
+      <c r="X13">
+        <v>92000.0</v>
+      </c>
+      <c r="Y13">
+        <v>50000.0</v>
+      </c>
+      <c r="Z13">
+        <v>90400.0</v>
+      </c>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+    </row>
+    <row r="14" spans="1:29">
+      <c r="A14" t="s">
+        <v>107</v>
+      </c>
+      <c r="B14">
+        <v>0.0</v>
+      </c>
+      <c r="C14">
+        <v>0.0</v>
+      </c>
+      <c r="D14">
+        <v>0.0</v>
+      </c>
+      <c r="E14">
+        <v>0.0</v>
+      </c>
+      <c r="F14">
+        <v>0.0</v>
+      </c>
+      <c r="G14">
+        <v>0.0</v>
+      </c>
+      <c r="H14">
+        <v>0.0</v>
+      </c>
+      <c r="I14">
+        <v>0.0</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14">
+        <v>0.0</v>
+      </c>
+      <c r="M14">
+        <v>0.0</v>
+      </c>
+      <c r="N14">
+        <v>3983.0</v>
+      </c>
+      <c r="O14">
+        <v>0.0</v>
+      </c>
+      <c r="P14">
+        <v>-1000.0</v>
+      </c>
+      <c r="Q14">
+        <v>0.0</v>
+      </c>
+      <c r="R14">
+        <v>-49819.0</v>
+      </c>
+      <c r="S14">
+        <v>58000.0</v>
+      </c>
+      <c r="T14">
+        <v>-31000.0</v>
+      </c>
+      <c r="U14">
+        <v>45000.0</v>
+      </c>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+    </row>
+    <row r="15" spans="1:29">
+      <c r="A15" t="s">
+        <v>108</v>
+      </c>
+      <c r="B15">
+        <v>-4603000.0</v>
+      </c>
+      <c r="C15">
+        <v>-2574000.0</v>
+      </c>
+      <c r="D15">
+        <v>3494000.0</v>
+      </c>
+      <c r="E15">
+        <v>-1312000.0</v>
+      </c>
+      <c r="F15">
+        <v>-18053870.0</v>
+      </c>
+      <c r="G15">
+        <v>2643000.0</v>
+      </c>
+      <c r="H15">
+        <v>3834000.0</v>
+      </c>
+      <c r="I15">
+        <v>-3086000.0</v>
+      </c>
+      <c r="J15">
+        <v>872000.0</v>
+      </c>
+      <c r="K15">
+        <v>-3837000.0</v>
+      </c>
+      <c r="L15">
+        <v>-3189000.0</v>
+      </c>
+      <c r="M15">
+        <v>-3283000.0</v>
+      </c>
+      <c r="N15">
+        <v>-3673800.0</v>
+      </c>
+      <c r="O15">
+        <v>-2339000.0</v>
+      </c>
+      <c r="P15">
+        <v>-2844000.0</v>
+      </c>
+      <c r="Q15">
+        <v>-1844000.0</v>
+      </c>
+      <c r="R15">
+        <v>908610.0</v>
+      </c>
+      <c r="S15">
+        <v>114000.0</v>
+      </c>
+      <c r="T15">
+        <v>-1912000.0</v>
+      </c>
+      <c r="U15">
+        <v>2077000.0</v>
+      </c>
+      <c r="V15">
+        <v>-26491000.0</v>
+      </c>
+      <c r="W15">
+        <v>1155000.0</v>
+      </c>
+      <c r="X15">
+        <v>-11195000.0</v>
+      </c>
+      <c r="Y15">
+        <v>-5002000.0</v>
+      </c>
+      <c r="Z15">
+        <v>-1045620.0</v>
+      </c>
+      <c r="AA15">
+        <v>261000.0</v>
+      </c>
+      <c r="AB15">
+        <v>-3041000.0</v>
+      </c>
+      <c r="AC15">
+        <v>-1651000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29">
+      <c r="A16" t="s">
+        <v>109</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16">
+        <v>3494000.0</v>
+      </c>
+      <c r="E16">
+        <v>-1312000.0</v>
+      </c>
+      <c r="F16">
+        <v>-18053870.0</v>
+      </c>
+      <c r="G16">
+        <v>2643000.0</v>
+      </c>
+      <c r="H16">
+        <v>3834000.0</v>
+      </c>
+      <c r="I16">
+        <v>-3086000.0</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
+        <v>-3189000.0</v>
+      </c>
+      <c r="M16">
+        <v>-3283000.0</v>
+      </c>
+      <c r="N16">
+        <v>-2698000.0</v>
+      </c>
+      <c r="O16">
+        <v>-2339000.0</v>
+      </c>
+      <c r="P16">
+        <v>-2844000.0</v>
+      </c>
+      <c r="Q16">
+        <v>-1844000.0</v>
+      </c>
+      <c r="R16">
+        <v>908610.0</v>
+      </c>
+      <c r="S16">
+        <v>114000.0</v>
+      </c>
+      <c r="T16">
+        <v>-1912000.0</v>
+      </c>
+      <c r="U16">
+        <v>2077000.0</v>
+      </c>
+      <c r="V16">
+        <v>-26474000.0</v>
+      </c>
+      <c r="W16">
+        <v>1155000.0</v>
+      </c>
+      <c r="X16">
+        <v>-11219000.0</v>
+      </c>
+      <c r="Y16">
+        <v>-5002000.0</v>
+      </c>
+      <c r="Z16">
+        <v>-1045620.0</v>
+      </c>
+      <c r="AA16">
+        <v>261000.0</v>
+      </c>
+      <c r="AB16">
+        <v>-4693000.0</v>
+      </c>
+      <c r="AC16">
+        <v>-1651000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
+      <c r="A17" t="s">
+        <v>110</v>
+      </c>
+      <c r="B17">
+        <v>-4603000.0</v>
+      </c>
+      <c r="C17">
+        <v>-2574000.0</v>
+      </c>
+      <c r="D17">
+        <v>3494000.0</v>
+      </c>
+      <c r="E17">
+        <v>-1312000.0</v>
+      </c>
+      <c r="F17">
+        <v>-18520000.0</v>
+      </c>
+      <c r="G17">
+        <v>2643000.0</v>
+      </c>
+      <c r="H17">
+        <v>3834000.0</v>
+      </c>
+      <c r="I17">
+        <v>-3086000.0</v>
+      </c>
+      <c r="J17">
+        <v>872000.0</v>
+      </c>
+      <c r="K17">
+        <v>-3837000.0</v>
+      </c>
+      <c r="L17">
+        <v>-3189000.0</v>
+      </c>
+      <c r="M17">
+        <v>-3283000.0</v>
+      </c>
+      <c r="N17">
+        <v>-3677778.0</v>
+      </c>
+      <c r="O17">
+        <v>-2339000.0</v>
+      </c>
+      <c r="P17">
+        <v>-2843000.0</v>
+      </c>
+      <c r="Q17">
+        <v>-1844000.0</v>
+      </c>
+      <c r="R17">
+        <v>958428.0</v>
+      </c>
+      <c r="S17">
+        <v>56000.0</v>
+      </c>
+      <c r="T17">
+        <v>-1881000.0</v>
+      </c>
+      <c r="U17">
+        <v>2032000.0</v>
+      </c>
+      <c r="V17">
+        <v>-26477053.0</v>
+      </c>
+      <c r="W17">
+        <v>1180000.0</v>
+      </c>
+      <c r="X17">
+        <v>-6208000.0</v>
+      </c>
+      <c r="Y17">
+        <v>-5234000.0</v>
+      </c>
+      <c r="Z17">
+        <v>-1039958.0</v>
+      </c>
+      <c r="AA17">
+        <v>253000.0</v>
+      </c>
+      <c r="AB17">
+        <v>-3109000.0</v>
+      </c>
+      <c r="AC17">
+        <v>-1659000.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
+      <c r="A18" t="s">
+        <v>111</v>
+      </c>
+      <c r="B18">
+        <v>-108000.0</v>
+      </c>
+      <c r="C18">
+        <v>-94000.0</v>
+      </c>
+      <c r="D18">
+        <v>-95000.0</v>
+      </c>
+      <c r="E18">
+        <v>-99000.0</v>
+      </c>
+      <c r="F18">
+        <v>-105000.0</v>
+      </c>
+      <c r="G18">
+        <v>-102000.0</v>
+      </c>
+      <c r="H18">
+        <v>-107000.0</v>
+      </c>
+      <c r="I18">
+        <v>-108000.0</v>
+      </c>
+      <c r="J18">
+        <v>-120000.0</v>
+      </c>
+      <c r="K18">
+        <v>-87000.0</v>
+      </c>
+      <c r="L18">
+        <v>-53000.0</v>
+      </c>
+      <c r="M18">
+        <v>-12000.0</v>
+      </c>
+      <c r="N18">
+        <v>-16816.0</v>
+      </c>
+      <c r="O18">
+        <v>-3000.0</v>
+      </c>
+      <c r="P18">
+        <v>-4000.0</v>
+      </c>
+      <c r="Q18">
+        <v>-1000.0</v>
+      </c>
+      <c r="R18">
+        <v>-20683.0</v>
+      </c>
+      <c r="S18">
+        <v>-2000.0</v>
+      </c>
+      <c r="T18">
+        <v>-2000.0</v>
+      </c>
+      <c r="U18">
+        <v>-4000.0</v>
+      </c>
+      <c r="V18">
+        <v>-9863.0</v>
+      </c>
+      <c r="W18">
+        <v>0.0</v>
+      </c>
+      <c r="X18">
+        <v>-2000.0</v>
+      </c>
+      <c r="Y18">
+        <v>0.0</v>
+      </c>
+      <c r="Z18">
+        <v>395.0</v>
+      </c>
+      <c r="AA18">
+        <v>-4000.0</v>
+      </c>
+      <c r="AB18">
+        <v>-3000.0</v>
+      </c>
+      <c r="AC18">
+        <v>-3000.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
+      <c r="A19" t="s">
+        <v>112</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+    </row>
+    <row r="20" spans="1:29">
+      <c r="A20" t="s">
+        <v>113</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+    </row>
+    <row r="21" spans="1:29">
+      <c r="A21" t="s">
+        <v>114</v>
+      </c>
+      <c r="B21">
+        <v>-4245000.0</v>
+      </c>
+      <c r="C21">
+        <v>-2091000.0</v>
+      </c>
+      <c r="D21">
+        <v>3164000.0</v>
+      </c>
+      <c r="E21">
+        <v>-1992000.0</v>
+      </c>
+      <c r="F21">
+        <v>-18188180.0</v>
+      </c>
+      <c r="G21">
+        <v>2587000.0</v>
+      </c>
+      <c r="H21">
+        <v>3812000.0</v>
+      </c>
+      <c r="I21">
+        <v>-3273000.0</v>
+      </c>
+      <c r="J21">
+        <v>-2763000.0</v>
+      </c>
+      <c r="K21">
+        <v>-3776000.0</v>
+      </c>
+      <c r="L21">
+        <v>-3170000.0</v>
+      </c>
+      <c r="M21">
+        <v>-3314000.0</v>
+      </c>
+      <c r="N21">
+        <v>-3821660.0</v>
+      </c>
+      <c r="O21">
+        <v>-2339000.0</v>
+      </c>
+      <c r="P21">
+        <v>-2588000.0</v>
+      </c>
+      <c r="Q21">
+        <v>-1407000.0</v>
+      </c>
+      <c r="R21">
+        <v>14600.0</v>
+      </c>
+      <c r="S21">
+        <v>137000.0</v>
+      </c>
+      <c r="T21">
+        <v>-1787000.0</v>
+      </c>
+      <c r="U21">
+        <v>2009000.0</v>
+      </c>
+      <c r="V21">
+        <v>-26142000.0</v>
+      </c>
+      <c r="W21">
+        <v>1122000.0</v>
+      </c>
+      <c r="X21">
+        <v>-11163000.0</v>
+      </c>
+      <c r="Y21">
+        <v>-4996000.0</v>
+      </c>
+      <c r="Z21">
+        <v>-1066810.0</v>
+      </c>
+      <c r="AA21">
+        <v>370000.0</v>
+      </c>
+      <c r="AB21">
+        <v>-3914000.0</v>
+      </c>
+      <c r="AC21">
+        <v>-1934000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
+      <c r="A22" t="s">
+        <v>115</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+    </row>
+    <row r="23" spans="1:29">
+      <c r="A23" t="s">
+        <v>116</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23"/>
+      <c r="D23"/>
+      <c r="E23"/>
+      <c r="F23"/>
+      <c r="G23"/>
+      <c r="H23"/>
+      <c r="I23"/>
+      <c r="J23"/>
+      <c r="K23"/>
+      <c r="L23">
+        <v>139000.0</v>
+      </c>
+      <c r="M23">
+        <v>128000.0</v>
+      </c>
+      <c r="N23">
+        <v>372000.0</v>
+      </c>
+      <c r="O23">
+        <v>302000.0</v>
+      </c>
+      <c r="P23"/>
+      <c r="Q23"/>
+      <c r="R23"/>
+      <c r="S23"/>
+      <c r="T23"/>
+      <c r="U23"/>
+      <c r="V23"/>
+      <c r="W23"/>
+      <c r="X23"/>
+      <c r="Y23"/>
+      <c r="Z23"/>
+      <c r="AA23"/>
+      <c r="AB23"/>
+      <c r="AC23"/>
+    </row>
+    <row r="24" spans="1:29">
+      <c r="A24" t="s">
+        <v>117</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+    </row>
+    <row r="25" spans="1:29">
+      <c r="A25" t="s">
+        <v>118</v>
+      </c>
+      <c r="B25">
+        <v>803000.0</v>
+      </c>
+      <c r="C25">
+        <v>810000.0</v>
+      </c>
+      <c r="D25">
+        <v>811000.0</v>
+      </c>
+      <c r="E25">
+        <v>1318000.0</v>
+      </c>
+      <c r="F25">
+        <v>922293.0</v>
+      </c>
+      <c r="G25">
+        <v>844000.0</v>
+      </c>
+      <c r="H25">
+        <v>1022000.0</v>
+      </c>
+      <c r="I25">
+        <v>1152000.0</v>
+      </c>
+      <c r="J25"/>
+      <c r="K25">
+        <v>1176000.0</v>
+      </c>
+      <c r="L25">
+        <v>613000.0</v>
+      </c>
+      <c r="M25">
+        <v>1085000.0</v>
+      </c>
+      <c r="N25">
+        <v>1108045.0</v>
+      </c>
+      <c r="O25">
+        <v>1193000.0</v>
+      </c>
+      <c r="P25">
+        <v>1164000.0</v>
+      </c>
+      <c r="Q25">
+        <v>1225000.0</v>
+      </c>
+      <c r="R25">
+        <v>1247332.0</v>
+      </c>
+      <c r="S25">
+        <v>1132000.0</v>
+      </c>
+      <c r="T25">
+        <v>1037000.0</v>
+      </c>
+      <c r="U25">
+        <v>1016000.0</v>
+      </c>
+      <c r="V25">
+        <v>515682.0</v>
+      </c>
+      <c r="W25">
+        <v>2313000.0</v>
+      </c>
+      <c r="X25">
+        <v>2070000.0</v>
+      </c>
+      <c r="Y25">
+        <v>2380000.0</v>
+      </c>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+    </row>
+    <row r="26" spans="1:29">
+      <c r="A26" t="s">
+        <v>119</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+    </row>
+    <row r="27" spans="1:29">
+      <c r="A27" t="s">
+        <v>120</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+    </row>
+    <row r="28" spans="1:29">
+      <c r="A28" t="s">
+        <v>121</v>
+      </c>
+      <c r="B28">
+        <v>11244000.0</v>
+      </c>
+      <c r="C28">
+        <v>2267000.0</v>
+      </c>
+      <c r="D28">
+        <v>4642000.0</v>
+      </c>
+      <c r="E28">
+        <v>2901000.0</v>
+      </c>
+      <c r="F28">
+        <v>20786070.0</v>
+      </c>
+      <c r="G28">
+        <v>1162000.0</v>
+      </c>
+      <c r="H28"/>
+      <c r="I28">
+        <v>5308000.0</v>
+      </c>
+      <c r="J28">
+        <v>3942000.0</v>
+      </c>
+      <c r="K28">
+        <v>5715000.0</v>
+      </c>
+      <c r="L28">
+        <v>4392000.0</v>
+      </c>
+      <c r="M28">
+        <v>5380000.0</v>
+      </c>
+      <c r="N28">
+        <v>1193090.0</v>
+      </c>
+      <c r="O28">
+        <v>4283000.0</v>
+      </c>
+      <c r="P28">
+        <v>4081000.0</v>
+      </c>
+      <c r="Q28">
+        <v>3668000.0</v>
+      </c>
+      <c r="R28">
+        <v>8375310.0</v>
+      </c>
+      <c r="S28">
+        <v>1069000.0</v>
+      </c>
+      <c r="T28">
+        <v>3469000.0</v>
+      </c>
+      <c r="U28">
+        <v>3244000.0</v>
+      </c>
+      <c r="V28">
+        <v>17628000.0</v>
+      </c>
+      <c r="W28">
+        <v>1442000.0</v>
+      </c>
+      <c r="X28">
+        <v>15406000.0</v>
+      </c>
+      <c r="Y28">
+        <v>6775000.0</v>
+      </c>
+      <c r="Z28">
+        <v>1806340.0</v>
+      </c>
+      <c r="AA28">
+        <v>4159000.0</v>
+      </c>
+      <c r="AB28">
+        <v>4571000.0</v>
+      </c>
+      <c r="AC28">
+        <v>4367000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
+      <c r="A29" t="s">
+        <v>122</v>
+      </c>
+      <c r="B29">
+        <v>625000.0</v>
+      </c>
+      <c r="C29">
+        <v>1429000.0</v>
+      </c>
+      <c r="D29">
+        <v>0.0</v>
+      </c>
+      <c r="E29">
+        <v>0.0</v>
+      </c>
+      <c r="F29">
+        <v>40670.0</v>
+      </c>
+      <c r="G29">
+        <v>0.0</v>
+      </c>
+      <c r="H29">
+        <v>0.0</v>
+      </c>
+      <c r="I29">
+        <v>-3000.0</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>5000.0</v>
+      </c>
+      <c r="L29">
+        <v>0.0</v>
+      </c>
+      <c r="M29">
+        <v>0.0</v>
+      </c>
+      <c r="N29">
+        <v>16150.0</v>
+      </c>
+      <c r="O29">
+        <v>0.0</v>
+      </c>
+      <c r="P29">
+        <v>0.0</v>
+      </c>
+      <c r="Q29">
+        <v>0.0</v>
+      </c>
+      <c r="R29">
+        <v>-511050.0</v>
+      </c>
+      <c r="S29">
+        <v>0.0</v>
+      </c>
+      <c r="T29">
+        <v>0.0</v>
+      </c>
+      <c r="U29">
+        <v>0.0</v>
+      </c>
+      <c r="V29">
+        <v>472000.0</v>
+      </c>
+      <c r="W29">
+        <v>0.0</v>
+      </c>
+      <c r="X29">
+        <v>0.0</v>
+      </c>
+      <c r="Y29"/>
+      <c r="Z29">
+        <v>63550.0</v>
+      </c>
+      <c r="AA29">
+        <v>36000.0</v>
+      </c>
+      <c r="AB29">
+        <v>0.0</v>
+      </c>
+      <c r="AC29">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29">
+      <c r="A30" t="s">
+        <v>123</v>
+      </c>
+      <c r="B30">
+        <v>11620000.0</v>
+      </c>
+      <c r="C30">
+        <v>4593000.0</v>
+      </c>
+      <c r="D30">
+        <v>5672000.0</v>
+      </c>
+      <c r="E30">
+        <v>4544000.0</v>
+      </c>
+      <c r="F30">
+        <v>22774590.0</v>
+      </c>
+      <c r="G30">
+        <v>29000.0</v>
+      </c>
+      <c r="H30">
+        <v>-414000.0</v>
+      </c>
+      <c r="I30">
+        <v>7247000.0</v>
+      </c>
+      <c r="J30">
+        <v>7098000.0</v>
+      </c>
+      <c r="K30">
+        <v>8433000.0</v>
+      </c>
+      <c r="L30">
+        <v>7593000.0</v>
+      </c>
+      <c r="M30">
+        <v>7721000.0</v>
+      </c>
+      <c r="N30">
+        <v>3320271.0</v>
+      </c>
+      <c r="O30">
+        <v>7326000.0</v>
+      </c>
+      <c r="P30">
+        <v>6681000.0</v>
+      </c>
+      <c r="Q30">
+        <v>6015000.0</v>
+      </c>
+      <c r="R30">
+        <v>8959269.0</v>
+      </c>
+      <c r="S30">
+        <v>3680000.0</v>
+      </c>
+      <c r="T30">
+        <v>4866000.0</v>
+      </c>
+      <c r="U30">
+        <v>4562000.0</v>
+      </c>
+      <c r="V30">
+        <v>21318184.0</v>
+      </c>
+      <c r="W30">
+        <v>3671000.0</v>
+      </c>
+      <c r="X30">
+        <v>9591000.0</v>
+      </c>
+      <c r="Y30">
+        <v>8235000.0</v>
+      </c>
+      <c r="Z30">
+        <v>6558783.0</v>
+      </c>
+      <c r="AA30">
+        <v>5399000.0</v>
+      </c>
+      <c r="AB30">
+        <v>7470000.0</v>
+      </c>
+      <c r="AC30">
+        <v>6042000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
+      <c r="A31" t="s">
+        <v>124</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31"/>
+      <c r="O31"/>
+      <c r="P31"/>
+      <c r="Q31"/>
+      <c r="R31"/>
+      <c r="S31"/>
+      <c r="T31"/>
+      <c r="U31"/>
+      <c r="V31"/>
+      <c r="W31"/>
+      <c r="X31"/>
+      <c r="Y31"/>
+      <c r="Z31"/>
+      <c r="AA31"/>
+      <c r="AB31"/>
+      <c r="AC31"/>
+    </row>
+    <row r="32" spans="1:29">
+      <c r="A32" t="s">
+        <v>125</v>
+      </c>
+      <c r="B32">
+        <v>7375000.0</v>
+      </c>
+      <c r="C32">
+        <v>2502000.0</v>
+      </c>
+      <c r="D32">
+        <v>8836000.0</v>
+      </c>
+      <c r="E32">
+        <v>2552000.0</v>
+      </c>
+      <c r="F32">
+        <v>4586410.0</v>
+      </c>
+      <c r="G32">
+        <v>2616000.0</v>
+      </c>
+      <c r="H32">
+        <v>3398000.0</v>
+      </c>
+      <c r="I32">
+        <v>3974000.0</v>
+      </c>
+      <c r="J32">
+        <v>4335000.0</v>
+      </c>
+      <c r="K32">
+        <v>4657000.0</v>
+      </c>
+      <c r="L32">
+        <v>4423000.0</v>
+      </c>
+      <c r="M32">
+        <v>4407000.0</v>
+      </c>
+      <c r="N32">
+        <v>4353020.0</v>
+      </c>
+      <c r="O32">
+        <v>4987000.0</v>
+      </c>
+      <c r="P32">
+        <v>4093000.0</v>
+      </c>
+      <c r="Q32">
+        <v>4608000.0</v>
+      </c>
+      <c r="R32">
+        <v>9880750.0</v>
+      </c>
+      <c r="S32">
+        <v>3817000.0</v>
+      </c>
+      <c r="T32">
+        <v>3079000.0</v>
+      </c>
+      <c r="U32">
+        <v>3344000.0</v>
+      </c>
+      <c r="V32">
+        <v>2049000.0</v>
+      </c>
+      <c r="W32">
+        <v>4499000.0</v>
+      </c>
+      <c r="X32">
+        <v>6476000.0</v>
+      </c>
+      <c r="Y32">
+        <v>3051000.0</v>
+      </c>
+      <c r="Z32">
+        <v>5440810.0</v>
+      </c>
+      <c r="AA32">
+        <v>5769000.0</v>
+      </c>
+      <c r="AB32">
+        <v>3556000.0</v>
+      </c>
+      <c r="AC32">
+        <v>4108000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:L30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:12">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12">
+      <c r="A2" t="s">
+        <v>126</v>
+      </c>
+      <c r="B2">
+        <v>3745000.0</v>
+      </c>
+      <c r="C2">
+        <v>6433999.0</v>
+      </c>
+      <c r="D2">
+        <v>6539000.0</v>
+      </c>
+      <c r="E2">
+        <v>17437294.0</v>
+      </c>
+      <c r="F2">
+        <v>4635391.0</v>
+      </c>
+      <c r="G2">
+        <v>7976241.0</v>
+      </c>
+      <c r="H2">
+        <v>23217305.0</v>
+      </c>
+      <c r="I2">
+        <v>40169600.0</v>
+      </c>
+      <c r="J2">
+        <v>66701998.0</v>
+      </c>
+      <c r="K2"/>
+      <c r="L2"/>
+    </row>
+    <row r="3" spans="1:12">
+      <c r="A3" t="s">
+        <v>127</v>
+      </c>
+      <c r="B3">
+        <v>3458000</v>
+      </c>
+      <c r="C3">
+        <v>1177490</v>
+      </c>
+      <c r="D3">
+        <v>2544234</v>
+      </c>
+      <c r="E3">
+        <v>2993000</v>
+      </c>
+      <c r="F3">
+        <v>636151</v>
+      </c>
+      <c r="G3">
+        <v>334248</v>
+      </c>
+      <c r="H3">
+        <v>3390733</v>
+      </c>
+      <c r="I3">
+        <v>13275070</v>
+      </c>
+      <c r="J3">
+        <v>13569370</v>
+      </c>
+      <c r="K3">
+        <v>8002970</v>
+      </c>
+      <c r="L3">
+        <v>3863140</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12">
+      <c r="A4" t="s">
+        <v>128</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+    </row>
+    <row r="5" spans="1:12">
+      <c r="A5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+    </row>
+    <row r="6" spans="1:12">
+      <c r="A6" t="s">
+        <v>130</v>
+      </c>
+      <c r="B6">
+        <v>-2478000.0</v>
+      </c>
+      <c r="C6">
+        <v>-5338220.0</v>
+      </c>
+      <c r="D6">
+        <v>-6167935.0</v>
+      </c>
+      <c r="E6">
+        <v>-12467000.0</v>
+      </c>
+      <c r="F6">
+        <v>12801903.0</v>
+      </c>
+      <c r="G6">
+        <v>-3340850.0</v>
+      </c>
+      <c r="H6">
+        <v>-15241064.0</v>
+      </c>
+      <c r="I6">
+        <v>-16952300.0</v>
+      </c>
+      <c r="J6">
+        <v>-25386490.0</v>
+      </c>
+      <c r="K6">
+        <v>-4450130.0</v>
+      </c>
+      <c r="L6">
+        <v>13362980.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12">
+      <c r="A7" t="s">
+        <v>131</v>
+      </c>
+      <c r="B7">
+        <v>-3391000.0</v>
+      </c>
+      <c r="C7">
+        <v>-11679560.0</v>
+      </c>
+      <c r="D7">
+        <v>-3851443.0</v>
+      </c>
+      <c r="E7">
+        <v>-6266150.0</v>
+      </c>
+      <c r="F7">
+        <v>-18183310.0</v>
+      </c>
+      <c r="G7">
+        <v>5005410.0</v>
+      </c>
+      <c r="H7">
+        <v>-4113810.0</v>
+      </c>
+      <c r="I7">
+        <v>-926180.0</v>
+      </c>
+      <c r="J7">
+        <v>-4952520.0</v>
+      </c>
+      <c r="K7">
+        <v>3851890.0</v>
+      </c>
+      <c r="L7"/>
+    </row>
+    <row r="8" spans="1:12">
+      <c r="A8" t="s">
+        <v>132</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+    </row>
+    <row r="9" spans="1:12">
+      <c r="A9" t="s">
         <v>133</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9">
+        <v>-10633000.0</v>
+      </c>
+      <c r="F9">
+        <v>-21959968.0</v>
+      </c>
+      <c r="G9">
+        <v>6910247.0</v>
+      </c>
+      <c r="H9">
+        <v>-4092127.0</v>
+      </c>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+    </row>
+    <row r="10" spans="1:12">
+      <c r="A10" t="s">
+        <v>134</v>
+      </c>
+      <c r="B10">
+        <v>-81000.0</v>
+      </c>
+      <c r="C10">
+        <v>557753.0</v>
+      </c>
+      <c r="D10">
+        <v>595499.0</v>
+      </c>
+      <c r="E10">
+        <v>768000.0</v>
+      </c>
+      <c r="F10">
+        <v>2189475.0</v>
+      </c>
+      <c r="G10">
+        <v>-396666.0</v>
+      </c>
+      <c r="H10">
+        <v>-6204771.0</v>
+      </c>
+      <c r="I10">
+        <v>-3685321.0</v>
+      </c>
+      <c r="J10">
+        <v>-3419720.0</v>
+      </c>
+      <c r="K10">
+        <v>-2117145.0</v>
+      </c>
+      <c r="L10"/>
+    </row>
+    <row r="11" spans="1:12">
+      <c r="A11" t="s">
+        <v>135</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>2800000.0</v>
+      </c>
+      <c r="F11">
+        <v>928172.0</v>
+      </c>
+      <c r="G11">
+        <v>-1644340.0</v>
+      </c>
+      <c r="H11">
+        <v>644088.0</v>
+      </c>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+    </row>
+    <row r="12" spans="1:12">
+      <c r="A12" t="s">
+        <v>136</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>6588000.0</v>
+      </c>
+      <c r="F12">
+        <v>-3086947.0</v>
+      </c>
+      <c r="G12">
+        <v>28365419.0</v>
+      </c>
+      <c r="H12">
+        <v>1209412.0</v>
+      </c>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+    </row>
+    <row r="13" spans="1:12">
+      <c r="A13" t="s">
+        <v>137</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+    </row>
+    <row r="14" spans="1:12">
+      <c r="A14" t="s">
+        <v>138</v>
+      </c>
+      <c r="B14">
+        <v>3742000.0</v>
+      </c>
+      <c r="C14">
+        <v>1449230.0</v>
+      </c>
+      <c r="D14">
+        <v>3982045.0</v>
+      </c>
+      <c r="E14">
+        <v>2509000.0</v>
+      </c>
+      <c r="F14">
+        <v>3022599.0</v>
+      </c>
+      <c r="G14">
+        <v>4230616.0</v>
+      </c>
+      <c r="H14">
+        <v>4354277.0</v>
+      </c>
+      <c r="I14">
+        <v>3931560.0</v>
+      </c>
+      <c r="J14">
+        <v>2888980.0</v>
+      </c>
+      <c r="K14">
+        <v>1959970.0</v>
+      </c>
+      <c r="L14">
+        <v>3122230.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12">
+      <c r="A15" t="s">
+        <v>139</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+    </row>
+    <row r="16" spans="1:12">
+      <c r="A16" t="s">
+        <v>140</v>
+      </c>
+      <c r="B16">
+        <v>1139000.0</v>
+      </c>
+      <c r="C16">
+        <v>1095775.0</v>
+      </c>
+      <c r="D16">
+        <v>371065.0</v>
+      </c>
+      <c r="E16">
+        <v>4378335.0</v>
+      </c>
+      <c r="F16">
+        <v>17437294.0</v>
+      </c>
+      <c r="G16">
+        <v>4635391.0</v>
+      </c>
+      <c r="H16">
+        <v>7976241.0</v>
+      </c>
+      <c r="I16">
+        <v>23217305.0</v>
+      </c>
+      <c r="J16">
+        <v>43972178.0</v>
+      </c>
+      <c r="K16">
+        <v>66701998.0</v>
+      </c>
+      <c r="L16"/>
+    </row>
+    <row r="17" spans="1:12">
+      <c r="A17" t="s">
+        <v>141</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+    </row>
+    <row r="18" spans="1:12">
+      <c r="A18" t="s">
+        <v>142</v>
+      </c>
+      <c r="B18">
+        <v>-2618000.0</v>
+      </c>
+      <c r="C18">
+        <v>-15375429.0</v>
+      </c>
+      <c r="D18">
+        <v>-7610581.0</v>
+      </c>
+      <c r="E18">
+        <v>-14831581.0</v>
+      </c>
+      <c r="F18">
+        <v>-21438306.0</v>
+      </c>
+      <c r="G18">
+        <v>-3998401.0</v>
+      </c>
+      <c r="H18">
+        <v>-15057593.0</v>
+      </c>
+      <c r="I18">
+        <v>-16459790.0</v>
+      </c>
+      <c r="J18">
+        <v>-22688975.0</v>
+      </c>
+      <c r="K18"/>
+      <c r="L18"/>
+    </row>
+    <row r="19" spans="1:12">
+      <c r="A19" t="s">
+        <v>143</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
+        <v>-3501980.0</v>
+      </c>
+      <c r="D19">
+        <v>-31290.0</v>
+      </c>
+      <c r="E19">
+        <v>-1228000.0</v>
+      </c>
+      <c r="F19">
+        <v>-4336469.0</v>
+      </c>
+      <c r="G19">
+        <v>-4336469.0</v>
+      </c>
+      <c r="H19">
+        <v>-1489042.0</v>
+      </c>
+      <c r="I19">
+        <v>-13762762.0</v>
+      </c>
+      <c r="J19">
+        <v>-13551931.0</v>
+      </c>
+      <c r="K19">
+        <v>-4210498.0</v>
+      </c>
+      <c r="L19"/>
+    </row>
+    <row r="20" spans="1:12">
+      <c r="A20" t="s">
+        <v>144</v>
+      </c>
+      <c r="B20">
+        <v>0.0</v>
+      </c>
+      <c r="C20">
+        <v>12722673.0</v>
+      </c>
+      <c r="D20">
+        <v>725000.0</v>
+      </c>
+      <c r="E20">
+        <v>-775.0</v>
+      </c>
+      <c r="F20">
+        <v>34563225.0</v>
+      </c>
+      <c r="G20">
+        <v>750000.0</v>
+      </c>
+      <c r="H20">
+        <v>0.0</v>
+      </c>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+    </row>
+    <row r="21" spans="1:12">
+      <c r="A21" t="s">
+        <v>145</v>
+      </c>
+      <c r="B21">
+        <v>-434000.0</v>
+      </c>
+      <c r="C21">
+        <v>-341041.0</v>
+      </c>
+      <c r="D21"/>
+      <c r="E21">
+        <v>-607000.0</v>
+      </c>
+      <c r="F21">
+        <v>510619.0</v>
+      </c>
+      <c r="G21">
+        <v>-67179.0</v>
+      </c>
+      <c r="H21">
+        <v>-55651.0</v>
+      </c>
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+    </row>
+    <row r="22" spans="1:12">
+      <c r="A22" t="s">
+        <v>108</v>
+      </c>
+      <c r="B22">
+        <v>-4995000.0</v>
+      </c>
+      <c r="C22">
+        <v>-14629950.0</v>
+      </c>
+      <c r="D22">
+        <v>-13362000.0</v>
+      </c>
+      <c r="E22">
+        <v>-10700795.0</v>
+      </c>
+      <c r="F22">
+        <v>1187609.0</v>
+      </c>
+      <c r="G22">
+        <v>-36532237.0</v>
+      </c>
+      <c r="H22">
+        <v>-5477623.0</v>
+      </c>
+      <c r="I22">
+        <v>-8646370.0</v>
+      </c>
+      <c r="J22">
+        <v>-6769530.0</v>
+      </c>
+      <c r="K22">
+        <v>-4927590.0</v>
+      </c>
+      <c r="L22">
+        <v>-10955320.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12">
+      <c r="A23" t="s">
+        <v>146</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
+        <v>297620.0</v>
+      </c>
+      <c r="D23">
+        <v>1446790.0</v>
+      </c>
+      <c r="E23">
+        <v>-683180.0</v>
+      </c>
+      <c r="F23">
+        <v>687070.0</v>
+      </c>
+      <c r="G23">
+        <v>-12000.0</v>
+      </c>
+      <c r="H23"/>
+      <c r="I23">
+        <v>-410.0</v>
+      </c>
+      <c r="J23">
+        <v>222730.0</v>
+      </c>
+      <c r="K23">
+        <v>-3600.0</v>
+      </c>
+      <c r="L23">
+        <v>-5230.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12">
+      <c r="A24" t="s">
+        <v>147</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>-2324490.0</v>
+      </c>
+      <c r="D24">
+        <v>-5507200.0</v>
+      </c>
+      <c r="E24">
+        <v>2512940.0</v>
+      </c>
+      <c r="F24">
+        <v>106566.0</v>
+      </c>
+      <c r="G24">
+        <v>-34245.0</v>
+      </c>
+      <c r="H24">
+        <v>-37956.0</v>
+      </c>
+      <c r="I24">
+        <v>-487690.0</v>
+      </c>
+      <c r="J24">
+        <v>-2639230.0</v>
+      </c>
+      <c r="K24">
+        <v>3792470.0</v>
+      </c>
+      <c r="L24">
+        <v>-47269400.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12">
+      <c r="A25" t="s">
+        <v>148</v>
+      </c>
+      <c r="B25">
+        <v>-36000.0</v>
+      </c>
+      <c r="C25">
+        <v>-98491.0</v>
+      </c>
+      <c r="D25">
+        <v>-240333.0</v>
+      </c>
+      <c r="E25">
+        <v>-745333.0</v>
+      </c>
+      <c r="F25">
+        <v>2722376.0</v>
+      </c>
+      <c r="G25">
+        <v>-472534.0</v>
+      </c>
+      <c r="H25">
+        <v>-724126.0</v>
+      </c>
+      <c r="I25">
+        <v>-816350.0</v>
+      </c>
+      <c r="J25">
+        <v>-1865887.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+    </row>
+    <row r="26" spans="1:12">
+      <c r="A26" t="s">
+        <v>149</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
+        <v>12722670.0</v>
+      </c>
+      <c r="D26">
+        <v>8770000.0</v>
+      </c>
+      <c r="E26">
+        <v>0.0</v>
+      </c>
+      <c r="F26">
+        <v>34563230.0</v>
+      </c>
+      <c r="G26">
+        <v>750000.0</v>
+      </c>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26">
+        <v>65468200.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12">
+      <c r="A27" t="s">
+        <v>150</v>
+      </c>
+      <c r="B27">
+        <v>0.0</v>
+      </c>
+      <c r="C27">
+        <v>-6958000.0</v>
+      </c>
+      <c r="D27">
+        <v>1646415.0</v>
+      </c>
+      <c r="E27">
+        <v>1163415.0</v>
+      </c>
+      <c r="F27">
+        <v>1050582.0</v>
+      </c>
+      <c r="G27">
+        <v>2946367.0</v>
+      </c>
+      <c r="H27">
+        <v>0.0</v>
+      </c>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+    </row>
+    <row r="28" spans="1:12">
+      <c r="A28" t="s">
+        <v>151</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
+        <v>12517050.0</v>
+      </c>
+      <c r="D28">
+        <v>11288520.0</v>
+      </c>
+      <c r="E28">
+        <v>-607000.0</v>
+      </c>
+      <c r="F28">
+        <v>35073844.0</v>
+      </c>
+      <c r="G28">
+        <v>682821.0</v>
+      </c>
+      <c r="H28">
+        <v>-55651.0</v>
+      </c>
+      <c r="I28">
+        <v>-25960.0</v>
+      </c>
+      <c r="J28">
+        <v>182510.0</v>
+      </c>
+      <c r="K28">
+        <v>-35700.0</v>
+      </c>
+      <c r="L28">
+        <v>65429260.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12">
+      <c r="A29" t="s">
+        <v>152</v>
+      </c>
+      <c r="B29">
+        <v>840000.0</v>
+      </c>
+      <c r="C29">
+        <v>-14197940.0</v>
+      </c>
+      <c r="D29">
+        <v>-5066347.0</v>
+      </c>
+      <c r="E29">
+        <v>-5692000.0</v>
+      </c>
+      <c r="F29">
+        <v>-16309327.0</v>
+      </c>
+      <c r="G29">
+        <v>3981105.0</v>
+      </c>
+      <c r="H29">
+        <v>-6196569.0</v>
+      </c>
+      <c r="I29">
+        <v>-3184720.0</v>
+      </c>
+      <c r="J29">
+        <v>-9119600.0</v>
+      </c>
+      <c r="K29">
+        <v>-395520.0</v>
+      </c>
+      <c r="L29">
+        <v>-882090.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12">
+      <c r="A30" t="s">
+        <v>153</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
+        <v>-3501980.0</v>
+      </c>
+      <c r="D30">
+        <v>-10632070.0</v>
+      </c>
+      <c r="E30">
+        <v>-6028000.0</v>
+      </c>
+      <c r="F30">
+        <v>-5991147.0</v>
+      </c>
+      <c r="G30">
+        <v>-7998556.0</v>
+      </c>
+      <c r="H30">
+        <v>-9002476.0</v>
+      </c>
+      <c r="I30">
+        <v>-13762760.0</v>
+      </c>
+      <c r="J30">
+        <v>-16208610.0</v>
+      </c>
+      <c r="K30">
+        <v>-4210500.0</v>
+      </c>
+      <c r="L30">
+        <v>-51132550.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AD30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:30">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>73</v>
+      </c>
+      <c r="C1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D1" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" t="s">
+        <v>75</v>
+      </c>
+      <c r="F1" t="s">
+        <v>76</v>
+      </c>
+      <c r="G1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H1" t="s">
+        <v>2</v>
+      </c>
+      <c r="I1" t="s">
+        <v>78</v>
+      </c>
+      <c r="J1" t="s">
+        <v>79</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>80</v>
+      </c>
+      <c r="M1" t="s">
+        <v>81</v>
+      </c>
+      <c r="N1" t="s">
+        <v>82</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>83</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>84</v>
+      </c>
+      <c r="R1" t="s">
+        <v>85</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>86</v>
+      </c>
+      <c r="U1" t="s">
+        <v>87</v>
+      </c>
+      <c r="V1" t="s">
+        <v>88</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>89</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>90</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
+      <c r="A2" t="s">
+        <v>126</v>
+      </c>
+      <c r="B2">
+        <v>3359000.0</v>
+      </c>
+      <c r="C2">
+        <v>6990000.0</v>
+      </c>
+      <c r="D2">
+        <v>8769000.0</v>
+      </c>
+      <c r="E2">
+        <v>3745000.0</v>
+      </c>
+      <c r="F2">
+        <v>8248000.0</v>
+      </c>
+      <c r="G2">
+        <v>7138000.0</v>
+      </c>
+      <c r="H2">
+        <v>5938000.0</v>
+      </c>
+      <c r="I2">
+        <v>8535000.0</v>
+      </c>
+      <c r="J2"/>
+      <c r="K2">
+        <v>1182000.0</v>
+      </c>
+      <c r="L2">
+        <v>4957000.0</v>
+      </c>
+      <c r="M2">
+        <v>2671000.0</v>
+      </c>
+      <c r="N2">
+        <v>6187000.0</v>
+      </c>
+      <c r="O2">
+        <v>6539000.0</v>
+      </c>
+      <c r="P2">
+        <v>6926000.0</v>
+      </c>
+      <c r="Q2">
+        <v>14770000.0</v>
+      </c>
+      <c r="R2">
+        <v>18566000.0</v>
+      </c>
+      <c r="S2">
+        <v>38781000.0</v>
+      </c>
+      <c r="T2">
+        <v>29399000.0</v>
+      </c>
+      <c r="U2">
+        <v>18085000.0</v>
+      </c>
+      <c r="V2">
+        <v>5870000.0</v>
+      </c>
+      <c r="W2">
+        <v>7238000.0</v>
+      </c>
+      <c r="X2">
+        <v>6519000.0</v>
+      </c>
+      <c r="Y2">
+        <v>6134000.0</v>
+      </c>
+      <c r="Z2">
+        <v>9179000.0</v>
+      </c>
+      <c r="AA2">
+        <v>12323000.0</v>
+      </c>
+      <c r="AB2"/>
+      <c r="AC2"/>
+      <c r="AD2"/>
+    </row>
+    <row r="3" spans="1:30">
+      <c r="A3" t="s">
+        <v>127</v>
+      </c>
+      <c r="B3">
+        <v>1441000</v>
+      </c>
+      <c r="C3">
+        <v>886000</v>
+      </c>
+      <c r="D3">
+        <v>1131000</v>
+      </c>
+      <c r="E3">
+        <v>194000</v>
+      </c>
+      <c r="F3">
+        <v>1177490</v>
+      </c>
+      <c r="G3">
+        <v>1014000</v>
+      </c>
+      <c r="H3">
+        <v>755000</v>
+      </c>
+      <c r="I3">
+        <v>292000</v>
+      </c>
+      <c r="J3">
+        <v>0</v>
+      </c>
+      <c r="K3">
+        <v>0</v>
+      </c>
+      <c r="L3">
+        <v>288000</v>
+      </c>
+      <c r="M3">
+        <v>413000</v>
+      </c>
+      <c r="N3">
+        <v>157000</v>
+      </c>
+      <c r="O3">
+        <v>4008000</v>
+      </c>
+      <c r="P3">
+        <v>263000</v>
+      </c>
+      <c r="Q3">
+        <v>7249000</v>
+      </c>
+      <c r="R3">
+        <v>1257000</v>
+      </c>
+      <c r="S3">
+        <v>5128980</v>
+      </c>
+      <c r="T3">
+        <v>3428000</v>
+      </c>
+      <c r="U3">
+        <v>1807000</v>
+      </c>
+      <c r="V3">
+        <v>1126000</v>
+      </c>
+      <c r="W3">
+        <v>7979510</v>
+      </c>
+      <c r="X3">
+        <v>4948000</v>
+      </c>
+      <c r="Y3">
+        <v>3351000</v>
+      </c>
+      <c r="Z3">
+        <v>2034000</v>
+      </c>
+      <c r="AA3">
+        <v>13155430</v>
+      </c>
+      <c r="AB3">
+        <v>5973000</v>
+      </c>
+      <c r="AC3">
+        <v>3380000</v>
+      </c>
+      <c r="AD3">
+        <v>2335000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:30">
+      <c r="A4" t="s">
+        <v>128</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
+      <c r="A5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5"/>
+    </row>
+    <row r="6" spans="1:30">
+      <c r="A6" t="s">
+        <v>130</v>
+      </c>
+      <c r="B6">
+        <v>-2213000.0</v>
+      </c>
+      <c r="C6">
+        <v>-3635000.0</v>
+      </c>
+      <c r="D6">
+        <v>3245000.0</v>
+      </c>
+      <c r="E6">
+        <v>5024000.0</v>
+      </c>
+      <c r="F6">
+        <v>-5338220.0</v>
+      </c>
+      <c r="G6">
+        <v>-287000.0</v>
+      </c>
+      <c r="H6">
+        <v>-1397000.0</v>
+      </c>
+      <c r="I6">
+        <v>-2597000.0</v>
+      </c>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6">
+        <v>-3808000.0</v>
+      </c>
+      <c r="M6">
+        <v>2286000.0</v>
+      </c>
+      <c r="N6">
+        <v>-3516000.0</v>
+      </c>
+      <c r="O6">
+        <v>-440000.0</v>
+      </c>
+      <c r="P6">
+        <v>-387000.0</v>
+      </c>
+      <c r="Q6">
+        <v>-11640000.0</v>
+      </c>
+      <c r="R6">
+        <v>-3796000.0</v>
+      </c>
+      <c r="S6">
+        <v>12801900.0</v>
+      </c>
+      <c r="T6">
+        <v>32911000.0</v>
+      </c>
+      <c r="U6">
+        <v>23529000.0</v>
+      </c>
+      <c r="V6">
+        <v>12215000.0</v>
+      </c>
+      <c r="W6">
+        <v>-3340850.0</v>
+      </c>
+      <c r="X6">
+        <v>-1941000.0</v>
+      </c>
+      <c r="Y6">
+        <v>-2660000.0</v>
+      </c>
+      <c r="Z6">
+        <v>-3045000.0</v>
+      </c>
+      <c r="AA6">
+        <v>-15241060.0</v>
+      </c>
+      <c r="AB6">
+        <v>-9764000.0</v>
+      </c>
+      <c r="AC6">
+        <v>-4184000.0</v>
+      </c>
+      <c r="AD6">
+        <v>-1397000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:30">
+      <c r="A7" t="s">
+        <v>131</v>
+      </c>
+      <c r="B7">
+        <v>-3081000.0</v>
+      </c>
+      <c r="C7">
+        <v>1253000.0</v>
+      </c>
+      <c r="D7">
+        <v>-620000.0</v>
+      </c>
+      <c r="E7">
+        <v>6416000.0</v>
+      </c>
+      <c r="F7">
+        <v>-11679560.0</v>
+      </c>
+      <c r="G7">
+        <v>-1514000.0</v>
+      </c>
+      <c r="H7">
+        <v>-8304000.0</v>
+      </c>
+      <c r="I7">
+        <v>-10255000.0</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7">
+        <v>1936000.0</v>
+      </c>
+      <c r="M7">
+        <v>-4177000.0</v>
+      </c>
+      <c r="N7">
+        <v>-2273000.0</v>
+      </c>
+      <c r="O7">
+        <v>-6266150.0</v>
+      </c>
+      <c r="P7">
+        <v>-4460000.0</v>
+      </c>
+      <c r="Q7">
+        <v>-3477000.0</v>
+      </c>
+      <c r="R7">
+        <v>-2349000.0</v>
+      </c>
+      <c r="S7">
+        <v>-18183310.0</v>
+      </c>
+      <c r="T7">
+        <v>2251000.0</v>
+      </c>
+      <c r="U7">
+        <v>6513000.0</v>
+      </c>
+      <c r="V7">
+        <v>11722000.0</v>
+      </c>
+      <c r="W7">
+        <v>5005410.0</v>
+      </c>
+      <c r="X7">
+        <v>1957000.0</v>
+      </c>
+      <c r="Y7">
+        <v>451000.0</v>
+      </c>
+      <c r="Z7">
+        <v>-952000.0</v>
+      </c>
+      <c r="AA7">
+        <v>-4113810.0</v>
+      </c>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+    </row>
+    <row r="8" spans="1:30">
+      <c r="A8" t="s">
+        <v>132</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
+      <c r="A9" t="s">
+        <v>133</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
+        <v>-1929000.0</v>
+      </c>
+      <c r="N9">
+        <v>-768000.0</v>
+      </c>
+      <c r="O9">
+        <v>-4927000.0</v>
+      </c>
+      <c r="P9">
+        <v>-476000.0</v>
+      </c>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+      <c r="AB9"/>
+      <c r="AC9"/>
+      <c r="AD9"/>
+    </row>
+    <row r="10" spans="1:30">
+      <c r="A10" t="s">
+        <v>134</v>
+      </c>
+      <c r="B10">
+        <v>-21000.0</v>
+      </c>
+      <c r="C10">
+        <v>-57000.0</v>
+      </c>
+      <c r="D10">
+        <v>-12000.0</v>
+      </c>
+      <c r="E10">
+        <v>9000.0</v>
+      </c>
+      <c r="F10">
+        <v>59753.0</v>
+      </c>
+      <c r="G10">
+        <v>6000.0</v>
+      </c>
+      <c r="H10">
+        <v>66000.0</v>
+      </c>
+      <c r="I10">
+        <v>426000.0</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10">
+        <v>-813000.0</v>
+      </c>
+      <c r="M10">
+        <v>328000.0</v>
+      </c>
+      <c r="N10">
+        <v>314000.0</v>
+      </c>
+      <c r="O10">
+        <v>766000.0</v>
+      </c>
+      <c r="P10">
+        <v>-16000.0</v>
+      </c>
+      <c r="Q10">
+        <v>10000.0</v>
+      </c>
+      <c r="R10">
+        <v>8000.0</v>
+      </c>
+      <c r="S10">
+        <v>195475.0</v>
+      </c>
+      <c r="T10">
+        <v>132000.0</v>
+      </c>
+      <c r="U10">
+        <v>916000.0</v>
+      </c>
+      <c r="V10">
+        <v>946000.0</v>
+      </c>
+      <c r="W10">
+        <v>-1122666.0</v>
+      </c>
+      <c r="X10">
+        <v>943000.0</v>
+      </c>
+      <c r="Y10">
+        <v>-481000.0</v>
+      </c>
+      <c r="Z10">
+        <v>264000.0</v>
+      </c>
+      <c r="AA10">
+        <v>-2234362.0</v>
+      </c>
+      <c r="AB10">
+        <v>499000.0</v>
+      </c>
+      <c r="AC10">
+        <v>-539000.0</v>
+      </c>
+      <c r="AD10">
+        <v>364000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:30">
+      <c r="A11" t="s">
+        <v>135</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
+        <v>-172000.0</v>
+      </c>
+      <c r="N11">
+        <v>-1801000.0</v>
+      </c>
+      <c r="O11">
+        <v>1878000.0</v>
+      </c>
+      <c r="P11">
+        <v>-480000.0</v>
+      </c>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+    </row>
+    <row r="12" spans="1:30">
+      <c r="A12" t="s">
+        <v>136</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>2443000.0</v>
       </c>
-      <c r="K12">
+      <c r="N12">
         <v>1970000.0</v>
       </c>
-      <c r="L12">
+      <c r="O12">
         <v>1950000.0</v>
       </c>
-      <c r="M12">
+      <c r="P12">
         <v>2978000.0</v>
       </c>
-      <c r="N12"/>
-[...1 lines deleted...]
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
-    </row>
-    <row r="13" spans="1:27">
+      <c r="AB12"/>
+      <c r="AC12"/>
+      <c r="AD12"/>
+    </row>
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
-    </row>
-    <row r="14" spans="1:27">
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="B14">
+        <v>803000.0</v>
+      </c>
+      <c r="C14">
+        <v>810000.0</v>
+      </c>
+      <c r="D14">
+        <v>849000.0</v>
+      </c>
+      <c r="E14">
         <v>678000.0</v>
       </c>
-      <c r="C14">
+      <c r="F14">
         <v>1449230.0</v>
       </c>
-      <c r="D14">
+      <c r="G14">
         <v>1150000.0</v>
       </c>
-      <c r="E14">
+      <c r="H14">
         <v>929000.0</v>
       </c>
-      <c r="F14">
+      <c r="I14">
         <v>699000.0</v>
       </c>
-      <c r="G14"/>
-[...1 lines deleted...]
-      <c r="I14">
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14">
         <v>1176000.0</v>
       </c>
-      <c r="J14">
+      <c r="M14">
         <v>22000.0</v>
       </c>
-      <c r="K14">
+      <c r="N14">
         <v>495000.0</v>
       </c>
-      <c r="L14">
+      <c r="O14">
         <v>393327.0</v>
       </c>
-      <c r="M14">
+      <c r="P14">
         <v>747000.0</v>
       </c>
-      <c r="N14">
+      <c r="Q14">
         <v>1496000.0</v>
       </c>
-      <c r="O14">
+      <c r="R14">
         <v>726000.0</v>
       </c>
-      <c r="P14">
+      <c r="S14">
         <v>3022600.0</v>
       </c>
-      <c r="Q14">
+      <c r="T14">
         <v>2110000.0</v>
       </c>
-      <c r="R14">
+      <c r="U14">
         <v>1311000.0</v>
       </c>
-      <c r="S14">
+      <c r="V14">
         <v>636000.0</v>
       </c>
-      <c r="T14">
+      <c r="W14">
         <v>4230620.0</v>
       </c>
-      <c r="U14">
+      <c r="X14">
         <v>3070000.0</v>
       </c>
-      <c r="V14">
+      <c r="Y14">
         <v>2024000.0</v>
       </c>
-      <c r="W14">
+      <c r="Z14">
         <v>984000.0</v>
       </c>
-      <c r="X14">
+      <c r="AA14">
         <v>4354280.0</v>
       </c>
-      <c r="Y14">
+      <c r="AB14">
         <v>2200000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AC14">
         <v>2202000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AD14">
         <v>2197000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:27">
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
-    </row>
-    <row r="16" spans="1:27">
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+    </row>
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="B16">
+        <v>1139000.0</v>
+      </c>
+      <c r="C16">
+        <v>3359000.0</v>
+      </c>
+      <c r="D16">
+        <v>6990000.0</v>
+      </c>
+      <c r="E16">
         <v>8769000.0</v>
       </c>
-      <c r="C16">
+      <c r="F16">
         <v>1095775.0</v>
       </c>
-      <c r="D16">
+      <c r="G16">
         <v>8248000.0</v>
       </c>
-      <c r="E16">
+      <c r="H16">
         <v>7138000.0</v>
       </c>
-      <c r="F16">
+      <c r="I16">
         <v>5938000.0</v>
       </c>
-      <c r="G16">
+      <c r="J16">
         <v>8535000.0</v>
       </c>
-      <c r="H16"/>
-      <c r="I16">
+      <c r="K16"/>
+      <c r="L16">
         <v>1182000.0</v>
       </c>
-      <c r="J16">
+      <c r="M16">
         <v>4957000.0</v>
       </c>
-      <c r="K16">
+      <c r="N16">
         <v>2671000.0</v>
       </c>
-      <c r="L16">
+      <c r="O16">
         <v>4378335.0</v>
       </c>
-      <c r="M16">
+      <c r="P16">
         <v>6539000.0</v>
       </c>
-      <c r="N16">
+      <c r="Q16">
         <v>6926000.0</v>
       </c>
-      <c r="O16">
+      <c r="R16">
         <v>14770000.0</v>
       </c>
-      <c r="P16">
+      <c r="S16">
         <v>17437294.0</v>
       </c>
-      <c r="Q16">
+      <c r="T16">
         <v>38781000.0</v>
       </c>
-      <c r="R16">
+      <c r="U16">
         <v>29399000.0</v>
       </c>
-      <c r="S16">
+      <c r="V16">
         <v>18085000.0</v>
       </c>
-      <c r="T16">
+      <c r="W16">
         <v>4635391.0</v>
       </c>
-      <c r="U16">
+      <c r="X16">
         <v>7238000.0</v>
       </c>
-      <c r="V16">
+      <c r="Y16">
         <v>6519000.0</v>
       </c>
-      <c r="W16">
+      <c r="Z16">
         <v>6134000.0</v>
       </c>
-      <c r="X16">
+      <c r="AA16">
         <v>7976241.0</v>
       </c>
-      <c r="Y16">
+      <c r="AB16">
         <v>12323000.0</v>
       </c>
-      <c r="Z16"/>
-[...2 lines deleted...]
-    <row r="17" spans="1:27">
+      <c r="AC16"/>
+      <c r="AD16"/>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B18">
+        <v>-2190000.0</v>
+      </c>
+      <c r="C18">
+        <v>-3525000.0</v>
+      </c>
+      <c r="D18">
+        <v>-2369000.0</v>
+      </c>
+      <c r="E18">
         <v>5466000.0</v>
       </c>
-      <c r="C18">
+      <c r="F18">
         <v>-10455429.0</v>
       </c>
-      <c r="D18">
+      <c r="G18">
         <v>4951000.0</v>
       </c>
-      <c r="E18">
+      <c r="H18">
         <v>2562000.0</v>
       </c>
-      <c r="F18">
+      <c r="I18">
         <v>-12433000.0</v>
       </c>
-      <c r="G18"/>
-[...1 lines deleted...]
-      <c r="I18">
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18">
         <v>1278000.0</v>
       </c>
-      <c r="J18">
+      <c r="M18">
         <v>-2571000.0</v>
       </c>
-      <c r="K18">
+      <c r="N18">
         <v>-2854000.0</v>
       </c>
-      <c r="L18">
+      <c r="O18">
         <v>-3463581.0</v>
       </c>
-      <c r="M18">
+      <c r="P18">
         <v>330000.0</v>
       </c>
-      <c r="N18">
+      <c r="Q18">
         <v>-8339000.0</v>
       </c>
-      <c r="O18">
+      <c r="R18">
         <v>-3359000.0</v>
       </c>
-      <c r="P18">
+      <c r="S18">
         <v>-20123306.0</v>
       </c>
-      <c r="Q18">
+      <c r="T18">
         <v>-8460000.0</v>
       </c>
-      <c r="R18">
+      <c r="U18">
         <v>-3142000.0</v>
       </c>
-      <c r="S18">
+      <c r="V18">
         <v>10287000.0</v>
       </c>
-      <c r="T18">
+      <c r="W18">
         <v>-1710401.0</v>
       </c>
-      <c r="U18">
+      <c r="X18">
         <v>724000.0</v>
       </c>
-      <c r="V18">
+      <c r="Y18">
         <v>393000.0</v>
       </c>
-      <c r="W18">
+      <c r="Z18">
         <v>-3405000.0</v>
       </c>
-      <c r="X18"/>
-[...1 lines deleted...]
-      <c r="Z18"/>
       <c r="AA18"/>
-    </row>
-    <row r="19" spans="1:27">
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>143</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19">
         <v>-214000.0</v>
       </c>
-      <c r="C19">
+      <c r="F19">
         <v>4273020.0</v>
       </c>
-      <c r="D19">
+      <c r="G19">
         <v>-4012000.0</v>
       </c>
-      <c r="E19">
+      <c r="H19">
         <v>-3351000.0</v>
       </c>
-      <c r="F19">
+      <c r="I19">
         <v>-412000.0</v>
       </c>
-      <c r="G19"/>
-[...1 lines deleted...]
-      <c r="I19">
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19">
         <v>-288000.0</v>
       </c>
-      <c r="J19">
+      <c r="M19">
         <v>-665000.0</v>
       </c>
-      <c r="K19">
+      <c r="N19">
         <v>-371000.0</v>
       </c>
-      <c r="L19">
+      <c r="O19">
         <v>-1228000.0</v>
       </c>
-      <c r="M19">
+      <c r="P19">
         <v>-1228000.0</v>
       </c>
-      <c r="N19">
+      <c r="Q19">
         <v>-5992000.0</v>
       </c>
-      <c r="O19">
+      <c r="R19">
         <v>-1257000.0</v>
       </c>
-      <c r="P19">
+      <c r="S19">
         <v>-638147.0</v>
       </c>
-      <c r="Q19">
+      <c r="T19">
         <v>-3544000.0</v>
       </c>
-      <c r="R19">
+      <c r="U19">
         <v>-683000.0</v>
       </c>
-      <c r="S19">
+      <c r="V19">
         <v>-1126000.0</v>
       </c>
-      <c r="T19">
+      <c r="W19">
         <v>-3053556.0</v>
       </c>
-      <c r="U19">
+      <c r="X19">
         <v>-1595000.0</v>
       </c>
-      <c r="V19">
+      <c r="Y19">
         <v>-1318000.0</v>
       </c>
-      <c r="W19">
+      <c r="Z19">
         <v>-2032000.0</v>
       </c>
-      <c r="X19">
+      <c r="AA19">
         <v>-2995885.0</v>
       </c>
-      <c r="Y19">
+      <c r="AB19">
         <v>-4679000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AC19">
         <v>-3351000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AD19">
         <v>-2271000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:27">
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
-        <v>-327.0</v>
+        <v>0.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20">
+        <v>-327.0</v>
+      </c>
+      <c r="G20">
+        <v>0.0</v>
+      </c>
+      <c r="H20">
         <v>1593000.0</v>
       </c>
-      <c r="F20">
+      <c r="I20">
         <v>11130000.0</v>
       </c>
-      <c r="G20"/>
-[...1 lines deleted...]
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
-[...7 lines deleted...]
-      </c>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
       <c r="O20">
         <v>0.0</v>
       </c>
       <c r="P20">
+        <v>0.0</v>
+      </c>
+      <c r="Q20">
+        <v>0.0</v>
+      </c>
+      <c r="R20">
+        <v>0.0</v>
+      </c>
+      <c r="S20">
         <v>775.0</v>
       </c>
-      <c r="Q20">
+      <c r="T20">
         <v>17946000.0</v>
       </c>
-      <c r="R20">
+      <c r="U20">
         <v>14504000.0</v>
       </c>
-      <c r="S20"/>
-[...1 lines deleted...]
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
-    </row>
-    <row r="21" spans="1:27">
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B21">
+        <v>-132000.0</v>
+      </c>
+      <c r="C21">
         <v>-121000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
+        <v>-60000.0</v>
+      </c>
+      <c r="E21">
+        <v>-121000.0</v>
+      </c>
+      <c r="F21">
         <v>77959.0</v>
       </c>
-      <c r="D21">
+      <c r="G21">
         <v>-86000.0</v>
       </c>
-      <c r="E21">
+      <c r="H21">
         <v>-84000.0</v>
       </c>
-      <c r="F21">
+      <c r="I21">
         <v>-249000.0</v>
       </c>
-      <c r="G21"/>
-[...2 lines deleted...]
-      <c r="J21">
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>4885000.0</v>
       </c>
-      <c r="K21">
+      <c r="N21">
         <v>-479000.0</v>
       </c>
-      <c r="L21">
+      <c r="O21">
         <v>-131000.0</v>
       </c>
-      <c r="M21">
+      <c r="P21">
         <v>-442000.0</v>
       </c>
-      <c r="N21"/>
-[...1 lines deleted...]
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
-    </row>
-    <row r="22" spans="1:27">
+      <c r="AB21"/>
+      <c r="AC21"/>
+      <c r="AD21"/>
+    </row>
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="B22">
+        <v>-4603000.0</v>
+      </c>
+      <c r="C22">
+        <v>-2574000.0</v>
+      </c>
+      <c r="D22">
+        <v>2182000.0</v>
+      </c>
+      <c r="E22">
         <v>-1312000.0</v>
       </c>
-      <c r="C22">
+      <c r="F22">
         <v>-14629950.0</v>
       </c>
-      <c r="D22">
+      <c r="G22">
         <v>3388000.0</v>
       </c>
-      <c r="E22">
+      <c r="H22">
         <v>745000.0</v>
       </c>
-      <c r="F22">
+      <c r="I22">
         <v>-3089000.0</v>
       </c>
-      <c r="G22">
+      <c r="J22">
         <v>872000.0</v>
       </c>
-      <c r="H22">
+      <c r="K22">
         <v>-3053000.0</v>
       </c>
-      <c r="I22">
+      <c r="L22">
         <v>-3837000.0</v>
       </c>
-      <c r="J22">
+      <c r="M22">
         <v>-3189000.0</v>
       </c>
-      <c r="K22">
+      <c r="N22">
         <v>-3283000.0</v>
       </c>
-      <c r="L22">
+      <c r="O22">
         <v>-3673795.0</v>
       </c>
-      <c r="M22">
+      <c r="P22">
         <v>-2339000.0</v>
       </c>
-      <c r="N22">
+      <c r="Q22">
         <v>-4687000.0</v>
       </c>
-      <c r="O22">
+      <c r="R22">
         <v>-1844000.0</v>
       </c>
-      <c r="P22">
+      <c r="S22">
         <v>654380.0</v>
       </c>
-      <c r="Q22">
+      <c r="T22">
         <v>207000.0</v>
       </c>
-      <c r="R22">
+      <c r="U22">
         <v>151000.0</v>
       </c>
-      <c r="S22">
+      <c r="V22">
         <v>2032000.0</v>
       </c>
-      <c r="T22">
+      <c r="W22">
         <v>-36079810.0</v>
       </c>
-      <c r="U22">
+      <c r="X22">
         <v>-10075000.0</v>
       </c>
-      <c r="V22">
+      <c r="Y22">
         <v>-11254000.0</v>
       </c>
-      <c r="W22">
+      <c r="Z22">
         <v>-5234000.0</v>
       </c>
-      <c r="X22">
+      <c r="AA22">
         <v>-5457410.0</v>
       </c>
-      <c r="Y22">
+      <c r="AB22">
         <v>261000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AC22">
         <v>-3041000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AD22">
         <v>-1651000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:27">
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B23"/>
-      <c r="C23">
-[...1 lines deleted...]
-      </c>
+      <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
-      <c r="F23"/>
+      <c r="F23">
+        <v>297620.0</v>
+      </c>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
-      <c r="L23">
-[...1 lines deleted...]
-      </c>
+      <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
-      <c r="O23"/>
-      <c r="P23">
+      <c r="O23">
+        <v>-683180.0</v>
+      </c>
+      <c r="P23"/>
+      <c r="Q23"/>
+      <c r="R23"/>
+      <c r="S23">
         <v>687070.0</v>
       </c>
-      <c r="Q23">
+      <c r="T23">
         <v>-8000.0</v>
       </c>
-      <c r="R23">
+      <c r="U23">
         <v>-6000.0</v>
       </c>
-      <c r="S23">
+      <c r="V23">
         <v>-4000.0</v>
       </c>
-      <c r="T23">
+      <c r="W23">
         <v>-12000.0</v>
       </c>
-      <c r="U23">
+      <c r="X23">
         <v>-2000.0</v>
       </c>
-      <c r="V23">
+      <c r="Y23">
         <v>-2000.0</v>
       </c>
-      <c r="W23"/>
-[...1 lines deleted...]
-      <c r="Y23">
+      <c r="Z23"/>
+      <c r="AA23"/>
+      <c r="AB23">
         <v>-10000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AC23">
         <v>-6000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AD23">
         <v>-3000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:27">
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>147</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24">
+        <v>714000.0</v>
+      </c>
+      <c r="E24">
         <v>-67000.0</v>
       </c>
-      <c r="C24">
+      <c r="F24">
         <v>-2324490.0</v>
       </c>
-      <c r="D24">
+      <c r="G24">
         <v>-6761000.0</v>
       </c>
-      <c r="E24">
+      <c r="H24">
         <v>-3008000.0</v>
       </c>
-      <c r="F24">
+      <c r="I24">
         <v>-120000.0</v>
       </c>
-      <c r="G24"/>
-[...1 lines deleted...]
-      <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24">
         <v>2512940.0</v>
       </c>
-      <c r="M24">
+      <c r="P24">
         <v>0.0</v>
       </c>
-      <c r="N24">
+      <c r="Q24">
         <v>0.0</v>
       </c>
-      <c r="O24"/>
-      <c r="P24">
+      <c r="R24"/>
+      <c r="S24">
         <v>-862170.0</v>
       </c>
-      <c r="Q24">
+      <c r="T24">
         <v>-86000.0</v>
       </c>
-      <c r="R24">
+      <c r="U24">
         <v>-2000.0</v>
       </c>
-      <c r="S24">
+      <c r="V24">
         <v>0.0</v>
       </c>
-      <c r="T24">
+      <c r="W24">
         <v>-19050.0</v>
       </c>
-      <c r="U24">
+      <c r="X24">
         <v>3000.0</v>
       </c>
-      <c r="V24">
+      <c r="Y24">
         <v>1000.0</v>
       </c>
-      <c r="W24">
+      <c r="Z24">
         <v>2000.0</v>
       </c>
-      <c r="X24">
+      <c r="AA24">
         <v>-141450.0</v>
       </c>
-      <c r="Y24">
+      <c r="AB24">
         <v>1387000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AC24">
         <v>93000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AD24">
         <v>64000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:27">
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B25">
+        <v>8000.0</v>
+      </c>
+      <c r="C25">
+        <v>22000.0</v>
+      </c>
+      <c r="D25">
+        <v>-70000.0</v>
+      </c>
+      <c r="E25">
         <v>4000.0</v>
       </c>
-      <c r="C25">
+      <c r="F25">
         <v>-53491.0</v>
       </c>
-      <c r="D25">
+      <c r="G25">
         <v>-16000.0</v>
       </c>
-      <c r="E25">
+      <c r="H25">
         <v>28000.0</v>
       </c>
-      <c r="F25">
+      <c r="I25">
         <v>-57000.0</v>
       </c>
-      <c r="G25"/>
-[...1 lines deleted...]
-      <c r="I25">
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25">
         <v>6000.0</v>
       </c>
-      <c r="J25">
+      <c r="M25">
         <v>-5000.0</v>
       </c>
-      <c r="K25">
+      <c r="N25">
         <v>-66000.0</v>
       </c>
-      <c r="L25">
+      <c r="O25">
         <v>-175333.0</v>
       </c>
-      <c r="M25">
+      <c r="P25">
         <v>-114000.0</v>
       </c>
-      <c r="N25">
+      <c r="Q25">
         <v>-278000.0</v>
       </c>
-      <c r="O25">
+      <c r="R25">
         <v>-178000.0</v>
       </c>
-      <c r="P25">
+      <c r="S25">
         <v>3352376.0</v>
       </c>
-      <c r="Q25">
+      <c r="T25">
         <v>-275000.0</v>
       </c>
-      <c r="R25">
+      <c r="U25">
         <v>-252000.0</v>
       </c>
-      <c r="S25">
+      <c r="V25">
         <v>-103000.0</v>
       </c>
-      <c r="T25">
+      <c r="W25">
         <v>-118534.0</v>
       </c>
-      <c r="U25">
+      <c r="X25">
         <v>-85000.0</v>
       </c>
-      <c r="V25">
+      <c r="Y25">
         <v>-161000.0</v>
       </c>
-      <c r="W25">
+      <c r="Z25">
         <v>-108000.0</v>
       </c>
-      <c r="X25"/>
-[...1 lines deleted...]
-      <c r="Z25"/>
       <c r="AA25"/>
-    </row>
-    <row r="26" spans="1:27">
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>149</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26">
         <v>0.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
+        <v>0.0</v>
+      </c>
+      <c r="F26">
         <v>12722670.0</v>
       </c>
-      <c r="D26">
+      <c r="G26">
         <v>12723000.0</v>
       </c>
-      <c r="E26">
+      <c r="H26">
         <v>12723000.0</v>
       </c>
-      <c r="F26">
+      <c r="I26">
         <v>11130000.0</v>
       </c>
-      <c r="G26"/>
-[...1 lines deleted...]
-      <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-      <c r="L26">
-[...7 lines deleted...]
-      </c>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
+        <v>0.0</v>
+      </c>
+      <c r="Q26">
+        <v>0.0</v>
+      </c>
+      <c r="R26">
+        <v>0.0</v>
+      </c>
+      <c r="S26">
         <v>34563230.0</v>
       </c>
-      <c r="Q26">
+      <c r="T26">
         <v>34564000.0</v>
       </c>
-      <c r="R26">
+      <c r="U26">
         <v>16618000.0</v>
       </c>
-      <c r="S26">
+      <c r="V26">
         <v>2114000.0</v>
       </c>
-      <c r="T26">
+      <c r="W26">
         <v>750000.0</v>
       </c>
-      <c r="U26"/>
-[...1 lines deleted...]
-      <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
-    </row>
-    <row r="27" spans="1:27">
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="B27">
         <v>0.0</v>
       </c>
       <c r="C27">
-        <v>-345000.0</v>
+        <v>0.0</v>
       </c>
       <c r="D27">
         <v>0.0</v>
       </c>
       <c r="E27">
+        <v>0.0</v>
+      </c>
+      <c r="F27">
+        <v>-345000.0</v>
+      </c>
+      <c r="G27">
+        <v>0.0</v>
+      </c>
+      <c r="H27">
         <v>169000.0</v>
       </c>
-      <c r="F27">
+      <c r="I27">
         <v>176000.0</v>
       </c>
-      <c r="G27"/>
-[...1 lines deleted...]
-      <c r="I27">
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27">
         <v>297000.0</v>
       </c>
-      <c r="J27">
+      <c r="M27">
         <v>413000.0</v>
       </c>
-      <c r="K27">
+      <c r="N27">
         <v>166000.0</v>
       </c>
-      <c r="L27">
+      <c r="O27">
         <v>770415.0</v>
       </c>
-      <c r="M27">
+      <c r="P27">
         <v>393000.0</v>
       </c>
-      <c r="N27"/>
-      <c r="O27">
+      <c r="Q27"/>
+      <c r="R27">
         <v>206000.0</v>
       </c>
-      <c r="P27"/>
-[...1 lines deleted...]
-      <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
-    </row>
-    <row r="28" spans="1:27">
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>151</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28"/>
+      <c r="D28">
+        <v>-441000.0</v>
+      </c>
+      <c r="E28">
         <v>-359000.0</v>
       </c>
-      <c r="C28">
+      <c r="F28">
         <v>12517050.0</v>
       </c>
-      <c r="D28">
+      <c r="G28">
         <v>11639000.0</v>
       </c>
-      <c r="E28">
+      <c r="H28">
         <v>11744000.0</v>
       </c>
-      <c r="F28">
+      <c r="I28">
         <v>10253000.0</v>
       </c>
-      <c r="G28"/>
-[...2 lines deleted...]
-      <c r="J28">
+      <c r="J28"/>
+      <c r="K28"/>
+      <c r="L28"/>
+      <c r="M28">
         <v>4885000.0</v>
       </c>
-      <c r="K28">
+      <c r="N28">
         <v>-479000.0</v>
       </c>
-      <c r="L28">
+      <c r="O28">
         <v>-131000.0</v>
       </c>
-      <c r="M28">
+      <c r="P28">
         <v>-442000.0</v>
       </c>
-      <c r="N28">
+      <c r="Q28">
         <v>-34000.0</v>
       </c>
-      <c r="O28">
+      <c r="R28">
         <v>-442000.0</v>
       </c>
-      <c r="P28">
+      <c r="S28">
         <v>35073840.0</v>
       </c>
-      <c r="Q28">
+      <c r="T28">
         <v>34322000.0</v>
       </c>
-      <c r="R28">
+      <c r="U28">
         <v>16394000.0</v>
       </c>
-      <c r="S28">
+      <c r="V28">
         <v>1901000.0</v>
       </c>
-      <c r="T28">
+      <c r="W28">
         <v>682820.0</v>
       </c>
-      <c r="U28">
+      <c r="X28">
         <v>368000.0</v>
       </c>
-      <c r="V28">
+      <c r="Y28">
         <v>375000.0</v>
       </c>
-      <c r="W28">
+      <c r="Z28">
         <v>382000.0</v>
       </c>
-      <c r="X28">
+      <c r="AA28">
         <v>-55650.0</v>
       </c>
-      <c r="Y28">
+      <c r="AB28">
         <v>-10000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AC28">
         <v>-6000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AD28">
         <v>-3000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:27">
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B29">
+        <v>-749000.0</v>
+      </c>
+      <c r="C29">
+        <v>-2639000.0</v>
+      </c>
+      <c r="D29">
+        <v>4228000.0</v>
+      </c>
+      <c r="E29">
         <v>5660000.0</v>
       </c>
-      <c r="C29">
+      <c r="F29">
         <v>-14197940.0</v>
       </c>
-      <c r="D29">
+      <c r="G29">
         <v>-3906000.0</v>
       </c>
-      <c r="E29">
+      <c r="H29">
         <v>-9116000.0</v>
       </c>
-      <c r="F29">
+      <c r="I29">
         <v>-12141000.0</v>
       </c>
-      <c r="G29"/>
-[...1 lines deleted...]
-      <c r="I29">
+      <c r="J29"/>
+      <c r="K29"/>
+      <c r="L29">
         <v>1566000.0</v>
       </c>
-      <c r="J29">
+      <c r="M29">
         <v>-1906000.0</v>
       </c>
-      <c r="K29">
+      <c r="N29">
         <v>-2483000.0</v>
       </c>
-      <c r="L29">
+      <c r="O29">
         <v>-2103000.0</v>
       </c>
-      <c r="M29">
+      <c r="P29">
         <v>860000.0</v>
       </c>
-      <c r="N29">
+      <c r="Q29">
         <v>-4449000.0</v>
       </c>
-      <c r="O29">
+      <c r="R29">
         <v>-2102000.0</v>
       </c>
-      <c r="P29">
+      <c r="S29">
         <v>-16309330.0</v>
       </c>
-      <c r="Q29">
+      <c r="T29">
         <v>2105000.0</v>
       </c>
-      <c r="R29">
+      <c r="U29">
         <v>8946000.0</v>
       </c>
-      <c r="S29">
+      <c r="V29">
         <v>11413000.0</v>
       </c>
-      <c r="T29">
+      <c r="W29">
         <v>3981110.0</v>
       </c>
-      <c r="U29">
+      <c r="X29">
         <v>2660000.0</v>
       </c>
-      <c r="V29">
+      <c r="Y29">
         <v>339000.0</v>
       </c>
-      <c r="W29">
+      <c r="Z29">
         <v>-1371000.0</v>
       </c>
-      <c r="X29">
+      <c r="AA29">
         <v>-1902160.0</v>
       </c>
-      <c r="Y29">
+      <c r="AB29">
         <v>-5081000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AC29">
         <v>-830000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AD29">
         <v>877000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:27">
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="B30">
+        <v>153</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30"/>
+      <c r="D30">
+        <v>-417000.0</v>
+      </c>
+      <c r="E30">
         <v>-261000.0</v>
       </c>
-      <c r="C30">
+      <c r="F30">
         <v>-3501980.0</v>
       </c>
-      <c r="D30">
+      <c r="G30">
         <v>-7775000.0</v>
       </c>
-      <c r="E30">
+      <c r="H30">
         <v>-3763000.0</v>
       </c>
-      <c r="F30">
+      <c r="I30">
         <v>-412000.0</v>
       </c>
-      <c r="G30"/>
-[...2 lines deleted...]
-      <c r="J30">
+      <c r="J30"/>
+      <c r="K30"/>
+      <c r="L30"/>
+      <c r="M30">
         <v>-665000.0</v>
       </c>
-      <c r="K30">
+      <c r="N30">
         <v>-371000.0</v>
       </c>
-      <c r="L30">
+      <c r="O30">
         <v>1751000.0</v>
       </c>
-      <c r="M30">
+      <c r="P30">
         <v>-530000.0</v>
       </c>
-      <c r="N30">
+      <c r="Q30">
         <v>-7249000.0</v>
       </c>
-      <c r="O30">
+      <c r="R30">
         <v>-1257000.0</v>
       </c>
-      <c r="P30">
+      <c r="S30">
         <v>-5991150.0</v>
       </c>
-      <c r="Q30">
+      <c r="T30">
         <v>-3514000.0</v>
       </c>
-      <c r="R30">
+      <c r="U30">
         <v>-1809000.0</v>
       </c>
-      <c r="S30">
+      <c r="V30">
         <v>-1126000.0</v>
       </c>
-      <c r="T30">
+      <c r="W30">
         <v>-7998560.0</v>
       </c>
-      <c r="U30">
+      <c r="X30">
         <v>-4945000.0</v>
       </c>
-      <c r="V30">
+      <c r="Y30">
         <v>-3350000.0</v>
       </c>
-      <c r="W30">
+      <c r="Z30">
         <v>-2032000.0</v>
       </c>
-      <c r="X30">
+      <c r="AA30">
         <v>-13296890.0</v>
       </c>
-      <c r="Y30">
+      <c r="AB30">
         <v>-10301000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AC30">
         <v>-5622000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AD30">
         <v>-2271000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>