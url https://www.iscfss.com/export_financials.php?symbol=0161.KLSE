--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="170">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="171">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-08-31</t>
   </si>
   <si>
     <t>2024-08-31</t>
   </si>
   <si>
     <t>2023-08-31</t>
   </si>
   <si>
     <t>2022-08-31</t>
   </si>
   <si>
     <t>2021-08-31</t>
   </si>
   <si>
     <t>2020-08-31</t>
   </si>
   <si>
     <t>2019-08-31</t>
   </si>
   <si>
@@ -241,50 +241,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-02-28</t>
   </si>
   <si>
     <t>2025-11-30</t>
   </si>
   <si>
     <t>2025-05-31</t>
   </si>
   <si>
     <t>2025-02-28</t>
   </si>
   <si>
     <t>2024-11-30</t>
   </si>
   <si>
     <t>2024-05-31</t>
   </si>
   <si>
     <t>2024-02-29</t>
   </si>
   <si>
     <t>2023-11-30</t>
   </si>
   <si>
     <t>2023-05-31</t>
   </si>
@@ -1073,83 +1076,87 @@
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" t="s">
         <v>17</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>115056000.0</v>
+      </c>
       <c r="C7">
         <v>50584000.0</v>
       </c>
       <c r="D7">
         <v>53693000.0</v>
       </c>
       <c r="E7"/>
       <c r="F7">
         <v>1821454.0</v>
       </c>
       <c r="G7">
         <v>2009212.0</v>
       </c>
       <c r="H7">
         <v>1156117.0</v>
       </c>
       <c r="I7">
         <v>1567188.0</v>
       </c>
       <c r="J7">
         <v>477813.0</v>
       </c>
       <c r="K7">
         <v>239352.0</v>
       </c>
       <c r="L7"/>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" t="s">
         <v>18</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>671443000.0</v>
+      </c>
       <c r="C8">
         <v>671443000.0</v>
       </c>
       <c r="D8">
         <v>671443000.0</v>
       </c>
       <c r="E8"/>
       <c r="F8">
         <v>76158901.0</v>
       </c>
       <c r="G8">
         <v>75917971.0</v>
       </c>
       <c r="H8">
         <v>75917971.0</v>
       </c>
       <c r="I8">
         <v>75917971.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" t="s">
@@ -1529,85 +1536,89 @@
       </c>
       <c r="F23">
         <v>171038000.0</v>
       </c>
       <c r="G23">
         <v>178431509.0</v>
       </c>
       <c r="H23">
         <v>178583086.0</v>
       </c>
       <c r="I23">
         <v>177324960.0</v>
       </c>
       <c r="J23">
         <v>84462070.0</v>
       </c>
       <c r="K23">
         <v>76019550.0</v>
       </c>
       <c r="L23"/>
     </row>
     <row r="24" spans="1:12">
       <c r="A24" t="s">
         <v>34</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>25506000.0</v>
+      </c>
       <c r="C24">
         <v>34379000.0</v>
       </c>
       <c r="D24">
         <v>40876000.0</v>
       </c>
       <c r="E24">
         <v>47792000.0</v>
       </c>
       <c r="F24">
         <v>41949900.0</v>
       </c>
       <c r="G24">
         <v>15950500.0</v>
       </c>
       <c r="H24">
         <v>49169300.0</v>
       </c>
       <c r="I24">
         <v>55449700.0</v>
       </c>
       <c r="J24">
         <v>4110670.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24"/>
     </row>
     <row r="25" spans="1:12">
       <c r="A25" t="s">
         <v>35</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>129502000.0</v>
+      </c>
       <c r="C25">
         <v>83496000.0</v>
       </c>
       <c r="D25">
         <v>89097000.0</v>
       </c>
       <c r="E25">
         <v>119040000.0</v>
       </c>
       <c r="F25">
         <v>43371990.0</v>
       </c>
       <c r="G25">
         <v>17487590.0</v>
       </c>
       <c r="H25">
         <v>49901440.0</v>
       </c>
       <c r="I25">
         <v>56593320.0</v>
       </c>
       <c r="J25">
         <v>4427090.0</v>
       </c>
       <c r="K25">
@@ -1665,51 +1676,53 @@
       <c r="E28">
         <v>273389000.0</v>
       </c>
       <c r="F28">
         <v>51765000.0</v>
       </c>
       <c r="G28">
         <v>50965558.0</v>
       </c>
       <c r="H28">
         <v>48121011.0</v>
       </c>
       <c r="I28">
         <v>55100224.0</v>
       </c>
       <c r="J28">
         <v>4012723.0</v>
       </c>
       <c r="K28"/>
       <c r="L28"/>
     </row>
     <row r="29" spans="1:12">
       <c r="A29" t="s">
         <v>39</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>436425000.0</v>
+      </c>
       <c r="C29">
         <v>568643000.0</v>
       </c>
       <c r="D29">
         <v>553935000.0</v>
       </c>
       <c r="E29"/>
       <c r="F29">
         <v>139660415.0</v>
       </c>
       <c r="G29">
         <v>134407705.0</v>
       </c>
       <c r="H29">
         <v>143869994.0</v>
       </c>
       <c r="I29">
         <v>148882488.0</v>
       </c>
       <c r="J29">
         <v>80615551.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
     </row>
@@ -1757,51 +1770,53 @@
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31">
         <v>335751000.0</v>
       </c>
       <c r="F31">
         <v>60594617.0</v>
       </c>
       <c r="G31">
         <v>58765824.0</v>
       </c>
       <c r="H31">
         <v>57221134.0</v>
       </c>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
     </row>
     <row r="32" spans="1:12">
       <c r="A32" t="s">
         <v>42</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>216914000.0</v>
+      </c>
       <c r="C32">
         <v>232316000.0</v>
       </c>
       <c r="D32">
         <v>239288000.0</v>
       </c>
       <c r="E32"/>
       <c r="F32">
         <v>57069762.0</v>
       </c>
       <c r="G32">
         <v>26753483.0</v>
       </c>
       <c r="H32">
         <v>55795024.0</v>
       </c>
       <c r="I32">
         <v>53021767.0</v>
       </c>
       <c r="J32">
         <v>44705105.0</v>
       </c>
       <c r="K32"/>
       <c r="L32"/>
     </row>
@@ -1875,51 +1890,53 @@
       </c>
       <c r="F35">
         <v>49912000.0</v>
       </c>
       <c r="G35">
         <v>24543071.0</v>
       </c>
       <c r="H35">
         <v>56989785.0</v>
       </c>
       <c r="I35">
         <v>63123747.0</v>
       </c>
       <c r="J35">
         <v>4535229.0</v>
       </c>
       <c r="K35">
         <v>284701.0</v>
       </c>
       <c r="L35"/>
     </row>
     <row r="36" spans="1:12">
       <c r="A36" t="s">
         <v>46</v>
       </c>
-      <c r="B36"/>
+      <c r="B36">
+        <v>1444000.0</v>
+      </c>
       <c r="C36">
         <v>168000.0</v>
       </c>
       <c r="D36">
         <v>393000.0</v>
       </c>
       <c r="E36">
         <v>925000.0</v>
       </c>
       <c r="F36">
         <v>50000.0</v>
       </c>
       <c r="G36">
         <v>286250.0</v>
       </c>
       <c r="H36">
         <v>433150.0</v>
       </c>
       <c r="I36">
         <v>94112700.0</v>
       </c>
       <c r="J36">
         <v>24303470.0</v>
       </c>
       <c r="K36">
@@ -2109,51 +2126,53 @@
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
     </row>
     <row r="44" spans="1:12">
       <c r="A44" t="s">
         <v>54</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
     </row>
     <row r="45" spans="1:12">
       <c r="A45" t="s">
         <v>55</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>279177000.0</v>
+      </c>
       <c r="C45">
         <v>209762000.0</v>
       </c>
       <c r="D45">
         <v>331984000.0</v>
       </c>
       <c r="E45"/>
       <c r="F45">
         <v>95506878.0</v>
       </c>
       <c r="G45">
         <v>93376798.0</v>
       </c>
       <c r="H45">
         <v>91437099.0</v>
       </c>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
     </row>
     <row r="46" spans="1:12">
       <c r="A46" t="s">
         <v>56</v>
       </c>
@@ -2165,51 +2184,53 @@
       </c>
       <c r="D46">
         <v>206389000.0</v>
       </c>
       <c r="E46">
         <v>231856000.0</v>
       </c>
       <c r="F46">
         <v>57407000.0</v>
       </c>
       <c r="G46">
         <v>60014904.0</v>
       </c>
       <c r="H46">
         <v>61624920.0</v>
       </c>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
     </row>
     <row r="47" spans="1:12">
       <c r="A47" t="s">
         <v>57</v>
       </c>
-      <c r="B47"/>
+      <c r="B47">
+        <v>225064000.0</v>
+      </c>
       <c r="C47">
         <v>214520000.0</v>
       </c>
       <c r="D47">
         <v>206389000.0</v>
       </c>
       <c r="E47">
         <v>230606000.0</v>
       </c>
       <c r="F47">
         <v>57406834.0</v>
       </c>
       <c r="G47">
         <v>60014904.0</v>
       </c>
       <c r="H47">
         <v>61624920.0</v>
       </c>
       <c r="I47">
         <v>65101060.0</v>
       </c>
       <c r="J47">
         <v>23926510.0</v>
       </c>
       <c r="K47">
@@ -2255,51 +2276,53 @@
       </c>
       <c r="L48">
         <v>12116780.0</v>
       </c>
     </row>
     <row r="49" spans="1:12">
       <c r="A49" t="s">
         <v>59</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
     </row>
     <row r="50" spans="1:12">
       <c r="A50" t="s">
         <v>60</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>103653000.0</v>
+      </c>
       <c r="C50">
         <v>190278000.0</v>
       </c>
       <c r="D50">
         <v>175446000.0</v>
       </c>
       <c r="E50"/>
       <c r="F50">
         <v>17839925.0</v>
       </c>
       <c r="G50">
         <v>40476907.0</v>
       </c>
       <c r="H50">
         <v>8722661.0</v>
       </c>
       <c r="I50">
         <v>13494488.0</v>
       </c>
       <c r="J50">
         <v>12031534.0</v>
       </c>
       <c r="K50">
         <v>8176358.0</v>
       </c>
@@ -2318,86 +2341,88 @@
       <c r="D51">
         <v>270015000.0</v>
       </c>
       <c r="E51">
         <v>349478000.0</v>
       </c>
       <c r="F51">
         <v>61611000.0</v>
       </c>
       <c r="G51">
         <v>58436617.0</v>
       </c>
       <c r="H51">
         <v>59048074.0</v>
       </c>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
     </row>
     <row r="52" spans="1:12">
       <c r="A52" t="s">
         <v>62</v>
       </c>
       <c r="B52">
-        <v>114713000.0</v>
+        <v>125771000.0</v>
       </c>
       <c r="C52">
         <v>195728000.0</v>
       </c>
       <c r="D52">
         <v>180918000.0</v>
       </c>
       <c r="E52">
         <v>230438000.0</v>
       </c>
       <c r="F52">
         <v>18239000.0</v>
       </c>
       <c r="G52">
         <v>40949031.0</v>
       </c>
       <c r="H52">
         <v>9146631.0</v>
       </c>
       <c r="I52">
         <v>6841080.0</v>
       </c>
       <c r="J52">
         <v>11839960.0</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52"/>
     </row>
     <row r="53" spans="1:12">
       <c r="A53" t="s">
         <v>63</v>
       </c>
-      <c r="B53"/>
+      <c r="B53">
+        <v>-253142.0</v>
+      </c>
       <c r="C53">
         <v>480000.0</v>
       </c>
       <c r="D53">
         <v>12213944.0</v>
       </c>
       <c r="E53">
         <v>3230000.0</v>
       </c>
       <c r="F53">
         <v>6440000.0</v>
       </c>
       <c r="G53">
         <v>9423709.0</v>
       </c>
       <c r="H53">
         <v>1932054.0</v>
       </c>
       <c r="I53">
         <v>8367110.0</v>
       </c>
       <c r="J53">
         <v>9085360.0</v>
       </c>
       <c r="K53">
@@ -2658,324 +2683,330 @@
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AX62"/>
+  <dimension ref="A1:AY62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:50">
+    <row r="1" spans="1:51">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>73</v>
       </c>
       <c r="C1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="E1" t="s">
         <v>75</v>
       </c>
       <c r="F1" t="s">
         <v>76</v>
       </c>
       <c r="G1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="I1" t="s">
         <v>78</v>
       </c>
       <c r="J1" t="s">
         <v>79</v>
       </c>
       <c r="K1" t="s">
+        <v>80</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="M1" t="s">
         <v>81</v>
       </c>
       <c r="N1" t="s">
         <v>82</v>
       </c>
       <c r="O1" t="s">
+        <v>83</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="Q1" t="s">
         <v>84</v>
       </c>
       <c r="R1" t="s">
         <v>85</v>
       </c>
       <c r="S1" t="s">
+        <v>86</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="U1" t="s">
         <v>87</v>
       </c>
       <c r="V1" t="s">
         <v>88</v>
       </c>
       <c r="W1" t="s">
+        <v>89</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="Y1" t="s">
         <v>90</v>
       </c>
       <c r="Z1" t="s">
         <v>91</v>
       </c>
       <c r="AA1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
       <c r="AD1" t="s">
         <v>94</v>
       </c>
       <c r="AE1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AG1" t="s">
         <v>96</v>
       </c>
       <c r="AH1" t="s">
         <v>97</v>
       </c>
       <c r="AI1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AK1" t="s">
         <v>99</v>
       </c>
       <c r="AL1" t="s">
         <v>100</v>
       </c>
       <c r="AM1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AO1" t="s">
         <v>102</v>
       </c>
       <c r="AP1" t="s">
         <v>103</v>
       </c>
       <c r="AQ1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AS1" t="s">
         <v>105</v>
       </c>
       <c r="AT1" t="s">
         <v>106</v>
       </c>
       <c r="AU1" t="s">
         <v>107</v>
       </c>
       <c r="AV1" t="s">
         <v>108</v>
       </c>
       <c r="AW1" t="s">
         <v>109</v>
       </c>
       <c r="AX1" t="s">
         <v>110</v>
       </c>
-    </row>
-    <row r="2" spans="1:50">
+      <c r="AY1" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="2" spans="1:51">
       <c r="A2" t="s">
         <v>12</v>
       </c>
       <c r="B2">
+        <v>46114000.0</v>
+      </c>
+      <c r="C2">
         <v>51189000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>35680000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>72925000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>44636000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>77501000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>45939000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>57134000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>71881000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>64593000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>63546000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>88854000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>45726000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>10060000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>3536000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>17934000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>31116000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>14979000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>14038247.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>19901000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>12556000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>26866000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>27168498.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>29475000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>17177000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>20475000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>20032757.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>23925000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>12339000.0</v>
       </c>
-      <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
       <c r="AM2"/>
       <c r="AN2"/>
       <c r="AO2"/>
       <c r="AP2"/>
       <c r="AQ2"/>
       <c r="AR2"/>
       <c r="AS2"/>
       <c r="AT2"/>
       <c r="AU2"/>
       <c r="AV2"/>
       <c r="AW2"/>
       <c r="AX2"/>
-    </row>
-    <row r="3" spans="1:50">
+      <c r="AY2"/>
+    </row>
+    <row r="3" spans="1:51">
       <c r="A3" t="s">
         <v>13</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -2984,52 +3015,53 @@
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
-    </row>
-    <row r="4" spans="1:50">
+      <c r="AY3"/>
+    </row>
+    <row r="4" spans="1:51">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -3038,122 +3070,124 @@
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
-    </row>
-    <row r="5" spans="1:50">
+      <c r="AY4"/>
+    </row>
+    <row r="5" spans="1:51">
       <c r="A5" t="s">
         <v>15</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
-      <c r="E5">
+      <c r="E5"/>
+      <c r="F5">
         <v>-525997999.0</v>
       </c>
-      <c r="F5"/>
       <c r="G5"/>
-      <c r="H5">
+      <c r="H5"/>
+      <c r="I5">
         <v>-524450000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-524213000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-523979000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-523744000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-523510000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-523275000.0</v>
       </c>
-      <c r="N5"/>
-      <c r="O5">
+      <c r="O5"/>
+      <c r="P5">
         <v>-16127000.0</v>
       </c>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
-    </row>
-    <row r="6" spans="1:50">
+      <c r="AY5"/>
+    </row>
+    <row r="6" spans="1:51">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -3162,244 +3196,255 @@
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
-    </row>
-    <row r="7" spans="1:50">
+      <c r="AY6"/>
+    </row>
+    <row r="7" spans="1:51">
       <c r="A7" t="s">
         <v>17</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>105867000.0</v>
+      </c>
       <c r="C7">
+        <v>115056000.0</v>
+      </c>
+      <c r="D7">
         <v>96880000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>84883000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>77091000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>50584000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>50592000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>50981000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>52369000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>53693000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>61257000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>72866000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>76317000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>1916000.0</v>
       </c>
-      <c r="O7"/>
-      <c r="P7">
+      <c r="P7"/>
+      <c r="Q7">
         <v>1778000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>1638000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>1722000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>1821454.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>1376000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>1449000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>1788000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>2009212.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>1879000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>1212000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>2032000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>1156117.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>1250000.0</v>
       </c>
-      <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
-    </row>
-    <row r="8" spans="1:50">
+      <c r="AY7"/>
+    </row>
+    <row r="8" spans="1:51">
       <c r="A8" t="s">
         <v>18</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>671443000.0</v>
+      </c>
       <c r="C8">
         <v>671443000.0</v>
       </c>
       <c r="D8">
         <v>671443000.0</v>
       </c>
       <c r="E8">
         <v>671443000.0</v>
       </c>
       <c r="F8">
         <v>671443000.0</v>
       </c>
       <c r="G8">
         <v>671443000.0</v>
       </c>
       <c r="H8">
         <v>671443000.0</v>
       </c>
       <c r="I8">
         <v>671443000.0</v>
       </c>
       <c r="J8">
         <v>671443000.0</v>
       </c>
       <c r="K8">
         <v>671443000.0</v>
       </c>
       <c r="L8">
         <v>671443000.0</v>
       </c>
       <c r="M8">
         <v>671443000.0</v>
       </c>
       <c r="N8">
+        <v>671443000.0</v>
+      </c>
+      <c r="O8">
         <v>191941000.0</v>
       </c>
-      <c r="O8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="P8"/>
       <c r="Q8">
         <v>191941000.0</v>
       </c>
       <c r="R8">
+        <v>191941000.0</v>
+      </c>
+      <c r="S8">
         <v>189648000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>76158901.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>76159000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
-    </row>
-    <row r="9" spans="1:50">
+      <c r="AY8"/>
+    </row>
+    <row r="9" spans="1:51">
       <c r="A9" t="s">
         <v>19</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
@@ -3408,162 +3453,166 @@
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
-    </row>
-    <row r="10" spans="1:50">
+      <c r="AY9"/>
+    </row>
+    <row r="10" spans="1:51">
       <c r="A10" t="s">
         <v>20</v>
       </c>
       <c r="B10">
+        <v>31529000.0</v>
+      </c>
+      <c r="C10">
         <v>89144000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>80762000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>76452000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>66814000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>131170000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>109629000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>88029000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>77196000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>107754000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>52158000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>75747000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>80491000.0</v>
       </c>
-      <c r="N10">
-[...1 lines deleted...]
-      </c>
       <c r="O10">
+        <v>55509000.0</v>
+      </c>
+      <c r="P10">
         <v>50712000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>49272000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>27805000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>127492000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>9846250.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>10983000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>20675000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>9970000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>7471059.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>14694000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>17666000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>20641000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>12859117.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>18168000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>15932000.0</v>
       </c>
-      <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
-    </row>
-    <row r="11" spans="1:50">
+      <c r="AY10"/>
+    </row>
+    <row r="11" spans="1:51">
       <c r="A11" t="s">
         <v>21</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -3572,156 +3621,160 @@
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
-    </row>
-    <row r="12" spans="1:50">
+      <c r="AY11"/>
+    </row>
+    <row r="12" spans="1:51">
       <c r="A12" t="s">
         <v>22</v>
       </c>
       <c r="B12">
+        <v>31529000.0</v>
+      </c>
+      <c r="C12">
         <v>89144000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>81245000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>76934000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>71096000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>131650000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>111401000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>98058000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>89740000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>119967944.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>52450000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>76039000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>80783000.0</v>
       </c>
-      <c r="N12">
-[...1 lines deleted...]
-      </c>
       <c r="O12">
+        <v>55529000.0</v>
+      </c>
+      <c r="P12">
         <v>50712000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>49292000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>27825000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>127512000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>16306250.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>16003000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>32435000.0</v>
       </c>
-      <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
-      <c r="Y12">
+      <c r="Y12"/>
+      <c r="Z12">
         <v>17666000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>24196000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>16365870.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>18168000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>15932000.0</v>
       </c>
-      <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
-    </row>
-    <row r="13" spans="1:50">
+      <c r="AY12"/>
+    </row>
+    <row r="13" spans="1:51">
       <c r="A13" t="s">
         <v>23</v>
       </c>
       <c r="B13">
         <v>671443000.0</v>
       </c>
       <c r="C13">
         <v>671443000.0</v>
       </c>
       <c r="D13">
         <v>671443000.0</v>
       </c>
       <c r="E13">
         <v>671443000.0</v>
       </c>
       <c r="F13">
         <v>671443000.0</v>
       </c>
       <c r="G13">
         <v>671443000.0</v>
       </c>
       <c r="H13">
         <v>671443000.0</v>
       </c>
       <c r="I13">
@@ -3730,254 +3783,260 @@
       <c r="J13">
         <v>671443000.0</v>
       </c>
       <c r="K13">
         <v>671443000.0</v>
       </c>
       <c r="L13">
         <v>671443000.0</v>
       </c>
       <c r="M13">
         <v>671443000.0</v>
       </c>
       <c r="N13">
         <v>671443000.0</v>
       </c>
       <c r="O13">
         <v>191941000.0</v>
       </c>
       <c r="P13">
         <v>191941000.0</v>
       </c>
       <c r="Q13">
         <v>191941000.0</v>
       </c>
       <c r="R13">
+        <v>191941000.0</v>
+      </c>
+      <c r="S13">
         <v>189648000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>76158900.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>76159000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>75918000.0</v>
       </c>
-      <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
-      <c r="Y13">
-[...1 lines deleted...]
-      </c>
+      <c r="Y13"/>
       <c r="Z13">
         <v>75918000.0</v>
       </c>
       <c r="AA13">
+        <v>75918000.0</v>
+      </c>
+      <c r="AB13">
         <v>75917970.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>75918000.0</v>
       </c>
       <c r="AC13">
         <v>75918000.0</v>
       </c>
-      <c r="AD13"/>
+      <c r="AD13">
+        <v>75918000.0</v>
+      </c>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
-    </row>
-    <row r="14" spans="1:50">
+      <c r="AY13"/>
+    </row>
+    <row r="14" spans="1:51">
       <c r="A14" t="s">
         <v>24</v>
       </c>
       <c r="B14">
+        <v>2671045523.0</v>
+      </c>
+      <c r="C14">
         <v>2689189000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>2747256000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2747342000.0</v>
       </c>
       <c r="E14">
         <v>2747342000.0</v>
       </c>
       <c r="F14">
         <v>2747342000.0</v>
       </c>
       <c r="G14">
         <v>2747342000.0</v>
       </c>
       <c r="H14">
         <v>2747342000.0</v>
       </c>
       <c r="I14">
         <v>2747342000.0</v>
       </c>
       <c r="J14">
         <v>2747342000.0</v>
       </c>
       <c r="K14">
         <v>2747342000.0</v>
       </c>
       <c r="L14">
         <v>2747342000.0</v>
       </c>
       <c r="M14">
         <v>2747342000.0</v>
       </c>
       <c r="N14">
-        <v>1147342000.0</v>
+        <v>2747342000.0</v>
       </c>
       <c r="O14">
         <v>1147342000.0</v>
       </c>
       <c r="P14">
         <v>1147342000.0</v>
       </c>
       <c r="Q14">
         <v>1147342000.0</v>
       </c>
       <c r="R14">
+        <v>1147342000.0</v>
+      </c>
+      <c r="S14">
         <v>587649000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>253316000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>430258000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>239633000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>428817000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>428815601.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>454138000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>356564000.0</v>
       </c>
       <c r="Z14">
         <v>356564000.0</v>
       </c>
       <c r="AA14">
+        <v>356564000.0</v>
+      </c>
+      <c r="AB14">
         <v>356564169.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>356564000.0</v>
       </c>
       <c r="AC14">
         <v>356564000.0</v>
       </c>
       <c r="AD14">
         <v>356564000.0</v>
       </c>
       <c r="AE14">
+        <v>356564000.0</v>
+      </c>
+      <c r="AF14">
         <v>362702500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>368841000.0</v>
       </c>
       <c r="AG14">
         <v>368841000.0</v>
       </c>
       <c r="AH14">
         <v>368841000.0</v>
       </c>
       <c r="AI14">
         <v>368841000.0</v>
       </c>
       <c r="AJ14">
         <v>368841000.0</v>
       </c>
       <c r="AK14">
         <v>368841000.0</v>
       </c>
       <c r="AL14">
-        <v>447080000.0</v>
+        <v>368841000.0</v>
       </c>
       <c r="AM14">
         <v>447080000.0</v>
       </c>
       <c r="AN14">
         <v>447080000.0</v>
       </c>
       <c r="AO14">
-        <v>245894000.0</v>
+        <v>447080000.0</v>
       </c>
       <c r="AP14">
         <v>245894000.0</v>
       </c>
       <c r="AQ14">
         <v>245894000.0</v>
       </c>
       <c r="AR14">
         <v>245894000.0</v>
       </c>
       <c r="AS14">
         <v>245894000.0</v>
       </c>
       <c r="AT14">
         <v>245894000.0</v>
       </c>
       <c r="AU14">
         <v>245894000.0</v>
       </c>
       <c r="AV14">
         <v>245894000.0</v>
       </c>
       <c r="AW14">
+        <v>245894000.0</v>
+      </c>
+      <c r="AX14">
         <v>129785000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>245894000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:50">
+    <row r="15" spans="1:51">
       <c r="A15" t="s">
         <v>25</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
@@ -3986,108 +4045,112 @@
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
-    </row>
-    <row r="16" spans="1:50">
+      <c r="AY15"/>
+    </row>
+    <row r="16" spans="1:51">
       <c r="A16" t="s">
         <v>26</v>
       </c>
       <c r="B16">
+        <v>6727000.0</v>
+      </c>
+      <c r="C16">
         <v>4513000.0</v>
       </c>
-      <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
-    </row>
-    <row r="17" spans="1:50">
+      <c r="AY16"/>
+    </row>
+    <row r="17" spans="1:51">
       <c r="A17" t="s">
         <v>27</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -4096,52 +4159,53 @@
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
-    </row>
-    <row r="18" spans="1:50">
+      <c r="AY17"/>
+    </row>
+    <row r="18" spans="1:51">
       <c r="A18" t="s">
         <v>28</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
@@ -4150,52 +4214,53 @@
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
-    </row>
-    <row r="19" spans="1:50">
+      <c r="AY18"/>
+    </row>
+    <row r="19" spans="1:51">
       <c r="A19" t="s">
         <v>29</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -4204,640 +4269,661 @@
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
-    </row>
-    <row r="20" spans="1:50">
+      <c r="AY19"/>
+    </row>
+    <row r="20" spans="1:51">
       <c r="A20" t="s">
         <v>30</v>
       </c>
       <c r="B20">
-        <v>7944000.0</v>
+        <v>7882000.0</v>
       </c>
       <c r="C20">
         <v>7944000.0</v>
       </c>
       <c r="D20">
         <v>7944000.0</v>
       </c>
       <c r="E20">
         <v>7944000.0</v>
       </c>
       <c r="F20">
         <v>7944000.0</v>
       </c>
       <c r="G20">
         <v>7944000.0</v>
       </c>
       <c r="H20">
         <v>7944000.0</v>
       </c>
       <c r="I20">
+        <v>7944000.0</v>
+      </c>
+      <c r="J20">
         <v>7943000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>7944000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14430000.0</v>
       </c>
       <c r="L20">
         <v>14430000.0</v>
       </c>
       <c r="M20">
         <v>14430000.0</v>
       </c>
       <c r="N20">
         <v>14430000.0</v>
       </c>
       <c r="O20">
         <v>19276000.0</v>
       </c>
       <c r="P20">
         <v>19276000.0</v>
       </c>
       <c r="Q20">
         <v>19276000.0</v>
       </c>
       <c r="R20">
         <v>19276000.0</v>
       </c>
       <c r="S20">
+        <v>19276000.0</v>
+      </c>
+      <c r="T20">
         <v>19275970.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19276000.0</v>
       </c>
       <c r="U20">
         <v>19276000.0</v>
       </c>
       <c r="V20">
         <v>19276000.0</v>
       </c>
       <c r="W20">
+        <v>19276000.0</v>
+      </c>
+      <c r="X20">
         <v>19214476.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28757000.0</v>
       </c>
       <c r="Y20">
         <v>28757000.0</v>
       </c>
       <c r="Z20">
         <v>28757000.0</v>
       </c>
       <c r="AA20">
+        <v>28757000.0</v>
+      </c>
+      <c r="AB20">
         <v>28756903.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28757000.0</v>
       </c>
       <c r="AC20">
         <v>28757000.0</v>
       </c>
-      <c r="AD20"/>
+      <c r="AD20">
+        <v>28757000.0</v>
+      </c>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
-    </row>
-    <row r="21" spans="1:50">
+      <c r="AY20"/>
+    </row>
+    <row r="21" spans="1:51">
       <c r="A21" t="s">
         <v>31</v>
       </c>
       <c r="B21">
+        <v>2281000.0</v>
+      </c>
+      <c r="C21">
         <v>2350000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>2418000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>2486000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>2554000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>2622000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>394000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>406000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>419000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>430000.0</v>
       </c>
-      <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
-    </row>
-    <row r="22" spans="1:50">
+      <c r="AY21"/>
+    </row>
+    <row r="22" spans="1:51">
       <c r="A22" t="s">
         <v>32</v>
       </c>
       <c r="B22">
+        <v>81862000.0</v>
+      </c>
+      <c r="C22">
         <v>95532000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>186621000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>175259000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>154242000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>186795000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>121039000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>137721000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>165048000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>186775000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>141834000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>194424000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>254973000.0</v>
       </c>
-      <c r="N22">
-[...1 lines deleted...]
-      </c>
       <c r="O22">
+        <v>30088000.0</v>
+      </c>
+      <c r="P22">
         <v>41553000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>49377000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>50049000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>19822000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>29637320.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>31517000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>18532000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>19522000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>19672013.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>27588000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>24374000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>25343000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>26111275.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>28225000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>31835000.0</v>
       </c>
-      <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
-    </row>
-    <row r="23" spans="1:50">
+      <c r="AY22"/>
+    </row>
+    <row r="23" spans="1:51">
       <c r="A23" t="s">
         <v>33</v>
       </c>
       <c r="B23">
+        <v>929447000.0</v>
+      </c>
+      <c r="C23">
         <v>954338000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>869788000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>847753000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>794769000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>804217000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>794349000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>763944000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>759482000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>749804000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>737880000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>826783000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>896576000.0</v>
       </c>
-      <c r="N23">
-[...1 lines deleted...]
-      </c>
       <c r="O23">
+        <v>259901000.0</v>
+      </c>
+      <c r="P23">
         <v>247756000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>268007000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>279386000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>286454000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>171038010.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>175716000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>168791000.0</v>
       </c>
-      <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
       <c r="AH23"/>
       <c r="AI23"/>
       <c r="AJ23"/>
       <c r="AK23"/>
       <c r="AL23"/>
       <c r="AM23"/>
       <c r="AN23"/>
       <c r="AO23"/>
       <c r="AP23"/>
       <c r="AQ23"/>
       <c r="AR23"/>
       <c r="AS23"/>
       <c r="AT23"/>
       <c r="AU23"/>
       <c r="AV23"/>
       <c r="AW23"/>
       <c r="AX23"/>
-    </row>
-    <row r="24" spans="1:50">
+      <c r="AY23"/>
+    </row>
+    <row r="24" spans="1:51">
       <c r="A24" t="s">
         <v>34</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>30294000.0</v>
+      </c>
       <c r="C24">
+        <v>25506000.0</v>
+      </c>
+      <c r="D24">
         <v>28272000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>30305000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>32344000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>34379000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>36414000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>38746000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>39585000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>40876000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>42404000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>44221000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>45976000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>47792000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>11054000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>11261000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>11478000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>40173000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>41949900.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>40680000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>42306000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>43908000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>15950498.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>45187000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>46473000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>47360000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>49169296.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>50650000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>52270000.0</v>
       </c>
-      <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
-    </row>
-    <row r="25" spans="1:50">
+      <c r="AY24"/>
+    </row>
+    <row r="25" spans="1:51">
       <c r="A25" t="s">
         <v>35</v>
       </c>
       <c r="B25"/>
       <c r="C25">
+        <v>129502000.0</v>
+      </c>
+      <c r="D25">
         <v>114129000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>105843000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>100678000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>83496000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>82058000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>110360000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>115321000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>119040000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>12272000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>12589000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>12712000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>41503000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>43371990.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>41792000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>43482000.0</v>
       </c>
-      <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
-      <c r="Y25">
+      <c r="Y25"/>
+      <c r="Z25">
         <v>47049000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>48877000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>49901440.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>51103000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>53202000.0</v>
       </c>
-      <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
-    </row>
-    <row r="26" spans="1:50">
+      <c r="AY25"/>
+    </row>
+    <row r="26" spans="1:51">
       <c r="A26" t="s">
         <v>36</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -4846,52 +4932,53 @@
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
-    </row>
-    <row r="27" spans="1:50">
+      <c r="AY26"/>
+    </row>
+    <row r="27" spans="1:51">
       <c r="A27" t="s">
         <v>37</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -4900,618 +4987,641 @@
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
-    </row>
-    <row r="28" spans="1:50">
+      <c r="AY27"/>
+    </row>
+    <row r="28" spans="1:51">
       <c r="A28" t="s">
         <v>38</v>
       </c>
       <c r="B28">
+        <v>191234000.0</v>
+      </c>
+      <c r="C28">
         <v>258632000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>313170000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>284505000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>238486000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>144071000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>220582000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>208449000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>212344000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>162261000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>176849000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>209467000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>347752000.0</v>
       </c>
-      <c r="N28"/>
       <c r="O28">
+        <v>-36726000.0</v>
+      </c>
+      <c r="P28">
         <v>-34905000.0</v>
       </c>
-      <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
-      <c r="S28">
+      <c r="S28"/>
+      <c r="T28">
         <v>49943582.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>42681000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>40046000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>49704000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>48956346.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>53124000.0</v>
       </c>
-      <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
       <c r="AI28"/>
       <c r="AJ28"/>
       <c r="AK28"/>
       <c r="AL28"/>
       <c r="AM28"/>
       <c r="AN28"/>
       <c r="AO28"/>
       <c r="AP28"/>
       <c r="AQ28"/>
       <c r="AR28"/>
       <c r="AS28"/>
       <c r="AT28"/>
       <c r="AU28"/>
       <c r="AV28"/>
       <c r="AW28"/>
       <c r="AX28"/>
-    </row>
-    <row r="29" spans="1:50">
+      <c r="AY28"/>
+    </row>
+    <row r="29" spans="1:51">
       <c r="A29" t="s">
         <v>39</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>417218000.0</v>
+      </c>
       <c r="C29">
+        <v>436425000.0</v>
+      </c>
+      <c r="D29">
         <v>627772000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>603866000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>576836000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>568643000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>611546000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>565896000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>551784000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>553935000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>518212000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>577164000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>695529000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>230826000.0</v>
       </c>
-      <c r="O29"/>
-      <c r="P29">
+      <c r="P29"/>
+      <c r="Q29">
         <v>231383000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>225517000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>254320000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>139660415.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>138326000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>139187000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>138297000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>134407705.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>143843000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>141965000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
-    </row>
-    <row r="30" spans="1:50">
+      <c r="AY29"/>
+    </row>
+    <row r="30" spans="1:51">
       <c r="A30" t="s">
         <v>40</v>
       </c>
       <c r="B30">
+        <v>95116000.0</v>
+      </c>
+      <c r="C30">
         <v>95050000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>277528000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>293620000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>225848000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>264984000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>355723000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>295149000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>271304000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>209851000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>276170000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>294820000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>299249000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>90615000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>66322000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>85634000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>110543000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>52024000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>40931500.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>46895000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>35604000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>55315000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>48583911.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>49635000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>37145000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>43168000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>40075891.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>46373000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>33868000.0</v>
       </c>
-      <c r="AD30"/>
       <c r="AE30"/>
       <c r="AF30"/>
       <c r="AG30"/>
       <c r="AH30"/>
       <c r="AI30"/>
       <c r="AJ30"/>
       <c r="AK30"/>
       <c r="AL30"/>
       <c r="AM30"/>
       <c r="AN30"/>
       <c r="AO30"/>
       <c r="AP30"/>
       <c r="AQ30"/>
       <c r="AR30"/>
       <c r="AS30"/>
       <c r="AT30"/>
       <c r="AU30"/>
       <c r="AV30"/>
       <c r="AW30"/>
       <c r="AX30"/>
-    </row>
-    <row r="31" spans="1:50">
+      <c r="AY30"/>
+    </row>
+    <row r="31" spans="1:51">
       <c r="A31" t="s">
         <v>41</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>350386000.0</v>
       </c>
-      <c r="M31"/>
       <c r="N31"/>
-      <c r="O31">
+      <c r="O31"/>
+      <c r="P31">
         <v>190678000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>187562000.0</v>
       </c>
-      <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
-    </row>
-    <row r="32" spans="1:50">
+      <c r="AY31"/>
+    </row>
+    <row r="32" spans="1:51">
       <c r="A32" t="s">
         <v>42</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>204144000.0</v>
+      </c>
       <c r="C32">
+        <v>216914000.0</v>
+      </c>
+      <c r="D32">
         <v>214714000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>221498000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>250788000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>232316000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>235413000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>223442000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>213452000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>239288000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>247304000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>261039000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>235214000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>152371000.0</v>
       </c>
-      <c r="O32"/>
-      <c r="P32">
+      <c r="P32"/>
+      <c r="Q32">
         <v>144978000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>148067000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>171775000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>57069762.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>55780000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>55712000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>56378000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>26753483.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>48252000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>50887000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
-    </row>
-    <row r="33" spans="1:50">
+      <c r="AY32"/>
+    </row>
+    <row r="33" spans="1:51">
       <c r="A33" t="s">
         <v>43</v>
       </c>
       <c r="B33">
+        <v>234183999.0</v>
+      </c>
+      <c r="C33">
         <v>235765999.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>258656000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>240997000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>226917000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>220496000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>206095000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>209418000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>211557000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>215156000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>227271000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>239898000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>246295000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>82773000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>82501000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>83437000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>74633000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>75636000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>76732803.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>76752000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>77317000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>78384000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>79515630.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>91253000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>89811000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>90542000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>90814973.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>91570000.0</v>
       </c>
-      <c r="AC33"/>
       <c r="AD33"/>
       <c r="AE33"/>
       <c r="AF33"/>
       <c r="AG33"/>
       <c r="AH33"/>
       <c r="AI33"/>
       <c r="AJ33"/>
       <c r="AK33"/>
       <c r="AL33"/>
       <c r="AM33"/>
       <c r="AN33"/>
       <c r="AO33"/>
       <c r="AP33"/>
       <c r="AQ33"/>
       <c r="AR33"/>
       <c r="AS33"/>
       <c r="AT33"/>
       <c r="AU33"/>
       <c r="AV33"/>
       <c r="AW33"/>
       <c r="AX33"/>
-    </row>
-    <row r="34" spans="1:50">
+      <c r="AY33"/>
+    </row>
+    <row r="34" spans="1:51">
       <c r="A34" t="s">
         <v>44</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
@@ -5520,248 +5630,259 @@
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
-    </row>
-    <row r="35" spans="1:50">
+      <c r="AY34"/>
+    </row>
+    <row r="35" spans="1:51">
       <c r="A35" t="s">
         <v>45</v>
       </c>
       <c r="B35">
+        <v>135101000.0</v>
+      </c>
+      <c r="C35">
         <v>141342999.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>140193000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>131671000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>126218000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>106183000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>107305000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>110245000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>108129000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>114803000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>124113000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>136121000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>137906000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>21185000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>21253000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>21577000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>19252000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>48043000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>49911981.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>48847000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>50537000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>52342000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>24543071.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>53506000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>54137000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>55965000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>56989785.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>57657000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>59732000.0</v>
       </c>
-      <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35"/>
       <c r="AG35"/>
       <c r="AH35"/>
       <c r="AI35"/>
       <c r="AJ35"/>
       <c r="AK35"/>
       <c r="AL35"/>
       <c r="AM35"/>
       <c r="AN35"/>
       <c r="AO35"/>
       <c r="AP35"/>
       <c r="AQ35"/>
       <c r="AR35"/>
       <c r="AS35"/>
       <c r="AT35"/>
       <c r="AU35"/>
       <c r="AV35"/>
       <c r="AW35"/>
       <c r="AX35"/>
-    </row>
-    <row r="36" spans="1:50">
+      <c r="AY35"/>
+    </row>
+    <row r="36" spans="1:51">
       <c r="A36" t="s">
         <v>46</v>
       </c>
-      <c r="B36"/>
+      <c r="B36">
+        <v>319000.0</v>
+      </c>
       <c r="C36">
+        <v>1444000.0</v>
+      </c>
+      <c r="D36">
         <v>495000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>579000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>702000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>168000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>290000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>409000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>134000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>393000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>535000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>670000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>802000.0</v>
       </c>
-      <c r="N36"/>
-      <c r="O36"/>
+      <c r="O36">
+        <v>968000.0</v>
+      </c>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
-      <c r="Y36">
+      <c r="Y36"/>
+      <c r="Z36">
         <v>89811000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>90542000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>90814973.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>91570000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>91770000.0</v>
       </c>
-      <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
       <c r="AG36"/>
       <c r="AH36"/>
       <c r="AI36"/>
       <c r="AJ36"/>
       <c r="AK36"/>
       <c r="AL36"/>
       <c r="AM36"/>
       <c r="AN36"/>
       <c r="AO36"/>
       <c r="AP36"/>
       <c r="AQ36"/>
       <c r="AR36"/>
       <c r="AS36"/>
       <c r="AT36"/>
       <c r="AU36"/>
       <c r="AV36"/>
       <c r="AW36"/>
       <c r="AX36"/>
-    </row>
-    <row r="37" spans="1:50">
+      <c r="AY36"/>
+    </row>
+    <row r="37" spans="1:51">
       <c r="A37" t="s">
         <v>47</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -5770,450 +5891,464 @@
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
-    </row>
-    <row r="38" spans="1:50">
+      <c r="AY37"/>
+    </row>
+    <row r="38" spans="1:51">
       <c r="A38" t="s">
         <v>48</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>670000.0</v>
       </c>
-      <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
-    </row>
-    <row r="39" spans="1:50">
+      <c r="AY38"/>
+    </row>
+    <row r="39" spans="1:51">
       <c r="A39" t="s">
         <v>49</v>
       </c>
       <c r="B39">
+        <v>486756000.0</v>
+      </c>
+      <c r="C39">
         <v>438846000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>65738000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>60943000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>116666000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>292000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>91000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>23598000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>22302000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>15007000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>40447000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>21894000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>15568000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>896000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>6668000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>287000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>267000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="S39">
         <v>0.0</v>
       </c>
       <c r="T39">
         <v>0.0</v>
       </c>
       <c r="U39">
+        <v>0.0</v>
+      </c>
+      <c r="V39">
         <v>317000.0</v>
       </c>
-      <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
       <c r="AA39"/>
       <c r="AB39"/>
-      <c r="AC39">
+      <c r="AC39"/>
+      <c r="AD39">
         <v>1465000.0</v>
       </c>
-      <c r="AD39"/>
       <c r="AE39"/>
       <c r="AF39"/>
       <c r="AG39"/>
       <c r="AH39"/>
       <c r="AI39"/>
       <c r="AJ39"/>
       <c r="AK39"/>
       <c r="AL39"/>
       <c r="AM39"/>
       <c r="AN39"/>
       <c r="AO39"/>
       <c r="AP39"/>
       <c r="AQ39"/>
       <c r="AR39"/>
       <c r="AS39"/>
       <c r="AT39"/>
       <c r="AU39"/>
       <c r="AV39"/>
       <c r="AW39"/>
       <c r="AX39"/>
-    </row>
-    <row r="40" spans="1:50">
+      <c r="AY39"/>
+    </row>
+    <row r="40" spans="1:51">
       <c r="A40" t="s">
         <v>50</v>
       </c>
       <c r="B40">
+        <v>338670000.0</v>
+      </c>
+      <c r="C40">
         <v>331243000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>73202000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>43289000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>57179000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>70950000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>52108000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>48778000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>43300000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>38912000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>56682000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>43213000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>39394000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>8127000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>9478000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>7924000.0</v>
       </c>
-      <c r="Q40"/>
       <c r="R40"/>
       <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
       <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
       <c r="AA40"/>
       <c r="AB40"/>
       <c r="AC40"/>
       <c r="AD40"/>
       <c r="AE40"/>
       <c r="AF40"/>
       <c r="AG40"/>
       <c r="AH40"/>
       <c r="AI40"/>
       <c r="AJ40"/>
       <c r="AK40"/>
       <c r="AL40"/>
       <c r="AM40"/>
       <c r="AN40"/>
       <c r="AO40"/>
       <c r="AP40"/>
       <c r="AQ40"/>
       <c r="AR40"/>
       <c r="AS40"/>
       <c r="AT40"/>
       <c r="AU40"/>
       <c r="AV40"/>
       <c r="AW40"/>
       <c r="AX40"/>
-    </row>
-    <row r="41" spans="1:50">
+      <c r="AY40"/>
+    </row>
+    <row r="41" spans="1:51">
       <c r="A41" t="s">
         <v>51</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>25761000.0</v>
       </c>
-      <c r="M41"/>
       <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>8981000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>8988000.0</v>
       </c>
-      <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
-    </row>
-    <row r="42" spans="1:50">
+      <c r="AY41"/>
+    </row>
+    <row r="42" spans="1:51">
       <c r="A42" t="s">
         <v>52</v>
       </c>
       <c r="B42">
+        <v>-5056000.0</v>
+      </c>
+      <c r="C42">
         <v>-4695000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>31185000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-526178000.0</v>
       </c>
-      <c r="E42"/>
       <c r="F42">
+        <v>-525998000.0</v>
+      </c>
+      <c r="G42">
         <v>-519097000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-524862000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-1048900000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-1048426000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-1047958000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>-1047488000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>-1047020000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-1046550000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-16158000.0</v>
       </c>
-      <c r="O42">
-[...1 lines deleted...]
-      </c>
       <c r="P42">
+        <v>7732000.0</v>
+      </c>
+      <c r="Q42">
         <v>-16130000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-7000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-8000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>-3230.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>0.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>6000.0</v>
       </c>
-      <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
-      <c r="Y42">
+      <c r="Y42"/>
+      <c r="Z42">
         <v>3000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>6000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>-8220.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>7000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>13000.0</v>
       </c>
-      <c r="AD42"/>
       <c r="AE42"/>
       <c r="AF42"/>
       <c r="AG42"/>
       <c r="AH42"/>
       <c r="AI42"/>
       <c r="AJ42"/>
       <c r="AK42"/>
       <c r="AL42"/>
       <c r="AM42"/>
       <c r="AN42"/>
       <c r="AO42"/>
       <c r="AP42"/>
       <c r="AQ42"/>
       <c r="AR42"/>
       <c r="AS42"/>
       <c r="AT42"/>
       <c r="AU42"/>
       <c r="AV42"/>
       <c r="AW42"/>
       <c r="AX42"/>
-    </row>
-    <row r="43" spans="1:50">
+      <c r="AY42"/>
+    </row>
+    <row r="43" spans="1:51">
       <c r="A43" t="s">
         <v>53</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -6222,52 +6357,53 @@
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
-    </row>
-    <row r="44" spans="1:50">
+      <c r="AY43"/>
+    </row>
+    <row r="44" spans="1:51">
       <c r="A44" t="s">
         <v>54</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -6276,416 +6412,429 @@
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
-    </row>
-    <row r="45" spans="1:50">
+      <c r="AY44"/>
+    </row>
+    <row r="45" spans="1:51">
       <c r="A45" t="s">
         <v>55</v>
       </c>
       <c r="B45"/>
       <c r="C45">
+        <v>279177000.0</v>
+      </c>
+      <c r="D45">
         <v>247799000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>229988000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>215717000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>209762000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>197467000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>200659000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>203035000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>331984000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>212306000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>224798000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>231063000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>62529000.0</v>
       </c>
-      <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
-    </row>
-    <row r="46" spans="1:50">
+      <c r="AY45"/>
+    </row>
+    <row r="46" spans="1:51">
       <c r="A46" t="s">
         <v>56</v>
       </c>
       <c r="B46">
+        <v>219599000.0</v>
+      </c>
+      <c r="C46">
         <v>225064000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>247799000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>229988000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>215717000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>209762000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>197467000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>200659000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>203035000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>206389000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>212306000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>224798000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>231063000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>62529000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>63225000.0</v>
       </c>
-      <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
       <c r="AG46"/>
       <c r="AH46"/>
       <c r="AI46"/>
       <c r="AJ46"/>
       <c r="AK46"/>
       <c r="AL46"/>
       <c r="AM46"/>
       <c r="AN46"/>
       <c r="AO46"/>
       <c r="AP46"/>
       <c r="AQ46"/>
       <c r="AR46"/>
       <c r="AS46"/>
       <c r="AT46"/>
       <c r="AU46"/>
       <c r="AV46"/>
       <c r="AW46"/>
       <c r="AX46"/>
-    </row>
-    <row r="47" spans="1:50">
+      <c r="AY46"/>
+    </row>
+    <row r="47" spans="1:51">
       <c r="A47" t="s">
         <v>57</v>
       </c>
       <c r="B47"/>
       <c r="C47">
+        <v>225064000.0</v>
+      </c>
+      <c r="D47">
         <v>247799000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>229988000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>215717000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>214520000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>197467000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>224798000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>231063000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>231856000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>63225000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>64161000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>54935000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>56360000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>57406830.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>57426000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>57916000.0</v>
       </c>
-      <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
-      <c r="Y47">
+      <c r="Y47"/>
+      <c r="Z47">
         <v>61032000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>61590000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>61624920.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>62813000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>63013000.0</v>
       </c>
-      <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
-    </row>
-    <row r="48" spans="1:50">
+      <c r="AY47"/>
+    </row>
+    <row r="48" spans="1:51">
       <c r="A48" t="s">
         <v>58</v>
       </c>
       <c r="B48">
+        <v>-366065000.0</v>
+      </c>
+      <c r="C48">
         <v>-359482000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-371908000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>182527000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>203182000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>191640000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>185346000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>173406000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>167383000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>190149000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>202763000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>216883000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>195435000.0</v>
       </c>
-      <c r="N48">
-[...1 lines deleted...]
-      </c>
       <c r="O48">
+        <v>38176000.0</v>
+      </c>
+      <c r="P48">
         <v>34140000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>31027000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>7667000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>5805000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>3714920.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>3483000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>2542000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>26560000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>25931845.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>30214000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>30981000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>34009000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>33926881.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>33043000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>28657000.0</v>
       </c>
-      <c r="AD48"/>
       <c r="AE48"/>
       <c r="AF48"/>
       <c r="AG48"/>
       <c r="AH48"/>
       <c r="AI48"/>
       <c r="AJ48"/>
       <c r="AK48"/>
       <c r="AL48"/>
       <c r="AM48"/>
       <c r="AN48"/>
       <c r="AO48"/>
       <c r="AP48"/>
       <c r="AQ48"/>
       <c r="AR48"/>
       <c r="AS48"/>
       <c r="AT48"/>
       <c r="AU48"/>
       <c r="AV48"/>
       <c r="AW48"/>
       <c r="AX48"/>
-    </row>
-    <row r="49" spans="1:50">
+      <c r="AY48"/>
+    </row>
+    <row r="49" spans="1:51">
       <c r="A49" t="s">
         <v>59</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -6694,440 +6843,459 @@
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
-    </row>
-    <row r="50" spans="1:50">
+      <c r="AY49"/>
+    </row>
+    <row r="50" spans="1:51">
       <c r="A50" t="s">
         <v>60</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>86602000.0</v>
+      </c>
       <c r="C50">
+        <v>103653000.0</v>
+      </c>
+      <c r="D50">
         <v>268780000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>245769000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>195865000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>190278000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>243205000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>206751000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>197586000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>175446000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>125346000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>168127000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>305950000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>6063000.0</v>
       </c>
-      <c r="O50"/>
-      <c r="P50">
+      <c r="P50"/>
+      <c r="Q50">
         <v>13284000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>14438000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>18702000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>17839925.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>18004000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>18415000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>15766000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>40476907.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>16383000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>12449000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>17119000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>8722661.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>13873000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>18110000.0</v>
       </c>
-      <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
-    </row>
-    <row r="51" spans="1:50">
+      <c r="AY50"/>
+    </row>
+    <row r="51" spans="1:51">
       <c r="A51" t="s">
         <v>61</v>
       </c>
       <c r="B51">
+        <v>222763000.0</v>
+      </c>
+      <c r="C51">
         <v>347776000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>393932000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>360957000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>305300000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>275241000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>330211000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>296478000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>289540000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>270015000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>229007000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>285214000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>428243000.0</v>
       </c>
-      <c r="N51"/>
       <c r="O51">
+        <v>18783000.0</v>
+      </c>
+      <c r="P51">
         <v>15807000.0</v>
       </c>
-      <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
-    </row>
-    <row r="52" spans="1:50">
+      <c r="AY51"/>
+    </row>
+    <row r="52" spans="1:51">
       <c r="A52" t="s">
         <v>62</v>
       </c>
       <c r="B52">
-        <v>114713000.0</v>
+        <v>112614000.0</v>
       </c>
       <c r="C52">
+        <v>125771000.0</v>
+      </c>
+      <c r="D52">
         <v>279803000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>255114000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>204622000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>195728000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>248153000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>211699000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>202794000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>180918000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>130435000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>174854000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>312922000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>6570000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>3535000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>12284000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>13438000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>13308000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>13149420.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>11217000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>11593000.0</v>
       </c>
-      <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
-      <c r="Z52">
+      <c r="Z52"/>
+      <c r="AA52">
         <v>17119000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>8722661.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>13873000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>18110000.0</v>
       </c>
-      <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
       <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
       <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
-    </row>
-    <row r="53" spans="1:50">
+      <c r="AY52"/>
+    </row>
+    <row r="53" spans="1:51">
       <c r="A53" t="s">
         <v>63</v>
       </c>
-      <c r="B53"/>
+      <c r="B53">
+        <v>1613000.0</v>
+      </c>
       <c r="C53">
+        <v>-253142.0</v>
+      </c>
+      <c r="D53">
         <v>483000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>482000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>4282000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>480000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>1772000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>10029000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>12544000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>12213944.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>292000.0</v>
       </c>
       <c r="L53">
         <v>292000.0</v>
       </c>
       <c r="M53">
         <v>292000.0</v>
       </c>
       <c r="N53">
-        <v>403000.0</v>
+        <v>292000.0</v>
       </c>
       <c r="O53">
         <v>20000.0</v>
       </c>
       <c r="P53">
         <v>20000.0</v>
       </c>
       <c r="Q53">
         <v>20000.0</v>
       </c>
       <c r="R53">
         <v>20000.0</v>
       </c>
       <c r="S53">
+        <v>20000.0</v>
+      </c>
+      <c r="T53">
         <v>6460000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>5020000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>11760000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>5160000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>9423709.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>6248000.0</v>
       </c>
-      <c r="Y53"/>
-      <c r="Z53">
+      <c r="Z53"/>
+      <c r="AA53">
         <v>5937000.0</v>
       </c>
-      <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
-    </row>
-    <row r="54" spans="1:50">
+      <c r="AY53"/>
+    </row>
+    <row r="54" spans="1:51">
       <c r="A54" t="s">
         <v>64</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -7136,492 +7304,505 @@
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
-    </row>
-    <row r="55" spans="1:50">
+      <c r="AY54"/>
+    </row>
+    <row r="55" spans="1:51">
       <c r="A55" t="s">
         <v>65</v>
       </c>
       <c r="B55">
+        <v>929447000.0</v>
+      </c>
+      <c r="C55">
         <v>954338000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>869788000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>847753000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>794769000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>804217000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>794349000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>763944000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>759482000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>749804000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>737880000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>826783000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>896576000.0</v>
       </c>
-      <c r="N55">
-[...1 lines deleted...]
-      </c>
       <c r="O55">
+        <v>259901000.0</v>
+      </c>
+      <c r="P55">
         <v>247756000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>268007000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>279386000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>286454000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>171038010.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>175716000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>168791000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>181620000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>178431509.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>190325000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>173654000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>185453000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>178583086.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>189263000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>179480000.0</v>
       </c>
-      <c r="AD55"/>
       <c r="AE55"/>
       <c r="AF55"/>
       <c r="AG55"/>
       <c r="AH55"/>
       <c r="AI55"/>
       <c r="AJ55"/>
       <c r="AK55"/>
       <c r="AL55"/>
       <c r="AM55"/>
       <c r="AN55"/>
       <c r="AO55"/>
       <c r="AP55"/>
       <c r="AQ55"/>
       <c r="AR55"/>
       <c r="AS55"/>
       <c r="AT55"/>
       <c r="AU55"/>
       <c r="AV55"/>
       <c r="AW55"/>
       <c r="AX55"/>
-    </row>
-    <row r="56" spans="1:50">
+      <c r="AY55"/>
+    </row>
+    <row r="56" spans="1:51">
       <c r="A56" t="s">
         <v>66</v>
       </c>
       <c r="B56">
+        <v>695263000.0</v>
+      </c>
+      <c r="C56">
         <v>718572000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>611132000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>606756000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>567852000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>583721000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>588254000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>554526000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>547925000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>534648000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>510609000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>586885000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>650281000.0</v>
       </c>
-      <c r="N56">
-[...1 lines deleted...]
-      </c>
       <c r="O56">
+        <v>177128000.0</v>
+      </c>
+      <c r="P56">
         <v>165255000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>184570000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>204753000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>210818000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>94305210.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>98964000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>91474000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>103236000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>98915879.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>99072000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>83843000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>94911000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>87768113.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>97693000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>87710000.0</v>
       </c>
-      <c r="AD56"/>
       <c r="AE56"/>
       <c r="AF56"/>
       <c r="AG56"/>
       <c r="AH56"/>
       <c r="AI56"/>
       <c r="AJ56"/>
       <c r="AK56"/>
       <c r="AL56"/>
       <c r="AM56"/>
       <c r="AN56"/>
       <c r="AO56"/>
       <c r="AP56"/>
       <c r="AQ56"/>
       <c r="AR56"/>
       <c r="AS56"/>
       <c r="AT56"/>
       <c r="AU56"/>
       <c r="AV56"/>
       <c r="AW56"/>
       <c r="AX56"/>
-    </row>
-    <row r="57" spans="1:50">
+      <c r="AY56"/>
+    </row>
+    <row r="57" spans="1:51">
       <c r="A57" t="s">
         <v>67</v>
       </c>
       <c r="B57">
+        <v>491119000.0</v>
+      </c>
+      <c r="C57">
         <v>501658000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>396418000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>385258000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>317064000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>351405000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>352841000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>331084000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>334473000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>295360000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>263305000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>325846000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>415067000.0</v>
       </c>
-      <c r="N57">
-[...1 lines deleted...]
-      </c>
       <c r="O57">
+        <v>24757000.0</v>
+      </c>
+      <c r="P57">
         <v>16549000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>39592000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>56686000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>39043000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>37235450.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>43184000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>35762000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>46858000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>72162396.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>50820000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>32956000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>39782000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>31973089.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>42586000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>35083000.0</v>
       </c>
-      <c r="AD57"/>
       <c r="AE57"/>
       <c r="AF57"/>
       <c r="AG57"/>
       <c r="AH57"/>
       <c r="AI57"/>
       <c r="AJ57"/>
       <c r="AK57"/>
       <c r="AL57"/>
       <c r="AM57"/>
       <c r="AN57"/>
       <c r="AO57"/>
       <c r="AP57"/>
       <c r="AQ57"/>
       <c r="AR57"/>
       <c r="AS57"/>
       <c r="AT57"/>
       <c r="AU57"/>
       <c r="AV57"/>
       <c r="AW57"/>
       <c r="AX57"/>
-    </row>
-    <row r="58" spans="1:50">
+      <c r="AY57"/>
+    </row>
+    <row r="58" spans="1:51">
       <c r="A58" t="s">
         <v>68</v>
       </c>
       <c r="B58">
+        <v>626220000.0</v>
+      </c>
+      <c r="C58">
         <v>643001000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>536611000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>516929000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>443282000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>457588000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>460146000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>441329000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>442602000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>410163000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>387418000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>461967000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>552973000.0</v>
       </c>
-      <c r="N58">
-[...1 lines deleted...]
-      </c>
       <c r="O58">
+        <v>45942000.0</v>
+      </c>
+      <c r="P58">
         <v>37802000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>61169000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>79785000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>91009000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>91167430.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>96074000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>90325000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>99200000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>96705467.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>104326000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>87093000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>95747000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>88962874.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>100243000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>94815000.0</v>
       </c>
-      <c r="AD58"/>
       <c r="AE58"/>
       <c r="AF58"/>
       <c r="AG58"/>
       <c r="AH58"/>
       <c r="AI58"/>
       <c r="AJ58"/>
       <c r="AK58"/>
       <c r="AL58"/>
       <c r="AM58"/>
       <c r="AN58"/>
       <c r="AO58"/>
       <c r="AP58"/>
       <c r="AQ58"/>
       <c r="AR58"/>
       <c r="AS58"/>
       <c r="AT58"/>
       <c r="AU58"/>
       <c r="AV58"/>
       <c r="AW58"/>
       <c r="AX58"/>
-    </row>
-    <row r="59" spans="1:50">
+      <c r="AY58"/>
+    </row>
+    <row r="59" spans="1:51">
       <c r="A59" t="s">
         <v>69</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -7630,162 +7811,166 @@
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
-    </row>
-    <row r="60" spans="1:50">
+      <c r="AY59"/>
+    </row>
+    <row r="60" spans="1:51">
       <c r="A60" t="s">
         <v>70</v>
       </c>
       <c r="B60">
+        <v>300322000.0</v>
+      </c>
+      <c r="C60">
         <v>307266000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>330720000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>327792000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>348627000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>343986000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>331927000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>320399000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>314613000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>337613000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>350462000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>364816000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>343603000.0</v>
       </c>
-      <c r="N60">
-[...1 lines deleted...]
-      </c>
       <c r="O60">
+        <v>213959000.0</v>
+      </c>
+      <c r="P60">
         <v>209954000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>206838000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>199601000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>195445000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>79870590.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>79642000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>78466000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>78623000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>77980300.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>82273000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>83043000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>86074000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>85978037.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>85110000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>80730000.0</v>
       </c>
-      <c r="AD60"/>
       <c r="AE60"/>
       <c r="AF60"/>
       <c r="AG60"/>
       <c r="AH60"/>
       <c r="AI60"/>
       <c r="AJ60"/>
       <c r="AK60"/>
       <c r="AL60"/>
       <c r="AM60"/>
       <c r="AN60"/>
       <c r="AO60"/>
       <c r="AP60"/>
       <c r="AQ60"/>
       <c r="AR60"/>
       <c r="AS60"/>
       <c r="AT60"/>
       <c r="AU60"/>
       <c r="AV60"/>
       <c r="AW60"/>
       <c r="AX60"/>
-    </row>
-    <row r="61" spans="1:50">
+      <c r="AY60"/>
+    </row>
+    <row r="61" spans="1:51">
       <c r="A61" t="s">
         <v>71</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -7794,52 +7979,53 @@
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
-    </row>
-    <row r="62" spans="1:50">
+      <c r="AY61"/>
+    </row>
+    <row r="62" spans="1:51">
       <c r="A62" t="s">
         <v>72</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -7848,50 +8034,51 @@
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
+      <c r="AY62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:L32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -7932,931 +8119,949 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B2">
         <v>829225000.0</v>
       </c>
       <c r="C2">
         <v>833095000.0</v>
       </c>
       <c r="D2">
         <v>780807000.0</v>
       </c>
       <c r="E2">
         <v>798421500.0</v>
       </c>
       <c r="F2">
         <v>103091000.0</v>
       </c>
       <c r="G2">
         <v>102925520.0</v>
       </c>
       <c r="H2">
         <v>96534502.0</v>
       </c>
       <c r="I2">
         <v>21491890.0</v>
       </c>
       <c r="J2">
         <v>30587700.0</v>
       </c>
       <c r="K2">
         <v>23130500.0</v>
       </c>
       <c r="L2">
         <v>36822600.0</v>
       </c>
     </row>
     <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B3">
         <v>25187000.0</v>
       </c>
       <c r="C3">
         <v>16649000.0</v>
       </c>
       <c r="D3">
         <v>17378000.0</v>
       </c>
       <c r="E3">
         <v>6490500.0</v>
       </c>
       <c r="F3">
         <v>4837000.0</v>
       </c>
       <c r="G3">
         <v>4961269.0</v>
       </c>
       <c r="H3">
         <v>4756219.0</v>
       </c>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
     </row>
     <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B5">
         <v>28812000.0</v>
       </c>
       <c r="C5">
         <v>53787000.0</v>
       </c>
       <c r="D5">
         <v>73357000.0</v>
       </c>
       <c r="E5">
         <v>100378500.0</v>
       </c>
       <c r="F5">
         <v>3139000.0</v>
       </c>
       <c r="G5">
         <v>-4248018.0</v>
       </c>
       <c r="H5">
         <v>11249958.0</v>
       </c>
       <c r="I5">
         <v>-5747691.0</v>
       </c>
       <c r="J5">
         <v>3880377.0</v>
       </c>
       <c r="K5">
         <v>3630967.0</v>
       </c>
       <c r="L5"/>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B6">
         <v>53999000.0</v>
       </c>
       <c r="C6">
         <v>70436000.0</v>
       </c>
       <c r="D6">
         <v>90735000.0</v>
       </c>
       <c r="E6">
         <v>106869000.0</v>
       </c>
       <c r="F6">
         <v>7976000.0</v>
       </c>
       <c r="G6">
         <v>713251.0</v>
       </c>
       <c r="H6">
         <v>16006177.0</v>
       </c>
       <c r="I6">
         <v>-5747691.0</v>
       </c>
       <c r="J6">
         <v>3880377.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B9">
         <v>156270000.0</v>
       </c>
       <c r="C9">
         <v>134686000.0</v>
       </c>
       <c r="D9">
         <v>156179000.0</v>
       </c>
       <c r="E9">
         <v>165854250.0</v>
       </c>
       <c r="F9">
         <v>19949000.0</v>
       </c>
       <c r="G9">
         <v>18360500.0</v>
       </c>
       <c r="H9">
         <v>20359448.0</v>
       </c>
       <c r="I9">
         <v>11756430.0</v>
       </c>
       <c r="J9">
         <v>13589770.0</v>
       </c>
       <c r="K9">
         <v>13891020.0</v>
       </c>
       <c r="L9">
         <v>22823220.0</v>
       </c>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B10">
         <v>15030000.0</v>
       </c>
       <c r="C10">
         <v>38175000.0</v>
       </c>
       <c r="D10">
         <v>57182000.0</v>
       </c>
       <c r="E10">
         <v>86711250.0</v>
       </c>
       <c r="F10">
         <v>537000.0</v>
       </c>
       <c r="G10">
         <v>-7619993.0</v>
       </c>
       <c r="H10">
         <v>7219180.0</v>
       </c>
       <c r="I10">
         <v>-8308120.0</v>
       </c>
       <c r="J10">
         <v>2734690.0</v>
       </c>
       <c r="K10">
         <v>2282010.0</v>
       </c>
       <c r="L10">
         <v>9182820.0</v>
       </c>
     </row>
     <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B11">
         <v>3195000.0</v>
       </c>
       <c r="C11">
         <v>9775000.0</v>
       </c>
       <c r="D11">
         <v>15104000.0</v>
       </c>
       <c r="E11">
         <v>13180500.0</v>
       </c>
       <c r="F11">
         <v>-1379000.0</v>
       </c>
       <c r="G11">
         <v>271476.0</v>
       </c>
       <c r="H11">
         <v>1698463.0</v>
       </c>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B12">
         <v>18691000.0</v>
       </c>
       <c r="C12">
         <v>15612000.0</v>
       </c>
       <c r="D12">
         <v>16175000.0</v>
       </c>
       <c r="E12">
         <v>2020158.0</v>
       </c>
       <c r="F12">
         <v>2602000.0</v>
       </c>
       <c r="G12">
         <v>3371975.0</v>
       </c>
       <c r="H12">
         <v>4030778.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>123</v>
+      </c>
+      <c r="B13">
+        <v>18691000.0</v>
+      </c>
       <c r="C13">
         <v>15724000.0</v>
       </c>
       <c r="D13">
         <v>16175000.0</v>
       </c>
       <c r="E13">
         <v>19387000.0</v>
       </c>
       <c r="F13">
         <v>2601550.0</v>
       </c>
       <c r="G13">
         <v>3378440.0</v>
       </c>
       <c r="H13">
         <v>4044900.0</v>
       </c>
       <c r="I13">
         <v>661580.0</v>
       </c>
       <c r="J13">
         <v>445250.0</v>
       </c>
       <c r="K13">
         <v>321560.0</v>
       </c>
       <c r="L13"/>
     </row>
     <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>124</v>
+      </c>
+      <c r="B14">
+        <v>-735000.0</v>
+      </c>
       <c r="C14">
         <v>-615000.0</v>
       </c>
       <c r="D14">
         <v>-172000.0</v>
       </c>
       <c r="E14">
         <v>66744.0</v>
       </c>
       <c r="F14">
         <v>-274256.0</v>
       </c>
       <c r="G14">
         <v>-103567.0</v>
       </c>
       <c r="H14">
         <v>238247.0</v>
       </c>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
     </row>
     <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B15">
         <v>11100000.0</v>
       </c>
       <c r="C15">
         <v>27785000.0</v>
       </c>
       <c r="D15">
         <v>41906000.0</v>
       </c>
       <c r="E15">
         <v>73563750.0</v>
       </c>
       <c r="F15">
         <v>1642000.0</v>
       </c>
       <c r="G15">
         <v>-7995036.0</v>
       </c>
       <c r="H15">
         <v>5758964.0</v>
       </c>
       <c r="I15">
         <v>-8875160.0</v>
       </c>
       <c r="J15">
         <v>1822330.0</v>
       </c>
       <c r="K15">
         <v>1632980.0</v>
       </c>
       <c r="L15">
         <v>6459890.0</v>
       </c>
     </row>
     <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>126</v>
+      </c>
+      <c r="B16">
+        <v>11100000.0</v>
+      </c>
       <c r="C16">
         <v>27518000.0</v>
       </c>
       <c r="D16">
         <v>41906000.0</v>
       </c>
       <c r="E16">
         <v>73563000.0</v>
       </c>
       <c r="F16">
         <v>1641670.0</v>
       </c>
       <c r="G16">
         <v>-7995036.0</v>
       </c>
       <c r="H16">
         <v>5758964.0</v>
       </c>
       <c r="I16">
         <v>-8875160.0</v>
       </c>
       <c r="J16">
         <v>1822330.0</v>
       </c>
       <c r="K16">
         <v>1632980.0</v>
       </c>
       <c r="L16">
         <v>6459890.0</v>
       </c>
     </row>
     <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>127</v>
+      </c>
+      <c r="B17">
+        <v>11835000.0</v>
+      </c>
       <c r="C17">
         <v>28400000.0</v>
       </c>
       <c r="D17">
         <v>42078000.0</v>
       </c>
       <c r="E17">
         <v>5934926.0</v>
       </c>
       <c r="F17">
         <v>1915926.0</v>
       </c>
       <c r="G17">
         <v>-7891469.0</v>
       </c>
       <c r="H17">
         <v>5520717.0</v>
       </c>
       <c r="I17">
         <v>-8057870.0</v>
       </c>
       <c r="J17">
         <v>1822326.0</v>
       </c>
       <c r="K17">
         <v>1632983.0</v>
       </c>
       <c r="L17"/>
     </row>
     <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>128</v>
+      </c>
+      <c r="B18">
+        <v>-18691000.0</v>
+      </c>
       <c r="C18">
         <v>-15612000.0</v>
       </c>
       <c r="D18">
         <v>-16175000.0</v>
       </c>
       <c r="E18">
         <v>-2020158.0</v>
       </c>
       <c r="F18">
         <v>-2601554.0</v>
       </c>
       <c r="G18">
         <v>-3378442.0</v>
       </c>
       <c r="H18">
         <v>-4044901.0</v>
       </c>
       <c r="I18">
         <v>-661581.0</v>
       </c>
       <c r="J18">
         <v>-445247.0</v>
       </c>
       <c r="K18">
         <v>-321556.0</v>
       </c>
       <c r="L18"/>
     </row>
     <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
     </row>
     <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
     </row>
     <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B21">
         <v>28812000.0</v>
       </c>
       <c r="C21">
         <v>53787000.0</v>
       </c>
       <c r="D21">
         <v>73357000.0</v>
       </c>
       <c r="E21">
         <v>100378500.0</v>
       </c>
       <c r="F21">
         <v>3139000.0</v>
       </c>
       <c r="G21">
         <v>-4241551.0</v>
       </c>
       <c r="H21">
         <v>11264081.0</v>
       </c>
       <c r="I21">
         <v>-7646540.0</v>
       </c>
       <c r="J21">
         <v>3179940.0</v>
       </c>
       <c r="K21">
         <v>2603570.0</v>
       </c>
       <c r="L21">
         <v>9947310.0</v>
       </c>
     </row>
     <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
     </row>
     <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B23">
         <v>956683000.0</v>
       </c>
       <c r="C23">
         <v>913994000.0</v>
       </c>
       <c r="D23">
         <v>863629000.0</v>
       </c>
       <c r="E23">
         <v>863897250.0</v>
       </c>
       <c r="F23">
         <v>119798000.0</v>
       </c>
       <c r="G23">
         <v>123599933.0</v>
       </c>
       <c r="H23">
         <v>105319143.0</v>
       </c>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
     </row>
     <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
     </row>
     <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>135</v>
+      </c>
+      <c r="B25">
+        <v>25187000.0</v>
+      </c>
       <c r="C25">
         <v>16649000.0</v>
       </c>
       <c r="D25">
         <v>17378000.0</v>
       </c>
       <c r="E25">
         <v>4924530.0</v>
       </c>
       <c r="F25">
         <v>4837530.0</v>
       </c>
       <c r="G25">
         <v>4961269.0</v>
       </c>
       <c r="H25">
         <v>4756219.0</v>
       </c>
       <c r="I25">
         <v>1081559.0</v>
       </c>
       <c r="J25">
         <v>700438.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
     </row>
     <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
     </row>
     <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>137</v>
+      </c>
+      <c r="B27">
+        <v>49541000.0</v>
+      </c>
       <c r="C27">
         <v>39017000.0</v>
       </c>
       <c r="D27">
         <v>34977000.0</v>
       </c>
       <c r="E27">
         <v>28719750.0</v>
       </c>
       <c r="F27">
         <v>7269000.0</v>
       </c>
       <c r="G27">
         <v>8684282.0</v>
       </c>
       <c r="H27">
         <v>5373295.0</v>
       </c>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
     </row>
     <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>138</v>
+      </c>
+      <c r="B28">
+        <v>72520000.0</v>
+      </c>
       <c r="C28">
         <v>47605000.0</v>
       </c>
       <c r="D28">
         <v>38474000.0</v>
       </c>
       <c r="E28">
         <v>32718000.0</v>
       </c>
       <c r="F28">
         <v>11774000.0</v>
       </c>
       <c r="G28">
         <v>11308655.0</v>
       </c>
       <c r="H28">
         <v>11783880.0</v>
       </c>
       <c r="I28">
         <v>20511650.0</v>
       </c>
       <c r="J28">
         <v>11412120.0</v>
       </c>
       <c r="K28">
         <v>12717530.0</v>
       </c>
       <c r="L28">
         <v>12520500.0</v>
       </c>
     </row>
     <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>139</v>
+      </c>
+      <c r="B29">
+        <v>3195000.0</v>
+      </c>
       <c r="C29">
         <v>9775000.0</v>
       </c>
       <c r="D29">
         <v>15104000.0</v>
       </c>
       <c r="E29">
         <v>17574000.0</v>
       </c>
       <c r="F29">
         <v>-1378760.0</v>
       </c>
       <c r="G29">
         <v>271480.0</v>
       </c>
       <c r="H29">
         <v>1698460.0</v>
       </c>
       <c r="I29">
         <v>567040.0</v>
       </c>
       <c r="J29">
         <v>912370.0</v>
       </c>
       <c r="K29">
         <v>649030.0</v>
       </c>
       <c r="L29">
         <v>2722930.0</v>
       </c>
     </row>
     <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B30">
         <v>127458000.0</v>
       </c>
       <c r="C30">
         <v>80899000.0</v>
       </c>
       <c r="D30">
         <v>82822000.0</v>
       </c>
       <c r="E30">
         <v>65475750.0</v>
       </c>
       <c r="F30">
         <v>16707000.0</v>
       </c>
       <c r="G30">
         <v>20674413.0</v>
       </c>
       <c r="H30">
         <v>8784641.0</v>
       </c>
       <c r="I30">
         <v>40077573.0</v>
       </c>
       <c r="J30">
         <v>40997527.0</v>
       </c>
       <c r="K30">
         <v>34417949.0</v>
       </c>
       <c r="L30"/>
     </row>
     <row r="31" spans="1:12">
       <c r="A31" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B31">
         <v>-13782000.0</v>
       </c>
       <c r="C31">
         <v>-15612000.0</v>
       </c>
       <c r="D31">
         <v>-16175000.0</v>
       </c>
       <c r="E31">
         <v>-14540250.0</v>
       </c>
       <c r="F31">
         <v>-2602000.0</v>
       </c>
       <c r="G31">
         <v>-3378442.0</v>
       </c>
       <c r="H31">
         <v>-4044901.0</v>
       </c>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
     </row>
     <row r="32" spans="1:12">
       <c r="A32" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B32">
         <v>985495000.0</v>
       </c>
       <c r="C32">
         <v>967781000.0</v>
       </c>
       <c r="D32">
         <v>936986000.0</v>
       </c>
       <c r="E32">
         <v>964275750.0</v>
       </c>
       <c r="F32">
         <v>123040000.0</v>
       </c>
       <c r="G32">
         <v>121286020.0</v>
       </c>
       <c r="H32">
         <v>116893950.0</v>
       </c>
       <c r="I32">
         <v>33248320.0</v>
       </c>
@@ -8869,3722 +9074,3816 @@
       <c r="L32">
         <v>59645820.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AX32"/>
+  <dimension ref="A1:AY32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:50">
+    <row r="1" spans="1:51">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>73</v>
       </c>
       <c r="C1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="E1" t="s">
         <v>75</v>
       </c>
       <c r="F1" t="s">
         <v>76</v>
       </c>
       <c r="G1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="I1" t="s">
         <v>78</v>
       </c>
       <c r="J1" t="s">
         <v>79</v>
       </c>
       <c r="K1" t="s">
+        <v>80</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="M1" t="s">
         <v>81</v>
       </c>
       <c r="N1" t="s">
         <v>82</v>
       </c>
       <c r="O1" t="s">
+        <v>83</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="Q1" t="s">
         <v>84</v>
       </c>
       <c r="R1" t="s">
         <v>85</v>
       </c>
       <c r="S1" t="s">
+        <v>86</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="U1" t="s">
         <v>87</v>
       </c>
       <c r="V1" t="s">
         <v>88</v>
       </c>
       <c r="W1" t="s">
+        <v>89</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="Y1" t="s">
         <v>90</v>
       </c>
       <c r="Z1" t="s">
         <v>91</v>
       </c>
       <c r="AA1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
       <c r="AD1" t="s">
         <v>94</v>
       </c>
       <c r="AE1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AG1" t="s">
         <v>96</v>
       </c>
       <c r="AH1" t="s">
         <v>97</v>
       </c>
       <c r="AI1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AK1" t="s">
         <v>99</v>
       </c>
       <c r="AL1" t="s">
         <v>100</v>
       </c>
       <c r="AM1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AO1" t="s">
         <v>102</v>
       </c>
       <c r="AP1" t="s">
         <v>103</v>
       </c>
       <c r="AQ1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AS1" t="s">
         <v>105</v>
       </c>
       <c r="AT1" t="s">
         <v>106</v>
       </c>
       <c r="AU1" t="s">
         <v>107</v>
       </c>
       <c r="AV1" t="s">
         <v>108</v>
       </c>
       <c r="AW1" t="s">
         <v>109</v>
       </c>
       <c r="AX1" t="s">
         <v>110</v>
       </c>
-    </row>
-    <row r="2" spans="1:50">
+      <c r="AY1" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="2" spans="1:51">
       <c r="A2" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B2">
+        <v>199458000.0</v>
+      </c>
+      <c r="C2">
         <v>166168000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>235837000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>238827000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>188393000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>165410000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>241514000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>215577000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>210208000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>141146000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>213374000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>205029000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>221258000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>46733000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>52738000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>41958000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>94005000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>41589000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>25318000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>29644000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>16929000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>31200000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>37791000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>25085000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>19237000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>25060000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>18062000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>27434000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>17788000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>26985000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>3553000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>5642000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>4767000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>7530000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>8892000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>11561000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>5104000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>5031000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>5638000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>5929000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>4395000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>7168000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>6266000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>11662000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>9028000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>9867000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>10903000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>12038000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>8373000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>9558000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:50">
+    <row r="3" spans="1:51">
       <c r="A3" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B3">
+        <v>9075000.0</v>
+      </c>
+      <c r="C3">
         <v>7866000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>6714000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>5582000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>5025000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>4709000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>4106000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>3996000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>4357000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>3726000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>4412000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>4631000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>4609000.0</v>
       </c>
-      <c r="N3"/>
-[...2 lines deleted...]
-      </c>
+      <c r="O3"/>
       <c r="P3">
         <v>1200000.0</v>
       </c>
       <c r="Q3">
+        <v>1200000.0</v>
+      </c>
+      <c r="R3">
         <v>1229000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1223000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1273000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1181000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1188000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1196000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1151000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1262000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1231000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1317000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1569000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1206000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1089000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>892000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>284559.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>295000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>271000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>231000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>12000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>234000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>237000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>249000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>264398.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>234000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>231000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>298000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>375381.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>334000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>337000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>336000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>355955.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>361000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>510000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>353000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:50">
+    <row r="4" spans="1:51">
       <c r="A4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
-    </row>
-    <row r="5" spans="1:50">
+      <c r="AY4"/>
+    </row>
+    <row r="5" spans="1:51">
       <c r="A5" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B5">
+        <v>-3547000.0</v>
+      </c>
+      <c r="C5">
         <v>-1816000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>10248000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>13541000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>6839000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>12134000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>19723000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>11393000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>10018000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-10331000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>18902000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>31756000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>33058000.0</v>
       </c>
-      <c r="N5"/>
-      <c r="O5">
+      <c r="O5"/>
+      <c r="P5">
         <v>4219000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>2411000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>2501000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>2963000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>179000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>1921000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-1006000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>1939000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-3270000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>250000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-2262000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>1034000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>1772000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>6338000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>1839000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>1202000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-9864559.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>1171000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-778000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>2465000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>1077000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>1071000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>188000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>700000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-603398.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>1029000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>313000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>1791000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-315695.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>3109000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>977000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>6177000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>2601045.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>5647000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-402000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>3357000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:50">
+    <row r="6" spans="1:51">
       <c r="A6" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B6">
+        <v>5528000.0</v>
+      </c>
+      <c r="C6">
         <v>6050000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>16962000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>19123000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>11864000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>16843000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>23829000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>15389000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>14375000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-6605000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>23314000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>36387000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>37667000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>5483000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>5419000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>3611000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>3730000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>4186000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>1452000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>3102000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>182000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>3135000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-2119000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>1512000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-1031000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>2351000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>3341000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>7544000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>2928000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>2094000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-9580000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>1466000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-507000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>2696000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>1089000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>1305000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>425000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>949000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-339000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>1263000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>544000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>2089000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>59686.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>3443000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>1314000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>6513000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>2957000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>6008000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>108000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>3710000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:50">
+    <row r="7" spans="1:51">
       <c r="A7" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
-    </row>
-    <row r="8" spans="1:50">
+      <c r="AY7"/>
+    </row>
+    <row r="8" spans="1:51">
       <c r="A8" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
-    </row>
-    <row r="9" spans="1:50">
+      <c r="AY8"/>
+    </row>
+    <row r="9" spans="1:51">
       <c r="A9" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B9">
+        <v>35241000.0</v>
+      </c>
+      <c r="C9">
         <v>36951000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>47135000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>41991000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>30193000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>33167000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>44198000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>29759000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>27504000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>24334000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>37304000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>46372000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>48169000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>10426000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>8657000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>6788000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>5874000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>6206000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>4643000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>5652000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>3362000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>6292000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-574000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>4194000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>2798000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>7696000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>7063000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>7658000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>4814000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>7089000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>2124000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>3541000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>1954000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>4137000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>3483000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>3540000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>3231000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>3336000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>2260000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>3937000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>3202000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>4492000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>3350000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>6400000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>4312000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>8761000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>5748000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>8376000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>3976000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>6452000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:50">
+    <row r="10" spans="1:51">
       <c r="A10" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B10">
+        <v>-5341000.0</v>
+      </c>
+      <c r="C10">
         <v>-2890000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>5517000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>9566000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2836000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>8597000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>15594000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>7620000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>6364000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-12826000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>15720000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>27066000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>28161000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>5223000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>3915000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>2117000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1972000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>2332000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-388000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1332000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-1603000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1196000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-4062000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-522000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-3186000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>150000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>995180.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>5171000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>790000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>260000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-9855000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>997000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-891000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>2258000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>1068000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>975000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>80000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>613000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-603000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>948000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>273000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>1665000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-521000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>2937000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>822000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>5945000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>2396000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>5354000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-571000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>3170000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:50">
+    <row r="11" spans="1:51">
       <c r="A11" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B11">
+        <v>1099000.0</v>
+      </c>
+      <c r="C11">
         <v>1055000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>713000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>2756000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>781000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>2172000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>4066000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>1885000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>1652000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-149000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>2600000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>5853000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>7739000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1218000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>822000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>170000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>186000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>339000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-597000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>374000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-1673000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>517000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>230476.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>37000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-44000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>48000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>486463.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>810000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>203000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>199000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-144000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>236000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-119000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>594000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>404366.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>260000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>19000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>229000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-191000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>221000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>168000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>451000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>200930.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>810000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>231000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>1481000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>544358.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>1285000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>359000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>968000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:50">
+    <row r="12" spans="1:51">
       <c r="A12" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B12">
+        <v>5421000.0</v>
+      </c>
+      <c r="C12">
         <v>5982000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>4731000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>3975000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>4003000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>4056000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>4129000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>3773000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>3654000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>3406000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>3182000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>4690000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>4897000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>260000.0</v>
       </c>
-      <c r="O12"/>
-      <c r="P12">
+      <c r="P12"/>
+      <c r="Q12">
         <v>294000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>529000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>631000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>567158.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>589000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>597000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>743000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>791975.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>772000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>924000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>884000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>776433.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1167000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1049000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>942000.0</v>
       </c>
-      <c r="AE12"/>
-      <c r="AF12">
+      <c r="AF12"/>
+      <c r="AG12">
         <v>174000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>113000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>207000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>21233.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>96000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>108000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>87000.0</v>
       </c>
-      <c r="AM12"/>
-      <c r="AN12">
+      <c r="AN12"/>
+      <c r="AO12">
         <v>81000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>40000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>126000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>205488.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>172000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>155000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>232000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>205199.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>293000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>169000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>187000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:50">
+    <row r="13" spans="1:51">
       <c r="A13" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B13"/>
       <c r="C13">
+        <v>5982000.0</v>
+      </c>
+      <c r="D13">
         <v>4731000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>3975000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>4003000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>4168000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>4129000.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>4690000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>4897000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>17369000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>304000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>294000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>529000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>631000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>672550.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>589000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>597000.0</v>
       </c>
-      <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
-    </row>
-    <row r="14" spans="1:50">
+      <c r="AY13"/>
+    </row>
+    <row r="14" spans="1:51">
       <c r="A14" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>124</v>
+      </c>
+      <c r="B14">
+        <v>-47000.0</v>
+      </c>
       <c r="C14">
+        <v>-371000.0</v>
+      </c>
+      <c r="D14">
         <v>-115000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-172000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-77000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-367000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-60000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>51000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-239000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-172000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14">
         <v>0.0</v>
       </c>
       <c r="N14">
         <v>0.0</v>
       </c>
-      <c r="O14"/>
-      <c r="P14">
+      <c r="O14">
+        <v>0.0</v>
+      </c>
+      <c r="P14"/>
+      <c r="Q14">
         <v>-129000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>76000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>97000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>22744.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>-18000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>-229000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>-51000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>-19567.0</v>
       </c>
-      <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
-    </row>
-    <row r="15" spans="1:50">
+      <c r="AY14"/>
+    </row>
+    <row r="15" spans="1:51">
       <c r="A15" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B15">
+        <v>-6487000.0</v>
+      </c>
+      <c r="C15">
         <v>-2206000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>4690000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>6638000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>1978000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>6058000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>11468000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>5786000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>4473000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-12849000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>13120000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>21213000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>20422000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>4005000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>3093000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>1818000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>1862000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>2090000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>231670.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>940000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-159000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>628000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-4312000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-767000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-3028000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>112000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>584964.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>4386000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>737000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>49000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-9711000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>761000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-772000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>1664000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>663326.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>715000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>61000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>384000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-412000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>727000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>105000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>1214000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-722000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>2127000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>591000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>4464000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>1852000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>4069000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-930000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>2202000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:50">
+    <row r="16" spans="1:51">
       <c r="A16" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B16"/>
       <c r="C16">
+        <v>-2206000.0</v>
+      </c>
+      <c r="D16">
         <v>4690000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>6638000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1978000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>5791000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>11468000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
-[...1 lines deleted...]
-      </c>
+      <c r="L16"/>
       <c r="M16">
         <v>21213000.0</v>
       </c>
       <c r="N16">
+        <v>21213000.0</v>
+      </c>
+      <c r="O16">
         <v>85217000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>3093000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1818000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1862000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>2090000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>231670.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>940000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-159000.0</v>
       </c>
-      <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
-      <c r="Y16">
+      <c r="Y16"/>
+      <c r="Z16">
         <v>-3028000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>112000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>584960.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>4386000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>737000.0</v>
       </c>
-      <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
-    </row>
-    <row r="17" spans="1:50">
+      <c r="AY16"/>
+    </row>
+    <row r="17" spans="1:51">
       <c r="A17" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>127</v>
+      </c>
+      <c r="B17">
+        <v>-6440000.0</v>
+      </c>
       <c r="C17">
+        <v>-1835000.0</v>
+      </c>
+      <c r="D17">
         <v>4804000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>6810000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>2055000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>6425000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>11528000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>5735000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>4712000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-12677000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>13120000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>21213000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>20422000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>4005000.0</v>
       </c>
-      <c r="O17"/>
-      <c r="P17">
+      <c r="P17"/>
+      <c r="Q17">
         <v>1947000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>1786000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>1993000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>208926.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>958000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>70000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>679000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-4292469.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-559000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-3142000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>102000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>508717.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>4361000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>587000.0</v>
       </c>
-      <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
-    </row>
-    <row r="18" spans="1:50">
+      <c r="AY17"/>
+    </row>
+    <row r="18" spans="1:51">
       <c r="A18" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>128</v>
+      </c>
+      <c r="B18">
+        <v>-5421000.0</v>
+      </c>
       <c r="C18">
+        <v>-5982000.0</v>
+      </c>
+      <c r="D18">
         <v>-4731000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-3975000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-4003000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-4056000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-4129000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-3773000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-3654000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-3406000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-3182000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-4690000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-4897000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-260000.0</v>
       </c>
-      <c r="O18"/>
-      <c r="P18">
+      <c r="P18"/>
+      <c r="Q18">
         <v>-294000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-529000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-631000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-672554.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-589000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-597000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-743000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-798442.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-772000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-924000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-884000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-886901.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-1167000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-1049000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
-    </row>
-    <row r="19" spans="1:50">
+      <c r="AY18"/>
+    </row>
+    <row r="19" spans="1:51">
       <c r="A19" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
-    </row>
-    <row r="20" spans="1:50">
+      <c r="AY19"/>
+    </row>
+    <row r="20" spans="1:51">
       <c r="A20" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
-    </row>
-    <row r="21" spans="1:50">
+      <c r="AY20"/>
+    </row>
+    <row r="21" spans="1:51">
       <c r="A21" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B21">
-        <v>1833000.0</v>
+        <v>-3547000.0</v>
       </c>
       <c r="C21">
+        <v>1732000.0</v>
+      </c>
+      <c r="D21">
         <v>11437000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>13541000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>6839000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>12653000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>19723000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>11393000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>10018000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-9412000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>18902000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>31756000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>33058000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>5483000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>4219000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>2411000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>2501000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>2963000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-5993000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>1921000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-1006000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>1939000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-3264000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>250000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-2262000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>1034000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>1882000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>6338000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>1839000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>1202000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-9687000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>1171000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-778000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>2465000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>1068000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>1071000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>188000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>700000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-603000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>948000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>273000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>1665000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-521000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>2937000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>822000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>5945000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>2396000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>5354000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-571000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>3170000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:50">
+    <row r="22" spans="1:51">
       <c r="A22" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
-    </row>
-    <row r="23" spans="1:50">
+      <c r="AY22"/>
+    </row>
+    <row r="23" spans="1:51">
       <c r="A23" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B23">
+        <v>238246000.0</v>
+      </c>
+      <c r="C23">
         <v>204935000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>272724000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>267277000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>211747000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>185924000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>265989000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>233943000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>227694000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>175656000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>231776000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>219645000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>236369000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>51676000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>57176000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>46335000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>97378000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>44832000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>29676000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>33375000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>21297000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>35553000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>40480000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>29029000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>24297000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>31722000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>23244000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>28754000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>20763000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>32872000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>15365000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>8012000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>7499000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>9202000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>11307000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>14030000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>8147000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>7667000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>8502000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>8918000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>7324000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>9995000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>10137000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>15125000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>12518000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>12683000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>14255000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>15060000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>12920000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>12840000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:50">
+    <row r="24" spans="1:51">
       <c r="A24" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
-    </row>
-    <row r="25" spans="1:50">
+      <c r="AY24"/>
+    </row>
+    <row r="25" spans="1:51">
       <c r="A25" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>135</v>
+      </c>
+      <c r="B25">
+        <v>9075000.0</v>
+      </c>
       <c r="C25">
+        <v>7866000.0</v>
+      </c>
+      <c r="D25">
         <v>6714000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>5582000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>5025000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>4190000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>4106000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>3996000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>4357000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>3726000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>4412000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>4631000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>4609000.0</v>
       </c>
-      <c r="N25"/>
       <c r="O25"/>
-      <c r="P25">
+      <c r="P25"/>
+      <c r="Q25">
         <v>1200000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1229000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1223000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1272530.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1181000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1188000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1196000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1151269.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1262000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1231000.0</v>
       </c>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
-    </row>
-    <row r="26" spans="1:50">
+      <c r="AY25"/>
+    </row>
+    <row r="26" spans="1:51">
       <c r="A26" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
-    </row>
-    <row r="27" spans="1:50">
+      <c r="AY26"/>
+    </row>
+    <row r="27" spans="1:51">
       <c r="A27" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>137</v>
+      </c>
+      <c r="B27">
+        <v>13582000.0</v>
+      </c>
       <c r="C27">
+        <v>11121000.0</v>
+      </c>
+      <c r="D27">
         <v>15178000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>13482000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>10455000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>9343000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>10922000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>8599000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>8747000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>6949000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>12032000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>8384000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>7612000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>1804000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>1562000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>1663000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>1487000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1755000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>1321000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>2211000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>1597000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>2141000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>2401000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>2180000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>2113000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>1985000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>975780.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>1697000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>760000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>1005000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>397182.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>466000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>601000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>384000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>467714.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>396000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>410000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>475000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>592119.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>476000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>542000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>462000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>455130.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>655000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>1033000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>574000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>954330.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>544000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>875000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>459000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:50">
+    <row r="28" spans="1:51">
       <c r="A28" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>138</v>
+      </c>
+      <c r="B28">
+        <v>25053000.0</v>
+      </c>
       <c r="C28">
+        <v>23997000.0</v>
+      </c>
+      <c r="D28">
         <v>23332000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>16022000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>13871000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>11285000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>15017000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>10777000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>10508000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>28676000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>8343000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>8236000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>8737000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>3611000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>3242000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>3086000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>2885000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>2048000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>2680000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>2889000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>3570000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>2635000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>2570000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>2591000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>3254000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>4926000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>4127000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>5423000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>5441000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>5049000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>13547000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>2481000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>2712000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>2072000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>2227000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>2342000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>2797000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>2297000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>3135000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>2587000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>2492000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>2272000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>2260000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>2851000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>2476000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>2216000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>2357000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>2344000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>2321000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>2833000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:50">
+    <row r="29" spans="1:51">
       <c r="A29" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>139</v>
+      </c>
+      <c r="B29">
+        <v>1099000.0</v>
+      </c>
       <c r="C29">
+        <v>-1055000.0</v>
+      </c>
+      <c r="D29">
         <v>713000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2756000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>781000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2172000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>4066000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1885000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1652000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-149000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2600000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>5853000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>7739000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>14839000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>822000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>170000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>186000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>339000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-596760.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>374000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-1673000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>517000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>230476.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>37000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-44000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>48000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>486463.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>810000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>203000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
-    </row>
-    <row r="30" spans="1:50">
+      <c r="AY29"/>
+    </row>
+    <row r="30" spans="1:51">
       <c r="A30" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B30">
+        <v>38788000.0</v>
+      </c>
+      <c r="C30">
         <v>38767000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>36887000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>28450000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>23354000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>20514000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>24475000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>18366000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>17486000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>33746000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>18402000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>14616000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>15111000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>4943000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>4438000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>4377000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>3373000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>3243000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>4358000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>3731000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>4368000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>4353000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>2689000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>3944000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>5060000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>6662000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>5181000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>1320000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>2975000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>5887000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>12629000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>2370000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>2732000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>1672000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>2415000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>2469000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>3043000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>2636000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>2863000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>2989000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>2929000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>2827000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>3871000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>3463000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>3490000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>2816000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>3352000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>3022000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>4547000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>3282000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:50">
+    <row r="31" spans="1:51">
       <c r="A31" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B31">
-        <v>-1073000.0</v>
+        <v>-1794000.0</v>
       </c>
       <c r="C31">
+        <v>-4622000.0</v>
+      </c>
+      <c r="D31">
         <v>-4731000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-3975000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-4003000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-4056000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-4129000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-3773000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-3654000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-3406000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-3182000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-4690000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-4897000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-260000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-304000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-294000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-529000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-631000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-673000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-589000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-597000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-743000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-798000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-772000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-924000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-884000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-887000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-1167000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-1049000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-942000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-168000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-174000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-113000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-207000.0</v>
       </c>
-      <c r="AI31"/>
-      <c r="AJ31">
+      <c r="AJ31"/>
+      <c r="AK31">
         <v>-96000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-108000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-87000.0</v>
       </c>
-      <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
-    </row>
-    <row r="32" spans="1:50">
+      <c r="AY31"/>
+    </row>
+    <row r="32" spans="1:51">
       <c r="A32" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B32">
+        <v>234699000.0</v>
+      </c>
+      <c r="C32">
         <v>203119000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>282972000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>280818000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>218586000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>198577000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>285712000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>245336000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>237712000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>165480000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>250678000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>251401000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>269427000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>57159000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>61395000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>48746000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>99879000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>47795000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>29961000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>35296000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>20291000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>37492000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>37216000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>29279000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>22035000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>32756000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>25126000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>35092000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>22602000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>34074000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>5677000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>9183000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>6721000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>11667000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>12374000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>15101000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>8335000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>8367000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>7899000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>9866000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>7597000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>11660000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>9616000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>18062000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>13340000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>18628000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>16651000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>20414000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>12349000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>16010000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:L30"/>
@@ -12627,891 +12926,897 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B2">
         <v>132074999.0</v>
       </c>
       <c r="C2">
         <v>106330000.0</v>
       </c>
       <c r="D2">
         <v>72456000.0</v>
       </c>
       <c r="E2">
         <v>16286000.0</v>
       </c>
       <c r="F2">
         <v>16895000.0</v>
       </c>
       <c r="G2">
         <v>12859117.0</v>
       </c>
       <c r="H2">
         <v>8603282.0</v>
       </c>
       <c r="I2">
         <v>9614409.0</v>
       </c>
       <c r="J2">
         <v>6015207.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
     </row>
     <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B3">
         <v>41181000</v>
       </c>
       <c r="C3">
         <v>13964000</v>
       </c>
       <c r="D3">
         <v>7136000</v>
       </c>
       <c r="E3">
         <v>6651750</v>
       </c>
       <c r="F3">
         <v>1377000</v>
       </c>
       <c r="G3">
         <v>3290465</v>
       </c>
       <c r="H3">
         <v>2840676</v>
       </c>
       <c r="I3">
         <v>1680250</v>
       </c>
       <c r="J3">
         <v>833650</v>
       </c>
       <c r="K3">
         <v>5058940</v>
       </c>
       <c r="L3">
         <v>5141920</v>
       </c>
     </row>
     <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B6">
         <v>-42930999.0</v>
       </c>
       <c r="C6">
         <v>23144000.0</v>
       </c>
       <c r="D6">
         <v>106330000.0</v>
       </c>
       <c r="E6">
         <v>42127500.0</v>
       </c>
       <c r="F6">
         <v>-609000.0</v>
       </c>
       <c r="G6">
         <v>4035651.0</v>
       </c>
       <c r="H6">
         <v>4255835.0</v>
       </c>
       <c r="I6">
         <v>-1011130.0</v>
       </c>
       <c r="J6">
         <v>9518820.0</v>
       </c>
       <c r="K6">
         <v>-5892940.0</v>
       </c>
       <c r="L6">
         <v>-5067760.0</v>
       </c>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B7">
         <v>-13912000.0</v>
       </c>
       <c r="C7">
         <v>8225000.0</v>
       </c>
       <c r="D7">
         <v>103032000.0</v>
       </c>
       <c r="E7">
         <v>-144115501.0</v>
       </c>
       <c r="F7">
         <v>-18976000.0</v>
       </c>
       <c r="G7">
         <v>-5925734.0</v>
       </c>
       <c r="H7">
         <v>-26642.0</v>
       </c>
       <c r="I7">
         <v>3794290.0</v>
       </c>
       <c r="J7">
         <v>-5547440.0</v>
       </c>
       <c r="K7">
         <v>-14210.0</v>
       </c>
       <c r="L7"/>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B9">
         <v>24846000.0</v>
       </c>
       <c r="C9">
         <v>-36601000.0</v>
       </c>
       <c r="D9">
         <v>65704000.0</v>
       </c>
       <c r="E9">
         <v>2045249.0</v>
       </c>
       <c r="F9">
         <v>9187000.0</v>
       </c>
       <c r="G9">
         <v>-8810854.0</v>
       </c>
       <c r="H9">
         <v>-11550508.0</v>
       </c>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B10">
         <v>-71166000.0</v>
       </c>
       <c r="C10">
         <v>-169000.0</v>
       </c>
       <c r="D10">
         <v>92895000.0</v>
       </c>
       <c r="E10">
         <v>-131169750.0</v>
       </c>
       <c r="F10">
         <v>-10488000.0</v>
       </c>
       <c r="G10">
         <v>3821251.0</v>
       </c>
       <c r="H10">
         <v>6287746.0</v>
       </c>
       <c r="I10">
         <v>-1570282.0</v>
       </c>
       <c r="J10">
         <v>4966927.0</v>
       </c>
       <c r="K10">
         <v>-463451.0</v>
       </c>
       <c r="L10"/>
     </row>
     <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>8664000.0</v>
       </c>
       <c r="F11">
         <v>-15235319.0</v>
       </c>
       <c r="G11">
         <v>7268422.0</v>
       </c>
       <c r="H11">
         <v>7734634.0</v>
       </c>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>37238250.0</v>
       </c>
       <c r="F12">
         <v>-1716266.0</v>
       </c>
       <c r="G12">
         <v>15880167.0</v>
       </c>
       <c r="H12">
         <v>-5629477.0</v>
       </c>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
     </row>
     <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13">
         <v>-2439967.0</v>
       </c>
       <c r="G13">
         <v>-8204553.0</v>
       </c>
       <c r="H13">
         <v>-2498514.0</v>
       </c>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
     </row>
     <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B14">
         <v>25187000.0</v>
       </c>
       <c r="C14">
         <v>16649000.0</v>
       </c>
       <c r="D14">
         <v>17378000.0</v>
       </c>
       <c r="E14">
         <v>15517500.0</v>
       </c>
       <c r="F14">
         <v>4837000.0</v>
       </c>
       <c r="G14">
         <v>4961269.0</v>
       </c>
       <c r="H14">
         <v>4756219.0</v>
       </c>
       <c r="I14">
         <v>1081560.0</v>
       </c>
       <c r="J14">
         <v>700440.0</v>
       </c>
       <c r="K14">
         <v>1027400.0</v>
       </c>
       <c r="L14">
         <v>1382380.0</v>
       </c>
     </row>
     <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B15">
-        <v>-27473000.0</v>
+        <v>27473000.0</v>
       </c>
       <c r="C15">
-        <v>-27473000.0</v>
+        <v>27473000.0</v>
       </c>
       <c r="D15">
-        <v>-54947000.0</v>
+        <v>54947000.0</v>
       </c>
       <c r="E15">
         <v>48995000.0</v>
       </c>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15">
         <v>1442820.0</v>
       </c>
       <c r="K15">
         <v>2061170.0</v>
       </c>
       <c r="L15">
         <v>4122340.0</v>
       </c>
     </row>
     <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B16">
         <v>89144000.0</v>
       </c>
       <c r="C16">
         <v>129474000.0</v>
       </c>
       <c r="D16">
         <v>106330000.0</v>
       </c>
       <c r="E16">
         <v>58413500.0</v>
       </c>
       <c r="F16">
         <v>16286000.0</v>
       </c>
       <c r="G16">
         <v>16894768.0</v>
       </c>
       <c r="H16">
         <v>12859117.0</v>
       </c>
       <c r="I16">
         <v>8603282.0</v>
       </c>
       <c r="J16">
         <v>9614409.0</v>
       </c>
       <c r="K16">
         <v>6015207.0</v>
       </c>
       <c r="L16"/>
     </row>
     <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
     </row>
     <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B18">
         <v>-19697000.0</v>
       </c>
       <c r="C18">
         <v>35710000.0</v>
       </c>
       <c r="D18">
         <v>179164000.0</v>
       </c>
       <c r="E18">
         <v>15218250.0</v>
       </c>
       <c r="F18">
         <v>-15590000.0</v>
       </c>
       <c r="G18">
         <v>3630201.0</v>
       </c>
       <c r="H18">
         <v>2018388.0</v>
       </c>
       <c r="I18">
         <v>3631329.0</v>
       </c>
       <c r="J18">
         <v>-2660202.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
     </row>
     <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>160</v>
+      </c>
+      <c r="B19">
+        <v>0.0</v>
+      </c>
       <c r="C19">
         <v>-2509000.0</v>
       </c>
       <c r="D19">
         <v>-31492000.0</v>
       </c>
       <c r="E19">
         <v>3195000.0</v>
       </c>
       <c r="F19">
         <v>3195000.0</v>
       </c>
       <c r="G19">
         <v>3195000.0</v>
       </c>
       <c r="H19">
         <v>3195000.0</v>
       </c>
       <c r="I19">
         <v>-63961291.0</v>
       </c>
       <c r="J19">
         <v>-707683.0</v>
       </c>
       <c r="K19">
         <v>-4992316.0</v>
       </c>
       <c r="L19"/>
     </row>
     <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>115781930.0</v>
       </c>
       <c r="F20">
         <v>240930.0</v>
       </c>
       <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>23788870.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
     </row>
     <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>161</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>162</v>
+      </c>
+      <c r="B21">
+        <v>57288000.0</v>
+      </c>
       <c r="C21">
         <v>8173000.0</v>
       </c>
       <c r="D21">
         <v>-55936000.0</v>
       </c>
       <c r="E21">
         <v>-50748750.0</v>
       </c>
       <c r="F21">
         <v>2222357.0</v>
       </c>
       <c r="G21">
         <v>-3408090.0</v>
       </c>
       <c r="H21">
         <v>-9720906.0</v>
       </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
     </row>
     <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B22">
         <v>11100000.0</v>
       </c>
       <c r="C22">
         <v>38175000.0</v>
       </c>
       <c r="D22">
         <v>57182000.0</v>
       </c>
       <c r="E22">
         <v>73563750.0</v>
       </c>
       <c r="F22">
         <v>537000.0</v>
       </c>
       <c r="G22">
         <v>-7619993.0</v>
       </c>
       <c r="H22">
         <v>7219180.0</v>
       </c>
       <c r="I22">
         <v>-8308120.0</v>
       </c>
       <c r="J22">
         <v>1794000.0</v>
       </c>
       <c r="K22">
         <v>1609000.0</v>
       </c>
       <c r="L22">
         <v>6459000.0</v>
       </c>
     </row>
     <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B23">
         <v>41000.0</v>
       </c>
       <c r="C23">
         <v>792000.0</v>
       </c>
       <c r="D23">
         <v>-3847000.0</v>
       </c>
       <c r="E23">
         <v>20695500.0</v>
       </c>
       <c r="F23">
         <v>-787000.0</v>
       </c>
       <c r="G23">
         <v>5371840.0</v>
       </c>
       <c r="H23">
         <v>-541328.0</v>
       </c>
       <c r="I23">
         <v>-880420.0</v>
       </c>
       <c r="J23">
         <v>-76030.0</v>
       </c>
       <c r="K23">
         <v>1105460.0</v>
       </c>
       <c r="L23">
         <v>-2178170.0</v>
       </c>
     </row>
     <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B24">
         <v>-2000000.0</v>
       </c>
       <c r="C24">
         <v>9215000.0</v>
       </c>
       <c r="D24">
         <v>1363000.0</v>
       </c>
       <c r="E24">
         <v>67050750.0</v>
       </c>
       <c r="F24">
         <v>10217000.0</v>
       </c>
       <c r="G24">
         <v>329493.0</v>
       </c>
       <c r="H24">
         <v>11720003.0</v>
       </c>
       <c r="I24">
         <v>-62281050.0</v>
       </c>
       <c r="J24">
         <v>125960.0</v>
       </c>
       <c r="K24">
         <v>66620.0</v>
       </c>
       <c r="L24">
         <v>10000.0</v>
       </c>
     </row>
     <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B25">
         <v>-891000.0</v>
       </c>
       <c r="C25">
         <v>-13375000.0</v>
       </c>
       <c r="D25">
         <v>8708000.0</v>
       </c>
       <c r="E25">
         <v>76904251.0</v>
       </c>
       <c r="F25">
         <v>2308000.0</v>
       </c>
       <c r="G25">
         <v>2886141.0</v>
       </c>
       <c r="H25">
         <v>3574974.0</v>
       </c>
       <c r="I25">
         <v>-1457169.0</v>
       </c>
       <c r="J25">
         <v>170633.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
     </row>
     <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B26">
         <v>-26995000.0</v>
       </c>
-      <c r="C26"/>
+      <c r="C26">
+        <v>0.0</v>
+      </c>
       <c r="D26"/>
       <c r="E26">
         <v>115284000.0</v>
       </c>
       <c r="F26">
         <v>240930.0</v>
       </c>
       <c r="G26"/>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>23788870.0</v>
       </c>
       <c r="J26">
         <v>150.0</v>
       </c>
       <c r="K26"/>
       <c r="L26"/>
     </row>
     <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
     </row>
     <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B28">
         <v>2861000.0</v>
       </c>
       <c r="C28">
         <v>-24021000.0</v>
       </c>
       <c r="D28">
         <v>-120934000.0</v>
       </c>
       <c r="E28">
         <v>20695500.0</v>
       </c>
       <c r="F28">
         <v>2463000.0</v>
       </c>
       <c r="G28">
         <v>78658.0</v>
       </c>
       <c r="H28">
         <v>-9851163.0</v>
       </c>
       <c r="I28">
         <v>58077740.0</v>
       </c>
       <c r="J28">
         <v>6037860.0</v>
       </c>
       <c r="K28">
         <v>-4429280.0</v>
       </c>
       <c r="L28">
         <v>-12446790.0</v>
       </c>
     </row>
     <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B29">
         <v>21484000.0</v>
       </c>
       <c r="C29">
         <v>49674000.0</v>
       </c>
       <c r="D29">
         <v>186300000.0</v>
       </c>
       <c r="E29">
         <v>21870000.0</v>
       </c>
       <c r="F29">
         <v>-14213000.0</v>
       </c>
       <c r="G29">
         <v>6920666.0</v>
       </c>
       <c r="H29">
         <v>4859064.0</v>
       </c>
       <c r="I29">
         <v>5330580.0</v>
       </c>
       <c r="J29">
         <v>-1826560.0</v>
       </c>
       <c r="K29">
         <v>3528660.0</v>
       </c>
       <c r="L29">
         <v>11595290.0</v>
       </c>
     </row>
     <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B30">
         <v>-20841000.0</v>
       </c>
       <c r="C30">
         <v>-2509000.0</v>
       </c>
       <c r="D30">
         <v>-31492000.0</v>
       </c>
       <c r="E30">
         <v>-438000.0</v>
       </c>
       <c r="F30">
         <v>11133000.0</v>
       </c>
       <c r="G30">
         <v>-2960972.0</v>
       </c>
       <c r="H30">
         <v>8879327.0</v>
       </c>
       <c r="I30">
         <v>-63961290.0</v>
       </c>
@@ -13524,2034 +13829,2110 @@
       <c r="L30">
         <v>-5131920.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AC30"/>
+  <dimension ref="A1:AD30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>73</v>
       </c>
       <c r="C1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="E1" t="s">
         <v>75</v>
       </c>
       <c r="F1" t="s">
         <v>76</v>
       </c>
       <c r="G1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="I1" t="s">
         <v>78</v>
       </c>
       <c r="J1" t="s">
         <v>79</v>
       </c>
       <c r="K1" t="s">
+        <v>80</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="M1" t="s">
         <v>81</v>
       </c>
       <c r="N1" t="s">
         <v>82</v>
       </c>
       <c r="O1" t="s">
+        <v>83</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="Q1" t="s">
         <v>84</v>
       </c>
       <c r="R1" t="s">
         <v>85</v>
       </c>
       <c r="S1" t="s">
+        <v>86</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="U1" t="s">
         <v>87</v>
       </c>
       <c r="V1" t="s">
         <v>88</v>
       </c>
       <c r="W1" t="s">
+        <v>89</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="Y1" t="s">
         <v>90</v>
       </c>
       <c r="Z1" t="s">
         <v>91</v>
       </c>
       <c r="AA1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
-    </row>
-    <row r="2" spans="1:29">
+      <c r="AD1" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B2">
+        <v>104344000.0</v>
+      </c>
+      <c r="C2">
         <v>81245000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>76934000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>68284000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>131595000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>108808000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>87361000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>74827000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>106122000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>52158000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>75747000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>79882000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>72456000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>58413500.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>49272000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>27805000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>127492000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>16286000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>15983000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>32415000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>15110000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>16895000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>14694000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>17561000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>20641000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>12859000.0</v>
       </c>
-      <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
-    </row>
-    <row r="3" spans="1:29">
+      <c r="AD2"/>
+    </row>
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B3">
+        <v>10373000</v>
+      </c>
+      <c r="C3">
         <v>11904000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>12289000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>9429000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>7559000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>8969000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1902000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2058000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1035000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1256000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1638000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1025000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>3217000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>8869000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>6105750</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>296000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>250000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>209000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1376860</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1142000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>368000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>115000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>3003000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>694000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>251000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>668676</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1024000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>431000</v>
       </c>
     </row>
-    <row r="4" spans="1:29">
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-    </row>
-    <row r="5" spans="1:29">
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
-    </row>
-    <row r="6" spans="1:29">
+      <c r="AD5"/>
+    </row>
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B6">
+        <v>-72815000.0</v>
+      </c>
+      <c r="C6">
         <v>7899000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>7168000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>5310000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-63311000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>20666000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>21447000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>12534000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-31294000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>54172000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-23589000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-4135000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>7426000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>56170000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>9141500.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>21467000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>11519000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>111206000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-608520.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-912000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>15520000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-1785000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>2203352.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-2867000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-3081000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>7783000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-2193776.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>2689000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>3911000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:29">
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B7">
+        <v>-91141000.0</v>
+      </c>
+      <c r="C7">
         <v>94751000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-3090000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-17183000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-88390000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>74108000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-26649000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-7986000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-31248000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>36504000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>38632000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>109782000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-81886000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-159884000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-111474750.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-51320000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-76892000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-5046000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-20569240.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-18657000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-1367000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-6972000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-5342734.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-4833000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>3720000.0</v>
       </c>
-      <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-    </row>
-    <row r="8" spans="1:29">
+      <c r="AD7"/>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-    </row>
-    <row r="9" spans="1:29">
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B9">
+        <v>-73764000.0</v>
+      </c>
+      <c r="C9">
         <v>103270000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>13618000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-10610000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-81432000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>90817000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-35507000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-28967000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-62944000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>101486000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>1215000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-598000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-40017000.0</v>
       </c>
-      <c r="N9"/>
-[...2 lines deleted...]
-      </c>
+      <c r="O9"/>
       <c r="P9">
+        <v>12640000.0</v>
+      </c>
+      <c r="Q9">
         <v>41657000.0</v>
       </c>
-      <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
-    </row>
-    <row r="10" spans="1:29">
+      <c r="AD9"/>
+    </row>
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B10">
+        <v>19896000.0</v>
+      </c>
+      <c r="C10">
         <v>-77426000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-11362000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-21017000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>38639000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-58312000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>16754000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>31315000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>10074000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-41781000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>52286000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>62241000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>20149000.0</v>
       </c>
-      <c r="N10"/>
-      <c r="O10">
+      <c r="O10"/>
+      <c r="P10">
         <v>-111474750.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>722000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-30265000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>9848000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1357122.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-12985000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>990000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>150000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>5281251.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-3221000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>969000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>792000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1033746.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>4035000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-4817000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:29">
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>48139000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>0.0</v>
       </c>
-      <c r="N11"/>
-      <c r="O11">
+      <c r="O11"/>
+      <c r="P11">
         <v>0.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-16224000.0</v>
       </c>
-      <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
-    </row>
-    <row r="12" spans="1:29">
+      <c r="AD11"/>
+    </row>
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
-[...1 lines deleted...]
-      </c>
+      <c r="L12"/>
       <c r="M12">
         <v>1488000.0</v>
       </c>
-      <c r="N12"/>
-      <c r="O12">
+      <c r="N12">
         <v>1488000.0</v>
       </c>
+      <c r="O12"/>
       <c r="P12">
+        <v>1488000.0</v>
+      </c>
+      <c r="Q12">
         <v>108000.0</v>
       </c>
-      <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
-    </row>
-    <row r="13" spans="1:29">
+      <c r="AD12"/>
+    </row>
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
-    </row>
-    <row r="14" spans="1:29">
+      <c r="AD13"/>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B14">
+        <v>9075000.0</v>
+      </c>
+      <c r="C14">
         <v>7866000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>6714000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>5582000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>5025000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>4190000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>4106000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>3996000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>4357000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>3726000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>4412000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>4631000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>4609000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>20690000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>11865500.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1200000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>2452000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1223000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>4837530.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>3565000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>2384000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1196000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1151269.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1262000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1231000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>1317000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>1569219.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>1206000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>1089000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:29">
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B15"/>
       <c r="C15">
         <v>27473000.0</v>
       </c>
       <c r="D15">
-        <v>-27473000.0</v>
+        <v>27473000.0</v>
       </c>
       <c r="E15">
+        <v>27473000.0</v>
+      </c>
+      <c r="F15">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27473000.0</v>
       </c>
       <c r="G15">
         <v>27473000.0</v>
       </c>
       <c r="H15">
+        <v>27473000.0</v>
+      </c>
+      <c r="I15">
         <v>0.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>27473000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>0.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>27474000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27473000.0</v>
       </c>
       <c r="M15">
         <v>27473000.0</v>
       </c>
       <c r="N15">
+        <v>27473000.0</v>
+      </c>
+      <c r="O15">
         <v>48995000.0</v>
       </c>
-      <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-    </row>
-    <row r="16" spans="1:29">
+      <c r="AD15"/>
+    </row>
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B16">
+        <v>31529000.0</v>
+      </c>
+      <c r="C16">
         <v>89144000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>81245000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>73594000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>68284000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>129474000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>108808000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>87361000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>74828000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>106330000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>52158000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>75747000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>79882000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>72456000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>58413500.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>49272000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>27805000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>127492000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>16286247.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>15983000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>32415000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>15110000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>16894768.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>14694000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>17561000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>20641000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>12859000.0</v>
       </c>
-      <c r="AB16"/>
       <c r="AC16"/>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16"/>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B18">
+        <v>-98893000.0</v>
+      </c>
+      <c r="C18">
         <v>88458000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-9357000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-11497000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-87301000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>75942000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-18369000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>706000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-22569000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>41397000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>49765000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>136089000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-48087000.0</v>
       </c>
-      <c r="N18"/>
-      <c r="O18">
+      <c r="O18"/>
+      <c r="P18">
         <v>56448250.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>28985000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-68353000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-1862000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-82968.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-16110000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>5573000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-4970000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>8832201.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-7407000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>775000.0</v>
       </c>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18"/>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B19"/>
       <c r="C19">
+        <v>0.0</v>
+      </c>
+      <c r="D19">
         <v>-13801000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-9419000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>15084000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-8921000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>6819000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>550000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-957000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-26725000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-1355000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-450000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-2962000.0</v>
       </c>
-      <c r="N19"/>
       <c r="O19"/>
-      <c r="P19">
+      <c r="P19"/>
+      <c r="Q19">
         <v>-6584000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-31000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-209000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-457221.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>775000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>10771000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>44000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>941028.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-3003000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-694000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-205000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-667673.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>5614000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>4603000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:29">
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
-      <c r="P20">
+      <c r="P20"/>
+      <c r="Q20">
         <v>0.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>1702000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>114080000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>70.0</v>
       </c>
-      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>161</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>162</v>
+      </c>
+      <c r="B21">
+        <v>6219000.0</v>
+      </c>
       <c r="C21">
+        <v>-9203000.0</v>
+      </c>
+      <c r="D21">
         <v>20322000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>44635000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1534000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-50240000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>31201000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
-[...1 lines deleted...]
-      </c>
+      <c r="L21"/>
       <c r="M21">
         <v>-140799000.0</v>
       </c>
-      <c r="N21"/>
-      <c r="O21">
+      <c r="N21">
         <v>-140799000.0</v>
       </c>
+      <c r="O21"/>
       <c r="P21">
+        <v>-140799000.0</v>
+      </c>
+      <c r="Q21">
         <v>-1230000.0</v>
       </c>
-      <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
-    </row>
-    <row r="22" spans="1:29">
+      <c r="AD21"/>
+    </row>
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B22">
+        <v>-6487000.0</v>
+      </c>
+      <c r="C22">
         <v>-2206000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>5518000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>9566000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>2836000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>8597000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>15594000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>5786000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>6364000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-12826000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>13120000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>27066000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>28161000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>115615000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>3093000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>1818000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>4304000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>2332000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>537170.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>925000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-407000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>628000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-4312036.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-767000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-3028000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>112000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>584964.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>4386000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>737000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:29">
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B23">
+        <v>-1083000.0</v>
+      </c>
+      <c r="C23">
         <v>1113000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-523000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-365000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-187000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>429000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-106000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>202000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>267000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-52785000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>26000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-154000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>436000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-8873000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-59798500.0</v>
       </c>
-      <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
-      <c r="S23">
-[...1 lines deleted...]
-      </c>
+      <c r="S23"/>
       <c r="T23">
         <v>0.0</v>
       </c>
       <c r="U23">
         <v>0.0</v>
       </c>
-      <c r="V23"/>
+      <c r="V23">
+        <v>0.0</v>
+      </c>
       <c r="W23"/>
       <c r="X23"/>
-      <c r="Y23">
+      <c r="Y23"/>
+      <c r="Z23">
         <v>3401000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-48000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-130260.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-83000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-56000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:29">
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>164</v>
+      </c>
+      <c r="B24">
+        <v>45000.0</v>
+      </c>
       <c r="C24">
+        <v>1332000.0</v>
+      </c>
+      <c r="D24">
         <v>-1512000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>10000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>22643000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-2192000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>2306000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>91999.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>77999.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-12244000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>283000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>575000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>255000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>8285000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>67035750.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-6278000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>10000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>0.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>12509640.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>12732000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>11183000.0</v>
       </c>
-      <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-      <c r="Y24">
-[...1 lines deleted...]
-      </c>
+      <c r="Y24"/>
       <c r="Z24">
         <v>46000.0</v>
       </c>
       <c r="AA24">
+        <v>46000.0</v>
+      </c>
+      <c r="AB24">
         <v>11720000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>11719000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>5081000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:29">
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B25">
+        <v>33000.0</v>
+      </c>
+      <c r="C25">
         <v>-49000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-6210000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-33000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>787000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-1984000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-9518000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>968000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>3171000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>4093000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1677000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>3902000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>4408000.0</v>
       </c>
-      <c r="N25"/>
-      <c r="O25">
+      <c r="O25"/>
+      <c r="P25">
         <v>159070250.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>663000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>381000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-180000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>599249.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>497000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>526000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>685000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>580141.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>685000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>849000.0</v>
       </c>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25"/>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>166</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>-25233000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-1762000.0</v>
       </c>
-      <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26"/>
+      <c r="G26">
+        <v>0.0</v>
+      </c>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-      <c r="N26">
+      <c r="N26"/>
+      <c r="O26">
         <v>115284000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>115782000.0</v>
       </c>
       <c r="P26">
         <v>115782000.0</v>
       </c>
       <c r="Q26">
         <v>115782000.0</v>
       </c>
       <c r="R26">
+        <v>115782000.0</v>
+      </c>
+      <c r="S26">
         <v>114080000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>240930.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>241000.0</v>
       </c>
-      <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26"/>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27"/>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B28">
+        <v>5136000.0</v>
+      </c>
+      <c r="C28">
         <v>-33323000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>18037000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>16797000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1347000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-55324000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>31095000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>9011000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-8803000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>38244000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-73637000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-140799000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>55258000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>27594000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-59798500.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-1230000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>81724000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>113068000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>2463290.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1863000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>3734000.0</v>
       </c>
-      <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
-      <c r="Y28">
+      <c r="Y28"/>
+      <c r="Z28">
         <v>2451000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>6307000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-9969540.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-2850000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>2810000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:29">
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B29">
+        <v>-88520000.0</v>
+      </c>
+      <c r="C29">
         <v>100362000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2932000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-2068000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-79742000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>84911000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-16467000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2764000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-21534000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>42653000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>51403000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>137114000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-44870000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>29160000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>62554000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>29281000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-69965000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-1653000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-14213110.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-14365000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>971000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-4855000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>8174666.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-4404000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1469000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1681000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>5593435.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>2735000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>557000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:29">
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B30">
+        <v>-10328000.0</v>
+      </c>
+      <c r="C30">
         <v>-12705000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-13801000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-9419000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>15084000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-8921000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>6819000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>550000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-957000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-26725000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-1355000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-450000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-2962000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-584000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>6386000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-6584000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-240000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-209000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>11132780.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>11590000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>10815000.0</v>
       </c>
-      <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
-      <c r="Y30">
+      <c r="Y30"/>
+      <c r="Z30">
         <v>-899000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-205000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>8879330.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>9547000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>3933000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>