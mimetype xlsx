--- v0 (2026-07-12)
+++ v1 (2026-09-11)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="183">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="184">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -256,50 +256,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -3332,431 +3335,437 @@
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BJ62"/>
+  <dimension ref="A1:BK62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:62">
+    <row r="1" spans="1:63">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>78</v>
       </c>
       <c r="C1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="E1" t="s">
         <v>80</v>
       </c>
       <c r="F1" t="s">
         <v>81</v>
       </c>
       <c r="G1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="I1" t="s">
         <v>83</v>
       </c>
       <c r="J1" t="s">
         <v>84</v>
       </c>
       <c r="K1" t="s">
+        <v>85</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="M1" t="s">
         <v>86</v>
       </c>
       <c r="N1" t="s">
         <v>87</v>
       </c>
       <c r="O1" t="s">
+        <v>88</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Q1" t="s">
         <v>89</v>
       </c>
       <c r="R1" t="s">
         <v>90</v>
       </c>
       <c r="S1" t="s">
+        <v>91</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="U1" t="s">
         <v>92</v>
       </c>
       <c r="V1" t="s">
         <v>93</v>
       </c>
       <c r="W1" t="s">
+        <v>94</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="Y1" t="s">
         <v>95</v>
       </c>
       <c r="Z1" t="s">
         <v>96</v>
       </c>
       <c r="AA1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AC1" t="s">
         <v>98</v>
       </c>
       <c r="AD1" t="s">
         <v>99</v>
       </c>
       <c r="AE1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AG1" t="s">
         <v>101</v>
       </c>
       <c r="AH1" t="s">
         <v>102</v>
       </c>
       <c r="AI1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AK1" t="s">
         <v>104</v>
       </c>
       <c r="AL1" t="s">
         <v>105</v>
       </c>
       <c r="AM1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AO1" t="s">
         <v>107</v>
       </c>
       <c r="AP1" t="s">
         <v>108</v>
       </c>
       <c r="AQ1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AS1" t="s">
         <v>110</v>
       </c>
       <c r="AT1" t="s">
         <v>111</v>
       </c>
       <c r="AU1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AW1" t="s">
         <v>113</v>
       </c>
       <c r="AX1" t="s">
         <v>114</v>
       </c>
       <c r="AY1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="BA1" t="s">
         <v>116</v>
       </c>
       <c r="BB1" t="s">
         <v>117</v>
       </c>
       <c r="BC1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="BE1" t="s">
         <v>119</v>
       </c>
       <c r="BF1" t="s">
         <v>120</v>
       </c>
       <c r="BG1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BI1" t="s">
         <v>122</v>
       </c>
       <c r="BJ1" t="s">
         <v>123</v>
       </c>
-    </row>
-    <row r="2" spans="1:62">
+      <c r="BK1" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="2" spans="1:63">
       <c r="A2" t="s">
         <v>17</v>
       </c>
       <c r="B2">
+        <v>68439000.0</v>
+      </c>
+      <c r="C2">
         <v>94933000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>61347000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>62772000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>62304000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>67386000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>54525000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>58679000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>51773000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>56677000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>47264879.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>20207000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>40946000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>51712000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>42183463.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>13497000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>18268000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>16470000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>17653396.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>22786000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>33434000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>33024000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>24446668.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>16566000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>26622000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>34688000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>37025860.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>47806000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>29014000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>38448000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>34302160.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>33769000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>17000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>34000.0</v>
       </c>
-      <c r="AI2"/>
-      <c r="AJ2">
+      <c r="AJ2"/>
+      <c r="AK2">
         <v>7941000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>6655000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>6842000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>5380287.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>5866000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>5115000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>5137000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>4403286.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>5273000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>4683000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>2909000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>3378991.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>5380000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>7041000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>6133000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>4739752.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>5021000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>3701000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>2179000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>2152608.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>2366000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>2041000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>1670000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>1553709.0</v>
       </c>
-      <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
-    </row>
-    <row r="3" spans="1:62">
+      <c r="BK2"/>
+    </row>
+    <row r="3" spans="1:63">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -3777,52 +3786,53 @@
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
-    </row>
-    <row r="4" spans="1:62">
+      <c r="BK3"/>
+    </row>
+    <row r="4" spans="1:63">
       <c r="A4" t="s">
         <v>19</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -3843,128 +3853,130 @@
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
-    </row>
-    <row r="5" spans="1:62">
+      <c r="BK4"/>
+    </row>
+    <row r="5" spans="1:63">
       <c r="A5" t="s">
         <v>20</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
-      <c r="R5">
+      <c r="R5"/>
+      <c r="S5">
         <v>330000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>413000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>233000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-136000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-359000.0</v>
       </c>
-      <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
-    </row>
-    <row r="6" spans="1:62">
+      <c r="BK5"/>
+    </row>
+    <row r="6" spans="1:63">
       <c r="A6" t="s">
         <v>21</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -3985,282 +3997,289 @@
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
-    </row>
-    <row r="7" spans="1:62">
+      <c r="BK6"/>
+    </row>
+    <row r="7" spans="1:63">
       <c r="A7" t="s">
         <v>22</v>
       </c>
       <c r="B7">
+        <v>385000.0</v>
+      </c>
+      <c r="C7">
         <v>534000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>497000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>547000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>601000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>659000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>701000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>767000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>587000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>691000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>722649.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>750000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>737000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>856000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>972468.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>1078000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>1214000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>886000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>982822.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>1085000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>396000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>430000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>490899.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>1046000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>609000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>687000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>796447.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>923000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>1062000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>1147000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
-    </row>
-    <row r="8" spans="1:62">
+      <c r="BK7"/>
+    </row>
+    <row r="8" spans="1:63">
       <c r="A8" t="s">
         <v>23</v>
       </c>
       <c r="B8">
         <v>304606000.0</v>
       </c>
       <c r="C8">
         <v>304606000.0</v>
       </c>
       <c r="D8">
-        <v>303644000.0</v>
+        <v>304606000.0</v>
       </c>
       <c r="E8">
         <v>303644000.0</v>
       </c>
       <c r="F8">
         <v>303644000.0</v>
       </c>
       <c r="G8">
         <v>303644000.0</v>
       </c>
       <c r="H8">
         <v>303644000.0</v>
       </c>
       <c r="I8">
         <v>303644000.0</v>
       </c>
       <c r="J8">
         <v>303644000.0</v>
       </c>
       <c r="K8">
+        <v>303644000.0</v>
+      </c>
+      <c r="L8">
         <v>303643852.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>303644000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>243254000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>213255000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>202750121.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>182033000.0</v>
       </c>
       <c r="Q8">
         <v>182033000.0</v>
       </c>
       <c r="R8">
         <v>182033000.0</v>
       </c>
       <c r="S8">
+        <v>182033000.0</v>
+      </c>
+      <c r="T8">
         <v>182033498.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>177792000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>178367000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
-    </row>
-    <row r="9" spans="1:62">
+      <c r="BK8"/>
+    </row>
+    <row r="9" spans="1:63">
       <c r="A9" t="s">
         <v>24</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
@@ -4281,234 +4300,238 @@
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
-    </row>
-    <row r="10" spans="1:62">
+      <c r="BK9"/>
+    </row>
+    <row r="10" spans="1:63">
       <c r="A10" t="s">
         <v>25</v>
       </c>
       <c r="B10">
+        <v>85524000.0</v>
+      </c>
+      <c r="C10">
         <v>84317000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>114598000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>115162000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>89827000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>111049000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>131730000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>110619000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>117987000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>96435000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>155951391.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>139699000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>156438000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>175172000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>84931645.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>125214000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>151382000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>180747000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>100153998.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>101720000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>109123000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>112229000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>63608106.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>9101000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>18516000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>16893000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>32308377.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>2371000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>2243000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>14210000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>25349896.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>67443000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>36000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>53000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>247744.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>9856000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>7800000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>4946000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>17732872.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>6375000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>7178000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>4429000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>15609829.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>8393000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>11820000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>11960000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>12127215.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>12357000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>11161000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>9070000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>8274041.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>7467000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>6306000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>5628000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>2068714.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>5840000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>6866000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>5711000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>5423327.0</v>
       </c>
-      <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
-    </row>
-    <row r="11" spans="1:62">
+      <c r="BK10"/>
+    </row>
+    <row r="11" spans="1:63">
       <c r="A11" t="s">
         <v>26</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -4529,604 +4552,614 @@
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
-    </row>
-    <row r="12" spans="1:62">
+      <c r="BK11"/>
+    </row>
+    <row r="12" spans="1:63">
       <c r="A12" t="s">
         <v>27</v>
       </c>
       <c r="B12">
+        <v>85524000.0</v>
+      </c>
+      <c r="C12">
         <v>84317000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>114598000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>115162000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>89827000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>111049000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>131800000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>110619000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>117987000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>96767000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>156182446.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>146394000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>163646000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>180380000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>85088634.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>150354000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>191623000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>211004000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>108399130.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>121776000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>137853000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>180092000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>78641498.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>70351000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>95655000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>16893000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>32308377.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>2371000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>2243000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>14210000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>25349896.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>67443000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>36000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>53000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>247744.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>9856000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>7800000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>4946000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>17732872.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>6375000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>7178000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>4429000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>15609829.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>8393000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>11820000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>11960000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>12127215.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>12357000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>11161000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>9070000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>8274041.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>7467000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>6306000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>5628000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>2068714.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>5840000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>6866000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>5711000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>5423327.0</v>
       </c>
-      <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
-    </row>
-    <row r="13" spans="1:62">
+      <c r="BK12"/>
+    </row>
+    <row r="13" spans="1:63">
       <c r="A13" t="s">
         <v>28</v>
       </c>
       <c r="B13">
         <v>304606000.0</v>
       </c>
       <c r="C13">
         <v>304606000.0</v>
       </c>
       <c r="D13">
-        <v>303644000.0</v>
+        <v>304606000.0</v>
       </c>
       <c r="E13">
         <v>303644000.0</v>
       </c>
       <c r="F13">
         <v>303644000.0</v>
       </c>
       <c r="G13">
         <v>303644000.0</v>
       </c>
       <c r="H13">
         <v>303644000.0</v>
       </c>
       <c r="I13">
         <v>303644000.0</v>
       </c>
       <c r="J13">
         <v>303644000.0</v>
       </c>
       <c r="K13">
+        <v>303644000.0</v>
+      </c>
+      <c r="L13">
         <v>303643852.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>303644000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>243254000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>213255000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>202750121.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>182033000.0</v>
       </c>
       <c r="Q13">
         <v>182033000.0</v>
       </c>
       <c r="R13">
         <v>182033000.0</v>
       </c>
       <c r="S13">
+        <v>182033000.0</v>
+      </c>
+      <c r="T13">
         <v>182033498.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>177792000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>178367000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>180368000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>78299981.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65271000.0</v>
       </c>
       <c r="Y13">
         <v>65271000.0</v>
       </c>
       <c r="Z13">
         <v>65271000.0</v>
       </c>
       <c r="AA13">
+        <v>65271000.0</v>
+      </c>
+      <c r="AB13">
         <v>65270741.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65271000.0</v>
       </c>
       <c r="AC13">
         <v>65271000.0</v>
       </c>
       <c r="AD13">
         <v>65271000.0</v>
       </c>
       <c r="AE13">
+        <v>65271000.0</v>
+      </c>
+      <c r="AF13">
         <v>65270741.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>65271000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21546000.0</v>
       </c>
       <c r="AH13">
         <v>21546000.0</v>
       </c>
       <c r="AI13">
+        <v>21546000.0</v>
+      </c>
+      <c r="AJ13">
         <v>21189342.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20833000.0</v>
       </c>
       <c r="AK13">
         <v>20833000.0</v>
       </c>
       <c r="AL13">
         <v>20833000.0</v>
       </c>
       <c r="AM13">
+        <v>20833000.0</v>
+      </c>
+      <c r="AN13">
         <v>13570108.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13570000.0</v>
       </c>
       <c r="AO13">
         <v>13570000.0</v>
       </c>
       <c r="AP13">
         <v>13570000.0</v>
       </c>
       <c r="AQ13">
+        <v>13570000.0</v>
+      </c>
+      <c r="AR13">
         <v>13570108.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13570000.0</v>
       </c>
       <c r="AS13">
         <v>13570000.0</v>
       </c>
       <c r="AT13">
         <v>13570000.0</v>
       </c>
       <c r="AU13">
+        <v>13570000.0</v>
+      </c>
+      <c r="AV13">
         <v>13170108.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>13170000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12000000.0</v>
       </c>
       <c r="AX13">
         <v>12000000.0</v>
       </c>
       <c r="AY13">
+        <v>12000000.0</v>
+      </c>
+      <c r="AZ13">
         <v>12000100.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12000000.0</v>
       </c>
       <c r="BA13">
         <v>12000000.0</v>
       </c>
       <c r="BB13">
         <v>12000000.0</v>
       </c>
       <c r="BC13">
+        <v>12000000.0</v>
+      </c>
+      <c r="BD13">
         <v>12000100.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12000000.0</v>
       </c>
       <c r="BE13">
         <v>12000000.0</v>
       </c>
       <c r="BF13">
         <v>12000000.0</v>
       </c>
       <c r="BG13">
+        <v>12000000.0</v>
+      </c>
+      <c r="BH13">
         <v>12000100.0</v>
       </c>
-      <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
-    </row>
-    <row r="14" spans="1:62">
+      <c r="BK13"/>
+    </row>
+    <row r="14" spans="1:63">
       <c r="A14" t="s">
         <v>29</v>
       </c>
       <c r="B14">
         <v>3119664000.0</v>
       </c>
       <c r="C14">
-        <v>3096453000.0</v>
+        <v>3119664000.0</v>
       </c>
       <c r="D14">
         <v>3096453000.0</v>
       </c>
       <c r="E14">
+        <v>3096453000.0</v>
+      </c>
+      <c r="F14">
         <v>3097054000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>3097671000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>3081983000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3096453000.0</v>
       </c>
       <c r="I14">
         <v>3096453000.0</v>
       </c>
       <c r="J14">
         <v>3096453000.0</v>
       </c>
       <c r="K14">
+        <v>3096453000.0</v>
+      </c>
+      <c r="L14">
         <v>2964316000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>2919786000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>3168381000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>2818952000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>2753895000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3137067000.0</v>
       </c>
       <c r="Q14">
         <v>3137067000.0</v>
       </c>
       <c r="R14">
         <v>3137067000.0</v>
       </c>
       <c r="S14">
         <v>3137067000.0</v>
       </c>
       <c r="T14">
+        <v>3137067000.0</v>
+      </c>
+      <c r="U14">
         <v>3016315000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>2981667000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3121915000.0</v>
       </c>
       <c r="W14">
         <v>3121915000.0</v>
       </c>
       <c r="X14">
+        <v>3121915000.0</v>
+      </c>
+      <c r="Y14">
         <v>2945570000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>2913333000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2945570000.0</v>
       </c>
       <c r="AA14">
         <v>2945570000.0</v>
       </c>
       <c r="AB14">
+        <v>2945570000.0</v>
+      </c>
+      <c r="AC14">
         <v>2969565000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2945570000.0</v>
       </c>
       <c r="AD14">
         <v>2945570000.0</v>
       </c>
       <c r="AE14">
+        <v>2945570000.0</v>
+      </c>
+      <c r="AF14">
         <v>2454642000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>1984465000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>138001000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>136889000.0</v>
       </c>
       <c r="AI14">
         <v>136889000.0</v>
       </c>
       <c r="AJ14">
+        <v>136889000.0</v>
+      </c>
+      <c r="AK14">
         <v>136881000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>136358000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>136062000.0</v>
       </c>
       <c r="AM14">
         <v>136062000.0</v>
       </c>
       <c r="AN14">
-        <v>135701000.0</v>
+        <v>136062000.0</v>
       </c>
       <c r="AO14">
         <v>135701000.0</v>
       </c>
       <c r="AP14">
         <v>135701000.0</v>
       </c>
       <c r="AQ14">
         <v>135701000.0</v>
       </c>
       <c r="AR14">
         <v>135701000.0</v>
       </c>
       <c r="AS14">
+        <v>135701000.0</v>
+      </c>
+      <c r="AT14">
         <v>136446000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>125621000.0</v>
       </c>
       <c r="AU14">
         <v>125621000.0</v>
       </c>
       <c r="AV14">
+        <v>125621000.0</v>
+      </c>
+      <c r="AW14">
         <v>130207000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>128893000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>120001000.0</v>
       </c>
       <c r="AY14">
         <v>120001000.0</v>
       </c>
       <c r="AZ14">
         <v>120001000.0</v>
       </c>
       <c r="BA14">
         <v>120001000.0</v>
       </c>
       <c r="BB14">
         <v>120001000.0</v>
       </c>
       <c r="BC14">
         <v>120001000.0</v>
       </c>
       <c r="BD14">
         <v>120001000.0</v>
       </c>
       <c r="BE14">
         <v>120001000.0</v>
       </c>
       <c r="BF14">
         <v>120001000.0</v>
       </c>
       <c r="BG14">
         <v>120001000.0</v>
       </c>
       <c r="BH14">
+        <v>120001000.0</v>
+      </c>
+      <c r="BI14">
         <v>105220000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>97625000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>90001000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:62">
+    <row r="15" spans="1:63">
       <c r="A15" t="s">
         <v>30</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
@@ -5147,216 +5180,220 @@
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
-    </row>
-    <row r="16" spans="1:62">
+      <c r="BK15"/>
+    </row>
+    <row r="16" spans="1:63">
       <c r="A16" t="s">
         <v>31</v>
       </c>
-      <c r="B16"/>
-      <c r="C16">
+      <c r="B16">
+        <v>29408000.0</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16">
         <v>39562000.0</v>
       </c>
-      <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16">
         <v>41055002.0</v>
       </c>
-      <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>30322000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>29104000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>31615009.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>24525000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>23890000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>23256000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>22621817.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>21988000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>21353000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>20719000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>52566225.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>11552000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>14553000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>12641000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>26092612.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>31764000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>41260000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>38709000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>43502099.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>22498000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>19343000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>18435000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>42027663.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>16421000.0</v>
       </c>
-      <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
-      <c r="AJ16">
+      <c r="AJ16"/>
+      <c r="AK16">
         <v>1071000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>661000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>1145000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>6235908.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>670000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>287000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>569000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>571369.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>596000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>420000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>500000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>577376.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>572000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>526000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>890000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>806821.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>659000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>224000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>311000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>-381224.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>303000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>322000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>383000.0</v>
       </c>
-      <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
-    </row>
-    <row r="17" spans="1:62">
+      <c r="BK16"/>
+    </row>
+    <row r="17" spans="1:63">
       <c r="A17" t="s">
         <v>32</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -5377,52 +5414,53 @@
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
-    </row>
-    <row r="18" spans="1:62">
+      <c r="BK17"/>
+    </row>
+    <row r="18" spans="1:63">
       <c r="A18" t="s">
         <v>33</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
@@ -5443,52 +5481,53 @@
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
-    </row>
-    <row r="19" spans="1:62">
+      <c r="BK18"/>
+    </row>
+    <row r="19" spans="1:63">
       <c r="A19" t="s">
         <v>34</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -5509,794 +5548,807 @@
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
-    </row>
-    <row r="20" spans="1:62">
+      <c r="BK19"/>
+    </row>
+    <row r="20" spans="1:63">
       <c r="A20" t="s">
         <v>35</v>
       </c>
       <c r="B20">
         <v>8741000.0</v>
       </c>
       <c r="C20">
         <v>8741000.0</v>
       </c>
       <c r="D20">
         <v>8741000.0</v>
       </c>
       <c r="E20">
         <v>8741000.0</v>
       </c>
       <c r="F20">
         <v>8741000.0</v>
       </c>
       <c r="G20">
         <v>8741000.0</v>
       </c>
       <c r="H20">
         <v>8741000.0</v>
       </c>
       <c r="I20">
         <v>8741000.0</v>
       </c>
       <c r="J20">
         <v>8741000.0</v>
       </c>
       <c r="K20">
+        <v>8741000.0</v>
+      </c>
+      <c r="L20">
         <v>8740916.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8741000.0</v>
       </c>
       <c r="M20">
         <v>8741000.0</v>
       </c>
       <c r="N20">
         <v>8741000.0</v>
       </c>
       <c r="O20">
+        <v>8741000.0</v>
+      </c>
+      <c r="P20">
         <v>0.0</v>
       </c>
-      <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
-      <c r="T20">
+      <c r="T20"/>
+      <c r="U20">
         <v>75489000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>75684000.0</v>
       </c>
-      <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
-      <c r="BD20">
+      <c r="BD20"/>
+      <c r="BE20">
         <v>51000.0</v>
       </c>
-      <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
-    </row>
-    <row r="21" spans="1:62">
+      <c r="BK20"/>
+    </row>
+    <row r="21" spans="1:63">
       <c r="A21" t="s">
         <v>36</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
-      <c r="AJ21">
+      <c r="AJ21"/>
+      <c r="AK21">
         <v>1615000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>1622000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>1653000.0</v>
       </c>
-      <c r="AM21"/>
-      <c r="AN21">
+      <c r="AN21"/>
+      <c r="AO21">
         <v>1613000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>1577000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>1594000.0</v>
       </c>
-      <c r="AQ21"/>
-      <c r="AR21">
+      <c r="AR21"/>
+      <c r="AS21">
         <v>1864000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>1653000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>1604000.0</v>
       </c>
-      <c r="AU21"/>
-      <c r="AV21">
+      <c r="AV21"/>
+      <c r="AW21">
         <v>1449000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>1411000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>1439000.0</v>
       </c>
-      <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
-      <c r="BE21">
+      <c r="BE21"/>
+      <c r="BF21">
         <v>8826000.0</v>
       </c>
-      <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
-    </row>
-    <row r="22" spans="1:62">
+      <c r="BK21"/>
+    </row>
+    <row r="22" spans="1:63">
       <c r="A22" t="s">
         <v>37</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-      <c r="I22">
+      <c r="I22"/>
+      <c r="J22">
         <v>-407180000.0</v>
       </c>
-      <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
-      <c r="O22">
+      <c r="O22"/>
+      <c r="P22">
         <v>108928143.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-260136000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-243666000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-216819000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>34265313.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>233000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-226622000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-225965000.0</v>
       </c>
-      <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
-      <c r="AJ22">
+      <c r="AJ22"/>
+      <c r="AK22">
         <v>6704000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>6467000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>6327000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>4743879.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>5093000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>4372000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>4472000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>3952075.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>5028000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>3948000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>3737000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>3331782.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>4198000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>4597000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>4146000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>4454027.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>4424000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>4214000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>3712000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>3187931.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>2865000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>3005000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>2961000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>2576341.0</v>
       </c>
-      <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
-    </row>
-    <row r="23" spans="1:62">
+      <c r="BK22"/>
+    </row>
+    <row r="23" spans="1:63">
       <c r="A23" t="s">
         <v>38</v>
       </c>
       <c r="B23">
+        <v>731555000.0</v>
+      </c>
+      <c r="C23">
         <v>731882000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>750971000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>990432000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>979929000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1020957000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1038198000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1047648000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1052125000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1051480000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1087559933.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1043573000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1013387000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1018578000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>926445720.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>909935000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>936211000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>922956000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>865649514.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>722573000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>737563000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>597417000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>410632098.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>354799000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>359464000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>386766000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>389435282.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>392176000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>385693000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>386570000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>377564622.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>371805000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>56119000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>57056000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>59497964.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>61762000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>61932000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>60129000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>60519015.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>55371000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>53530000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>51501000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>57596426.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>59046000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>48875000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>42950000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>38258242.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>39412000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>38180000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>34860000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>33073567.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>30639000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>30102000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>24383000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>22269913.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>23964000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>24173000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>20748000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>20589777.0</v>
       </c>
-      <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
-    </row>
-    <row r="24" spans="1:62">
+      <c r="BK23"/>
+    </row>
+    <row r="24" spans="1:63">
       <c r="A24" t="s">
         <v>39</v>
       </c>
       <c r="B24">
+        <v>274940000.0</v>
+      </c>
+      <c r="C24">
         <v>276124000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>299839000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>300103000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>305637000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>297395000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>328622000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>377628000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>379821000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>378992000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>386758819.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>390447000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>404440000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>412825000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>312437000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>339027000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>326712000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>318518000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>126529000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>223373000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>287758000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>176581000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>77484810.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>67369000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>87369000.0</v>
       </c>
       <c r="Z24">
         <v>87369000.0</v>
       </c>
       <c r="AA24">
+        <v>87369000.0</v>
+      </c>
+      <c r="AB24">
         <v>87910580.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>99847000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>119847000.0</v>
       </c>
       <c r="AD24">
         <v>119847000.0</v>
       </c>
-      <c r="AE24"/>
+      <c r="AE24">
+        <v>119847000.0</v>
+      </c>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
-    </row>
-    <row r="25" spans="1:62">
+      <c r="BK24"/>
+    </row>
+    <row r="25" spans="1:63">
       <c r="A25" t="s">
         <v>40</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>300141000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>300617000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>306221000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>298037000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>329132120.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>378395000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>405162000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>413663000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>312953000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>340082000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>327433000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>319018000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>127120000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>223403000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>287840000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>176611000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>77809370.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>67369000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25">
+      <c r="Z25"/>
+      <c r="AA25">
         <v>87712000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>88363210.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>100352000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>120401000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>120635000.0</v>
       </c>
-      <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
-    </row>
-    <row r="26" spans="1:62">
+      <c r="BK25"/>
+    </row>
+    <row r="26" spans="1:63">
       <c r="A26" t="s">
         <v>41</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -6317,52 +6369,53 @@
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
-    </row>
-    <row r="27" spans="1:62">
+      <c r="BK26"/>
+    </row>
+    <row r="27" spans="1:63">
       <c r="A27" t="s">
         <v>42</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -6383,1298 +6436,1324 @@
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
-    </row>
-    <row r="28" spans="1:62">
+      <c r="BK27"/>
+    </row>
+    <row r="28" spans="1:63">
       <c r="A28" t="s">
         <v>43</v>
       </c>
       <c r="B28">
+        <v>220206000.0</v>
+      </c>
+      <c r="C28">
         <v>227081000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>223787000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>223400000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>262404000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>286865000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>291602000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>305954000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>302104000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>320591000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>307998618.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>300988000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>288706000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>298612000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>312913861.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>285445000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>268948000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>234741000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>264921946.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>265917000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>275490000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>148891000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>114391403.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>127453000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>104109000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>149755000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>110596795.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>126550000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>148411000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>136398000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>121883452.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>82688000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-36000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-53000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-247744.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>9316000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>14077000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>15906000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>3771077.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>12903000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>13052000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>14502000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>6265364.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>13295000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>4467000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>1761000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-3323108.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-6232000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-5667000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-4648000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-5455598.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-4661000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-3586000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-2317000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-1383324.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-3348000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-3926000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-4657000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-5423327.0</v>
       </c>
-      <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
-    </row>
-    <row r="29" spans="1:62">
+      <c r="BK28"/>
+    </row>
+    <row r="29" spans="1:63">
       <c r="A29" t="s">
         <v>44</v>
       </c>
       <c r="B29">
+        <v>515454000.0</v>
+      </c>
+      <c r="C29">
         <v>520026000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>546949000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>772843000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>785472000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>830493000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>855097000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>862736000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>868574000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>868387000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>919588025.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>906248000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>857976000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>856153000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>768965694.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>779986000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>790440000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>778842000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>722009499.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>655425000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>669855000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>546316000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>358200634.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>305946000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>290973000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>334044000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
-    </row>
-    <row r="30" spans="1:62">
+      <c r="BK29"/>
+    </row>
+    <row r="30" spans="1:63">
       <c r="A30" t="s">
         <v>45</v>
       </c>
       <c r="B30">
+        <v>274459000.0</v>
+      </c>
+      <c r="C30">
         <v>264503000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>245337000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>454815000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>454452000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>427137000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>414694000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>417322000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>406384000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>430399000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>398809630.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>328169000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>309190000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>301213000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>271223871.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>260136000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>243666000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>216819000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>210577000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>230154000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>226622000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>225965000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>199899910.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>203652000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>203397000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>222544000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>207832040.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>258674000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>225270000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>230433000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>212658795.0</v>
       </c>
-      <c r="AF30"/>
-      <c r="AG30">
+      <c r="AG30"/>
+      <c r="AH30">
         <v>17000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>34000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>11856.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>5139000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>8128000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>8240000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>13314926.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>7955000.0</v>
       </c>
-      <c r="AO30"/>
-      <c r="AP30">
+      <c r="AP30"/>
+      <c r="AQ30">
         <v>12552000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>12677087.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>13315000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>14069000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>11080000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-5507235.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>13104000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>13789000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>13369000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-3649720.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>12024000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>13329000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>9368000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>8766342.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>9842000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>8826000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>6731000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-2300000.0</v>
       </c>
-      <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
-    </row>
-    <row r="31" spans="1:62">
+      <c r="BK30"/>
+    </row>
+    <row r="31" spans="1:63">
       <c r="A31" t="s">
         <v>46</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>404828000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>374484000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>372111000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>370405000.0</v>
       </c>
-      <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
-    </row>
-    <row r="32" spans="1:62">
+      <c r="BK31"/>
+    </row>
+    <row r="32" spans="1:63">
       <c r="A32" t="s">
         <v>47</v>
       </c>
       <c r="B32">
+        <v>193817000.0</v>
+      </c>
+      <c r="C32">
         <v>182728000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>198531000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>377615000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>366962000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>349742000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>370591000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>370865000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>366938000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>371836000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>375912476.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>355636000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>345319000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>327042000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>291237716.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>283419000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>270212000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>260832000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>52369187.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>141866000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>200389000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>271168000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>158878828.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>152868000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>176393000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>173514000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
-    </row>
-    <row r="33" spans="1:62">
+      <c r="BK32"/>
+    </row>
+    <row r="33" spans="1:63">
       <c r="A33" t="s">
         <v>48</v>
       </c>
       <c r="B33">
+        <v>371598000.0</v>
+      </c>
+      <c r="C33">
         <v>383062999.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>391036000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>419208000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>434481000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>442913000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>452387000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>518821000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>526958000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>524314000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>531998610.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>569010000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>540551000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>536985000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>460788543.0</v>
       </c>
-      <c r="P33">
-[...1 lines deleted...]
-      </c>
       <c r="Q33">
+        <v>499444999.0</v>
+      </c>
+      <c r="R33">
         <v>500922000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>494802000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>505044021.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>370410000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>373087000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>191359000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>100974849.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>59416000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>60159000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>60919000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>61655417.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>61775000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>62556000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>63327000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>64073228.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>61104000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>9000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>10000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>11929.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>23005000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>22801000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>23446000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>23417459.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>22782000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>22365000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>22524000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>23827364.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>23607000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>19038000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>16173000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>11923053.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>9752000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>8632000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>8274000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>7763084.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>6698000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>6230000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>5656000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>5343304.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>5417000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>5476000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>5345000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>5658764.0</v>
       </c>
-      <c r="BH33"/>
       <c r="BI33"/>
       <c r="BJ33"/>
-    </row>
-    <row r="34" spans="1:62">
+      <c r="BK33"/>
+    </row>
+    <row r="34" spans="1:63">
       <c r="A34" t="s">
         <v>49</v>
       </c>
-      <c r="B34"/>
-[...2 lines deleted...]
-      </c>
+      <c r="B34">
+        <v>26000.0</v>
+      </c>
+      <c r="C34"/>
       <c r="D34">
         <v>-1000.0</v>
       </c>
-      <c r="E34"/>
+      <c r="E34">
+        <v>-1000.0</v>
+      </c>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
-      <c r="T34">
-[...1 lines deleted...]
-      </c>
+      <c r="T34"/>
       <c r="U34">
         <v>-1000.0</v>
       </c>
-      <c r="V34"/>
+      <c r="V34">
+        <v>-1000.0</v>
+      </c>
       <c r="W34"/>
-      <c r="X34">
+      <c r="X34"/>
+      <c r="Y34">
         <v>-523000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>20000000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>-21362000.0</v>
       </c>
-      <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
-    </row>
-    <row r="35" spans="1:62">
+      <c r="BK34"/>
+    </row>
+    <row r="35" spans="1:63">
       <c r="A35" t="s">
         <v>50</v>
       </c>
       <c r="B35">
+        <v>355373000.0</v>
+      </c>
+      <c r="C35">
         <v>356722000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>380294000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>362004000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>367609000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>359425000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>390520000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>442820000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>444830000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>444102000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>451553212.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>458335000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>472301000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>480802000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>379933600.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>412459000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>399810000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>391395000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>199496831.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>223402000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>287839000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>176902000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>79161653.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>67369000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>87595000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>87712000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>88363210.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>100352000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>120401000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>120635000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>115488508.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>137829000.0</v>
       </c>
-      <c r="AG35"/>
       <c r="AH35"/>
       <c r="AI35"/>
-      <c r="AJ35">
+      <c r="AJ35"/>
+      <c r="AK35">
         <v>3208000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>3204000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>5174000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>5204082.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>8096000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>7871000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>7918000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>8652576.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>9153000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36000.0</v>
       </c>
       <c r="AT35">
         <v>36000.0</v>
       </c>
       <c r="AU35">
+        <v>36000.0</v>
+      </c>
+      <c r="AV35">
         <v>36457.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>279000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36000.0</v>
       </c>
       <c r="AX35">
         <v>36000.0</v>
       </c>
       <c r="AY35">
+        <v>36000.0</v>
+      </c>
+      <c r="AZ35">
         <v>36457.0</v>
       </c>
-      <c r="AZ35"/>
       <c r="BA35"/>
       <c r="BB35"/>
       <c r="BC35"/>
       <c r="BD35"/>
       <c r="BE35"/>
       <c r="BF35"/>
       <c r="BG35"/>
       <c r="BH35"/>
       <c r="BI35"/>
       <c r="BJ35"/>
-    </row>
-    <row r="36" spans="1:62">
+      <c r="BK35"/>
+    </row>
+    <row r="36" spans="1:63">
       <c r="A36" t="s">
         <v>51</v>
       </c>
       <c r="B36">
-        <v>-1000.0</v>
+        <v>1000.0</v>
       </c>
       <c r="C36">
         <v>-1000.0</v>
       </c>
       <c r="D36">
+        <v>-1000.0</v>
+      </c>
+      <c r="E36">
         <v>392466000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>407470000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>415921000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>411062000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>447458000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>454701000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>451182000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>458472358.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>479990000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>456259000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>458415000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>391707633.0</v>
       </c>
-      <c r="P36">
-[...1 lines deleted...]
-      </c>
       <c r="Q36">
+        <v>-1.0</v>
+      </c>
+      <c r="R36">
         <v>437414000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>434780000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>420040242.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>202935000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>235676000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>67862000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>39961664.0</v>
       </c>
-      <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36"/>
-      <c r="AB36">
+      <c r="AB36"/>
+      <c r="AC36">
         <v>61775000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>62556000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>63327000.0</v>
       </c>
-      <c r="AE36"/>
       <c r="AF36"/>
       <c r="AG36"/>
       <c r="AH36"/>
       <c r="AI36"/>
-      <c r="AJ36">
+      <c r="AJ36"/>
+      <c r="AK36">
         <v>7354000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>10364000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>1550000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>11503426.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>1484000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>1471000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>1491000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>1597852.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>1616000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>1492000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>1484000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>2945220.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>1334000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>1317000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>1342000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>2859084.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>109000.0</v>
       </c>
       <c r="BA36">
         <v>109000.0</v>
       </c>
       <c r="BB36">
         <v>109000.0</v>
       </c>
       <c r="BC36">
+        <v>109000.0</v>
+      </c>
+      <c r="BD36">
         <v>108821.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>109000.0</v>
       </c>
-      <c r="BE36"/>
       <c r="BF36"/>
       <c r="BG36"/>
       <c r="BH36"/>
       <c r="BI36"/>
       <c r="BJ36"/>
-    </row>
-    <row r="37" spans="1:62">
+      <c r="BK36"/>
+    </row>
+    <row r="37" spans="1:63">
       <c r="A37" t="s">
         <v>52</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -7695,726 +7774,734 @@
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
       <c r="BI37"/>
       <c r="BJ37"/>
-    </row>
-    <row r="38" spans="1:62">
+      <c r="BK37"/>
+    </row>
+    <row r="38" spans="1:63">
       <c r="A38" t="s">
         <v>53</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>1983000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>10704000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>-1000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>21390000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>22618310.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>22176000.0</v>
       </c>
-      <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>24184000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>15571000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>13998000.0</v>
       </c>
-      <c r="P38">
-[...1 lines deleted...]
-      </c>
       <c r="Q38">
+        <v>1.0</v>
+      </c>
+      <c r="R38">
         <v>42638000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>1000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>31272000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>-1000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="V38">
         <v>1000.0</v>
       </c>
       <c r="W38">
+        <v>1000.0</v>
+      </c>
+      <c r="X38">
         <v>39961660.0</v>
       </c>
-      <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
       <c r="BE38"/>
       <c r="BF38"/>
       <c r="BG38"/>
       <c r="BH38"/>
       <c r="BI38"/>
       <c r="BJ38"/>
-    </row>
-    <row r="39" spans="1:62">
+      <c r="BK38"/>
+    </row>
+    <row r="39" spans="1:63">
       <c r="A39" t="s">
         <v>54</v>
       </c>
-      <c r="B39">
+      <c r="B39"/>
+      <c r="C39">
         <v>-1000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>0.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>1247000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>1170000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>39858000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>39317000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>886000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>407180000.0</v>
       </c>
-      <c r="J39"/>
-      <c r="K39">
+      <c r="K39"/>
+      <c r="L39">
         <v>569247.0</v>
       </c>
-      <c r="L39"/>
       <c r="M39"/>
       <c r="N39"/>
-      <c r="O39">
+      <c r="O39"/>
+      <c r="P39">
         <v>416529.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>260136000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>243666000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>330000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>50.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>1000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>226622000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>225965000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>231015751.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>225032000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>203650000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>308954000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>4837716.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>258674000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>225270000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>230433000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>1190083.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>189165000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>56057000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>56959000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>59226435.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>17058000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>16736000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>17170000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>442591.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>13166000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>19615000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>7524000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>1530071.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>8703000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>14069000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>11080000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>16383427.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="AW39">
         <v>1000.0</v>
       </c>
       <c r="AX39">
         <v>1000.0</v>
       </c>
       <c r="AY39">
+        <v>1000.0</v>
+      </c>
+      <c r="AZ39">
         <v>16232135.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>26000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>23000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>19000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>2903622.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>9842000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>8826000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>6731000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>9231345.0</v>
       </c>
-      <c r="BH39"/>
       <c r="BI39"/>
       <c r="BJ39"/>
-    </row>
-    <row r="40" spans="1:62">
+      <c r="BK39"/>
+    </row>
+    <row r="40" spans="1:63">
       <c r="A40" t="s">
         <v>55</v>
       </c>
       <c r="B40">
+        <v>37809000.0</v>
+      </c>
+      <c r="C40">
         <v>36329000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>22553000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>83868000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>61133000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>50328000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>56712000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>54516000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>27160000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>21226000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>12003143.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>11956000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>10433000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>10687000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>24556475.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>7988000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>11102000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>13108000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>60500.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>31253000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>18853000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>4242000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>49000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>-25523000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>922000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>-6354000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>12414561.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>8220000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>6104000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>3137000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>6975033.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>22226000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>25322000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>27205000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>29366560.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>3677000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>3288000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>3199000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>5077902.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>2748000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>2986000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>2736000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>4428663.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>6414000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>5262000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>4109000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>5318928.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>4900000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>5031000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>3516000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>4429526.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>2452000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>5083000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>978000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>1516146.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>1058000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>833000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>365000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>991531.0</v>
       </c>
-      <c r="BH40"/>
       <c r="BI40"/>
       <c r="BJ40"/>
-    </row>
-    <row r="41" spans="1:62">
+      <c r="BK40"/>
+    </row>
+    <row r="41" spans="1:63">
       <c r="A41" t="s">
         <v>56</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
-[...1 lines deleted...]
-      </c>
+      <c r="M41"/>
       <c r="N41">
         <v>67139000.0</v>
       </c>
       <c r="O41">
+        <v>67139000.0</v>
+      </c>
+      <c r="P41">
         <v>67140000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>72377000.0</v>
       </c>
-      <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
       <c r="BG41"/>
       <c r="BH41"/>
       <c r="BI41"/>
       <c r="BJ41"/>
-    </row>
-    <row r="42" spans="1:62">
+      <c r="BK41"/>
+    </row>
+    <row r="42" spans="1:63">
       <c r="A42" t="s">
         <v>57</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
-      <c r="D42">
+      <c r="D42"/>
+      <c r="E42">
         <v>1000.0</v>
       </c>
-      <c r="E42"/>
-      <c r="F42">
+      <c r="F42"/>
+      <c r="G42">
         <v>-1000.0</v>
       </c>
-      <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42"/>
-      <c r="O42">
-[...1 lines deleted...]
-      </c>
+      <c r="O42"/>
       <c r="P42">
         <v>0.0</v>
       </c>
       <c r="Q42">
         <v>0.0</v>
       </c>
       <c r="R42">
+        <v>0.0</v>
+      </c>
+      <c r="S42">
         <v>330000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>413076.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>1000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-136000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>-359000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-2286545.0</v>
       </c>
-      <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
       <c r="AA42"/>
       <c r="AB42"/>
       <c r="AC42"/>
       <c r="AD42"/>
       <c r="AE42"/>
       <c r="AF42"/>
-      <c r="AG42">
+      <c r="AG42"/>
+      <c r="AH42">
         <v>9234000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>8271000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>127778.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>9205000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>8755000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>128000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>7390971.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>7391000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>14808000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>15234000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>18076666.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>19338000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>15807000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>14225000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>12877541.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>11256000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>9153000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>7591000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>8415041.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>7346000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>6586000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>5910000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>5750027.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>5161000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>6038000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>5276000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>5611085.0</v>
       </c>
-      <c r="BH42"/>
       <c r="BI42"/>
       <c r="BJ42"/>
-    </row>
-    <row r="43" spans="1:62">
+      <c r="BK42"/>
+    </row>
+    <row r="43" spans="1:63">
       <c r="A43" t="s">
         <v>58</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -8435,52 +8522,53 @@
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
-    </row>
-    <row r="44" spans="1:62">
+      <c r="BK43"/>
+    </row>
+    <row r="44" spans="1:63">
       <c r="A44" t="s">
         <v>59</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -8501,614 +8589,625 @@
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
       <c r="BI44"/>
       <c r="BJ44"/>
-    </row>
-    <row r="45" spans="1:62">
+      <c r="BK44"/>
+    </row>
+    <row r="45" spans="1:63">
       <c r="A45" t="s">
         <v>60</v>
       </c>
       <c r="B45">
+        <v>1869000.0</v>
+      </c>
+      <c r="C45">
         <v>5674000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>6154000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>9201000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>9470000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>9451000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>10036000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>53822000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>54716000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>55591000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>73789696.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>58465000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>58575000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>59466000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>74343127.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>60266000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
       <c r="BG45"/>
       <c r="BH45"/>
       <c r="BI45"/>
       <c r="BJ45"/>
-    </row>
-    <row r="46" spans="1:62">
+      <c r="BK45"/>
+    </row>
+    <row r="46" spans="1:63">
       <c r="A46" t="s">
         <v>61</v>
       </c>
       <c r="B46">
+        <v>1869000.0</v>
+      </c>
+      <c r="C46">
         <v>5674000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>6154000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>9201000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>9470000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>9451000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>10036000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>53822000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>54716000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>55591000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>55985336.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>58465000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>58575000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>59466000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>59372910.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>60266000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>61111000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>61322000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>61977451.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>61694000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>61727000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>62540000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>61013185.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>59416000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>60159000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>60919000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>61655417.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>61775000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>62556000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>63327000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>64073228.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>61104000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>9000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>10000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>11929.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>19066000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>18834000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>20243000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>20175594.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>19685000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>19317000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>19439000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>22229512.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>20127000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>15893000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>13085000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>8977833.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>6969000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>5904000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>5493000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>4904000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>6589000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>6121000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>5547000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>5234483.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>5257000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>5425000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>5345000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>5658764.0</v>
       </c>
-      <c r="BH46"/>
       <c r="BI46"/>
       <c r="BJ46"/>
-    </row>
-    <row r="47" spans="1:62">
+      <c r="BK46"/>
+    </row>
+    <row r="47" spans="1:63">
       <c r="A47" t="s">
         <v>62</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>6154000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>9201000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>9470000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>9451000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>10035780.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>53822000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>58575000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>59466000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>59372000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>60266000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>61111000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>61322000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>61977000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>61694000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>61727000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>62540000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>61013190.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>59416000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>60159000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>60919000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>61655420.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>61775000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>62556000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>63327000.0</v>
       </c>
-      <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
       <c r="BE47"/>
       <c r="BF47"/>
       <c r="BG47"/>
       <c r="BH47"/>
       <c r="BI47"/>
       <c r="BJ47"/>
-    </row>
-    <row r="48" spans="1:62">
+      <c r="BK47"/>
+    </row>
+    <row r="48" spans="1:63">
       <c r="A48" t="s">
         <v>63</v>
       </c>
       <c r="B48">
+        <v>-94497000.0</v>
+      </c>
+      <c r="C48">
         <v>-95444000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-95243000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>131183000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>130198000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>129595000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>128822000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>143286000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>145426000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>148408000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>152716813.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>162667000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>170315000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>169970000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>169342535.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>188372000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>189291000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>181877000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>175469803.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>110847000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>107407000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>105617000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>104678588.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>105167000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>103686000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>102812000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>100667010.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>106772000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>99942000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>94876000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>88666310.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>83987000.0</v>
       </c>
-      <c r="AG48"/>
       <c r="AH48"/>
-      <c r="AI48">
+      <c r="AI48"/>
+      <c r="AJ48">
         <v>-2223867.0</v>
       </c>
-      <c r="AJ48"/>
       <c r="AK48"/>
-      <c r="AL48">
+      <c r="AL48"/>
+      <c r="AM48">
         <v>-3494000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-4387651.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-2401000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-3366000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-4575000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-5238798.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-5126000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-4729000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-3871000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-3810881.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-813000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-81000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>1097000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>494619.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>275000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-250000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-460000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-114196.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>603000.0</v>
       </c>
-      <c r="BE48"/>
       <c r="BF48"/>
-      <c r="BG48">
+      <c r="BG48"/>
+      <c r="BH48">
         <v>24609.0</v>
       </c>
-      <c r="BH48"/>
       <c r="BI48"/>
       <c r="BJ48"/>
-    </row>
-    <row r="49" spans="1:62">
+      <c r="BK48"/>
+    </row>
+    <row r="49" spans="1:63">
       <c r="A49" t="s">
         <v>64</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -9129,654 +9228,665 @@
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
-    </row>
-    <row r="50" spans="1:62">
+      <c r="BK49"/>
+    </row>
+    <row r="50" spans="1:63">
       <c r="A50" t="s">
         <v>65</v>
       </c>
       <c r="B50">
+        <v>30405000.0</v>
+      </c>
+      <c r="C50">
         <v>34740000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>37747000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>37912000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>45993000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>99860000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>94009000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>38178000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>39683000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>37343000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>76468541.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>49490000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>39967000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>60103000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>84601402.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>70554000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>92404000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>96084000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>237564160.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>143179000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>96459000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>84109000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>100023798.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>93139000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>54647000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>78592000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>54198150.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>28151000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>29745000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>29614000.0</v>
       </c>
-      <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
-    </row>
-    <row r="51" spans="1:62">
+      <c r="BK50"/>
+    </row>
+    <row r="51" spans="1:63">
       <c r="A51" t="s">
         <v>66</v>
       </c>
       <c r="B51">
+        <v>305730000.0</v>
+      </c>
+      <c r="C51">
         <v>311398000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>338385000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>338562000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>352231000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>397914000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>423332000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>416573000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>420091000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>417026000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>463950009.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>440687000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>445144000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>473784000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>398010706.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>410659000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>420330000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>415488000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>365076185.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>367637000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>384613000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>261120000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>177999511.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>161554000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>122625000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>166648000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>142905172.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>128921000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>150654000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>150608000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>147233348.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>150131000.0</v>
       </c>
-      <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
-      <c r="AJ51">
+      <c r="AJ51"/>
+      <c r="AK51">
         <v>19172000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>21877000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>20852000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>21503949.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>19278000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>20230000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>18931000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>21875193.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>21688000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>16287000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>13721000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>8804107.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>6125000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>5494000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>4422000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>2818443.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>2806000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>2720000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>3311000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>685390.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>2492000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>2940000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>1054000.0</v>
       </c>
-      <c r="BG51"/>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
-    </row>
-    <row r="52" spans="1:62">
+      <c r="BK51"/>
+    </row>
+    <row r="52" spans="1:63">
       <c r="A52" t="s">
         <v>67</v>
       </c>
       <c r="B52">
+        <v>30510000.0</v>
+      </c>
+      <c r="C52">
         <v>34918000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>38136981.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>37945000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>46010000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>99877000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>94200000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>38178000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>39686000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>37349000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>76821494.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>49490000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>39982000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>60121000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>85057706.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>70577000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>92897000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>96470000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>237956185.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>144234000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>96773000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>84509000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>100190141.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>94185000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>55030000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>78936000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>54541962.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>28569000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>30253000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>29973000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>31744840.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>12302000.0</v>
       </c>
-      <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
-      <c r="AJ52">
+      <c r="AJ52"/>
+      <c r="AK52">
         <v>16000000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>18709000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>15714000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>16336324.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>11218000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>12395000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>11049000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>13259074.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>12571000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>16287000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>13721000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>8804107.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>5882000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>5494000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>4422000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>2818443.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>2806000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>2720000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>3311000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>685390.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>2492000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>2940000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>1054000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>98432.0</v>
       </c>
-      <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
-    </row>
-    <row r="53" spans="1:62">
+      <c r="BK52"/>
+    </row>
+    <row r="53" spans="1:63">
       <c r="A53" t="s">
         <v>68</v>
       </c>
       <c r="B53"/>
-      <c r="C53">
-[...1 lines deleted...]
-      </c>
+      <c r="C53"/>
       <c r="D53">
         <v>0.0</v>
       </c>
       <c r="E53">
         <v>0.0</v>
       </c>
       <c r="F53">
         <v>0.0</v>
       </c>
       <c r="G53">
+        <v>0.0</v>
+      </c>
+      <c r="H53">
         <v>70466.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>0.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>-441743000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>332000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>231055.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>6695000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>7208000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>5208000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>156989.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>25140000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>40241000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>30257000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>8245132.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>20056000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>28730000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>67863000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>15033392.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>61250000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>77139000.0</v>
       </c>
-      <c r="Z53"/>
       <c r="AA53"/>
-      <c r="AB53">
+      <c r="AB53"/>
+      <c r="AC53">
         <v>69356000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>95624000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>78600000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>74292620.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>54093000.0</v>
       </c>
-      <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
-      <c r="AJ53">
+      <c r="AJ53"/>
+      <c r="AK53">
         <v>5139000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>8128000.0</v>
       </c>
-      <c r="AL53"/>
-      <c r="AM53">
+      <c r="AM53"/>
+      <c r="AN53">
         <v>8370382.0</v>
       </c>
-      <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
       <c r="BG53"/>
       <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
-    </row>
-    <row r="54" spans="1:62">
+      <c r="BK53"/>
+    </row>
+    <row r="54" spans="1:63">
       <c r="A54" t="s">
         <v>69</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -9797,780 +9907,793 @@
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
       <c r="BI54"/>
       <c r="BJ54"/>
-    </row>
-    <row r="55" spans="1:62">
+      <c r="BK54"/>
+    </row>
+    <row r="55" spans="1:63">
       <c r="A55" t="s">
         <v>70</v>
       </c>
       <c r="B55">
+        <v>731581000.0</v>
+      </c>
+      <c r="C55">
         <v>731882000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>750971000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>990432000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>979929000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1020957000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1038198000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1047648000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1052125000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1051480000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1087559933.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1043573000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1013387000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1018578000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>926445720.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>909935000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>936211000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>922956000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>865649514.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>722573000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>737563000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>597417000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>410632098.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>354799000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>359464000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>386766000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>389435282.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>392176000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>385693000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>386570000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>377564622.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>371805000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>56119000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>57056000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>59497964.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>61762000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>61932000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>60129000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>60519015.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>55371000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>53530000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>51501000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>57596426.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>59046000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>48875000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>42950000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>38258242.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>39412000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>38180000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>34860000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>33073567.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>30639000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>30102000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>24383000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>22269913.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>23964000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>24173000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>20748000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>20589777.0</v>
       </c>
-      <c r="BH55"/>
       <c r="BI55"/>
       <c r="BJ55"/>
-    </row>
-    <row r="56" spans="1:62">
+      <c r="BK55"/>
+    </row>
+    <row r="56" spans="1:63">
       <c r="A56" t="s">
         <v>71</v>
       </c>
       <c r="B56">
+        <v>359983000.0</v>
+      </c>
+      <c r="C56">
         <v>348819000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>359935000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>571224000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>545449000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>578044000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>585811000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>528827000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>525167000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>527166000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>555561323.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>474563000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>472836000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>481593000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>465657177.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>410490000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>435289000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>428153000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>360605493.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>352164000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>364475000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>406057000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>309657249.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>295383000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>299305000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>325847000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>327779865.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>330401000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>323137000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>323243000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>313491394.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>310701000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>56110000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>57046000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>59486035.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>38757000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>39131000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>36683000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>37101556.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>32589000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>31165000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>28977000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>33769062.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>35439000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>29837000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>26777000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>26335189.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>29660000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>29548000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>26586000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>25310483.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>23941000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>23872000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>18727000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>16926609.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>18547000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>18697000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>15403000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>14931013.0</v>
       </c>
-      <c r="BH56"/>
       <c r="BI56"/>
       <c r="BJ56"/>
-    </row>
-    <row r="57" spans="1:62">
+      <c r="BK56"/>
+    </row>
+    <row r="57" spans="1:63">
       <c r="A57" t="s">
         <v>72</v>
       </c>
       <c r="B57">
+        <v>166166000.0</v>
+      </c>
+      <c r="C57">
         <v>166091000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>161404000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>193609000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>178487000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>228302000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>215220000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>157962000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>158229000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>155330000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>179648847.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>118927000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>127517000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>154551000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>174419461.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>127071000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>165077000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>167321000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>308236306.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>210298000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>164086000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>134889000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>150778421.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>116992000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>102912000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>130971000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>135134321.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>119781000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>100079000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>105788000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>108139063.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>84718000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>25339000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>27239000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>29366560.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>28689000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>29313000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>26900000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>27960270.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>20502000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>20783000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>19491000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>22662392.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>24854000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>26652000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>21239000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>18079402.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>16734000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>18092000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>14961000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>12794542.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>10938000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>11728000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>6779000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>4676019.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>6219000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>6136000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>3472000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>2953983.0</v>
       </c>
-      <c r="BH57"/>
       <c r="BI57"/>
       <c r="BJ57"/>
-    </row>
-    <row r="58" spans="1:62">
+      <c r="BK57"/>
+    </row>
+    <row r="58" spans="1:63">
       <c r="A58" t="s">
         <v>73</v>
       </c>
       <c r="B58">
+        <v>521539000.0</v>
+      </c>
+      <c r="C58">
         <v>522813000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>541698000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>555613000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>546096000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>587727000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>605740000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>600782000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>603059000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>599432000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>631202059.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>577262000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>599818000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>635353000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>554353061.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>539530000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>564887000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>558716000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>507733137.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>433700000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>451925000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>311791000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>229940074.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>184361000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>190507000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>218683000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>223497531.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>220133000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>220480000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>226423000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>223627571.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>222547000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>25339000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>27239000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>29366560.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>31897000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>32517000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>32074000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>33164352.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>28598000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>28654000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>27409000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>31314968.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>34007000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>26688000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>21275000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>18115859.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>17013000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>18128000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>14997000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>12831000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>10938000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>11728000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>6779000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>4676019.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>6219000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>6136000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>3472000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>2953983.0</v>
       </c>
-      <c r="BH58"/>
       <c r="BI58"/>
       <c r="BJ58"/>
-    </row>
-    <row r="59" spans="1:62">
+      <c r="BK58"/>
+    </row>
+    <row r="59" spans="1:63">
       <c r="A59" t="s">
         <v>74</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -10591,234 +10714,238 @@
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
       <c r="BI59"/>
       <c r="BJ59"/>
-    </row>
-    <row r="60" spans="1:62">
+      <c r="BK59"/>
+    </row>
+    <row r="60" spans="1:63">
       <c r="A60" t="s">
         <v>75</v>
       </c>
       <c r="B60">
+        <v>210109000.0</v>
+      </c>
+      <c r="C60">
         <v>209162000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>209363000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>434828000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>433842000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>433238000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>432466000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>446930000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>449070000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>452052000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>456360665.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>466311000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>413569000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>383225000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>372092656.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>370405000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>371324000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>364240000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>357916377.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>288873000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>285638000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>285626000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>180692024.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>170438000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>168957000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>168083000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>165937751.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>172043000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>165213000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>160147000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>153937051.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>149258000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>30780000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>29817000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>30131404.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>30038000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>29588000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>28226000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>27525428.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>26906000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>25012000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>24229000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>26407976.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>27782000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>24648000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>23924000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>22236768.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>23613000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>21072000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>20688000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>20909760.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>19621000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>18336000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>17450000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>17635931.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>17764000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>18038000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>17276000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>17635794.0</v>
       </c>
-      <c r="BH60"/>
       <c r="BI60"/>
       <c r="BJ60"/>
-    </row>
-    <row r="61" spans="1:62">
+      <c r="BK60"/>
+    </row>
+    <row r="61" spans="1:63">
       <c r="A61" t="s">
         <v>76</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -10839,52 +10966,53 @@
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
-    </row>
-    <row r="62" spans="1:62">
+      <c r="BK61"/>
+    </row>
+    <row r="62" spans="1:63">
       <c r="A62" t="s">
         <v>77</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -10905,50 +11033,51 @@
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
+      <c r="BK62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Q32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -11009,51 +11138,51 @@
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="2" spans="1:17">
       <c r="A2" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B2">
         <v>143579000.0</v>
       </c>
       <c r="C2">
         <v>120866000.0</v>
       </c>
       <c r="D2">
         <v>214166040.0</v>
       </c>
       <c r="E2">
         <v>132945514.0</v>
       </c>
       <c r="F2">
         <v>85751205.0</v>
       </c>
       <c r="G2">
         <v>52840291.0</v>
       </c>
       <c r="H2">
         <v>123125576.0</v>
       </c>
       <c r="I2">
         <v>214364388.0</v>
       </c>
@@ -11062,51 +11191,51 @@
       </c>
       <c r="K2">
         <v>22107392.0</v>
       </c>
       <c r="L2">
         <v>19976331.0</v>
       </c>
       <c r="M2">
         <v>23589790.0</v>
       </c>
       <c r="N2">
         <v>21796902.0</v>
       </c>
       <c r="O2">
         <v>14047066.0</v>
       </c>
       <c r="P2">
         <v>10684204.0</v>
       </c>
       <c r="Q2">
         <v>5562214.0</v>
       </c>
     </row>
     <row r="3" spans="1:17">
       <c r="A3" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B3">
         <v>2115000.0</v>
       </c>
       <c r="C3">
         <v>3653000.0</v>
       </c>
       <c r="D3">
         <v>3759000.0</v>
       </c>
       <c r="E3">
         <v>3707520.0</v>
       </c>
       <c r="F3">
         <v>3682197.0</v>
       </c>
       <c r="G3">
         <v>3061780.0</v>
       </c>
       <c r="H3">
         <v>3144516.0</v>
       </c>
       <c r="I3">
         <v>2640450.0</v>
       </c>
@@ -11115,72 +11244,72 @@
       </c>
       <c r="K3">
         <v>10743.0</v>
       </c>
       <c r="L3">
         <v>878335.0</v>
       </c>
       <c r="M3">
         <v>960263.0</v>
       </c>
       <c r="N3">
         <v>840853.0</v>
       </c>
       <c r="O3">
         <v>650530.0</v>
       </c>
       <c r="P3">
         <v>607608.0</v>
       </c>
       <c r="Q3">
         <v>428064.0</v>
       </c>
     </row>
     <row r="4" spans="1:17">
       <c r="A4" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B5">
         <v>-12670000.0</v>
       </c>
       <c r="C5">
         <v>5880000.0</v>
       </c>
       <c r="D5">
         <v>11710027.0</v>
       </c>
       <c r="E5">
         <v>16717759.0</v>
       </c>
       <c r="F5">
         <v>87841361.0</v>
       </c>
       <c r="G5">
         <v>15273961.0</v>
       </c>
       <c r="H5">
         <v>40236645.0</v>
       </c>
       <c r="I5">
         <v>39148989.0</v>
       </c>
@@ -11189,51 +11318,51 @@
       </c>
       <c r="K5">
         <v>-2302767.0</v>
       </c>
       <c r="L5">
         <v>2597564.0</v>
       </c>
       <c r="M5">
         <v>-4062362.0</v>
       </c>
       <c r="N5">
         <v>1478321.0</v>
       </c>
       <c r="O5">
         <v>1124621.0</v>
       </c>
       <c r="P5">
         <v>-1972133.0</v>
       </c>
       <c r="Q5">
         <v>4163964.0</v>
       </c>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B6">
         <v>-10555000.0</v>
       </c>
       <c r="C6">
         <v>9533000.0</v>
       </c>
       <c r="D6">
         <v>15469027.0</v>
       </c>
       <c r="E6">
         <v>20425279.0</v>
       </c>
       <c r="F6">
         <v>91523558.0</v>
       </c>
       <c r="G6">
         <v>18335741.0</v>
       </c>
       <c r="H6">
         <v>43381161.0</v>
       </c>
       <c r="I6">
         <v>41789439.0</v>
       </c>
@@ -11242,97 +11371,97 @@
       </c>
       <c r="K6">
         <v>-2292024.0</v>
       </c>
       <c r="L6">
         <v>3475899.0</v>
       </c>
       <c r="M6">
         <v>-3102099.0</v>
       </c>
       <c r="N6">
         <v>2319174.0</v>
       </c>
       <c r="O6">
         <v>1775151.0</v>
       </c>
       <c r="P6">
         <v>-1364525.0</v>
       </c>
       <c r="Q6">
         <v>4592028.0</v>
       </c>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
     </row>
     <row r="8" spans="1:17">
       <c r="A8" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>7900540.0</v>
       </c>
       <c r="K8">
         <v>3649840.0</v>
       </c>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
     </row>
     <row r="9" spans="1:17">
       <c r="A9" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B9">
         <v>10470000.0</v>
       </c>
       <c r="C9">
         <v>16870000.0</v>
       </c>
       <c r="D9">
         <v>16446208.0</v>
       </c>
       <c r="E9">
         <v>27498323.0</v>
       </c>
       <c r="F9">
         <v>2030676.0</v>
       </c>
       <c r="G9">
         <v>33010531.0</v>
       </c>
       <c r="H9">
         <v>63870927.0</v>
       </c>
       <c r="I9">
         <v>74656155.0</v>
       </c>
@@ -11341,51 +11470,51 @@
       </c>
       <c r="K9">
         <v>20640706.0</v>
       </c>
       <c r="L9">
         <v>16778725.0</v>
       </c>
       <c r="M9">
         <v>14946932.0</v>
       </c>
       <c r="N9">
         <v>14239133.0</v>
       </c>
       <c r="O9">
         <v>10340872.0</v>
       </c>
       <c r="P9">
         <v>9363178.0</v>
       </c>
       <c r="Q9">
         <v>6623044.0</v>
       </c>
     </row>
     <row r="10" spans="1:17">
       <c r="A10" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B10">
         <v>-193049000.0</v>
       </c>
       <c r="C10">
         <v>-18550000.0</v>
       </c>
       <c r="D10">
         <v>-14049881.0</v>
       </c>
       <c r="E10">
         <v>-1628195.0</v>
       </c>
       <c r="F10">
         <v>68047624.0</v>
       </c>
       <c r="G10">
         <v>4925148.0</v>
       </c>
       <c r="H10">
         <v>30533733.0</v>
       </c>
       <c r="I10">
         <v>28114324.0</v>
       </c>
@@ -11394,51 +11523,51 @@
       </c>
       <c r="K10">
         <v>2770779.0</v>
       </c>
       <c r="L10">
         <v>2205300.0</v>
       </c>
       <c r="M10">
         <v>-4282807.0</v>
       </c>
       <c r="N10">
         <v>1362511.0</v>
       </c>
       <c r="O10">
         <v>993562.0</v>
       </c>
       <c r="P10">
         <v>-1984517.0</v>
       </c>
       <c r="Q10">
         <v>4154081.0</v>
       </c>
     </row>
     <row r="11" spans="1:17">
       <c r="A11" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B11">
         <v>30653000.0</v>
       </c>
       <c r="C11">
         <v>5350000.0</v>
       </c>
       <c r="D11">
         <v>2582635.0</v>
       </c>
       <c r="E11">
         <v>4499073.0</v>
       </c>
       <c r="F11">
         <v>-2743591.0</v>
       </c>
       <c r="G11">
         <v>913570.0</v>
       </c>
       <c r="H11">
         <v>18533033.0</v>
       </c>
       <c r="I11">
         <v>8858561.0</v>
       </c>
@@ -11447,51 +11576,51 @@
       </c>
       <c r="K11">
         <v>1423709.0</v>
       </c>
       <c r="L11">
         <v>894192.0</v>
       </c>
       <c r="M11">
         <v>894740.0</v>
       </c>
       <c r="N11">
         <v>1053650.0</v>
       </c>
       <c r="O11">
         <v>721129.0</v>
       </c>
       <c r="P11">
         <v>926361.0</v>
       </c>
       <c r="Q11">
         <v>233610.0</v>
       </c>
     </row>
     <row r="12" spans="1:17">
       <c r="A12" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B12">
         <v>20413000.0</v>
       </c>
       <c r="C12">
         <v>24430000.0</v>
       </c>
       <c r="D12">
         <v>25760136.0</v>
       </c>
       <c r="E12">
         <v>16792809.0</v>
       </c>
       <c r="F12">
         <v>19793736.0</v>
       </c>
       <c r="G12">
         <v>10348814.0</v>
       </c>
       <c r="H12">
         <v>9702909.0</v>
       </c>
       <c r="I12">
         <v>11034660.0</v>
       </c>
@@ -11500,123 +11629,123 @@
       </c>
       <c r="K12">
         <v>1037079.0</v>
       </c>
       <c r="L12">
         <v>392264.0</v>
       </c>
       <c r="M12">
         <v>220445.0</v>
       </c>
       <c r="N12">
         <v>115810.0</v>
       </c>
       <c r="O12">
         <v>131059.0</v>
       </c>
       <c r="P12">
         <v>12384.0</v>
       </c>
       <c r="Q12">
         <v>9883.0</v>
       </c>
     </row>
     <row r="13" spans="1:17">
       <c r="A13" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B13">
         <v>25578000.0</v>
       </c>
       <c r="C13">
         <v>27788000.0</v>
       </c>
       <c r="D13">
         <v>25866419.0</v>
       </c>
       <c r="E13">
         <v>1181000.0</v>
       </c>
       <c r="F13">
         <v>4456000.0</v>
       </c>
       <c r="G13">
         <v>7263140.0</v>
       </c>
       <c r="H13">
         <v>7806660.0</v>
       </c>
       <c r="I13">
         <v>9022460.0</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
     </row>
     <row r="14" spans="1:17">
       <c r="A14" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B14">
         <v>81000.0</v>
       </c>
       <c r="C14">
         <v>5000.0</v>
       </c>
       <c r="D14">
         <v>6794.0</v>
       </c>
       <c r="E14">
         <v>0.0</v>
       </c>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14">
         <v>-161561.0</v>
       </c>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
     </row>
     <row r="15" spans="1:17">
       <c r="A15" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B15">
         <v>-223621000.0</v>
       </c>
       <c r="C15">
         <v>-23895000.0</v>
       </c>
       <c r="D15">
         <v>-16625722.0</v>
       </c>
       <c r="E15">
         <v>-6127268.0</v>
       </c>
       <c r="F15">
         <v>70791215.0</v>
       </c>
       <c r="G15">
         <v>4011578.0</v>
       </c>
       <c r="H15">
         <v>12000700.0</v>
       </c>
       <c r="I15">
         <v>19255763.0</v>
       </c>
@@ -11625,218 +11754,218 @@
       </c>
       <c r="K15">
         <v>1594972.0</v>
       </c>
       <c r="L15">
         <v>-871204.0</v>
       </c>
       <c r="M15">
         <v>-3861593.0</v>
       </c>
       <c r="N15">
         <v>1225724.0</v>
       </c>
       <c r="O15">
         <v>314326.0</v>
       </c>
       <c r="P15">
         <v>-2910878.0</v>
       </c>
       <c r="Q15">
         <v>3920471.0</v>
       </c>
     </row>
     <row r="16" spans="1:17">
       <c r="A16" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B16">
         <v>-223620000.0</v>
       </c>
       <c r="C16">
         <v>-24339940.0</v>
       </c>
       <c r="D16">
         <v>-16625720.0</v>
       </c>
       <c r="E16">
         <v>-6109000.0</v>
       </c>
       <c r="F16">
         <v>70794000.0</v>
       </c>
       <c r="G16">
         <v>4011580.0</v>
       </c>
       <c r="H16">
         <v>12000700.0</v>
       </c>
       <c r="I16">
         <v>19255760.0</v>
       </c>
       <c r="J16">
         <v>3069350.0</v>
       </c>
       <c r="K16">
         <v>1594970.0</v>
       </c>
       <c r="L16">
         <v>-871200.0</v>
       </c>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
     </row>
     <row r="17" spans="1:17">
       <c r="A17" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B17">
         <v>-223702000.0</v>
       </c>
       <c r="C17">
         <v>-23900000.0</v>
       </c>
       <c r="D17">
         <v>-25704268.0</v>
       </c>
       <c r="E17">
         <v>-6127268.0</v>
       </c>
       <c r="F17">
         <v>70791215.0</v>
       </c>
       <c r="G17">
         <v>4011578.0</v>
       </c>
       <c r="H17">
         <v>12000700.0</v>
       </c>
       <c r="I17">
         <v>19255763.0</v>
       </c>
       <c r="J17">
         <v>-4669625.0</v>
       </c>
       <c r="K17">
         <v>1347070.0</v>
       </c>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
     </row>
     <row r="18" spans="1:17">
       <c r="A18" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B18">
         <v>5165000.0</v>
       </c>
       <c r="C18">
         <v>3358000.0</v>
       </c>
       <c r="D18">
         <v>336469.0</v>
       </c>
       <c r="E18">
         <v>884469.0</v>
       </c>
       <c r="F18">
         <v>-4090998.0</v>
       </c>
       <c r="G18">
         <v>-6495878.0</v>
       </c>
       <c r="H18">
         <v>-7806658.0</v>
       </c>
       <c r="I18">
         <v>-9022464.0</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>-1037079.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
     </row>
     <row r="19" spans="1:17">
       <c r="A19" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
     </row>
     <row r="20" spans="1:17">
       <c r="A20" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
     </row>
     <row r="21" spans="1:17">
       <c r="A21" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B21">
         <v>-12670000.0</v>
       </c>
       <c r="C21">
         <v>-21908000.0</v>
       </c>
       <c r="D21">
         <v>-16537000.0</v>
       </c>
       <c r="E21">
         <v>16124614.0</v>
       </c>
       <c r="F21">
         <v>-26920591.0</v>
       </c>
       <c r="G21">
         <v>12188290.0</v>
       </c>
       <c r="H21">
         <v>38340391.0</v>
       </c>
       <c r="I21">
         <v>37136788.0</v>
       </c>
@@ -11845,72 +11974,72 @@
       </c>
       <c r="K21">
         <v>3807858.0</v>
       </c>
       <c r="L21">
         <v>2597564.0</v>
       </c>
       <c r="M21">
         <v>-4062362.0</v>
       </c>
       <c r="N21">
         <v>1478321.0</v>
       </c>
       <c r="O21">
         <v>690053.0</v>
       </c>
       <c r="P21">
         <v>-1972133.0</v>
       </c>
       <c r="Q21">
         <v>4163964.0</v>
       </c>
     </row>
     <row r="22" spans="1:17">
       <c r="A22" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
     </row>
     <row r="23" spans="1:17">
       <c r="A23" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B23">
         <v>166719000.0</v>
       </c>
       <c r="C23">
         <v>159644000.0</v>
       </c>
       <c r="D23">
         <v>247149521.0</v>
       </c>
       <c r="E23">
         <v>161996501.0</v>
       </c>
       <c r="F23">
         <v>114702472.0</v>
       </c>
       <c r="G23">
         <v>73662532.0</v>
       </c>
       <c r="H23">
         <v>148656112.0</v>
       </c>
       <c r="I23">
         <v>251883755.0</v>
       </c>
@@ -11919,169 +12048,169 @@
       </c>
       <c r="K23">
         <v>38940240.0</v>
       </c>
       <c r="L23">
         <v>34157492.0</v>
       </c>
       <c r="M23">
         <v>42599084.0</v>
       </c>
       <c r="N23">
         <v>34557714.0</v>
       </c>
       <c r="O23">
         <v>23153239.0</v>
       </c>
       <c r="P23">
         <v>22019515.0</v>
       </c>
       <c r="Q23">
         <v>8021294.0</v>
       </c>
     </row>
     <row r="24" spans="1:17">
       <c r="A24" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
     </row>
     <row r="25" spans="1:17">
       <c r="A25" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B25">
         <v>2114000.0</v>
       </c>
       <c r="C25">
         <v>3653000.0</v>
       </c>
       <c r="D25">
         <v>3143520.0</v>
       </c>
       <c r="E25">
         <v>3707520.0</v>
       </c>
       <c r="F25">
         <v>3682197.0</v>
       </c>
       <c r="G25">
         <v>3061780.0</v>
       </c>
       <c r="H25">
         <v>3144516.0</v>
       </c>
       <c r="I25">
         <v>2640450.0</v>
       </c>
       <c r="J25">
         <v>1410434.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
     </row>
     <row r="26" spans="1:17">
       <c r="A26" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
     </row>
     <row r="27" spans="1:17">
       <c r="A27" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>806397.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27">
         <v>1653243.0</v>
       </c>
       <c r="L27">
         <v>1732972.0</v>
       </c>
       <c r="M27">
         <v>1752567.0</v>
       </c>
       <c r="N27">
         <v>1647128.0</v>
       </c>
       <c r="O27">
         <v>797216.0</v>
       </c>
       <c r="P27">
         <v>951652.0</v>
       </c>
       <c r="Q27">
         <v>589100.0</v>
       </c>
     </row>
     <row r="28" spans="1:17">
       <c r="A28" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B28">
         <v>23339027.0</v>
       </c>
       <c r="C28">
         <v>29633000.0</v>
       </c>
       <c r="D28">
         <v>32619442.0</v>
       </c>
       <c r="E28">
         <v>29234663.0</v>
       </c>
       <c r="F28">
         <v>29191926.0</v>
       </c>
       <c r="G28">
         <v>21545412.0</v>
       </c>
       <c r="H28">
         <v>27766452.0</v>
       </c>
       <c r="I28">
         <v>30688744.0</v>
       </c>
@@ -12090,94 +12219,94 @@
       </c>
       <c r="K28">
         <v>15437582.0</v>
       </c>
       <c r="L28">
         <v>14494459.0</v>
       </c>
       <c r="M28">
         <v>15879450.0</v>
       </c>
       <c r="N28">
         <v>11563858.0</v>
       </c>
       <c r="O28">
         <v>8308957.0</v>
       </c>
       <c r="P28">
         <v>10396980.0</v>
       </c>
       <c r="Q28">
         <v>3323503.0</v>
       </c>
     </row>
     <row r="29" spans="1:17">
       <c r="A29" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B29">
         <v>30653000.0</v>
       </c>
       <c r="C29">
         <v>5350000.0</v>
       </c>
       <c r="D29">
         <v>3309073.0</v>
       </c>
       <c r="E29">
         <v>4481000.0</v>
       </c>
       <c r="F29">
         <v>-2743000.0</v>
       </c>
       <c r="G29">
         <v>913570.0</v>
       </c>
       <c r="H29">
         <v>18533030.0</v>
       </c>
       <c r="I29">
         <v>8858560.0</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>1423709.0</v>
       </c>
       <c r="L29">
         <v>894190.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
     </row>
     <row r="30" spans="1:17">
       <c r="A30" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B30">
         <v>23140000.0</v>
       </c>
       <c r="C30">
         <v>38778000.0</v>
       </c>
       <c r="D30">
         <v>32983481.0</v>
       </c>
       <c r="E30">
         <v>29050987.0</v>
       </c>
       <c r="F30">
         <v>28951267.0</v>
       </c>
       <c r="G30">
         <v>20822241.0</v>
       </c>
       <c r="H30">
         <v>25530536.0</v>
       </c>
       <c r="I30">
         <v>37519367.0</v>
       </c>
@@ -12186,51 +12315,51 @@
       </c>
       <c r="K30">
         <v>16832848.0</v>
       </c>
       <c r="L30">
         <v>14181161.0</v>
       </c>
       <c r="M30">
         <v>19009294.0</v>
       </c>
       <c r="N30">
         <v>12760812.0</v>
       </c>
       <c r="O30">
         <v>9106173.0</v>
       </c>
       <c r="P30">
         <v>11335311.0</v>
       </c>
       <c r="Q30">
         <v>2459080.0</v>
       </c>
     </row>
     <row r="31" spans="1:17">
       <c r="A31" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B31">
         <v>-180379000.0</v>
       </c>
       <c r="C31">
         <v>3358000.0</v>
       </c>
       <c r="D31">
         <v>2487119.0</v>
       </c>
       <c r="E31">
         <v>884469.0</v>
       </c>
       <c r="F31">
         <v>-4090998.0</v>
       </c>
       <c r="G31">
         <v>-7263142.0</v>
       </c>
       <c r="H31">
         <v>-7806658.0</v>
       </c>
       <c r="I31">
         <v>-9022464.0</v>
       </c>
@@ -12239,51 +12368,51 @@
       </c>
       <c r="K31">
         <v>-6110626.0</v>
       </c>
       <c r="L31">
         <v>-392264.0</v>
       </c>
       <c r="M31">
         <v>-220445.0</v>
       </c>
       <c r="N31">
         <v>-115810.0</v>
       </c>
       <c r="O31">
         <v>303509.0</v>
       </c>
       <c r="P31">
         <v>-12384.0</v>
       </c>
       <c r="Q31">
         <v>-9883.0</v>
       </c>
     </row>
     <row r="32" spans="1:17">
       <c r="A32" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B32">
         <v>154049000.0</v>
       </c>
       <c r="C32">
         <v>137736000.0</v>
       </c>
       <c r="D32">
         <v>230612248.0</v>
       </c>
       <c r="E32">
         <v>160443837.0</v>
       </c>
       <c r="F32">
         <v>87781881.0</v>
       </c>
       <c r="G32">
         <v>85850822.0</v>
       </c>
       <c r="H32">
         <v>186996503.0</v>
       </c>
       <c r="I32">
         <v>289020543.0</v>
       </c>
@@ -12311,629 +12440,638 @@
       <c r="Q32">
         <v>12185258.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BJ32"/>
+  <dimension ref="A1:BK32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:62">
+    <row r="1" spans="1:63">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>78</v>
       </c>
       <c r="C1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="E1" t="s">
         <v>80</v>
       </c>
       <c r="F1" t="s">
         <v>81</v>
       </c>
       <c r="G1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="I1" t="s">
         <v>83</v>
       </c>
       <c r="J1" t="s">
         <v>84</v>
       </c>
       <c r="K1" t="s">
+        <v>85</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="M1" t="s">
         <v>86</v>
       </c>
       <c r="N1" t="s">
         <v>87</v>
       </c>
       <c r="O1" t="s">
+        <v>88</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Q1" t="s">
         <v>89</v>
       </c>
       <c r="R1" t="s">
         <v>90</v>
       </c>
       <c r="S1" t="s">
+        <v>91</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="U1" t="s">
         <v>92</v>
       </c>
       <c r="V1" t="s">
         <v>93</v>
       </c>
       <c r="W1" t="s">
+        <v>94</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="Y1" t="s">
         <v>95</v>
       </c>
       <c r="Z1" t="s">
         <v>96</v>
       </c>
       <c r="AA1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AC1" t="s">
         <v>98</v>
       </c>
       <c r="AD1" t="s">
         <v>99</v>
       </c>
       <c r="AE1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AG1" t="s">
         <v>101</v>
       </c>
       <c r="AH1" t="s">
         <v>102</v>
       </c>
       <c r="AI1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AK1" t="s">
         <v>104</v>
       </c>
       <c r="AL1" t="s">
         <v>105</v>
       </c>
       <c r="AM1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AO1" t="s">
         <v>107</v>
       </c>
       <c r="AP1" t="s">
         <v>108</v>
       </c>
       <c r="AQ1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AS1" t="s">
         <v>110</v>
       </c>
       <c r="AT1" t="s">
         <v>111</v>
       </c>
       <c r="AU1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AW1" t="s">
         <v>113</v>
       </c>
       <c r="AX1" t="s">
         <v>114</v>
       </c>
       <c r="AY1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="BA1" t="s">
         <v>116</v>
       </c>
       <c r="BB1" t="s">
         <v>117</v>
       </c>
       <c r="BC1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="BE1" t="s">
         <v>119</v>
       </c>
       <c r="BF1" t="s">
         <v>120</v>
       </c>
       <c r="BG1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BI1" t="s">
         <v>122</v>
       </c>
       <c r="BJ1" t="s">
         <v>123</v>
       </c>
-    </row>
-    <row r="2" spans="1:62">
+      <c r="BK1" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="2" spans="1:63">
       <c r="A2" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B2">
+        <v>19853000.0</v>
+      </c>
+      <c r="C2">
         <v>23974000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>26434000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>30443000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>31152000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>55550000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>53051000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>26018000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>16204000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>25593000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>78973000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>51032000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>28066000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>56095000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>46893000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>24495000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>31138000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>30420000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>44569000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>15142000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>18426000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>7614000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>17185000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>15247000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>6424000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>13984000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>50193000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>23133000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>20213000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>29587000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>91129000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>46724000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>2000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>-20156000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>7835000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>6508000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>5813000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>6898000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>5245000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>5115000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>4849000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>6366000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>4795000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>4731000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>4084000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>5111000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>5457000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>6534000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>6487000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>8165000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>5567000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>4963000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>3101000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>3011000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>4350000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>4256000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>2430000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>3156000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>3111000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>2686000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>1731000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:62">
+    <row r="3" spans="1:63">
       <c r="A3" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B3">
+        <v>349000.0</v>
+      </c>
+      <c r="C3">
         <v>650000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>383000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>699000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>449000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>584000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1063000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1727000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>920000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>892000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1553000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>946000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>27000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>934000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>938000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>941000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>906000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>923000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1637000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>862000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>833000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>864000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>783780.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>760000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>759000.0</v>
       </c>
       <c r="Z3">
         <v>759000.0</v>
       </c>
       <c r="AA3">
+        <v>759000.0</v>
+      </c>
+      <c r="AB3">
         <v>786516.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>786000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>788000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>784000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>830450.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>603000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>403000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>371000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>384434.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>332000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>325000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>342000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>379272.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>346000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>293000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>300000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>257335.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>242000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>173000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>206000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>239263.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>248000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>243000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>230000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>199853.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>228000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>224000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>189000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>184530.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>150000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>151000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>165000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>2584000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>34000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>-2624000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>81000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:62">
+    <row r="4" spans="1:63">
       <c r="A4" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -12952,430 +13090,437 @@
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
-    </row>
-    <row r="5" spans="1:62">
+      <c r="BK4"/>
+    </row>
+    <row r="5" spans="1:63">
       <c r="A5" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B5">
+        <v>-420000.0</v>
+      </c>
+      <c r="C5">
         <v>-1082000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-11105000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>7912000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>6508000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>7373000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-5650000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>4264000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>3943000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>3321000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-1837000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>2828000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>5059000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>6099000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-12405000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-1181000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>15943000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>12807000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>69867000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>8702000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>5639000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>4001000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>1669220.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>4882000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>3391000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>5331000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>7649484.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>12920000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>8310000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>11357000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>8928550.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>10957000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-257000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-961000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-9512434.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>978000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-383000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-599000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-699272.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>1543000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>1749000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>1215000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>3097665.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-77000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-514000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>91000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-3109263.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-732000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-990000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>769000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>378321.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>1087000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>340000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-327000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-150379.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>337000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>643000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>295000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-3848000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>843000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>416000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>542000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:62">
+    <row r="6" spans="1:63">
       <c r="A6" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B6">
+        <v>-71000.0</v>
+      </c>
+      <c r="C6">
         <v>-432000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-10722000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>8611000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>6957000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>7957000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-4587000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>5991000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>4863000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>4213000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-284000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>3774000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>5086000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>7033000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-11467000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-240000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>16849000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>13730000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>71504000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>9564000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>6472000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>4865000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>2453000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>5642000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>4150000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>6090000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>8436000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>13706000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>9098000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>12141000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>9759000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>11560000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>146000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-590000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-9128000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>1310000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-58000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-257000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-320000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>1889000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>2042000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>1515000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>3355000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>165000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-341000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>297000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-2870000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-484000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-747000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>999000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>578174.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>1315000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>564000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-138000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>34151.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>487000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>794000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>460000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-1264000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>877000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-2208000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>623000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:62">
+    <row r="7" spans="1:63">
       <c r="A7" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -13394,54 +13539,55 @@
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
-    </row>
-    <row r="8" spans="1:62">
+      <c r="BK7"/>
+    </row>
+    <row r="8" spans="1:63">
       <c r="A8" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -13460,1564 +13606,1593 @@
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
-    </row>
-    <row r="9" spans="1:62">
+      <c r="BK8"/>
+    </row>
+    <row r="9" spans="1:63">
       <c r="A9" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B9">
+        <v>4302000.0</v>
+      </c>
+      <c r="C9">
         <v>3116000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-3289000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>4058000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>3188000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>6513000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>7034000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>2633000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>3057000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>4146000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>1381000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>5592000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>2787000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>6686000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-14814000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>2335000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>18356000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>21621000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-39347000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>19112000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>12662000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>9603000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>6759000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>9699000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>5916000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>10637000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>18643000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>17203000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>12255000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>15770000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>15403000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>18824000.0</v>
       </c>
-      <c r="AG9"/>
       <c r="AH9"/>
-      <c r="AI9">
+      <c r="AI9"/>
+      <c r="AJ9">
         <v>-18474000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>6697000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>6034000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>5743000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>6124000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>5127000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>4940000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>4450000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>4648000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>4327000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>4353000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>3451000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>2802000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>3526000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>4605000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>4015000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>3873000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>4307000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>3592000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>2467000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>2419000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>2675000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>3020000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>2227000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>1929000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>3145000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>2240000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>2049000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:62">
+    <row r="10" spans="1:63">
       <c r="A10" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B10">
+        <v>2299000.0</v>
+      </c>
+      <c r="C10">
         <v>1545000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-202355000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>2361000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1977000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>2268000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-12152000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-1674000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-2050000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-2675000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-9631000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-5352000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>350000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>631000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-18024000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-2609000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>9763000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>9241000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>56712000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>6404000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>3383000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1548000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-1908000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>2331000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>1336000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>3166000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>5320000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>10289000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>6418000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>8507000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>6432000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>9688000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-257000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-961000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-8777000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>725000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-392000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>1215000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-935000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>1296000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>1537000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>873000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>2963000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-178000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-603000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>23000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-3181000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-794000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-1050000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>742000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>346511.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>1063000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>305000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-352000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-183000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>278000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>610000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>290000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-1268000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>874000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-2211000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>620000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:62">
+    <row r="11" spans="1:63">
       <c r="A11" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B11">
+        <v>1352000.0</v>
+      </c>
+      <c r="C11">
         <v>515000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>26853000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1375000.0</v>
       </c>
       <c r="E11">
         <v>1375000.0</v>
       </c>
       <c r="F11">
+        <v>1375000.0</v>
+      </c>
+      <c r="G11">
         <v>1050000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>2318000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>466000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>932000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>1634000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>278000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>2295000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>6000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>3000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1005000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-1690000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>2350000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>2834000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-7911000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>2964000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>1593000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>610000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-1419000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>850000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>462000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>1021000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>11425000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>3459000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>1352000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>2297000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>1754000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>2963000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-1552000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-541000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-1256000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>518000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>417000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>321000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>553709.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>331000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>329000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>210000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>154192.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>212000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>288000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>240000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>125740.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>133000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>279000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>357000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>227650.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>507000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>215000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>104000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>105129.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>150000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>254000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>213000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>-56639.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>440000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>294000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>249000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:62">
+    <row r="12" spans="1:63">
       <c r="A12" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B12">
+        <v>5154000.0</v>
+      </c>
+      <c r="C12">
         <v>5402000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>5226000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>5551000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>4531000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>5105000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>6503000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>5938000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>5993000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>5996000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>7812000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>8180000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>4709000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>5468000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>8286000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1428000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>6180000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>3565000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>12787000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>2298000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2256000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>2453000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>3577000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>2552000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>2055000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>2165000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>2330000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>2631000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1892000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>2850000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>2497000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>836000.0</v>
       </c>
-      <c r="AG12"/>
       <c r="AH12"/>
-      <c r="AI12">
+      <c r="AI12"/>
+      <c r="AJ12">
         <v>736000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>253000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>248000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>235000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>236079.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>247000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>212000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>342000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>134264.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>101000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>89000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>68000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>71445.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>62000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>60000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>27000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>31810.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>24000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>35000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>25000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>33059.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>59000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>33000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>5000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>3384.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000.0</v>
       </c>
       <c r="BI12">
         <v>3000.0</v>
       </c>
       <c r="BJ12">
         <v>3000.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:62">
+      <c r="BK12">
+        <v>3000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:63">
       <c r="A13" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B13">
+        <v>7722000.0</v>
+      </c>
+      <c r="C13">
         <v>7950000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>6610000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>516000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>6044000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>6857000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>6901000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>6908000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>6868000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>7111000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>7443528.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>4010000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>5086000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>6999000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>2110530.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>2985000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>4910000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>4845000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>2229000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>2200000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>2101000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>2384000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>2455140.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>2261000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>424000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>2123000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>2336000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>417000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>650000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>275000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
-    </row>
-    <row r="14" spans="1:62">
+      <c r="BK13"/>
+    </row>
+    <row r="14" spans="1:63">
       <c r="A14" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B14">
         <v>3000.0</v>
       </c>
       <c r="C14">
+        <v>3000.0</v>
+      </c>
+      <c r="D14">
         <v>81000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="E14">
         <v>1000.0</v>
       </c>
       <c r="F14">
         <v>1000.0</v>
       </c>
       <c r="G14">
+        <v>1000.0</v>
+      </c>
+      <c r="H14">
         <v>5000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
         <v>1000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>6000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="M14">
         <v>0.0</v>
       </c>
       <c r="N14">
         <v>0.0</v>
       </c>
-      <c r="O14"/>
+      <c r="O14">
+        <v>0.0</v>
+      </c>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
-    </row>
-    <row r="15" spans="1:62">
+      <c r="BK14"/>
+    </row>
+    <row r="15" spans="1:63">
       <c r="A15" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B15">
+        <v>950000.0</v>
+      </c>
+      <c r="C15">
         <v>1032999.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-229127000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>987000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>602000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>1219000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-14470000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-2140000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-2982000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-4308000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-9909000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-7647000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>344000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>628000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-19029000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-919000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>7413000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>6407000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>64622000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>3440000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>1789000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>938000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-488000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>1481000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>874000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>2145000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-6105000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>6830000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>5066000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>6210000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>4679000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>6725000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>1295000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-420000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>216354.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>207000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>1752000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>894000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-1242000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>965000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>1209000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>663000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>443796.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-397000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-858000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-60000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-2554000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>-733000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-1178000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>602000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>836724.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>525000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>210000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-346000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-229000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>110000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>356000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>77000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>-1211000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>434000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>-2505000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>371000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:62">
+    <row r="16" spans="1:63">
       <c r="A16" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>-229126000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>987000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>602000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1219000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-14968940.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-2140000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>344000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>628000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-19029270.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-919000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>7413000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>6407000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>64625000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>3440000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1789000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>938000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-488420.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1481000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>874000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>2145000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-6105000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>6830000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>5066000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>6210000.0</v>
       </c>
-      <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
-    </row>
-    <row r="17" spans="1:62">
+      <c r="BK16"/>
+    </row>
+    <row r="17" spans="1:63">
       <c r="A17" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B17">
+        <v>947000.0</v>
+      </c>
+      <c r="C17">
         <v>1030000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-229208000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>986000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>602000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>1218000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-14470000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-2140000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-2982000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-4309000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-9957516.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-7647000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>344000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>628000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-19029268.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-919000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>7413000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>6407000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>64622215.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>3440000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>1790000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>938000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-488422.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>1481000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>874000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>2145000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-6105300.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>6830000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>5066000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>6210000.0</v>
       </c>
-      <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
-    </row>
-    <row r="18" spans="1:62">
+      <c r="BK17"/>
+    </row>
+    <row r="18" spans="1:63">
       <c r="A18" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B18">
+        <v>2568000.0</v>
+      </c>
+      <c r="C18">
         <v>2548000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>1384000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>516000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>1513000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>1752000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>398000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>970000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>875000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>1115000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>40392.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-4170000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>5086000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>1531000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-2110531.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>2985000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-1270000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>1280000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>2594002.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-2200000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-2101000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-2384000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-1687878.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-2261000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-424000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-2123000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-1775658.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-2214000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-1242000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-2575000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
-    </row>
-    <row r="19" spans="1:62">
+      <c r="BK18"/>
+    </row>
+    <row r="19" spans="1:63">
       <c r="A19" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -15036,54 +15211,55 @@
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
-    </row>
-    <row r="20" spans="1:62">
+      <c r="BK19"/>
+    </row>
+    <row r="20" spans="1:63">
       <c r="A20" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -15102,242 +15278,246 @@
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
-    </row>
-    <row r="21" spans="1:62">
+      <c r="BK20"/>
+    </row>
+    <row r="21" spans="1:63">
       <c r="A21" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B21">
+        <v>-420000.0</v>
+      </c>
+      <c r="C21">
         <v>-1082000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-11105000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1845000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>463000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>517000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-12550000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-2644000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-2925000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-3967000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-8928000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-1182000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-4736000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-900000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-15914000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-5594000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>11033000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>7961000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-61449000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>8604000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>5484000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>3932000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>547290.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>4592000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>1760000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>5289000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>7095000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>12503000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>7660000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>11082000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-188000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>11674000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-251000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-951000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-8219000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>645000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>1658000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-728000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>175858.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>1645000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>1415000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>572000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>3695000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-360000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-690000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-47000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-2714000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-763000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-1207000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>622000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>2693000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-1163000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>300000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-352000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-481000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>313000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>593000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>265000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-3848000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>843000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>416000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>542000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:62">
+    <row r="22" spans="1:63">
       <c r="A22" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -15356,242 +15536,246 @@
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
-    </row>
-    <row r="23" spans="1:62">
+      <c r="BK22"/>
+    </row>
+    <row r="23" spans="1:63">
       <c r="A23" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B23">
+        <v>24575000.0</v>
+      </c>
+      <c r="C23">
         <v>28172000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>34250000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>32656000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>33877000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>61546000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>72635000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>31295000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>22186000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>33706000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>89282000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>57806000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>35589000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>63681000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>47993000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>32424000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>38461000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>44079000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>48896000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>25650000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>25604000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>13285000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>23397000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>20354000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>10580000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>19332000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>61740000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>27833000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>24808000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>34275000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>106721000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>53464000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>257000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>961000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>30411000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>13887000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>10884000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>10310000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>12846000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>8727000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>8640000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>8727000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>7319000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>9482000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>9774000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>7582000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>10627000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>9746000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>12346000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>9880000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>9345000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>11037000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>8255000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>5920000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>5911000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>6712000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>6683000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>4392000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>8934000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>5413000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>4510000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>3238000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:62">
+    <row r="24" spans="1:63">
       <c r="A24" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -15610,234 +15794,238 @@
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
-    </row>
-    <row r="25" spans="1:62">
+      <c r="BK24"/>
+    </row>
+    <row r="25" spans="1:63">
       <c r="A25" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B25">
+        <v>-348000.0</v>
+      </c>
+      <c r="C25">
         <v>650000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>382000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>699000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>449000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>584000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1063000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1727000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-29000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>892000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1552770.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1245000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>27000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>934000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>937520.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>941000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>906000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>923000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1115197.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>866000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>837000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>864000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>783780.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>760000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>759000.0</v>
       </c>
       <c r="Z25">
         <v>759000.0</v>
       </c>
       <c r="AA25">
+        <v>759000.0</v>
+      </c>
+      <c r="AB25">
         <v>786516.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>786000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>788000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>784000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>830450.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1036000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>403000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>371000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>384434.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>341000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>334000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>351000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>379272.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>355000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>293000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>300000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>257335.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>242000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>173000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>206000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>239263.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>248000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>243000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>230000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>199853.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>228000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>224000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>189000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>184530.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>150000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>151000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>165000.0</v>
       </c>
-      <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
-    </row>
-    <row r="26" spans="1:62">
+      <c r="BK25"/>
+    </row>
+    <row r="26" spans="1:63">
       <c r="A26" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -15856,926 +16044,943 @@
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
-    </row>
-    <row r="27" spans="1:62">
+      <c r="BK26"/>
+    </row>
+    <row r="27" spans="1:63">
       <c r="A27" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-      <c r="K27">
+      <c r="K27"/>
+      <c r="L27">
         <v>80558.0</v>
       </c>
-      <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
-    </row>
-    <row r="28" spans="1:62">
+      <c r="BK27"/>
+    </row>
+    <row r="28" spans="1:63">
       <c r="A28" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B28">
+        <v>4722000.0</v>
+      </c>
+      <c r="C28">
         <v>4198000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>7816000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2794000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>6241000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>6381000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>9897000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>5459000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>6164000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>8113000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>10228000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>6929000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>7728000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>7734000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>8300000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>8313000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>5981000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>6641000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>5257000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>10638000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>7472000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>5825000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>6324000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>5274000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>4399000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>5548000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>12032000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>5921000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>4810000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>5003000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>6335000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>7150000.0</v>
       </c>
-      <c r="AG28"/>
       <c r="AH28"/>
       <c r="AI28"/>
       <c r="AJ28"/>
       <c r="AK28"/>
       <c r="AL28"/>
       <c r="AM28"/>
       <c r="AN28"/>
       <c r="AO28"/>
       <c r="AP28"/>
       <c r="AQ28"/>
       <c r="AR28"/>
       <c r="AS28"/>
       <c r="AT28"/>
       <c r="AU28"/>
       <c r="AV28"/>
       <c r="AW28"/>
       <c r="AX28"/>
       <c r="AY28"/>
       <c r="AZ28"/>
       <c r="BA28"/>
       <c r="BB28"/>
       <c r="BC28"/>
       <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
-    </row>
-    <row r="29" spans="1:62">
+      <c r="BK28"/>
+    </row>
+    <row r="29" spans="1:63">
       <c r="A29" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B29">
+        <v>1352000.0</v>
+      </c>
+      <c r="C29">
         <v>515000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>26853000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1375000.0</v>
       </c>
       <c r="E29">
         <v>1375000.0</v>
       </c>
       <c r="F29">
+        <v>1375000.0</v>
+      </c>
+      <c r="G29">
         <v>1050000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2318000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>466000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>932000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1634000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>278635.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2295000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>6000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>3000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1005070.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-1690000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>2350000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2834000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-7910000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>2964000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1593000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>610000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-1419430.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>850000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>462000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1021000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>11425000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>3459000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>1352000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>2297000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
-    </row>
-    <row r="30" spans="1:62">
+      <c r="BK29"/>
+    </row>
+    <row r="30" spans="1:63">
       <c r="A30" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B30">
+        <v>4722000.0</v>
+      </c>
+      <c r="C30">
         <v>4198000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>7816000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>2213000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2725000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>5996000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>19584000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>5277000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>5982000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>7936000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>10623000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>6774000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>7523000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>7586000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1100000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>7929000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>7323000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>13659000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>5594000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>10508000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>7178000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>5671000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>6211000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>5107000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>4156000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>5348000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>11548000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>4700000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>4595000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>4688000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>15403000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>6740000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>257000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>961000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>1462000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>6052000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>4376000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>4497000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>5948000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>3482000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>3525000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>3878000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>953161.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>4687000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>5043000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>3498000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>5516000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>4289000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>5812000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>3393000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>1180000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>5470000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>3292000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>2819000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>2900000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>2362000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>2427000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>1962000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>5777000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>2302000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>1824000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>1507000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:62">
+    <row r="31" spans="1:63">
       <c r="A31" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B31">
+        <v>2719000.0</v>
+      </c>
+      <c r="C31">
         <v>2627000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-191250000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>516000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>1514000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>1751000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>398000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>970000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>875000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>1292000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-751000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-4170000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>5086000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>1531000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-2111000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>2985000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-6180000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-3565000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>2594000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-2200000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-2101000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-2384000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-2455000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-2261000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-424000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-2123000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-1776000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-2214000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-1242000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-2575000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>6621000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-1986000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-6000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-10000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-558000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>80000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>266000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>120000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-1111000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-349000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>122000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>301000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-731000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>182000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>87000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>70000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-466000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-31000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>157000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>120000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-2347000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>2226000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>5000.0</v>
       </c>
-      <c r="BB31"/>
-      <c r="BC31">
+      <c r="BC31"/>
+      <c r="BD31">
         <v>297509.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-35000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>17000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>25000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>2581000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>31000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-2627000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>78000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:62">
+    <row r="32" spans="1:63">
       <c r="A32" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B32">
+        <v>24155000.0</v>
+      </c>
+      <c r="C32">
         <v>27090000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>23145000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>34501000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>34340000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>62063000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>60085000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>28651000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>19261000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>29739000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>80354000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>56624000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>30853000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>62781000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>32079000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>26830000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>49494000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>52041000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>5222000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>34254000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>31088000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>17217000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>23944000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>24946000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>12340000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>24621000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>68836000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>40336000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>32468000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>45357000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>106533000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>65548000.0</v>
       </c>
-      <c r="AG32"/>
       <c r="AH32"/>
-      <c r="AI32">
+      <c r="AI32"/>
+      <c r="AJ32">
         <v>-38630000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>14532000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>12542000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>11556000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>13022000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>10372000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>10055000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>9299000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>11014000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>9122000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>9084000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>7535000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>7913000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>8983000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>11139000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>10502000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>12038000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>9874000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>8555000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>5568000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>5430000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>7025000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>7276000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>4657000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>5085000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>6256000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>4926000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>3780000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Q30"/>
@@ -16838,51 +17043,51 @@
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="2" spans="1:17">
       <c r="A2" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B2">
         <v>131730291.0</v>
       </c>
       <c r="C2">
         <v>14360000.0</v>
       </c>
       <c r="D2">
         <v>72710087.0</v>
       </c>
       <c r="E2">
         <v>92376848.0</v>
       </c>
       <c r="F2">
         <v>68202385.0</v>
       </c>
       <c r="G2">
         <v>11753905.0</v>
       </c>
       <c r="H2">
         <v>656842.0</v>
       </c>
       <c r="I2">
         <v>-10123853.0</v>
       </c>
@@ -16891,51 +17096,51 @@
       </c>
       <c r="K2">
         <v>7385479.0</v>
       </c>
       <c r="L2">
         <v>6619980.0</v>
       </c>
       <c r="M2">
         <v>4624321.0</v>
       </c>
       <c r="N2">
         <v>3669948.0</v>
       </c>
       <c r="O2">
         <v>5423327.0</v>
       </c>
       <c r="P2">
         <v>4935674.0</v>
       </c>
       <c r="Q2">
         <v>244063.0</v>
       </c>
     </row>
     <row r="3" spans="1:17">
       <c r="A3" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B3">
         <v>1119000</v>
       </c>
       <c r="C3">
         <v>86000</v>
       </c>
       <c r="D3">
         <v>212000</v>
       </c>
       <c r="E3">
         <v>665059</v>
       </c>
       <c r="F3">
         <v>3887288</v>
       </c>
       <c r="G3">
         <v>2379548</v>
       </c>
       <c r="H3">
         <v>726705</v>
       </c>
       <c r="I3">
         <v>11863450</v>
       </c>
@@ -16944,93 +17149,93 @@
       </c>
       <c r="K3">
         <v>1721083</v>
       </c>
       <c r="L3">
         <v>10481067</v>
       </c>
       <c r="M3">
         <v>5919237</v>
       </c>
       <c r="N3">
         <v>2486651</v>
       </c>
       <c r="O3">
         <v>572715</v>
       </c>
       <c r="P3">
         <v>2108226</v>
       </c>
       <c r="Q3">
         <v>316151</v>
       </c>
     </row>
     <row r="4" spans="1:17">
       <c r="A4" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B6">
         <v>-17132291.0</v>
       </c>
       <c r="C6">
         <v>-16871000.0</v>
       </c>
       <c r="D6">
         <v>-54858351.0</v>
       </c>
       <c r="E6">
         <v>-19666761.0</v>
       </c>
       <c r="F6">
         <v>24174463.0</v>
       </c>
       <c r="G6">
         <v>57302316.0</v>
       </c>
       <c r="H6">
         <v>11097063.0</v>
       </c>
       <c r="I6">
         <v>10780695.0</v>
       </c>
@@ -17039,51 +17244,51 @@
       </c>
       <c r="K6">
         <v>2059815.0</v>
       </c>
       <c r="L6">
         <v>682651.0</v>
       </c>
       <c r="M6">
         <v>1995659.0</v>
       </c>
       <c r="N6">
         <v>4604093.0</v>
       </c>
       <c r="O6">
         <v>-1753379.0</v>
       </c>
       <c r="P6">
         <v>487653.0</v>
       </c>
       <c r="Q6">
         <v>4691611.0</v>
       </c>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B7">
         <v>50079000.0</v>
       </c>
       <c r="C7">
         <v>60048000.0</v>
       </c>
       <c r="D7">
         <v>-70677736.0</v>
       </c>
       <c r="E7">
         <v>34081286.0</v>
       </c>
       <c r="F7">
         <v>52277652.0</v>
       </c>
       <c r="G7">
         <v>-21852384.0</v>
       </c>
       <c r="H7">
         <v>-2732734.0</v>
       </c>
       <c r="I7">
         <v>-75555861.0</v>
       </c>
@@ -17092,233 +17297,233 @@
       </c>
       <c r="K7">
         <v>415932.0</v>
       </c>
       <c r="L7">
         <v>-555437.0</v>
       </c>
       <c r="M7">
         <v>2365164.0</v>
       </c>
       <c r="N7">
         <v>977087.0</v>
       </c>
       <c r="O7">
         <v>-2915785.0</v>
       </c>
       <c r="P7">
         <v>-2747101.0</v>
       </c>
       <c r="Q7">
         <v>1914910.0</v>
       </c>
     </row>
     <row r="8" spans="1:17">
       <c r="A8" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
     </row>
     <row r="9" spans="1:17">
       <c r="A9" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B9">
         <v>-8090000.0</v>
       </c>
       <c r="C9">
         <v>-36467648.0</v>
       </c>
       <c r="D9">
         <v>-53480436.0</v>
       </c>
       <c r="E9">
         <v>20841515.0</v>
       </c>
       <c r="F9">
         <v>60051598.0</v>
       </c>
       <c r="G9">
         <v>-4827430.0</v>
       </c>
       <c r="H9">
         <v>-11922488.0</v>
       </c>
       <c r="I9">
         <v>-65023444.0</v>
       </c>
       <c r="J9">
         <v>-11285996.0</v>
       </c>
       <c r="K9">
         <v>-423091.0</v>
       </c>
       <c r="L9">
         <v>-1641380.0</v>
       </c>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
     </row>
     <row r="10" spans="1:17">
       <c r="A10" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10">
         <v>-200876.0</v>
       </c>
       <c r="K10">
         <v>-854325.0</v>
       </c>
       <c r="L10">
         <v>-149510.0</v>
       </c>
       <c r="M10">
         <v>667367.0</v>
       </c>
       <c r="N10">
         <v>-924563.0</v>
       </c>
       <c r="O10">
         <v>-760995.0</v>
       </c>
       <c r="P10">
         <v>-1036330.0</v>
       </c>
       <c r="Q10">
         <v>-238361.0</v>
       </c>
     </row>
     <row r="11" spans="1:17">
       <c r="A11" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>21987000.0</v>
       </c>
       <c r="F11">
         <v>-7773946.0</v>
       </c>
       <c r="G11">
         <v>-17024954.0</v>
       </c>
       <c r="H11">
         <v>9189754.0</v>
       </c>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
     </row>
     <row r="12" spans="1:17">
       <c r="A12" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-13450000.0</v>
       </c>
       <c r="F12">
         <v>-114798765.0</v>
       </c>
       <c r="G12">
         <v>319964.0</v>
       </c>
       <c r="H12">
         <v>14341128.0</v>
       </c>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
     </row>
     <row r="13" spans="1:17">
       <c r="A13" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>-38499939.0</v>
       </c>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
     </row>
     <row r="14" spans="1:17">
       <c r="A14" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B14">
         <v>2115000.0</v>
       </c>
       <c r="C14">
         <v>3653000.0</v>
       </c>
       <c r="D14">
         <v>3759000.0</v>
       </c>
       <c r="E14">
         <v>3707520.0</v>
       </c>
       <c r="F14">
         <v>3682197.0</v>
       </c>
       <c r="G14">
         <v>3061780.0</v>
       </c>
       <c r="H14">
         <v>3144516.0</v>
       </c>
       <c r="I14">
         <v>2640450.0</v>
       </c>
@@ -17327,74 +17532,74 @@
       </c>
       <c r="K14">
         <v>1327272.0</v>
       </c>
       <c r="L14">
         <v>878335.0</v>
       </c>
       <c r="M14">
         <v>960263.0</v>
       </c>
       <c r="N14">
         <v>840853.0</v>
       </c>
       <c r="O14">
         <v>650530.0</v>
       </c>
       <c r="P14">
         <v>607608.0</v>
       </c>
       <c r="Q14">
         <v>428064.0</v>
       </c>
     </row>
     <row r="15" spans="1:17">
       <c r="A15" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15">
         <v>990720.0</v>
       </c>
     </row>
     <row r="16" spans="1:17">
       <c r="A16" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B16">
         <v>114598000.0</v>
       </c>
       <c r="C16">
         <v>-2511000.0</v>
       </c>
       <c r="D16">
         <v>17852000.0</v>
       </c>
       <c r="E16">
         <v>72710087.0</v>
       </c>
       <c r="F16">
         <v>92376848.0</v>
       </c>
       <c r="G16">
         <v>69056221.0</v>
       </c>
       <c r="H16">
         <v>11753905.0</v>
       </c>
       <c r="I16">
         <v>656842.0</v>
       </c>
@@ -17403,72 +17608,72 @@
       </c>
       <c r="K16">
         <v>9445294.0</v>
       </c>
       <c r="L16">
         <v>7302631.0</v>
       </c>
       <c r="M16">
         <v>6619980.0</v>
       </c>
       <c r="N16">
         <v>8274041.0</v>
       </c>
       <c r="O16">
         <v>3669948.0</v>
       </c>
       <c r="P16">
         <v>5423327.0</v>
       </c>
       <c r="Q16">
         <v>4935674.0</v>
       </c>
     </row>
     <row r="17" spans="1:17">
       <c r="A17" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
     </row>
     <row r="18" spans="1:17">
       <c r="A18" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B18">
         <v>14426000.0</v>
       </c>
       <c r="C18">
         <v>41951000.0</v>
       </c>
       <c r="D18">
         <v>-90924000.0</v>
       </c>
       <c r="E18">
         <v>18728468.0</v>
       </c>
       <c r="F18">
         <v>8065011.0</v>
       </c>
       <c r="G18">
         <v>-16838610.0</v>
       </c>
       <c r="H18">
         <v>26026905.0</v>
       </c>
       <c r="I18">
         <v>-58143971.0</v>
       </c>
@@ -17477,164 +17682,164 @@
       </c>
       <c r="K18">
         <v>2599725.0</v>
       </c>
       <c r="L18">
         <v>-10609300.0</v>
       </c>
       <c r="M18">
         <v>-4589744.0</v>
       </c>
       <c r="N18">
         <v>-340399.0</v>
       </c>
       <c r="O18">
         <v>-2182470.0</v>
       </c>
       <c r="P18">
         <v>-6581660.0</v>
       </c>
       <c r="Q18">
         <v>4091522.0</v>
       </c>
     </row>
     <row r="19" spans="1:17">
       <c r="A19" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B19">
         <v>11898000.0</v>
       </c>
       <c r="C19">
         <v>-1139000.0</v>
       </c>
       <c r="D19">
         <v>-68080558.0</v>
       </c>
       <c r="E19">
         <v>-73098558.0</v>
       </c>
       <c r="F19">
         <v>-96916883.0</v>
       </c>
       <c r="G19">
         <v>22179742.0</v>
       </c>
       <c r="H19">
         <v>914357.0</v>
       </c>
       <c r="I19">
         <v>17587737.0</v>
       </c>
       <c r="J19">
         <v>6977841.0</v>
       </c>
       <c r="K19">
         <v>-1773658.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
     </row>
     <row r="20" spans="1:17">
       <c r="A20" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B20">
         <v>962000.0</v>
       </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>121610623.0</v>
       </c>
       <c r="E20">
         <v>20716623.0</v>
       </c>
       <c r="F20">
         <v>92271202.0</v>
       </c>
       <c r="G20">
         <v>13029240.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>23508000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
     </row>
     <row r="21" spans="1:17">
       <c r="A21" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B21">
         <v>-39338000.0</v>
       </c>
       <c r="C21">
         <v>-34442708.0</v>
       </c>
       <c r="D21">
         <v>-10379952.0</v>
       </c>
       <c r="E21">
         <v>24498000.0</v>
       </c>
       <c r="F21">
         <v>33829003.0</v>
       </c>
       <c r="G21">
         <v>45127027.0</v>
       </c>
       <c r="H21">
         <v>-18058701.0</v>
       </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
     </row>
     <row r="22" spans="1:17">
       <c r="A22" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B22">
         <v>-223621000.0</v>
       </c>
       <c r="C22">
         <v>-18550000.0</v>
       </c>
       <c r="D22">
         <v>-16632515.0</v>
       </c>
       <c r="E22">
         <v>-1628195.0</v>
       </c>
       <c r="F22">
         <v>68047624.0</v>
       </c>
       <c r="G22">
         <v>4925148.0</v>
       </c>
       <c r="H22">
         <v>30533733.0</v>
       </c>
       <c r="I22">
         <v>28114324.0</v>
       </c>
@@ -17643,51 +17848,51 @@
       </c>
       <c r="K22">
         <v>2770779.0</v>
       </c>
       <c r="L22">
         <v>2205300.0</v>
       </c>
       <c r="M22">
         <v>-4282807.0</v>
       </c>
       <c r="N22">
         <v>1362511.0</v>
       </c>
       <c r="O22">
         <v>993562.0</v>
       </c>
       <c r="P22">
         <v>-1984517.0</v>
       </c>
       <c r="Q22">
         <v>4154081.0</v>
       </c>
     </row>
     <row r="23" spans="1:17">
       <c r="A23" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B23">
         <v>40775530.0</v>
       </c>
       <c r="C23">
         <v>-23325000.0</v>
       </c>
       <c r="D23">
         <v>-23804731.0</v>
       </c>
       <c r="E23">
         <v>288364328.0</v>
       </c>
       <c r="F23">
         <v>-15839755.0</v>
       </c>
       <c r="G23">
         <v>-9003478.0</v>
       </c>
       <c r="H23">
         <v>9275084.0</v>
       </c>
       <c r="I23">
         <v>52109979.0</v>
       </c>
@@ -17696,100 +17901,100 @@
       </c>
       <c r="K23">
         <v>-1773658.0</v>
       </c>
       <c r="L23">
         <v>-11654003.0</v>
       </c>
       <c r="M23">
         <v>-7514243.0</v>
       </c>
       <c r="N23">
         <v>-86002.0</v>
       </c>
       <c r="O23">
         <v>-673461.0</v>
       </c>
       <c r="P23">
         <v>-91394.0</v>
       </c>
       <c r="Q23">
         <v>4850190.0</v>
       </c>
     </row>
     <row r="24" spans="1:17">
       <c r="A24" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B24">
         <v>18480000.0</v>
       </c>
       <c r="C24">
         <v>-1053000.0</v>
       </c>
       <c r="D24">
         <v>-18418149.0</v>
       </c>
       <c r="E24">
         <v>-74580589.0</v>
       </c>
       <c r="F24">
         <v>-24847267.0</v>
       </c>
       <c r="G24">
         <v>22434844.0</v>
       </c>
       <c r="H24">
         <v>1641062.0</v>
       </c>
       <c r="I24">
         <v>29451187.0</v>
       </c>
       <c r="J24">
         <v>8287578.0</v>
       </c>
       <c r="K24">
         <v>-52575.0</v>
       </c>
       <c r="L24">
         <v>-1172936.0</v>
       </c>
       <c r="M24">
         <v>-1595006.0</v>
       </c>
       <c r="N24">
         <v>2400649.0</v>
       </c>
       <c r="O24">
         <v>58025.0</v>
       </c>
       <c r="P24"/>
       <c r="Q24"/>
     </row>
     <row r="25" spans="1:17">
       <c r="A25" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B25">
         <v>186972000.0</v>
       </c>
       <c r="C25">
         <v>-3114000.0</v>
       </c>
       <c r="D25">
         <v>-7160749.0</v>
       </c>
       <c r="E25">
         <v>-16767084.0</v>
       </c>
       <c r="F25">
         <v>-112055174.0</v>
       </c>
       <c r="G25">
         <v>-593606.0</v>
       </c>
       <c r="H25">
         <v>-4191905.0</v>
       </c>
       <c r="I25">
         <v>-1479434.0</v>
       </c>
@@ -17798,115 +18003,115 @@
       </c>
       <c r="K25">
         <v>-193175.0</v>
       </c>
       <c r="L25">
         <v>-2656431.0</v>
       </c>
       <c r="M25">
         <v>89839.0</v>
       </c>
       <c r="N25">
         <v>-1034199.0</v>
       </c>
       <c r="O25">
         <v>-338062.0</v>
       </c>
       <c r="P25">
         <v>-349424.0</v>
       </c>
       <c r="Q25">
         <v>-2089382.0</v>
       </c>
     </row>
     <row r="26" spans="1:17">
       <c r="A26" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B26">
         <v>962000.0</v>
       </c>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
         <v>100893730.0</v>
       </c>
       <c r="E26">
         <v>20717000.0</v>
       </c>
       <c r="F26">
         <v>92271000.0</v>
       </c>
       <c r="G26">
         <v>13029240.0</v>
       </c>
       <c r="H26"/>
       <c r="I26">
         <v>23508000.0</v>
       </c>
       <c r="J26">
         <v>241500.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>840000.0</v>
       </c>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
     </row>
     <row r="27" spans="1:17">
       <c r="A27" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27">
         <v>1800015.0</v>
       </c>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
     </row>
     <row r="28" spans="1:17">
       <c r="A28" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B28">
         <v>-39100000.0</v>
       </c>
       <c r="C28">
         <v>-57768000.0</v>
       </c>
       <c r="D28">
         <v>66709000.0</v>
       </c>
       <c r="E28">
         <v>34038270.0</v>
       </c>
       <c r="F28">
         <v>109139047.0</v>
       </c>
       <c r="G28">
         <v>49581635.0</v>
       </c>
       <c r="H28">
         <v>-16570891.0</v>
       </c>
       <c r="I28">
         <v>39475041.0</v>
       </c>
@@ -17915,51 +18120,51 @@
       </c>
       <c r="K28">
         <v>-330655.0</v>
       </c>
       <c r="L28">
         <v>11370518.0</v>
       </c>
       <c r="M28">
         <v>7916167.0</v>
       </c>
       <c r="N28">
         <v>2012023.0</v>
       </c>
       <c r="O28">
         <v>591313.0</v>
       </c>
       <c r="P28">
         <v>6874324.0</v>
       </c>
       <c r="Q28">
         <v>-1063170.0</v>
       </c>
     </row>
     <row r="29" spans="1:17">
       <c r="A29" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B29">
         <v>15545000.0</v>
       </c>
       <c r="C29">
         <v>42037000.0</v>
       </c>
       <c r="D29">
         <v>-90712000.0</v>
       </c>
       <c r="E29">
         <v>19393527.0</v>
       </c>
       <c r="F29">
         <v>11952299.0</v>
       </c>
       <c r="G29">
         <v>-14459062.0</v>
       </c>
       <c r="H29">
         <v>26753610.0</v>
       </c>
       <c r="I29">
         <v>-46280521.0</v>
       </c>
@@ -17968,51 +18173,51 @@
       </c>
       <c r="K29">
         <v>4320808.0</v>
       </c>
       <c r="L29">
         <v>-128233.0</v>
       </c>
       <c r="M29">
         <v>1329493.0</v>
       </c>
       <c r="N29">
         <v>2146252.0</v>
       </c>
       <c r="O29">
         <v>-1609755.0</v>
       </c>
       <c r="P29">
         <v>-4473434.0</v>
       </c>
       <c r="Q29">
         <v>4407673.0</v>
       </c>
     </row>
     <row r="30" spans="1:17">
       <c r="A30" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B30">
         <v>17512000.0</v>
       </c>
       <c r="C30">
         <v>-1139000.0</v>
       </c>
       <c r="D30">
         <v>-31155924.0</v>
       </c>
       <c r="E30">
         <v>-73098558.0</v>
       </c>
       <c r="F30">
         <v>-96916883.0</v>
       </c>
       <c r="G30">
         <v>22179742.0</v>
       </c>
       <c r="H30">
         <v>914357.0</v>
       </c>
       <c r="I30">
         <v>17587737.0</v>
       </c>
@@ -18040,593 +18245,602 @@
       <c r="Q30">
         <v>1418681.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BF30"/>
+  <dimension ref="A1:BG30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:58">
+    <row r="1" spans="1:59">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>78</v>
       </c>
       <c r="C1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="E1" t="s">
         <v>80</v>
       </c>
       <c r="F1" t="s">
         <v>81</v>
       </c>
       <c r="G1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="I1" t="s">
         <v>83</v>
       </c>
       <c r="J1" t="s">
         <v>84</v>
       </c>
       <c r="K1" t="s">
+        <v>85</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="M1" t="s">
         <v>86</v>
       </c>
       <c r="N1" t="s">
         <v>87</v>
       </c>
       <c r="O1" t="s">
+        <v>88</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Q1" t="s">
         <v>89</v>
       </c>
       <c r="R1" t="s">
         <v>90</v>
       </c>
       <c r="S1" t="s">
+        <v>91</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="U1" t="s">
         <v>92</v>
       </c>
       <c r="V1" t="s">
         <v>93</v>
       </c>
       <c r="W1" t="s">
+        <v>94</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="Y1" t="s">
         <v>95</v>
       </c>
       <c r="Z1" t="s">
         <v>96</v>
       </c>
       <c r="AA1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AC1" t="s">
         <v>98</v>
       </c>
       <c r="AD1" t="s">
         <v>99</v>
       </c>
       <c r="AE1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AG1" t="s">
         <v>101</v>
       </c>
       <c r="AH1" t="s">
         <v>102</v>
       </c>
       <c r="AI1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AK1" t="s">
         <v>104</v>
       </c>
       <c r="AL1" t="s">
         <v>105</v>
       </c>
       <c r="AM1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AO1" t="s">
         <v>107</v>
       </c>
       <c r="AP1" t="s">
         <v>108</v>
       </c>
       <c r="AQ1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AS1" t="s">
         <v>110</v>
       </c>
       <c r="AT1" t="s">
         <v>111</v>
       </c>
       <c r="AU1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AW1" t="s">
         <v>113</v>
       </c>
       <c r="AX1" t="s">
         <v>114</v>
       </c>
       <c r="AY1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="BA1" t="s">
         <v>116</v>
       </c>
       <c r="BB1" t="s">
         <v>117</v>
       </c>
       <c r="BC1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="BE1" t="s">
         <v>119</v>
       </c>
       <c r="BF1" t="s">
         <v>120</v>
       </c>
-    </row>
-    <row r="2" spans="1:58">
+      <c r="BG1" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="2" spans="1:59">
       <c r="A2" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B2">
+        <v>84317000.0</v>
+      </c>
+      <c r="C2">
         <v>114597526.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>115162000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>9382000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1681000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>-2511000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>306000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>6958000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2296000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>155951391.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>139699000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>59939000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>76980000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>72710000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>59060000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>90673000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>153245000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>92377000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>115320000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>124365000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>120823000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>69056000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>-30209000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>15909000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>-4882000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>11754000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>-5430000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>-6678000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>5851000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>657000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>12874000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>3948000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>4859000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>6469000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>9856000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>7800000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>4946000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>9445000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>6375000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>7178000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>4429000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>7385000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>8393000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>5782000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>6055000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>6620000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>12357000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>11161000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>9070000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>8274000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>7467000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>6306000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>5628000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>3670000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>5840000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>6866000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>5711000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>5423000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:58">
+    <row r="3" spans="1:59">
       <c r="A3" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
+        <v>0</v>
+      </c>
+      <c r="D3">
         <v>1119000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
+        <v>0</v>
+      </c>
+      <c r="H3">
         <v>251000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>120000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>455000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>926984</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>662000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>551000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1028000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>393941</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>96000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>963000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>664288</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>833000</v>
-      </c>
-[...1 lines deleted...]
-        <v>2390000</v>
       </c>
       <c r="V3">
         <v>2390000</v>
       </c>
       <c r="W3">
+        <v>2390000</v>
+      </c>
+      <c r="X3">
         <v>2340548</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>17000</v>
-      </c>
-[...1 lines deleted...]
-        <v>22000</v>
       </c>
       <c r="Z3">
         <v>22000</v>
       </c>
       <c r="AA3">
+        <v>22000</v>
+      </c>
+      <c r="AB3">
         <v>666705</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>5000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>17000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>38000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>3465450</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>8331000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>61000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>6000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>280109</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>514000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>1000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>514000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>301083</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>131000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>251000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>1038000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>1986067</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>2205000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>2595000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>3695000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>3136237</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>1094000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>712000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>977000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>680044</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>2202000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>603000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>433000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>142715</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>139000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>92000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>199000</v>
       </c>
     </row>
-    <row r="4" spans="1:58">
+    <row r="4" spans="1:59">
       <c r="A4" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -18641,54 +18855,55 @@
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
-    </row>
-    <row r="5" spans="1:58">
+      <c r="BG4"/>
+    </row>
+    <row r="5" spans="1:59">
       <c r="A5" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -18703,406 +18918,413 @@
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
-    </row>
-    <row r="6" spans="1:58">
+      <c r="BG5"/>
+    </row>
+    <row r="6" spans="1:59">
       <c r="A6" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B6">
+        <v>1869000.0</v>
+      </c>
+      <c r="C6">
         <v>-1482000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-564000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-3939000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>7701000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>4192000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-2817000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-6652000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>4662000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-59516391.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>16252391.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-5252000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-17041000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>4270000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>13650087.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-31613000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-62572000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>60868000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-22943152.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-9045000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>3542000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>51767000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>99265221.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-46118000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>20791000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-16636000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>17183905.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>1248000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-12529000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>5194000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-12217158.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>8926000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-911000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-1610000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-183368.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>2056000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>2854000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-4499000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>3070294.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-803000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>2749000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-2956000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-1090369.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>2611000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-273000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-565000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-5737020.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>1196000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>2091000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>796000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>807041.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>1161000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>678000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>1958000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-2170052.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-1026000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>1155000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>288000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:58">
+    <row r="7" spans="1:59">
       <c r="A7" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B7">
+        <v>26134000.0</v>
+      </c>
+      <c r="C7">
         <v>23906000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>74666000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-22273000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-16522000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>14208000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>32966000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>6307000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>15760000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>5015000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>72634264.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-71583000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-59870000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-11859000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>45286286.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-9993000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-13708000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>12496000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>44534652.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>1896000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>2005000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>3842000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>3290616.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-37079000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>16992000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-5056000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>32117266.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-15173000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-1734000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-17943000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-70572861.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-283000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-2624000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-2076000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-1951801.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>1106000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>52000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-4624000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>1101932.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-1499000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>974000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-161000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-640437.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>2234000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>102000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-2251000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>1833164.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-674000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>1545000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-339000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>1061087.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-1273000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>1526000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-337000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-291785.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-612000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-1070000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-942000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:58">
+    <row r="8" spans="1:59">
       <c r="A8" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -19117,658 +19339,669 @@
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
-    </row>
-    <row r="9" spans="1:58">
+      <c r="BG8"/>
+    </row>
+    <row r="9" spans="1:59">
       <c r="A9" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B9">
+        <v>-14060000.0</v>
+      </c>
+      <c r="C9">
         <v>11236000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>32778000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-21905000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-40938000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>4571000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-57960000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>67793000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>20855000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-16917000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-41777436.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-12070000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>10104000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-9737000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>22765515.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-177000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-14945000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>13198000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>58255598.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-3744000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>5462000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>78000.0</v>
       </c>
-      <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
-    </row>
-    <row r="10" spans="1:58">
+      <c r="BG9"/>
+    </row>
+    <row r="10" spans="1:59">
       <c r="A10" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
-      <c r="AG10">
+      <c r="AG10"/>
+      <c r="AH10">
         <v>-1009000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-1358000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>1857124.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-229000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-210000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-1619000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>541675.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-589000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>97000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-904000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>618490.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-489000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-79000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-200000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>913367.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>299000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-731000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>186000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>5437.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-82000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-371000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-477000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-388995.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>60000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>30000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-462000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:58">
+    <row r="11" spans="1:59">
       <c r="A11" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>31178000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-13628000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>30590000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-7688000.0</v>
       </c>
-      <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
-    </row>
-    <row r="12" spans="1:58">
+      <c r="BG11"/>
+    </row>
+    <row r="12" spans="1:59">
       <c r="A12" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>5464000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-2639000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-429000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-9279000.0</v>
       </c>
-      <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
-    </row>
-    <row r="13" spans="1:58">
+      <c r="BG12"/>
+    </row>
+    <row r="13" spans="1:59">
       <c r="A13" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13">
         <v>-101152000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>11506000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>678000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-678000.0</v>
       </c>
-      <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
-    </row>
-    <row r="14" spans="1:58">
+      <c r="BG13"/>
+    </row>
+    <row r="14" spans="1:59">
       <c r="A14" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B14">
+        <v>349000.0</v>
+      </c>
+      <c r="C14">
         <v>650000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>383000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>699000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>449000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>584000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1063000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1727000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-29000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>892000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1535000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1245000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>27000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>934000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>937520.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>941000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>906000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>923000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1115197.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>866000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>837000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>864000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>783780.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>760000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>759000.0</v>
       </c>
       <c r="Z14">
         <v>759000.0</v>
       </c>
       <c r="AA14">
+        <v>759000.0</v>
+      </c>
+      <c r="AB14">
         <v>786516.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>786000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>788000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>784000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>830450.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>1036000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>403000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>371000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>384434.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>341000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>334000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>351000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>379272.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>355000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>293000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>300000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>257335.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>242000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>173000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>206000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>239263.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>248000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>243000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>230000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>199853.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>228000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>224000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>189000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>184530.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>150000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>151000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>165000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:58">
+    <row r="15" spans="1:59">
       <c r="A15" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
@@ -19783,230 +20016,234 @@
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
-    </row>
-    <row r="16" spans="1:58">
+      <c r="BG15"/>
+    </row>
+    <row r="16" spans="1:59">
       <c r="A16" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B16">
+        <v>85524000.0</v>
+      </c>
+      <c r="C16">
         <v>84317000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>114598000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>5443000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>9382000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1681000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-2511000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>306000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>6958000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>96435000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>155951391.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>54687000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>59939000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>76980000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>72710087.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>59060000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>90673000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>153245000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>92376848.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>115320000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>124365000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>120823000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>69056221.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-30209000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>15909000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-4882000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>11753905.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-5430000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-6678000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>5851000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>656842.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>12874000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>3948000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>4859000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>9672632.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>9856000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>7800000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>4946000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>9445294.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>6375000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>7178000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>4429000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>7302631.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>8393000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>5782000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>6055000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>6619980.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>12357000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>11161000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>9070000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>8274041.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>7467000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>6306000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>5628000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>3669948.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>5840000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>6866000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>5711000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:58">
+    <row r="17" spans="1:59">
       <c r="A17" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -20021,1312 +20258,1336 @@
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
-    </row>
-    <row r="18" spans="1:58">
+      <c r="BG17"/>
+    </row>
+    <row r="18" spans="1:59">
       <c r="A18" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B18">
+        <v>5959000.0</v>
+      </c>
+      <c r="C18">
         <v>35616000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>49427000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-22238000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-15307000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>17343000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>27416000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>6202000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>10384000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>2119000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>44595197.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-72906000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-53484000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-13964000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>28341468.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-19346000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-5929000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>15662000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-2715989.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>4321000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>4034000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>2426000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>2030390.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-35847000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>18419000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-1441000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>30418905.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-2559000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>6007000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-7840000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-59890971.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>5618000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-1927000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-1944000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>94988.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>1491000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>1402000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-4028000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>1088725.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>313000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>1989000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-791000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-1835300.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>339000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-3201000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-5912000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-3156744.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-2109000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>1272000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-596000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>959208.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-2860000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>1155000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-1026000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-369470.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-456000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-740000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-617000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:58">
+    <row r="19" spans="1:59">
       <c r="A19" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B19">
         <v>0.0</v>
       </c>
       <c r="C19">
+        <v>0.0</v>
+      </c>
+      <c r="D19">
         <v>46000.0</v>
       </c>
-      <c r="D19"/>
-      <c r="E19">
+      <c r="E19"/>
+      <c r="F19">
         <v>37151000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>24106000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-20795000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>17506000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-448000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>2598000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-25990096.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>35072000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-52268000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>12331000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-63215558.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-16827000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>19078000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-12134000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-7624883.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>8151000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>41638000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-139081000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>35178742.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-724000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>1631000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-13906000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-360643.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>412000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>630000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>233000.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
-    </row>
-    <row r="20" spans="1:58">
+      <c r="BG19"/>
+    </row>
+    <row r="20" spans="1:59">
       <c r="A20" t="s">
-        <v>173</v>
-[...1 lines deleted...]
-      <c r="B20">
+        <v>174</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20">
         <v>0.0</v>
       </c>
-      <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
-[...1 lines deleted...]
-      </c>
+      <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20">
         <v>-269.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>60390000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>30000000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>10504000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>20716623.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>310000000.0</v>
       </c>
       <c r="R20">
         <v>310000000.0</v>
       </c>
       <c r="S20">
+        <v>310000000.0</v>
+      </c>
+      <c r="T20">
         <v>4241202.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>574000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>13464000.0</v>
       </c>
-      <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
-    </row>
-    <row r="21" spans="1:58">
+      <c r="BG20"/>
+    </row>
+    <row r="21" spans="1:59">
       <c r="A21" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B21">
+        <v>-4706000.0</v>
+      </c>
+      <c r="C21">
         <v>-35713000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-10579000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>9953000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-9313000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-29399000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1368292.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-21316000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>5607000.0</v>
       </c>
-      <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>63971000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-161000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-19303000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-135000.0</v>
       </c>
-      <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
-    </row>
-    <row r="22" spans="1:58">
+      <c r="BG21"/>
+    </row>
+    <row r="22" spans="1:59">
       <c r="A22" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B22">
+        <v>950000.0</v>
+      </c>
+      <c r="C22">
         <v>1032999.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-229127000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>2361000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1977000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>2268000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-12151000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-1674000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-2050000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-4308000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-9909000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-5343000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>344000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>628000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-18024195.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-2609000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>9764000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>9241000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>56711624.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>6404000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>3384000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>1548000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-1907852.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>2331000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>1336000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>3166000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>5319733.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>10289000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>6418000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>8507000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>6432324.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>19999000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>1827000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-144000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>704124.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>725000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>2167000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>1215000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-935221.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>1296000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>1537000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>873000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>2963300.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-178000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-603000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>23000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-3180807.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-795000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-1049000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>742000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>346511.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>1063000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>305000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-352000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-183438.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>277000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>610000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>290000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:58">
+    <row r="23" spans="1:59">
       <c r="A23" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B23">
+        <v>-46000.0</v>
+      </c>
+      <c r="C23">
         <v>-42000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-526000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-2332000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-4830000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-7859000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-172177.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-8924000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-11339000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-162000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-765419.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-7491000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-4828000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-5585000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>359374248.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>4465000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-62684000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-366000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-11393752.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-1357000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-2112000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-2362000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>7623692.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>14014000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>7490000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-14230000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-14957190.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>25348000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-18667000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>13635000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>73193059.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-7923000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>3031000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>75000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>241500.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>2506000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>14320000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-431000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-92658.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-97000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-546000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-1038000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-2117003.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-3807000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-2390000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-3340000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-4742243.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-1083000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-712000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-977000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-954002.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1590000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-603000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-119000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-23518.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-25000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-23000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-24000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:58">
+    <row r="24" spans="1:59">
       <c r="A24" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B24">
+        <v>662000.0</v>
+      </c>
+      <c r="C24">
         <v>-1343000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>18480000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>10678000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>37151000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>24106000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-21300963.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>15301000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-1000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>5485000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-40285149.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>6128000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>52000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>15687000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-76286589.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-13231000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>13403000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-12134000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-7923973.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>8981000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-635000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-7871000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>37519290.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-707000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>1630000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>39000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>306062.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>417000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>647000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>271000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-24506813.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>50785000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>3092000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>81000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>5182950.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>3020000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-1000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>83000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>208425.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>34000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-295000.0</v>
       </c>
-      <c r="AP24"/>
-      <c r="AQ24">
+      <c r="AQ24"/>
+      <c r="AR24">
         <v>-130936.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-1602000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>205000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>355000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-1606006.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>11000.0</v>
       </c>
-      <c r="AW24"/>
       <c r="AX24"/>
-      <c r="AY24">
+      <c r="AY24"/>
+      <c r="AZ24">
         <v>-273958.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>3792000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>306000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>8000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>10025.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-97000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-50000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>36000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:58">
+    <row r="25" spans="1:59">
       <c r="A25" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B25">
+        <v>-21474000.0</v>
+      </c>
+      <c r="C25">
         <v>10027000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>204624000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-3025000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-1211000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>283000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-1847191.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-278000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-2842000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-2709000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>21041098.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>3437000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>5464000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-2639000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-252084.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-7589000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-1928000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-6998000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-104413174.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-4012000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-2192000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-1438000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>2204394.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-1842000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-668000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-288000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-7137905.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1544000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>552000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>850000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>6884566.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-6803000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-1472000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-89000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1238340.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-167000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-1152000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-456000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>843825.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>292000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-564000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-765000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-2429431.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>246000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-278000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-195000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>1087873.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>206000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>1245000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-252000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>31801.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-676000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-297000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-93000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>63938.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-132000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-339000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>69000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:58">
+    <row r="26" spans="1:59">
       <c r="A26" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>962000.0</v>
       </c>
-      <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
-[...1 lines deleted...]
-      </c>
+      <c r="G26"/>
       <c r="H26">
         <v>0.0</v>
       </c>
-      <c r="I26"/>
+      <c r="I26">
+        <v>0.0</v>
+      </c>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26">
         <v>40504000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>10504000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>20717000.0</v>
       </c>
-      <c r="P26"/>
-      <c r="Q26">
+      <c r="Q26"/>
+      <c r="R26">
         <v>0.0</v>
       </c>
-      <c r="R26"/>
-      <c r="S26">
+      <c r="S26"/>
+      <c r="T26">
         <v>92271000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>88030000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>88604000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>102068000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>13029240.0</v>
       </c>
-      <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
-    </row>
-    <row r="27" spans="1:58">
+      <c r="BG26"/>
+    </row>
+    <row r="27" spans="1:59">
       <c r="A27" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -21341,574 +21602,584 @@
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
-    </row>
-    <row r="28" spans="1:58">
+      <c r="BG27"/>
+    </row>
+    <row r="28" spans="1:59">
       <c r="A28" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B28">
+        <v>-4752000.0</v>
+      </c>
+      <c r="C28">
         <v>-35755000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-10143000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>7621000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-14143000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-37258000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1195823.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-30240000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-5732000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-20264000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-54210640.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>31919000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>89261000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>4875000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>48918270.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>4465000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-76684000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>57339000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-12412953.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-22350000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-42131000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>186033000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>59715635.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-9564000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>741000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-1311000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-13540891.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>3390000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-19183000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>12763000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>72182041.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-30784000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-1995000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>72000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-5011022.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-2697000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>1469000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-452000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>1052345.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-1570000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>1276000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-1089000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>1386518.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>2706000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>2145000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>5133000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>2193167.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>2948000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>1136000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>1639000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>8023.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>35000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-651000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>2620000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-1842687.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-327000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>1812000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>949000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:58">
+    <row r="29" spans="1:59">
       <c r="A29" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B29">
+        <v>5959000.0</v>
+      </c>
+      <c r="C29">
         <v>35616000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>50546000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-22238000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-15307000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>17343000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>20030809.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>6082000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>10839000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2121000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>43668213.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-72244000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-54035000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-12936000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>27947527.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-19250000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-4966000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>15662000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-2051701.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>5154000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>4034000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>4816000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>4370938.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-35830000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>18419000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-1419000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>31085610.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-2554000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>6024000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-7802000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-56425521.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>13949000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-1866000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-1938000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>375097.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>2005000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>1401000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-3514000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>1389808.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>444000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>2240000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>247000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>150767.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>2544000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-606000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-2217000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-20507.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-1015000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>1984000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>381000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>1639252.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-658000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>1758000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-593000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-226755.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>-317000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-648000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>-418000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:58">
+    <row r="30" spans="1:59">
       <c r="A30" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B30">
+        <v>662000.0</v>
+      </c>
+      <c r="C30">
         <v>-1343000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-22533000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>10678000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>37151000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>24106000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-21049963.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>17506000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-457000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>2590000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-26290924.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>35072000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-52268000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>12331000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-63215558.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-16827000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>19078000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-12134000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-7624883.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>8151000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>41638000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-139081000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>35178742.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-724000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1631000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-13906000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-360643.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>412000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>630000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>233000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-27972263.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>42454000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>3031000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>75000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>4902841.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>2506000.0</v>
       </c>
-      <c r="AK30"/>
-      <c r="AL30">
+      <c r="AL30"/>
+      <c r="AM30">
         <v>-431000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-92658.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-97000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-546000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-1038000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-2117003.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-3807000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-2390000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-3340000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-4742243.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-1083000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-712000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-977000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-954002.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>1590000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-603000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-119000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-132461.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-236000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-142000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-163000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>