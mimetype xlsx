--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="140">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-07-31</t>
   </si>
   <si>
     <t>2024-07-31</t>
   </si>
   <si>
     <t>2023-07-31</t>
   </si>
   <si>
     <t>2022-07-31</t>
   </si>
   <si>
     <t>2021-07-31</t>
   </si>
   <si>
     <t>2020-07-31</t>
   </si>
   <si>
     <t>2019-07-31</t>
   </si>
   <si>
@@ -229,50 +229,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-04-30</t>
+  </si>
+  <si>
+    <t>2026-01-31</t>
   </si>
   <si>
     <t>2025-10-31</t>
   </si>
   <si>
     <t>2025-04-30</t>
   </si>
   <si>
     <t>2025-01-31</t>
   </si>
   <si>
     <t>2024-10-31</t>
   </si>
   <si>
     <t>2024-04-30</t>
   </si>
   <si>
     <t>2024-01-31</t>
   </si>
   <si>
     <t>2023-10-31</t>
   </si>
   <si>
     <t>2023-04-30</t>
   </si>
@@ -1876,1767 +1882,1987 @@
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N62"/>
+  <dimension ref="A1:P62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>69</v>
       </c>
       <c r="C1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D1" t="s">
+        <v>71</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>71</v>
       </c>
       <c r="F1" t="s">
         <v>72</v>
       </c>
       <c r="G1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H1" t="s">
+        <v>74</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>74</v>
       </c>
       <c r="J1" t="s">
         <v>75</v>
       </c>
       <c r="K1" t="s">
+        <v>76</v>
+      </c>
+      <c r="L1" t="s">
+        <v>77</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>77</v>
       </c>
       <c r="N1" t="s">
         <v>78</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>79</v>
+      </c>
+      <c r="P1" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2">
+        <v>8945000.0</v>
+      </c>
+      <c r="C2">
+        <v>6021000.0</v>
+      </c>
+      <c r="D2">
         <v>6000000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>2655115.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>4341000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>7874000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>3933000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>2585277.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>4081000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>3638000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>3811000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>1301368.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>7448000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>7984000.0</v>
       </c>
-      <c r="N2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:14">
+      <c r="P2"/>
+    </row>
+    <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
-    </row>
-    <row r="4" spans="1:14">
+      <c r="O3"/>
+      <c r="P3"/>
+    </row>
+    <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+      <c r="P4"/>
+    </row>
+    <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
-    </row>
-    <row r="6" spans="1:14">
+      <c r="O5"/>
+      <c r="P5"/>
+    </row>
+    <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
-    </row>
-    <row r="7" spans="1:14">
+      <c r="O6"/>
+      <c r="P6"/>
+    </row>
+    <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>13</v>
       </c>
       <c r="B7">
+        <v>99000.0</v>
+      </c>
+      <c r="C7">
+        <v>120000.0</v>
+      </c>
+      <c r="D7">
         <v>44000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>48049.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>48000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>57000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>5000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>14287.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>14000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>25000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>38000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>50616.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>81000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>35000.0</v>
       </c>
-      <c r="N7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:14">
+      <c r="P7"/>
+    </row>
+    <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8">
         <v>44348000.0</v>
       </c>
       <c r="C8">
-        <v>44348333.0</v>
+        <v>44348000.0</v>
       </c>
       <c r="D8">
         <v>44348000.0</v>
       </c>
       <c r="E8">
-        <v>44348000.0</v>
+        <v>44348333.0</v>
       </c>
       <c r="F8">
         <v>44348000.0</v>
       </c>
       <c r="G8">
-        <v>44348333.0</v>
+        <v>44348000.0</v>
       </c>
       <c r="H8">
         <v>44348000.0</v>
       </c>
       <c r="I8">
-        <v>44348000.0</v>
+        <v>44348333.0</v>
       </c>
       <c r="J8">
         <v>44348000.0</v>
       </c>
       <c r="K8">
-        <v>44348333.0</v>
+        <v>44348000.0</v>
       </c>
       <c r="L8">
         <v>44348000.0</v>
       </c>
       <c r="M8">
+        <v>44348333.0</v>
+      </c>
+      <c r="N8">
         <v>44348000.0</v>
       </c>
-      <c r="N8"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:14">
+      <c r="O8">
+        <v>44348000.0</v>
+      </c>
+      <c r="P8"/>
+    </row>
+    <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
-    </row>
-    <row r="10" spans="1:14">
+      <c r="O9"/>
+      <c r="P9"/>
+    </row>
+    <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>16</v>
       </c>
       <c r="B10">
+        <v>9809000.0</v>
+      </c>
+      <c r="C10">
+        <v>9524000.0</v>
+      </c>
+      <c r="D10">
         <v>11456000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>11616715.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>9685000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>8857000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>9383000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>4231579.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>3436000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>5928000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>6718000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>6106628.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>3070000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>3140000.0</v>
       </c>
-      <c r="N10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:14">
+      <c r="P10"/>
+    </row>
+    <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-    </row>
-    <row r="12" spans="1:14">
+      <c r="O11"/>
+      <c r="P11"/>
+    </row>
+    <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>18</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="O12"/>
+      <c r="P12"/>
+    </row>
+    <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>19</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13"/>
+      <c r="P13"/>
+    </row>
+    <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>20</v>
       </c>
       <c r="B14">
         <v>373910000.0</v>
       </c>
       <c r="C14">
         <v>373910000.0</v>
       </c>
       <c r="D14">
         <v>373910000.0</v>
       </c>
       <c r="E14">
         <v>373910000.0</v>
       </c>
       <c r="F14">
         <v>373910000.0</v>
       </c>
       <c r="G14">
         <v>373910000.0</v>
       </c>
       <c r="H14">
         <v>373910000.0</v>
       </c>
       <c r="I14">
         <v>373910000.0</v>
       </c>
       <c r="J14">
         <v>373910000.0</v>
       </c>
       <c r="K14">
         <v>373910000.0</v>
       </c>
       <c r="L14">
         <v>373910000.0</v>
       </c>
       <c r="M14">
         <v>373910000.0</v>
       </c>
-      <c r="N14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:14">
+      <c r="N14">
+        <v>373910000.0</v>
+      </c>
+      <c r="O14">
+        <v>373910000.0</v>
+      </c>
+      <c r="P14"/>
+    </row>
+    <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-    </row>
-    <row r="16" spans="1:14">
+      <c r="O15"/>
+      <c r="P15"/>
+    </row>
+    <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>22</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+      <c r="P16"/>
+    </row>
+    <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+      <c r="P17"/>
+    </row>
+    <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+      <c r="P18"/>
+    </row>
+    <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+      <c r="P19"/>
+    </row>
+    <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>26</v>
       </c>
       <c r="B20">
         <v>287000.0</v>
       </c>
       <c r="C20">
-        <v>287237.0</v>
+        <v>287000.0</v>
       </c>
       <c r="D20">
         <v>287000.0</v>
       </c>
       <c r="E20">
-        <v>287000.0</v>
+        <v>287237.0</v>
       </c>
       <c r="F20">
         <v>287000.0</v>
       </c>
       <c r="G20">
-        <v>287237.0</v>
+        <v>287000.0</v>
       </c>
       <c r="H20">
         <v>287000.0</v>
       </c>
       <c r="I20">
-        <v>287000.0</v>
+        <v>287237.0</v>
       </c>
       <c r="J20">
         <v>287000.0</v>
       </c>
       <c r="K20">
-        <v>287237.0</v>
+        <v>287000.0</v>
       </c>
       <c r="L20">
         <v>287000.0</v>
       </c>
-      <c r="M20"/>
-[...2 lines deleted...]
-    <row r="21" spans="1:14">
+      <c r="M20">
+        <v>287237.0</v>
+      </c>
+      <c r="N20">
+        <v>287000.0</v>
+      </c>
+      <c r="O20"/>
+      <c r="P20"/>
+    </row>
+    <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>27</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-    </row>
-    <row r="22" spans="1:14">
+      <c r="O21"/>
+      <c r="P21"/>
+    </row>
+    <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>28</v>
       </c>
       <c r="B22">
+        <v>26796000.0</v>
+      </c>
+      <c r="C22">
+        <v>22969000.0</v>
+      </c>
+      <c r="D22">
         <v>19476000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>18947262.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>16580000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>16370000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>14922000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>14569390.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>14517000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>13132000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>11183000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>12514209.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>14235000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>13592000.0</v>
       </c>
-      <c r="N22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:14">
+      <c r="P22"/>
+    </row>
+    <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>29</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
-    </row>
-    <row r="24" spans="1:14">
+      <c r="O23"/>
+      <c r="P23"/>
+    </row>
+    <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>30</v>
       </c>
       <c r="B24">
+        <v>3187000.0</v>
+      </c>
+      <c r="C24">
+        <v>3187000.0</v>
+      </c>
+      <c r="D24">
         <v>0.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>0.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>127000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>150000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>203000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>256221.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>723000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>775000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>2826000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>2877676.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>3434000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>5485000.0</v>
       </c>
-      <c r="N24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:14">
+      <c r="P24"/>
+    </row>
+    <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+      <c r="P25"/>
+    </row>
+    <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>32</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+      <c r="P26"/>
+    </row>
+    <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+      <c r="P27"/>
+    </row>
+    <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>34</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
-      <c r="L28">
+      <c r="L28"/>
+      <c r="M28"/>
+      <c r="N28">
         <v>744000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>2922000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>3534000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:14">
+    <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>35</v>
       </c>
       <c r="B29">
+        <v>91282000.0</v>
+      </c>
+      <c r="C29">
+        <v>90307000.0</v>
+      </c>
+      <c r="D29">
         <v>83061000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>80118252.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>77968000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>76219000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>74510000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>72846551.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>69990000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>68587000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>68294000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>66582287.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>63438000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>63651000.0</v>
       </c>
-      <c r="N29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:14">
+      <c r="P29"/>
+    </row>
+    <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>36</v>
       </c>
       <c r="B30">
+        <v>21390000.0</v>
+      </c>
+      <c r="C30">
+        <v>15356000.0</v>
+      </c>
+      <c r="D30">
         <v>20504000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>11178961.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>16318000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>18236000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>19122000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>17422762.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>19239000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>16895000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>17494000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>11947207.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>10407000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>10841000.0</v>
       </c>
-      <c r="N30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:14">
+      <c r="P30"/>
+    </row>
+    <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
-    </row>
-    <row r="32" spans="1:14">
+      <c r="O31"/>
+      <c r="P31"/>
+    </row>
+    <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>38</v>
       </c>
       <c r="B32">
+        <v>48883000.0</v>
+      </c>
+      <c r="C32">
+        <v>47266000.0</v>
+      </c>
+      <c r="D32">
         <v>47405000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>47012875.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>46313000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>43750000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>44888000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>43404281.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>45000000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>43182000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>41513000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>40072977.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>38952000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>39166000.0</v>
       </c>
-      <c r="N32"/>
-[...1 lines deleted...]
-    <row r="33" spans="1:14">
+      <c r="P32"/>
+    </row>
+    <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>39</v>
       </c>
       <c r="B33">
+        <v>44904000.0</v>
+      </c>
+      <c r="C33">
+        <v>45746000.0</v>
+      </c>
+      <c r="D33">
         <v>39898000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>38428648.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>36513000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>36893000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>33591000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>33278949.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>29392000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>29514000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>30070000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>29467789.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>27935000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>27256000.0</v>
       </c>
-      <c r="N33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:14">
+      <c r="P33"/>
+    </row>
+    <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>40</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
-    </row>
-    <row r="35" spans="1:14">
+      <c r="O34"/>
+      <c r="P34"/>
+    </row>
+    <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>41</v>
       </c>
       <c r="B35">
+        <v>7357000.0</v>
+      </c>
+      <c r="C35">
+        <v>7356000.0</v>
+      </c>
+      <c r="D35">
         <v>4101000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>4089112.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>4133000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>3885000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>3866000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>3909878.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>4656000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>4556000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>6011000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>6064454.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>6817000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>8833000.0</v>
       </c>
-      <c r="N35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:14">
+      <c r="P35"/>
+    </row>
+    <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>42</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
-    </row>
-    <row r="37" spans="1:14">
+      <c r="O36"/>
+      <c r="P36"/>
+    </row>
+    <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
-    </row>
-    <row r="38" spans="1:14">
+      <c r="O37"/>
+      <c r="P37"/>
+    </row>
+    <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>44</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
-    </row>
-    <row r="39" spans="1:14">
+      <c r="O38"/>
+      <c r="P38"/>
+    </row>
+    <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>45</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
       <c r="K39"/>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39"/>
-    </row>
-    <row r="40" spans="1:14">
+      <c r="O39"/>
+      <c r="P39"/>
+    </row>
+    <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
       <c r="K40"/>
       <c r="L40"/>
       <c r="M40"/>
       <c r="N40"/>
-    </row>
-    <row r="41" spans="1:14">
+      <c r="O40"/>
+      <c r="P40"/>
+    </row>
+    <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
-    </row>
-    <row r="42" spans="1:14">
+      <c r="O41"/>
+      <c r="P41"/>
+    </row>
+    <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>48</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42"/>
-    </row>
-    <row r="43" spans="1:14">
+      <c r="O42"/>
+      <c r="P42"/>
+    </row>
+    <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
-    </row>
-    <row r="44" spans="1:14">
+      <c r="O43"/>
+      <c r="P43"/>
+    </row>
+    <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
-    </row>
-    <row r="45" spans="1:14">
+      <c r="O44"/>
+      <c r="P44"/>
+    </row>
+    <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>51</v>
       </c>
       <c r="B45">
+        <v>44609000.0</v>
+      </c>
+      <c r="C45">
+        <v>45451000.0</v>
+      </c>
+      <c r="D45">
         <v>39603000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>48521087.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>36225000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>36606000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>33304000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>40531073.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>29105000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>29227000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>29783000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>34357034.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>27398000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>26854000.0</v>
       </c>
-      <c r="N45"/>
-[...1 lines deleted...]
-    <row r="46" spans="1:14">
+      <c r="P45"/>
+    </row>
+    <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>52</v>
       </c>
       <c r="B46">
+        <v>44609000.0</v>
+      </c>
+      <c r="C46">
+        <v>45451000.0</v>
+      </c>
+      <c r="D46">
         <v>39603000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>38137282.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>36225000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>36606000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>33304000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>32991712.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>29105000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>29227000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>29783000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>29180552.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>27398000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>26854000.0</v>
       </c>
-      <c r="N46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:14">
+      <c r="P46"/>
+    </row>
+    <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>53</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
-    </row>
-    <row r="48" spans="1:14">
+      <c r="O47"/>
+      <c r="P47"/>
+    </row>
+    <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>54</v>
       </c>
-      <c r="B48">
+      <c r="B48"/>
+      <c r="C48">
+        <v>46401000.0</v>
+      </c>
+      <c r="D48">
         <v>44400000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>42621674.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>40128000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>38224000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>36333000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>34488096.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>31450000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>29867000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>27387000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>25497403.0</v>
       </c>
-      <c r="L48"/>
-      <c r="M48"/>
       <c r="N48"/>
-    </row>
-    <row r="49" spans="1:14">
+      <c r="O48"/>
+      <c r="P48"/>
+    </row>
+    <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
-    </row>
-    <row r="50" spans="1:14">
+      <c r="O49"/>
+      <c r="P49"/>
+    </row>
+    <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>56</v>
       </c>
       <c r="B50">
+        <v>3415000.0</v>
+      </c>
+      <c r="C50">
+        <v>3222000.0</v>
+      </c>
+      <c r="D50">
         <v>1164000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>0.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>216000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>348000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>477000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>605656.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>320000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>448000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>584000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>710630.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>380000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>577000.0</v>
       </c>
-      <c r="N50"/>
-[...1 lines deleted...]
-    <row r="51" spans="1:14">
+      <c r="P50"/>
+    </row>
+    <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>57</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
-    </row>
-    <row r="52" spans="1:14">
+      <c r="O51"/>
+      <c r="P51"/>
+    </row>
+    <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>58</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
-    </row>
-    <row r="53" spans="1:14">
+      <c r="O52"/>
+      <c r="P52"/>
+    </row>
+    <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>59</v>
       </c>
       <c r="B53">
+        <v>1152000.0</v>
+      </c>
+      <c r="C53">
+        <v>7113000.0</v>
+      </c>
+      <c r="D53">
         <v>1405000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>4949869.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>6396000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>7247000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>4983000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>9278269.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>12050000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>11402000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>10471000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>11873704.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>18360000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>20219000.0</v>
       </c>
-      <c r="N53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:14">
+      <c r="P53"/>
+    </row>
+    <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
-    </row>
-    <row r="55" spans="1:14">
+      <c r="O54"/>
+      <c r="P54"/>
+    </row>
+    <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>61</v>
       </c>
       <c r="B55">
+        <v>106388000.0</v>
+      </c>
+      <c r="C55">
+        <v>102629000.0</v>
+      </c>
+      <c r="D55">
         <v>94927000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>91224209.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>87612000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>89196000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>83293000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>82707981.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>79698000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>77570000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>76748000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>73291741.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>74882000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>75488000.0</v>
       </c>
-      <c r="N55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:14">
+      <c r="P55"/>
+    </row>
+    <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>62</v>
       </c>
       <c r="B56">
+        <v>61484000.0</v>
+      </c>
+      <c r="C56">
+        <v>56883000.0</v>
+      </c>
+      <c r="D56">
         <v>55029000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>52795561.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>51099000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>52303000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>49702000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>49429032.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>50306000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>48056000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>46678000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>43823952.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>46947000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>48232000.0</v>
       </c>
-      <c r="N56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:14">
+      <c r="P56"/>
+    </row>
+    <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>63</v>
       </c>
       <c r="B57">
+        <v>12601000.0</v>
+      </c>
+      <c r="C57">
+        <v>9617000.0</v>
+      </c>
+      <c r="D57">
         <v>7624000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>5782686.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>4786000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>8553000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>4814000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>6024751.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>5306000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>4874000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>5165000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>3750975.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>7995000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>9066000.0</v>
       </c>
-      <c r="N57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:14">
+      <c r="P57"/>
+    </row>
+    <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>64</v>
       </c>
       <c r="B58">
+        <v>19958000.0</v>
+      </c>
+      <c r="C58">
+        <v>16973000.0</v>
+      </c>
+      <c r="D58">
         <v>11725000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>9871798.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>8919000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>12438000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>8680000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>9934629.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>9962000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>9430000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>11176000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>9815429.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>14812000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>17899000.0</v>
       </c>
-      <c r="N58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:14">
+      <c r="P58"/>
+    </row>
+    <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
-    </row>
-    <row r="60" spans="1:14">
+      <c r="O59"/>
+      <c r="P59"/>
+    </row>
+    <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>66</v>
       </c>
       <c r="B60">
+        <v>84680000.0</v>
+      </c>
+      <c r="C60">
+        <v>83898000.0</v>
+      </c>
+      <c r="D60">
         <v>81897000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>80118252.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>77625000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>75721000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>73830000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>71984674.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>68947000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>67364000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>64884000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>62993981.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>59624000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>57589000.0</v>
       </c>
-      <c r="N60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:14">
+      <c r="P60"/>
+    </row>
+    <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
-    </row>
-    <row r="62" spans="1:14">
+      <c r="O61"/>
+      <c r="P61"/>
+    </row>
+    <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -3661,1533 +3887,1659 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B2">
         <v>26201263.0</v>
       </c>
       <c r="C2">
         <v>31898890.0</v>
       </c>
       <c r="D2">
         <v>26499374.0</v>
       </c>
       <c r="E2">
         <v>32079084.0</v>
       </c>
       <c r="F2">
         <v>21553156.0</v>
       </c>
       <c r="G2">
         <v>16242000.0</v>
       </c>
       <c r="H2"/>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B9">
         <v>22363116.0</v>
       </c>
       <c r="C9">
         <v>22671112.0</v>
       </c>
       <c r="D9">
         <v>18933063.0</v>
       </c>
       <c r="E9">
         <v>18659072.0</v>
       </c>
       <c r="F9">
         <v>12562803.0</v>
       </c>
       <c r="G9">
         <v>7433865.0</v>
       </c>
       <c r="H9"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B10">
         <v>10850769.0</v>
       </c>
       <c r="C10">
         <v>12640520.0</v>
       </c>
       <c r="D10">
         <v>12931716.0</v>
       </c>
       <c r="E10">
         <v>8481667.0</v>
       </c>
       <c r="F10">
         <v>6553518.0</v>
       </c>
       <c r="G10">
         <v>3042048.0</v>
       </c>
       <c r="H10"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B12">
         <v>27124.0</v>
       </c>
       <c r="C12">
         <v>99077.0</v>
       </c>
       <c r="D12">
         <v>230221.0</v>
       </c>
       <c r="E12">
         <v>798327.0</v>
       </c>
       <c r="F12">
         <v>727461.0</v>
       </c>
       <c r="G12">
         <v>445627.0</v>
       </c>
       <c r="H12"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13">
         <v>37000.0</v>
       </c>
       <c r="G13"/>
       <c r="H13">
         <v>31000.0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B14">
         <v>-130611.0</v>
       </c>
       <c r="C14">
         <v>-306217.0</v>
       </c>
       <c r="D14">
         <v>-48289.0</v>
       </c>
       <c r="E14">
         <v>0.0</v>
       </c>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B15">
         <v>8133578.0</v>
       </c>
       <c r="C15">
         <v>8990693.0</v>
       </c>
       <c r="D15">
         <v>10315334.0</v>
       </c>
       <c r="E15">
         <v>6425995.0</v>
       </c>
       <c r="F15">
         <v>5086694.0</v>
       </c>
       <c r="G15">
         <v>2418545.0</v>
       </c>
       <c r="H15"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B17">
         <v>8264189.0</v>
       </c>
       <c r="C17">
         <v>9296910.0</v>
       </c>
       <c r="D17">
         <v>10363623.0</v>
       </c>
       <c r="E17">
         <v>6425995.0</v>
       </c>
       <c r="F17">
         <v>5086694.0</v>
       </c>
       <c r="G17">
         <v>2418545.0</v>
       </c>
       <c r="H17"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B18">
         <v>-67160.0</v>
       </c>
       <c r="C18">
         <v>-135820.0</v>
       </c>
       <c r="D18">
         <v>-253217.0</v>
       </c>
       <c r="E18">
         <v>-807393.0</v>
       </c>
       <c r="F18">
         <v>-731086.0</v>
       </c>
       <c r="G18">
         <v>-463627.0</v>
       </c>
       <c r="H18"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B21">
         <v>9668275.0</v>
       </c>
       <c r="C21">
         <v>11241223.0</v>
       </c>
       <c r="D21">
         <v>11289429.0</v>
       </c>
       <c r="E21">
         <v>8632128.0</v>
       </c>
       <c r="F21">
         <v>6679070.0</v>
       </c>
       <c r="G21">
         <v>2791768.0</v>
       </c>
       <c r="H21"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B25">
         <v>2968217.0</v>
       </c>
       <c r="C25">
         <v>2497814.0</v>
       </c>
       <c r="D25">
         <v>2186657.0</v>
       </c>
       <c r="E25">
         <v>1747824.0</v>
       </c>
       <c r="F25">
         <v>848102.0</v>
       </c>
       <c r="G25">
         <v>697723.0</v>
       </c>
       <c r="H25"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B28">
         <v>12694841.0</v>
       </c>
       <c r="C28">
         <v>11429889.0</v>
       </c>
       <c r="D28">
         <v>7643634.0</v>
       </c>
       <c r="E28">
         <v>10026944.0</v>
       </c>
       <c r="F28">
         <v>5883733.0</v>
       </c>
       <c r="G28">
         <v>1325097.0</v>
       </c>
       <c r="H28"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B29">
         <v>2586580.0</v>
       </c>
       <c r="C29">
         <v>3343610.0</v>
       </c>
       <c r="D29">
         <v>2568093.0</v>
       </c>
       <c r="E29">
         <v>2055672.0</v>
       </c>
       <c r="F29">
         <v>1466824.0</v>
       </c>
       <c r="G29">
         <v>623503.0</v>
       </c>
       <c r="H29"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B30">
         <v>38896104.0</v>
       </c>
       <c r="C30">
         <v>43328779.0</v>
       </c>
       <c r="D30">
         <v>34143008.0</v>
       </c>
       <c r="E30">
         <v>42106028.0</v>
       </c>
       <c r="F30">
         <v>27436889.0</v>
       </c>
       <c r="G30">
         <v>20884097.0</v>
       </c>
       <c r="H30"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B32">
         <v>48564379.0</v>
       </c>
       <c r="C32">
         <v>54570002.0</v>
       </c>
       <c r="D32">
         <v>45432437.0</v>
       </c>
       <c r="E32">
         <v>50738156.0</v>
       </c>
       <c r="F32">
         <v>34115959.0</v>
       </c>
       <c r="G32">
         <v>23675991.0</v>
       </c>
       <c r="H32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M32"/>
+  <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>69</v>
       </c>
       <c r="C1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D1" t="s">
+        <v>71</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>71</v>
       </c>
       <c r="F1" t="s">
         <v>72</v>
       </c>
       <c r="G1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H1" t="s">
+        <v>74</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>74</v>
       </c>
       <c r="J1" t="s">
         <v>75</v>
       </c>
       <c r="K1" t="s">
+        <v>76</v>
+      </c>
+      <c r="L1" t="s">
+        <v>77</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
       </c>
-      <c r="L1" t="s">
-[...6 lines deleted...]
-    <row r="2" spans="1:13">
+      <c r="N1" t="s">
+        <v>78</v>
+      </c>
+      <c r="O1" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B2">
+        <v>6275000.0</v>
+      </c>
+      <c r="C2">
+        <v>7102000.0</v>
+      </c>
+      <c r="D2">
         <v>8728000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>5127000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>6719000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>6422000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>7933000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>8723000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>6503000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>6814000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>9859000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>6312374.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>5536000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>7168000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:13">
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
-    </row>
-    <row r="4" spans="1:13">
+      <c r="N3"/>
+      <c r="O3"/>
+    </row>
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-    </row>
-    <row r="6" spans="1:13">
+      <c r="N5"/>
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
-    </row>
-    <row r="7" spans="1:13">
+      <c r="N6"/>
+      <c r="O6"/>
+    </row>
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-    </row>
-    <row r="8" spans="1:13">
+      <c r="N7"/>
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B9">
+        <v>6156000.0</v>
+      </c>
+      <c r="C9">
+        <v>6303000.0</v>
+      </c>
+      <c r="D9">
         <v>5434000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>7163000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>4921000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>5157000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>5122000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>6153000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>5187000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>6666000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>4665000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>5703063.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>4049000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>5350000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:13">
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B10">
+        <v>2225000.0</v>
+      </c>
+      <c r="C10">
+        <v>2653000.0</v>
+      </c>
+      <c r="D10">
         <v>2287000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>3545000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>2412000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>2463000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>2431000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>3796000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>2272000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>3947000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>2626000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>4498716.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>2460000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>3725000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
-    </row>
-    <row r="12" spans="1:13">
+      <c r="N11"/>
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B12">
+        <v>82000.0</v>
+      </c>
+      <c r="C12">
+        <v>57000.0</v>
+      </c>
+      <c r="D12">
         <v>28000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>8000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>15000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>20000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>24000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>31000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>26000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>28000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>51000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>22221.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>46000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>73000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:13">
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
-    </row>
-    <row r="14" spans="1:13">
+      <c r="N13"/>
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B14">
+        <v>8000.0</v>
+      </c>
+      <c r="C14">
+        <v>-453000.0</v>
+      </c>
+      <c r="D14">
         <v>-71000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>-16000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>-31000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>-104000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>20000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>1000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>-13000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>-88000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>-206000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>-36289.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>-12000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>0.0</v>
       </c>
     </row>
-    <row r="15" spans="1:13">
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B15">
+        <v>1904000.0</v>
+      </c>
+      <c r="C15">
+        <v>2001000.0</v>
+      </c>
+      <c r="D15">
         <v>1779000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>2493000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>1904000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>1891000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>1845000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>3039000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>1583000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>2480000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>1889000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>3370334.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>2035000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>2909000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:13">
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
-    </row>
-    <row r="17" spans="1:13">
+      <c r="N16"/>
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B17">
+        <v>1896000.0</v>
+      </c>
+      <c r="C17">
+        <v>2454000.0</v>
+      </c>
+      <c r="D17">
         <v>1850000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>2509000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>1935000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>1995000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>1825000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>3038000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>1596000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>2568000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>2095000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>3406623.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>2047000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>2909000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:13">
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B18">
+        <v>-82000.0</v>
+      </c>
+      <c r="C18">
+        <v>-57000.0</v>
+      </c>
+      <c r="D18">
         <v>-28000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-8000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-15000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-20000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-24000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-31000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-26000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-28000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-51000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-45217.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-46000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-73000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:13">
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-    </row>
-    <row r="20" spans="1:13">
+      <c r="N19"/>
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-    </row>
-    <row r="21" spans="1:13">
+      <c r="N20"/>
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B21">
+        <v>1965000.0</v>
+      </c>
+      <c r="C21">
+        <v>2546000.0</v>
+      </c>
+      <c r="D21">
         <v>1757000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>3242000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>2041000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>2363000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>1822000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>3444000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>1969000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>3633000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>2170000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>4037429.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>2035000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>3402000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
-    </row>
-    <row r="23" spans="1:13">
+      <c r="N22"/>
+      <c r="O22"/>
+    </row>
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
-    </row>
-    <row r="24" spans="1:13">
+      <c r="N23"/>
+      <c r="O23"/>
+    </row>
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
-    </row>
-    <row r="25" spans="1:13">
+      <c r="N24"/>
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B25">
+        <v>1036000.0</v>
+      </c>
+      <c r="C25">
+        <v>891000.0</v>
+      </c>
+      <c r="D25">
         <v>874000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>827217.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>770000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>708000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>663000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>643814.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>626000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>616000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>612000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>604657.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>550000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>530000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:13">
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-    </row>
-    <row r="27" spans="1:13">
+      <c r="N26"/>
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B28">
+        <v>4191000.0</v>
+      </c>
+      <c r="C28">
+        <v>3757000.0</v>
+      </c>
+      <c r="D28">
         <v>3677000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>3921000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>2880000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>2794000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>3300000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>2709000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>3218000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>3033000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>2495000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>1665634.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>2014000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>1948000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:13">
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B29">
+        <v>329000.0</v>
+      </c>
+      <c r="C29">
+        <v>199000.0</v>
+      </c>
+      <c r="D29">
         <v>437000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>1036000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>477000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>468000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>606000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>758000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>676000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>1379000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>531000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>1092093.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>413000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>816000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:13">
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B30">
+        <v>10466000.0</v>
+      </c>
+      <c r="C30">
+        <v>10859000.0</v>
+      </c>
+      <c r="D30">
         <v>12405000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>9048000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>9599000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>9216000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>11233000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>11432000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>9721000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>9847000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>12354000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>7978008.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>7550000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>9116000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:13">
+    <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
-    </row>
-    <row r="32" spans="1:13">
+      <c r="N31"/>
+      <c r="O31"/>
+    </row>
+    <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B32">
+        <v>12431000.0</v>
+      </c>
+      <c r="C32">
+        <v>13405000.0</v>
+      </c>
+      <c r="D32">
         <v>14162000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>12290000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>11640000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>11579000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>13055000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>14876000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>11690000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>13480000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>14524000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>12015437.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>9585000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>12518000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H30"/>
@@ -5214,1443 +5566,1561 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B2">
         <v>4231579.0</v>
       </c>
       <c r="C2">
         <v>6106628.0</v>
       </c>
       <c r="D2">
         <v>4159584.0</v>
       </c>
       <c r="E2">
         <v>2761335.0</v>
       </c>
       <c r="F2">
         <v>3500606.0</v>
       </c>
       <c r="G2">
         <v>1535495.0</v>
       </c>
       <c r="H2"/>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B3">
         <v>8041600</v>
       </c>
       <c r="C3">
         <v>6305673</v>
       </c>
       <c r="D3">
         <v>5313071</v>
       </c>
       <c r="E3">
         <v>1011261</v>
       </c>
       <c r="F3">
         <v>9351901</v>
       </c>
       <c r="G3">
         <v>1152517</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B6">
         <v>7358030.0</v>
       </c>
       <c r="C6">
         <v>-1920061.0</v>
       </c>
       <c r="D6">
         <v>2067202.0</v>
       </c>
       <c r="E6">
         <v>1409250.0</v>
       </c>
       <c r="F6">
         <v>-744871.0</v>
       </c>
       <c r="G6">
         <v>1961185.0</v>
       </c>
       <c r="H6"/>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B7">
         <v>1153808.0</v>
       </c>
       <c r="C7">
         <v>-7538597.0</v>
       </c>
       <c r="D7">
         <v>-10499644.0</v>
       </c>
       <c r="E7">
         <v>226454.0</v>
       </c>
       <c r="F7">
         <v>-2993743.0</v>
       </c>
       <c r="G7">
         <v>-7407097.0</v>
       </c>
       <c r="H7"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B10">
         <v>-4377872.0</v>
       </c>
       <c r="C10">
         <v>-2055181.0</v>
       </c>
       <c r="D10">
         <v>-2693094.0</v>
       </c>
       <c r="E10">
         <v>656128.0</v>
       </c>
       <c r="F10">
         <v>-4526097.0</v>
       </c>
       <c r="G10">
         <v>-1881975.0</v>
       </c>
       <c r="H10"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B14">
         <v>2968217.0</v>
       </c>
       <c r="C14">
         <v>2497814.0</v>
       </c>
       <c r="D14">
         <v>2186657.0</v>
       </c>
       <c r="E14">
         <v>1747824.0</v>
       </c>
       <c r="F14">
         <v>848102.0</v>
       </c>
       <c r="G14">
         <v>697723.0</v>
       </c>
       <c r="H14"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15">
         <v>1265000.0</v>
       </c>
       <c r="H15">
         <v>300000.0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B16">
         <v>11616715.0</v>
       </c>
       <c r="C16">
         <v>4231579.0</v>
       </c>
       <c r="D16">
         <v>6106628.0</v>
       </c>
       <c r="E16">
         <v>4159584.0</v>
       </c>
       <c r="F16">
         <v>2761335.0</v>
       </c>
       <c r="G16">
         <v>3500606.0</v>
       </c>
       <c r="H16">
         <v>1535495.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B18">
         <v>3143282.0</v>
       </c>
       <c r="C18">
         <v>-1981919.0</v>
       </c>
       <c r="D18">
         <v>-3508993.0</v>
       </c>
       <c r="E18">
         <v>7466909.0</v>
       </c>
       <c r="F18">
         <v>-5701630.0</v>
       </c>
       <c r="G18">
         <v>-5063462.0</v>
       </c>
       <c r="H18"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B19">
         <v>4550000.0</v>
       </c>
       <c r="C19">
         <v>-3337241.0</v>
       </c>
       <c r="D19">
         <v>4677716.0</v>
       </c>
       <c r="E19">
         <v>-21979261.0</v>
       </c>
       <c r="F19">
         <v>-9262319.0</v>
       </c>
       <c r="G19">
         <v>-932168.0</v>
       </c>
       <c r="H19"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>30514077.0</v>
       </c>
       <c r="F20">
         <v>600001.0</v>
       </c>
       <c r="G20">
         <v>200000.0</v>
       </c>
       <c r="H20"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B21">
         <v>-861877.0</v>
       </c>
       <c r="C21">
         <v>-2726000.0</v>
       </c>
       <c r="D21">
         <v>-4408362.0</v>
       </c>
       <c r="E21">
         <v>-17192271.0</v>
       </c>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B22">
         <v>8133578.0</v>
       </c>
       <c r="C22">
         <v>8987000.0</v>
       </c>
       <c r="D22">
         <v>10316000.0</v>
       </c>
       <c r="E22">
         <v>6426000.0</v>
       </c>
       <c r="F22">
         <v>5086690.0</v>
       </c>
       <c r="G22">
         <v>2418545.0</v>
       </c>
       <c r="H22"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B25">
         <v>-620137.0</v>
       </c>
       <c r="C25">
         <v>-436276.0</v>
       </c>
       <c r="D25">
         <v>-225270.0</v>
       </c>
       <c r="E25">
         <v>604867.0</v>
       </c>
       <c r="F25">
         <v>678973.0</v>
       </c>
       <c r="G25">
         <v>411913.0</v>
       </c>
       <c r="H25"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B29">
         <v>11184882.0</v>
       </c>
       <c r="C29">
         <v>4323754.0</v>
       </c>
       <c r="D29">
         <v>1804078.0</v>
       </c>
       <c r="E29">
         <v>8478170.0</v>
       </c>
       <c r="F29">
         <v>3650271.0</v>
       </c>
       <c r="G29">
         <v>-3910945.0</v>
       </c>
       <c r="H29"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M30"/>
+  <dimension ref="A1:O30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>69</v>
       </c>
       <c r="C1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D1" t="s">
+        <v>71</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>71</v>
       </c>
       <c r="F1" t="s">
         <v>72</v>
       </c>
       <c r="G1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H1" t="s">
+        <v>74</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>74</v>
       </c>
       <c r="J1" t="s">
         <v>75</v>
       </c>
       <c r="K1" t="s">
+        <v>76</v>
+      </c>
+      <c r="L1" t="s">
+        <v>77</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
       </c>
-      <c r="L1" t="s">
-[...6 lines deleted...]
-    <row r="2" spans="1:13">
+      <c r="N1" t="s">
+        <v>78</v>
+      </c>
+      <c r="O1" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B2">
+        <v>9524000.0</v>
+      </c>
+      <c r="C2">
+        <v>11456000.0</v>
+      </c>
+      <c r="D2">
         <v>11617000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>9685000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>8857000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>9383000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>4232000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>3436000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>5928000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>6718000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>6108000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>3070000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>3140000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>2766000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:13">
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B3">
+        <v>219000</v>
+      </c>
+      <c r="C3">
+        <v>6638000</v>
+      </c>
+      <c r="D3">
         <v>2332000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>2728600</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>389000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>3949000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>975000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>4522673</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>506000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>59000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>1218000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>2398071</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>938000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>1277000</v>
       </c>
     </row>
-    <row r="4" spans="1:13">
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-    </row>
-    <row r="6" spans="1:13">
+      <c r="N5"/>
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B6">
+        <v>201000.0</v>
+      </c>
+      <c r="C6">
+        <v>-1611000.0</v>
+      </c>
+      <c r="D6">
         <v>-346000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>1837030.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>921000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-250000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>4850000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>857939.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-2402000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-839000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>463000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>3137202.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-108000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>437000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:13">
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B7">
+        <v>-6937000.0</v>
+      </c>
+      <c r="C7">
+        <v>1819000.0</v>
+      </c>
+      <c r="D7">
         <v>-5237000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-530192.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-1826000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>3379000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>131000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-589597.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-3286000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-1524000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-2139000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-5544644.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-1273000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-1689000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:13">
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
-    </row>
-    <row r="10" spans="1:13">
+      <c r="N9"/>
+      <c r="O9"/>
+    </row>
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B10">
+        <v>-3827000.0</v>
+      </c>
+      <c r="C10">
+        <v>-3493000.0</v>
+      </c>
+      <c r="D10">
         <v>-529000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-2366872.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-210000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-1448000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-353000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-52181.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-1385000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-1949000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>1331000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>1720906.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-282000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-2459000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
-    </row>
-    <row r="12" spans="1:13">
+      <c r="N11"/>
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
-    </row>
-    <row r="13" spans="1:13">
+      <c r="N12"/>
+      <c r="O12"/>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
-    </row>
-    <row r="14" spans="1:13">
+      <c r="N13"/>
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B14">
+        <v>1036000.0</v>
+      </c>
+      <c r="C14">
+        <v>891000.0</v>
+      </c>
+      <c r="D14">
         <v>874000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>827217.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>770000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>708000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>663000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>643814.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>626000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>616000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>612000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>604657.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>550000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>530000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:13">
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-    </row>
-    <row r="16" spans="1:13">
+      <c r="N15"/>
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B16">
+        <v>9809000.0</v>
+      </c>
+      <c r="C16">
+        <v>9524000.0</v>
+      </c>
+      <c r="D16">
         <v>11456000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>11616715.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>9685000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>8857000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>9383000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>4231579.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>3436000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>5928000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>6718000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>6106628.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>3070000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>3140000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:13">
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
-    </row>
-    <row r="18" spans="1:13">
+      <c r="N17"/>
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B18">
+        <v>-4820000.0</v>
+      </c>
+      <c r="C18">
+        <v>-1179000.0</v>
+      </c>
+      <c r="D18">
         <v>-5130000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>232282.0</v>
       </c>
-      <c r="D18">
-[...4 lines deleted...]
-      </c>
       <c r="F18">
+        <v>344000.0</v>
+      </c>
+      <c r="G18">
+        <v>1930000.0</v>
+      </c>
+      <c r="H18">
         <v>637000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-1993058.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-1634000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>2238000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-795000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-3187993.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-387000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>670000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:13">
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B19">
+        <v>6001000.0</v>
+      </c>
+      <c r="C19">
+        <v>-5701000.0</v>
+      </c>
+      <c r="D19">
         <v>3557000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>1500000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>900000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-2199000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>4349000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>2868432.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-1056000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-909000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>282000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>4217716.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>1349000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-1189000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:13">
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-      <c r="K20">
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20">
         <v>0.0</v>
       </c>
-      <c r="L20"/>
-[...2 lines deleted...]
-    <row r="21" spans="1:13">
+      <c r="N20"/>
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B21">
+        <v>193000.0</v>
+      </c>
+      <c r="C21">
+        <v>5245000.0</v>
+      </c>
+      <c r="D21">
         <v>1164000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-342877.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-155000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-182000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-182000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-181429.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-    </row>
-    <row r="22" spans="1:13">
+      <c r="N21"/>
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B22">
+        <v>1904000.0</v>
+      </c>
+      <c r="C22">
+        <v>2001000.0</v>
+      </c>
+      <c r="D22">
         <v>1779000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>2493000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>1904000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>1891000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>1845000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>3039000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>1583000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>2480000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>1889000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>3370334.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>2035000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>2909000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
-    </row>
-    <row r="24" spans="1:13">
+      <c r="N23"/>
+      <c r="O23"/>
+    </row>
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
-    </row>
-    <row r="25" spans="1:13">
+      <c r="N24"/>
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B25">
+        <v>-64000.0</v>
+      </c>
+      <c r="C25">
+        <v>-141000.0</v>
+      </c>
+      <c r="D25">
         <v>-167000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-176137.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-160000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-152000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-132000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-113276.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-107000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-127000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-89000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-85270.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-75000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-45000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:13">
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-    </row>
-    <row r="27" spans="1:13">
+      <c r="N26"/>
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
-    </row>
-    <row r="29" spans="1:13">
+      <c r="N28"/>
+      <c r="O28"/>
+    </row>
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B29">
+        <v>-4601000.0</v>
+      </c>
+      <c r="C29">
+        <v>5459000.0</v>
+      </c>
+      <c r="D29">
         <v>-2798000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>2960882.0</v>
       </c>
-      <c r="D29">
-[...4 lines deleted...]
-      </c>
       <c r="F29">
+        <v>733000.0</v>
+      </c>
+      <c r="G29">
+        <v>5879000.0</v>
+      </c>
+      <c r="H29">
         <v>1612000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>2529615.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-1128000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>2297000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>423000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-789922.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>551000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>1947000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:13">
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
+      <c r="N30"/>
+      <c r="O30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>