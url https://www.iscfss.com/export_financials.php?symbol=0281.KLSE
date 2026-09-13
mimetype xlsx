--- v0 (2026-03-14)
+++ v1 (2026-09-13)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="134">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="137">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
   </si>
   <si>
     <t>accumulatedDepreciation</t>
   </si>
   <si>
     <t>accumulatedOtherComprehensiveIncome</t>
@@ -223,50 +226,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>costOfRevenue</t>
   </si>
@@ -791,4603 +800,5497 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F62"/>
+  <dimension ref="A1:G62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="2" spans="1:6">
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7">
       <c r="A2" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B2">
+        <v>856895.0</v>
+      </c>
+      <c r="C2">
         <v>266590.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>5494077.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4487219.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>83000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>66000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
-    </row>
-    <row r="4" spans="1:6">
+      <c r="G3"/>
+    </row>
+    <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-    </row>
-    <row r="5" spans="1:6">
+      <c r="G4"/>
+    </row>
+    <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
-    </row>
-    <row r="6" spans="1:6">
+      <c r="G5"/>
+    </row>
+    <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
-    </row>
-    <row r="7" spans="1:6">
+      <c r="G6"/>
+    </row>
+    <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7">
+        <v>16852517.0</v>
+      </c>
+      <c r="C7">
         <v>17601971.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>14946125.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>8340000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>8056000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>7252000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8">
-        <v>51710407.0</v>
+        <v>62171277.0</v>
       </c>
       <c r="C8">
         <v>51710407.0</v>
       </c>
       <c r="D8">
+        <v>51710407.0</v>
+      </c>
+      <c r="E8">
         <v>2000003.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="F8">
         <v>2000000.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:6">
+      <c r="G8">
+        <v>2000000.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
-    </row>
-    <row r="10" spans="1:6">
+      <c r="G9"/>
+    </row>
+    <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10">
+        <v>40779340.0</v>
+      </c>
+      <c r="C10">
         <v>21238034.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>33586395.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>11581899.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>11862000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>8763000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
-    </row>
-    <row r="12" spans="1:6">
+      <c r="G11"/>
+    </row>
+    <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
-    </row>
-    <row r="13" spans="1:6">
+      <c r="G12"/>
+    </row>
+    <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
-    </row>
-    <row r="14" spans="1:6">
+      <c r="G13"/>
+    </row>
+    <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B14">
-        <v>600000000.0</v>
+        <v>666666000.0</v>
       </c>
       <c r="C14">
         <v>600000000.0</v>
       </c>
       <c r="D14">
         <v>600000000.0</v>
       </c>
       <c r="E14">
         <v>600000000.0</v>
       </c>
       <c r="F14">
+        <v>600000000.0</v>
+      </c>
+      <c r="G14">
         <v>480000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
-    </row>
-    <row r="16" spans="1:6">
+      <c r="G15"/>
+    </row>
+    <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-    </row>
-    <row r="17" spans="1:6">
+      <c r="G16"/>
+    </row>
+    <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
-    </row>
-    <row r="18" spans="1:6">
+      <c r="G17"/>
+    </row>
+    <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
-    </row>
-    <row r="19" spans="1:6">
+      <c r="G18"/>
+    </row>
+    <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
-    </row>
-    <row r="20" spans="1:6">
+      <c r="G19"/>
+    </row>
+    <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
-      <c r="D20">
-[...1 lines deleted...]
-      </c>
+      <c r="D20"/>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:6">
+      <c r="G20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
-    </row>
-    <row r="22" spans="1:6">
+      <c r="G21"/>
+    </row>
+    <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-    </row>
-    <row r="23" spans="1:6">
+      <c r="G22"/>
+    </row>
+    <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
-    </row>
-    <row r="24" spans="1:6">
+      <c r="G23"/>
+    </row>
+    <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
-    </row>
-    <row r="25" spans="1:6">
+      <c r="G24"/>
+    </row>
+    <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
-    </row>
-    <row r="26" spans="1:6">
+      <c r="G25"/>
+    </row>
+    <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-    </row>
-    <row r="27" spans="1:6">
+      <c r="G26"/>
+    </row>
+    <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-    </row>
-    <row r="28" spans="1:6">
+      <c r="G27"/>
+    </row>
+    <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
-    </row>
-    <row r="29" spans="1:6">
+      <c r="G28"/>
+    </row>
+    <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B29">
+        <v>79960783.0</v>
+      </c>
+      <c r="C29">
         <v>65148555.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>65619837.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>26474157.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>28226000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>19197000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:6">
+    <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B30">
+        <v>10203766.0</v>
+      </c>
+      <c r="C30">
         <v>27397189.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>18906518.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>15455558.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>8732000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>4515000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:6">
+    <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
-    </row>
-    <row r="32" spans="1:6">
+      <c r="G31"/>
+    </row>
+    <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B32">
+        <v>62049527.0</v>
+      </c>
+      <c r="C32">
         <v>55380864.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>58270230.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>20417841.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>23558000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>15393000.0</v>
       </c>
     </row>
-    <row r="33" spans="1:6">
+    <row r="33" spans="1:7">
       <c r="A33" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B33">
+        <v>23942994.0</v>
+      </c>
+      <c r="C33">
         <v>24339615.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>19853769.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>12873891.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>11457000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>10138000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:6">
+    <row r="34" spans="1:7">
       <c r="A34" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
-    </row>
-    <row r="35" spans="1:6">
+      <c r="G34"/>
+    </row>
+    <row r="35" spans="1:7">
       <c r="A35" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B35">
+        <v>13541738.0</v>
+      </c>
+      <c r="C35">
         <v>14571924.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>12504162.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>6817575.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>6789000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>6334000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:6">
+    <row r="36" spans="1:7">
       <c r="A36" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
-    </row>
-    <row r="37" spans="1:6">
+      <c r="G36"/>
+    </row>
+    <row r="37" spans="1:7">
       <c r="A37" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
-    </row>
-    <row r="38" spans="1:6">
+      <c r="G37"/>
+    </row>
+    <row r="38" spans="1:7">
       <c r="A38" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
-    </row>
-    <row r="39" spans="1:6">
+      <c r="G38"/>
+    </row>
+    <row r="39" spans="1:7">
       <c r="A39" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
-    </row>
-    <row r="40" spans="1:6">
+      <c r="G39"/>
+    </row>
+    <row r="40" spans="1:7">
       <c r="A40" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
-    </row>
-    <row r="41" spans="1:6">
+      <c r="G40"/>
+    </row>
+    <row r="41" spans="1:7">
       <c r="A41" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
-    </row>
-    <row r="42" spans="1:6">
+      <c r="G41"/>
+    </row>
+    <row r="42" spans="1:7">
       <c r="A42" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
-    </row>
-    <row r="43" spans="1:6">
+      <c r="G42"/>
+    </row>
+    <row r="43" spans="1:7">
       <c r="A43" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
-    </row>
-    <row r="44" spans="1:6">
+      <c r="G43"/>
+    </row>
+    <row r="44" spans="1:7">
       <c r="A44" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
-    </row>
-    <row r="45" spans="1:6">
+      <c r="G44"/>
+    </row>
+    <row r="45" spans="1:7">
       <c r="A45" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B45">
+        <v>41866365.0</v>
+      </c>
+      <c r="C45">
         <v>38520943.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>19853769.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>12873891.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>16421000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>13204000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:6">
+    <row r="46" spans="1:7">
       <c r="A46" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B46">
+        <v>23942994.0</v>
+      </c>
+      <c r="C46">
         <v>24339615.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>19853769.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>12873891.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>11457000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>10138000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:6">
+    <row r="47" spans="1:7">
       <c r="A47" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
-    </row>
-    <row r="48" spans="1:6">
+      <c r="G47"/>
+    </row>
+    <row r="48" spans="1:7">
       <c r="A48" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B48">
+        <v>28415715.0</v>
+      </c>
+      <c r="C48">
         <v>31581647.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>32047771.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>24473768.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>26227000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>17197000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:6">
+    <row r="49" spans="1:7">
       <c r="A49" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
-    </row>
-    <row r="50" spans="1:6">
+      <c r="G49"/>
+    </row>
+    <row r="50" spans="1:7">
       <c r="A50" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="B50"/>
+        <v>55</v>
+      </c>
+      <c r="B50">
+        <v>7510000.0</v>
+      </c>
       <c r="C50">
         <v>0.0</v>
       </c>
       <c r="D50">
+        <v>0.0</v>
+      </c>
+      <c r="E50">
         <v>4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="F50">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="51" spans="1:6">
+      <c r="G50">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7">
       <c r="A51" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
-    </row>
-    <row r="52" spans="1:6">
+      <c r="G51"/>
+    </row>
+    <row r="52" spans="1:7">
       <c r="A52" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
-    </row>
-    <row r="53" spans="1:6">
+      <c r="G52"/>
+    </row>
+    <row r="53" spans="1:7">
       <c r="A53" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
-    </row>
-    <row r="54" spans="1:6">
+      <c r="G53"/>
+    </row>
+    <row r="54" spans="1:7">
       <c r="A54" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
-    </row>
-    <row r="55" spans="1:6">
+      <c r="G54"/>
+    </row>
+    <row r="55" spans="1:7">
       <c r="A55" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B55">
+        <v>102284771.0</v>
+      </c>
+      <c r="C55">
         <v>90307035.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>87767204.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>46113100.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>39697000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>29928000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:6">
+    <row r="56" spans="1:7">
       <c r="A56" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B56">
+        <v>78341777.0</v>
+      </c>
+      <c r="C56">
         <v>65967420.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>67913435.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>33239209.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>28240000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>19790000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:6">
+    <row r="57" spans="1:7">
       <c r="A57" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B57">
+        <v>16292250.0</v>
+      </c>
+      <c r="C57">
         <v>10586556.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>9643205.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>12821368.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>4682000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>4397000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:6">
+    <row r="58" spans="1:7">
       <c r="A58" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B58">
+        <v>29833988.0</v>
+      </c>
+      <c r="C58">
         <v>25158480.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>22147367.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>19638943.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>11471000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>10731000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:6">
+    <row r="59" spans="1:7">
       <c r="A59" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
-    </row>
-    <row r="60" spans="1:6">
+      <c r="G59"/>
+    </row>
+    <row r="60" spans="1:7">
       <c r="A60" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B60">
+        <v>72450783.0</v>
+      </c>
+      <c r="C60">
         <v>65148555.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>65619837.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>26474157.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>28226000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>19197000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:6">
+    <row r="61" spans="1:7">
       <c r="A61" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
-    </row>
-    <row r="62" spans="1:6">
+      <c r="G61"/>
+    </row>
+    <row r="62" spans="1:7">
       <c r="A62" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
+      <c r="G62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J62"/>
+  <dimension ref="A1:M62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:13">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>70</v>
       </c>
       <c r="F1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="H1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>73</v>
       </c>
       <c r="J1" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:10">
+        <v>74</v>
+      </c>
+      <c r="K1" t="s">
+        <v>75</v>
+      </c>
+      <c r="L1" t="s">
+        <v>3</v>
+      </c>
+      <c r="M1" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B2">
+        <v>5237000.0</v>
+      </c>
+      <c r="C2">
+        <v>4457000.0</v>
+      </c>
+      <c r="D2">
+        <v>856895.0</v>
+      </c>
+      <c r="E2">
         <v>7149000.0</v>
       </c>
-      <c r="C2">
+      <c r="F2">
         <v>7253000.0</v>
       </c>
-      <c r="D2">
+      <c r="G2">
         <v>6359000.0</v>
       </c>
-      <c r="E2">
+      <c r="H2">
         <v>266590.0</v>
       </c>
-      <c r="F2">
+      <c r="I2">
         <v>5652000.0</v>
       </c>
-      <c r="G2">
+      <c r="J2">
         <v>5857000.0</v>
       </c>
-      <c r="H2">
+      <c r="K2">
         <v>5006000.0</v>
       </c>
-      <c r="I2">
+      <c r="L2">
         <v>511767.0</v>
       </c>
-      <c r="J2">
+      <c r="M2">
         <v>5110000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:10">
+    <row r="3" spans="1:13">
       <c r="A3" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
-    </row>
-    <row r="4" spans="1:10">
+      <c r="K3"/>
+      <c r="L3"/>
+      <c r="M3"/>
+    </row>
+    <row r="4" spans="1:13">
       <c r="A4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-    </row>
-    <row r="5" spans="1:10">
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+    </row>
+    <row r="5" spans="1:13">
       <c r="A5" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-    </row>
-    <row r="6" spans="1:10">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+    </row>
+    <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
-    </row>
-    <row r="7" spans="1:10">
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+    </row>
+    <row r="7" spans="1:13">
       <c r="A7" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7">
+        <v>15218000.0</v>
+      </c>
+      <c r="C7">
+        <v>16040000.0</v>
+      </c>
+      <c r="D7">
+        <v>16852517.0</v>
+      </c>
+      <c r="E7">
         <v>17733000.0</v>
       </c>
-      <c r="C7">
+      <c r="F7">
         <v>18550000.0</v>
       </c>
-      <c r="D7">
+      <c r="G7">
         <v>19362000.0</v>
       </c>
-      <c r="E7">
+      <c r="H7">
         <v>17601971.0</v>
       </c>
-      <c r="F7">
+      <c r="I7">
         <v>18312000.0</v>
       </c>
-      <c r="G7">
+      <c r="J7">
         <v>13868000.0</v>
       </c>
-      <c r="H7">
+      <c r="K7">
         <v>14335000.0</v>
       </c>
-      <c r="I7">
+      <c r="L7">
         <v>14946125.0</v>
       </c>
-      <c r="J7">
+      <c r="M7">
         <v>15519000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:10">
+    <row r="8" spans="1:13">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8">
+        <v>62171000.0</v>
+      </c>
+      <c r="C8">
+        <v>62171000.0</v>
+      </c>
+      <c r="D8">
+        <v>62171277.0</v>
+      </c>
+      <c r="E8">
         <v>51710000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>51710407.0</v>
       </c>
       <c r="F8">
         <v>51710000.0</v>
       </c>
       <c r="G8">
         <v>51710000.0</v>
       </c>
       <c r="H8">
+        <v>51710407.0</v>
+      </c>
+      <c r="I8">
         <v>51710000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>51710407.0</v>
       </c>
       <c r="J8">
         <v>51710000.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:10">
+      <c r="K8">
+        <v>51710000.0</v>
+      </c>
+      <c r="L8">
+        <v>51710407.0</v>
+      </c>
+      <c r="M8">
+        <v>51710000.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13">
       <c r="A9" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-    </row>
-    <row r="10" spans="1:10">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+    </row>
+    <row r="10" spans="1:13">
       <c r="A10" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10">
+        <v>35050000.0</v>
+      </c>
+      <c r="C10">
+        <v>39565000.0</v>
+      </c>
+      <c r="D10">
+        <v>40779340.0</v>
+      </c>
+      <c r="E10">
         <v>25247000.0</v>
       </c>
-      <c r="C10">
+      <c r="F10">
         <v>22435000.0</v>
       </c>
-      <c r="D10">
+      <c r="G10">
         <v>29919000.0</v>
       </c>
-      <c r="E10">
+      <c r="H10">
         <v>21238034.0</v>
       </c>
-      <c r="F10">
+      <c r="I10">
         <v>27143000.0</v>
       </c>
-      <c r="G10">
+      <c r="J10">
         <v>27996000.0</v>
       </c>
-      <c r="H10">
+      <c r="K10">
         <v>32341000.0</v>
       </c>
-      <c r="I10">
+      <c r="L10">
         <v>31521576.0</v>
       </c>
-      <c r="J10">
+      <c r="M10">
         <v>38388000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:10">
+    <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-    </row>
-    <row r="12" spans="1:10">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+    </row>
+    <row r="12" spans="1:13">
       <c r="A12" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-    </row>
-    <row r="13" spans="1:10">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12"/>
+    </row>
+    <row r="13" spans="1:13">
       <c r="A13" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-    </row>
-    <row r="14" spans="1:10">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+    </row>
+    <row r="14" spans="1:13">
       <c r="A14" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B14">
-        <v>600000000.0</v>
+        <v>666666000.0</v>
       </c>
       <c r="C14">
-        <v>600000000.0</v>
+        <v>666666000.0</v>
       </c>
       <c r="D14">
-        <v>600000000.0</v>
+        <v>666666000.0</v>
       </c>
       <c r="E14">
         <v>600000000.0</v>
       </c>
       <c r="F14">
         <v>600000000.0</v>
       </c>
       <c r="G14">
-        <v>480000000.0</v>
+        <v>600000000.0</v>
       </c>
       <c r="H14">
-        <v>480000000.0</v>
+        <v>600000000.0</v>
       </c>
       <c r="I14">
-        <v>480000000.0</v>
+        <v>600000000.0</v>
       </c>
       <c r="J14">
         <v>480000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:10">
+      <c r="K14">
+        <v>480000000.0</v>
+      </c>
+      <c r="L14">
+        <v>480000000.0</v>
+      </c>
+      <c r="M14">
+        <v>480000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-    </row>
-    <row r="16" spans="1:10">
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+    </row>
+    <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-    </row>
-    <row r="17" spans="1:10">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16"/>
+    </row>
+    <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
-    </row>
-    <row r="18" spans="1:10">
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+    </row>
+    <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-    </row>
-    <row r="19" spans="1:10">
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+    </row>
+    <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-    </row>
-    <row r="20" spans="1:10">
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+    </row>
+    <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-    </row>
-    <row r="21" spans="1:10">
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+    </row>
+    <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-    </row>
-    <row r="22" spans="1:10">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+    </row>
+    <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
-    </row>
-    <row r="23" spans="1:10">
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+    </row>
+    <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-    </row>
-    <row r="24" spans="1:10">
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23"/>
+    </row>
+    <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-    </row>
-    <row r="25" spans="1:10">
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+    </row>
+    <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-    </row>
-    <row r="26" spans="1:10">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+    </row>
+    <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-    </row>
-    <row r="27" spans="1:10">
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+    </row>
+    <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-    </row>
-    <row r="28" spans="1:10">
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+    </row>
+    <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
-    </row>
-    <row r="29" spans="1:10">
+      <c r="K28"/>
+      <c r="L28"/>
+      <c r="M28"/>
+    </row>
+    <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B29">
+        <v>69332000.0</v>
+      </c>
+      <c r="C29">
+        <v>70649000.0</v>
+      </c>
+      <c r="D29">
+        <v>79960783.0</v>
+      </c>
+      <c r="E29">
         <v>62344000.0</v>
       </c>
-      <c r="C29">
+      <c r="F29">
         <v>62332000.0</v>
       </c>
-      <c r="D29">
+      <c r="G29">
         <v>61963000.0</v>
       </c>
-      <c r="E29">
+      <c r="H29">
         <v>65148555.0</v>
       </c>
-      <c r="F29">
+      <c r="I29">
         <v>68387000.0</v>
       </c>
-      <c r="G29">
+      <c r="J29">
         <v>67362000.0</v>
       </c>
-      <c r="H29">
+      <c r="K29">
         <v>67301000.0</v>
       </c>
-      <c r="I29">
+      <c r="L29">
         <v>65619837.0</v>
       </c>
-      <c r="J29">
+      <c r="M29">
         <v>66291000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:10">
+    <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B30">
+        <v>21377000.0</v>
+      </c>
+      <c r="C30">
+        <v>17158000.0</v>
+      </c>
+      <c r="D30">
+        <v>10203766.0</v>
+      </c>
+      <c r="E30">
         <v>24194000.0</v>
       </c>
-      <c r="C30">
+      <c r="F30">
         <v>21315000.0</v>
       </c>
-      <c r="D30">
+      <c r="G30">
         <v>14778000.0</v>
       </c>
-      <c r="E30">
+      <c r="H30">
         <v>27397189.0</v>
       </c>
-      <c r="F30">
+      <c r="I30">
         <v>15868000.0</v>
       </c>
-      <c r="G30">
+      <c r="J30">
         <v>23084000.0</v>
       </c>
-      <c r="H30">
+      <c r="K30">
         <v>15626000.0</v>
       </c>
-      <c r="I30">
+      <c r="L30">
         <v>16250835.0</v>
       </c>
-      <c r="J30">
+      <c r="M30">
         <v>15281000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:10">
+    <row r="31" spans="1:13">
       <c r="A31" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-    </row>
-    <row r="32" spans="1:10">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31"/>
+    </row>
+    <row r="32" spans="1:13">
       <c r="A32" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B32">
+        <v>59220000.0</v>
+      </c>
+      <c r="C32">
+        <v>60384000.0</v>
+      </c>
+      <c r="D32">
+        <v>62049527.0</v>
+      </c>
+      <c r="E32">
         <v>50257000.0</v>
       </c>
-      <c r="C32">
+      <c r="F32">
         <v>52076000.0</v>
       </c>
-      <c r="D32">
+      <c r="G32">
         <v>51909000.0</v>
       </c>
-      <c r="E32">
+      <c r="H32">
         <v>55380864.0</v>
       </c>
-      <c r="F32">
+      <c r="I32">
         <v>58444000.0</v>
       </c>
-      <c r="G32">
+      <c r="J32">
         <v>56297000.0</v>
       </c>
-      <c r="H32">
+      <c r="K32">
         <v>59728000.0</v>
       </c>
-      <c r="I32">
+      <c r="L32">
         <v>58270230.0</v>
       </c>
-      <c r="J32">
+      <c r="M32">
         <v>55764000.0</v>
       </c>
     </row>
-    <row r="33" spans="1:10">
+    <row r="33" spans="1:13">
       <c r="A33" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B33">
+        <v>22252000.0</v>
+      </c>
+      <c r="C33">
+        <v>23110000.0</v>
+      </c>
+      <c r="D33">
+        <v>23942994.0</v>
+      </c>
+      <c r="E33">
         <v>24844000.0</v>
       </c>
-      <c r="C33">
+      <c r="F33">
         <v>25541000.0</v>
       </c>
-      <c r="D33">
+      <c r="G33">
         <v>26156000.0</v>
       </c>
-      <c r="E33">
+      <c r="H33">
         <v>24339615.0</v>
       </c>
-      <c r="F33">
+      <c r="I33">
         <v>25252000.0</v>
       </c>
-      <c r="G33">
+      <c r="J33">
         <v>20515000.0</v>
       </c>
-      <c r="H33">
+      <c r="K33">
         <v>19465000.0</v>
       </c>
-      <c r="I33">
+      <c r="L33">
         <v>19853769.0</v>
       </c>
-      <c r="J33">
+      <c r="M33">
         <v>20655000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:10">
+    <row r="34" spans="1:13">
       <c r="A34" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
-    </row>
-    <row r="35" spans="1:10">
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34"/>
+    </row>
+    <row r="35" spans="1:13">
       <c r="A35" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B35">
+        <v>12140000.0</v>
+      </c>
+      <c r="C35">
+        <v>12845000.0</v>
+      </c>
+      <c r="D35">
+        <v>13541738.0</v>
+      </c>
+      <c r="E35">
         <v>14457000.0</v>
       </c>
-      <c r="C35">
+      <c r="F35">
         <v>15285000.0</v>
       </c>
-      <c r="D35">
+      <c r="G35">
         <v>16102000.0</v>
       </c>
-      <c r="E35">
+      <c r="H35">
         <v>14571924.0</v>
       </c>
-      <c r="F35">
+      <c r="I35">
         <v>15309000.0</v>
       </c>
-      <c r="G35">
+      <c r="J35">
         <v>11350000.0</v>
       </c>
-      <c r="H35">
+      <c r="K35">
         <v>11892000.0</v>
       </c>
-      <c r="I35">
+      <c r="L35">
         <v>12504162.0</v>
       </c>
-      <c r="J35">
+      <c r="M35">
         <v>13128000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:10">
+    <row r="36" spans="1:13">
       <c r="A36" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
-    </row>
-    <row r="37" spans="1:10">
+      <c r="K36"/>
+      <c r="L36"/>
+      <c r="M36"/>
+    </row>
+    <row r="37" spans="1:13">
       <c r="A37" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
-    </row>
-    <row r="38" spans="1:10">
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+    </row>
+    <row r="38" spans="1:13">
       <c r="A38" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-    </row>
-    <row r="39" spans="1:10">
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38"/>
+    </row>
+    <row r="39" spans="1:13">
       <c r="A39" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
-    </row>
-    <row r="40" spans="1:10">
+      <c r="K39"/>
+      <c r="L39"/>
+      <c r="M39"/>
+    </row>
+    <row r="40" spans="1:13">
       <c r="A40" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
-    </row>
-    <row r="41" spans="1:10">
+      <c r="K40"/>
+      <c r="L40"/>
+      <c r="M40"/>
+    </row>
+    <row r="41" spans="1:13">
       <c r="A41" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-    </row>
-    <row r="42" spans="1:10">
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41"/>
+    </row>
+    <row r="42" spans="1:13">
       <c r="A42" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
-    </row>
-    <row r="43" spans="1:10">
+      <c r="K42"/>
+      <c r="L42"/>
+      <c r="M42"/>
+    </row>
+    <row r="43" spans="1:13">
       <c r="A43" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
-    </row>
-    <row r="44" spans="1:10">
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+    </row>
+    <row r="44" spans="1:13">
       <c r="A44" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
-    </row>
-    <row r="45" spans="1:10">
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+    </row>
+    <row r="45" spans="1:13">
       <c r="A45" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B45">
+        <v>22252000.0</v>
+      </c>
+      <c r="C45">
+        <v>23110000.0</v>
+      </c>
+      <c r="D45">
+        <v>41866365.0</v>
+      </c>
+      <c r="E45">
         <v>24844000.0</v>
       </c>
-      <c r="C45">
+      <c r="F45">
         <v>25541000.0</v>
       </c>
-      <c r="D45">
+      <c r="G45">
         <v>26156000.0</v>
       </c>
-      <c r="E45">
+      <c r="H45">
         <v>38520943.0</v>
       </c>
-      <c r="F45">
+      <c r="I45">
         <v>25252000.0</v>
       </c>
-      <c r="G45">
+      <c r="J45">
         <v>20515000.0</v>
       </c>
-      <c r="H45">
+      <c r="K45">
         <v>19465000.0</v>
       </c>
-      <c r="I45">
+      <c r="L45">
         <v>30161271.0</v>
       </c>
-      <c r="J45">
+      <c r="M45">
         <v>20655000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:10">
+    <row r="46" spans="1:13">
       <c r="A46" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B46">
+        <v>22252000.0</v>
+      </c>
+      <c r="C46">
+        <v>23110000.0</v>
+      </c>
+      <c r="D46">
+        <v>23942994.0</v>
+      </c>
+      <c r="E46">
         <v>24844000.0</v>
       </c>
-      <c r="C46">
+      <c r="F46">
         <v>25541000.0</v>
       </c>
-      <c r="D46">
+      <c r="G46">
         <v>26156000.0</v>
       </c>
-      <c r="E46">
+      <c r="H46">
         <v>24339615.0</v>
       </c>
-      <c r="F46">
+      <c r="I46">
         <v>25252000.0</v>
       </c>
-      <c r="G46">
+      <c r="J46">
         <v>20515000.0</v>
       </c>
-      <c r="H46">
+      <c r="K46">
         <v>19465000.0</v>
       </c>
-      <c r="I46">
+      <c r="L46">
         <v>19853769.0</v>
       </c>
-      <c r="J46">
+      <c r="M46">
         <v>20655000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:10">
+    <row r="47" spans="1:13">
       <c r="A47" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-    </row>
-    <row r="48" spans="1:10">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47"/>
+    </row>
+    <row r="48" spans="1:13">
       <c r="A48" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B48">
+        <v>25300000.0</v>
+      </c>
+      <c r="C48">
+        <v>26615000.0</v>
+      </c>
+      <c r="D48">
+        <v>28415715.0</v>
+      </c>
+      <c r="E48">
         <v>27077000.0</v>
       </c>
-      <c r="C48">
+      <c r="F48">
         <v>28765000.0</v>
       </c>
-      <c r="D48">
+      <c r="G48">
         <v>28396000.0</v>
       </c>
-      <c r="E48">
+      <c r="H48">
         <v>31581647.0</v>
       </c>
-      <c r="F48">
+      <c r="I48">
         <v>34821000.0</v>
       </c>
-      <c r="G48">
+      <c r="J48">
         <v>31890000.0</v>
       </c>
-      <c r="H48">
+      <c r="K48">
         <v>33728000.0</v>
       </c>
-      <c r="I48">
+      <c r="L48">
         <v>32047771.0</v>
       </c>
-      <c r="J48">
+      <c r="M48">
         <v>29720000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:10">
+    <row r="49" spans="1:13">
       <c r="A49" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-    </row>
-    <row r="50" spans="1:10">
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+    </row>
+    <row r="50" spans="1:13">
       <c r="A50" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B50">
+        <v>0.0</v>
+      </c>
+      <c r="C50">
+        <v>0.0</v>
+      </c>
+      <c r="D50">
+        <v>7510000.0</v>
+      </c>
+      <c r="E50">
         <v>1700000.0</v>
       </c>
-      <c r="C50"/>
-[...1 lines deleted...]
-      <c r="E50"/>
       <c r="F50"/>
-      <c r="G50">
+      <c r="G50"/>
+      <c r="H50">
+        <v>0.0</v>
+      </c>
+      <c r="I50"/>
+      <c r="J50">
         <v>1900000.0</v>
       </c>
-      <c r="H50"/>
-      <c r="I50">
+      <c r="K50"/>
+      <c r="L50">
         <v>0.0</v>
       </c>
-      <c r="J50">
+      <c r="M50">
         <v>3000000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:10">
+    <row r="51" spans="1:13">
       <c r="A51" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
-    </row>
-    <row r="52" spans="1:10">
+      <c r="K51"/>
+      <c r="L51"/>
+      <c r="M51"/>
+    </row>
+    <row r="52" spans="1:13">
       <c r="A52" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
-    </row>
-    <row r="53" spans="1:10">
+      <c r="K52"/>
+      <c r="L52"/>
+      <c r="M52"/>
+    </row>
+    <row r="53" spans="1:13">
       <c r="A53" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
-    </row>
-    <row r="54" spans="1:10">
+      <c r="K53"/>
+      <c r="L53"/>
+      <c r="M53"/>
+    </row>
+    <row r="54" spans="1:13">
       <c r="A54" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
-    </row>
-    <row r="55" spans="1:10">
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+    </row>
+    <row r="55" spans="1:13">
       <c r="A55" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B55">
+        <v>89868000.0</v>
+      </c>
+      <c r="C55">
+        <v>91164000.0</v>
+      </c>
+      <c r="D55">
+        <v>102284771.0</v>
+      </c>
+      <c r="E55">
         <v>93429000.0</v>
       </c>
-      <c r="C55">
+      <c r="F55">
         <v>88233000.0</v>
       </c>
-      <c r="D55">
+      <c r="G55">
         <v>87710000.0</v>
       </c>
-      <c r="E55">
+      <c r="H55">
         <v>90307035.0</v>
       </c>
-      <c r="F55">
+      <c r="I55">
         <v>92956000.0</v>
       </c>
-      <c r="G55">
+      <c r="J55">
         <v>88509000.0</v>
       </c>
-      <c r="H55">
+      <c r="K55">
         <v>87842000.0</v>
       </c>
-      <c r="I55">
+      <c r="L55">
         <v>87767204.0</v>
       </c>
-      <c r="J55">
+      <c r="M55">
         <v>89812000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:10">
+    <row r="56" spans="1:13">
       <c r="A56" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B56">
+        <v>67616000.0</v>
+      </c>
+      <c r="C56">
+        <v>68054000.0</v>
+      </c>
+      <c r="D56">
+        <v>78341777.0</v>
+      </c>
+      <c r="E56">
         <v>68585000.0</v>
       </c>
-      <c r="C56">
+      <c r="F56">
         <v>62692000.0</v>
       </c>
-      <c r="D56">
+      <c r="G56">
         <v>61554000.0</v>
       </c>
-      <c r="E56">
+      <c r="H56">
         <v>65967420.0</v>
       </c>
-      <c r="F56">
+      <c r="I56">
         <v>67704000.0</v>
       </c>
-      <c r="G56">
+      <c r="J56">
         <v>67994000.0</v>
       </c>
-      <c r="H56">
+      <c r="K56">
         <v>68377000.0</v>
       </c>
-      <c r="I56">
+      <c r="L56">
         <v>67913435.0</v>
       </c>
-      <c r="J56">
+      <c r="M56">
         <v>69157000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:10">
+    <row r="57" spans="1:13">
       <c r="A57" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B57">
+        <v>8396000.0</v>
+      </c>
+      <c r="C57">
+        <v>7670000.0</v>
+      </c>
+      <c r="D57">
+        <v>16292250.0</v>
+      </c>
+      <c r="E57">
         <v>18328000.0</v>
       </c>
-      <c r="C57">
+      <c r="F57">
         <v>10616000.0</v>
       </c>
-      <c r="D57">
+      <c r="G57">
         <v>9645000.0</v>
       </c>
-      <c r="E57">
+      <c r="H57">
         <v>10586556.0</v>
       </c>
-      <c r="F57">
+      <c r="I57">
         <v>9260000.0</v>
       </c>
-      <c r="G57">
+      <c r="J57">
         <v>11697000.0</v>
       </c>
-      <c r="H57">
+      <c r="K57">
         <v>8649000.0</v>
       </c>
-      <c r="I57">
+      <c r="L57">
         <v>9643205.0</v>
       </c>
-      <c r="J57">
+      <c r="M57">
         <v>13393000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:10">
+    <row r="58" spans="1:13">
       <c r="A58" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B58">
+        <v>20536000.0</v>
+      </c>
+      <c r="C58">
+        <v>20515000.0</v>
+      </c>
+      <c r="D58">
+        <v>29833988.0</v>
+      </c>
+      <c r="E58">
         <v>32785000.0</v>
       </c>
-      <c r="C58">
+      <c r="F58">
         <v>25901000.0</v>
       </c>
-      <c r="D58">
+      <c r="G58">
         <v>25747000.0</v>
       </c>
-      <c r="E58">
+      <c r="H58">
         <v>25158480.0</v>
       </c>
-      <c r="F58">
+      <c r="I58">
         <v>24569000.0</v>
       </c>
-      <c r="G58">
+      <c r="J58">
         <v>23047000.0</v>
       </c>
-      <c r="H58">
+      <c r="K58">
         <v>20541000.0</v>
       </c>
-      <c r="I58">
+      <c r="L58">
         <v>22147367.0</v>
       </c>
-      <c r="J58">
+      <c r="M58">
         <v>26521000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:10">
+    <row r="59" spans="1:13">
       <c r="A59" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
-    </row>
-    <row r="60" spans="1:10">
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+    </row>
+    <row r="60" spans="1:13">
       <c r="A60" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B60">
+        <v>69332000.0</v>
+      </c>
+      <c r="C60">
+        <v>70649000.0</v>
+      </c>
+      <c r="D60">
+        <v>72450783.0</v>
+      </c>
+      <c r="E60">
         <v>60644000.0</v>
       </c>
-      <c r="C60">
+      <c r="F60">
         <v>62332000.0</v>
       </c>
-      <c r="D60">
+      <c r="G60">
         <v>61963000.0</v>
       </c>
-      <c r="E60">
+      <c r="H60">
         <v>65148555.0</v>
       </c>
-      <c r="F60">
+      <c r="I60">
         <v>68387000.0</v>
       </c>
-      <c r="G60">
+      <c r="J60">
         <v>65462000.0</v>
       </c>
-      <c r="H60">
+      <c r="K60">
         <v>67301000.0</v>
       </c>
-      <c r="I60">
+      <c r="L60">
         <v>65619837.0</v>
       </c>
-      <c r="J60">
+      <c r="M60">
         <v>63291000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:10">
+    <row r="61" spans="1:13">
       <c r="A61" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
-    </row>
-    <row r="62" spans="1:10">
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+    </row>
+    <row r="62" spans="1:13">
       <c r="A62" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F32"/>
+  <dimension ref="A1:G32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="2" spans="1:6">
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7">
       <c r="A2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="B2">
+        <v>74406129.0</v>
+      </c>
+      <c r="C2">
         <v>76517430.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>68540210.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>48704498.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>42970000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>37825000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
-    </row>
-    <row r="4" spans="1:6">
+      <c r="G3"/>
+    </row>
+    <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-    </row>
-    <row r="5" spans="1:6">
+      <c r="G4"/>
+    </row>
+    <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
-    </row>
-    <row r="6" spans="1:6">
+      <c r="G5"/>
+    </row>
+    <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
-    </row>
-    <row r="7" spans="1:6">
+      <c r="G6"/>
+    </row>
+    <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
-    </row>
-    <row r="8" spans="1:6">
+      <c r="G7"/>
+    </row>
+    <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
-    </row>
-    <row r="9" spans="1:6">
+      <c r="G8"/>
+    </row>
+    <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="B9">
+        <v>15422201.0</v>
+      </c>
+      <c r="C9">
         <v>11493578.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>21334386.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>16400666.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>15163000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>9888000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="B10">
+        <v>-225107.0</v>
+      </c>
+      <c r="C10">
         <v>30423.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>10811831.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>8544670.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>9671000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>5649000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
-    </row>
-    <row r="12" spans="1:6">
+      <c r="G11"/>
+    </row>
+    <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="B12">
+        <v>991065.0</v>
+      </c>
+      <c r="C12">
         <v>778186.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>689707.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>361593.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>370000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>367000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="B13">
+        <v>784068.0</v>
+      </c>
+      <c r="C13">
         <v>723794.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>368757.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>194723.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>114000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>129000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
-      <c r="D14">
-[...1 lines deleted...]
-      </c>
+      <c r="D14"/>
       <c r="E14">
         <v>0.0</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:6">
+      <c r="G14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="B15">
+        <v>-465936.0</v>
+      </c>
+      <c r="C15">
         <v>3013874.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>7574003.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>6246847.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>9630000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>5649000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-    </row>
-    <row r="17" spans="1:6">
+      <c r="G16"/>
+    </row>
+    <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="B17">
+        <v>-465936.0</v>
+      </c>
+      <c r="C17">
         <v>3013874.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>7574003.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>6246847.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>9630000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>5649000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:6">
+    <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="B18">
+        <v>-206997.0</v>
+      </c>
+      <c r="C18">
         <v>-54392.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-320950.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-166870.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-256000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-238000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:6">
+    <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
-    </row>
-    <row r="20" spans="1:6">
+      <c r="G19"/>
+    </row>
+    <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-    </row>
-    <row r="21" spans="1:6">
+      <c r="G20"/>
+    </row>
+    <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="B21">
+        <v>-18698.0</v>
+      </c>
+      <c r="C21">
         <v>57165.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>11116476.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>8695925.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>9892000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>5881000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:6">
+    <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-    </row>
-    <row r="23" spans="1:6">
+      <c r="G22"/>
+    </row>
+    <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
-    </row>
-    <row r="24" spans="1:6">
+      <c r="G23"/>
+    </row>
+    <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
-    </row>
-    <row r="25" spans="1:6">
+      <c r="G24"/>
+    </row>
+    <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="B25">
+        <v>4494522.0</v>
+      </c>
+      <c r="C25">
         <v>3873826.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>3243901.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2119343.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1898000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1485000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:6">
+    <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-    </row>
-    <row r="27" spans="1:6">
+      <c r="G26"/>
+    </row>
+    <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-    </row>
-    <row r="28" spans="1:6">
+      <c r="G27"/>
+    </row>
+    <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B28">
+        <v>15440899.0</v>
+      </c>
+      <c r="C28">
         <v>11436413.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>10217910.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>7703033.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>5090000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>3966000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:6">
+    <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="B29">
+        <v>240829.0</v>
+      </c>
+      <c r="C29">
         <v>-2983451.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>3237828.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2297823.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>41000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>0.0</v>
       </c>
     </row>
-    <row r="30" spans="1:6">
+    <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="B30">
+        <v>89847028.0</v>
+      </c>
+      <c r="C30">
         <v>87953843.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>78758120.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>56409239.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>48241000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>41832000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:6">
+    <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
-    </row>
-    <row r="32" spans="1:6">
+      <c r="G31"/>
+    </row>
+    <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="B32">
+        <v>89828330.0</v>
+      </c>
+      <c r="C32">
         <v>88011008.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>89874596.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>65105164.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>58133000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>47713000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J32"/>
+  <dimension ref="A1:M32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:13">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>70</v>
       </c>
       <c r="F1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="H1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>73</v>
       </c>
       <c r="J1" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:10">
+        <v>74</v>
+      </c>
+      <c r="K1" t="s">
+        <v>75</v>
+      </c>
+      <c r="L1" t="s">
+        <v>3</v>
+      </c>
+      <c r="M1" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="B2">
+        <v>16495000.0</v>
+      </c>
+      <c r="C2">
+        <v>17748000.0</v>
+      </c>
+      <c r="D2">
+        <v>18304000.0</v>
+      </c>
+      <c r="E2">
         <v>18225000.0</v>
       </c>
-      <c r="C2">
+      <c r="F2">
         <v>18730000.0</v>
       </c>
-      <c r="D2">
+      <c r="G2">
         <v>19147000.0</v>
       </c>
-      <c r="E2">
-[...2 lines deleted...]
-      <c r="F2">
+      <c r="H2">
+        <v>20105000.0</v>
+      </c>
+      <c r="I2">
         <v>18424000.0</v>
       </c>
-      <c r="G2">
+      <c r="J2">
         <v>18952000.0</v>
       </c>
-      <c r="H2">
+      <c r="K2">
         <v>19036000.0</v>
       </c>
-      <c r="I2">
+      <c r="L2">
         <v>18001210.0</v>
       </c>
-      <c r="J2">
+      <c r="M2">
         <v>18951000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:10">
+    <row r="3" spans="1:13">
       <c r="A3" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
-    </row>
-    <row r="4" spans="1:10">
+      <c r="K3"/>
+      <c r="L3"/>
+      <c r="M3"/>
+    </row>
+    <row r="4" spans="1:13">
       <c r="A4" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-    </row>
-    <row r="5" spans="1:10">
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+    </row>
+    <row r="5" spans="1:13">
       <c r="A5" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-    </row>
-    <row r="6" spans="1:10">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+    </row>
+    <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
-    </row>
-    <row r="7" spans="1:10">
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+    </row>
+    <row r="7" spans="1:13">
       <c r="A7" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
-    </row>
-    <row r="8" spans="1:10">
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+    </row>
+    <row r="8" spans="1:13">
       <c r="A8" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-    </row>
-    <row r="9" spans="1:10">
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+    </row>
+    <row r="9" spans="1:13">
       <c r="A9" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="B9">
+        <v>2188000.0</v>
+      </c>
+      <c r="C9">
+        <v>1775000.0</v>
+      </c>
+      <c r="D9">
+        <v>5203000.0</v>
+      </c>
+      <c r="E9">
         <v>5478000.0</v>
       </c>
-      <c r="C9">
+      <c r="F9">
         <v>4524000.0</v>
       </c>
-      <c r="D9">
+      <c r="G9">
         <v>217000.0</v>
       </c>
-      <c r="E9">
-[...2 lines deleted...]
-      <c r="F9">
+      <c r="H9">
+        <v>247000.0</v>
+      </c>
+      <c r="I9">
         <v>1588000.0</v>
       </c>
-      <c r="G9">
+      <c r="J9">
         <v>4987000.0</v>
       </c>
-      <c r="H9">
+      <c r="K9">
         <v>4672000.0</v>
       </c>
-      <c r="I9">
+      <c r="L9">
         <v>5593386.0</v>
       </c>
-      <c r="J9">
+      <c r="M9">
         <v>5004000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:10">
+    <row r="10" spans="1:13">
       <c r="A10" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="B10">
+        <v>-1288000.0</v>
+      </c>
+      <c r="C10">
+        <v>-1771000.0</v>
+      </c>
+      <c r="D10">
+        <v>1464000.0</v>
+      </c>
+      <c r="E10">
         <v>1103000.0</v>
       </c>
-      <c r="C10">
+      <c r="F10">
         <v>383000.0</v>
       </c>
-      <c r="D10">
+      <c r="G10">
         <v>-3175000.0</v>
       </c>
-      <c r="E10">
-[...2 lines deleted...]
-      <c r="F10">
+      <c r="H10">
+        <v>-3177000.0</v>
+      </c>
+      <c r="I10">
         <v>-1345000.0</v>
       </c>
-      <c r="G10">
+      <c r="J10">
         <v>2276000.0</v>
       </c>
-      <c r="H10">
+      <c r="K10">
         <v>2276000.0</v>
       </c>
-      <c r="I10">
+      <c r="L10">
         <v>3164831.0</v>
       </c>
-      <c r="J10">
+      <c r="M10">
         <v>1812000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:10">
+    <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-    </row>
-    <row r="12" spans="1:10">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+    </row>
+    <row r="12" spans="1:13">
       <c r="A12" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="B12">
+        <v>198000.0</v>
+      </c>
+      <c r="C12">
+        <v>223000.0</v>
+      </c>
+      <c r="D12">
+        <v>241000.0</v>
+      </c>
+      <c r="E12">
         <v>248000.0</v>
       </c>
-      <c r="C12">
+      <c r="F12">
         <v>239000.0</v>
       </c>
-      <c r="D12">
+      <c r="G12">
         <v>263000.0</v>
       </c>
-      <c r="E12">
+      <c r="H12">
         <v>223000.0</v>
       </c>
-      <c r="F12">
+      <c r="I12">
         <v>213000.0</v>
       </c>
-      <c r="G12">
+      <c r="J12">
         <v>172000.0</v>
       </c>
-      <c r="H12">
+      <c r="K12">
         <v>170000.0</v>
       </c>
-      <c r="I12">
+      <c r="L12">
         <v>168707.0</v>
       </c>
-      <c r="J12">
+      <c r="M12">
         <v>119000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:10">
+    <row r="13" spans="1:13">
       <c r="A13" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-    </row>
-    <row r="14" spans="1:10">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+    </row>
+    <row r="14" spans="1:13">
       <c r="A14" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
-    </row>
-    <row r="15" spans="1:10">
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+    </row>
+    <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="B15">
+        <v>-1315000.0</v>
+      </c>
+      <c r="C15">
+        <v>-1801000.0</v>
+      </c>
+      <c r="D15">
+        <v>1339000.0</v>
+      </c>
+      <c r="E15">
         <v>1012000.0</v>
       </c>
-      <c r="C15">
+      <c r="F15">
         <v>369000.0</v>
       </c>
-      <c r="D15">
+      <c r="G15">
         <v>-3186000.0</v>
       </c>
-      <c r="E15">
+      <c r="H15">
         <v>-3239000.0</v>
       </c>
-      <c r="F15">
+      <c r="I15">
         <v>2931000.0</v>
       </c>
-      <c r="G15">
+      <c r="J15">
         <v>1642000.0</v>
       </c>
-      <c r="H15">
+      <c r="K15">
         <v>1680000.0</v>
       </c>
-      <c r="I15">
+      <c r="L15">
         <v>2328003.0</v>
       </c>
-      <c r="J15">
+      <c r="M15">
         <v>959000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:10">
+    <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-    </row>
-    <row r="17" spans="1:10">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16"/>
+    </row>
+    <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="B17">
+        <v>-1315000.0</v>
+      </c>
+      <c r="C17">
+        <v>-1801000.0</v>
+      </c>
+      <c r="D17">
+        <v>1339000.0</v>
+      </c>
+      <c r="E17">
         <v>1012000.0</v>
       </c>
-      <c r="C17">
+      <c r="F17">
         <v>369000.0</v>
       </c>
-      <c r="D17">
+      <c r="G17">
         <v>-3186000.0</v>
       </c>
-      <c r="E17">
+      <c r="H17">
         <v>-3239000.0</v>
       </c>
-      <c r="F17">
+      <c r="I17">
         <v>2931000.0</v>
       </c>
-      <c r="G17">
+      <c r="J17">
         <v>1642000.0</v>
       </c>
-      <c r="H17">
+      <c r="K17">
         <v>1680000.0</v>
       </c>
-      <c r="I17">
+      <c r="L17">
         <v>2328003.0</v>
       </c>
-      <c r="J17">
+      <c r="M17">
         <v>959000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:10">
+    <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="B18">
+        <v>-198000.0</v>
+      </c>
+      <c r="C18">
+        <v>-223000.0</v>
+      </c>
+      <c r="D18">
+        <v>-241000.0</v>
+      </c>
+      <c r="E18">
         <v>-248000.0</v>
       </c>
-      <c r="C18">
+      <c r="F18">
         <v>-239000.0</v>
       </c>
-      <c r="D18">
+      <c r="G18">
         <v>-263000.0</v>
       </c>
-      <c r="E18">
+      <c r="H18">
         <v>-223000.0</v>
       </c>
-      <c r="F18">
+      <c r="I18">
         <v>-213000.0</v>
       </c>
-      <c r="G18">
+      <c r="J18">
         <v>-172000.0</v>
       </c>
-      <c r="H18">
+      <c r="K18">
         <v>-170000.0</v>
       </c>
-      <c r="I18">
+      <c r="L18">
         <v>200050.0</v>
       </c>
-      <c r="J18">
+      <c r="M18">
         <v>-119000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:10">
+    <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-    </row>
-    <row r="20" spans="1:10">
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+    </row>
+    <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-    </row>
-    <row r="21" spans="1:10">
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+    </row>
+    <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="B21">
+        <v>-1390000.0</v>
+      </c>
+      <c r="C21">
+        <v>-1814000.0</v>
+      </c>
+      <c r="D21">
+        <v>1519000.0</v>
+      </c>
+      <c r="E21">
         <v>1155000.0</v>
       </c>
-      <c r="C21">
+      <c r="F21">
         <v>418000.0</v>
       </c>
-      <c r="D21">
+      <c r="G21">
         <v>-3132000.0</v>
       </c>
-      <c r="E21">
-[...2 lines deleted...]
-      <c r="F21">
+      <c r="H21">
+        <v>-3069000.0</v>
+      </c>
+      <c r="I21">
         <v>-1341000.0</v>
       </c>
-      <c r="G21">
+      <c r="J21">
         <v>2321000.0</v>
       </c>
-      <c r="H21">
+      <c r="K21">
         <v>2165000.0</v>
       </c>
-      <c r="I21">
+      <c r="L21">
         <v>3121476.0</v>
       </c>
-      <c r="J21">
+      <c r="M21">
         <v>1792000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:10">
+    <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
-    </row>
-    <row r="23" spans="1:10">
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+    </row>
+    <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-    </row>
-    <row r="24" spans="1:10">
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23"/>
+    </row>
+    <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-    </row>
-    <row r="25" spans="1:10">
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+    </row>
+    <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="B25">
+        <v>1174000.0</v>
+      </c>
+      <c r="C25">
+        <v>1172000.0</v>
+      </c>
+      <c r="D25">
+        <v>1196522.0</v>
+      </c>
+      <c r="E25">
         <v>1095000.0</v>
       </c>
-      <c r="C25">
+      <c r="F25">
         <v>1104000.0</v>
       </c>
-      <c r="D25">
+      <c r="G25">
         <v>1099000.0</v>
       </c>
-      <c r="E25">
+      <c r="H25">
         <v>1060826.0</v>
       </c>
-      <c r="F25">
+      <c r="I25">
         <v>1009000.0</v>
       </c>
-      <c r="G25">
+      <c r="J25">
         <v>918000.0</v>
       </c>
-      <c r="H25">
+      <c r="K25">
         <v>886000.0</v>
       </c>
-      <c r="I25">
+      <c r="L25">
         <v>895901.0</v>
       </c>
-      <c r="J25">
+      <c r="M25">
         <v>884000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:10">
+    <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-    </row>
-    <row r="27" spans="1:10">
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+    </row>
+    <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-    </row>
-    <row r="28" spans="1:10">
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+    </row>
+    <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B28">
+        <v>3578000.0</v>
+      </c>
+      <c r="C28">
+        <v>3589000.0</v>
+      </c>
+      <c r="D28">
+        <v>3684000.0</v>
+      </c>
+      <c r="E28">
         <v>4322000.0</v>
       </c>
-      <c r="C28">
-[...2 lines deleted...]
-      <c r="D28">
+      <c r="F28">
+        <v>4106000.0</v>
+      </c>
+      <c r="G28">
         <v>3349000.0</v>
       </c>
-      <c r="E28">
-[...2 lines deleted...]
-      <c r="F28">
+      <c r="H28">
+        <v>3316000.0</v>
+      </c>
+      <c r="I28">
         <v>2929000.0</v>
       </c>
-      <c r="G28">
+      <c r="J28">
         <v>2666000.0</v>
       </c>
-      <c r="H28">
+      <c r="K28">
         <v>2507000.0</v>
       </c>
-      <c r="I28">
+      <c r="L28">
         <v>2495910.0</v>
       </c>
-      <c r="J28">
+      <c r="M28">
         <v>3212000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:10">
+    <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="B29">
+        <v>27000.0</v>
+      </c>
+      <c r="C29">
+        <v>30000.0</v>
+      </c>
+      <c r="D29">
+        <v>125000.0</v>
+      </c>
+      <c r="E29">
         <v>91000.0</v>
       </c>
-      <c r="C29">
+      <c r="F29">
         <v>14000.0</v>
       </c>
-      <c r="D29">
+      <c r="G29">
         <v>11000.0</v>
       </c>
-      <c r="E29">
-[...2 lines deleted...]
-      <c r="F29">
+      <c r="H29">
+        <v>62000.0</v>
+      </c>
+      <c r="I29">
         <v>-4276000.0</v>
       </c>
-      <c r="G29">
+      <c r="J29">
         <v>634000.0</v>
       </c>
-      <c r="H29">
+      <c r="K29">
         <v>596000.0</v>
       </c>
-      <c r="I29">
+      <c r="L29">
         <v>836828.0</v>
       </c>
-      <c r="J29">
+      <c r="M29">
         <v>853000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:10">
+    <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="B30">
+        <v>20073000.0</v>
+      </c>
+      <c r="C30">
+        <v>21337000.0</v>
+      </c>
+      <c r="D30">
+        <v>21988000.0</v>
+      </c>
+      <c r="E30">
         <v>22548000.0</v>
       </c>
-      <c r="C30">
+      <c r="F30">
         <v>22836000.0</v>
       </c>
-      <c r="D30">
+      <c r="G30">
         <v>22496000.0</v>
       </c>
-      <c r="E30">
-[...2 lines deleted...]
-      <c r="F30">
+      <c r="H30">
+        <v>23421000.0</v>
+      </c>
+      <c r="I30">
         <v>21353000.0</v>
       </c>
-      <c r="G30">
+      <c r="J30">
         <v>21618000.0</v>
       </c>
-      <c r="H30">
+      <c r="K30">
         <v>21543000.0</v>
       </c>
-      <c r="I30">
+      <c r="L30">
         <v>20473120.0</v>
       </c>
-      <c r="J30">
+      <c r="M30">
         <v>22163000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:10">
+    <row r="31" spans="1:13">
       <c r="A31" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-    </row>
-    <row r="32" spans="1:10">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31"/>
+    </row>
+    <row r="32" spans="1:13">
       <c r="A32" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="B32">
+        <v>18683000.0</v>
+      </c>
+      <c r="C32">
+        <v>19523000.0</v>
+      </c>
+      <c r="D32">
+        <v>23507000.0</v>
+      </c>
+      <c r="E32">
         <v>23703000.0</v>
       </c>
-      <c r="C32">
+      <c r="F32">
         <v>23254000.0</v>
       </c>
-      <c r="D32">
+      <c r="G32">
         <v>19364000.0</v>
       </c>
-      <c r="E32">
-[...2 lines deleted...]
-      <c r="F32">
+      <c r="H32">
+        <v>20352000.0</v>
+      </c>
+      <c r="I32">
         <v>20012000.0</v>
       </c>
-      <c r="G32">
+      <c r="J32">
         <v>23939000.0</v>
       </c>
-      <c r="H32">
+      <c r="K32">
         <v>23708000.0</v>
       </c>
-      <c r="I32">
+      <c r="L32">
         <v>23594596.0</v>
       </c>
-      <c r="J32">
+      <c r="M32">
         <v>23955000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G30"/>
+  <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:7">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B2">
+        <v>21238034.0</v>
+      </c>
+      <c r="C2">
         <v>31521576.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>8129977.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>7454446.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>8763000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2198000.0</v>
       </c>
-      <c r="G2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:7">
+      <c r="H2"/>
+    </row>
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="B3">
+        <v>1585224</v>
+      </c>
+      <c r="C3">
         <v>3017988</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1510816</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1926974</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1353000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>339000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:7">
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-    </row>
-    <row r="6" spans="1:7">
+      <c r="H5"/>
+    </row>
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="B6">
+        <v>19541672.0</v>
+      </c>
+      <c r="C6">
         <v>-10287607.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>23387982.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>670634.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-1308000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>6559000.0</v>
       </c>
-      <c r="G6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:7">
+      <c r="H6"/>
+    </row>
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="B7">
+        <v>5702665.0</v>
+      </c>
+      <c r="C7">
         <v>-3386671.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-11600337.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-3642820.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-5664000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>2583000.0</v>
       </c>
-      <c r="G7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:7">
+      <c r="H7"/>
+    </row>
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
-    </row>
-    <row r="10" spans="1:7">
+      <c r="H9"/>
+    </row>
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
-    </row>
-    <row r="11" spans="1:7">
+      <c r="H10"/>
+    </row>
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
-    </row>
-    <row r="12" spans="1:7">
+      <c r="H11"/>
+    </row>
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
-    </row>
-    <row r="13" spans="1:7">
+      <c r="H12"/>
+    </row>
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
-    </row>
-    <row r="14" spans="1:7">
+      <c r="H13"/>
+    </row>
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B14">
+        <v>4494522.0</v>
+      </c>
+      <c r="C14">
         <v>3873826.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>3243901.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>2119343.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1898000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1485000.0</v>
       </c>
-      <c r="G14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:7">
+      <c r="H14"/>
+    </row>
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="B15">
-        <v>-3479998.0</v>
-[...4 lines deleted...]
-      </c>
+        <v>2699996.0</v>
+      </c>
+      <c r="C15">
+        <v>3479998.0</v>
+      </c>
+      <c r="D15"/>
       <c r="E15">
-        <v>-600000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="F15">
+        <v>600000.0</v>
+      </c>
+      <c r="G15">
         <v>2000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>1300000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:7">
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B16">
+        <v>40779340.0</v>
+      </c>
+      <c r="C16">
         <v>21238034.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>31521576.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>8129977.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>7455000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>8763000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>2198000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:7">
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-    </row>
-    <row r="18" spans="1:7">
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B18">
+        <v>8202994.0</v>
+      </c>
+      <c r="C18">
         <v>-4011696.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-3459606.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>5040699.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>4945000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>9651000.0</v>
       </c>
-      <c r="G18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:7">
+      <c r="H18"/>
+    </row>
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-123713.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-971421.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-5623000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-210000.0</v>
       </c>
-      <c r="G19"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:7">
+      <c r="H19"/>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B20">
+        <v>10460870.0</v>
+      </c>
+      <c r="C20">
         <v>0.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>31567204.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>3.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
-      <c r="G20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:7">
+      <c r="G20">
+        <v>0.0</v>
+      </c>
+      <c r="H20"/>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="B21">
+        <v>7510000.0</v>
+      </c>
+      <c r="C21">
         <v>0.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-4000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>4000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>0.0</v>
       </c>
-      <c r="F21"/>
       <c r="G21"/>
-    </row>
-    <row r="22" spans="1:7">
+      <c r="H21"/>
+    </row>
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="B22">
+        <v>-465936.0</v>
+      </c>
+      <c r="C22">
         <v>3013874.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>7574003.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>6246847.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>9630000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>5649000.0</v>
       </c>
-      <c r="G22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:7">
+      <c r="H22"/>
+    </row>
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
-    </row>
-    <row r="24" spans="1:7">
+      <c r="H23"/>
+    </row>
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-    </row>
-    <row r="25" spans="1:7">
+      <c r="H24"/>
+    </row>
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B25">
+        <v>206997.0</v>
+      </c>
+      <c r="C25">
         <v>54392.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>320950.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>166870.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>256000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>238000.0</v>
       </c>
-      <c r="G25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:7">
+      <c r="H25"/>
+    </row>
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-    </row>
-    <row r="27" spans="1:7">
+      <c r="H26"/>
+    </row>
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-    </row>
-    <row r="28" spans="1:7">
+      <c r="H27"/>
+    </row>
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
-    </row>
-    <row r="29" spans="1:7">
+      <c r="H28"/>
+    </row>
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B29">
+        <v>9788218.0</v>
+      </c>
+      <c r="C29">
         <v>-993708.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-1948790.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>6967673.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>6298000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>9990000.0</v>
       </c>
-      <c r="G29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:7">
+      <c r="H29"/>
+    </row>
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
+      <c r="H30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J30"/>
+  <dimension ref="A1:M30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:13">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>70</v>
       </c>
       <c r="F1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="H1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>73</v>
       </c>
       <c r="J1" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:10">
+        <v>74</v>
+      </c>
+      <c r="K1" t="s">
+        <v>75</v>
+      </c>
+      <c r="L1" t="s">
+        <v>3</v>
+      </c>
+      <c r="M1" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B2">
+        <v>37421000.0</v>
+      </c>
+      <c r="C2">
+        <v>40779000.0</v>
+      </c>
+      <c r="D2">
+        <v>23118000.0</v>
+      </c>
+      <c r="E2">
         <v>20418000.0</v>
       </c>
-      <c r="C2">
+      <c r="F2">
         <v>28305000.0</v>
       </c>
-      <c r="D2">
+      <c r="G2">
         <v>21238000.0</v>
       </c>
-      <c r="E2">
+      <c r="H2">
         <v>24976000.0</v>
       </c>
-      <c r="F2">
+      <c r="I2">
         <v>25853000.0</v>
       </c>
-      <c r="G2">
+      <c r="J2">
         <v>30241000.0</v>
       </c>
-      <c r="H2">
+      <c r="K2">
         <v>31521000.0</v>
       </c>
-      <c r="I2">
+      <c r="L2">
         <v>36328000.0</v>
       </c>
-      <c r="J2">
+      <c r="M2">
         <v>7876000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:10">
+    <row r="3" spans="1:13">
       <c r="A3" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="B3">
+        <v>316000</v>
+      </c>
+      <c r="C3">
+        <v>339000</v>
+      </c>
+      <c r="D3">
+        <v>345224</v>
+      </c>
+      <c r="E3">
         <v>396000</v>
       </c>
-      <c r="C3">
+      <c r="F3">
         <v>488000</v>
       </c>
-      <c r="D3">
+      <c r="G3">
         <v>356000</v>
       </c>
-      <c r="E3">
+      <c r="H3">
         <v>97988</v>
       </c>
-      <c r="F3">
+      <c r="I3">
         <v>595000</v>
       </c>
-      <c r="G3">
+      <c r="J3">
         <v>1829000</v>
       </c>
-      <c r="H3">
+      <c r="K3">
         <v>496000</v>
       </c>
-      <c r="I3">
+      <c r="L3">
         <v>95816</v>
       </c>
-      <c r="J3">
+      <c r="M3">
         <v>395000</v>
       </c>
     </row>
-    <row r="4" spans="1:10">
+    <row r="4" spans="1:13">
       <c r="A4" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-    </row>
-    <row r="5" spans="1:10">
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+    </row>
+    <row r="5" spans="1:13">
       <c r="A5" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-    </row>
-    <row r="6" spans="1:10">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+    </row>
+    <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="B6">
+        <v>-4529000.0</v>
+      </c>
+      <c r="C6">
+        <v>-3358000.0</v>
+      </c>
+      <c r="D6">
+        <v>17661672.0</v>
+      </c>
+      <c r="E6">
         <v>2700000.0</v>
       </c>
-      <c r="C6">
+      <c r="F6">
         <v>-7887000.0</v>
       </c>
-      <c r="D6">
+      <c r="G6">
         <v>7067000.0</v>
       </c>
-      <c r="E6">
+      <c r="H6">
         <v>-3748607.0</v>
       </c>
-      <c r="F6">
+      <c r="I6">
         <v>-871000.0</v>
       </c>
-      <c r="G6">
+      <c r="J6">
         <v>-4387000.0</v>
       </c>
-      <c r="H6">
+      <c r="K6">
         <v>-1281000.0</v>
       </c>
-      <c r="I6">
+      <c r="L6">
         <v>-4810018.0</v>
       </c>
-      <c r="J6">
+      <c r="M6">
         <v>28453000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:10">
+    <row r="7" spans="1:13">
       <c r="A7" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="B7">
+        <v>-3221000.0</v>
+      </c>
+      <c r="C7">
+        <v>2683000.0</v>
+      </c>
+      <c r="D7">
+        <v>665665.0</v>
+      </c>
+      <c r="E7">
         <v>2775000.0</v>
       </c>
-      <c r="C7">
+      <c r="F7">
         <v>-7613000.0</v>
       </c>
-      <c r="D7">
+      <c r="G7">
         <v>9875000.0</v>
       </c>
-      <c r="E7">
+      <c r="H7">
         <v>-747671.0</v>
       </c>
-      <c r="F7">
+      <c r="I7">
         <v>2703000.0</v>
       </c>
-      <c r="G7">
+      <c r="J7">
         <v>-3215000.0</v>
       </c>
-      <c r="H7">
+      <c r="K7">
         <v>-2127000.0</v>
       </c>
-      <c r="I7">
+      <c r="L7">
         <v>-3200337.0</v>
       </c>
-      <c r="J7">
+      <c r="M7">
         <v>-5406000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:10">
+    <row r="8" spans="1:13">
       <c r="A8" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-    </row>
-    <row r="9" spans="1:10">
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+    </row>
+    <row r="9" spans="1:13">
       <c r="A9" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-    </row>
-    <row r="10" spans="1:10">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+    </row>
+    <row r="10" spans="1:13">
       <c r="A10" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
-    </row>
-    <row r="11" spans="1:10">
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+    </row>
+    <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-    </row>
-    <row r="12" spans="1:10">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+    </row>
+    <row r="12" spans="1:13">
       <c r="A12" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-    </row>
-    <row r="13" spans="1:10">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12"/>
+    </row>
+    <row r="13" spans="1:13">
       <c r="A13" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-    </row>
-    <row r="14" spans="1:10">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+    </row>
+    <row r="14" spans="1:13">
       <c r="A14" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B14">
+        <v>1174000.0</v>
+      </c>
+      <c r="C14">
+        <v>1172000.0</v>
+      </c>
+      <c r="D14">
+        <v>1196522.0</v>
+      </c>
+      <c r="E14">
         <v>1095000.0</v>
       </c>
-      <c r="C14">
+      <c r="F14">
         <v>1104000.0</v>
       </c>
-      <c r="D14">
+      <c r="G14">
         <v>1099000.0</v>
       </c>
-      <c r="E14">
+      <c r="H14">
         <v>1060826.0</v>
       </c>
-      <c r="F14">
+      <c r="I14">
         <v>1009000.0</v>
       </c>
-      <c r="G14">
+      <c r="J14">
         <v>918000.0</v>
       </c>
-      <c r="H14">
+      <c r="K14">
         <v>886000.0</v>
       </c>
-      <c r="I14">
+      <c r="L14">
         <v>895901.0</v>
       </c>
-      <c r="J14">
+      <c r="M14">
         <v>884000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:10">
+    <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15"/>
-      <c r="E15">
+      <c r="D15">
+        <v>4.0</v>
+      </c>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15">
         <v>2.0</v>
       </c>
-      <c r="F15">
+      <c r="I15">
         <v>0.0</v>
       </c>
-      <c r="G15"/>
-[...1 lines deleted...]
-      <c r="I15"/>
       <c r="J15"/>
-    </row>
-    <row r="16" spans="1:10">
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+    </row>
+    <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B16">
+        <v>32892000.0</v>
+      </c>
+      <c r="C16">
+        <v>37421000.0</v>
+      </c>
+      <c r="D16">
+        <v>40779340.0</v>
+      </c>
+      <c r="E16">
         <v>23118000.0</v>
       </c>
-      <c r="C16">
+      <c r="F16">
         <v>20418000.0</v>
       </c>
-      <c r="D16">
+      <c r="G16">
         <v>28305000.0</v>
       </c>
-      <c r="E16">
+      <c r="H16">
         <v>21238034.0</v>
       </c>
-      <c r="F16">
+      <c r="I16">
         <v>24976000.0</v>
       </c>
-      <c r="G16">
+      <c r="J16">
         <v>25853000.0</v>
       </c>
-      <c r="H16">
+      <c r="K16">
         <v>30241000.0</v>
       </c>
-      <c r="I16">
+      <c r="L16">
         <v>31521576.0</v>
       </c>
-      <c r="J16">
+      <c r="M16">
         <v>36328000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:10">
+    <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
-    </row>
-    <row r="18" spans="1:10">
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+    </row>
+    <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B18">
-        <v>4673000.0</v>
+        <v>-3693000.0</v>
       </c>
       <c r="C18">
-        <v>-6631000.0</v>
+        <v>4264000.0</v>
       </c>
       <c r="D18">
-        <v>7341000.0</v>
+        <v>2819994.0</v>
       </c>
       <c r="E18">
+        <v>4748000.0</v>
+      </c>
+      <c r="F18">
+        <v>-6671000.0</v>
+      </c>
+      <c r="G18">
+        <v>7306000.0</v>
+      </c>
+      <c r="H18">
         <v>-2953696.0</v>
       </c>
-      <c r="F18">
+      <c r="I18">
         <v>1768000.0</v>
       </c>
-      <c r="G18">
+      <c r="J18">
         <v>-2186000.0</v>
       </c>
-      <c r="H18">
+      <c r="K18">
         <v>-640000.0</v>
       </c>
-      <c r="I18">
+      <c r="L18">
         <v>-1553606.0</v>
       </c>
-      <c r="J18">
+      <c r="M18">
         <v>-5439000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:10">
+    <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
-      <c r="F19">
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19">
         <v>-419000.0</v>
       </c>
-      <c r="G19">
+      <c r="J19">
         <v>-1672000.0</v>
       </c>
-      <c r="H19">
+      <c r="K19">
         <v>-357000.0</v>
       </c>
-      <c r="I19">
+      <c r="L19">
         <v>-250713.0</v>
       </c>
-      <c r="J19">
+      <c r="M19">
         <v>-290000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:10">
+    <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
-      <c r="E20">
-[...1 lines deleted...]
-      </c>
+      <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-      <c r="H20"/>
-      <c r="I20">
+      <c r="H20">
+        <v>0.0</v>
+      </c>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20">
         <v>204.0</v>
       </c>
-      <c r="J20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:10">
+      <c r="M20"/>
+    </row>
+    <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>125</v>
-[...3 lines deleted...]
-      <c r="D21"/>
+        <v>128</v>
+      </c>
+      <c r="B21">
+        <v>0.0</v>
+      </c>
+      <c r="C21">
+        <v>-7510000.0</v>
+      </c>
+      <c r="D21">
+        <v>5810000.0</v>
+      </c>
       <c r="E21">
+        <v>1700000.0</v>
+      </c>
+      <c r="F21">
         <v>0.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
+        <v>0.0</v>
+      </c>
+      <c r="H21">
+        <v>0.0</v>
+      </c>
+      <c r="I21">
         <v>-1900000.0</v>
       </c>
-      <c r="G21"/>
-[...1 lines deleted...]
-      <c r="I21"/>
       <c r="J21"/>
-    </row>
-    <row r="22" spans="1:10">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+    </row>
+    <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="B22">
+        <v>-1315000.0</v>
+      </c>
+      <c r="C22">
+        <v>-1801000.0</v>
+      </c>
+      <c r="D22">
+        <v>1339000.0</v>
+      </c>
+      <c r="E22">
         <v>1012000.0</v>
       </c>
-      <c r="C22">
+      <c r="F22">
         <v>369000.0</v>
       </c>
-      <c r="D22">
+      <c r="G22">
         <v>-3186000.0</v>
       </c>
-      <c r="E22">
+      <c r="H22">
         <v>-3239000.0</v>
       </c>
-      <c r="F22">
+      <c r="I22">
         <v>2931000.0</v>
       </c>
-      <c r="G22">
+      <c r="J22">
         <v>1642000.0</v>
       </c>
-      <c r="H22">
+      <c r="K22">
         <v>1680000.0</v>
       </c>
-      <c r="I22">
+      <c r="L22">
         <v>2328003.0</v>
       </c>
-      <c r="J22">
+      <c r="M22">
         <v>959000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:10">
+    <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-    </row>
-    <row r="24" spans="1:10">
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23"/>
+    </row>
+    <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-    </row>
-    <row r="25" spans="1:10">
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+    </row>
+    <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B25">
+        <v>-59000.0</v>
+      </c>
+      <c r="C25">
+        <v>-47000.0</v>
+      </c>
+      <c r="D25">
+        <v>87997.0</v>
+      </c>
+      <c r="E25">
         <v>44000.0</v>
       </c>
-      <c r="C25">
+      <c r="F25">
         <v>40000.0</v>
       </c>
-      <c r="D25">
+      <c r="G25">
         <v>35000.0</v>
       </c>
-      <c r="E25">
+      <c r="H25">
         <v>79392.0</v>
       </c>
-      <c r="F25">
+      <c r="I25">
         <v>7000.0</v>
       </c>
-      <c r="G25">
+      <c r="J25">
         <v>53000.0</v>
       </c>
-      <c r="H25">
+      <c r="K25">
         <v>-85000.0</v>
       </c>
-      <c r="I25">
+      <c r="L25">
         <v>-126050.0</v>
       </c>
-      <c r="J25">
+      <c r="M25">
         <v>75000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:10">
+    <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-    </row>
-    <row r="27" spans="1:10">
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+    </row>
+    <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-    </row>
-    <row r="28" spans="1:10">
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+    </row>
+    <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
-    </row>
-    <row r="29" spans="1:10">
+      <c r="K28"/>
+      <c r="L28"/>
+      <c r="M28"/>
+    </row>
+    <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B29">
-        <v>5069000.0</v>
+        <v>-3377000.0</v>
       </c>
       <c r="C29">
-        <v>-6143000.0</v>
+        <v>4603000.0</v>
       </c>
       <c r="D29">
-        <v>7697000.0</v>
+        <v>3165218.0</v>
       </c>
       <c r="E29">
+        <v>5144000.0</v>
+      </c>
+      <c r="F29">
+        <v>-6183000.0</v>
+      </c>
+      <c r="G29">
+        <v>7662000.0</v>
+      </c>
+      <c r="H29">
         <v>-2855708.0</v>
       </c>
-      <c r="F29">
+      <c r="I29">
         <v>2363000.0</v>
       </c>
-      <c r="G29">
+      <c r="J29">
         <v>-357000.0</v>
       </c>
-      <c r="H29">
+      <c r="K29">
         <v>-144000.0</v>
       </c>
-      <c r="I29">
+      <c r="L29">
         <v>-1457790.0</v>
       </c>
-      <c r="J29">
+      <c r="M29">
         <v>-5044000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:10">
+    <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
+      <c r="K30"/>
+      <c r="L30"/>
+      <c r="M30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>