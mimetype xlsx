--- v0 (2026-07-13)
+++ v1 (2026-09-11)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="132">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
   </si>
   <si>
@@ -223,50 +223,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>costOfRevenue</t>
   </si>
   <si>
     <t>depreciationAndAmortization</t>
   </si>
   <si>
     <t>discontinuedOperations</t>
   </si>
@@ -1689,1161 +1692,1274 @@
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H62"/>
+  <dimension ref="A1:I62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>67</v>
       </c>
       <c r="C1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="E1" t="s">
         <v>69</v>
       </c>
       <c r="F1" t="s">
         <v>70</v>
       </c>
       <c r="G1" t="s">
+        <v>71</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
       </c>
-      <c r="H1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:8">
+      <c r="I1" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
+        <v>37525000.0</v>
+      </c>
+      <c r="C2">
         <v>33456000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>44114021.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>32558000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>33431000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>32365000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>47358657.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>41350851.0</v>
       </c>
     </row>
-    <row r="3" spans="1:8">
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
-    </row>
-    <row r="4" spans="1:8">
+      <c r="I3"/>
+    </row>
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>8</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
-    </row>
-    <row r="5" spans="1:8">
+      <c r="I4"/>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
-    </row>
-    <row r="6" spans="1:8">
+      <c r="I5"/>
+    </row>
+    <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>10</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
-    </row>
-    <row r="7" spans="1:8">
+      <c r="I6"/>
+    </row>
+    <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>11</v>
       </c>
       <c r="B7">
+        <v>5176000.0</v>
+      </c>
+      <c r="C7">
         <v>3223000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>3361984.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>2863000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>2917000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>3184000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>2878876.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>3388296.0</v>
       </c>
     </row>
-    <row r="8" spans="1:8">
+    <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>12</v>
       </c>
       <c r="B8">
         <v>101954000.0</v>
       </c>
       <c r="C8">
+        <v>101954000.0</v>
+      </c>
+      <c r="D8">
         <v>101954382.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>90900000.0</v>
       </c>
       <c r="E8">
         <v>90900000.0</v>
       </c>
       <c r="F8">
         <v>90900000.0</v>
       </c>
       <c r="G8">
+        <v>90900000.0</v>
+      </c>
+      <c r="H8">
         <v>90900049.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>90971076.0</v>
       </c>
     </row>
-    <row r="9" spans="1:8">
+    <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>13</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
-    </row>
-    <row r="10" spans="1:8">
+      <c r="I9"/>
+    </row>
+    <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10">
+        <v>5447000.0</v>
+      </c>
+      <c r="C10">
         <v>6066000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>9249500.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>4690000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>9153000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>6999000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>7354127.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>18192866.0</v>
       </c>
     </row>
-    <row r="11" spans="1:8">
+    <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>15</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
-    </row>
-    <row r="12" spans="1:8">
+      <c r="I11"/>
+    </row>
+    <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>16</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
-    </row>
-    <row r="13" spans="1:8">
+      <c r="I12"/>
+    </row>
+    <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>17</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
-    </row>
-    <row r="14" spans="1:8">
+      <c r="I13"/>
+    </row>
+    <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>18</v>
       </c>
       <c r="B14">
         <v>312134900.0</v>
       </c>
       <c r="C14">
         <v>312134900.0</v>
       </c>
       <c r="D14">
-        <v>290000000.0</v>
+        <v>312134900.0</v>
       </c>
       <c r="E14">
         <v>290000000.0</v>
       </c>
       <c r="F14">
         <v>290000000.0</v>
       </c>
       <c r="G14">
         <v>290000000.0</v>
       </c>
       <c r="H14">
         <v>290000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:8">
+      <c r="I14">
+        <v>290000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>19</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
-    </row>
-    <row r="16" spans="1:8">
+      <c r="I15"/>
+    </row>
+    <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>20</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
-    </row>
-    <row r="17" spans="1:8">
+      <c r="I16"/>
+    </row>
+    <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>21</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
-    </row>
-    <row r="18" spans="1:8">
+      <c r="I17"/>
+    </row>
+    <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>22</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
-    </row>
-    <row r="19" spans="1:8">
+      <c r="I18"/>
+    </row>
+    <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>23</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
-    </row>
-    <row r="20" spans="1:8">
+      <c r="I19"/>
+    </row>
+    <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>24</v>
       </c>
       <c r="B20">
         <v>93000.0</v>
       </c>
       <c r="C20">
+        <v>93000.0</v>
+      </c>
+      <c r="D20">
         <v>92728.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>93000.0</v>
       </c>
       <c r="E20">
         <v>93000.0</v>
       </c>
       <c r="F20">
         <v>93000.0</v>
       </c>
       <c r="G20">
-        <v>92728.0</v>
+        <v>93000.0</v>
       </c>
       <c r="H20">
         <v>92728.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:8">
+      <c r="I20">
+        <v>92728.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>25</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
-    </row>
-    <row r="22" spans="1:8">
+      <c r="I21"/>
+    </row>
+    <row r="22" spans="1:9">
       <c r="A22" t="s">
         <v>26</v>
       </c>
       <c r="B22">
+        <v>105408000.0</v>
+      </c>
+      <c r="C22">
         <v>97779000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>97832675.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>86783000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>76276000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>79094000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>79995727.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>68853796.0</v>
       </c>
     </row>
-    <row r="23" spans="1:8">
+    <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>27</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
-    </row>
-    <row r="24" spans="1:8">
+      <c r="I23"/>
+    </row>
+    <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>28</v>
       </c>
       <c r="B24">
+        <v>25660000.0</v>
+      </c>
+      <c r="C24">
         <v>24451000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>26604482.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>22871000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>16156000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>17145000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>18648485.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>19196724.0</v>
       </c>
     </row>
-    <row r="25" spans="1:8">
+    <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>29</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
-    </row>
-    <row r="26" spans="1:8">
+      <c r="I25"/>
+    </row>
+    <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>30</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
-    </row>
-    <row r="27" spans="1:8">
+      <c r="I26"/>
+    </row>
+    <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>31</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-    </row>
-    <row r="28" spans="1:8">
+      <c r="I27"/>
+    </row>
+    <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>32</v>
       </c>
       <c r="B28">
+        <v>155116000.0</v>
+      </c>
+      <c r="C28">
         <v>139859000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>119251099.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>117878000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>109156000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>104556000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>94096408.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>58696555.0</v>
       </c>
     </row>
-    <row r="29" spans="1:8">
+    <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>33</v>
       </c>
       <c r="B29">
+        <v>286860000.0</v>
+      </c>
+      <c r="C29">
         <v>268533000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>248454176.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>229835000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>222936000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>212615000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>200019798.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>170168693.0</v>
       </c>
     </row>
-    <row r="30" spans="1:8">
+    <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>34</v>
       </c>
       <c r="B30">
+        <v>124933000.0</v>
+      </c>
+      <c r="C30">
         <v>105124000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>97911291.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>89596000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>89208000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>80353000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>78603662.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>54501293.0</v>
       </c>
     </row>
-    <row r="31" spans="1:8">
+    <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>35</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
-    </row>
-    <row r="32" spans="1:8">
+      <c r="I31"/>
+    </row>
+    <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>36</v>
       </c>
       <c r="B32">
+        <v>76091000.0</v>
+      </c>
+      <c r="C32">
         <v>74200000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>74136911.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>60971000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>50946000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>56226000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>56418954.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>44357199.0</v>
       </c>
     </row>
-    <row r="33" spans="1:8">
+    <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>37</v>
       </c>
       <c r="B33">
+        <v>84110000.0</v>
+      </c>
+      <c r="C33">
         <v>79714000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>79575813.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>75840000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>76528000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>68874000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>67558187.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>76442683.0</v>
       </c>
     </row>
-    <row r="34" spans="1:8">
+    <row r="34" spans="1:9">
       <c r="A34" t="s">
         <v>38</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
-    </row>
-    <row r="35" spans="1:8">
+      <c r="I34"/>
+    </row>
+    <row r="35" spans="1:9">
       <c r="A35" t="s">
         <v>39</v>
       </c>
       <c r="B35">
+        <v>33904000.0</v>
+      </c>
+      <c r="C35">
         <v>31306000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>33759147.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>29544000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>22847000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>24040000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>25407878.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>27520610.0</v>
       </c>
     </row>
-    <row r="36" spans="1:8">
+    <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>40</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
-    </row>
-    <row r="37" spans="1:8">
+      <c r="I36"/>
+    </row>
+    <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>41</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
-    </row>
-    <row r="38" spans="1:8">
+      <c r="I37"/>
+    </row>
+    <row r="38" spans="1:9">
       <c r="A38" t="s">
         <v>42</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
-    </row>
-    <row r="39" spans="1:8">
+      <c r="I38"/>
+    </row>
+    <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>43</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
-    </row>
-    <row r="40" spans="1:8">
+      <c r="I39"/>
+    </row>
+    <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>44</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40"/>
-    </row>
-    <row r="41" spans="1:8">
+      <c r="I40"/>
+    </row>
+    <row r="41" spans="1:9">
       <c r="A41" t="s">
         <v>45</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
-    </row>
-    <row r="42" spans="1:8">
+      <c r="I41"/>
+    </row>
+    <row r="42" spans="1:9">
       <c r="A42" t="s">
         <v>46</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
-    </row>
-    <row r="43" spans="1:8">
+      <c r="I42"/>
+    </row>
+    <row r="43" spans="1:9">
       <c r="A43" t="s">
         <v>47</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
-    </row>
-    <row r="44" spans="1:8">
+      <c r="I43"/>
+    </row>
+    <row r="44" spans="1:9">
       <c r="A44" t="s">
         <v>48</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
-    </row>
-    <row r="45" spans="1:8">
+      <c r="I44"/>
+    </row>
+    <row r="45" spans="1:9">
       <c r="A45" t="s">
         <v>49</v>
       </c>
       <c r="B45">
+        <v>80924000.0</v>
+      </c>
+      <c r="C45">
         <v>76516000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>108485887.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>72615000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>73740000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>66075000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>93576397.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>77732300.0</v>
       </c>
     </row>
-    <row r="46" spans="1:8">
+    <row r="46" spans="1:9">
       <c r="A46" t="s">
         <v>50</v>
       </c>
       <c r="B46">
+        <v>80924000.0</v>
+      </c>
+      <c r="C46">
         <v>76516000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>76365551.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>72615000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>73740000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>66075000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>64748354.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>73614060.0</v>
       </c>
     </row>
-    <row r="47" spans="1:8">
+    <row r="47" spans="1:9">
       <c r="A47" t="s">
         <v>51</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
-    </row>
-    <row r="48" spans="1:8">
+      <c r="I47"/>
+    </row>
+    <row r="48" spans="1:9">
       <c r="A48" t="s">
         <v>52</v>
       </c>
       <c r="B48">
+        <v>71853000.0</v>
+      </c>
+      <c r="C48">
         <v>68164000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>65509524.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>63877000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>61237000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>57670000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>55179543.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>49818525.0</v>
       </c>
     </row>
-    <row r="49" spans="1:8">
+    <row r="49" spans="1:9">
       <c r="A49" t="s">
         <v>53</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
-    </row>
-    <row r="50" spans="1:8">
+      <c r="I49"/>
+    </row>
+    <row r="50" spans="1:9">
       <c r="A50" t="s">
         <v>54</v>
       </c>
       <c r="B50">
+        <v>134903000.0</v>
+      </c>
+      <c r="C50">
         <v>121474000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>101896117.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>99697000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>102153000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>94410000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>82802050.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>57692697.0</v>
       </c>
     </row>
-    <row r="51" spans="1:8">
+    <row r="51" spans="1:9">
       <c r="A51" t="s">
         <v>55</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
-    </row>
-    <row r="52" spans="1:8">
+      <c r="I51"/>
+    </row>
+    <row r="52" spans="1:9">
       <c r="A52" t="s">
         <v>56</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
-    </row>
-    <row r="53" spans="1:8">
+      <c r="I52"/>
+    </row>
+    <row r="53" spans="1:9">
       <c r="A53" t="s">
         <v>57</v>
       </c>
       <c r="B53">
+        <v>11315000.0</v>
+      </c>
+      <c r="C53">
         <v>10621000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>7000000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>9370000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>7838000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>12477000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>7000000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>3794125.0</v>
       </c>
     </row>
-    <row r="54" spans="1:8">
+    <row r="54" spans="1:9">
       <c r="A54" t="s">
         <v>58</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
-    </row>
-    <row r="55" spans="1:8">
+      <c r="I54"/>
+    </row>
+    <row r="55" spans="1:9">
       <c r="A55" t="s">
         <v>59</v>
       </c>
       <c r="B55">
+        <v>339471000.0</v>
+      </c>
+      <c r="C55">
         <v>315328000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>305553166.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>271957000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>265758000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>255045000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>259123571.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>225421940.0</v>
       </c>
     </row>
-    <row r="56" spans="1:8">
+    <row r="56" spans="1:9">
       <c r="A56" t="s">
         <v>60</v>
       </c>
       <c r="B56">
+        <v>255361000.0</v>
+      </c>
+      <c r="C56">
         <v>235614000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>225977353.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>196117000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>189230000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>186171000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>191565384.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>148979257.0</v>
       </c>
     </row>
-    <row r="57" spans="1:8">
+    <row r="57" spans="1:9">
       <c r="A57" t="s">
         <v>61</v>
       </c>
       <c r="B57">
+        <v>179270000.0</v>
+      </c>
+      <c r="C57">
         <v>161414000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>151840442.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>135146000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>138284000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>129945000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>135146430.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>104622058.0</v>
       </c>
     </row>
-    <row r="58" spans="1:8">
+    <row r="58" spans="1:9">
       <c r="A58" t="s">
         <v>62</v>
       </c>
       <c r="B58">
+        <v>213174000.0</v>
+      </c>
+      <c r="C58">
         <v>192720000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>185599589.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>164690000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>161131000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>153985000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>160554308.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>132142668.0</v>
       </c>
     </row>
-    <row r="59" spans="1:8">
+    <row r="59" spans="1:9">
       <c r="A59" t="s">
         <v>63</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
-    </row>
-    <row r="60" spans="1:8">
+      <c r="I59"/>
+    </row>
+    <row r="60" spans="1:9">
       <c r="A60" t="s">
         <v>64</v>
       </c>
       <c r="B60">
+        <v>126297000.0</v>
+      </c>
+      <c r="C60">
         <v>122608000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>119953577.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>107267000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>104627000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>101060000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>98569263.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>93279272.0</v>
       </c>
     </row>
-    <row r="61" spans="1:8">
+    <row r="61" spans="1:9">
       <c r="A61" t="s">
         <v>65</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
-    </row>
-    <row r="62" spans="1:8">
+      <c r="I61"/>
+    </row>
+    <row r="62" spans="1:9">
       <c r="A62" t="s">
         <v>66</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
+      <c r="I62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -2860,1049 +2976,1110 @@
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B2">
         <v>189529244.0</v>
       </c>
       <c r="C2">
         <v>167045073.0</v>
       </c>
       <c r="D2">
         <v>123331150.0</v>
       </c>
       <c r="E2">
         <v>88620000.0</v>
       </c>
       <c r="F2">
         <v>71490000.0</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B9">
         <v>45822866.0</v>
       </c>
       <c r="C9">
         <v>36349341.0</v>
       </c>
       <c r="D9">
         <v>30353567.0</v>
       </c>
       <c r="E9">
         <v>21289930.0</v>
       </c>
       <c r="F9">
         <v>18264815.0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B10">
         <v>14154210.0</v>
       </c>
       <c r="C10">
         <v>9632345.0</v>
       </c>
       <c r="D10">
         <v>11715497.0</v>
       </c>
       <c r="E10">
         <v>7356280.0</v>
       </c>
       <c r="F10">
         <v>3729015.0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B12">
         <v>7523350.0</v>
       </c>
       <c r="C12">
         <v>4072032.0</v>
       </c>
       <c r="D12">
         <v>3244839.0</v>
       </c>
       <c r="E12">
         <v>1872609.0</v>
       </c>
       <c r="F12">
         <v>1782598.0</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13">
         <v>143000.0</v>
       </c>
       <c r="E13">
         <v>72000.0</v>
       </c>
       <c r="F13">
         <v>69000.0</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B15">
         <v>10329981.0</v>
       </c>
       <c r="C15">
         <v>7405374.0</v>
       </c>
       <c r="D15">
         <v>8017419.0</v>
       </c>
       <c r="E15">
         <v>5263070.0</v>
       </c>
       <c r="F15">
         <v>2624867.0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B17">
         <v>10329981.0</v>
       </c>
       <c r="C17">
         <v>7405374.0</v>
       </c>
       <c r="D17">
         <v>8017419.0</v>
       </c>
       <c r="E17">
         <v>5263070.0</v>
       </c>
       <c r="F17">
         <v>2624867.0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B18">
         <v>-7523350.0</v>
       </c>
       <c r="C18">
         <v>-4072032.0</v>
       </c>
       <c r="D18">
         <v>-3244839.0</v>
       </c>
       <c r="E18">
         <v>-1800609.0</v>
       </c>
       <c r="F18">
         <v>-1713598.0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B21">
         <v>22462005.0</v>
       </c>
       <c r="C21">
         <v>13787125.0</v>
       </c>
       <c r="D21">
         <v>14744604.0</v>
       </c>
       <c r="E21">
         <v>8359930.0</v>
       </c>
       <c r="F21">
         <v>5830815.0</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B25">
         <v>4349682.0</v>
       </c>
       <c r="C25">
         <v>4222649.0</v>
       </c>
       <c r="D25">
         <v>4066726.0</v>
       </c>
       <c r="E25">
         <v>3430935.0</v>
       </c>
       <c r="F25">
         <v>3299073.0</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B28">
         <v>24155414.0</v>
       </c>
       <c r="C28">
         <v>23051949.0</v>
       </c>
       <c r="D28">
         <v>16282574.0</v>
       </c>
       <c r="E28">
         <v>3247000.0</v>
       </c>
       <c r="F28">
         <v>2236000.0</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B29">
         <v>3824229.0</v>
       </c>
       <c r="C29">
         <v>2226971.0</v>
       </c>
       <c r="D29">
         <v>3698078.0</v>
       </c>
       <c r="E29">
         <v>2093210.0</v>
       </c>
       <c r="F29">
         <v>1104148.0</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B30">
         <v>212890105.0</v>
       </c>
       <c r="C30">
         <v>189607289.0</v>
       </c>
       <c r="D30">
         <v>138940113.0</v>
       </c>
       <c r="E30">
         <v>101550000.0</v>
       </c>
       <c r="F30">
         <v>83924000.0</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B32">
         <v>235352110.0</v>
       </c>
       <c r="C32">
         <v>203394414.0</v>
       </c>
       <c r="D32">
         <v>153684717.0</v>
       </c>
       <c r="E32">
         <v>109909526.0</v>
       </c>
       <c r="F32">
         <v>89754556.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G32"/>
+  <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>67</v>
       </c>
       <c r="C1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="E1" t="s">
         <v>69</v>
       </c>
       <c r="F1" t="s">
         <v>70</v>
       </c>
       <c r="G1" t="s">
+        <v>71</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="2" spans="1:7">
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B2">
+        <v>67052000.0</v>
+      </c>
+      <c r="C2">
         <v>48385000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>49714000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>43093000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>49151000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>47551000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>45048000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
-    </row>
-    <row r="4" spans="1:7">
+      <c r="H3"/>
+    </row>
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-    </row>
-    <row r="6" spans="1:7">
+      <c r="H5"/>
+    </row>
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
-    </row>
-    <row r="7" spans="1:7">
+      <c r="H6"/>
+    </row>
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
-    </row>
-    <row r="8" spans="1:7">
+      <c r="H7"/>
+    </row>
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B9">
+        <v>14365000.0</v>
+      </c>
+      <c r="C9">
         <v>11225000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>12514000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>11255000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>12031000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>10043000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>10420000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:7">
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B10">
+        <v>5053000.0</v>
+      </c>
+      <c r="C10">
         <v>3636000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>2224000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>3596000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>4936000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>3382000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>79000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
-    </row>
-    <row r="12" spans="1:7">
+      <c r="H11"/>
+    </row>
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B12">
+        <v>2252000.0</v>
+      </c>
+      <c r="C12">
         <v>1705000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1872000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2239000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1666000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1725000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>673000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:7">
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
-    </row>
-    <row r="14" spans="1:7">
+      <c r="H13"/>
+    </row>
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
-    </row>
-    <row r="15" spans="1:7">
+      <c r="H14"/>
+    </row>
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B15">
+        <v>3689000.0</v>
+      </c>
+      <c r="C15">
         <v>2654000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>1624000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>2640000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>3567000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>2490000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>415000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:7">
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-    </row>
-    <row r="17" spans="1:7">
+      <c r="H16"/>
+    </row>
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B17">
+        <v>3689000.0</v>
+      </c>
+      <c r="C17">
         <v>2654000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>1624000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>2640000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>3567000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>2490000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>415000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:7">
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B18">
+        <v>-2252000.0</v>
+      </c>
+      <c r="C18">
         <v>-1705000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-1872000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-2239000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-1666000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-1725000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-673000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:7">
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
-    </row>
-    <row r="20" spans="1:7">
+      <c r="H19"/>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-    </row>
-    <row r="21" spans="1:7">
+      <c r="H20"/>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B21">
+        <v>7305000.0</v>
+      </c>
+      <c r="C21">
         <v>5341000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>3743000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>5835000.0</v>
       </c>
-      <c r="E21">
-[...1 lines deleted...]
-      </c>
       <c r="F21">
+        <v>6602000.0</v>
+      </c>
+      <c r="G21">
         <v>5107000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>431000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:7">
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-    </row>
-    <row r="23" spans="1:7">
+      <c r="H22"/>
+    </row>
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
-    </row>
-    <row r="24" spans="1:7">
+      <c r="H23"/>
+    </row>
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-    </row>
-    <row r="25" spans="1:7">
+      <c r="H24"/>
+    </row>
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B25">
+        <v>908000.0</v>
+      </c>
+      <c r="C25">
         <v>785000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1545682.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>930000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>907000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>967000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1401649.0</v>
       </c>
     </row>
-    <row r="26" spans="1:7">
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-    </row>
-    <row r="27" spans="1:7">
+      <c r="H26"/>
+    </row>
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-    </row>
-    <row r="28" spans="1:7">
+      <c r="H27"/>
+    </row>
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B28">
+        <v>7204000.0</v>
+      </c>
+      <c r="C28">
         <v>5971000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>8771000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>5521000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>5641000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>5058000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>9989000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B29">
+        <v>1364000.0</v>
+      </c>
+      <c r="C29">
         <v>982000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>600000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>956000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1369000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>892000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-336000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B30">
+        <v>74112000.0</v>
+      </c>
+      <c r="C30">
         <v>54269000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>58485000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>48513000.0</v>
       </c>
-      <c r="E30">
-[...1 lines deleted...]
-      </c>
       <c r="F30">
+        <v>54580000.0</v>
+      </c>
+      <c r="G30">
         <v>52487000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>55037000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:7">
+    <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
-    </row>
-    <row r="32" spans="1:7">
+      <c r="H31"/>
+    </row>
+    <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B32">
+        <v>81417000.0</v>
+      </c>
+      <c r="C32">
         <v>59610000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>62228000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>54348000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>61182000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>57594000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>55468000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F30"/>
@@ -3921,995 +4098,1052 @@
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B2">
         <v>1953060.0</v>
       </c>
       <c r="C2">
         <v>-367714.0</v>
       </c>
       <c r="D2">
         <v>-5085598.0</v>
       </c>
       <c r="E2">
         <v>-6925166.0</v>
       </c>
       <c r="F2">
         <v>-5005930.0</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B3">
         <v>14403114</v>
       </c>
       <c r="C3">
         <v>4283470</v>
       </c>
       <c r="D3">
         <v>8865075</v>
       </c>
       <c r="E3">
         <v>2187173</v>
       </c>
       <c r="F3">
         <v>1578964</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B6">
         <v>-2442590.0</v>
       </c>
       <c r="C6">
         <v>2320774.0</v>
       </c>
       <c r="D6">
         <v>4717884.0</v>
       </c>
       <c r="E6">
         <v>1839568.0</v>
       </c>
       <c r="F6">
         <v>-1919236.0</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B7">
         <v>-39965829.0</v>
       </c>
       <c r="C7">
         <v>-55816998.0</v>
       </c>
       <c r="D7">
         <v>-10586479.0</v>
       </c>
       <c r="E7">
         <v>-2749260.0</v>
       </c>
       <c r="F7">
         <v>-4996401.0</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B10">
         <v>-17845094.0</v>
       </c>
       <c r="C10">
         <v>-21604902.0</v>
       </c>
       <c r="D10">
         <v>-11706380.0</v>
       </c>
       <c r="E10">
         <v>-12322922.0</v>
       </c>
       <c r="F10">
         <v>-1095872.0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B14">
         <v>4349682.0</v>
       </c>
       <c r="C14">
         <v>4222649.0</v>
       </c>
       <c r="D14">
         <v>4066726.0</v>
       </c>
       <c r="E14">
         <v>3430935.0</v>
       </c>
       <c r="F14">
         <v>3299073.0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15">
         <v>2000000.0</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B16">
         <v>-489530.0</v>
       </c>
       <c r="C16">
         <v>1953060.0</v>
       </c>
       <c r="D16">
         <v>-367714.0</v>
       </c>
       <c r="E16">
         <v>-5085598.0</v>
       </c>
       <c r="F16">
         <v>-6925166.0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B18">
         <v>-38257010.0</v>
       </c>
       <c r="C18">
         <v>-50462302.0</v>
       </c>
       <c r="D18">
         <v>-6762906.0</v>
       </c>
       <c r="E18">
         <v>4885735.0</v>
       </c>
       <c r="F18">
         <v>-930185.0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-3669000.0</v>
       </c>
       <c r="D19">
         <v>-8855073.0</v>
       </c>
       <c r="E19">
         <v>-1948075.0</v>
       </c>
       <c r="F19">
         <v>2019068.0</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B20">
         <v>11054333.0</v>
       </c>
       <c r="C20">
         <v>18530548.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B21">
         <v>22712101.0</v>
       </c>
       <c r="C21">
         <v>40035601.0</v>
       </c>
       <c r="D21">
         <v>17336292.0</v>
       </c>
       <c r="E21">
         <v>1661732.0</v>
       </c>
       <c r="F21"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B22">
         <v>10329981.0</v>
       </c>
       <c r="C22">
         <v>7406000.0</v>
       </c>
       <c r="D22">
         <v>8017420.0</v>
       </c>
       <c r="E22">
         <v>5263070.0</v>
       </c>
       <c r="F22">
         <v>2624867.0</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B25">
         <v>7226106.0</v>
       </c>
       <c r="C25">
         <v>3898140.0</v>
       </c>
       <c r="D25">
         <v>3101526.0</v>
       </c>
       <c r="E25">
         <v>1800144.0</v>
       </c>
       <c r="F25">
         <v>1713338.0</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B29">
         <v>-23853896.0</v>
       </c>
       <c r="C29">
         <v>-46178832.0</v>
       </c>
       <c r="D29">
         <v>2102169.0</v>
       </c>
       <c r="E29">
         <v>7072908.0</v>
       </c>
       <c r="F29">
         <v>648779.0</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G30"/>
+  <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>67</v>
       </c>
       <c r="C1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="E1" t="s">
         <v>69</v>
       </c>
       <c r="F1" t="s">
         <v>70</v>
       </c>
       <c r="G1" t="s">
+        <v>71</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="2" spans="1:7">
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B2">
+        <v>-7402000.0</v>
+      </c>
+      <c r="C2">
         <v>-489000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>-18969000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>-12057000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>-6415000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1953000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>184000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B3">
+        <v>2928000</v>
+      </c>
+      <c r="C3">
         <v>638000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>4066114</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>167000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>8560000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1610000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2271470</v>
       </c>
     </row>
-    <row r="4" spans="1:7">
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-    </row>
-    <row r="6" spans="1:7">
+      <c r="H5"/>
+    </row>
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B6">
+        <v>-6828000.0</v>
+      </c>
+      <c r="C6">
         <v>-6913000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>18479410.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-6912000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-5642000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-8368000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>1768774.0</v>
       </c>
     </row>
-    <row r="7" spans="1:7">
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B7">
+        <v>-16341000.0</v>
+      </c>
+      <c r="C7">
         <v>-22005000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-10752829.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-10515000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-5239000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-13459000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-28556998.0</v>
       </c>
     </row>
-    <row r="8" spans="1:7">
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
-    </row>
-    <row r="10" spans="1:7">
+      <c r="H9"/>
+    </row>
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B10">
+        <v>-7629000.0</v>
+      </c>
+      <c r="C10">
         <v>54000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-11058094.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-10507000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2818000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>902000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-8140902.0</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
-    </row>
-    <row r="12" spans="1:7">
+      <c r="H11"/>
+    </row>
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
-    </row>
-    <row r="13" spans="1:7">
+      <c r="H12"/>
+    </row>
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
-    </row>
-    <row r="14" spans="1:7">
+      <c r="H13"/>
+    </row>
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B14">
+        <v>908000.0</v>
+      </c>
+      <c r="C14">
         <v>785000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1545682.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>930000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>907000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>967000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1401649.0</v>
       </c>
     </row>
-    <row r="15" spans="1:7">
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
-    </row>
-    <row r="16" spans="1:7">
+      <c r="H15"/>
+    </row>
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B16">
+        <v>-14230000.0</v>
+      </c>
+      <c r="C16">
         <v>-7402000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>-489530.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-18969000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-12057000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-6415000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1953060.0</v>
       </c>
     </row>
-    <row r="17" spans="1:7">
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-    </row>
-    <row r="18" spans="1:7">
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B18">
+        <v>-14140000.0</v>
+      </c>
+      <c r="C18">
         <v>-19528000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-11187010.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-6811000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-8973000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-11286000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-30822302.0</v>
       </c>
     </row>
-    <row r="19" spans="1:7">
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
-    </row>
-    <row r="20" spans="1:7">
+      <c r="H19"/>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-    </row>
-    <row r="21" spans="1:7">
+      <c r="H20"/>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B21">
+        <v>10429000.0</v>
+      </c>
+      <c r="C21">
         <v>13696000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>12854101.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1808000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>3958000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>4092000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>14909601.0</v>
       </c>
     </row>
-    <row r="22" spans="1:7">
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B22">
+        <v>3689000.0</v>
+      </c>
+      <c r="C22">
         <v>2654000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1624000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>2640000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>3567000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>2490000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>415000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:7">
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
-    </row>
-    <row r="24" spans="1:7">
+      <c r="H23"/>
+    </row>
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-    </row>
-    <row r="25" spans="1:7">
+      <c r="H24"/>
+    </row>
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B25">
+        <v>2204000.0</v>
+      </c>
+      <c r="C25">
         <v>1669000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1795106.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2099000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1647000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1685000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>561140.0</v>
       </c>
     </row>
-    <row r="26" spans="1:7">
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-    </row>
-    <row r="27" spans="1:7">
+      <c r="H26"/>
+    </row>
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-    </row>
-    <row r="28" spans="1:7">
+      <c r="H27"/>
+    </row>
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
-    </row>
-    <row r="29" spans="1:7">
+      <c r="H28"/>
+    </row>
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B29">
+        <v>-11212000.0</v>
+      </c>
+      <c r="C29">
         <v>-18890000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-7120896.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-6644000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-413000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-9676000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-28550832.0</v>
       </c>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
+      <c r="H30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>