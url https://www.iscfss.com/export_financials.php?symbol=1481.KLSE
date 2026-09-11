--- v0 (2026-07-12)
+++ v1 (2026-09-11)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -250,50 +250,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2949,4138 +2952,4250 @@
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF62"/>
+  <dimension ref="A1:AG62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:33">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AE1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AF1" t="s">
         <v>98</v>
       </c>
-    </row>
-    <row r="2" spans="1:32">
+      <c r="AG1" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="2" spans="1:33">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2">
+        <v>74938000.0</v>
+      </c>
+      <c r="C2">
         <v>71989000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>61359000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>70484000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>59179000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>59812000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>18661000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>62448000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>74656000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>75967000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>20584000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>71288000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>76745000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>69546000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>19458000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>73116000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>60358000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>59785000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>19691000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>53960000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>54978000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>61516000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>15857000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>67416000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>75819000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>78982000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>22044000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>93825000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>57000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>16000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>67000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>68000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:32">
+    <row r="3" spans="1:33">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
-    </row>
-    <row r="4" spans="1:32">
+      <c r="AG3"/>
+    </row>
+    <row r="4" spans="1:33">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+    </row>
+    <row r="5" spans="1:33">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
-    </row>
-    <row r="6" spans="1:32">
+      <c r="AG5"/>
+    </row>
+    <row r="6" spans="1:33">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
-    </row>
-    <row r="7" spans="1:32">
+      <c r="AG6"/>
+    </row>
+    <row r="7" spans="1:33">
       <c r="A7" t="s">
         <v>20</v>
       </c>
       <c r="B7">
+        <v>4711000.0</v>
+      </c>
+      <c r="C7">
         <v>5073000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>4415000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>4782000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>17690000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>18843000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>19662000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>18061000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>19110000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>28340000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>30482000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>30027000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>40736000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>42534000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>44351000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>46201000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>50253000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>50670000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>52127000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>52857000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>55199000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>56224000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>56845000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>56374000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>54713000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>56670000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>56937000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>54859000.0</v>
       </c>
-      <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7"/>
+    </row>
+    <row r="8" spans="1:33">
       <c r="A8" t="s">
         <v>21</v>
       </c>
       <c r="B8">
         <v>461377000.0</v>
       </c>
       <c r="C8">
         <v>461377000.0</v>
       </c>
       <c r="D8">
         <v>461377000.0</v>
       </c>
       <c r="E8">
         <v>461377000.0</v>
       </c>
       <c r="F8">
         <v>461377000.0</v>
       </c>
       <c r="G8">
         <v>461377000.0</v>
       </c>
       <c r="H8">
         <v>461377000.0</v>
       </c>
       <c r="I8">
         <v>461377000.0</v>
       </c>
       <c r="J8">
         <v>461377000.0</v>
       </c>
       <c r="K8">
         <v>461377000.0</v>
       </c>
       <c r="L8">
         <v>461377000.0</v>
       </c>
       <c r="M8">
         <v>461377000.0</v>
       </c>
       <c r="N8">
         <v>461377000.0</v>
       </c>
       <c r="O8">
         <v>461377000.0</v>
       </c>
       <c r="P8">
-        <v>381377000.0</v>
+        <v>461377000.0</v>
       </c>
       <c r="Q8">
         <v>381377000.0</v>
       </c>
       <c r="R8">
         <v>381377000.0</v>
       </c>
       <c r="S8">
         <v>381377000.0</v>
       </c>
       <c r="T8">
         <v>381377000.0</v>
       </c>
       <c r="U8">
         <v>381377000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>381377000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+    </row>
+    <row r="9" spans="1:33">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
-    </row>
-    <row r="10" spans="1:32">
+      <c r="AG9"/>
+    </row>
+    <row r="10" spans="1:33">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10">
+        <v>76242000.0</v>
+      </c>
+      <c r="C10">
         <v>70196000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>64879000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>55413000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>54232000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>54575000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>98873000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>71294000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>94145000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>67976000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>114264000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>53807000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>51266000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>56909000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>175103000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>48298000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>54503000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>63845000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>126693000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>58266000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>60908000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>66588000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>121017000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>63117000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>110368000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>111853000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>93434000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>52431000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>62000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>53000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>64000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>31000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:32">
+    <row r="11" spans="1:33">
       <c r="A11" t="s">
         <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
-    </row>
-    <row r="12" spans="1:32">
+      <c r="AG11"/>
+    </row>
+    <row r="12" spans="1:33">
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12"/>
-      <c r="C12">
+      <c r="C12"/>
+      <c r="D12">
         <v>102917000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>94166000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>90027000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>90587000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>101399000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>115864000.0</v>
       </c>
-      <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>154957000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>170559000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>177657000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>106391000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>115543000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>118949000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>130882000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>131111000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>143653000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>152246000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>126187000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>132727000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>132146000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>134645000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>129682000.0</v>
       </c>
-      <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
-    </row>
-    <row r="13" spans="1:32">
+      <c r="AG12"/>
+    </row>
+    <row r="13" spans="1:33">
       <c r="A13" t="s">
         <v>26</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
-[...1 lines deleted...]
-      </c>
+      <c r="C13"/>
       <c r="D13">
         <v>461377000.0</v>
       </c>
       <c r="E13">
         <v>461377000.0</v>
       </c>
       <c r="F13">
         <v>461377000.0</v>
       </c>
       <c r="G13">
         <v>461377000.0</v>
       </c>
       <c r="H13">
         <v>461377000.0</v>
       </c>
-      <c r="I13"/>
+      <c r="I13">
+        <v>461377000.0</v>
+      </c>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>461377000.0</v>
       </c>
       <c r="O13">
         <v>461377000.0</v>
       </c>
       <c r="P13">
-        <v>381377000.0</v>
+        <v>461377000.0</v>
       </c>
       <c r="Q13">
         <v>381377000.0</v>
       </c>
       <c r="R13">
         <v>381377000.0</v>
       </c>
       <c r="S13">
         <v>381377000.0</v>
       </c>
       <c r="T13">
         <v>381377000.0</v>
       </c>
       <c r="U13">
         <v>381377000.0</v>
       </c>
       <c r="V13">
         <v>381377000.0</v>
       </c>
       <c r="W13">
         <v>381377000.0</v>
       </c>
       <c r="X13">
         <v>381377000.0</v>
       </c>
       <c r="Y13">
         <v>381377000.0</v>
       </c>
       <c r="Z13">
         <v>381377000.0</v>
       </c>
       <c r="AA13">
         <v>381377000.0</v>
       </c>
-      <c r="AB13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AB13">
+        <v>381377000.0</v>
+      </c>
+      <c r="AC13"/>
       <c r="AD13">
         <v>317000000.0</v>
       </c>
       <c r="AE13">
         <v>317000000.0</v>
       </c>
       <c r="AF13">
         <v>317000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:32">
+      <c r="AG13">
+        <v>317000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:33">
       <c r="A14" t="s">
         <v>27</v>
       </c>
       <c r="B14">
         <v>2529194943.0</v>
       </c>
       <c r="C14">
-        <v>2529195000.0</v>
+        <v>2529194943.0</v>
       </c>
       <c r="D14">
         <v>2529195000.0</v>
       </c>
       <c r="E14">
         <v>2529195000.0</v>
       </c>
       <c r="F14">
         <v>2529195000.0</v>
       </c>
       <c r="G14">
         <v>2529195000.0</v>
       </c>
       <c r="H14">
         <v>2529195000.0</v>
       </c>
       <c r="I14">
-        <v>2529194943.0</v>
+        <v>2529195000.0</v>
       </c>
       <c r="J14">
         <v>2529194943.0</v>
       </c>
       <c r="K14">
         <v>2529194943.0</v>
       </c>
       <c r="L14">
         <v>2529194943.0</v>
       </c>
       <c r="M14">
-        <v>2529194940.0</v>
+        <v>2529194943.0</v>
       </c>
       <c r="N14">
         <v>2529194940.0</v>
       </c>
       <c r="O14">
         <v>2529194940.0</v>
       </c>
       <c r="P14">
+        <v>2529194940.0</v>
+      </c>
+      <c r="Q14">
         <v>1098144540.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1098141230.0</v>
       </c>
       <c r="R14">
         <v>1098141230.0</v>
       </c>
       <c r="S14">
+        <v>1098141230.0</v>
+      </c>
+      <c r="T14">
         <v>1098144540.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1098141230.0</v>
       </c>
       <c r="U14">
         <v>1098141230.0</v>
       </c>
       <c r="V14">
+        <v>1098141230.0</v>
+      </c>
+      <c r="W14">
         <v>929195000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>929194943.0</v>
       </c>
       <c r="X14">
         <v>929194943.0</v>
       </c>
       <c r="Y14">
         <v>929194943.0</v>
       </c>
       <c r="Z14">
         <v>929194943.0</v>
       </c>
       <c r="AA14">
         <v>929194943.0</v>
       </c>
       <c r="AB14">
+        <v>929194943.0</v>
+      </c>
+      <c r="AC14">
         <v>931400000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>1025641000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>990991000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>884955800.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>943396200.0</v>
       </c>
     </row>
-    <row r="15" spans="1:32">
+    <row r="15" spans="1:33">
       <c r="A15" t="s">
         <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
-    </row>
-    <row r="16" spans="1:32">
+      <c r="AG15"/>
+    </row>
+    <row r="16" spans="1:33">
       <c r="A16" t="s">
         <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16"/>
+    </row>
+    <row r="17" spans="1:33">
       <c r="A17" t="s">
         <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+    </row>
+    <row r="18" spans="1:33">
       <c r="A18" t="s">
         <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18"/>
+    </row>
+    <row r="19" spans="1:33">
       <c r="A19" t="s">
         <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+    </row>
+    <row r="20" spans="1:33">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20">
         <v>24157000.0</v>
       </c>
       <c r="C20">
         <v>24157000.0</v>
       </c>
       <c r="D20">
         <v>24157000.0</v>
       </c>
       <c r="E20">
         <v>24157000.0</v>
       </c>
       <c r="F20">
         <v>24157000.0</v>
       </c>
       <c r="G20">
         <v>24157000.0</v>
       </c>
       <c r="H20">
-        <v>39192000.0</v>
+        <v>24157000.0</v>
       </c>
       <c r="I20">
         <v>39192000.0</v>
       </c>
       <c r="J20">
         <v>39192000.0</v>
       </c>
       <c r="K20">
         <v>39192000.0</v>
       </c>
       <c r="L20">
-        <v>78657000.0</v>
+        <v>39192000.0</v>
       </c>
       <c r="M20">
         <v>78657000.0</v>
       </c>
       <c r="N20">
         <v>78657000.0</v>
       </c>
       <c r="O20">
+        <v>78657000.0</v>
+      </c>
+      <c r="P20">
         <v>78658000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>87619000.0</v>
       </c>
       <c r="Q20">
         <v>87619000.0</v>
       </c>
       <c r="R20">
         <v>87619000.0</v>
       </c>
       <c r="S20">
+        <v>87619000.0</v>
+      </c>
+      <c r="T20">
         <v>87620000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>89967000.0</v>
       </c>
       <c r="U20">
         <v>89967000.0</v>
       </c>
       <c r="V20">
         <v>89967000.0</v>
       </c>
       <c r="W20">
         <v>89967000.0</v>
       </c>
       <c r="X20">
-        <v>90703000.0</v>
+        <v>89967000.0</v>
       </c>
       <c r="Y20">
         <v>90703000.0</v>
       </c>
       <c r="Z20">
         <v>90703000.0</v>
       </c>
       <c r="AA20">
         <v>90703000.0</v>
       </c>
       <c r="AB20">
         <v>90703000.0</v>
       </c>
       <c r="AC20">
-        <v>93000000.0</v>
+        <v>90703000.0</v>
       </c>
       <c r="AD20">
         <v>93000000.0</v>
       </c>
       <c r="AE20">
         <v>93000000.0</v>
       </c>
       <c r="AF20">
         <v>93000000.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20">
+        <v>93000000.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:33">
       <c r="A21" t="s">
         <v>34</v>
       </c>
       <c r="B21">
+        <v>5797000.0</v>
+      </c>
+      <c r="C21">
         <v>6026000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>6259000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>9301000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>9176000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>8982000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>8779000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>3375000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>2683000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>2715000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>2791000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>2786000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>2725000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>2626000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>81183000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>2488000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>2420000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>2376000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>89949000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>2398000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>2502000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>2606000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>2717000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>2779000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>2675000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>2794000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>93724000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>3092000.0</v>
       </c>
-      <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
-    </row>
-    <row r="22" spans="1:32">
+      <c r="AG21"/>
+    </row>
+    <row r="22" spans="1:33">
       <c r="A22" t="s">
         <v>35</v>
       </c>
       <c r="B22">
+        <v>23469000.0</v>
+      </c>
+      <c r="C22">
         <v>26742000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>28477000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>45318000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>55491000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>61279000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>63444000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>58104000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>54606000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>48930000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>45016000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>47721000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>45177000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>39791000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>35989000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>37429000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>36644000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>37483000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>37295000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>44438000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>45639000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>44910000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>45225000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>48823000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>50819000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>51040000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>51089000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>49051000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>52000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>59000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>64000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>66000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:32">
+    <row r="23" spans="1:33">
       <c r="A23" t="s">
         <v>36</v>
       </c>
       <c r="B23"/>
-      <c r="C23">
+      <c r="C23"/>
+      <c r="D23">
         <v>539053000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>572779000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>577753000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>583828000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>594606000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>645329000.0</v>
       </c>
-      <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
-      <c r="M23">
+      <c r="M23"/>
+      <c r="N23">
         <v>836448000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>831506000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>841771000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>793669000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>791982000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>766794000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>773336000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>718945000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>725426000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>735649000.0</v>
       </c>
-      <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
-    </row>
-    <row r="24" spans="1:32">
+      <c r="AG23"/>
+    </row>
+    <row r="24" spans="1:33">
       <c r="A24" t="s">
         <v>37</v>
       </c>
       <c r="B24">
+        <v>62343000.0</v>
+      </c>
+      <c r="C24">
         <v>64838000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>66629000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>69619000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>72092000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>74273000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>74952000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>77620000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>82183000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>84286000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>85632000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>86153000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>89319000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>87670000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>90116000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>90639000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>93740000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>65936000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>61631000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>63359000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>65015000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>65528000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>38347000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>39763000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>37833000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>37947000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>38614000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>64628000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>45000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>46000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>38000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>19000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:32">
+    <row r="25" spans="1:33">
       <c r="A25" t="s">
         <v>38</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>69843000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>73424000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>87218000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>90435000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>91663000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>92880000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>124825000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>123931000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>128655000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>131373000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>137250000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>109968000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>106700000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>110101000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>113943000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>115627000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>88853000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>90328000.0</v>
       </c>
-      <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25"/>
+    </row>
+    <row r="26" spans="1:33">
       <c r="A26" t="s">
         <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-      <c r="AC26">
+      <c r="AC26"/>
+      <c r="AD26">
         <v>80000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>79000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>77000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>76000000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:32">
+    <row r="27" spans="1:33">
       <c r="A27" t="s">
         <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27"/>
+    </row>
+    <row r="28" spans="1:33">
       <c r="A28" t="s">
         <v>41</v>
       </c>
-      <c r="B28">
+      <c r="B28"/>
+      <c r="C28">
         <v>7188000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>15463000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>28616000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>235000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>38359000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>29275000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>42707000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>33104000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>64986000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>20670000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>79671000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>85879000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>80658000.0</v>
       </c>
-      <c r="O28"/>
-      <c r="P28">
+      <c r="P28"/>
+      <c r="Q28">
         <v>89774000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>86014000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>44708000.0</v>
       </c>
-      <c r="S28"/>
-      <c r="T28">
+      <c r="T28"/>
+      <c r="U28">
         <v>44572000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>35956000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>26129000.0</v>
       </c>
-      <c r="W28"/>
-      <c r="X28">
+      <c r="X28"/>
+      <c r="Y28">
         <v>11112000.0</v>
       </c>
-      <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
-    </row>
-    <row r="29" spans="1:32">
+      <c r="AG28"/>
+    </row>
+    <row r="29" spans="1:33">
       <c r="A29" t="s">
         <v>42</v>
       </c>
       <c r="B29">
+        <v>404489000.0</v>
+      </c>
+      <c r="C29">
         <v>413803000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>423533000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>440815000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>440870000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>443926000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>449298000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>499810000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>531537000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>546152000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>555573000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>607014000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>625907000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>628052000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>632820000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>575562000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>582652000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>556262000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>558699000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>529021000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>531299000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>529903000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>506532000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>519928000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>517450000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>521789000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
-    </row>
-    <row r="30" spans="1:32">
+      <c r="AG29"/>
+    </row>
+    <row r="30" spans="1:33">
       <c r="A30" t="s">
         <v>43</v>
       </c>
       <c r="B30">
+        <v>84293000.0</v>
+      </c>
+      <c r="C30">
         <v>92455000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>92351000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>97890000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>91731000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>89374000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>75868000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>85664000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>93919000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>107875000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>51127000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>111452000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>106607000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>100557000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>108649000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>106835000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>91118000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>94231000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>78912000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>79861000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>74603000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>76647000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>77451000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>96597000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>108587000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>108426000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>102461000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>130774000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>104000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>91000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>93000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>96000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:32">
+    <row r="31" spans="1:33">
       <c r="A31" t="s">
         <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>407380000.0</v>
       </c>
-      <c r="N31"/>
-      <c r="O31">
+      <c r="O31"/>
+      <c r="P31">
         <v>408809000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>347383000.0</v>
       </c>
-      <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
-    </row>
-    <row r="32" spans="1:32">
+      <c r="AG31"/>
+    </row>
+    <row r="32" spans="1:33">
       <c r="A32" t="s">
         <v>45</v>
       </c>
       <c r="B32">
+        <v>132425000.0</v>
+      </c>
+      <c r="C32">
         <v>141212000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>148409000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>153059000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>160730000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>161885000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>174490000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>159654000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>162669000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>169634000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>182398000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>165651000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>175957000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>186954000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>194364000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>122763000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>130288000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>142626000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>145315000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>155780000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>171937000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>177441000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>167349000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>169395000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>191934000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>195906000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
-    </row>
-    <row r="33" spans="1:32">
+      <c r="AG32"/>
+    </row>
+    <row r="33" spans="1:33">
       <c r="A33" t="s">
         <v>46</v>
       </c>
       <c r="B33">
+        <v>310096000.0</v>
+      </c>
+      <c r="C33">
         <v>311843000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>313815000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>333766000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>339172000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>340697000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>333760000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>384011000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>411950000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>431075000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>428715000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>521437000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>529707000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>518241000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>519409000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>543014000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>546208000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>513538000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>513287000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>461224000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>459025000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>458292000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>452934000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>449254000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>442177000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>451322000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>449381000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>478976000.0</v>
       </c>
-      <c r="AC33"/>
       <c r="AD33"/>
       <c r="AE33"/>
       <c r="AF33"/>
-    </row>
-    <row r="34" spans="1:32">
+      <c r="AG33"/>
+    </row>
+    <row r="34" spans="1:33">
       <c r="A34" t="s">
         <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
-    </row>
-    <row r="35" spans="1:32">
+      <c r="AG34"/>
+    </row>
+    <row r="35" spans="1:33">
       <c r="A35" t="s">
         <v>48</v>
       </c>
       <c r="B35">
+        <v>72918000.0</v>
+      </c>
+      <c r="C35">
         <v>76093000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>77599000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>81894000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>95968000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>99368000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>100735000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>102741000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>107961000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>120048000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>122881000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>125284000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>138196000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>137404000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>142400000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>144983000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>151176000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>124457000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>121416000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>124291000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>128859000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>130940000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>103550000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>106663000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>102264000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>103779000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>104283000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>121551000.0</v>
       </c>
-      <c r="AC35"/>
       <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35"/>
-    </row>
-    <row r="36" spans="1:32">
+      <c r="AG35"/>
+    </row>
+    <row r="36" spans="1:33">
       <c r="A36" t="s">
         <v>49</v>
       </c>
       <c r="B36">
         <v>4735000.0</v>
       </c>
       <c r="C36">
-        <v>4732000.0</v>
+        <v>4735000.0</v>
       </c>
       <c r="D36">
         <v>4732000.0</v>
       </c>
       <c r="E36">
-        <v>4704000.0</v>
+        <v>4732000.0</v>
       </c>
       <c r="F36">
         <v>4704000.0</v>
       </c>
       <c r="G36">
-        <v>4701000.0</v>
+        <v>4704000.0</v>
       </c>
       <c r="H36">
         <v>4701000.0</v>
       </c>
       <c r="I36">
         <v>4701000.0</v>
       </c>
       <c r="J36">
         <v>4701000.0</v>
       </c>
       <c r="K36">
+        <v>4701000.0</v>
+      </c>
+      <c r="L36">
         <v>4699000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4698000.0</v>
       </c>
       <c r="M36">
         <v>4698000.0</v>
       </c>
       <c r="N36">
+        <v>4698000.0</v>
+      </c>
+      <c r="O36">
         <v>4637000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4635000.0</v>
       </c>
       <c r="P36">
         <v>4635000.0</v>
       </c>
       <c r="Q36">
         <v>4635000.0</v>
       </c>
       <c r="R36">
         <v>4635000.0</v>
       </c>
       <c r="S36">
+        <v>4635000.0</v>
+      </c>
+      <c r="T36">
         <v>4634000.0</v>
       </c>
-      <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
-    </row>
-    <row r="37" spans="1:32">
+      <c r="AG36"/>
+    </row>
+    <row r="37" spans="1:33">
       <c r="A37" t="s">
         <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
-    </row>
-    <row r="38" spans="1:32">
+      <c r="AG37"/>
+    </row>
+    <row r="38" spans="1:33">
       <c r="A38" t="s">
         <v>51</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>7066000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>7295000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>7280000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>7296000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>7274000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>8849000.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>25483000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>9271000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>25362000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>28499000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>9844000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9823000.0</v>
       </c>
       <c r="S38">
         <v>9823000.0</v>
       </c>
       <c r="T38">
+        <v>9823000.0</v>
+      </c>
+      <c r="U38">
         <v>5309000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>4853000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>4857000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>4841000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>5706000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>6013000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>5861000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>5864000.0</v>
       </c>
-      <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
-    </row>
-    <row r="39" spans="1:32">
+      <c r="AG38"/>
+    </row>
+    <row r="39" spans="1:33">
       <c r="A39" t="s">
         <v>52</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
-      <c r="G39">
+      <c r="G39"/>
+      <c r="H39">
         <v>18545000.0</v>
       </c>
-      <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
       <c r="K39"/>
       <c r="L39"/>
-      <c r="M39">
+      <c r="M39"/>
+      <c r="N39">
         <v>28995000.0</v>
       </c>
-      <c r="N39"/>
-      <c r="O39">
+      <c r="O39"/>
+      <c r="P39">
         <v>28480000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>29399000.0</v>
       </c>
-      <c r="Q39"/>
       <c r="R39"/>
-      <c r="S39">
+      <c r="S39"/>
+      <c r="T39">
         <v>10298000.0</v>
       </c>
-      <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
-      <c r="W39">
+      <c r="W39"/>
+      <c r="X39">
         <v>18244000.0</v>
       </c>
-      <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
-      <c r="AA39">
+      <c r="AA39"/>
+      <c r="AB39">
         <v>16702000.0</v>
       </c>
-      <c r="AB39"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AC39"/>
       <c r="AD39">
         <v>34000000.0</v>
       </c>
       <c r="AE39">
-        <v>33000000.0</v>
+        <v>34000000.0</v>
       </c>
       <c r="AF39">
         <v>33000000.0</v>
       </c>
-    </row>
-    <row r="40" spans="1:32">
+      <c r="AG39">
+        <v>33000000.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:33">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
       <c r="K40"/>
       <c r="L40"/>
-      <c r="M40">
+      <c r="M40"/>
+      <c r="N40">
         <v>77728000.0</v>
       </c>
-      <c r="N40"/>
-      <c r="O40">
+      <c r="O40"/>
+      <c r="P40">
         <v>70805000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>74992000.0</v>
       </c>
-      <c r="Q40"/>
-      <c r="R40">
+      <c r="R40"/>
+      <c r="S40">
         <v>264000.0</v>
       </c>
-      <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
       <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
       <c r="AA40"/>
       <c r="AB40"/>
       <c r="AC40"/>
-      <c r="AD40">
+      <c r="AD40"/>
+      <c r="AE40">
         <v>23000000.0</v>
       </c>
-      <c r="AE40"/>
       <c r="AF40"/>
-    </row>
-    <row r="41" spans="1:32">
+      <c r="AG40"/>
+    </row>
+    <row r="41" spans="1:33">
       <c r="A41" t="s">
         <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>13371000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>13746000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>13610000.0</v>
       </c>
-      <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
-    </row>
-    <row r="42" spans="1:32">
+      <c r="AG41"/>
+    </row>
+    <row r="42" spans="1:33">
       <c r="A42" t="s">
         <v>55</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
-      <c r="G42">
+      <c r="G42"/>
+      <c r="H42">
         <v>3202000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>2218000.0</v>
       </c>
-      <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
       <c r="L42"/>
-      <c r="M42">
+      <c r="M42"/>
+      <c r="N42">
         <v>27694000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>9397000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>25425000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>32956000.0</v>
       </c>
-      <c r="Q42"/>
       <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
       <c r="AA42"/>
       <c r="AB42"/>
       <c r="AC42"/>
       <c r="AD42"/>
       <c r="AE42"/>
       <c r="AF42"/>
-    </row>
-    <row r="43" spans="1:32">
+      <c r="AG42"/>
+    </row>
+    <row r="43" spans="1:33">
       <c r="A43" t="s">
         <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
-    </row>
-    <row r="44" spans="1:32">
+      <c r="AG43"/>
+    </row>
+    <row r="44" spans="1:33">
       <c r="A44" t="s">
         <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
-    </row>
-    <row r="45" spans="1:32">
+      <c r="AG44"/>
+    </row>
+    <row r="45" spans="1:33">
       <c r="A45" t="s">
         <v>58</v>
       </c>
       <c r="B45">
+        <v>221322000.0</v>
+      </c>
+      <c r="C45">
         <v>223485000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>225909000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>228035000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>231125000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>232248000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>351350000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>270389000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>279545000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>287541000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>371558000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>311921000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>323092000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>314944000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>432719000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>310649000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
-    </row>
-    <row r="46" spans="1:32">
+      <c r="AG45"/>
+    </row>
+    <row r="46" spans="1:33">
       <c r="A46" t="s">
         <v>59</v>
       </c>
       <c r="B46">
+        <v>221322000.0</v>
+      </c>
+      <c r="C46">
         <v>223485000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>225909000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>228035000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>231125000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>232248000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>231828000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>270389000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>279545000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>287541000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>286855000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>311921000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>323092000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>314944000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>316693000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>310649000.0</v>
       </c>
-      <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
-    </row>
-    <row r="47" spans="1:32">
+      <c r="AG46"/>
+    </row>
+    <row r="47" spans="1:33">
       <c r="A47" t="s">
         <v>60</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>225909000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>228035000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>231125000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>232248000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>231828000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>270389000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>323092000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>314944000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>309410000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>310649000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>317181000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>286846000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>284721000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>247921000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>247568000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>248522000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>246171000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>250447000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>222415000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>225895000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>226461000.0</v>
       </c>
-      <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
-    </row>
-    <row r="48" spans="1:32">
+      <c r="AG47"/>
+    </row>
+    <row r="48" spans="1:33">
       <c r="A48" t="s">
         <v>61</v>
       </c>
       <c r="B48"/>
-      <c r="C48">
+      <c r="C48"/>
+      <c r="D48">
         <v>-118186000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-104591000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-108618000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-110385000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-123997000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-91905000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-79003000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-71982000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-64092000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-17315000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-309000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>3749000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>5519000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>23157000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>60758000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>66332000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>71972000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>44806000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>53058000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>55809000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>71341000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>64322000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>82246000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>92636000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>100319000.0</v>
       </c>
-      <c r="AB48"/>
-      <c r="AC48">
+      <c r="AC48"/>
+      <c r="AD48">
         <v>26000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>29000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>40000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>32000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:32">
+    <row r="49" spans="1:33">
       <c r="A49" t="s">
         <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
-    </row>
-    <row r="50" spans="1:32">
+      <c r="AG49"/>
+    </row>
+    <row r="50" spans="1:33">
       <c r="A50" t="s">
         <v>63</v>
       </c>
       <c r="B50">
+        <v>12693000.0</v>
+      </c>
+      <c r="C50">
         <v>12546000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>13713000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>14410000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>16019000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>18661000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>19679000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>36381000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>45066000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>48676000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>49302000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>47325000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>47826000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>49897000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>48799000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>47433000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>46777000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>42617000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>43719000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>39479000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>31849000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>27189000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>19111000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>34466000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>15994000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>9829000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>10163000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>78983000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>77000000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>83000000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>89000000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>81000000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:32">
+    <row r="51" spans="1:33">
       <c r="A51" t="s">
         <v>64</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
-      <c r="T51">
+      <c r="T51"/>
+      <c r="U51">
         <v>145074000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>141169000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>115627000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>102207000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>119043000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>85778000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>87146000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>87461000.0</v>
       </c>
-      <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
-    </row>
-    <row r="52" spans="1:32">
+      <c r="AG51"/>
+    </row>
+    <row r="52" spans="1:33">
       <c r="A52" t="s">
         <v>65</v>
       </c>
       <c r="B52"/>
-      <c r="C52">
+      <c r="C52"/>
+      <c r="D52">
         <v>7000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="E52">
         <v>0.0</v>
       </c>
       <c r="F52">
         <v>0.0</v>
       </c>
       <c r="G52">
+        <v>0.0</v>
+      </c>
+      <c r="H52">
         <v>10000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>29000000.0</v>
       </c>
-      <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
-      <c r="M52">
-[...1 lines deleted...]
-      </c>
+      <c r="M52"/>
       <c r="N52">
         <v>40000000.0</v>
       </c>
       <c r="O52">
         <v>40000000.0</v>
       </c>
       <c r="P52">
         <v>40000000.0</v>
       </c>
       <c r="Q52">
         <v>40000000.0</v>
       </c>
       <c r="R52">
+        <v>40000000.0</v>
+      </c>
+      <c r="S52">
         <v>38600000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>38838000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>34973000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>27226000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>0.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>13354000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>28715000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>10105000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>3003000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>2815000.0</v>
       </c>
-      <c r="AB52"/>
-      <c r="AC52">
+      <c r="AC52"/>
+      <c r="AD52">
         <v>77000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>83000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>89000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>81000000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:32">
+    <row r="53" spans="1:33">
       <c r="A53" t="s">
         <v>66</v>
       </c>
       <c r="B53">
+        <v>36648000.0</v>
+      </c>
+      <c r="C53">
         <v>37013000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>38038000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>38753000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>35795000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>36012000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>2526000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>44570000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>41516000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>71536000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>2370000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>72749000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>103691000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>113650000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>2554000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>58093000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>61040000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>55104000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>4189000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>72845000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>82745000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>85658000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>68327000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>69610000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>924000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>1716000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>1862000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>56657000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>46000000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>75000000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>67000000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>61000000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:32">
+    <row r="54" spans="1:33">
       <c r="A54" t="s">
         <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
-    </row>
-    <row r="55" spans="1:32">
+      <c r="AG54"/>
+    </row>
+    <row r="55" spans="1:33">
       <c r="A55" t="s">
         <v>68</v>
       </c>
       <c r="B55">
+        <v>532148000.0</v>
+      </c>
+      <c r="C55">
         <v>539665000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>539053000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>572779000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>577753000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>583828000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>594606000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>645329000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>697694000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>728783000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>747413000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>808515000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>836448000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>831506000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>841771000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>793669000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>791982000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>766794000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>773336000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>718945000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>725426000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>735649000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>710449000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>731639000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>738216000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>748599000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>753036000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>771467000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>611000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>631000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>654000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>627000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:32">
+    <row r="56" spans="1:33">
       <c r="A56" t="s">
         <v>69</v>
       </c>
       <c r="B56">
+        <v>222052000.0</v>
+      </c>
+      <c r="C56">
         <v>227822000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>225238000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>239013000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>238581000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>243131000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>260846000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>261318000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>285744000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>297708000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>318698000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>287078000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>306741000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>313265000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>322295000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>250655000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>245774000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>253256000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>260049000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>257721000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>266401000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>277357000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>251264000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>282385000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>296039000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>297277000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>303655000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>292491000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>297000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>317000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>322000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>286000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:32">
+    <row r="57" spans="1:33">
       <c r="A57" t="s">
         <v>70</v>
       </c>
       <c r="B57">
+        <v>89627000.0</v>
+      </c>
+      <c r="C57">
         <v>86610000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>76829000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>85954000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>77851000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>81246000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>86356000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>101664000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>123075000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>128074000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>136300000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>121427000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>130784000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>126311000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>126616000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>127892000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>115486000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>110630000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>114734000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>101941000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>94464000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>99916000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>83915000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>112990000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>104105000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>101371000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>97985000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>177515000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>89000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>102000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>119000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>130000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:32">
+    <row r="58" spans="1:33">
       <c r="A58" t="s">
         <v>71</v>
       </c>
       <c r="B58">
+        <v>162545000.0</v>
+      </c>
+      <c r="C58">
         <v>162703000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>195862000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>215993000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>224994000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>232836000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>239939000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>259520000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>231036000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>248122000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>259181000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>246711000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>347686000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>341021000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>347866000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>356179000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>349847000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>319085000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>319987000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>292762000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>290991000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>298463000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>257731000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>285940000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>274593000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>274586000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>271340000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>299066000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>138000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>152000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>160000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>153000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:32">
+    <row r="59" spans="1:33">
       <c r="A59" t="s">
         <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
-    </row>
-    <row r="60" spans="1:32">
+      <c r="AG59"/>
+    </row>
+    <row r="60" spans="1:33">
       <c r="A60" t="s">
         <v>73</v>
       </c>
       <c r="B60">
+        <v>329453000.0</v>
+      </c>
+      <c r="C60">
         <v>336419000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>343191000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>356786000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>352759000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>350992000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>354667000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>385809000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>404288000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>413190000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>420639000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>473536000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>488762000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>490485000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>493905000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>437490000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>442135000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>447709000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>453349000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>426183000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>434435000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>437186000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>452718000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>445699000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>463623000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>474013000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>481696000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>406764000.0</v>
       </c>
-      <c r="AC60"/>
       <c r="AD60"/>
       <c r="AE60"/>
       <c r="AF60"/>
-    </row>
-    <row r="61" spans="1:32">
+      <c r="AG60"/>
+    </row>
+    <row r="61" spans="1:33">
       <c r="A61" t="s">
         <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
-    </row>
-    <row r="62" spans="1:32">
+      <c r="AG61"/>
+    </row>
+    <row r="62" spans="1:33">
       <c r="A62" t="s">
         <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
+      <c r="AG62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -7133,1023 +7248,1023 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B2">
         <v>214082000.0</v>
       </c>
       <c r="C2">
         <v>207912000.0</v>
       </c>
       <c r="D2">
         <v>219933000.0</v>
       </c>
       <c r="E2">
         <v>173590000.0</v>
       </c>
       <c r="F2">
         <v>70964000.0</v>
       </c>
       <c r="G2">
         <v>72294000.0</v>
       </c>
       <c r="H2">
         <v>189187000.0</v>
       </c>
       <c r="I2">
         <v>199704000.0</v>
       </c>
       <c r="J2">
         <v>176091000.0</v>
       </c>
       <c r="K2">
         <v>179299000.0</v>
       </c>
       <c r="L2">
         <v>175000000.0</v>
       </c>
       <c r="M2">
         <v>181000000.0</v>
       </c>
       <c r="N2">
         <v>170000000.0</v>
       </c>
       <c r="O2">
         <v>141000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-14085000.0</v>
       </c>
       <c r="F5">
         <v>-7336000.0</v>
       </c>
       <c r="G5">
         <v>-26576000.0</v>
       </c>
       <c r="H5">
         <v>-775000.0</v>
       </c>
       <c r="I5">
         <v>13640000.0</v>
       </c>
       <c r="J5">
         <v>21841000.0</v>
       </c>
       <c r="K5">
         <v>31487000.0</v>
       </c>
       <c r="L5">
         <v>5000000.0</v>
       </c>
       <c r="M5">
         <v>8000000.0</v>
       </c>
       <c r="N5">
         <v>-13000000.0</v>
       </c>
       <c r="O5">
         <v>16000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6">
         <v>-18574000.0</v>
       </c>
       <c r="F6">
         <v>24718000.0</v>
       </c>
       <c r="G6">
         <v>-6988000.0</v>
       </c>
       <c r="H6">
         <v>121771000.0</v>
       </c>
       <c r="I6">
         <v>13640000.0</v>
       </c>
       <c r="J6">
         <v>21841000.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B9">
         <v>66848000.0</v>
       </c>
       <c r="C9">
         <v>62595000.0</v>
       </c>
       <c r="D9">
         <v>67633000.0</v>
       </c>
       <c r="E9">
         <v>69512000.0</v>
       </c>
       <c r="F9">
         <v>45321000.0</v>
       </c>
       <c r="G9">
         <v>44946000.0</v>
       </c>
       <c r="H9">
         <v>86330000.0</v>
       </c>
       <c r="I9">
         <v>83879000.0</v>
       </c>
       <c r="J9">
         <v>89832000.0</v>
       </c>
       <c r="K9">
         <v>97476000.0</v>
       </c>
       <c r="L9">
         <v>94000000.0</v>
       </c>
       <c r="M9">
         <v>93000000.0</v>
       </c>
       <c r="N9">
         <v>92000000.0</v>
       </c>
       <c r="O9">
         <v>89000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B10">
         <v>-24517000.0</v>
       </c>
       <c r="C10">
         <v>-72214000.0</v>
       </c>
       <c r="D10">
         <v>-76835000.0</v>
       </c>
       <c r="E10">
         <v>-41260000.0</v>
       </c>
       <c r="F10">
         <v>2077000.0</v>
       </c>
       <c r="G10">
         <v>-22536000.0</v>
       </c>
       <c r="H10">
         <v>95614000.0</v>
       </c>
       <c r="I10">
         <v>347000.0</v>
       </c>
       <c r="J10">
         <v>8360000.0</v>
       </c>
       <c r="K10">
         <v>7655000.0</v>
       </c>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>3171000.0</v>
       </c>
       <c r="F11">
         <v>3486000.0</v>
       </c>
       <c r="G11">
         <v>4358000.0</v>
       </c>
       <c r="H11">
         <v>14285000.0</v>
       </c>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11">
         <v>7000000.0</v>
       </c>
       <c r="M11">
         <v>5000000.0</v>
       </c>
       <c r="N11">
         <v>6000000.0</v>
       </c>
       <c r="O11">
         <v>3000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B12">
         <v>6869000.0</v>
       </c>
       <c r="C12">
         <v>10544000.0</v>
       </c>
       <c r="D12">
         <v>11416000.0</v>
       </c>
       <c r="E12">
         <v>6714000.0</v>
       </c>
       <c r="F12">
         <v>7368000.0</v>
       </c>
       <c r="G12">
         <v>5175000.0</v>
       </c>
       <c r="H12">
         <v>9498000.0</v>
       </c>
       <c r="I12">
         <v>6165000.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
       <c r="O12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B13">
         <v>6011000.0</v>
       </c>
       <c r="C13">
         <v>8138000.0</v>
       </c>
       <c r="D13">
         <v>10206000.0</v>
       </c>
       <c r="E13">
         <v>6601000.0</v>
       </c>
       <c r="F13">
         <v>7267000.0</v>
       </c>
       <c r="G13">
         <v>5033000.0</v>
       </c>
       <c r="H13">
         <v>9094000.0</v>
       </c>
       <c r="I13">
         <v>4006000.0</v>
       </c>
       <c r="J13">
         <v>6071000.0</v>
       </c>
       <c r="K13">
         <v>4644000.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B14">
         <v>11417000.0</v>
       </c>
       <c r="C14">
         <v>16904000.0</v>
       </c>
       <c r="D14">
         <v>31286000.0</v>
       </c>
       <c r="E14">
         <v>9140000.0</v>
       </c>
       <c r="F14">
         <v>-9860000.0</v>
       </c>
       <c r="G14">
         <v>-1127000.0</v>
       </c>
       <c r="H14">
         <v>-6385000.0</v>
       </c>
       <c r="I14">
         <v>-3755000.0</v>
       </c>
       <c r="J14">
         <v>-4414000.0</v>
       </c>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B15">
         <v>-16010000.0</v>
       </c>
       <c r="C15">
         <v>-58728000.0</v>
       </c>
       <c r="D15">
         <v>-49339000.0</v>
       </c>
       <c r="E15">
         <v>-35291000.0</v>
       </c>
       <c r="F15">
         <v>-11269000.0</v>
       </c>
       <c r="G15">
         <v>-30628000.0</v>
       </c>
       <c r="H15">
         <v>74944000.0</v>
       </c>
       <c r="I15">
         <v>-4897000.0</v>
       </c>
       <c r="J15">
         <v>-663000.0</v>
       </c>
       <c r="K15">
         <v>-2438000.0</v>
       </c>
       <c r="L15">
         <v>-12000000.0</v>
       </c>
       <c r="M15">
         <v>-5000000.0</v>
       </c>
       <c r="N15">
         <v>-25000000.0</v>
       </c>
       <c r="O15">
         <v>-1000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B16">
         <v>-16010000.0</v>
       </c>
       <c r="C16">
         <v>-58728000.0</v>
       </c>
       <c r="D16">
         <v>-49339000.0</v>
       </c>
       <c r="E16">
         <v>-36875000.0</v>
       </c>
       <c r="F16">
         <v>-11269000.0</v>
       </c>
       <c r="G16">
         <v>-30628000.0</v>
       </c>
       <c r="H16">
         <v>74944000.0</v>
       </c>
       <c r="I16">
         <v>-4897000.0</v>
       </c>
       <c r="J16">
         <v>-663000.0</v>
       </c>
       <c r="K16">
         <v>-2438000.0</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B17">
         <v>-27427000.0</v>
       </c>
       <c r="C17">
         <v>-75632000.0</v>
       </c>
       <c r="D17">
         <v>-80625000.0</v>
       </c>
       <c r="E17">
         <v>-44431000.0</v>
       </c>
       <c r="F17">
         <v>-1409000.0</v>
       </c>
       <c r="G17">
         <v>-33172000.0</v>
       </c>
       <c r="H17">
         <v>81329000.0</v>
       </c>
       <c r="I17">
         <v>-1142000.0</v>
       </c>
       <c r="J17">
         <v>3751000.0</v>
       </c>
       <c r="K17">
         <v>15035000.0</v>
       </c>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B18">
         <v>-6044000.0</v>
       </c>
       <c r="C18">
         <v>-8176000.0</v>
       </c>
       <c r="D18">
         <v>-10168000.0</v>
       </c>
       <c r="E18">
         <v>-6714000.0</v>
       </c>
       <c r="F18">
         <v>-7368000.0</v>
       </c>
       <c r="G18">
         <v>-4974000.0</v>
       </c>
       <c r="H18">
         <v>-9088000.0</v>
       </c>
       <c r="I18">
         <v>-6165000.0</v>
       </c>
       <c r="J18">
         <v>-5245000.0</v>
       </c>
       <c r="K18">
         <v>-4579000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B21">
         <v>-18506000.0</v>
       </c>
       <c r="C21">
         <v>-64076000.0</v>
       </c>
       <c r="D21">
         <v>-66629000.0</v>
       </c>
       <c r="E21">
         <v>-34659000.0</v>
       </c>
       <c r="F21">
         <v>9344000.0</v>
       </c>
       <c r="G21">
         <v>-17503000.0</v>
       </c>
       <c r="H21">
         <v>104708000.0</v>
       </c>
       <c r="I21">
         <v>4353000.0</v>
       </c>
       <c r="J21">
         <v>14431000.0</v>
       </c>
       <c r="K21">
         <v>12299000.0</v>
       </c>
       <c r="L21">
         <v>5000000.0</v>
       </c>
       <c r="M21">
         <v>8000000.0</v>
       </c>
       <c r="N21">
         <v>-13000000.0</v>
       </c>
       <c r="O21">
         <v>16000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23">
         <v>7792000.0</v>
       </c>
       <c r="F23">
         <v>9033000.0</v>
       </c>
       <c r="G23">
         <v>12130000.0</v>
       </c>
       <c r="H23">
         <v>20369000.0</v>
       </c>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B25">
         <v>10167000.0</v>
       </c>
       <c r="C25">
         <v>12628000.0</v>
       </c>
       <c r="D25">
         <v>16187000.0</v>
       </c>
       <c r="E25">
         <v>15972000.0</v>
       </c>
       <c r="F25">
         <v>15273000.0</v>
       </c>
       <c r="G25">
         <v>16651000.0</v>
       </c>
       <c r="H25">
         <v>16659000.0</v>
       </c>
       <c r="I25">
         <v>7128000.0</v>
       </c>
       <c r="J25">
         <v>8236000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B28">
         <v>64244000.0</v>
       </c>
       <c r="C28">
         <v>54866000.0</v>
       </c>
       <c r="D28">
         <v>55511000.0</v>
       </c>
       <c r="E28">
         <v>56792000.0</v>
       </c>
       <c r="F28">
         <v>43624000.0</v>
       </c>
       <c r="G28">
         <v>57235000.0</v>
       </c>
       <c r="H28">
         <v>66736000.0</v>
       </c>
       <c r="I28">
         <v>66718000.0</v>
       </c>
       <c r="J28">
         <v>68459000.0</v>
       </c>
       <c r="K28">
         <v>74689000.0</v>
       </c>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B29">
         <v>2910000.0</v>
       </c>
       <c r="C29">
         <v>3418000.0</v>
       </c>
       <c r="D29">
         <v>3790000.0</v>
       </c>
       <c r="E29">
         <v>3171000.0</v>
       </c>
       <c r="F29">
         <v>3486000.0</v>
       </c>
       <c r="G29">
         <v>4358000.0</v>
       </c>
       <c r="H29">
         <v>14285000.0</v>
       </c>
       <c r="I29">
         <v>1489000.0</v>
       </c>
       <c r="J29">
         <v>4609000.0</v>
       </c>
       <c r="K29">
         <v>-1084000.0</v>
       </c>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B30">
         <v>299436000.0</v>
       </c>
       <c r="C30">
         <v>334583000.0</v>
       </c>
       <c r="D30">
         <v>354195000.0</v>
       </c>
       <c r="E30">
         <v>277761000.0</v>
       </c>
       <c r="F30">
         <v>106941000.0</v>
       </c>
       <c r="G30">
         <v>141021000.0</v>
       </c>
       <c r="H30">
         <v>170809000.0</v>
       </c>
       <c r="I30">
         <v>279230000.0</v>
       </c>
       <c r="J30">
         <v>251492000.0</v>
       </c>
       <c r="K30">
         <v>254680000.0</v>
       </c>
       <c r="L30">
         <v>264000000.0</v>
       </c>
       <c r="M30">
         <v>266000000.0</v>
       </c>
       <c r="N30">
         <v>275000000.0</v>
       </c>
       <c r="O30">
         <v>213000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B32">
         <v>280930000.0</v>
       </c>
       <c r="C32">
         <v>270507000.0</v>
       </c>
       <c r="D32">
         <v>287566000.0</v>
       </c>
       <c r="E32">
         <v>243102000.0</v>
       </c>
       <c r="F32">
         <v>116285000.0</v>
       </c>
       <c r="G32">
         <v>117240000.0</v>
       </c>
       <c r="H32">
         <v>275517000.0</v>
       </c>
       <c r="I32">
         <v>283583000.0</v>
       </c>
@@ -8171,2136 +8286,2196 @@
       <c r="O32">
         <v>230000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF32"/>
+  <dimension ref="A1:AG32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:33">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AE1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AF1" t="s">
         <v>98</v>
       </c>
-    </row>
-    <row r="2" spans="1:32">
+      <c r="AG1" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="2" spans="1:33">
       <c r="A2" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B2">
+        <v>38958000.0</v>
+      </c>
+      <c r="C2">
         <v>40266000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>66193000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>48039000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>50279000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>49571000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>63458000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>46827000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>43013000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>54614000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>60671000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>46160000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>48798000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>64304000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>59387000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>51213000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>35790000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>27200000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>27556000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>15345000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>14117000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>13946000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>18251000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>13447000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>13627000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>26969000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>62098000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>36061000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>39000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>49000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>40000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>44000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:32">
+    <row r="3" spans="1:33">
       <c r="A3" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
-    </row>
-    <row r="4" spans="1:32">
+      <c r="AG3"/>
+    </row>
+    <row r="4" spans="1:33">
       <c r="A4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+    </row>
+    <row r="5" spans="1:33">
       <c r="A5" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-1569000.0</v>
       </c>
-      <c r="N5"/>
-      <c r="O5">
+      <c r="O5"/>
+      <c r="P5">
         <v>-22297000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-2938000.0</v>
       </c>
-      <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
-      <c r="X5">
+      <c r="X5"/>
+      <c r="Y5">
         <v>-13405000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-13719000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-1402000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>106126000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>49000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-2000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-6000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>14000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:32">
+    <row r="6" spans="1:33">
       <c r="A6" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
-      <c r="M6">
+      <c r="M6"/>
+      <c r="N6">
         <v>-1544000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-1752000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-22295000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-2943000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-4857000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-4451000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>25623000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-4410000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-5324000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-6444000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>4887000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-13405000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-13719000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-1402000.0</v>
       </c>
-      <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
-    </row>
-    <row r="7" spans="1:32">
+      <c r="AG6"/>
+    </row>
+    <row r="7" spans="1:33">
       <c r="A7" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7"/>
+    </row>
+    <row r="8" spans="1:33">
       <c r="A8" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+    </row>
+    <row r="9" spans="1:33">
       <c r="A9" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B9">
+        <v>13923000.0</v>
+      </c>
+      <c r="C9">
         <v>13744000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>18068000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>16565000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>17691000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>14524000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>18830000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>17786000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>13394000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>12585000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>14114000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>17198000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>17962000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>18359000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>30135000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>13136000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>14482000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>11759000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>14119000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>11313000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>10121000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>9768000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>12573000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>8144000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>8394000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>15835000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>23544000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>20672000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>22000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>27000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>24000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>21000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:32">
+    <row r="10" spans="1:33">
       <c r="A10" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B10">
+        <v>-10818000.0</v>
+      </c>
+      <c r="C10">
         <v>-8280000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-18425000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>6578000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-5037000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-7633000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-30862000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-20170000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-13163000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-8019000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-65363000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-3628000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-4059000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-3785000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-22364000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-5422000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-7258000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-6216000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>23523000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-6057000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-7397000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-7992000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>8974000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-13948000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-14951000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-2611000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>104480000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-4163000.0</v>
       </c>
-      <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
-    </row>
-    <row r="11" spans="1:32">
+      <c r="AG10"/>
+    </row>
+    <row r="11" spans="1:33">
       <c r="A11" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>365000.0</v>
       </c>
-      <c r="N11"/>
-      <c r="O11">
+      <c r="O11"/>
+      <c r="P11">
         <v>1064000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>1397000.0</v>
       </c>
-      <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
-      <c r="AC11">
+      <c r="AC11"/>
+      <c r="AD11">
         <v>1000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>3000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>1000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:32">
+    <row r="12" spans="1:33">
       <c r="A12" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B12">
+        <v>1250000.0</v>
+      </c>
+      <c r="C12">
         <v>1522000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1445000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1661000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1849000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1914000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2432000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>2558000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2774000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>2780000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>5095000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1773000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2515000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2033000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>69000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2479000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>2401000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1765000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>2100000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1647000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2073000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1548000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>2191000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>543000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1232000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1209000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1646000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>4212000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AD12">
         <v>1000000.0</v>
       </c>
       <c r="AE12">
         <v>1000000.0</v>
       </c>
       <c r="AF12">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:32">
+      <c r="AG12">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:33">
       <c r="A13" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B13">
+        <v>165000.0</v>
+      </c>
+      <c r="C13">
         <v>157000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1108000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1511000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1661000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1731000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1866000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>2115000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>619000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>747000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>564000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>155000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>2490000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>2034000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>63000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>2484000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>2290000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>1764000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>2083000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>1618000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>2038000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>1528000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>2171000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>510000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>1188000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>1164000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>1532000.0</v>
       </c>
-      <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
-    </row>
-    <row r="14" spans="1:32">
+      <c r="AG13"/>
+    </row>
+    <row r="14" spans="1:33">
       <c r="A14" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B14">
+        <v>833000.0</v>
+      </c>
+      <c r="C14">
         <v>284000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>6783000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>2961000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>771000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>902000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1565000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>9215000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>6024000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>100000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>28990000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1656000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>184000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>456000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>7373000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>304000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1820000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-357000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-10045000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>542000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>-315000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>-42000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>-1884000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>847000.0</v>
       </c>
-      <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
-    </row>
-    <row r="15" spans="1:32">
+      <c r="AG14"/>
+    </row>
+    <row r="15" spans="1:33">
       <c r="A15" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B15">
+        <v>-10859000.0</v>
+      </c>
+      <c r="C15">
         <v>-8561000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-12704000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>9033000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-5019000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-7320000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-32045000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-11682000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-7111000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-7890000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-38963000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-2645000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-4240000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-3491000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-16055000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-6515000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-5781000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-6940000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>12422000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-6808000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-8287000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-8596000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>1885000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-13741000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-14674000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-4098000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>88115000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-4657000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-4000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-11000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>10000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-5000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:32">
+    <row r="16" spans="1:33">
       <c r="A16" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>-12704000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>9033000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-5019000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-7320000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-32045000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-11682000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
-[...1 lines deleted...]
-      </c>
+      <c r="M16"/>
       <c r="N16">
         <v>-4240000.0</v>
       </c>
       <c r="O16">
+        <v>-4240000.0</v>
+      </c>
+      <c r="P16">
         <v>-17639000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-6515000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-5781000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-6940000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>12422000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-6808000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-8287000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-8596000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1885000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-13741000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-14674000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-4098000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>88115000.0</v>
       </c>
-      <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16"/>
+    </row>
+    <row r="17" spans="1:33">
       <c r="A17" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B17">
+        <v>-11692000.0</v>
+      </c>
+      <c r="C17">
         <v>-8845000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-19487000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>6072000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-5790000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-8222000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-33610000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-20897000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-13135000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-7990000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-67953000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-4301000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-4424000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-3947000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-23428000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-6819000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-7601000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-6583000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>22467000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-7350000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-7972000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-8554000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>98000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-14588000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-15051000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-3631000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>92386000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-3985000.0</v>
       </c>
-      <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+    </row>
+    <row r="18" spans="1:33">
       <c r="A18" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B18">
+        <v>-1085000.0</v>
+      </c>
+      <c r="C18">
         <v>-1365000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-1106000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-1517000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-1683000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-1738000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-1866000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-2122000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-2155000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-2033000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-4531000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-1618000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-2515000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-2033000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-69000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-2479000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-2401000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-1765000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-2100000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-1647000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-2073000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-1548000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-1990000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-543000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-1232000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-1209000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-1236000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-4212000.0</v>
       </c>
-      <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18"/>
+    </row>
+    <row r="19" spans="1:33">
       <c r="A19" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+    </row>
+    <row r="20" spans="1:33">
       <c r="A20" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20"/>
+    </row>
+    <row r="21" spans="1:33">
       <c r="A21" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B21">
+        <v>-9733000.0</v>
+      </c>
+      <c r="C21">
         <v>-6920000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-17317000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>8089000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-3376000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-5902000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-28996000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-18055000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-11028000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-5997000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-60772000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-2008000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-1569000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-1751000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-22301000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-2938000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-4968000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-4452000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>25606000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-4439000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-5359000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-6464000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>11145000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-13438000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-13763000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-1447000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>106012000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-13000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-2000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-6000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>14000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:32">
+    <row r="22" spans="1:33">
       <c r="A22" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
-    </row>
-    <row r="23" spans="1:32">
+      <c r="AG22"/>
+    </row>
+    <row r="23" spans="1:33">
       <c r="A23" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
-      <c r="M23">
-[...1 lines deleted...]
-      </c>
+      <c r="M23"/>
       <c r="N23">
         <v>1543000.0</v>
       </c>
       <c r="O23">
+        <v>1543000.0</v>
+      </c>
+      <c r="P23">
         <v>2058000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2559000.0</v>
       </c>
-      <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
-    </row>
-    <row r="24" spans="1:32">
+      <c r="AG23"/>
+    </row>
+    <row r="24" spans="1:33">
       <c r="A24" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24"/>
+    </row>
+    <row r="25" spans="1:33">
       <c r="A25" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25"/>
+    </row>
+    <row r="26" spans="1:33">
       <c r="A26" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26"/>
+    </row>
+    <row r="27" spans="1:33">
       <c r="A27" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27"/>
+    </row>
+    <row r="28" spans="1:33">
       <c r="A28" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
-    </row>
-    <row r="29" spans="1:32">
+      <c r="AG28"/>
+    </row>
+    <row r="29" spans="1:33">
       <c r="A29" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B29">
+        <v>874000.0</v>
+      </c>
+      <c r="C29">
         <v>565000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1062000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>506000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>753000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>589000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2748000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>727000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-28000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-29000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2590000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>673000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>365000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>162000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1064000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1397000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>343000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>367000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1056000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1293000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>575000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>562000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>2598000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>640000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>100000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1020000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>12094000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-178000.0</v>
       </c>
-      <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
-    </row>
-    <row r="30" spans="1:32">
+      <c r="AG29"/>
+    </row>
+    <row r="30" spans="1:33">
       <c r="A30" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B30">
+        <v>62614000.0</v>
+      </c>
+      <c r="C30">
         <v>60930000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>101578000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>56515000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>71346000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>69997000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>111284000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>82668000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>67435000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>73196000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>135557000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>65366000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>68329000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>84414000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>111823000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>67287000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>55240000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>43411000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>16069000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>31097000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>29597000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>30178000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>25957000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>35029000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>35784000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>44251000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-20370000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>56746000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>62000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>83000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>50000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>66000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:32">
+    <row r="31" spans="1:33">
       <c r="A31" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
-    </row>
-    <row r="32" spans="1:32">
+      <c r="AG31"/>
+    </row>
+    <row r="32" spans="1:33">
       <c r="A32" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B32">
+        <v>52881000.0</v>
+      </c>
+      <c r="C32">
         <v>54010000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>84261000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>64604000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>67970000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>64095000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>82288000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>64613000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>56407000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>67199000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>74785000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>63358000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>66760000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>82663000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>89522000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>64349000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>50272000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>38959000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>41675000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>26658000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>24238000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>23714000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>30824000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>21591000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>22021000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>42804000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>85642000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>56733000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>61000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>77000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>65000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>65000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O30"/>
@@ -10355,1015 +10530,1015 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B2">
         <v>74246000.0</v>
       </c>
       <c r="C2">
         <v>88084000.0</v>
       </c>
       <c r="D2">
         <v>61101000.0</v>
       </c>
       <c r="E2">
         <v>96472000.0</v>
       </c>
       <c r="F2">
         <v>86959000.0</v>
       </c>
       <c r="G2">
         <v>90619000.0</v>
       </c>
       <c r="H2">
         <v>94438000.0</v>
       </c>
       <c r="I2">
         <v>114289000.0</v>
       </c>
       <c r="J2">
         <v>102998000.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B3">
         <v>5928000</v>
       </c>
       <c r="C3">
         <v>9784000</v>
       </c>
       <c r="D3">
         <v>11553000</v>
       </c>
       <c r="E3">
         <v>47870000</v>
       </c>
       <c r="F3">
         <v>18169000</v>
       </c>
       <c r="G3">
         <v>15672000</v>
       </c>
       <c r="H3">
         <v>9377000</v>
       </c>
       <c r="I3">
         <v>10205000</v>
       </c>
       <c r="J3">
         <v>12997000</v>
       </c>
       <c r="K3">
         <v>5522000</v>
       </c>
       <c r="L3">
         <v>4000000</v>
       </c>
       <c r="M3">
         <v>5000000</v>
       </c>
       <c r="N3">
         <v>13000000</v>
       </c>
       <c r="O3">
         <v>12000000</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B6">
         <v>1481000.0</v>
       </c>
       <c r="C6">
         <v>-13217000.0</v>
       </c>
       <c r="D6">
         <v>24311000.0</v>
       </c>
       <c r="E6">
         <v>49783000.0</v>
       </c>
       <c r="F6">
         <v>9513000.0</v>
       </c>
       <c r="G6">
         <v>-3660000.0</v>
       </c>
       <c r="H6">
         <v>-3819000.0</v>
       </c>
       <c r="I6">
         <v>-20282000.0</v>
       </c>
       <c r="J6">
         <v>13847000.0</v>
       </c>
       <c r="K6">
         <v>-24824000.0</v>
       </c>
       <c r="L6">
         <v>21000000.0</v>
       </c>
       <c r="M6">
         <v>2000000.0</v>
       </c>
       <c r="N6">
         <v>-2000000.0</v>
       </c>
       <c r="O6">
         <v>-71000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B7">
         <v>22728000.0</v>
       </c>
       <c r="C7">
         <v>20458000.0</v>
       </c>
       <c r="D7">
         <v>-27202000.0</v>
       </c>
       <c r="E7">
         <v>-11408000.0</v>
       </c>
       <c r="F7">
         <v>-10098000.0</v>
       </c>
       <c r="G7">
         <v>10192000.0</v>
       </c>
       <c r="H7">
         <v>-347000.0</v>
       </c>
       <c r="I7">
         <v>-10206000.0</v>
       </c>
       <c r="J7">
         <v>3325000.0</v>
       </c>
       <c r="K7">
         <v>-38198000.0</v>
       </c>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9">
         <v>-18376000.0</v>
       </c>
       <c r="F9">
         <v>-14935000.0</v>
       </c>
       <c r="G9">
         <v>29112000.0</v>
       </c>
       <c r="H9">
         <v>15977000.0</v>
       </c>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9">
         <v>-1000000.0</v>
       </c>
       <c r="M9">
         <v>9000000.0</v>
       </c>
       <c r="N9">
         <v>-21000000.0</v>
       </c>
       <c r="O9">
         <v>-21000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B10">
         <v>34938000.0</v>
       </c>
       <c r="C10">
         <v>-18430000.0</v>
       </c>
       <c r="D10">
         <v>-10755000.0</v>
       </c>
       <c r="E10">
         <v>1306000.0</v>
       </c>
       <c r="F10">
         <v>3296000.0</v>
       </c>
       <c r="G10">
         <v>3707000.0</v>
       </c>
       <c r="H10">
         <v>-5870000.0</v>
       </c>
       <c r="I10">
         <v>-5150000.0</v>
       </c>
       <c r="J10">
         <v>1918000.0</v>
       </c>
       <c r="K10">
         <v>11682000.0</v>
       </c>
       <c r="L10">
         <v>6000000.0</v>
       </c>
       <c r="M10">
         <v>-6000000.0</v>
       </c>
       <c r="N10">
         <v>2000000.0</v>
       </c>
       <c r="O10">
         <v>-5000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>6952000.0</v>
       </c>
       <c r="F11">
         <v>8714000.0</v>
       </c>
       <c r="G11">
         <v>-19907000.0</v>
       </c>
       <c r="H11">
         <v>-1891000.0</v>
       </c>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>20271000.0</v>
       </c>
       <c r="F12">
         <v>-18040000.0</v>
       </c>
       <c r="G12">
         <v>2039000.0</v>
       </c>
       <c r="H12">
         <v>-84607000.0</v>
       </c>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B14">
         <v>10167000.0</v>
       </c>
       <c r="C14">
         <v>11782000.0</v>
       </c>
       <c r="D14">
         <v>15480000.0</v>
       </c>
       <c r="E14">
         <v>15974000.0</v>
       </c>
       <c r="F14">
         <v>14358000.0</v>
       </c>
       <c r="G14">
         <v>15698000.0</v>
       </c>
       <c r="H14">
         <v>15263000.0</v>
       </c>
       <c r="I14">
         <v>5631000.0</v>
       </c>
       <c r="J14">
         <v>6411000.0</v>
       </c>
       <c r="K14">
         <v>7454000.0</v>
       </c>
       <c r="L14">
         <v>10000000.0</v>
       </c>
       <c r="M14">
         <v>16000000.0</v>
       </c>
       <c r="N14">
         <v>16000000.0</v>
       </c>
       <c r="O14">
         <v>14000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B15">
         <v>1265000.0</v>
       </c>
       <c r="C15">
         <v>1265000.0</v>
       </c>
       <c r="D15">
         <v>2529000.0</v>
       </c>
       <c r="E15">
         <v>1394000.0</v>
       </c>
       <c r="F15">
         <v>1394000.0</v>
       </c>
       <c r="G15">
         <v>3252000.0</v>
       </c>
       <c r="H15">
         <v>2323000.0</v>
       </c>
       <c r="I15">
         <v>2323000.0</v>
       </c>
       <c r="J15">
         <v>1693000.0</v>
       </c>
       <c r="K15">
         <v>1660000.0</v>
       </c>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B16">
         <v>76087000.0</v>
       </c>
       <c r="C16">
         <v>74246000.0</v>
       </c>
       <c r="D16">
         <v>88084000.0</v>
       </c>
       <c r="E16">
         <v>146623000.0</v>
       </c>
       <c r="F16">
         <v>96472000.0</v>
       </c>
       <c r="G16">
         <v>86959000.0</v>
       </c>
       <c r="H16">
         <v>90619000.0</v>
       </c>
       <c r="I16">
         <v>94438000.0</v>
       </c>
       <c r="J16">
         <v>114289000.0</v>
       </c>
       <c r="K16">
         <v>102998000.0</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B18">
         <v>16465000.0</v>
       </c>
       <c r="C18">
         <v>5593000.0</v>
       </c>
       <c r="D18">
         <v>-37919000.0</v>
       </c>
       <c r="E18">
         <v>-36418000.0</v>
       </c>
       <c r="F18">
         <v>-35700000.0</v>
       </c>
       <c r="G18">
         <v>-15355000.0</v>
       </c>
       <c r="H18">
         <v>4763000.0</v>
       </c>
       <c r="I18">
         <v>-16724000.0</v>
       </c>
       <c r="J18">
         <v>2454000.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B19">
         <v>4200000.0</v>
       </c>
       <c r="C19">
         <v>22537000.0</v>
       </c>
       <c r="D19">
         <v>79943000.0</v>
       </c>
       <c r="E19">
         <v>8197000.0</v>
       </c>
       <c r="F19">
         <v>-1366000.0</v>
       </c>
       <c r="G19">
         <v>-1774000.0</v>
       </c>
       <c r="H19">
         <v>22916000.0</v>
       </c>
       <c r="I19">
         <v>-41237000.0</v>
       </c>
       <c r="J19">
         <v>23289000.0</v>
       </c>
       <c r="K19">
         <v>1336000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>80000000.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B21">
         <v>-14393000.0</v>
       </c>
       <c r="C21">
         <v>-38764000.0</v>
       </c>
       <c r="D21">
         <v>-5428000.0</v>
       </c>
       <c r="E21">
         <v>21867000.0</v>
       </c>
       <c r="F21">
         <v>41841000.0</v>
       </c>
       <c r="G21">
         <v>6478000.0</v>
       </c>
       <c r="H21">
         <v>-81778000.0</v>
       </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B22">
         <v>-24517000.0</v>
       </c>
       <c r="C22">
         <v>-72214000.0</v>
       </c>
       <c r="D22">
         <v>-76835000.0</v>
       </c>
       <c r="E22">
         <v>-35291000.0</v>
       </c>
       <c r="F22">
         <v>-11269000.0</v>
       </c>
       <c r="G22">
         <v>-34299000.0</v>
       </c>
       <c r="H22">
         <v>74944000.0</v>
       </c>
       <c r="I22">
         <v>347000.0</v>
       </c>
       <c r="J22">
         <v>8360000.0</v>
       </c>
       <c r="K22">
         <v>7655000.0</v>
       </c>
       <c r="L22">
         <v>-12000000.0</v>
       </c>
       <c r="M22">
         <v>-5000000.0</v>
       </c>
       <c r="N22">
         <v>-25000000.0</v>
       </c>
       <c r="O22">
         <v>-1000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B23">
         <v>-6869000.0</v>
       </c>
       <c r="C23">
         <v>-11526000.0</v>
       </c>
       <c r="D23">
         <v>-12963000.0</v>
       </c>
       <c r="E23">
         <v>-10915000.0</v>
       </c>
       <c r="F23">
         <v>-8372000.0</v>
       </c>
       <c r="G23">
         <v>-6663000.0</v>
       </c>
       <c r="H23">
         <v>-10643000.0</v>
       </c>
       <c r="I23">
         <v>-10466000.0</v>
       </c>
       <c r="J23">
         <v>-14475000.0</v>
       </c>
       <c r="K23">
         <v>-10238000.0</v>
       </c>
       <c r="L23">
         <v>3000000.0</v>
       </c>
       <c r="M23">
         <v>-20000000.0</v>
       </c>
       <c r="N23">
         <v>-3000000.0</v>
       </c>
       <c r="O23">
         <v>-1000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B24">
         <v>4955000.0</v>
       </c>
       <c r="C24">
         <v>32321000.0</v>
       </c>
       <c r="D24">
         <v>91496000.0</v>
       </c>
       <c r="E24">
         <v>2902000.0</v>
       </c>
       <c r="F24">
         <v>14137000.0</v>
       </c>
       <c r="G24">
         <v>2733000.0</v>
       </c>
       <c r="H24">
         <v>955000.0</v>
       </c>
       <c r="I24">
         <v>-31032000.0</v>
       </c>
       <c r="J24">
         <v>36286000.0</v>
       </c>
       <c r="K24">
         <v>6858000.0</v>
       </c>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B25">
         <v>24182000.0</v>
       </c>
       <c r="C25">
         <v>5492000.0</v>
       </c>
       <c r="D25">
         <v>-32497000.0</v>
       </c>
       <c r="E25">
         <v>4974000.0</v>
       </c>
       <c r="F25">
         <v>748000.0</v>
       </c>
       <c r="G25">
         <v>786000.0</v>
       </c>
       <c r="H25">
         <v>-11095000.0</v>
       </c>
       <c r="I25">
         <v>3745000.0</v>
       </c>
       <c r="J25">
         <v>-10129000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26">
         <v>80000000.0</v>
       </c>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B28">
         <v>-24793000.0</v>
       </c>
       <c r="C28">
         <v>-54434000.0</v>
       </c>
       <c r="D28">
         <v>-27048000.0</v>
       </c>
       <c r="E28">
         <v>89558000.0</v>
       </c>
       <c r="F28">
         <v>32075000.0</v>
       </c>
       <c r="G28">
         <v>-3437000.0</v>
       </c>
       <c r="H28">
         <v>-94744000.0</v>
       </c>
       <c r="I28">
         <v>30643000.0</v>
       </c>
       <c r="J28">
         <v>-21635000.0</v>
       </c>
       <c r="K28">
         <v>-5781000.0</v>
       </c>
       <c r="L28">
         <v>-3000000.0</v>
       </c>
       <c r="M28">
         <v>-2000000.0</v>
       </c>
       <c r="N28">
         <v>14000000.0</v>
       </c>
       <c r="O28">
         <v>-45000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B29">
         <v>22393000.0</v>
       </c>
       <c r="C29">
         <v>15377000.0</v>
       </c>
       <c r="D29">
         <v>-26366000.0</v>
       </c>
       <c r="E29">
         <v>-10770000.0</v>
       </c>
       <c r="F29">
         <v>-16953000.0</v>
       </c>
       <c r="G29">
         <v>1429000.0</v>
       </c>
       <c r="H29">
         <v>15066000.0</v>
       </c>
       <c r="I29">
         <v>-6519000.0</v>
       </c>
       <c r="J29">
         <v>15451000.0</v>
       </c>
       <c r="K29">
         <v>-18111000.0</v>
       </c>
       <c r="L29">
         <v>4000000.0</v>
       </c>
       <c r="M29">
         <v>23000000.0</v>
       </c>
       <c r="N29">
         <v>3000000.0</v>
       </c>
       <c r="O29">
         <v>3000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B30">
         <v>-973000.0</v>
       </c>
       <c r="C30">
         <v>22537000.0</v>
       </c>
       <c r="D30">
         <v>79943000.0</v>
       </c>
       <c r="E30">
         <v>-34129000.0</v>
       </c>
       <c r="F30">
         <v>-2852000.0</v>
       </c>
       <c r="G30">
         <v>-882000.0</v>
       </c>
       <c r="H30">
         <v>76387000.0</v>
       </c>
       <c r="I30">
         <v>-41237000.0</v>
       </c>
@@ -11385,2104 +11560,2158 @@
       <c r="O30">
         <v>-23000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF30"/>
+  <dimension ref="A1:AG30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:33">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AE1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AF1" t="s">
         <v>98</v>
       </c>
-    </row>
-    <row r="2" spans="1:32">
+      <c r="AG1" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="2" spans="1:33">
       <c r="A2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B2">
+        <v>80151000.0</v>
+      </c>
+      <c r="C2">
         <v>76086000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>66663000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>61875000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>62434000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>74246000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>89629000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>107517000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>111653000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>88084000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>90706000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>70107000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>138867000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>146623000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>74050000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>83208000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>85804000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>96472000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>94679000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>103663000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>112499000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>86959000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>97542000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>96997000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>95796000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>90619000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>71904000.0</v>
       </c>
-      <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
-    </row>
-    <row r="3" spans="1:32">
+      <c r="AG2"/>
+    </row>
+    <row r="3" spans="1:33">
       <c r="A3" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B3">
+        <v>647000</v>
+      </c>
+      <c r="C3">
         <v>743000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>5928000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>3279000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2232000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1236000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>9784000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>7962000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1632000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>3558000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>2425000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>3394000</v>
-      </c>
-[...1 lines deleted...]
-        <v>3755000</v>
       </c>
       <c r="N3">
         <v>3755000</v>
       </c>
       <c r="O3">
+        <v>3755000</v>
+      </c>
+      <c r="P3">
         <v>3231000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1543000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>43652000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>7315000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>18747000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>10516000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>2823000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1461000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>16785000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>12629000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1854000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1454000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>10303000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>3394000</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000</v>
       </c>
       <c r="AD3">
         <v>2000000</v>
       </c>
       <c r="AE3">
-        <v>1000000</v>
+        <v>2000000</v>
       </c>
       <c r="AF3">
         <v>1000000</v>
       </c>
-    </row>
-    <row r="4" spans="1:32">
+      <c r="AG3">
+        <v>1000000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:33">
       <c r="A4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+    </row>
+    <row r="5" spans="1:33">
       <c r="A5" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
-    </row>
-    <row r="6" spans="1:32">
+      <c r="AG5"/>
+    </row>
+    <row r="6" spans="1:33">
       <c r="A6" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B6"/>
-      <c r="C6">
+      <c r="C6"/>
+      <c r="D6">
         <v>1481000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-7943000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-11384000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-12489000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-13217000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>3687000.0</v>
       </c>
-      <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
-      <c r="L6">
+      <c r="L6"/>
+      <c r="M6">
         <v>21071000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-15505000.0</v>
       </c>
       <c r="N6">
         <v>-15505000.0</v>
       </c>
       <c r="O6">
+        <v>-15505000.0</v>
+      </c>
+      <c r="P6">
         <v>74855000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-11808000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-14285000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-10867000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>9028000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>7369000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>16153000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>25163000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-4208000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>6554000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>5383000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>4546000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-4051000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>17118000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-15000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33000000.0</v>
       </c>
       <c r="AF6">
         <v>33000000.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:32">
+      <c r="AG6">
+        <v>33000000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:33">
       <c r="A7" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B7">
+        <v>14990000.0</v>
+      </c>
+      <c r="C7">
         <v>11101000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>22728000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>11245000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-2020000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-4485000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>20458000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-10349000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-38770000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>38145000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-5863000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-15058000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-4248000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-2401000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-11408000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-8177000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-4767000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-8805000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-10098000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-9538000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-3933000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>601000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>10192000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>12824000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>9838000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>14430000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-347000.0</v>
       </c>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7"/>
+    </row>
+    <row r="8" spans="1:33">
       <c r="A8" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+    </row>
+    <row r="9" spans="1:33">
       <c r="A9" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
-[...1 lines deleted...]
-      </c>
+      <c r="M9"/>
       <c r="N9">
         <v>-4198000.0</v>
       </c>
       <c r="O9">
+        <v>-4198000.0</v>
+      </c>
+      <c r="P9">
         <v>-1852000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-14281000.0</v>
       </c>
-      <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
-      <c r="AC9">
+      <c r="AC9"/>
+      <c r="AD9">
         <v>-9000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-4000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>3000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:32">
+    <row r="10" spans="1:33">
       <c r="A10" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B10">
+        <v>3273000.0</v>
+      </c>
+      <c r="C10">
         <v>1732000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>16843000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>10145000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>5788000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>2162000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-5340000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-3498000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-5675000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-3917000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1040000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-2544000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5446000.0</v>
       </c>
       <c r="N10">
         <v>-5446000.0</v>
       </c>
       <c r="O10">
+        <v>-5446000.0</v>
+      </c>
+      <c r="P10">
         <v>1440000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-784000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>838000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-188000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>2509000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1201000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-729000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>315000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>3598000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-161000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>221000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>49000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-2041000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-1591000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>2000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>4000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>2000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>6000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:32">
+    <row r="11" spans="1:33">
       <c r="A11" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>7189000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>0.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-3672000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>12708000.0</v>
       </c>
-      <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
-    </row>
-    <row r="12" spans="1:32">
+      <c r="AG11"/>
+    </row>
+    <row r="12" spans="1:33">
       <c r="A12" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
-[...1 lines deleted...]
-      </c>
+      <c r="M12"/>
       <c r="N12">
         <v>949000.0</v>
       </c>
       <c r="O12">
+        <v>949000.0</v>
+      </c>
+      <c r="P12">
         <v>14026000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>3516000.0</v>
       </c>
-      <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
-    </row>
-    <row r="13" spans="1:32">
+      <c r="AG12"/>
+    </row>
+    <row r="13" spans="1:33">
       <c r="A13" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
-    </row>
-    <row r="14" spans="1:32">
+      <c r="AG13"/>
+    </row>
+    <row r="14" spans="1:33">
       <c r="A14" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
-      <c r="M14">
-[...1 lines deleted...]
-      </c>
+      <c r="M14"/>
       <c r="N14">
         <v>3873000.0</v>
       </c>
       <c r="O14">
+        <v>3873000.0</v>
+      </c>
+      <c r="P14">
         <v>3848000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>3989000.0</v>
       </c>
-      <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
-      <c r="AC14">
+      <c r="AC14"/>
+      <c r="AD14">
         <v>2000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>-1000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>4000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:32">
+    <row r="15" spans="1:33">
       <c r="A15" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B15"/>
-      <c r="C15">
-[...1 lines deleted...]
-      </c>
+      <c r="C15"/>
       <c r="D15">
         <v>1265000.0</v>
       </c>
-      <c r="E15"/>
+      <c r="E15">
+        <v>1265000.0</v>
+      </c>
       <c r="F15"/>
-      <c r="G15">
-[...1 lines deleted...]
-      </c>
+      <c r="G15"/>
       <c r="H15">
         <v>1265000.0</v>
       </c>
-      <c r="I15"/>
+      <c r="I15">
+        <v>1265000.0</v>
+      </c>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15">
         <v>0.0</v>
       </c>
-      <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-      <c r="O15">
-[...1 lines deleted...]
-      </c>
+      <c r="O15"/>
       <c r="P15">
         <v>1394000.0</v>
       </c>
-      <c r="Q15"/>
+      <c r="Q15">
+        <v>1394000.0</v>
+      </c>
       <c r="R15"/>
-      <c r="S15">
-[...1 lines deleted...]
-      </c>
+      <c r="S15"/>
       <c r="T15">
         <v>1394000.0</v>
       </c>
-      <c r="U15"/>
+      <c r="U15">
+        <v>1394000.0</v>
+      </c>
       <c r="V15"/>
-      <c r="W15">
-[...1 lines deleted...]
-      </c>
+      <c r="W15"/>
       <c r="X15">
         <v>3252000.0</v>
       </c>
-      <c r="Y15"/>
+      <c r="Y15">
+        <v>3252000.0</v>
+      </c>
       <c r="Z15"/>
-      <c r="AA15">
+      <c r="AA15"/>
+      <c r="AB15">
         <v>2323000.0</v>
       </c>
-      <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
-    </row>
-    <row r="16" spans="1:32">
+      <c r="AG15"/>
+    </row>
+    <row r="16" spans="1:33">
       <c r="A16" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B16">
+        <v>84761000.0</v>
+      </c>
+      <c r="C16">
         <v>80151000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>76087000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>66663000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>61875000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>62434000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>74246000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>89629000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>107517000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>111653000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>88084000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>90706000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>123362000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>138867000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>146623000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>74050000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>83208000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>85804000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>96472000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>94679000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>103663000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>112499000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>86959000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>97542000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>96997000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>95796000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>90619000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>71904000.0</v>
       </c>
-      <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16"/>
+    </row>
+    <row r="17" spans="1:33">
       <c r="A17" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+    </row>
+    <row r="18" spans="1:33">
       <c r="A18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B18">
+        <v>11337000.0</v>
+      </c>
+      <c r="C18">
         <v>5758000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>13440000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>11059000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>1395000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-9429000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>27969000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-9682000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-41491000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>28797000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-10103000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-21025000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-5930000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-861000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>16015000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-3235000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-32143000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-17055000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-13261000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-12302000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-6578000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-3559000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-8349000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-15592000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-7668000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>16254000.0</v>
       </c>
-      <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18"/>
+    </row>
+    <row r="19" spans="1:33">
       <c r="A19" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B19">
+        <v>-7000.0</v>
+      </c>
+      <c r="C19">
         <v>38000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>258000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>3951000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-569000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-1888000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-20361000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-1036000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>1212000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-1837000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>5546000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>47333000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-447000.0</v>
       </c>
       <c r="N19">
         <v>-447000.0</v>
       </c>
       <c r="O19">
+        <v>-447000.0</v>
+      </c>
+      <c r="P19">
         <v>3072000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>1000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-35377000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-1649000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>6654000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-5182000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-1262000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-3062000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>18616000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-13705000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-222000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-5571000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>115102000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>19565000.0</v>
       </c>
-      <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+    </row>
+    <row r="20" spans="1:33">
       <c r="A20" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20"/>
+    </row>
+    <row r="21" spans="1:33">
       <c r="A21" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B21">
+        <v>-2633000.0</v>
+      </c>
+      <c r="C21">
         <v>-2256000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-3830000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-2792000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-5228000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-2543000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-19944000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-11106000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-5065000.0</v>
       </c>
-      <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
-[...1 lines deleted...]
-      </c>
+      <c r="M21"/>
       <c r="N21">
         <v>-5516000.0</v>
       </c>
       <c r="O21">
+        <v>-5516000.0</v>
+      </c>
+      <c r="P21">
         <v>-6996000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-3198000.0</v>
       </c>
-      <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
-    </row>
-    <row r="22" spans="1:32">
+      <c r="AG21"/>
+    </row>
+    <row r="22" spans="1:33">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B22">
+        <v>-10859000.0</v>
+      </c>
+      <c r="C22">
         <v>-8561000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-24517000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-6092000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-12670000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-7633000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-72214000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-41352000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-7111000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-7890000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-38963000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-2645000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-4240000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-3491000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-16055000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-6515000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-13474000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-6216000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>2077000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-21446000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-15389000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-7992000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-28814000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-31510000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-17562000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-2611000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>95614000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-4657000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-4000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-11000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>10000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-5000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:32">
+    <row r="23" spans="1:33">
       <c r="A23" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B23"/>
-      <c r="C23">
+      <c r="C23"/>
+      <c r="D23">
         <v>-6869000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-5424000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-3763000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-1914000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-11526000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-8112000.0</v>
       </c>
-      <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
-      <c r="M23">
-[...1 lines deleted...]
-      </c>
+      <c r="M23"/>
       <c r="N23">
         <v>-2515000.0</v>
       </c>
       <c r="O23">
+        <v>-2515000.0</v>
+      </c>
+      <c r="P23">
         <v>-2517000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-3497000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-4901000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-1765000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-8372000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-6272000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-4111000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-2038000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-6663000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-4472000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-2441000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-1209000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-10643000.0</v>
       </c>
-      <c r="AB23"/>
-      <c r="AC23">
+      <c r="AC23"/>
+      <c r="AD23">
         <v>-1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="AE23">
         <v>3000000.0</v>
       </c>
       <c r="AF23">
+        <v>3000000.0</v>
+      </c>
+      <c r="AG23">
         <v>-2000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:32">
+    <row r="24" spans="1:33">
       <c r="A24" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
         <v>4955000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>3909000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-225000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-652000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>32321000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>50860000.0</v>
       </c>
-      <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-      <c r="M24">
-[...1 lines deleted...]
-      </c>
+      <c r="M24"/>
       <c r="N24">
         <v>752000.0</v>
       </c>
       <c r="O24">
+        <v>752000.0</v>
+      </c>
+      <c r="P24">
         <v>1723000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>48000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>6626000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>5666000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>15895000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>1010000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-1501000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-1601000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>15903000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-6869000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-3939000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-3861000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>86690000.0</v>
       </c>
-      <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24"/>
+    </row>
+    <row r="25" spans="1:33">
       <c r="A25" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B25">
+        <v>8671000.0</v>
+      </c>
+      <c r="C25">
         <v>3923000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>23031000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-7737000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>4963000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>3925000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-31695000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>21586000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>12780000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>2821000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>63977000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>2659000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-3423000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>7005000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-703000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>7426000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>7414000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>5281000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-18313000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>7053000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>6715000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>5293000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-23523000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>6145000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>12275000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>5889000.0</v>
       </c>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25"/>
+    </row>
+    <row r="26" spans="1:33">
       <c r="A26" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-      <c r="O26">
+      <c r="O26"/>
+      <c r="P26">
         <v>80000000.0</v>
       </c>
-      <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26"/>
+    </row>
+    <row r="27" spans="1:33">
       <c r="A27" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27"/>
+    </row>
+    <row r="28" spans="1:33">
       <c r="A28" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B28"/>
-      <c r="C28">
+      <c r="C28"/>
+      <c r="D28">
         <v>-24793000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-19294000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-13510000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-5433000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-54434000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-30584000.0</v>
       </c>
-      <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
-      <c r="M28">
-[...1 lines deleted...]
-      </c>
+      <c r="M28"/>
       <c r="N28">
         <v>-8031000.0</v>
       </c>
       <c r="O28">
+        <v>-8031000.0</v>
+      </c>
+      <c r="P28">
         <v>70487000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-8089000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>27160000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>753000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>32075000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>34987000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>33723000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>32550000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-3437000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>16454000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>371000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-4662000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-94744000.0</v>
       </c>
-      <c r="AB28"/>
-      <c r="AC28">
+      <c r="AC28"/>
+      <c r="AD28">
         <v>-9000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-8000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>7000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:32">
+    <row r="29" spans="1:33">
       <c r="A29" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B29">
+        <v>11984000.0</v>
+      </c>
+      <c r="C29">
         <v>6501000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>22393000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>6304000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-5802000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-8193000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>15377000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-14414000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-39859000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>32355000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-7678000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-17631000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1876000.0</v>
       </c>
       <c r="N29">
         <v>-1876000.0</v>
       </c>
       <c r="O29">
+        <v>-1876000.0</v>
+      </c>
+      <c r="P29">
         <v>-3818000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-1406000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-5546000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-9740000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-16953000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-11923000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-7314000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-2098000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1430000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>5623000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>10440000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>17708000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>15066000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>8358000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-9000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>2000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>5000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>3000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:32">
+    <row r="30" spans="1:33">
       <c r="A30" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B30"/>
-      <c r="C30">
+      <c r="C30"/>
+      <c r="D30">
         <v>-973000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>630000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-2457000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-1888000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>22537000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>42898000.0</v>
       </c>
-      <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
-      <c r="M30">
-[...1 lines deleted...]
-      </c>
+      <c r="M30"/>
       <c r="N30">
         <v>-3431000.0</v>
       </c>
       <c r="O30">
+        <v>-3431000.0</v>
+      </c>
+      <c r="P30">
         <v>4677000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-1780000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-37026000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-1649000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-2852000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-9506000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-4324000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-3062000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-882000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-19498000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-5793000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-5315000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>76387000.0</v>
       </c>
-      <c r="AB30"/>
-      <c r="AC30">
+      <c r="AC30"/>
+      <c r="AD30">
         <v>3000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>1000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>23000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-2000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>