--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="157">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -250,50 +250,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -937,51 +940,51 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2">
-        <v>66404000.0</v>
+        <v>15410000.0</v>
       </c>
       <c r="C2">
         <v>18316000.0</v>
       </c>
       <c r="D2">
         <v>20521000.0</v>
       </c>
       <c r="E2">
         <v>21598000.0</v>
       </c>
       <c r="F2">
         <v>26675000.0</v>
       </c>
       <c r="G2">
         <v>16867000.0</v>
       </c>
       <c r="H2">
         <v>19152000.0</v>
       </c>
       <c r="I2">
         <v>18176000.0</v>
       </c>
       <c r="J2">
         <v>20291000.0</v>
       </c>
@@ -1444,134 +1447,138 @@
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
         <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
         <v>33</v>
       </c>
-      <c r="B20"/>
+      <c r="B20">
+        <v>42777000.0</v>
+      </c>
       <c r="C20">
         <v>42777000.0</v>
       </c>
       <c r="D20">
         <v>42777000.0</v>
       </c>
       <c r="E20">
         <v>42777000.0</v>
       </c>
       <c r="F20">
         <v>42777000.0</v>
       </c>
       <c r="G20">
         <v>42777000.0</v>
       </c>
       <c r="H20">
         <v>42777000.0</v>
       </c>
       <c r="I20">
         <v>42777000.0</v>
       </c>
       <c r="J20">
         <v>42777000.0</v>
       </c>
       <c r="K20">
         <v>42777000.0</v>
       </c>
       <c r="L20">
         <v>43000000.0</v>
       </c>
       <c r="M20">
         <v>43000000.0</v>
       </c>
       <c r="N20">
         <v>43000000.0</v>
       </c>
       <c r="O20">
         <v>43000000.0</v>
       </c>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
         <v>34</v>
       </c>
-      <c r="B21"/>
+      <c r="B21">
+        <v>1638000.0</v>
+      </c>
       <c r="C21">
         <v>1760000.0</v>
       </c>
       <c r="D21">
         <v>1882000.0</v>
       </c>
       <c r="E21">
         <v>42777000.0</v>
       </c>
       <c r="F21">
         <v>42777000.0</v>
       </c>
       <c r="G21">
         <v>42777000.0</v>
       </c>
       <c r="H21">
         <v>1764000.0</v>
       </c>
       <c r="I21">
         <v>788000.0</v>
       </c>
       <c r="J21">
         <v>42777000.0</v>
       </c>
       <c r="K21">
         <v>42777000.0</v>
       </c>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
         <v>35</v>
       </c>
       <c r="B22">
-        <v>193875000.0</v>
+        <v>193874000.0</v>
       </c>
       <c r="C22">
         <v>156848000.0</v>
       </c>
       <c r="D22">
         <v>157127000.0</v>
       </c>
       <c r="E22">
         <v>178234000.0</v>
       </c>
       <c r="F22">
         <v>190784000.0</v>
       </c>
       <c r="G22">
         <v>127627000.0</v>
       </c>
       <c r="H22">
         <v>106773000.0</v>
       </c>
       <c r="I22">
         <v>119358000.0</v>
       </c>
       <c r="J22">
         <v>125008000.0</v>
       </c>
@@ -1611,51 +1618,51 @@
       <c r="G23">
         <v>817991000.0</v>
       </c>
       <c r="H23">
         <v>793644000.0</v>
       </c>
       <c r="I23">
         <v>823037000.0</v>
       </c>
       <c r="J23">
         <v>951506000.0</v>
       </c>
       <c r="K23">
         <v>1243123000.0</v>
       </c>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
         <v>37</v>
       </c>
       <c r="B24">
-        <v>24366000.0</v>
+        <v>24329000.0</v>
       </c>
       <c r="C24">
         <v>27955000.0</v>
       </c>
       <c r="D24">
         <v>31519000.0</v>
       </c>
       <c r="E24">
         <v>34958000.0</v>
       </c>
       <c r="F24">
         <v>15210000.0</v>
       </c>
       <c r="G24">
         <v>937000.0</v>
       </c>
       <c r="H24">
         <v>1875000.0</v>
       </c>
       <c r="I24">
         <v>2812000.0</v>
       </c>
       <c r="J24">
         <v>13750000.0</v>
       </c>
@@ -1760,88 +1767,88 @@
       <c r="E28"/>
       <c r="F28">
         <v>11680000.0</v>
       </c>
       <c r="G28"/>
       <c r="H28">
         <v>39822000.0</v>
       </c>
       <c r="I28">
         <v>67809000.0</v>
       </c>
       <c r="J28">
         <v>44305000.0</v>
       </c>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
         <v>42</v>
       </c>
       <c r="B29">
-        <v>1153372000.0</v>
+        <v>1153371000.0</v>
       </c>
       <c r="C29">
         <v>1137798000.0</v>
       </c>
       <c r="D29">
         <v>987124000.0</v>
       </c>
       <c r="E29">
         <v>885000000.0</v>
       </c>
       <c r="F29">
         <v>849688000.0</v>
       </c>
       <c r="G29">
         <v>667164000.0</v>
       </c>
       <c r="H29">
         <v>665844000.0</v>
       </c>
       <c r="I29">
         <v>692514000.0</v>
       </c>
       <c r="J29">
         <v>1059001000.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
         <v>43</v>
       </c>
       <c r="B30">
-        <v>115585000.0</v>
+        <v>95104000.0</v>
       </c>
       <c r="C30">
         <v>85152000.0</v>
       </c>
       <c r="D30">
         <v>73779000.0</v>
       </c>
       <c r="E30">
         <v>60520000.0</v>
       </c>
       <c r="F30">
         <v>76232000.0</v>
       </c>
       <c r="G30">
         <v>40620000.0</v>
       </c>
       <c r="H30">
         <v>61310000.0</v>
       </c>
       <c r="I30">
         <v>16268000.0</v>
       </c>
       <c r="J30">
         <v>60436000.0</v>
       </c>
@@ -1871,51 +1878,51 @@
       <c r="E31">
         <v>770758000.0</v>
       </c>
       <c r="F31">
         <v>692159000.0</v>
       </c>
       <c r="G31">
         <v>589957000.0</v>
       </c>
       <c r="H31">
         <v>562867000.0</v>
       </c>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
         <v>45</v>
       </c>
       <c r="B32">
-        <v>391093000.0</v>
+        <v>391056000.0</v>
       </c>
       <c r="C32">
         <v>311665000.0</v>
       </c>
       <c r="D32">
         <v>292318000.0</v>
       </c>
       <c r="E32">
         <v>299274000.0</v>
       </c>
       <c r="F32">
         <v>196656000.0</v>
       </c>
       <c r="G32">
         <v>130638000.0</v>
       </c>
       <c r="H32">
         <v>85083000.0</v>
       </c>
       <c r="I32">
         <v>72623000.0</v>
       </c>
       <c r="J32">
         <v>91646000.0</v>
       </c>
@@ -1966,51 +1973,51 @@
     </row>
     <row r="34" spans="1:15">
       <c r="A34" t="s">
         <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
     </row>
     <row r="35" spans="1:15">
       <c r="A35" t="s">
         <v>48</v>
       </c>
       <c r="B35">
-        <v>115806000.0</v>
+        <v>115769000.0</v>
       </c>
       <c r="C35">
         <v>114810000.0</v>
       </c>
       <c r="D35">
         <v>115149000.0</v>
       </c>
       <c r="E35">
         <v>113807000.0</v>
       </c>
       <c r="F35">
         <v>97302000.0</v>
       </c>
       <c r="G35">
         <v>75980000.0</v>
       </c>
       <c r="H35">
         <v>80806000.0</v>
       </c>
       <c r="I35">
         <v>75453000.0</v>
       </c>
       <c r="J35">
         <v>107256000.0</v>
       </c>
@@ -2241,83 +2248,85 @@
       <c r="O43"/>
     </row>
     <row r="44" spans="1:15">
       <c r="A44" t="s">
         <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
     </row>
     <row r="45" spans="1:15">
       <c r="A45" t="s">
         <v>58</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>1315692000.0</v>
+      </c>
       <c r="C45">
         <v>1288720000.0</v>
       </c>
       <c r="D45">
         <v>1236137000.0</v>
       </c>
       <c r="E45">
         <v>1206527000.0</v>
       </c>
       <c r="F45">
         <v>1186113000.0</v>
       </c>
       <c r="G45">
         <v>1117399000.0</v>
       </c>
       <c r="H45">
         <v>1112916000.0</v>
       </c>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
     </row>
     <row r="46" spans="1:15">
       <c r="A46" t="s">
         <v>59</v>
       </c>
       <c r="B46">
-        <v>595221000.0</v>
+        <v>593583000.0</v>
       </c>
       <c r="C46">
         <v>574815000.0</v>
       </c>
       <c r="D46">
         <v>561233000.0</v>
       </c>
       <c r="E46">
         <v>551207000.0</v>
       </c>
       <c r="F46">
         <v>562934000.0</v>
       </c>
       <c r="G46">
         <v>522602000.0</v>
       </c>
       <c r="H46">
         <v>546752000.0</v>
       </c>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
@@ -2409,51 +2418,51 @@
     </row>
     <row r="49" spans="1:15">
       <c r="A49" t="s">
         <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
     </row>
     <row r="50" spans="1:15">
       <c r="A50" t="s">
         <v>63</v>
       </c>
       <c r="B50">
-        <v>58082000.0</v>
+        <v>58118000.0</v>
       </c>
       <c r="C50">
         <v>65672000.0</v>
       </c>
       <c r="D50">
         <v>58966000.0</v>
       </c>
       <c r="E50">
         <v>38466000.0</v>
       </c>
       <c r="F50">
         <v>95627000.0</v>
       </c>
       <c r="G50">
         <v>33493000.0</v>
       </c>
       <c r="H50">
         <v>58325000.0</v>
       </c>
       <c r="I50">
         <v>81978000.0</v>
       </c>
       <c r="J50">
         <v>130017000.0</v>
       </c>
@@ -2590,192 +2599,192 @@
     </row>
     <row r="54" spans="1:15">
       <c r="A54" t="s">
         <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
     </row>
     <row r="55" spans="1:15">
       <c r="A55" t="s">
         <v>68</v>
       </c>
       <c r="B55">
-        <v>1313951000.0</v>
+        <v>1313971000.0</v>
       </c>
       <c r="C55">
         <v>1284090000.0</v>
       </c>
       <c r="D55">
         <v>1126982000.0</v>
       </c>
       <c r="E55">
         <v>1024851000.0</v>
       </c>
       <c r="F55">
         <v>1026367000.0</v>
       </c>
       <c r="G55">
         <v>817991000.0</v>
       </c>
       <c r="H55">
         <v>793644000.0</v>
       </c>
       <c r="I55">
         <v>823037000.0</v>
       </c>
       <c r="J55">
         <v>951506000.0</v>
       </c>
       <c r="K55">
         <v>1243123000.0</v>
       </c>
       <c r="L55">
         <v>1181000000.0</v>
       </c>
       <c r="M55">
         <v>1216000000.0</v>
       </c>
       <c r="N55">
         <v>1175000000.0</v>
       </c>
       <c r="O55">
         <v>1084000000.0</v>
       </c>
     </row>
     <row r="56" spans="1:15">
       <c r="A56" t="s">
         <v>69</v>
       </c>
       <c r="B56">
-        <v>516708000.0</v>
+        <v>516728000.0</v>
       </c>
       <c r="C56">
         <v>435314000.0</v>
       </c>
       <c r="D56">
         <v>407669000.0</v>
       </c>
       <c r="E56">
         <v>401405000.0</v>
       </c>
       <c r="F56">
         <v>389154000.0</v>
       </c>
       <c r="G56">
         <v>240570000.0</v>
       </c>
       <c r="H56">
         <v>193051000.0</v>
       </c>
       <c r="I56">
         <v>205915000.0</v>
       </c>
       <c r="J56">
         <v>311626000.0</v>
       </c>
       <c r="K56">
         <v>289648000.0</v>
       </c>
       <c r="L56">
         <v>209000000.0</v>
       </c>
       <c r="M56">
         <v>222000000.0</v>
       </c>
       <c r="N56">
         <v>195000000.0</v>
       </c>
       <c r="O56">
         <v>152000000.0</v>
       </c>
     </row>
     <row r="57" spans="1:15">
       <c r="A57" t="s">
         <v>70</v>
       </c>
       <c r="B57">
-        <v>125615000.0</v>
+        <v>125672000.0</v>
       </c>
       <c r="C57">
         <v>123649000.0</v>
       </c>
       <c r="D57">
         <v>115351000.0</v>
       </c>
       <c r="E57">
         <v>100144000.0</v>
       </c>
       <c r="F57">
         <v>190316000.0</v>
       </c>
       <c r="G57">
         <v>109932000.0</v>
       </c>
       <c r="H57">
         <v>107968000.0</v>
       </c>
       <c r="I57">
         <v>133292000.0</v>
       </c>
       <c r="J57">
         <v>208303000.0</v>
       </c>
       <c r="K57">
         <v>202293000.0</v>
       </c>
       <c r="L57">
         <v>125000000.0</v>
       </c>
       <c r="M57">
         <v>142000000.0</v>
       </c>
       <c r="N57">
         <v>114000000.0</v>
       </c>
       <c r="O57">
         <v>71000000.0</v>
       </c>
     </row>
     <row r="58" spans="1:15">
       <c r="A58" t="s">
         <v>71</v>
       </c>
       <c r="B58">
-        <v>241421000.0</v>
+        <v>241441000.0</v>
       </c>
       <c r="C58">
         <v>239919000.0</v>
       </c>
       <c r="D58">
         <v>230343000.0</v>
       </c>
       <c r="E58">
         <v>213275000.0</v>
       </c>
       <c r="F58">
         <v>287516000.0</v>
       </c>
       <c r="G58">
         <v>185257000.0</v>
       </c>
       <c r="H58">
         <v>188000000.0</v>
       </c>
       <c r="I58">
         <v>215313000.0</v>
       </c>
       <c r="J58">
         <v>252920000.0</v>
       </c>
@@ -2890,473 +2899,486 @@
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AE62"/>
+  <dimension ref="A1:AF62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
+        <v>85</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
+        <v>88</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AD1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AE1" t="s">
         <v>97</v>
       </c>
-    </row>
-    <row r="2" spans="1:31">
+      <c r="AF1" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2">
+        <v>53305000.0</v>
+      </c>
+      <c r="C2">
         <v>66404000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>75340000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>60788000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>56372000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>18316000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>50573000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>49631000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>61357000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>20521000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>53969000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>50362000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>60498000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>21598000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>49248000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>54533000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>68954000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>26675000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>54683000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>53182000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>36140000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>16867000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>44773000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>54488000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>51860000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>19152000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>45796000.0</v>
       </c>
-      <c r="AB2"/>
-      <c r="AC2">
+      <c r="AC2"/>
+      <c r="AD2">
         <v>13000000.0</v>
       </c>
-      <c r="AD2"/>
       <c r="AE2"/>
-    </row>
-    <row r="3" spans="1:31">
+      <c r="AF2"/>
+    </row>
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
-    </row>
-    <row r="4" spans="1:31">
+      <c r="AF3"/>
+    </row>
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
-    </row>
-    <row r="5" spans="1:31">
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
-    </row>
-    <row r="6" spans="1:31">
+      <c r="AF5"/>
+    </row>
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-    </row>
-    <row r="7" spans="1:31">
+      <c r="AF6"/>
+    </row>
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
         <v>20</v>
       </c>
       <c r="B7">
+        <v>2897000.0</v>
+      </c>
+      <c r="C7">
         <v>2978000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>3058000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>3138000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>3217000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>3295000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>3373000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>3450000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>3526000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>3595000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>3661000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>3726000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>3789000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>3853000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>3957000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>4080000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>4201000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>4427000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>6628000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>6883000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>6795000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>7086000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>7374000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>6965000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>7128000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>7313000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>7530000.0</v>
       </c>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
-    </row>
-    <row r="8" spans="1:31">
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
         <v>21</v>
       </c>
       <c r="B8">
         <v>746467000.0</v>
       </c>
       <c r="C8">
         <v>746467000.0</v>
       </c>
       <c r="D8">
         <v>746467000.0</v>
       </c>
       <c r="E8">
         <v>746467000.0</v>
       </c>
       <c r="F8">
         <v>746467000.0</v>
       </c>
       <c r="G8">
         <v>746467000.0</v>
       </c>
       <c r="H8">
         <v>746467000.0</v>
       </c>
       <c r="I8">
@@ -3373,3367 +3395,3484 @@
       </c>
       <c r="M8">
         <v>746467000.0</v>
       </c>
       <c r="N8">
         <v>746467000.0</v>
       </c>
       <c r="O8">
         <v>746467000.0</v>
       </c>
       <c r="P8">
         <v>746467000.0</v>
       </c>
       <c r="Q8">
         <v>746467000.0</v>
       </c>
       <c r="R8">
         <v>746467000.0</v>
       </c>
       <c r="S8">
         <v>746467000.0</v>
       </c>
       <c r="T8">
         <v>746467000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>746467000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
-    </row>
-    <row r="9" spans="1:31">
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
-    </row>
-    <row r="10" spans="1:31">
+      <c r="AF9"/>
+    </row>
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10">
+        <v>229760000.0</v>
+      </c>
+      <c r="C10">
         <v>201757000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>166146000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>155477000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>147148000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>147929000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>104549000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>150435000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>128024000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>126024000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>87695000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>165904000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>106617000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>124283000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>173951000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>186410000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>124400000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>99532000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>76469000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>64379000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>60195000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>49649000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>32185000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>23622000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>13335000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>20378000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>18572000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>50000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>60000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>55000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>68000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:31">
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
         <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11">
+        <v>201757000.0</v>
+      </c>
+      <c r="D11">
         <v>166146000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>155477000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>147148000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>147929000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>104549000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>165904000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>106617000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>124283000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>173951000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>186410000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>124400000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>99532000.0</v>
       </c>
-      <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
-    </row>
-    <row r="12" spans="1:31">
+      <c r="AF11"/>
+    </row>
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12"/>
       <c r="C12">
+        <v>201757000.0</v>
+      </c>
+      <c r="D12">
         <v>166146000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>155477000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>147148000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>147929000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>104549000.0</v>
       </c>
-      <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>165904000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>106617000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>124283000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>173951000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>186410000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>124400000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>99532000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>76469000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>64379000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>60195000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>50024000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>32185000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>23622000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>13335000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>20991000.0</v>
       </c>
-      <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
-    </row>
-    <row r="13" spans="1:31">
+      <c r="AF12"/>
+    </row>
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
         <v>26</v>
       </c>
       <c r="B13"/>
       <c r="C13">
         <v>746467000.0</v>
       </c>
       <c r="D13">
         <v>746467000.0</v>
       </c>
       <c r="E13">
         <v>746467000.0</v>
       </c>
       <c r="F13">
         <v>746467000.0</v>
       </c>
       <c r="G13">
         <v>746467000.0</v>
       </c>
-      <c r="H13"/>
+      <c r="H13">
+        <v>746467000.0</v>
+      </c>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>746467000.0</v>
       </c>
       <c r="N13">
         <v>746467000.0</v>
       </c>
       <c r="O13">
         <v>746467000.0</v>
       </c>
       <c r="P13">
         <v>746467000.0</v>
       </c>
       <c r="Q13">
         <v>746467000.0</v>
       </c>
       <c r="R13">
         <v>746467000.0</v>
       </c>
       <c r="S13">
         <v>746467000.0</v>
       </c>
       <c r="T13">
         <v>746467000.0</v>
       </c>
       <c r="U13">
         <v>746467000.0</v>
       </c>
       <c r="V13">
         <v>746467000.0</v>
       </c>
       <c r="W13">
         <v>746467000.0</v>
       </c>
       <c r="X13">
         <v>746467000.0</v>
       </c>
       <c r="Y13">
         <v>746467000.0</v>
       </c>
       <c r="Z13">
         <v>746467000.0</v>
       </c>
-      <c r="AA13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AA13">
+        <v>746467000.0</v>
+      </c>
+      <c r="AB13"/>
       <c r="AC13">
         <v>545000000.0</v>
       </c>
       <c r="AD13">
         <v>545000000.0</v>
       </c>
       <c r="AE13">
         <v>545000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:31">
+      <c r="AF13">
+        <v>545000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
         <v>27</v>
       </c>
       <c r="B14">
         <v>2295078135.0</v>
       </c>
       <c r="C14">
         <v>2295078000.0</v>
       </c>
       <c r="D14">
         <v>2295078000.0</v>
       </c>
       <c r="E14">
+        <v>2295078000.0</v>
+      </c>
+      <c r="F14">
         <v>2296198800.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>2299919000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>2301827500.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>2303468735.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2304555435.0</v>
       </c>
       <c r="J14">
         <v>2304555435.0</v>
       </c>
       <c r="K14">
         <v>2304555435.0</v>
       </c>
       <c r="L14">
+        <v>2304555435.0</v>
+      </c>
+      <c r="M14">
         <v>2304555300.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>2304794700.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>2304934000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>2308181100.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>2315221700.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>2323473200.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>2326497000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2327627000.0</v>
       </c>
       <c r="T14">
         <v>2327627000.0</v>
       </c>
       <c r="U14">
         <v>2327627000.0</v>
       </c>
       <c r="V14">
-        <v>2327627135.0</v>
+        <v>2327627000.0</v>
       </c>
       <c r="W14">
         <v>2327627135.0</v>
       </c>
       <c r="X14">
         <v>2327627135.0</v>
       </c>
       <c r="Y14">
         <v>2327627135.0</v>
       </c>
       <c r="Z14">
         <v>2327627135.0</v>
       </c>
       <c r="AA14">
+        <v>2327627135.0</v>
+      </c>
+      <c r="AB14">
         <v>2271000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>2352941200.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>2222222200.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>2352941200.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>2000000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:31">
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
         <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
-    </row>
-    <row r="16" spans="1:31">
+      <c r="AF15"/>
+    </row>
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
         <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
-    </row>
-    <row r="17" spans="1:31">
+      <c r="AF16"/>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
         <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
-    </row>
-    <row r="18" spans="1:31">
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
         <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
-    </row>
-    <row r="19" spans="1:31">
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
         <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
-    </row>
-    <row r="20" spans="1:31">
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20"/>
-      <c r="C20"/>
+      <c r="C20">
+        <v>42777000.0</v>
+      </c>
       <c r="D20"/>
       <c r="E20"/>
-      <c r="F20">
+      <c r="F20"/>
+      <c r="G20">
         <v>42777000.0</v>
       </c>
-      <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-      <c r="J20">
+      <c r="J20"/>
+      <c r="K20">
         <v>42777000.0</v>
       </c>
-      <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20">
         <v>42777000.0</v>
       </c>
-      <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-      <c r="R20">
+      <c r="R20"/>
+      <c r="S20">
         <v>42777000.0</v>
       </c>
-      <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
-      <c r="V20">
+      <c r="V20"/>
+      <c r="W20">
         <v>42777000.0</v>
       </c>
-      <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-      <c r="Z20">
+      <c r="Z20"/>
+      <c r="AA20">
         <v>42777000.0</v>
       </c>
-      <c r="AA20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AB20"/>
       <c r="AC20">
         <v>43000000.0</v>
       </c>
       <c r="AD20">
         <v>43000000.0</v>
       </c>
       <c r="AE20">
         <v>43000000.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:31">
+      <c r="AF20">
+        <v>43000000.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
         <v>34</v>
       </c>
       <c r="B21"/>
       <c r="C21">
         <v>42777000.0</v>
       </c>
       <c r="D21">
         <v>42777000.0</v>
       </c>
       <c r="E21">
         <v>42777000.0</v>
       </c>
       <c r="F21">
         <v>42777000.0</v>
       </c>
       <c r="G21">
         <v>42777000.0</v>
       </c>
-      <c r="H21"/>
+      <c r="H21">
+        <v>42777000.0</v>
+      </c>
       <c r="I21"/>
-      <c r="J21">
+      <c r="J21"/>
+      <c r="K21">
         <v>1882000.0</v>
       </c>
-      <c r="K21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="L21"/>
       <c r="M21">
         <v>42777000.0</v>
       </c>
       <c r="N21">
         <v>42777000.0</v>
       </c>
       <c r="O21">
         <v>42777000.0</v>
       </c>
       <c r="P21">
         <v>42777000.0</v>
       </c>
       <c r="Q21">
         <v>42777000.0</v>
       </c>
       <c r="R21">
         <v>42777000.0</v>
       </c>
       <c r="S21">
         <v>42777000.0</v>
       </c>
       <c r="T21">
         <v>42777000.0</v>
       </c>
       <c r="U21">
         <v>42777000.0</v>
       </c>
       <c r="V21">
         <v>42777000.0</v>
       </c>
       <c r="W21">
         <v>42777000.0</v>
       </c>
       <c r="X21">
         <v>42777000.0</v>
       </c>
       <c r="Y21">
         <v>42777000.0</v>
       </c>
       <c r="Z21">
         <v>42777000.0</v>
       </c>
-      <c r="AA21"/>
+      <c r="AA21">
+        <v>42777000.0</v>
+      </c>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
-    </row>
-    <row r="22" spans="1:31">
+      <c r="AF21"/>
+    </row>
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
         <v>35</v>
       </c>
       <c r="B22">
-        <v>193875000.0</v>
+        <v>185377000.0</v>
       </c>
       <c r="C22">
+        <v>187874000.0</v>
+      </c>
+      <c r="D22">
         <v>161694000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>152794000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>140533000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>148868000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>155556000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>150499000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>147456000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>157127000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>187606000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>167332000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>194518000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>178234000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>148332000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>165928000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>190154000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>180030000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>150842000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>116698000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>82555000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>117265000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>110168000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>109820000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>100535000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>97274000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>110627000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>96000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>85000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>107000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>108000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:31">
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
         <v>36</v>
       </c>
       <c r="B23"/>
       <c r="C23">
+        <v>1313951000.0</v>
+      </c>
+      <c r="D23">
         <v>1339802000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1225750000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1275384000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1284090000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1208497000.0</v>
       </c>
-      <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
-      <c r="L23">
+      <c r="L23"/>
+      <c r="M23">
         <v>1072290000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1039993000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1024851000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1017890000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1078215000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1051930000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1026367000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>864088000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>835696000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>792592000.0</v>
       </c>
-      <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
-    </row>
-    <row r="24" spans="1:31">
+      <c r="AF23"/>
+    </row>
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
         <v>37</v>
       </c>
       <c r="B24">
+        <v>23407000.0</v>
+      </c>
+      <c r="C24">
         <v>24366000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>25298000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>26221000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>27045000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>27955000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>29280000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>29752000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>30615000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>31519000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>32419000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>33300000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>34049000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>34958000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>35817000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>36661000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>39219000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>15210000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>234000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>468000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>703000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>937000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>1179000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>1406000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>1642000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>1875000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>2109000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>33000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>36000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>41000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>43000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:31">
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
         <v>38</v>
       </c>
       <c r="B25"/>
       <c r="C25">
+        <v>27015000.0</v>
+      </c>
+      <c r="D25">
         <v>28030000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>29036000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>29942000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>30933000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>32338000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>36750000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>37575000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>38553000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>39477000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>40386000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>43007000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>19063000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>6131000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>6501000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>6333000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>7125000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>6955000.0</v>
       </c>
-      <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
-    </row>
-    <row r="26" spans="1:31">
+      <c r="AF25"/>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
         <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
-    </row>
-    <row r="27" spans="1:31">
+      <c r="AF26"/>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
         <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
-    </row>
-    <row r="28" spans="1:31">
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
         <v>41</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
-      <c r="K28">
+      <c r="K28"/>
+      <c r="L28">
         <v>791000.0</v>
       </c>
-      <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
-      <c r="R28">
+      <c r="R28"/>
+      <c r="S28">
         <v>11680000.0</v>
       </c>
-      <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
-      <c r="W28">
+      <c r="W28"/>
+      <c r="X28">
         <v>2026000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>24579000.0</v>
       </c>
-      <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
-    </row>
-    <row r="29" spans="1:31">
+      <c r="AF28"/>
+    </row>
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
         <v>42</v>
       </c>
       <c r="B29">
+        <v>1139879000.0</v>
+      </c>
+      <c r="C29">
         <v>1153372000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1173952000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1075911000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1130366000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1137798000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1073143000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1018454000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>989997000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>987124000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>929044000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>916247000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>900129000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>885000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>885827000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>937085000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>896737000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>849688000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>718947000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>703334000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>678997000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>667164000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>673526000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>670525000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>656006000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
-    </row>
-    <row r="30" spans="1:31">
+      <c r="AF29"/>
+    </row>
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
         <v>43</v>
       </c>
       <c r="B30">
+        <v>87348000.0</v>
+      </c>
+      <c r="C30">
         <v>115585000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>125980000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>88498000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>102456000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>101986000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>87833000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>76890000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>109514000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>73779000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>101453000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>97423000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>110507000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>97517000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>70125000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>95190000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>89624000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>89014000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>58936000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>63360000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>46798000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>51012000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>37815000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>52874000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>48626000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>44087000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>44062000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>26000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>57000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>56000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>35000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:31">
+    <row r="31" spans="1:32">
       <c r="A31" t="s">
         <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>772968000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>793209000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>770758000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>767553000.0</v>
       </c>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
-    </row>
-    <row r="32" spans="1:31">
+      <c r="AF31"/>
+    </row>
+    <row r="32" spans="1:32">
       <c r="A32" t="s">
         <v>45</v>
       </c>
       <c r="B32">
+        <v>415137000.0</v>
+      </c>
+      <c r="C32">
         <v>391093000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>360921000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>320492000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>337383000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>311665000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>273474000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>306134000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>291457000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>292318000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>286650000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>289080000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>322288000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>299274000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>305717000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>320502000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>271952000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>196656000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>192543000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>152155000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>140430000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>130638000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>125266000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>115384000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>93778000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
-    </row>
-    <row r="33" spans="1:31">
+      <c r="AF32"/>
+    </row>
+    <row r="33" spans="1:32">
       <c r="A33" t="s">
         <v>46</v>
       </c>
       <c r="B33">
+        <v>777838000.0</v>
+      </c>
+      <c r="C33">
         <v>797243000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>853559000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>795131000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>848043000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>848776000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>822662000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>743314000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>724047000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>719313000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>666046000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>640619000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>626594000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>625885000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>621535000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>618265000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>632206000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>639182000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>560789000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>566727000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>578528000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>577421000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>592598000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>586216000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>594376000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>600593000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>604780000.0</v>
       </c>
-      <c r="AB33"/>
       <c r="AC33"/>
       <c r="AD33"/>
       <c r="AE33"/>
-    </row>
-    <row r="34" spans="1:31">
+      <c r="AF33"/>
+    </row>
+    <row r="34" spans="1:32">
       <c r="A34" t="s">
         <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
-    </row>
-    <row r="35" spans="1:31">
+      <c r="AF34"/>
+    </row>
+    <row r="35" spans="1:32">
       <c r="A35" t="s">
         <v>48</v>
       </c>
       <c r="B35">
+        <v>115367000.0</v>
+      </c>
+      <c r="C35">
         <v>115806000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>112999000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>112907000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>113784000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>114810000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>113808000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>113443000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>114124000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>115149000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>112223000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>114069000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>113053000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>113807000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>117210000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>118701000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>121574000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>97302000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>78550000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>76537000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>73947000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>75980000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>79202000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>79962000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>80769000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>80806000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>78004000.0</v>
       </c>
-      <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
       <c r="AE35"/>
-    </row>
-    <row r="36" spans="1:31">
+      <c r="AF35"/>
+    </row>
+    <row r="36" spans="1:32">
       <c r="A36" t="s">
         <v>49</v>
       </c>
       <c r="B36">
-        <v>3252000.0</v>
+        <v>3256000.0</v>
       </c>
       <c r="C36">
         <v>3252000.0</v>
       </c>
       <c r="D36">
         <v>3252000.0</v>
       </c>
       <c r="E36">
         <v>3252000.0</v>
       </c>
       <c r="F36">
         <v>3252000.0</v>
       </c>
       <c r="G36">
         <v>3252000.0</v>
       </c>
       <c r="H36">
         <v>3252000.0</v>
       </c>
       <c r="I36">
+        <v>3252000.0</v>
+      </c>
+      <c r="J36">
         <v>3156000.0</v>
       </c>
-      <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
       <c r="AE36"/>
-    </row>
-    <row r="37" spans="1:31">
+      <c r="AF36"/>
+    </row>
+    <row r="37" spans="1:32">
       <c r="A37" t="s">
         <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-    </row>
-    <row r="38" spans="1:31">
+      <c r="AF37"/>
+    </row>
+    <row r="38" spans="1:32">
       <c r="A38" t="s">
         <v>51</v>
       </c>
       <c r="B38"/>
       <c r="C38">
+        <v>5538000.0</v>
+      </c>
+      <c r="D38">
         <v>7289000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>9668000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>10336000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>12841000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>16997000.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>24705000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>22248000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>25002000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>22304000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>13574000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>22529000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>25881000.0</v>
       </c>
-      <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
-    </row>
-    <row r="39" spans="1:31">
+      <c r="AF38"/>
+    </row>
+    <row r="39" spans="1:32">
       <c r="A39" t="s">
         <v>52</v>
       </c>
       <c r="B39"/>
       <c r="C39">
+        <v>6001000.0</v>
+      </c>
+      <c r="D39">
         <v>7073000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>6085000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>7940000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>7980000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>7165000.0</v>
       </c>
-      <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
       <c r="K39"/>
-      <c r="L39">
+      <c r="L39"/>
+      <c r="M39">
         <v>1012000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>1757000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>1371000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>3947000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>9954000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>11953000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>12156000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>14344000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>14147000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>10013000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>10559000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>16752000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>10260000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>9247000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>9603000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>9888000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>5000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>3000000.0</v>
       </c>
-      <c r="AD39"/>
       <c r="AE39"/>
-    </row>
-    <row r="40" spans="1:31">
+      <c r="AF39"/>
+    </row>
+    <row r="40" spans="1:32">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
       <c r="K40"/>
-      <c r="L40">
+      <c r="L40"/>
+      <c r="M40">
         <v>75113000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>60754000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>61449000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>50661000.0</v>
       </c>
-      <c r="P40"/>
       <c r="Q40"/>
       <c r="R40"/>
       <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
       <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
       <c r="AA40"/>
-      <c r="AB40">
+      <c r="AB40"/>
+      <c r="AC40">
         <v>39000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>28000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>44000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>43000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:31">
+    <row r="41" spans="1:32">
       <c r="A41" t="s">
         <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>77319000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>75478000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>75254000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>77733000.0</v>
       </c>
-      <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
-    </row>
-    <row r="42" spans="1:31">
+      <c r="AF41"/>
+    </row>
+    <row r="42" spans="1:32">
       <c r="A42" t="s">
         <v>55</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42"/>
       <c r="O42"/>
       <c r="P42"/>
       <c r="Q42"/>
       <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
       <c r="AA42"/>
       <c r="AB42"/>
       <c r="AC42"/>
       <c r="AD42"/>
       <c r="AE42"/>
-    </row>
-    <row r="43" spans="1:31">
+      <c r="AF42"/>
+    </row>
+    <row r="43" spans="1:32">
       <c r="A43" t="s">
         <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
-    </row>
-    <row r="44" spans="1:31">
+      <c r="AF43"/>
+    </row>
+    <row r="44" spans="1:32">
       <c r="A44" t="s">
         <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-    </row>
-    <row r="45" spans="1:31">
+      <c r="AF44"/>
+    </row>
+    <row r="45" spans="1:32">
       <c r="A45" t="s">
         <v>58</v>
       </c>
       <c r="B45"/>
-      <c r="C45"/>
+      <c r="C45">
+        <v>1315692000.0</v>
+      </c>
       <c r="D45"/>
       <c r="E45"/>
-      <c r="F45">
+      <c r="F45"/>
+      <c r="G45">
         <v>1288720000.0</v>
       </c>
-      <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
-      <c r="J45">
+      <c r="J45"/>
+      <c r="K45">
         <v>1236137000.0</v>
       </c>
-      <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
-      <c r="N45">
+      <c r="N45"/>
+      <c r="O45">
         <v>1206527000.0</v>
       </c>
-      <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
-    </row>
-    <row r="46" spans="1:31">
+      <c r="AF45"/>
+    </row>
+    <row r="46" spans="1:32">
       <c r="A46" t="s">
         <v>59</v>
       </c>
       <c r="B46">
+        <v>597010000.0</v>
+      </c>
+      <c r="C46">
         <v>595221000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>586186000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>583123000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>575706000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>574815000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>570159000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>565403000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>561151000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>561233000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>557726000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>553223000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>551026000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>551207000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>556103000.0</v>
       </c>
-      <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
-    </row>
-    <row r="47" spans="1:31">
+      <c r="AF46"/>
+    </row>
+    <row r="47" spans="1:32">
       <c r="A47" t="s">
         <v>60</v>
       </c>
       <c r="B47"/>
       <c r="C47">
+        <v>595228000.0</v>
+      </c>
+      <c r="D47">
         <v>586193000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>583129000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>575748000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>576626000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>570206000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>553425000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>551320000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>553485000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>556454000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>557382000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>562368000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>565992000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>513480000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>519418000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>527852000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>526721000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>544679000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>538296000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>546454000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>552670000.0</v>
       </c>
-      <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
-    </row>
-    <row r="48" spans="1:31">
+      <c r="AF47"/>
+    </row>
+    <row r="48" spans="1:32">
       <c r="A48" t="s">
         <v>61</v>
       </c>
       <c r="B48">
+        <v>348076000.0</v>
+      </c>
+      <c r="C48">
         <v>343006000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>371999000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>273290000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>341612000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>313569000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>250676000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>203400000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>168165000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>163296000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>107215000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>82402000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>102497000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>79962000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>74915000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>81283000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>38701000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-6997000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-72674000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-103573000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-100799000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-113733000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-107152000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-124143000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-138351000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-140823000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-152543000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>137000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>141000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>133000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>141000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:31">
+    <row r="49" spans="1:32">
       <c r="A49" t="s">
         <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
-    </row>
-    <row r="50" spans="1:31">
+      <c r="AF49"/>
+    </row>
+    <row r="50" spans="1:32">
       <c r="A50" t="s">
         <v>63</v>
       </c>
       <c r="B50">
+        <v>40478000.0</v>
+      </c>
+      <c r="C50">
         <v>58082000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>48737000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>48482000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>33152000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>65672000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>61473000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>52616000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>57874000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>58966000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>56067000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>67202000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>30094000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>38466000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>39680000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>80049000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>74754000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>95627000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>44920000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>59972000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>32626000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>33493000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>33032000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>46795000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>46248000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>58325000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>82183000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>88000000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>114000000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>142000000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>135000000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:31">
+    <row r="51" spans="1:32">
       <c r="A51" t="s">
         <v>64</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
-      <c r="S51">
+      <c r="S51"/>
+      <c r="T51">
         <v>50114000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>65535000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>38022000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>39680000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>39049000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>7090000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>7441000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>8445000.0</v>
       </c>
-      <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
-    </row>
-    <row r="52" spans="1:31">
+      <c r="AF51"/>
+    </row>
+    <row r="52" spans="1:32">
       <c r="A52" t="s">
         <v>65</v>
       </c>
       <c r="B52"/>
       <c r="C52">
+        <v>54492000.0</v>
+      </c>
+      <c r="D52">
         <v>45185000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>44965000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>29579000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>62130000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>58382000.0</v>
       </c>
-      <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
-      <c r="L52">
+      <c r="L52"/>
+      <c r="M52">
         <v>63831000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>26622000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>35050000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>36040000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>76165000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>72361000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>93000000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>43983000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>59034000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>31689000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>32555000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>32094000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>45857000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>45310000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>57387000.0</v>
       </c>
-      <c r="AA52"/>
-      <c r="AB52">
+      <c r="AB52"/>
+      <c r="AC52">
         <v>88000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>114000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>142000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>135000000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:31">
+    <row r="53" spans="1:32">
       <c r="A53" t="s">
         <v>66</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
-      <c r="AC53">
+      <c r="AC53"/>
+      <c r="AD53">
         <v>1000000.0</v>
       </c>
-      <c r="AD53"/>
       <c r="AE53"/>
-    </row>
-    <row r="54" spans="1:31">
+      <c r="AF53"/>
+    </row>
+    <row r="54" spans="1:32">
       <c r="A54" t="s">
         <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-    </row>
-    <row r="55" spans="1:31">
+      <c r="AF54"/>
+    </row>
+    <row r="55" spans="1:32">
       <c r="A55" t="s">
         <v>68</v>
       </c>
       <c r="B55">
+        <v>1287781000.0</v>
+      </c>
+      <c r="C55">
         <v>1313951000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1339802000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1225750000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1275384000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1284090000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1208497000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1152387000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1137010000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1126982000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1064082000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1072290000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1039993000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1024851000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1017890000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1078215000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1051930000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1026367000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>864088000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>835696000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>792592000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>817991000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>798158000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>804301000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>788362000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>793644000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>805982000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>1142000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>1181000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>1195000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>1196000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:31">
+    <row r="56" spans="1:32">
       <c r="A56" t="s">
         <v>69</v>
       </c>
       <c r="B56">
+        <v>509943000.0</v>
+      </c>
+      <c r="C56">
         <v>516708000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>486243000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>430619000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>427341000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>435314000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>385835000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>409073000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>412963000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>407669000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>398036000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>431671000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>413399000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>401405000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>396355000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>459950000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>419724000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>387185000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>303299000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>268969000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>214064000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>240570000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>205560000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>218085000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>193986000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>193051000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>201202000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>178000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>209000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>218000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>211000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:31">
+    <row r="57" spans="1:32">
       <c r="A57" t="s">
         <v>70</v>
       </c>
       <c r="B57">
+        <v>94806000.0</v>
+      </c>
+      <c r="C57">
         <v>125615000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>125322000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>110127000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>89958000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>123649000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>112361000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>102939000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>121506000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>115351000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>111386000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>142591000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>91111000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>100144000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>90638000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>139448000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>147772000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>190529000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>110756000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>116814000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>73634000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>109932000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>80294000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>102701000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>100208000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>107968000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>129455000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>94000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>125000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>145000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>134000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:31">
+    <row r="58" spans="1:32">
       <c r="A58" t="s">
         <v>71</v>
       </c>
       <c r="B58">
-        <v>241421000.0</v>
+        <v>210173000.0</v>
       </c>
       <c r="C58">
+        <v>243027000.0</v>
+      </c>
+      <c r="D58">
         <v>239885000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>224542000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>205215000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>239919000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>226107000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>216382000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>235630000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>230500000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>223609000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>256545000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>204007000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>213275000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>207560000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>257840000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>269166000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>287516000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>190295000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>192802000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>146924000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>185257000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>158843000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>181977000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>180246000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>188000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>207459000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>222000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>257000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>279000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>271000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:31">
+    <row r="59" spans="1:32">
       <c r="A59" t="s">
         <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-    </row>
-    <row r="60" spans="1:31">
+      <c r="AF59"/>
+    </row>
+    <row r="60" spans="1:32">
       <c r="A60" t="s">
         <v>73</v>
       </c>
       <c r="B60">
+        <v>1075994000.0</v>
+      </c>
+      <c r="C60">
         <v>1070924000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1099917000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1001208000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1070169000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1044171000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>982390000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>936086000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>901508000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>896639000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>840558000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>815745000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>835986000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>811576000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>810330000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>820375000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>782764000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>738851000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>673793000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>642894000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>645668000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>632734000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>639315000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>622324000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>608116000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>605644000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>593924000.0</v>
       </c>
-      <c r="AB60"/>
       <c r="AC60"/>
       <c r="AD60"/>
       <c r="AE60"/>
-    </row>
-    <row r="61" spans="1:31">
+      <c r="AF60"/>
+    </row>
+    <row r="61" spans="1:32">
       <c r="A61" t="s">
         <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
-    </row>
-    <row r="62" spans="1:31">
+      <c r="AF61"/>
+    </row>
+    <row r="62" spans="1:32">
       <c r="A62" t="s">
         <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
+      <c r="AF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6786,1017 +6925,1021 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B2">
         <v>625541000.0</v>
       </c>
       <c r="C2">
         <v>599093000.0</v>
       </c>
       <c r="D2">
         <v>674728000.0</v>
       </c>
       <c r="E2">
         <v>715920000.0</v>
       </c>
       <c r="F2">
         <v>606878000.0</v>
       </c>
       <c r="G2">
         <v>400928000.0</v>
       </c>
       <c r="H2">
         <v>394061000.0</v>
       </c>
       <c r="I2">
         <v>518653000.0</v>
       </c>
       <c r="J2">
         <v>616053000.0</v>
       </c>
       <c r="K2">
         <v>284855000.0</v>
       </c>
       <c r="L2">
         <v>346000000.0</v>
       </c>
       <c r="M2">
         <v>356000000.0</v>
       </c>
       <c r="N2">
         <v>286000000.0</v>
       </c>
       <c r="O2">
         <v>171000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>118396000.0</v>
       </c>
       <c r="F5">
         <v>159788000.0</v>
       </c>
       <c r="G5">
         <v>53508000.0</v>
       </c>
       <c r="H5">
         <v>-14436000.0</v>
       </c>
       <c r="I5">
         <v>15851000.0</v>
       </c>
       <c r="J5">
         <v>79059000.0</v>
       </c>
       <c r="K5">
         <v>72887000.0</v>
       </c>
       <c r="L5">
         <v>9000000.0</v>
       </c>
       <c r="M5">
         <v>25000000.0</v>
       </c>
       <c r="N5">
         <v>22000000.0</v>
       </c>
       <c r="O5">
         <v>38000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6">
         <v>192088000.0</v>
       </c>
       <c r="F6">
         <v>212032000.0</v>
       </c>
       <c r="G6">
         <v>104182000.0</v>
       </c>
       <c r="H6">
         <v>48627000.0</v>
       </c>
       <c r="I6">
         <v>15851000.0</v>
       </c>
       <c r="J6">
         <v>79059000.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="B8"/>
+        <v>105</v>
+      </c>
+      <c r="B8">
+        <v>0.0</v>
+      </c>
       <c r="C8"/>
       <c r="D8">
         <v>0.0</v>
       </c>
       <c r="E8">
         <v>4000.0</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B9">
         <v>153416000.0</v>
       </c>
       <c r="C9">
         <v>130966000.0</v>
       </c>
       <c r="D9">
         <v>109562000.0</v>
       </c>
       <c r="E9">
         <v>135170000.0</v>
       </c>
       <c r="F9">
         <v>178699000.0</v>
       </c>
       <c r="G9">
         <v>69765000.0</v>
       </c>
       <c r="H9">
         <v>1535000.0</v>
       </c>
       <c r="I9">
         <v>-9659000.0</v>
       </c>
       <c r="J9">
         <v>33529000.0</v>
       </c>
       <c r="K9">
         <v>93645000.0</v>
       </c>
       <c r="L9">
         <v>62000000.0</v>
       </c>
       <c r="M9">
         <v>83000000.0</v>
       </c>
       <c r="N9">
         <v>76000000.0</v>
       </c>
       <c r="O9">
         <v>82000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B10">
         <v>102070000.0</v>
       </c>
       <c r="C10">
         <v>205308000.0</v>
       </c>
       <c r="D10">
         <v>132761000.0</v>
       </c>
       <c r="E10">
         <v>140217000.0</v>
       </c>
       <c r="F10">
         <v>164044000.0</v>
       </c>
       <c r="G10">
         <v>54940000.0</v>
       </c>
       <c r="H10">
         <v>-2278000.0</v>
       </c>
       <c r="I10">
         <v>-37439000.0</v>
       </c>
       <c r="J10">
         <v>11677000.0</v>
       </c>
       <c r="K10">
         <v>32699000.0</v>
       </c>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>31864000.0</v>
       </c>
       <c r="F11">
         <v>14162000.0</v>
       </c>
       <c r="G11">
         <v>4455000.0</v>
       </c>
       <c r="H11">
         <v>283000.0</v>
       </c>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11">
         <v>6000000.0</v>
       </c>
       <c r="M11">
         <v>11000000.0</v>
       </c>
       <c r="N11">
         <v>6000000.0</v>
       </c>
       <c r="O11">
         <v>16000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B12">
         <v>3134000.0</v>
       </c>
       <c r="C12">
         <v>83279000.0</v>
       </c>
       <c r="D12">
         <v>38257000.0</v>
       </c>
       <c r="E12">
         <v>7910000.0</v>
       </c>
       <c r="F12">
         <v>3211000.0</v>
       </c>
       <c r="G12">
         <v>506000.0</v>
       </c>
       <c r="H12">
         <v>2998000.0</v>
       </c>
       <c r="I12">
         <v>767000.0</v>
       </c>
       <c r="J12">
         <v>1449000.0</v>
       </c>
       <c r="K12">
         <v>1071000.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
       <c r="O12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B13">
-        <v>5323000.0</v>
+        <v>2189000.0</v>
       </c>
       <c r="C13">
         <v>3907000.0</v>
       </c>
       <c r="D13">
         <v>3476000.0</v>
       </c>
       <c r="E13">
         <v>3678000.0</v>
       </c>
       <c r="F13">
         <v>1866000.0</v>
       </c>
       <c r="G13">
         <v>2167000.0</v>
       </c>
       <c r="H13">
         <v>4312000.0</v>
       </c>
       <c r="I13">
         <v>4778000.0</v>
       </c>
       <c r="J13">
         <v>5556000.0</v>
       </c>
       <c r="K13">
         <v>5361000.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B14">
         <v>-146000.0</v>
       </c>
       <c r="C14">
         <v>-117000.0</v>
       </c>
       <c r="D14">
         <v>-116000.0</v>
       </c>
       <c r="E14">
         <v>-287000.0</v>
       </c>
       <c r="F14">
         <v>-438000.0</v>
       </c>
       <c r="G14">
         <v>-119000.0</v>
       </c>
       <c r="H14">
         <v>1893000.0</v>
       </c>
       <c r="I14">
         <v>-199000.0</v>
       </c>
       <c r="J14">
         <v>-3602000.0</v>
       </c>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B15">
         <v>63863000.0</v>
       </c>
       <c r="C15">
         <v>174801000.0</v>
       </c>
       <c r="D15">
         <v>108339000.0</v>
       </c>
       <c r="E15">
         <v>108058000.0</v>
       </c>
       <c r="F15">
         <v>153275000.0</v>
       </c>
       <c r="G15">
         <v>50366000.0</v>
       </c>
       <c r="H15">
         <v>-668000.0</v>
       </c>
       <c r="I15">
         <v>-38701000.0</v>
       </c>
       <c r="J15">
         <v>-1582000.0</v>
       </c>
       <c r="K15">
         <v>20159000.0</v>
       </c>
       <c r="L15">
         <v>-5000000.0</v>
       </c>
       <c r="M15">
         <v>11000000.0</v>
       </c>
       <c r="N15">
         <v>15000000.0</v>
       </c>
       <c r="O15">
         <v>40000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>113</v>
+      </c>
+      <c r="B16">
+        <v>63863000.0</v>
+      </c>
       <c r="C16">
         <v>174801000.0</v>
       </c>
       <c r="D16">
         <v>108339000.0</v>
       </c>
       <c r="E16">
         <v>110017000.0</v>
       </c>
       <c r="F16">
         <v>149361000.0</v>
       </c>
       <c r="G16">
         <v>50366000.0</v>
       </c>
       <c r="H16">
         <v>-668000.0</v>
       </c>
       <c r="I16">
         <v>-38701000.0</v>
       </c>
       <c r="J16">
         <v>-1582000.0</v>
       </c>
       <c r="K16">
         <v>20159000.0</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B17">
         <v>64009000.0</v>
       </c>
       <c r="C17">
         <v>174918000.0</v>
       </c>
       <c r="D17">
         <v>108455000.0</v>
       </c>
       <c r="E17">
         <v>108341000.0</v>
       </c>
       <c r="F17">
         <v>153713000.0</v>
       </c>
       <c r="G17">
         <v>50485000.0</v>
       </c>
       <c r="H17">
         <v>-2561000.0</v>
       </c>
       <c r="I17">
         <v>-38502000.0</v>
       </c>
       <c r="J17">
         <v>22466000.0</v>
       </c>
       <c r="K17">
         <v>20055000.0</v>
       </c>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B18">
         <v>2189000.0</v>
       </c>
       <c r="C18">
         <v>502000.0</v>
       </c>
       <c r="D18">
         <v>-1237000.0</v>
       </c>
       <c r="E18">
         <v>-2500000.0</v>
       </c>
       <c r="F18">
         <v>-1352000.0</v>
       </c>
       <c r="G18">
         <v>-1984000.0</v>
       </c>
       <c r="H18">
         <v>-3906000.0</v>
       </c>
       <c r="I18">
         <v>-4011000.0</v>
       </c>
       <c r="J18">
         <v>-4107000.0</v>
       </c>
       <c r="K18">
         <v>-4290000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B21">
-        <v>132515000.0</v>
+        <v>99881000.0</v>
       </c>
       <c r="C21">
         <v>209215000.0</v>
       </c>
       <c r="D21">
         <v>143865000.0</v>
       </c>
       <c r="E21">
         <v>151468000.0</v>
       </c>
       <c r="F21">
         <v>188108000.0</v>
       </c>
       <c r="G21">
         <v>63235000.0</v>
       </c>
       <c r="H21">
         <v>6291000.0</v>
       </c>
       <c r="I21">
         <v>-20684000.0</v>
       </c>
       <c r="J21">
         <v>28355000.0</v>
       </c>
       <c r="K21">
         <v>38060000.0</v>
       </c>
       <c r="L21">
         <v>9000000.0</v>
       </c>
       <c r="M21">
         <v>25000000.0</v>
       </c>
       <c r="N21">
         <v>22000000.0</v>
       </c>
       <c r="O21">
         <v>38000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B25">
         <v>47515000.0</v>
       </c>
       <c r="C25">
         <v>47082000.0</v>
       </c>
       <c r="D25">
         <v>45792000.0</v>
       </c>
       <c r="E25">
         <v>48193000.0</v>
       </c>
       <c r="F25">
         <v>46122000.0</v>
       </c>
       <c r="G25">
         <v>47075000.0</v>
       </c>
       <c r="H25">
         <v>46593000.0</v>
       </c>
       <c r="I25">
         <v>48512000.0</v>
       </c>
       <c r="J25">
         <v>34340000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B28">
         <v>20901000.0</v>
       </c>
       <c r="C28">
         <v>19660000.0</v>
       </c>
       <c r="D28">
         <v>18948000.0</v>
       </c>
       <c r="E28">
         <v>19195000.0</v>
       </c>
       <c r="F28">
         <v>17549000.0</v>
       </c>
       <c r="G28">
         <v>16257000.0</v>
       </c>
       <c r="H28">
         <v>15971000.0</v>
       </c>
       <c r="I28">
         <v>19889000.0</v>
       </c>
       <c r="J28">
         <v>21763000.0</v>
       </c>
       <c r="K28">
         <v>55090000.0</v>
       </c>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B29">
         <v>38061000.0</v>
       </c>
       <c r="C29">
         <v>30390000.0</v>
       </c>
       <c r="D29">
         <v>24306000.0</v>
       </c>
       <c r="E29">
         <v>31876000.0</v>
       </c>
       <c r="F29">
         <v>10331000.0</v>
       </c>
       <c r="G29">
         <v>4455000.0</v>
       </c>
       <c r="H29">
         <v>283000.0</v>
       </c>
       <c r="I29">
         <v>1063000.0</v>
       </c>
       <c r="J29">
         <v>9669000.0</v>
       </c>
       <c r="K29">
         <v>12644000.0</v>
       </c>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B30">
-        <v>646442000.0</v>
+        <v>679076000.0</v>
       </c>
       <c r="C30">
         <v>520844000.0</v>
       </c>
       <c r="D30">
         <v>640425000.0</v>
       </c>
       <c r="E30">
         <v>711929000.0</v>
       </c>
       <c r="F30">
         <v>602681000.0</v>
       </c>
       <c r="G30">
         <v>408707000.0</v>
       </c>
       <c r="H30">
         <v>400738000.0</v>
       </c>
       <c r="I30">
         <v>534872000.0</v>
       </c>
       <c r="J30">
         <v>607990000.0</v>
       </c>
       <c r="K30">
         <v>336530000.0</v>
       </c>
       <c r="L30">
         <v>399000000.0</v>
       </c>
       <c r="M30">
         <v>415000000.0</v>
       </c>
       <c r="N30">
         <v>340000000.0</v>
       </c>
       <c r="O30">
         <v>214000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B32">
         <v>778957000.0</v>
       </c>
       <c r="C32">
         <v>730059000.0</v>
       </c>
       <c r="D32">
         <v>784290000.0</v>
       </c>
       <c r="E32">
         <v>851090000.0</v>
       </c>
       <c r="F32">
         <v>785577000.0</v>
       </c>
       <c r="G32">
         <v>470693000.0</v>
       </c>
       <c r="H32">
         <v>395596000.0</v>
       </c>
       <c r="I32">
         <v>508994000.0</v>
       </c>
@@ -7818,2182 +7961,2250 @@
       <c r="O32">
         <v>252000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AE32"/>
+  <dimension ref="A1:AF32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
+        <v>85</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
+        <v>88</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AD1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AE1" t="s">
         <v>97</v>
       </c>
-    </row>
-    <row r="2" spans="1:31">
+      <c r="AF1" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B2">
+        <v>156231000.0</v>
+      </c>
+      <c r="C2">
         <v>167956000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>172545000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>152179000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>132860000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>170599000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>135449000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>134941000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>158104000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>200400000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>144087000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>183873000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>146368000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>142936000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>174626000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>211432000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>186927000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>212776000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>135107000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>125815000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>133180000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>111378000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>115621000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>85645000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>88286000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>112728000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>98391000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>38000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>82000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>101000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>93000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:31">
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
-    </row>
-    <row r="4" spans="1:31">
+      <c r="AF3"/>
+    </row>
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
-    </row>
-    <row r="5" spans="1:31">
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>10007000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>28905000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>28487000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-18884000.0</v>
       </c>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
-      <c r="W5">
+      <c r="W5"/>
+      <c r="X5">
         <v>31347000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>28385000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>16314000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>27828000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>7863000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-6000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>13000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>0.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-3000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:31">
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
-      <c r="L6">
+      <c r="L6"/>
+      <c r="M6">
         <v>17836000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>44135000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>39682000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>5149000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>73765000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>73491000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>84535000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>58761000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>42659000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>26079000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>28135000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>31347000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>28385000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>16314000.0</v>
       </c>
-      <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-    </row>
-    <row r="7" spans="1:31">
+      <c r="AF6"/>
+    </row>
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
-    </row>
-    <row r="8" spans="1:31">
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B8"/>
       <c r="C8">
         <v>0.0</v>
       </c>
       <c r="D8">
         <v>0.0</v>
       </c>
       <c r="E8">
         <v>0.0</v>
       </c>
-      <c r="F8"/>
-      <c r="G8">
+      <c r="F8">
         <v>0.0</v>
       </c>
-      <c r="H8"/>
+      <c r="G8"/>
+      <c r="H8">
+        <v>0.0</v>
+      </c>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-      <c r="N8">
+      <c r="N8"/>
+      <c r="O8">
         <v>4000.0</v>
       </c>
-      <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
-    </row>
-    <row r="9" spans="1:31">
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B9">
+        <v>25864000.0</v>
+      </c>
+      <c r="C9">
         <v>43307000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>40662000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>35208000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>34239000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>62740000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>24924000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>25387000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>17915000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>36627000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>26698000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>13636000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>32601000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>33737000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-15030000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>56885000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>59577000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>70347000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>49271000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>37279000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>21802000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>20347000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>26074000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>17353000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>5988000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>8157000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-14558000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>3000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>37000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>11000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>7000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:31">
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B10">
+        <v>12656000.0</v>
+      </c>
+      <c r="C10">
         <v>-16381000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>108699000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-26117000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>35869000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>91108000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>52799000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>40983000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>20418000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>64794000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>30168000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>5807000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>31992000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>26786000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-7686000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>60584000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>60533000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>73602000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>46332000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>30359000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>13753000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>15769000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>19324000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>16044000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>3802000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>15040000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-4825000.0</v>
       </c>
-      <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
-    </row>
-    <row r="11" spans="1:31">
+      <c r="AF10"/>
+    </row>
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>2814000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>7431000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>569000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-1339000.0</v>
       </c>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
-      <c r="AB11">
+      <c r="AB11"/>
+      <c r="AC11">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AD11">
         <v>2000000.0</v>
       </c>
       <c r="AE11">
         <v>2000000.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:31">
+      <c r="AF11">
+        <v>2000000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B12">
+        <v>751000.0</v>
+      </c>
+      <c r="C12">
         <v>825000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>792000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>688000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>829000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1048000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>919000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>965000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>975000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>959000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>943000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>853000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>721000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>805000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>910000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>938000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1024000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>399000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>571000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>409000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>487000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>389000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>478000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>596000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>704000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>980000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1363000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AC12">
         <v>1000000.0</v>
       </c>
       <c r="AD12">
         <v>1000000.0</v>
       </c>
       <c r="AE12">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:31">
+      <c r="AF12">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B13">
-        <v>1916000.0</v>
+        <v>1386000.0</v>
       </c>
       <c r="C13">
+        <v>1091000.0</v>
+      </c>
+      <c r="D13">
         <v>318000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>467000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>313000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>57000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>97000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1163000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1124000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>871000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>682000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>389000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>499000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>542000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>408000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>643000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>905000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>237000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>419000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>295000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>402000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>307000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>445000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>558000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>674000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>896000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>81000.0</v>
       </c>
-      <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
-    </row>
-    <row r="14" spans="1:31">
+      <c r="AF13"/>
+    </row>
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B14">
+        <v>-8000.0</v>
+      </c>
+      <c r="C14">
         <v>-41000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-56000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-35000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-13000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-22000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-19000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-47000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-29000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>23000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-30000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-42000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-67000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-64000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-21000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-67000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-135000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1304000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-1636000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>-108000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="V14">
         <v>2000.0</v>
       </c>
       <c r="W14">
+        <v>2000.0</v>
+      </c>
+      <c r="X14">
         <v>-33000.0</v>
       </c>
-      <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
-    </row>
-    <row r="15" spans="1:31">
+      <c r="AF14"/>
+    </row>
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B15">
+        <v>5070000.0</v>
+      </c>
+      <c r="C15">
         <v>-28993000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>98710000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-33896000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>28043000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>75898000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>47276000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>35234000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>16392000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>56081000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>24813000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>2951000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>24494000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>26146000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-6368000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>42582000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>45698000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>88940000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>30900000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>20502000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>12934000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>16695000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>16991000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>14208000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>2472000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>11720000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-2271000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-4000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>8000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-8000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-2000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:31">
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B16"/>
       <c r="C16">
+        <v>-28993000.0</v>
+      </c>
+      <c r="D16">
         <v>98710000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-33896000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>28043000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>75898000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>47276000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>2951000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>24494000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>28105000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-6368000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>42582000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>45698000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>88940000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>30900000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>20502000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>12934000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>16695000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>16991000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>14208000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>2472000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>11720000.0</v>
       </c>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
-    </row>
-    <row r="17" spans="1:31">
+      <c r="AF16"/>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B17">
+        <v>5078000.0</v>
+      </c>
+      <c r="C17">
         <v>-28952000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>98766000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-33861000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>28056000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>75920000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>47295000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>35281000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>16421000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>56058000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>24843000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>2993000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>24561000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>26206000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-6347000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>42649000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>45833000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>87636000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>32536000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>20610000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>12932000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>16693000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>17024000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>14253000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>2515000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>11747000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-4180000.0</v>
       </c>
-      <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
-    </row>
-    <row r="18" spans="1:31">
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B18">
+        <v>635000.0</v>
+      </c>
+      <c r="C18">
         <v>1091000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>318000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>467000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>313000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>57000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>97000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>198000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>149000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-88000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-261000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-389000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-499000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-542000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-408000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-643000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-905000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-237000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-419000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-295000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-402000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-307000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-445000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-558000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-674000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-896000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-1282000.0</v>
       </c>
-      <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
-    </row>
-    <row r="19" spans="1:31">
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
-    </row>
-    <row r="20" spans="1:31">
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
-    </row>
-    <row r="21" spans="1:31">
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B21">
-        <v>37594000.0</v>
+        <v>20826000.0</v>
       </c>
       <c r="C21">
+        <v>-17472000.0</v>
+      </c>
+      <c r="D21">
         <v>108381000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-26584000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>35556000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>91051000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>52702000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>20775000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>13495000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>28795000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>22907000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>6196000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>32491000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>27328000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-7278000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>61227000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>61438000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>73839000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>46751000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>30654000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>14155000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>16076000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>19769000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>16602000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>4476000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>15936000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-6634000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-6000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13000000.0</v>
       </c>
       <c r="AD21">
         <v>13000000.0</v>
       </c>
       <c r="AE21">
+        <v>13000000.0</v>
+      </c>
+      <c r="AF21">
         <v>-3000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:31">
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
-    </row>
-    <row r="23" spans="1:31">
+      <c r="AF22"/>
+    </row>
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
-    </row>
-    <row r="24" spans="1:31">
+      <c r="AF23"/>
+    </row>
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
-    </row>
-    <row r="25" spans="1:31">
+      <c r="AF24"/>
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B25">
+        <v>12224000.0</v>
+      </c>
+      <c r="C25">
         <v>12208000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>11839000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>11721000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>11747000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>11922000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>11875000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>11679000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>11606000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>11608000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>11586000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>11176000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>11422000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>12091000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>11925000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>12243000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>11934000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>10534000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>11858000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>11891000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>11839000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>11977000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>11545000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>11745000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>11808000.0</v>
       </c>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
-    </row>
-    <row r="26" spans="1:31">
+      <c r="AF25"/>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
-    </row>
-    <row r="27" spans="1:31">
+      <c r="AF26"/>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
-    </row>
-    <row r="28" spans="1:31">
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B28">
+        <v>5038000.0</v>
+      </c>
+      <c r="C28">
         <v>5713000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>5155000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>5005000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>5028000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>6880000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>4599000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>4612000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>4420000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>7832000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>3791000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>3629000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>3696000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>7672000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>3854000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>3925000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>3744000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>7178000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>3288000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>3611000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>3472000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>5560000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>2920000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>3263000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>3673000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>2724000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>7924000.0</v>
       </c>
-      <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
-    </row>
-    <row r="29" spans="1:31">
+      <c r="AF28"/>
+    </row>
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B29">
+        <v>7578000.0</v>
+      </c>
+      <c r="C29">
         <v>12571000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>9933000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>7744000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>7813000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>15188000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>5504000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>5702000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>3997000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>8736000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>5325000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2814000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>7431000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>580000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-1339000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>17935000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>14700000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-14034000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>13796000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>9749000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>821000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-924000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>2300000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1791000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1287000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>3293000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-645000.0</v>
       </c>
-      <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
-    </row>
-    <row r="30" spans="1:31">
+      <c r="AF29"/>
+    </row>
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B30">
-        <v>173669000.0</v>
+        <v>161269000.0</v>
       </c>
       <c r="C30">
+        <v>228735000.0</v>
+      </c>
+      <c r="D30">
         <v>104826000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>213971000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>131543000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>142288000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>140048000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>139553000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>162524000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>208232000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>147878000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>187502000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>150064000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>127422000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>178480000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>215357000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>190671000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>198208000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>138395000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>129426000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>136652000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>108460000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>118541000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>88908000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>91959000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>106158000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>90467000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>47000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>106000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>112000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>103000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:31">
+    <row r="31" spans="1:32">
       <c r="A31" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
-    </row>
-    <row r="32" spans="1:31">
+      <c r="AF31"/>
+    </row>
+    <row r="32" spans="1:32">
       <c r="A32" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B32">
+        <v>182095000.0</v>
+      </c>
+      <c r="C32">
         <v>211263000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>213207000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>187387000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>167099000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>233339000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>160373000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>160328000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>176019000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>237027000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>170785000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>197509000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>178969000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>176673000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>159596000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>268317000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>246504000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>283123000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>184378000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>163094000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>154982000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>131725000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>141695000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>102998000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>94274000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>120885000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>83833000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>42000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>119000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>112000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>100000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O30"/>
@@ -10048,1009 +10259,1019 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B2">
         <v>147929000.0</v>
       </c>
       <c r="C2">
         <v>126024000.0</v>
       </c>
       <c r="D2">
         <v>122983000.0</v>
       </c>
       <c r="E2">
         <v>98107000.0</v>
       </c>
       <c r="F2">
         <v>49099000.0</v>
       </c>
       <c r="G2">
         <v>19848000.0</v>
       </c>
       <c r="H2">
         <v>16981000.0</v>
       </c>
       <c r="I2">
         <v>99462000.0</v>
       </c>
       <c r="J2">
         <v>94618000.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B3">
         <v>67460000</v>
       </c>
       <c r="C3">
         <v>61056000</v>
       </c>
       <c r="D3">
         <v>58234000</v>
       </c>
       <c r="E3">
         <v>37166000</v>
       </c>
       <c r="F3">
         <v>80356000</v>
       </c>
       <c r="G3">
         <v>24585000</v>
       </c>
       <c r="H3">
         <v>23698000</v>
       </c>
       <c r="I3">
         <v>35659000</v>
       </c>
       <c r="J3">
         <v>28363000</v>
       </c>
       <c r="K3">
         <v>18092000</v>
       </c>
       <c r="L3">
         <v>16000000</v>
       </c>
       <c r="M3">
         <v>48000000</v>
       </c>
       <c r="N3">
         <v>80000000</v>
       </c>
       <c r="O3">
         <v>71000000</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B6">
         <v>53828000.0</v>
       </c>
       <c r="C6">
         <v>21905000.0</v>
       </c>
       <c r="D6">
         <v>3041000.0</v>
       </c>
       <c r="E6">
         <v>24876000.0</v>
       </c>
       <c r="F6">
         <v>48948000.0</v>
       </c>
       <c r="G6">
         <v>29251000.0</v>
       </c>
       <c r="H6">
         <v>2877000.0</v>
       </c>
       <c r="I6">
         <v>-82481000.0</v>
       </c>
       <c r="J6">
         <v>4844000.0</v>
       </c>
       <c r="K6">
         <v>35941000.0</v>
       </c>
       <c r="L6">
         <v>-2000000.0</v>
       </c>
       <c r="M6">
         <v>-4000000.0</v>
       </c>
       <c r="N6">
         <v>26000000.0</v>
       </c>
       <c r="O6">
         <v>-6000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B7">
-        <v>-43177000.0</v>
+        <v>-42994000.0</v>
       </c>
       <c r="C7">
         <v>-20731000.0</v>
       </c>
       <c r="D7">
         <v>-26469000.0</v>
       </c>
       <c r="E7">
         <v>-38383000.0</v>
       </c>
       <c r="F7">
         <v>-127890000.0</v>
       </c>
       <c r="G7">
         <v>-26269000.0</v>
       </c>
       <c r="H7">
         <v>9439000.0</v>
       </c>
       <c r="I7">
         <v>17001000.0</v>
       </c>
       <c r="J7">
         <v>-14096000.0</v>
       </c>
       <c r="K7">
         <v>-59733000.0</v>
       </c>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9">
         <v>-6885000.0</v>
       </c>
       <c r="H9">
         <v>-9146000.0</v>
       </c>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9">
         <v>-11000000.0</v>
       </c>
       <c r="M9">
         <v>1000000.0</v>
       </c>
       <c r="N9">
         <v>-20000000.0</v>
       </c>
       <c r="O9">
         <v>18000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="B10"/>
+        <v>138</v>
+      </c>
+      <c r="B10">
+        <v>-43043000.0</v>
+      </c>
       <c r="C10">
         <v>2903000.0</v>
       </c>
       <c r="D10">
         <v>23121000.0</v>
       </c>
       <c r="E10">
         <v>6794000.0</v>
       </c>
       <c r="F10">
         <v>6794000.0</v>
       </c>
       <c r="G10">
         <v>-19991000.0</v>
       </c>
       <c r="H10">
         <v>15278000.0</v>
       </c>
       <c r="I10">
         <v>17886000.0</v>
       </c>
       <c r="J10">
         <v>14811000.0</v>
       </c>
       <c r="K10">
         <v>-55209000.0</v>
       </c>
       <c r="L10">
         <v>18000000.0</v>
       </c>
       <c r="M10">
         <v>-37000000.0</v>
       </c>
       <c r="N10">
         <v>21000000.0</v>
       </c>
       <c r="O10">
         <v>-38000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>1166000.0</v>
       </c>
       <c r="H11">
         <v>-170000.0</v>
       </c>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-5342000.0</v>
       </c>
       <c r="F12">
         <v>-13230000.0</v>
       </c>
       <c r="G12">
         <v>8932000.0</v>
       </c>
       <c r="H12">
         <v>-1627000.0</v>
       </c>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>685000.0</v>
       </c>
       <c r="F13">
         <v>-84084000.0</v>
       </c>
       <c r="G13">
         <v>-84084000.0</v>
       </c>
       <c r="H13">
         <v>-84084000.0</v>
       </c>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B14">
         <v>47515000.0</v>
       </c>
       <c r="C14">
         <v>47082000.0</v>
       </c>
       <c r="D14">
         <v>45792000.0</v>
       </c>
       <c r="E14">
         <v>48193000.0</v>
       </c>
       <c r="F14">
         <v>47565000.0</v>
       </c>
       <c r="G14">
         <v>47075000.0</v>
       </c>
       <c r="H14">
         <v>46593000.0</v>
       </c>
       <c r="I14">
         <v>48444000.0</v>
       </c>
       <c r="J14">
         <v>56161000.0</v>
       </c>
       <c r="K14">
         <v>34759000.0</v>
       </c>
       <c r="L14">
         <v>35000000.0</v>
       </c>
       <c r="M14">
         <v>32000000.0</v>
       </c>
       <c r="N14">
         <v>28000000.0</v>
       </c>
       <c r="O14">
         <v>23000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B15">
-        <v>-34426000.0</v>
+        <v>34426000.0</v>
       </c>
       <c r="C15">
         <v>23028000.0</v>
       </c>
       <c r="D15">
         <v>23046000.0</v>
       </c>
       <c r="E15">
         <v>46321000.0</v>
       </c>
       <c r="F15">
         <v>46540000.0</v>
       </c>
       <c r="G15">
         <v>46540000.0</v>
       </c>
       <c r="H15">
         <v>46540000.0</v>
       </c>
       <c r="I15">
         <v>23276000.0</v>
       </c>
       <c r="J15">
         <v>23276000.0</v>
       </c>
       <c r="K15">
         <v>1800000.0</v>
       </c>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B16">
         <v>201757000.0</v>
       </c>
       <c r="C16">
         <v>147929000.0</v>
       </c>
       <c r="D16">
         <v>126024000.0</v>
       </c>
       <c r="E16">
         <v>122983000.0</v>
       </c>
       <c r="F16">
         <v>98107000.0</v>
       </c>
       <c r="G16">
         <v>49099000.0</v>
       </c>
       <c r="H16">
         <v>19858000.0</v>
       </c>
       <c r="I16">
         <v>16981000.0</v>
       </c>
       <c r="J16">
         <v>99462000.0</v>
       </c>
       <c r="K16">
         <v>94618000.0</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B18">
         <v>95695000.0</v>
       </c>
       <c r="C18">
         <v>85886000.0</v>
       </c>
       <c r="D18">
         <v>56260000.0</v>
       </c>
       <c r="E18">
         <v>123132000.0</v>
       </c>
       <c r="F18">
         <v>-3989000.0</v>
       </c>
       <c r="G18">
         <v>56078000.0</v>
       </c>
       <c r="H18">
         <v>26562000.0</v>
       </c>
       <c r="I18">
         <v>2150000.0</v>
       </c>
       <c r="J18">
         <v>30402000.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B19">
         <v>0.0</v>
       </c>
       <c r="C19">
         <v>-102110000.0</v>
       </c>
       <c r="D19">
         <v>-104931000.0</v>
       </c>
       <c r="E19">
         <v>-4622000.0</v>
       </c>
       <c r="F19">
         <v>-4622000.0</v>
       </c>
       <c r="G19">
         <v>-4622000.0</v>
       </c>
       <c r="H19">
         <v>-4622000.0</v>
       </c>
       <c r="I19">
         <v>-37517000.0</v>
       </c>
       <c r="J19">
         <v>-18220000.0</v>
       </c>
       <c r="K19">
         <v>-17084000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B21">
         <v>-11179000.0</v>
       </c>
       <c r="C21">
         <v>3142000.0</v>
       </c>
       <c r="D21">
         <v>17061000.0</v>
       </c>
       <c r="E21">
         <v>-37987000.0</v>
       </c>
       <c r="F21">
         <v>75365000.0</v>
       </c>
       <c r="G21">
         <v>-27302000.0</v>
       </c>
       <c r="H21">
         <v>-25519000.0</v>
       </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B22">
-        <v>63863000.0</v>
+        <v>102070000.0</v>
       </c>
       <c r="C22">
         <v>205308000.0</v>
       </c>
       <c r="D22">
         <v>132761000.0</v>
       </c>
       <c r="E22">
         <v>108058000.0</v>
       </c>
       <c r="F22">
         <v>153275000.0</v>
       </c>
       <c r="G22">
         <v>50366000.0</v>
       </c>
       <c r="H22">
         <v>-668000.0</v>
       </c>
       <c r="I22">
         <v>-37439000.0</v>
       </c>
       <c r="J22">
         <v>11677000.0</v>
       </c>
       <c r="K22">
         <v>32699000.0</v>
       </c>
       <c r="L22">
         <v>-5000000.0</v>
       </c>
       <c r="M22">
         <v>11000000.0</v>
       </c>
       <c r="N22">
         <v>15000000.0</v>
       </c>
       <c r="O22">
         <v>40000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="B23"/>
+        <v>150</v>
+      </c>
+      <c r="B23">
+        <v>0.0</v>
+      </c>
       <c r="C23">
         <v>0.0</v>
       </c>
       <c r="D23">
         <v>-49000.0</v>
       </c>
       <c r="E23">
         <v>-196000.0</v>
       </c>
       <c r="F23">
         <v>-98000.0</v>
       </c>
       <c r="G23">
         <v>-98000.0</v>
       </c>
       <c r="H23">
         <v>-49000.0</v>
       </c>
       <c r="I23">
         <v>-100000.0</v>
       </c>
       <c r="J23">
         <v>-49000.0</v>
       </c>
       <c r="K23">
         <v>-79000.0</v>
       </c>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23">
         <v>-1000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>151</v>
+      </c>
+      <c r="B24">
+        <v>6739000.0</v>
+      </c>
       <c r="C24">
         <v>-41054000.0</v>
       </c>
       <c r="D24">
         <v>-46697000.0</v>
       </c>
       <c r="E24">
         <v>75000.0</v>
       </c>
       <c r="F24">
         <v>-500000.0</v>
       </c>
       <c r="G24">
         <v>218000.0</v>
       </c>
       <c r="H24">
         <v>1941000.0</v>
       </c>
       <c r="I24">
         <v>-1858000.0</v>
       </c>
       <c r="J24">
         <v>5623000.0</v>
       </c>
       <c r="K24">
         <v>1008000.0</v>
       </c>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B25">
         <v>-166000.0</v>
       </c>
       <c r="C25">
         <v>-2178000.0</v>
       </c>
       <c r="D25">
         <v>2921000.0</v>
       </c>
       <c r="E25">
         <v>6621000.0</v>
       </c>
       <c r="F25">
         <v>1418000.0</v>
       </c>
       <c r="G25">
         <v>2817000.0</v>
       </c>
       <c r="H25">
         <v>708000.0</v>
       </c>
       <c r="I25">
         <v>5463000.0</v>
       </c>
       <c r="J25">
         <v>4107000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B26">
         <v>-2684000.0</v>
       </c>
       <c r="C26">
         <v>-2741000.0</v>
       </c>
       <c r="D26">
         <v>-230000.0</v>
       </c>
       <c r="E26">
         <v>-12275000.0</v>
       </c>
       <c r="F26">
         <v>-619000.0</v>
       </c>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>155</v>
+      </c>
+      <c r="B28">
+        <v>-48606000.0</v>
+      </c>
       <c r="C28">
         <v>-22927000.0</v>
       </c>
       <c r="D28">
         <v>-6522000.0</v>
       </c>
       <c r="E28">
         <v>-96779000.0</v>
       </c>
       <c r="F28">
         <v>28108000.0</v>
       </c>
       <c r="G28">
         <v>-27302000.0</v>
       </c>
       <c r="H28">
         <v>-25568000.0</v>
       </c>
       <c r="I28">
         <v>-82773000.0</v>
       </c>
       <c r="J28">
         <v>-31181000.0</v>
       </c>
       <c r="K28">
         <v>37827000.0</v>
       </c>
       <c r="L28">
         <v>-24000000.0</v>
       </c>
       <c r="M28">
         <v>31000000.0</v>
       </c>
       <c r="N28">
         <v>71000000.0</v>
       </c>
       <c r="O28">
         <v>14000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B29">
         <v>163155000.0</v>
       </c>
       <c r="C29">
         <v>146942000.0</v>
       </c>
       <c r="D29">
         <v>114494000.0</v>
       </c>
       <c r="E29">
         <v>160347000.0</v>
       </c>
       <c r="F29">
         <v>99612000.0</v>
       </c>
       <c r="G29">
         <v>80663000.0</v>
       </c>
       <c r="H29">
         <v>50260000.0</v>
       </c>
       <c r="I29">
         <v>37809000.0</v>
       </c>
       <c r="J29">
         <v>58765000.0</v>
       </c>
       <c r="K29">
         <v>15198000.0</v>
       </c>
       <c r="L29">
         <v>38000000.0</v>
       </c>
       <c r="M29">
         <v>13000000.0</v>
       </c>
       <c r="N29">
         <v>35000000.0</v>
       </c>
       <c r="O29">
         <v>15000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="B30"/>
+        <v>157</v>
+      </c>
+      <c r="B30">
+        <v>-60721000.0</v>
+      </c>
       <c r="C30">
         <v>-102110000.0</v>
       </c>
       <c r="D30">
         <v>-104931000.0</v>
       </c>
       <c r="E30">
         <v>-38692000.0</v>
       </c>
       <c r="F30">
         <v>-78772000.0</v>
       </c>
       <c r="G30">
         <v>-24110000.0</v>
       </c>
       <c r="H30">
         <v>-21815000.0</v>
       </c>
       <c r="I30">
         <v>-37517000.0</v>
       </c>
       <c r="J30">
         <v>-22740000.0</v>
       </c>
       <c r="K30">
@@ -11068,2074 +11289,2140 @@
       <c r="O30">
         <v>-35000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AE30"/>
+  <dimension ref="A1:AF30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
+        <v>85</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
+        <v>88</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AD1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AE1" t="s">
         <v>97</v>
       </c>
-    </row>
-    <row r="2" spans="1:31">
+      <c r="AF1" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B2">
+        <v>201757000.0</v>
+      </c>
+      <c r="C2">
         <v>166146000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>155477000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>147148000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>147929000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>104549000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>150435000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>128024000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>126024000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>87695000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>161098000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>101311000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>122983000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>172601000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>185352000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>122971000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>98108000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>75588000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>63424000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>59228000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>49099000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>29931000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>22477000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>12195000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>19858000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>18328000.0</v>
       </c>
-      <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
-    </row>
-    <row r="3" spans="1:31">
+      <c r="AF2"/>
+    </row>
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B3">
-        <v>21921000</v>
+        <v>14013000</v>
       </c>
       <c r="C3">
+        <v>67460000</v>
+      </c>
+      <c r="D3">
         <v>45539000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>30552000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>11108000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>61056000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>42661000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>16257000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>9696000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>18538000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>16809000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>13548000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>9339000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>9292000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>10989000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>16885000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>9520000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>80399000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>16339000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>9825000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>4360000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>24585000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>17540000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>9512000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>5903000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>23698000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>7094000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1000000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>6000000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>2000000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>3000000</v>
       </c>
     </row>
-    <row r="4" spans="1:31">
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
-    </row>
-    <row r="5" spans="1:31">
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
-    </row>
-    <row r="6" spans="1:31">
+      <c r="AF5"/>
+    </row>
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B6">
-        <v>35611000.0</v>
+        <v>28003000.0</v>
       </c>
       <c r="C6">
+        <v>53828000.0</v>
+      </c>
+      <c r="D6">
         <v>18217000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>7548000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-781000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>21905000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-21475000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>22411000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>2000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>38329000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-73403000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>59787000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-21672000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-49617000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-12751000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>87244000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>24863000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>49008000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>26489000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>14325000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>10129000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>29251000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>10073000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>2619000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-7663000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>2877000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-14063000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-10000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>5000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-13000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>13000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:31">
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B7">
-        <v>-28969000.0</v>
+        <v>27975000.0</v>
       </c>
       <c r="C7">
+        <v>-42994000.0</v>
+      </c>
+      <c r="D7">
         <v>-27933000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>19000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1349000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-20731000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-13482000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>17958000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>6455000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>32225000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-33792000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-9922000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-32956000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-38383000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>21840000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-19865000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-16463000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-127890000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-71192000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-47944000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>10458000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-26269000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-3244000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-19053000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-6076000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>9439000.0</v>
       </c>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
-    </row>
-    <row r="8" spans="1:31">
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
-    </row>
-    <row r="9" spans="1:31">
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
-      <c r="AC9">
-[...1 lines deleted...]
-      </c>
+      <c r="AC9"/>
       <c r="AD9">
         <v>-11000000.0</v>
       </c>
       <c r="AE9">
         <v>-11000000.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:31">
+      <c r="AF9">
+        <v>-11000000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
-      <c r="N10">
-[...1 lines deleted...]
-      </c>
+      <c r="N10"/>
       <c r="O10">
         <v>6794000.0</v>
       </c>
-      <c r="P10"/>
+      <c r="P10">
+        <v>6794000.0</v>
+      </c>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
-      <c r="AC10">
-[...1 lines deleted...]
-      </c>
+      <c r="AC10"/>
       <c r="AD10">
         <v>18000000.0</v>
       </c>
       <c r="AE10">
         <v>18000000.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:31">
+      <c r="AF10">
+        <v>18000000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
-      <c r="P11"/>
+      <c r="P11">
+        <v>0.0</v>
+      </c>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
-    </row>
-    <row r="12" spans="1:31">
+      <c r="AF11"/>
+    </row>
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>9085000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-5611000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-10385000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-11474000.0</v>
       </c>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
-    </row>
-    <row r="13" spans="1:31">
+      <c r="AF12"/>
+    </row>
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>29235000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>-23916000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>-45266000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>49410000.0</v>
       </c>
-      <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
-      <c r="AB13">
+      <c r="AB13"/>
+      <c r="AC13">
         <v>9000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>28000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-21000000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-20000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:31">
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B14">
-        <v>12208000.0</v>
+        <v>12224000.0</v>
       </c>
       <c r="C14">
+        <v>47515000.0</v>
+      </c>
+      <c r="D14">
         <v>35307000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>23468000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>11747000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>47082000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>35160000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>11679000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>11606000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>11608000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>11586000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>11176000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>11422000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>12091000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>11925000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>24177000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>11934000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>46037000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>35588000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>23730000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>11839000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>47070000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>35098000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>23553000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>11808000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>46593000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>11325000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>9000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>5000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>12000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>9000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:31">
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>142</v>
-[...3 lines deleted...]
-      </c>
+        <v>143</v>
+      </c>
+      <c r="B15"/>
       <c r="C15">
         <v>34426000.0</v>
       </c>
       <c r="D15">
         <v>34426000.0</v>
       </c>
       <c r="E15">
+        <v>34426000.0</v>
+      </c>
+      <c r="F15">
         <v>0.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>23028000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>11523000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>0.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>11523000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>0.0</v>
       </c>
-      <c r="K15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>0.0</v>
       </c>
       <c r="N15">
-        <v>23058000.0</v>
+        <v>0.0</v>
       </c>
       <c r="O15">
         <v>23058000.0</v>
       </c>
       <c r="P15">
-        <v>23263000.0</v>
+        <v>23058000.0</v>
       </c>
       <c r="Q15">
         <v>23263000.0</v>
       </c>
       <c r="R15">
+        <v>23263000.0</v>
+      </c>
+      <c r="S15">
         <v>46540000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23276000.0</v>
       </c>
       <c r="T15">
         <v>23276000.0</v>
       </c>
       <c r="U15">
         <v>23276000.0</v>
       </c>
-      <c r="V15"/>
+      <c r="V15">
+        <v>23276000.0</v>
+      </c>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
-    </row>
-    <row r="16" spans="1:31">
+      <c r="AF15"/>
+    </row>
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B16">
+        <v>229760000.0</v>
+      </c>
+      <c r="C16">
         <v>201757000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>166146000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>155477000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>147148000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>147929000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>104549000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>150435000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>128024000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>126024000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>87695000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>161098000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>101311000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>122983000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>172601000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>185352000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>122971000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>98107000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>75588000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>63424000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>59228000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>49099000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>29931000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>22477000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>12195000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>19858000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>18328000.0</v>
       </c>
-      <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
-    </row>
-    <row r="17" spans="1:31">
+      <c r="AF16"/>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
-    </row>
-    <row r="18" spans="1:31">
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B18">
+        <v>46638000.0</v>
+      </c>
+      <c r="C18">
         <v>23303000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>8733000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>28966000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>34693000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>49175000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-12159000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>29264000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>19606000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>48735000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-28424000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>38899000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-2950000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-18002000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>32504000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>64561000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>44069000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-41792000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>27723000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-25830000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>35910000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>17796000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>23413000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>10103000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>4766000.0</v>
       </c>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
-    </row>
-    <row r="19" spans="1:31">
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B19">
         <v>0.0</v>
       </c>
       <c r="C19">
         <v>0.0</v>
       </c>
       <c r="D19">
+        <v>0.0</v>
+      </c>
+      <c r="E19">
         <v>-19444000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-11028000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-14369000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-57769000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>0.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-13715000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-30829000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-26661000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-15761000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-5358000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4622000.0</v>
       </c>
       <c r="O19">
         <v>-4622000.0</v>
       </c>
       <c r="P19">
+        <v>-4622000.0</v>
+      </c>
+      <c r="Q19">
         <v>-6994000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-6586000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-88453000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-6324000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-2567000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-5324000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-4710000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-9985000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-3578000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-5837000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-5359000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-4576000.0</v>
       </c>
-      <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
-    </row>
-    <row r="20" spans="1:31">
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
-    </row>
-    <row r="21" spans="1:31">
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B21">
+        <v>-18562000.0</v>
+      </c>
+      <c r="C21">
         <v>8413000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-668000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>14507000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-33431000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>2874000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>8384000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-6121000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>36295000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-9345000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-2177000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-41334000.0</v>
       </c>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
-    </row>
-    <row r="22" spans="1:31">
+      <c r="AF21"/>
+    </row>
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B22">
-        <v>-28993000.0</v>
+        <v>5070000.0</v>
       </c>
       <c r="C22">
+        <v>102070000.0</v>
+      </c>
+      <c r="D22">
         <v>118451000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>9752000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>35869000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>205308000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>114200000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>35234000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>16392000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>56081000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>24813000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>2951000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>24494000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>28105000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-6368000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>121117000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>60533000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>164044000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>90442000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>44111000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>13752000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>54940000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>39171000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>19846000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>3802000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-2278000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-2271000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-4000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>8000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-8000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-2000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:31">
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B23"/>
       <c r="C23">
         <v>0.0</v>
       </c>
       <c r="D23">
         <v>0.0</v>
       </c>
       <c r="E23">
         <v>0.0</v>
       </c>
       <c r="F23">
         <v>0.0</v>
       </c>
       <c r="G23">
         <v>0.0</v>
       </c>
-      <c r="H23"/>
+      <c r="H23">
+        <v>0.0</v>
+      </c>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
-      <c r="L23">
+      <c r="L23"/>
+      <c r="M23">
         <v>0.0</v>
       </c>
-      <c r="M23"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N23"/>
       <c r="O23">
         <v>-196000.0</v>
       </c>
       <c r="P23">
         <v>-196000.0</v>
       </c>
       <c r="Q23">
+        <v>-196000.0</v>
+      </c>
+      <c r="R23">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-98000.0</v>
       </c>
       <c r="S23">
         <v>-98000.0</v>
       </c>
-      <c r="T23"/>
-      <c r="U23">
+      <c r="T23">
+        <v>-98000.0</v>
+      </c>
+      <c r="U23"/>
+      <c r="V23">
         <v>0.0</v>
       </c>
-      <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
-      <c r="Z23">
+      <c r="Z23"/>
+      <c r="AA23">
         <v>-49000.0</v>
       </c>
-      <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
-    </row>
-    <row r="24" spans="1:31">
+      <c r="AF23"/>
+    </row>
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B24"/>
       <c r="C24">
+        <v>6739000.0</v>
+      </c>
+      <c r="D24">
         <v>2764000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>80000.0</v>
       </c>
       <c r="E24">
         <v>80000.0</v>
       </c>
       <c r="F24">
+        <v>80000.0</v>
+      </c>
+      <c r="G24">
         <v>-41054000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-45080000.0</v>
       </c>
-      <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4000000.0</v>
       </c>
       <c r="N24">
         <v>-4000000.0</v>
       </c>
       <c r="O24">
+        <v>-4000000.0</v>
+      </c>
+      <c r="P24">
         <v>-292000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>3305000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>2934000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-22269000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>2124000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>1934000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-964000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>475000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-1860000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>97000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>66000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>1883000.0</v>
       </c>
-      <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
-    </row>
-    <row r="25" spans="1:31">
+      <c r="AF24"/>
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B25">
+        <v>-1130000.0</v>
+      </c>
+      <c r="C25">
         <v>-20000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-1316000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1434000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-264000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-997000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-1310000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>482000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-353000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>2071000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-511000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>803000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>558000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1260000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1941000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>2722000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>698000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-653000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>609000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>944000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>518000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>12678000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-10850000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-195000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1184000.0</v>
       </c>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
-    </row>
-    <row r="26" spans="1:31">
+      <c r="AF25"/>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B26">
         <v>0.0</v>
       </c>
       <c r="C26">
         <v>-2684000.0</v>
       </c>
       <c r="D26">
         <v>-2684000.0</v>
       </c>
       <c r="E26">
+        <v>-2684000.0</v>
+      </c>
+      <c r="F26">
         <v>-2045000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-2741000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-1629000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-656000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
+        <v>0.0</v>
+      </c>
+      <c r="M26">
         <v>-230000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-84000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-12275000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-10434000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-6756000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-1786000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-619000.0</v>
       </c>
-      <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
-    </row>
-    <row r="27" spans="1:31">
+      <c r="AF26"/>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
-    </row>
-    <row r="28" spans="1:31">
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B28"/>
       <c r="C28">
+        <v>-48606000.0</v>
+      </c>
+      <c r="D28">
         <v>-56939000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-56191000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-35554000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-22927000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-13106000.0</v>
       </c>
-      <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
-      <c r="L28">
+      <c r="L28"/>
+      <c r="M28">
         <v>36149000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-9429000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-27076000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-45012000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-24691000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-22140000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>75266000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-13438000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>2311000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-24817000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-27302000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-26349000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-12347000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-12495000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-25568000.0</v>
       </c>
-      <c r="AA28"/>
-      <c r="AB28">
+      <c r="AB28"/>
+      <c r="AC28">
         <v>-25000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-29000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>7000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>32000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:31">
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B29">
-        <v>45224000.0</v>
+        <v>60651000.0</v>
       </c>
       <c r="C29">
+        <v>163155000.0</v>
+      </c>
+      <c r="D29">
         <v>117931000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>94211000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>45801000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>146942000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>79372000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>45521000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>29302000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>67273000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-11615000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>52447000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>6389000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-8661000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>43493000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>125515000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>53589000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>76410000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>54142000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>19905000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>40270000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>80663000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>55822000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>24381000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>10669000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>50260000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-9080000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>17000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>40000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-18000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-16000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:31">
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B30"/>
       <c r="C30">
+        <v>-60721000.0</v>
+      </c>
+      <c r="D30">
         <v>-42775000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-30472000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-11028000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-102110000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-87741000.0</v>
       </c>
-      <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
-      <c r="L30">
+      <c r="L30"/>
+      <c r="M30">
         <v>-28809000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-18632000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-13880000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-11232000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-13580000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-6586000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-102668000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-14215000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-7891000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-5324000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-24110000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-19400000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-9415000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-5837000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-21815000.0</v>
       </c>
-      <c r="AA30"/>
-      <c r="AB30">
+      <c r="AB30"/>
+      <c r="AC30">
         <v>-1000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-6000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-2000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-3000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>