--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="161">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="163">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
   <si>
     <t>2016-12-31</t>
@@ -244,50 +247,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -872,13058 +878,13753 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M62"/>
+  <dimension ref="A1:N62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="2" spans="1:13">
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B2">
+        <v>2428000.0</v>
+      </c>
+      <c r="C2">
         <v>2218000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2211000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>6838000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2555000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3104000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1871000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1959000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1724000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1583000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1456000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1266000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1149000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:13">
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
-    </row>
-    <row r="4" spans="1:13">
+      <c r="N3"/>
+    </row>
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-    </row>
-    <row r="6" spans="1:13">
+      <c r="N5"/>
+    </row>
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
-    </row>
-    <row r="7" spans="1:13">
+      <c r="N6"/>
+    </row>
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B7">
+        <v>20908000.0</v>
+      </c>
+      <c r="C7">
         <v>27012000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>34020000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>39476000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>42937000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>53900000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>74371000.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-    </row>
-    <row r="8" spans="1:13">
+      <c r="N7"/>
+    </row>
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B8">
+        <v>8670000.0</v>
+      </c>
+      <c r="C8">
         <v>8581000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>8321000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>8283000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8192000.0</v>
       </c>
       <c r="F8">
         <v>8192000.0</v>
       </c>
       <c r="G8">
         <v>8192000.0</v>
       </c>
       <c r="H8">
         <v>8192000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>8192000.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
-    </row>
-    <row r="10" spans="1:13">
+      <c r="N9"/>
+    </row>
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B10">
+        <v>570000.0</v>
+      </c>
+      <c r="C10">
         <v>1878000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>3031000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>5490000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>7200000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>10638000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>5714000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>6538000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>7405000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>11367000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>10290000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>7124000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>5004000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
-    </row>
-    <row r="12" spans="1:13">
+      <c r="N11"/>
+    </row>
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
-      <c r="F12">
+      <c r="F12"/>
+      <c r="G12">
         <v>10638000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>5714000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>6538000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>7405000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>11367000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>10290000.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
-    </row>
-    <row r="13" spans="1:13">
+      <c r="N12"/>
+    </row>
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>8283000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8192000.0</v>
       </c>
       <c r="F13">
         <v>8192000.0</v>
       </c>
       <c r="G13">
         <v>8192000.0</v>
       </c>
       <c r="H13">
         <v>8192000.0</v>
       </c>
       <c r="I13">
         <v>8192000.0</v>
       </c>
       <c r="J13">
         <v>8192000.0</v>
       </c>
       <c r="K13">
-        <v>1771000.0</v>
+        <v>8192000.0</v>
       </c>
       <c r="L13">
         <v>1771000.0</v>
       </c>
       <c r="M13">
         <v>1771000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:13">
+      <c r="N13">
+        <v>1771000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B14">
+        <v>251853708.0</v>
+      </c>
+      <c r="C14">
         <v>247391008.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>234389008.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>232481000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>231521000.0</v>
       </c>
       <c r="F14">
         <v>231521000.0</v>
       </c>
       <c r="G14">
         <v>231521000.0</v>
       </c>
       <c r="H14">
         <v>231521000.0</v>
       </c>
       <c r="I14">
         <v>231521000.0</v>
       </c>
-      <c r="J14"/>
+      <c r="J14">
+        <v>231521000.0</v>
+      </c>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
-    </row>
-    <row r="15" spans="1:13">
+      <c r="N14"/>
+    </row>
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-    </row>
-    <row r="16" spans="1:13">
+      <c r="N15"/>
+    </row>
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
-    </row>
-    <row r="17" spans="1:13">
+      <c r="N16"/>
+    </row>
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
-    </row>
-    <row r="18" spans="1:13">
+      <c r="N17"/>
+    </row>
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
-      <c r="G18">
+      <c r="G18"/>
+      <c r="H18">
         <v>16000.0</v>
       </c>
-      <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-    </row>
-    <row r="19" spans="1:13">
+      <c r="N18"/>
+    </row>
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-    </row>
-    <row r="20" spans="1:13">
+      <c r="N19"/>
+    </row>
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
+        <v>0.0</v>
+      </c>
+      <c r="H20">
         <v>12000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>480000.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-    </row>
-    <row r="21" spans="1:13">
+      <c r="N20"/>
+    </row>
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>33</v>
+      </c>
+      <c r="B21">
+        <v>258000.0</v>
+      </c>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
-      <c r="G21">
+      <c r="G21"/>
+      <c r="H21">
         <v>12000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>579000.0</v>
       </c>
-      <c r="I21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="J21"/>
       <c r="K21">
         <v>2000.0</v>
       </c>
       <c r="L21">
         <v>2000.0</v>
       </c>
       <c r="M21">
         <v>2000.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:13">
+      <c r="N21">
+        <v>2000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B22">
+        <v>111000.0</v>
+      </c>
+      <c r="C22">
         <v>171000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>139000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>146000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>155000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>164000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>176000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>203000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>162000.0</v>
       </c>
-      <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
-    </row>
-    <row r="23" spans="1:13">
+      <c r="N22"/>
+    </row>
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
-    </row>
-    <row r="24" spans="1:13">
+      <c r="N23"/>
+    </row>
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B24">
+        <v>28000.0</v>
+      </c>
+      <c r="C24">
         <v>43000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>714000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1940000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>5135000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>7219000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>4814000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>455000.0</v>
       </c>
-      <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24">
         <v>169000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>372000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
-      <c r="F25">
+      <c r="F25"/>
+      <c r="G25">
         <v>40866000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>54623000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-    </row>
-    <row r="26" spans="1:13">
+      <c r="N25"/>
+    </row>
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-    </row>
-    <row r="27" spans="1:13">
+      <c r="N26"/>
+    </row>
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+    </row>
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-      <c r="C28">
+        <v>40</v>
+      </c>
+      <c r="B28">
+        <v>473000.0</v>
+      </c>
+      <c r="C28"/>
+      <c r="D28">
         <v>982000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1154000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>3099000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1155000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2907000.0</v>
       </c>
-      <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
-    </row>
-    <row r="29" spans="1:13">
+      <c r="N28"/>
+    </row>
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B29">
+        <v>-5590000.0</v>
+      </c>
+      <c r="C29">
         <v>-2253000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-2527000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1340000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1424000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3139000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>16315000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>13983000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>14175000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
-    </row>
-    <row r="30" spans="1:13">
+      <c r="N29"/>
+    </row>
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B30">
+        <v>689000.0</v>
+      </c>
+      <c r="C30">
         <v>948000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1006000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1066000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1327000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1245000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>2929000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1690000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1299000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>785000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>242000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>636000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1924000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:13">
+    <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>-5304000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-8875000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-8654000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>7682000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>13404000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>14175000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>14573000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>15773000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>11505000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>10270000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:13">
+    <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B32">
+        <v>-18374000.0</v>
+      </c>
+      <c r="C32">
         <v>-19048000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-22806000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-19975000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-18971000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-20281000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-26621000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1868000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>3323000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
-    </row>
-    <row r="33" spans="1:13">
+      <c r="N32"/>
+    </row>
+    <row r="33" spans="1:14">
       <c r="A33" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B33">
+        <v>23126000.0</v>
+      </c>
+      <c r="C33">
         <v>30116000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>36835000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>42567000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>44778000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>53508000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>90272000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>13999000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>12152000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>11019000.0</v>
       </c>
-      <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
-    </row>
-    <row r="34" spans="1:13">
+      <c r="N33"/>
+    </row>
+    <row r="34" spans="1:14">
       <c r="A34" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
-    </row>
-    <row r="35" spans="1:13">
+      <c r="N34"/>
+    </row>
+    <row r="35" spans="1:14">
       <c r="A35" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B35">
+        <v>11385000.0</v>
+      </c>
+      <c r="C35">
         <v>15035000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>20569000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>27896000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>34682000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>41881000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>55957000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1884000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1300000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1080000.0</v>
       </c>
-      <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
-    </row>
-    <row r="36" spans="1:13">
+      <c r="N35"/>
+    </row>
+    <row r="36" spans="1:14">
       <c r="A36" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
-      <c r="G36">
+      <c r="G36"/>
+      <c r="H36">
         <v>90272000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>13999000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>12152000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>11019000.0</v>
       </c>
-      <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
-    </row>
-    <row r="37" spans="1:13">
+      <c r="N36"/>
+    </row>
+    <row r="37" spans="1:14">
       <c r="A37" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
-    </row>
-    <row r="38" spans="1:13">
+      <c r="N37"/>
+    </row>
+    <row r="38" spans="1:14">
       <c r="A38" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>4782000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>5114000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>5527000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>8000000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>5739000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>4170000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>4149000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>3516000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>2885000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>2638000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:13">
+    <row r="39" spans="1:14">
       <c r="A39" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B39"/>
-      <c r="C39">
+      <c r="C39"/>
+      <c r="D39">
         <v>2000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>1794000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>2393000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>3842000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>2698000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>2575000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>1435000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>1148000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>1326000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>1680000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>1195000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:13">
+    <row r="40" spans="1:14">
       <c r="A40" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="B40"/>
+        <v>52</v>
+      </c>
+      <c r="B40">
+        <v>1164000.0</v>
+      </c>
       <c r="C40"/>
-      <c r="D40">
+      <c r="D40"/>
+      <c r="E40">
         <v>3476000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>5450000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>7126000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>4297000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>3565000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>1469000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>3676000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>2054000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>2119000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>1465000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:13">
+    <row r="41" spans="1:14">
       <c r="A41" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>910000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>969000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>1015000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>1334000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>1429000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>1300000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>1080000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>967000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>826000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>1012000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:13">
+    <row r="42" spans="1:14">
       <c r="A42" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
-      <c r="D42">
+      <c r="D42"/>
+      <c r="E42">
         <v>31000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>15000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>22000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>32000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-1000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>20000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>10000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>-1000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>-7000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>50000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:13">
+    <row r="43" spans="1:14">
       <c r="A43" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
-    </row>
-    <row r="44" spans="1:13">
+      <c r="N43"/>
+    </row>
+    <row r="44" spans="1:14">
       <c r="A44" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
-    </row>
-    <row r="45" spans="1:13">
+      <c r="N44"/>
+    </row>
+    <row r="45" spans="1:14">
       <c r="A45" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B45">
+        <v>34607000.0</v>
+      </c>
+      <c r="C45">
         <v>40856000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>50275000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>55858000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>58850000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>68582000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>95427000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
-    </row>
-    <row r="46" spans="1:13">
+      <c r="N45"/>
+    </row>
+    <row r="46" spans="1:14">
       <c r="A46" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B46">
+        <v>19478000.0</v>
+      </c>
+      <c r="C46">
         <v>25599000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>31958000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>37785000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>39664000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>47981000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>82260000.0</v>
       </c>
-      <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
-    </row>
-    <row r="47" spans="1:13">
+      <c r="N46"/>
+    </row>
+    <row r="47" spans="1:14">
       <c r="A47" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>37785000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>39664000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>47981000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>82260000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>7681000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>7982000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>6868000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>7347000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>6789000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>6347000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:13">
+    <row r="48" spans="1:14">
       <c r="A48" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B48">
+        <v>-15449000.0</v>
+      </c>
+      <c r="C48">
         <v>-12660000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-14966000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-13618000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-17082000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-16868000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-530000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>5792000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>5963000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>6373000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>14005000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>9743000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>8451000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:13">
+    <row r="49" spans="1:14">
       <c r="A49" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
-    </row>
-    <row r="50" spans="1:13">
+      <c r="N49"/>
+    </row>
+    <row r="50" spans="1:14">
       <c r="A50" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B50">
+        <v>1015000.0</v>
+      </c>
+      <c r="C50">
         <v>1671000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>3299000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>4704000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>5164000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>4574000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>3807000.0</v>
       </c>
-      <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
-      <c r="K50">
+      <c r="K50"/>
+      <c r="L50">
         <v>169000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>1372000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>1575000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:13">
+    <row r="51" spans="1:14">
       <c r="A51" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
-    </row>
-    <row r="52" spans="1:13">
+      <c r="N51"/>
+    </row>
+    <row r="52" spans="1:14">
       <c r="A52" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
-      <c r="G52">
+      <c r="G52"/>
+      <c r="H52">
         <v>3807000.0</v>
       </c>
-      <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
-      <c r="K52">
+      <c r="K52"/>
+      <c r="L52">
         <v>169000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>1372000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>1575000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:13">
+    <row r="53" spans="1:14">
       <c r="A53" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
-    </row>
-    <row r="54" spans="1:13">
+      <c r="N53"/>
+    </row>
+    <row r="54" spans="1:14">
       <c r="A54" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
-    </row>
-    <row r="55" spans="1:13">
+      <c r="N54"/>
+    </row>
+    <row r="55" spans="1:14">
       <c r="A55" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B55">
+        <v>26867000.0</v>
+      </c>
+      <c r="C55">
         <v>35200000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>43494000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>52040000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>57445000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>72286000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>102595000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>25693000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>22755000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>24568000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>23483000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>19240000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>17228000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:13">
+    <row r="56" spans="1:14">
       <c r="A56" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B56">
+        <v>3741000.0</v>
+      </c>
+      <c r="C56">
         <v>5084000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>6659000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>9473000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>12667000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>18776000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>12323000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>11694000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>10603000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>13549000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>12618000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>9564000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>8241000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:13">
+    <row r="57" spans="1:14">
       <c r="A57" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B57">
+        <v>22115000.0</v>
+      </c>
+      <c r="C57">
         <v>24132000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>29465000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>29448000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>31638000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>39057000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>38944000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>9826000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>7280000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>8913000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>6741000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>6738000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>5572000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:13">
+    <row r="58" spans="1:14">
       <c r="A58" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B58">
+        <v>33500000.0</v>
+      </c>
+      <c r="C58">
         <v>39167000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>50034000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>57344000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>66320000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>80940000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>94901000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>11710000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>8580000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>9993000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>7708000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>7733000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>6956000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:13">
+    <row r="59" spans="1:14">
       <c r="A59" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
-    </row>
-    <row r="60" spans="1:13">
+      <c r="N59"/>
+    </row>
+    <row r="60" spans="1:14">
       <c r="A60" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B60">
+        <v>-6633000.0</v>
+      </c>
+      <c r="C60">
         <v>-3967000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>-6540000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>-5304000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>-8875000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>-8654000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>7694000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>13983000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>14175000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>14575000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>15775000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>11507000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>10272000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:13">
+    <row r="61" spans="1:14">
       <c r="A61" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
-    </row>
-    <row r="62" spans="1:13">
+      <c r="N61"/>
+    </row>
+    <row r="62" spans="1:14">
       <c r="A62" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
+      <c r="N62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AL62"/>
+  <dimension ref="A1:AN62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:38">
+    <row r="1" spans="1:40">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C1" t="s">
-        <v>75</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>76</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>77</v>
       </c>
       <c r="F1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="G1" t="s">
-        <v>78</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>79</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>80</v>
       </c>
       <c r="J1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="K1" t="s">
-        <v>81</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>82</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>83</v>
       </c>
       <c r="N1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="O1" t="s">
-        <v>84</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>85</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>86</v>
       </c>
       <c r="R1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="S1" t="s">
-        <v>87</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>88</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>89</v>
       </c>
       <c r="V1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="W1" t="s">
-        <v>90</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>91</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>92</v>
       </c>
       <c r="Z1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="AA1" t="s">
-        <v>93</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>94</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>95</v>
       </c>
       <c r="AD1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AE1" t="s">
-        <v>96</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>97</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>98</v>
       </c>
       <c r="AH1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AI1" t="s">
-        <v>99</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>100</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>101</v>
       </c>
       <c r="AL1" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:38">
+        <v>102</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="2" spans="1:40">
       <c r="A2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B2">
+        <v>10232000.0</v>
+      </c>
+      <c r="C2">
+        <v>2428000.0</v>
+      </c>
+      <c r="D2">
         <v>8062000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>8320000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>7172000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>2218000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>7748000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>8134000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>8139000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>2211000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>8115000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>7706000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>6729000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>6838000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>7568000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>7555000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>7555000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>2555000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>2555000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>7683000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>7683000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>3104000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>3104000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>8572000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>8572000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>1871000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>1871000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>5313000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>5313000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>1959000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>1959000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>4204000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>4204000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>1724000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>1724000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>4364000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>4364000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>1583000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>1583000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:38">
+    <row r="3" spans="1:40">
       <c r="A3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
-    </row>
-    <row r="4" spans="1:38">
+      <c r="AM3"/>
+      <c r="AN3"/>
+    </row>
+    <row r="4" spans="1:40">
       <c r="A4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
-    </row>
-    <row r="5" spans="1:38">
+      <c r="AM4"/>
+      <c r="AN4"/>
+    </row>
+    <row r="5" spans="1:40">
       <c r="A5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
-    </row>
-    <row r="6" spans="1:38">
+      <c r="AM5"/>
+      <c r="AN5"/>
+    </row>
+    <row r="6" spans="1:40">
       <c r="A6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
-    </row>
-    <row r="7" spans="1:38">
+      <c r="AM6"/>
+      <c r="AN6"/>
+    </row>
+    <row r="7" spans="1:40">
       <c r="A7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B7">
+        <v>19315000.0</v>
+      </c>
+      <c r="C7">
+        <v>20908000.0</v>
+      </c>
+      <c r="D7">
         <v>24421000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>25024000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>25823000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>27012000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>27441000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>29037000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>31769000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>34020000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>35294000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>39634000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>37140000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>39476000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>42926000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>40064000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>42937000.0</v>
       </c>
       <c r="R7"/>
       <c r="S7">
-        <v>43567000.0</v>
+        <v>42937000.0</v>
       </c>
       <c r="T7"/>
       <c r="U7">
-        <v>53900000.0</v>
+        <v>43567000.0</v>
       </c>
       <c r="V7"/>
       <c r="W7">
-        <v>67120000.0</v>
+        <v>53900000.0</v>
       </c>
       <c r="X7"/>
       <c r="Y7">
-        <v>74371000.0</v>
+        <v>67120000.0</v>
       </c>
       <c r="Z7"/>
       <c r="AA7">
+        <v>74371000.0</v>
+      </c>
+      <c r="AB7"/>
+      <c r="AC7">
         <v>94143000.0</v>
       </c>
-      <c r="AB7"/>
-      <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
-    </row>
-    <row r="8" spans="1:38">
+      <c r="AM7"/>
+      <c r="AN7"/>
+    </row>
+    <row r="8" spans="1:40">
       <c r="A8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B8">
         <v>8670000.0</v>
       </c>
       <c r="C8">
+        <v>8670000.0</v>
+      </c>
+      <c r="D8">
+        <v>8670000.0</v>
+      </c>
+      <c r="E8">
         <v>8667000.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>8663000.0</v>
       </c>
-      <c r="E8">
+      <c r="G8">
         <v>8581000.0</v>
       </c>
-      <c r="F8">
+      <c r="H8">
         <v>8326000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>8321000.0</v>
       </c>
       <c r="I8">
         <v>8321000.0</v>
       </c>
       <c r="J8">
-        <v>8283000.0</v>
+        <v>8321000.0</v>
       </c>
       <c r="K8">
-        <v>8283000.0</v>
+        <v>8321000.0</v>
       </c>
       <c r="L8">
         <v>8283000.0</v>
       </c>
       <c r="M8">
         <v>8283000.0</v>
       </c>
       <c r="N8">
         <v>8283000.0</v>
       </c>
       <c r="O8">
         <v>8283000.0</v>
       </c>
-      <c r="P8"/>
+      <c r="P8">
+        <v>8283000.0</v>
+      </c>
       <c r="Q8">
-        <v>8192000.0</v>
+        <v>8283000.0</v>
       </c>
       <c r="R8"/>
       <c r="S8">
         <v>8192000.0</v>
       </c>
       <c r="T8"/>
-      <c r="U8"/>
+      <c r="U8">
+        <v>8192000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
-    </row>
-    <row r="9" spans="1:38">
+      <c r="AM8"/>
+      <c r="AN8"/>
+    </row>
+    <row r="9" spans="1:40">
       <c r="A9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
-    </row>
-    <row r="10" spans="1:38">
+      <c r="AM9"/>
+      <c r="AN9"/>
+    </row>
+    <row r="10" spans="1:40">
       <c r="A10" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B10">
+        <v>715000.0</v>
+      </c>
+      <c r="C10">
+        <v>570000.0</v>
+      </c>
+      <c r="D10">
         <v>524000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>849000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>796000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>1878000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>2282000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>1028000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>2165000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>3031000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>3031000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>3261000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>4469000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>5490000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>5393000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>5258000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>7200000.0</v>
       </c>
       <c r="R10"/>
       <c r="S10">
-        <v>5871000.0</v>
+        <v>7200000.0</v>
       </c>
       <c r="T10"/>
       <c r="U10">
-        <v>10638000.0</v>
+        <v>5871000.0</v>
       </c>
       <c r="V10"/>
       <c r="W10">
-        <v>7602000.0</v>
+        <v>10638000.0</v>
       </c>
       <c r="X10"/>
       <c r="Y10">
+        <v>7602000.0</v>
+      </c>
+      <c r="Z10"/>
+      <c r="AA10">
         <v>5714000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>5714000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>6156000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>6156000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>6538000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>6538000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>5169000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>5169000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>7405000.0</v>
       </c>
-      <c r="AH10"/>
-      <c r="AI10">
+      <c r="AJ10"/>
+      <c r="AK10">
         <v>7826000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>7826000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>11367000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>11367000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:38">
+    <row r="11" spans="1:40">
       <c r="A11" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
-    </row>
-    <row r="12" spans="1:38">
+      <c r="AM11"/>
+      <c r="AN11"/>
+    </row>
+    <row r="12" spans="1:40">
       <c r="A12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
-      <c r="U12">
-[...1 lines deleted...]
-      </c>
+      <c r="U12"/>
       <c r="V12"/>
       <c r="W12">
-        <v>7602000.0</v>
+        <v>10638000.0</v>
       </c>
       <c r="X12"/>
       <c r="Y12">
-        <v>5714000.0</v>
+        <v>7602000.0</v>
       </c>
       <c r="Z12"/>
       <c r="AA12">
-        <v>6156000.0</v>
+        <v>5714000.0</v>
       </c>
       <c r="AB12"/>
       <c r="AC12">
-        <v>6538000.0</v>
+        <v>6156000.0</v>
       </c>
       <c r="AD12"/>
       <c r="AE12">
-        <v>5169000.0</v>
+        <v>6538000.0</v>
       </c>
       <c r="AF12"/>
       <c r="AG12">
+        <v>5169000.0</v>
+      </c>
+      <c r="AH12"/>
+      <c r="AI12">
         <v>7405000.0</v>
       </c>
-      <c r="AH12"/>
-      <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
-    </row>
-    <row r="13" spans="1:38">
+      <c r="AM12"/>
+      <c r="AN12"/>
+    </row>
+    <row r="13" spans="1:40">
       <c r="A13" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...4 lines deleted...]
-      </c>
+      <c r="K13"/>
+      <c r="L13"/>
       <c r="M13">
         <v>8283000.0</v>
       </c>
       <c r="N13">
         <v>8283000.0</v>
       </c>
       <c r="O13">
         <v>8283000.0</v>
       </c>
       <c r="P13">
         <v>8283000.0</v>
       </c>
       <c r="Q13">
-        <v>8192000.0</v>
+        <v>8283000.0</v>
       </c>
       <c r="R13">
-        <v>8192000.0</v>
+        <v>8283000.0</v>
       </c>
       <c r="S13">
         <v>8192000.0</v>
       </c>
       <c r="T13">
         <v>8192000.0</v>
       </c>
       <c r="U13">
         <v>8192000.0</v>
       </c>
       <c r="V13">
         <v>8192000.0</v>
       </c>
       <c r="W13">
         <v>8192000.0</v>
       </c>
       <c r="X13">
         <v>8192000.0</v>
       </c>
       <c r="Y13">
         <v>8192000.0</v>
       </c>
       <c r="Z13">
         <v>8192000.0</v>
       </c>
       <c r="AA13">
         <v>8192000.0</v>
       </c>
       <c r="AB13">
         <v>8192000.0</v>
       </c>
       <c r="AC13">
         <v>8192000.0</v>
       </c>
       <c r="AD13">
         <v>8192000.0</v>
       </c>
       <c r="AE13">
         <v>8192000.0</v>
       </c>
       <c r="AF13">
         <v>8192000.0</v>
       </c>
       <c r="AG13">
         <v>8192000.0</v>
       </c>
-      <c r="AH13"/>
+      <c r="AH13">
+        <v>8192000.0</v>
+      </c>
       <c r="AI13">
         <v>8192000.0</v>
       </c>
-      <c r="AJ13">
-[...1 lines deleted...]
-      </c>
+      <c r="AJ13"/>
       <c r="AK13">
         <v>8192000.0</v>
       </c>
       <c r="AL13">
         <v>8192000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:38">
+      <c r="AM13">
+        <v>8192000.0</v>
+      </c>
+      <c r="AN13">
+        <v>8192000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:40">
       <c r="A14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B14">
         <v>251853708.0</v>
       </c>
       <c r="C14">
+        <v>251853708.0</v>
+      </c>
+      <c r="D14">
+        <v>251853708.0</v>
+      </c>
+      <c r="E14">
         <v>251693708.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>251493708.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>247391008.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>234626008.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>234399008.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>234389008.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>234389000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>232481008.0</v>
       </c>
       <c r="L14">
         <v>232481008.0</v>
       </c>
       <c r="M14">
-        <v>232481000.0</v>
+        <v>232481008.0</v>
       </c>
       <c r="N14">
         <v>232481008.0</v>
       </c>
       <c r="O14">
+        <v>232481000.0</v>
+      </c>
+      <c r="P14">
         <v>232481008.0</v>
       </c>
-      <c r="P14"/>
       <c r="Q14">
-        <v>231521000.0</v>
+        <v>232481008.0</v>
       </c>
       <c r="R14"/>
       <c r="S14">
         <v>231521000.0</v>
       </c>
       <c r="T14"/>
       <c r="U14">
         <v>231521000.0</v>
       </c>
       <c r="V14"/>
       <c r="W14">
-        <v>231521008.0</v>
+        <v>231521000.0</v>
       </c>
       <c r="X14"/>
       <c r="Y14">
+        <v>231521008.0</v>
+      </c>
+      <c r="Z14"/>
+      <c r="AA14">
         <v>231521000.0</v>
       </c>
-      <c r="Z14"/>
-      <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
-    </row>
-    <row r="15" spans="1:38">
+      <c r="AM14"/>
+      <c r="AN14"/>
+    </row>
+    <row r="15" spans="1:40">
       <c r="A15" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
-    </row>
-    <row r="16" spans="1:38">
+      <c r="AM15"/>
+      <c r="AN15"/>
+    </row>
+    <row r="16" spans="1:40">
       <c r="A16" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
-    </row>
-    <row r="17" spans="1:38">
+      <c r="AM16"/>
+      <c r="AN16"/>
+    </row>
+    <row r="17" spans="1:40">
       <c r="A17" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
-    </row>
-    <row r="18" spans="1:38">
+      <c r="AM17"/>
+      <c r="AN17"/>
+    </row>
+    <row r="18" spans="1:40">
       <c r="A18" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
-      <c r="Y18">
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18">
         <v>16000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>16000.0</v>
       </c>
-      <c r="AA18"/>
-      <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
-    </row>
-    <row r="19" spans="1:38">
+      <c r="AM18"/>
+      <c r="AN18"/>
+    </row>
+    <row r="19" spans="1:40">
       <c r="A19" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
-    </row>
-    <row r="20" spans="1:38">
+      <c r="AM19"/>
+      <c r="AN19"/>
+    </row>
+    <row r="20" spans="1:40">
       <c r="A20" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B20"/>
-      <c r="C20"/>
+      <c r="C20">
+        <v>0.0</v>
+      </c>
       <c r="D20"/>
-      <c r="E20">
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20">
         <v>0.0</v>
       </c>
-      <c r="F20"/>
-      <c r="G20"/>
       <c r="H20"/>
-      <c r="I20">
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20">
         <v>0.0</v>
       </c>
-      <c r="J20"/>
-      <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20">
         <v>0.0</v>
       </c>
-      <c r="N20"/>
-      <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
-      <c r="U20">
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20">
         <v>0.0</v>
       </c>
-      <c r="V20"/>
-      <c r="W20"/>
       <c r="X20"/>
-      <c r="Y20">
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20">
         <v>12000.0</v>
       </c>
-      <c r="Z20"/>
-      <c r="AA20"/>
       <c r="AB20"/>
-      <c r="AC20">
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20">
         <v>480000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AF20">
         <v>480000.0</v>
       </c>
-      <c r="AE20"/>
-      <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
-    </row>
-    <row r="21" spans="1:38">
+      <c r="AM20"/>
+      <c r="AN20"/>
+    </row>
+    <row r="21" spans="1:40">
       <c r="A21" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B21"/>
-      <c r="C21"/>
+      <c r="C21">
+        <v>258000.0</v>
+      </c>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
-      <c r="W21">
-[...1 lines deleted...]
-      </c>
+      <c r="W21"/>
       <c r="X21"/>
       <c r="Y21">
         <v>12000.0</v>
       </c>
-      <c r="Z21">
+      <c r="Z21"/>
+      <c r="AA21">
         <v>12000.0</v>
       </c>
-      <c r="AA21">
-[...1 lines deleted...]
-      </c>
       <c r="AB21">
-        <v>579000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="AC21">
         <v>579000.0</v>
       </c>
       <c r="AD21">
+        <v>579000.0</v>
+      </c>
+      <c r="AE21">
+        <v>579000.0</v>
+      </c>
+      <c r="AF21">
         <v>99000.0</v>
       </c>
-      <c r="AE21"/>
-      <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
-      <c r="AI21">
+      <c r="AI21"/>
+      <c r="AJ21"/>
+      <c r="AK21">
         <v>1000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>1000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>2000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>2000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:38">
+    <row r="22" spans="1:40">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B22">
+        <v>191000.0</v>
+      </c>
+      <c r="C22">
+        <v>111000.0</v>
+      </c>
+      <c r="D22">
         <v>119000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>126000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>121000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>171000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>143000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>122000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>131000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>139000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>159000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>117000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>136000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>146000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>146000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>151000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>151000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>155000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>155000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>126000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>126000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>164000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>164000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>135000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>135000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>176000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>176000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>157000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>157000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>203000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>203000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>138000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>138000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>162000.0</v>
       </c>
-      <c r="AH22"/>
-      <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
-    </row>
-    <row r="23" spans="1:38">
+      <c r="AM22"/>
+      <c r="AN22"/>
+    </row>
+    <row r="23" spans="1:40">
       <c r="A23" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
       <c r="AH23"/>
       <c r="AI23"/>
       <c r="AJ23"/>
       <c r="AK23"/>
       <c r="AL23"/>
-    </row>
-    <row r="24" spans="1:38">
+      <c r="AM23"/>
+      <c r="AN23"/>
+    </row>
+    <row r="24" spans="1:40">
       <c r="A24" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>36</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>28000.0</v>
+      </c>
+      <c r="D24">
         <v>0.0</v>
       </c>
-      <c r="C24"/>
-[...1 lines deleted...]
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24">
         <v>43000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>0.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>0.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>330000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>714000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>980000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>1303000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1940000.0</v>
       </c>
       <c r="N24">
         <v>0.0</v>
       </c>
       <c r="O24">
+        <v>1940000.0</v>
+      </c>
+      <c r="P24">
+        <v>0.0</v>
+      </c>
+      <c r="Q24">
         <v>2569000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>5135000.0</v>
       </c>
       <c r="R24"/>
       <c r="S24">
-        <v>5733000.0</v>
+        <v>5135000.0</v>
       </c>
       <c r="T24"/>
       <c r="U24">
-        <v>7219000.0</v>
+        <v>5733000.0</v>
       </c>
       <c r="V24"/>
       <c r="W24">
-        <v>8888000.0</v>
+        <v>7219000.0</v>
       </c>
       <c r="X24"/>
       <c r="Y24">
+        <v>8888000.0</v>
+      </c>
+      <c r="Z24"/>
+      <c r="AA24">
         <v>4814000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>4814000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>2636000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>2636000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>455000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>455000.0</v>
       </c>
-      <c r="AE24"/>
-      <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
-    </row>
-    <row r="25" spans="1:38">
+      <c r="AM24"/>
+      <c r="AN24"/>
+    </row>
+    <row r="25" spans="1:40">
       <c r="A25" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
-      <c r="U25">
-[...1 lines deleted...]
-      </c>
+      <c r="U25"/>
       <c r="V25"/>
       <c r="W25">
-        <v>53453000.0</v>
+        <v>40866000.0</v>
       </c>
       <c r="X25"/>
       <c r="Y25">
-        <v>54623000.0</v>
+        <v>53453000.0</v>
       </c>
       <c r="Z25"/>
       <c r="AA25">
+        <v>54623000.0</v>
+      </c>
+      <c r="AB25"/>
+      <c r="AC25">
         <v>76117000.0</v>
       </c>
-      <c r="AB25"/>
-      <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
-    </row>
-    <row r="26" spans="1:38">
+      <c r="AM25"/>
+      <c r="AN25"/>
+    </row>
+    <row r="26" spans="1:40">
       <c r="A26" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
-    </row>
-    <row r="27" spans="1:38">
+      <c r="AM26"/>
+      <c r="AN26"/>
+    </row>
+    <row r="27" spans="1:40">
       <c r="A27" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
-    </row>
-    <row r="28" spans="1:38">
+      <c r="AM27"/>
+      <c r="AN27"/>
+    </row>
+    <row r="28" spans="1:40">
       <c r="A28" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B28">
+        <v>135000.0</v>
+      </c>
+      <c r="C28">
+        <v>473000.0</v>
+      </c>
+      <c r="D28">
         <v>476000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>151000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>533000.0</v>
       </c>
-      <c r="E28"/>
-[...1 lines deleted...]
-      <c r="G28">
+      <c r="G28"/>
+      <c r="H28"/>
+      <c r="I28">
         <v>1274000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>1458000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>982000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>1386000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>1708000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>1299000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>1154000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>2298000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>3470000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>3099000.0</v>
       </c>
       <c r="R28"/>
       <c r="S28">
-        <v>5978000.0</v>
+        <v>3099000.0</v>
       </c>
       <c r="T28"/>
       <c r="U28">
-        <v>1155000.0</v>
+        <v>5978000.0</v>
       </c>
       <c r="V28"/>
       <c r="W28">
+        <v>1155000.0</v>
+      </c>
+      <c r="X28"/>
+      <c r="Y28">
         <v>6116000.0</v>
       </c>
-      <c r="X28"/>
-      <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
       <c r="AI28"/>
       <c r="AJ28"/>
       <c r="AK28"/>
       <c r="AL28"/>
-    </row>
-    <row r="29" spans="1:38">
+      <c r="AM28"/>
+      <c r="AN28"/>
+    </row>
+    <row r="29" spans="1:40">
       <c r="A29" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B29">
+        <v>-7208000.0</v>
+      </c>
+      <c r="C29">
+        <v>-5590000.0</v>
+      </c>
+      <c r="D29">
         <v>-5469000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-5188000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-3595000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-2253000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-2397000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-4210000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-2826000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-2527000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-1823000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-1679000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>595000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>1340000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>691000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>1185000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>1424000.0</v>
       </c>
       <c r="R29"/>
       <c r="S29">
-        <v>1906000.0</v>
+        <v>1424000.0</v>
       </c>
       <c r="T29"/>
       <c r="U29">
-        <v>3139000.0</v>
+        <v>1906000.0</v>
       </c>
       <c r="V29"/>
       <c r="W29">
+        <v>3139000.0</v>
+      </c>
+      <c r="X29"/>
+      <c r="Y29">
         <v>15759000.0</v>
       </c>
-      <c r="X29"/>
-      <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
-    </row>
-    <row r="30" spans="1:38">
+      <c r="AM29"/>
+      <c r="AN29"/>
+    </row>
+    <row r="30" spans="1:40">
       <c r="A30" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B30">
+        <v>456000.0</v>
+      </c>
+      <c r="C30">
+        <v>689000.0</v>
+      </c>
+      <c r="D30">
         <v>665000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>859000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>1025000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>948000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>1168000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>1049000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>1645000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>1006000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>1056000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>1665000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>1258000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>1783000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>1994000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>1963000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>1963000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>2619000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>2619000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>4031000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>4031000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>3842000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>3842000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>2227000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>2227000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>2929000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>2929000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>2125000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>2882000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>837000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>1690000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>549000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>796000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>788000.0</v>
       </c>
-      <c r="AH30"/>
-      <c r="AI30">
+      <c r="AJ30"/>
+      <c r="AK30">
         <v>393000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>393000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>785000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>785000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:38">
+    <row r="31" spans="1:40">
       <c r="A31" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>-6648000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-5173000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-5304000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-7000000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-7543000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-7543000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-8875000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-8875000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-9943000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-9943000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-8654000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-8654000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>2029000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>2029000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>7682000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>7682000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>11341000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>11341000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>13404000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>13404000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>13584000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>13584000.0</v>
       </c>
-      <c r="AG31"/>
-[...1 lines deleted...]
-      <c r="AI31">
+      <c r="AI31"/>
+      <c r="AJ31"/>
+      <c r="AK31">
         <v>13496000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>13496000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>14573000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>14573000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:38">
+    <row r="32" spans="1:40">
       <c r="A32" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B32">
+        <v>-19812000.0</v>
+      </c>
+      <c r="C32">
+        <v>-18374000.0</v>
+      </c>
+      <c r="D32">
         <v>-20363000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>-20181000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>-19251000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>-19048000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>-20471000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>-22001000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>-23075000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>-22806000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>-22739000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>-23250000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>-21583000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>-19975000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>-24091000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>-20576000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-18971000.0</v>
       </c>
       <c r="R32"/>
       <c r="S32">
-        <v>-19541000.0</v>
+        <v>-18971000.0</v>
       </c>
       <c r="T32"/>
       <c r="U32">
-        <v>-20281000.0</v>
+        <v>-19541000.0</v>
       </c>
       <c r="V32"/>
       <c r="W32">
+        <v>-20281000.0</v>
+      </c>
+      <c r="X32"/>
+      <c r="Y32">
         <v>-22832000.0</v>
       </c>
-      <c r="X32"/>
-      <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
-    </row>
-    <row r="33" spans="1:38">
+      <c r="AM32"/>
+      <c r="AN32"/>
+    </row>
+    <row r="33" spans="1:40">
       <c r="A33" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B33">
+        <v>22161000.0</v>
+      </c>
+      <c r="C33">
+        <v>23126000.0</v>
+      </c>
+      <c r="D33">
         <v>27431000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>27888000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>28916000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>30116000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>30979000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>31483000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>34899000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>36835000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>38921000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>42758000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>40035000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>42567000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>45632000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>42911000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>44778000.0</v>
       </c>
       <c r="R33"/>
       <c r="S33">
-        <v>44338000.0</v>
+        <v>44778000.0</v>
       </c>
       <c r="T33"/>
       <c r="U33">
-        <v>53508000.0</v>
+        <v>44338000.0</v>
       </c>
       <c r="V33"/>
       <c r="W33">
-        <v>79811000.0</v>
+        <v>53508000.0</v>
       </c>
       <c r="X33"/>
       <c r="Y33">
-        <v>90272000.0</v>
+        <v>79811000.0</v>
       </c>
       <c r="Z33"/>
       <c r="AA33">
+        <v>90272000.0</v>
+      </c>
+      <c r="AB33"/>
+      <c r="AC33">
         <v>109426000.0</v>
       </c>
-      <c r="AB33"/>
-      <c r="AC33"/>
       <c r="AD33"/>
       <c r="AE33"/>
       <c r="AF33"/>
       <c r="AG33"/>
       <c r="AH33"/>
       <c r="AI33"/>
       <c r="AJ33"/>
       <c r="AK33"/>
       <c r="AL33"/>
-    </row>
-    <row r="34" spans="1:38">
+      <c r="AM33"/>
+      <c r="AN33"/>
+    </row>
+    <row r="34" spans="1:40">
       <c r="A34" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
-    </row>
-    <row r="35" spans="1:38">
+      <c r="AM34"/>
+      <c r="AN34"/>
+    </row>
+    <row r="35" spans="1:40">
       <c r="A35" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B35">
+        <v>10407000.0</v>
+      </c>
+      <c r="C35">
+        <v>11385000.0</v>
+      </c>
+      <c r="D35">
         <v>13537000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>13895000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>14589000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>15035000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>14885000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>15994000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>18273000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>20569000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>22422000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>26156000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>23625000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>27896000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>28541000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>29878000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>34682000.0</v>
       </c>
       <c r="R35"/>
       <c r="S35">
-        <v>34740000.0</v>
+        <v>34682000.0</v>
       </c>
       <c r="T35"/>
       <c r="U35">
-        <v>41881000.0</v>
+        <v>34740000.0</v>
       </c>
       <c r="V35"/>
       <c r="W35">
-        <v>54938000.0</v>
+        <v>41881000.0</v>
       </c>
       <c r="X35"/>
       <c r="Y35">
-        <v>55957000.0</v>
+        <v>54938000.0</v>
       </c>
       <c r="Z35"/>
       <c r="AA35">
+        <v>55957000.0</v>
+      </c>
+      <c r="AB35"/>
+      <c r="AC35">
         <v>77231000.0</v>
       </c>
-      <c r="AB35"/>
-      <c r="AC35"/>
       <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35"/>
       <c r="AG35"/>
       <c r="AH35"/>
       <c r="AI35"/>
       <c r="AJ35"/>
       <c r="AK35"/>
       <c r="AL35"/>
-    </row>
-    <row r="36" spans="1:38">
+      <c r="AM35"/>
+      <c r="AN35"/>
+    </row>
+    <row r="36" spans="1:40">
       <c r="A36" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
-      <c r="Y36">
-[...1 lines deleted...]
-      </c>
+      <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36">
+        <v>90272000.0</v>
+      </c>
+      <c r="AB36"/>
+      <c r="AC36">
         <v>109426000.0</v>
       </c>
-      <c r="AB36"/>
-      <c r="AC36"/>
       <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
       <c r="AG36"/>
       <c r="AH36"/>
       <c r="AI36"/>
       <c r="AJ36"/>
       <c r="AK36"/>
       <c r="AL36"/>
-    </row>
-    <row r="37" spans="1:38">
+      <c r="AM36"/>
+      <c r="AN36"/>
+    </row>
+    <row r="37" spans="1:40">
       <c r="A37" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
-    </row>
-    <row r="38" spans="1:38">
+      <c r="AM37"/>
+      <c r="AN37"/>
+    </row>
+    <row r="38" spans="1:40">
       <c r="A38" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38">
         <v>4753000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>4796000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>4782000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>4473000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>4655000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>4655000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>5114000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>5114000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>5248000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>5248000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>5527000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>5527000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>5469000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>5469000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>8000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>8000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>6833000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>7838000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>4705000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>5739000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>4201000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>4201000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>4170000.0</v>
       </c>
-      <c r="AH38"/>
-      <c r="AI38">
+      <c r="AJ38"/>
+      <c r="AK38">
         <v>5103000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>5103000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>4149000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>4149000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:38">
+    <row r="39" spans="1:40">
       <c r="A39" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
-      <c r="F39">
-[...4 lines deleted...]
-      </c>
+      <c r="F39"/>
+      <c r="G39"/>
       <c r="H39">
         <v>2000.0</v>
       </c>
       <c r="I39">
         <v>2000.0</v>
       </c>
       <c r="J39">
         <v>2000.0</v>
       </c>
       <c r="K39">
+        <v>2000.0</v>
+      </c>
+      <c r="L39">
+        <v>2000.0</v>
+      </c>
+      <c r="M39">
         <v>1567000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>1891000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>1794000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>1941000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>1977000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>1977000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>2393000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>2393000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>2832000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>2832000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>3842000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>3842000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>4921000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>4921000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>2698000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>2698000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>2332000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>2332000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>2575000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>2575000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>2203000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>2203000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>1435000.0</v>
       </c>
-      <c r="AH39"/>
-      <c r="AI39">
+      <c r="AJ39"/>
+      <c r="AK39">
         <v>614000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>614000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>1148000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>1148000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:38">
+    <row r="40" spans="1:40">
       <c r="A40" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B40">
+        <v>1668000.0</v>
+      </c>
+      <c r="C40">
+        <v>1164000.0</v>
+      </c>
+      <c r="D40">
         <v>1724000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>1496000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>1691000.0</v>
       </c>
-      <c r="E40"/>
-      <c r="F40">
+      <c r="G40"/>
+      <c r="H40">
         <v>1860000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>1719000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>2060000.0</v>
       </c>
-      <c r="I40"/>
-      <c r="J40">
+      <c r="K40"/>
+      <c r="L40">
         <v>2158000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>3094000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>2852000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>3476000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>3443000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>2858000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>2858000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>5450000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>5450000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>3544000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>3544000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>7126000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>7126000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>2329000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>2329000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>4297000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>4297000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>2486000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>3911000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>3565000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>3565000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>1913000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>1913000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>1469000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>1469000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>1939000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>1939000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>3676000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>3676000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:38">
+    <row r="41" spans="1:40">
       <c r="A41" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
         <v>986000.0</v>
       </c>
-      <c r="L41">
+      <c r="N41">
         <v>848000.0</v>
       </c>
-      <c r="M41">
+      <c r="O41">
         <v>910000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>893000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>933000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>933000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>969000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>969000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>810000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>810000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>1015000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>1015000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>1485000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>1485000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>1334000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>1334000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>1114000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>1114000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>1429000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>1429000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>1192000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>1192000.0</v>
       </c>
-      <c r="AG41"/>
-[...1 lines deleted...]
-      <c r="AI41">
+      <c r="AI41"/>
+      <c r="AJ41"/>
+      <c r="AK41">
         <v>1118000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>1118000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>1080000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>1080000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:38">
+    <row r="42" spans="1:40">
       <c r="A42" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
-      <c r="K42">
+      <c r="K42"/>
+      <c r="L42"/>
+      <c r="M42">
         <v>17000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>29000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>31000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>-7000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>17000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>17000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>15000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>15000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>19000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>19000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>22000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>22000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>20000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>20000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>32000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>32000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>17000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>17000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>-1000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>-1000.0</v>
       </c>
-      <c r="AE42"/>
-[...1 lines deleted...]
-      <c r="AG42">
+      <c r="AG42"/>
+      <c r="AH42"/>
+      <c r="AI42">
         <v>20000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>20000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>26000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>26000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>10000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>10000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:38">
+    <row r="43" spans="1:40">
       <c r="A43" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
-    </row>
-    <row r="44" spans="1:38">
+      <c r="AM43"/>
+      <c r="AN43"/>
+    </row>
+    <row r="44" spans="1:40">
       <c r="A44" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
-    </row>
-    <row r="45" spans="1:38">
+      <c r="AM44"/>
+      <c r="AN44"/>
+    </row>
+    <row r="45" spans="1:40">
       <c r="A45" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B45">
+        <v>32111000.0</v>
+      </c>
+      <c r="C45">
+        <v>34607000.0</v>
+      </c>
+      <c r="D45">
         <v>37423000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>37763000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>39202000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>40856000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>43448000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>44790000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>47728000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>50275000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>51949000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>56422000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>53864000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>55858000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>60588000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
-    </row>
-    <row r="46" spans="1:38">
+      <c r="AM45"/>
+      <c r="AN45"/>
+    </row>
+    <row r="46" spans="1:40">
       <c r="A46" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B46">
+        <v>18581000.0</v>
+      </c>
+      <c r="C46">
+        <v>19478000.0</v>
+      </c>
+      <c r="D46">
         <v>22717000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>23394000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>24394000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>25599000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>26515000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>27086000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>29733000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>31958000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>34182000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>38005000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>35239000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>37785000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>41159000.0</v>
       </c>
-      <c r="O46"/>
-      <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
       <c r="AG46"/>
       <c r="AH46"/>
       <c r="AI46"/>
       <c r="AJ46"/>
       <c r="AK46"/>
       <c r="AL46"/>
-    </row>
-    <row r="47" spans="1:38">
+      <c r="AM46"/>
+      <c r="AN46"/>
+    </row>
+    <row r="47" spans="1:40">
       <c r="A47" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>38005000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>35239000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>37785000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>41159000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>38256000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>38256000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>39664000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>39664000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>39090000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>39090000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>47981000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>47981000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>74330000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>74330000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>82260000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>82260000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>101009000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>101009000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>7681000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>7681000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>7840000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>7840000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>7982000.0</v>
       </c>
-      <c r="AH47"/>
-      <c r="AI47">
+      <c r="AJ47"/>
+      <c r="AK47">
         <v>6378000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>6378000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>6868000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>6868000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:38">
+    <row r="48" spans="1:40">
       <c r="A48" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B48">
+        <v>-16879000.0</v>
+      </c>
+      <c r="C48">
+        <v>-15449000.0</v>
+      </c>
+      <c r="D48">
         <v>-15283000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-14993000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-13715000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-12660000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-12813000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-14951000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-14878000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-14966000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-14543000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-14948000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-13485000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-13618000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-15276000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-15843000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-15843000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-17082000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-17082000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-18154000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-18154000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-16868000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-16868000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-6171000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-6171000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-530000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-530000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>3728000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>3711000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>5791000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>5792000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>5392000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>5392000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>5983000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>5963000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>5279000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>5279000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>6373000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>6373000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:38">
+    <row r="49" spans="1:40">
       <c r="A49" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
-    </row>
-    <row r="50" spans="1:38">
+      <c r="AM49"/>
+      <c r="AN49"/>
+    </row>
+    <row r="50" spans="1:40">
       <c r="A50" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B50">
+        <v>850000.0</v>
+      </c>
+      <c r="C50">
+        <v>1015000.0</v>
+      </c>
+      <c r="D50">
         <v>1000000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>1000000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>1329000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>1671000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>1980000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>2302000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>3293000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>3299000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>3437000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>3666000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>5768000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>4704000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>7691000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>6159000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>5164000.0</v>
       </c>
       <c r="R50"/>
       <c r="S50">
-        <v>6116000.0</v>
+        <v>5164000.0</v>
       </c>
       <c r="T50"/>
       <c r="U50">
-        <v>4574000.0</v>
+        <v>6116000.0</v>
       </c>
       <c r="V50"/>
       <c r="W50">
-        <v>4830000.0</v>
+        <v>4574000.0</v>
       </c>
       <c r="X50"/>
       <c r="Y50">
+        <v>4830000.0</v>
+      </c>
+      <c r="Z50"/>
+      <c r="AA50">
         <v>3807000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AB50">
         <v>3807000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>2937000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AD50">
         <v>2937000.0</v>
       </c>
-      <c r="AC50"/>
-      <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
-    </row>
-    <row r="51" spans="1:38">
+      <c r="AM50"/>
+      <c r="AN50"/>
+    </row>
+    <row r="51" spans="1:40">
       <c r="A51" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
-    </row>
-    <row r="52" spans="1:38">
+      <c r="AM51"/>
+      <c r="AN51"/>
+    </row>
+    <row r="52" spans="1:40">
       <c r="A52" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
-      <c r="Y52">
+      <c r="Y52"/>
+      <c r="Z52"/>
+      <c r="AA52">
         <v>3807000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>3807000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>2937000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>2937000.0</v>
       </c>
-      <c r="AC52"/>
-      <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
-    </row>
-    <row r="53" spans="1:38">
+      <c r="AM52"/>
+      <c r="AN52"/>
+    </row>
+    <row r="53" spans="1:40">
       <c r="A53" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
-    </row>
-    <row r="54" spans="1:38">
+      <c r="AM53"/>
+      <c r="AN53"/>
+    </row>
+    <row r="54" spans="1:40">
       <c r="A54" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
-    </row>
-    <row r="55" spans="1:38">
+      <c r="AM54"/>
+      <c r="AN54"/>
+    </row>
+    <row r="55" spans="1:40">
       <c r="A55" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B55">
+        <v>25467000.0</v>
+      </c>
+      <c r="C55">
+        <v>26867000.0</v>
+      </c>
+      <c r="D55">
         <v>30199000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>31088000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>32536000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>35200000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>36265000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>36393000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>40941000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>43494000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>45533000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>49741000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>48164000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>52040000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>55521000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>52595000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>57445000.0</v>
       </c>
       <c r="R55"/>
       <c r="S55">
-        <v>57510000.0</v>
+        <v>57445000.0</v>
       </c>
       <c r="T55"/>
       <c r="U55">
-        <v>72286000.0</v>
+        <v>57510000.0</v>
       </c>
       <c r="V55"/>
       <c r="W55">
-        <v>95265000.0</v>
+        <v>72286000.0</v>
       </c>
       <c r="X55"/>
       <c r="Y55">
+        <v>95265000.0</v>
+      </c>
+      <c r="Z55"/>
+      <c r="AA55">
         <v>102595000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>102491000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>121974000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>121974000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>25693000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>25693000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>20893000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>20893000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>22755000.0</v>
       </c>
-      <c r="AH55"/>
-      <c r="AI55">
+      <c r="AJ55"/>
+      <c r="AK55">
         <v>20918000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>20918000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>24568000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>24568000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:38">
+    <row r="56" spans="1:40">
       <c r="A56" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B56">
+        <v>3306000.0</v>
+      </c>
+      <c r="C56">
+        <v>3741000.0</v>
+      </c>
+      <c r="D56">
         <v>2768000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>3200000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>3620000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>5084000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>5286000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>4910000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>6042000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>6659000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>6612000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>6983000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>8129000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>9473000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>9889000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>9684000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>9684000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>12667000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>12667000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>13172000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>13172000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>18776000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>18776000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>15454000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>15454000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>12323000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>12323000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>12548000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>12548000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>11694000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>11694000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>8852000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>8852000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>10603000.0</v>
       </c>
-      <c r="AH56"/>
-      <c r="AI56">
+      <c r="AJ56"/>
+      <c r="AK56">
         <v>9436000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>9436000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>13549000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>13549000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:38">
+    <row r="57" spans="1:40">
       <c r="A57" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B57">
+        <v>23118000.0</v>
+      </c>
+      <c r="C57">
+        <v>22115000.0</v>
+      </c>
+      <c r="D57">
         <v>23131000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>23381000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>22871000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>24132000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>25757000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>26911000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>29117000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>29465000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>29351000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>30233000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>29712000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>29448000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>33980000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>30260000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>30260000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>31638000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>31638000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>32713000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>32713000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>39057000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>39057000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>38286000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>38286000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>38944000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>38944000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>32823000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>32823000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>9826000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>9826000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>6117000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>6117000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>7280000.0</v>
       </c>
-      <c r="AH57"/>
-      <c r="AI57">
+      <c r="AJ57"/>
+      <c r="AK57">
         <v>6303000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>6303000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>8913000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>8913000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:38">
+    <row r="58" spans="1:40">
       <c r="A58" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B58">
+        <v>33525000.0</v>
+      </c>
+      <c r="C58">
+        <v>33500000.0</v>
+      </c>
+      <c r="D58">
         <v>36668000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>37276000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>37460000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>39167000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>40642000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>42905000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>47390000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>50034000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>51773000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>56389000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>53337000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>57344000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>62521000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>60138000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>66320000.0</v>
       </c>
       <c r="R58"/>
       <c r="S58">
-        <v>67453000.0</v>
+        <v>66320000.0</v>
       </c>
       <c r="T58"/>
       <c r="U58">
-        <v>80940000.0</v>
+        <v>67453000.0</v>
       </c>
       <c r="V58"/>
       <c r="W58">
-        <v>93224000.0</v>
+        <v>80940000.0</v>
       </c>
       <c r="X58"/>
       <c r="Y58">
+        <v>93224000.0</v>
+      </c>
+      <c r="Z58"/>
+      <c r="AA58">
         <v>94901000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>94963000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>110054000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>110054000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>11710000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>11710000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>7309000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>7309000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>8580000.0</v>
       </c>
-      <c r="AH58"/>
-      <c r="AI58">
+      <c r="AJ58"/>
+      <c r="AK58">
         <v>7421000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>7421000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>9993000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>9993000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:38">
+    <row r="59" spans="1:40">
       <c r="A59" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
-    </row>
-    <row r="60" spans="1:38">
+      <c r="AM59"/>
+      <c r="AN59"/>
+    </row>
+    <row r="60" spans="1:40">
       <c r="A60" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B60">
+        <v>-8058000.0</v>
+      </c>
+      <c r="C60">
+        <v>-6633000.0</v>
+      </c>
+      <c r="D60">
         <v>-6469000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>-6188000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>-4924000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>-3967000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>-4377000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>-6512000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>-6449000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>-6540000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>-6240000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>-6648000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>-5173000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>-5304000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>-7000000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>-7543000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-8875000.0</v>
       </c>
       <c r="R60"/>
       <c r="S60">
-        <v>-9943000.0</v>
+        <v>-8875000.0</v>
       </c>
       <c r="T60"/>
       <c r="U60">
-        <v>-8654000.0</v>
+        <v>-9943000.0</v>
       </c>
       <c r="V60"/>
       <c r="W60">
-        <v>2041000.0</v>
+        <v>-8654000.0</v>
       </c>
       <c r="X60"/>
       <c r="Y60">
+        <v>2041000.0</v>
+      </c>
+      <c r="Z60"/>
+      <c r="AA60">
         <v>7694000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>7528000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>11920000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>11920000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>13983000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>13983000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>13584000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>13584000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>14175000.0</v>
       </c>
-      <c r="AH60"/>
-      <c r="AI60">
+      <c r="AJ60"/>
+      <c r="AK60">
         <v>13497000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>13497000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>14575000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>14575000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:38">
+    <row r="61" spans="1:40">
       <c r="A61" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
-    </row>
-    <row r="62" spans="1:38">
+      <c r="AM61"/>
+      <c r="AN61"/>
+    </row>
+    <row r="62" spans="1:40">
       <c r="A62" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M32"/>
+  <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="2" spans="1:13">
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B2">
+        <v>40721000.0</v>
+      </c>
+      <c r="C2">
         <v>47085000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>51500000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>52524000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>53308000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>61208000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>76781000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>58618000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>52254000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>48412000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>43612000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>36900000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>33160000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:13">
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
-    </row>
-    <row r="4" spans="1:13">
+      <c r="N3"/>
+    </row>
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>3844000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-6954000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-11315000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-1476000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>423000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>809000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>5378000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>4883000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>5065000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>4009000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:13">
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
-      <c r="D6">
+      <c r="D6"/>
+      <c r="E6">
         <v>21822000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>21840000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>17551000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>25312000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>3309000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>3490000.0</v>
       </c>
-      <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
-    </row>
-    <row r="7" spans="1:13">
+      <c r="N6"/>
+    </row>
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-    </row>
-    <row r="8" spans="1:13">
+      <c r="N7"/>
+    </row>
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B9">
+        <v>5250000.0</v>
+      </c>
+      <c r="C9">
         <v>7643000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>7815000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>11934000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>490000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-3789000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>7575000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>6175000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>5712000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>8411000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>8831000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>8510000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>7540000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:13">
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B10">
+        <v>-2789000.0</v>
+      </c>
+      <c r="C10">
         <v>2307000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-1781000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>3474000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-213000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-16330000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-6495000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>599000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1092000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>3112000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>5116000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>4169000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>4338000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>10000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>8000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-173000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>168000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>90000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>744000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>854000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>877000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>637000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:13">
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B12">
+        <v>2127000.0</v>
+      </c>
+      <c r="C12">
         <v>2378000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>2775000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2912000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>3366000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>4955000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>4802000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:13">
+      <c r="N12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B13">
+        <v>3000.0</v>
+      </c>
+      <c r="C13">
         <v>9000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>34000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>4000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>0.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>4955000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>4802000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>3000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>0.0</v>
       </c>
-      <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
-    </row>
-    <row r="14" spans="1:13">
+      <c r="N13"/>
+    </row>
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
-    </row>
-    <row r="15" spans="1:13">
+      <c r="N14"/>
+    </row>
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B15">
+        <v>-2789000.0</v>
+      </c>
+      <c r="C15">
         <v>2306000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-1348000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>3464000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-214000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-16338000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-6322000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>431000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>1002000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>2368000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>4262000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>3292000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>3701000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:13">
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>3464000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-214000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-16338000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-6322000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>431000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1002000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>2368000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>4262000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>3292000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>3701000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:13">
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B17">
+        <v>-2789000.0</v>
+      </c>
+      <c r="C17">
         <v>2306000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-1348000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>3464000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-214000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-16338000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-6322000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>431000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>1002000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>2368000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>4262000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>3292000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>3701000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:13">
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B18">
+        <v>-2099000.0</v>
+      </c>
+      <c r="C18">
         <v>-2318000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-2748000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-2812000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-3321000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-4853000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-4581000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-20000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>27000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-3000.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-    </row>
-    <row r="19" spans="1:13">
+      <c r="N18"/>
+    </row>
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-    </row>
-    <row r="20" spans="1:13">
+      <c r="N19"/>
+    </row>
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-    </row>
-    <row r="21" spans="1:13">
+      <c r="N20"/>
+    </row>
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B21">
+        <v>434000.0</v>
+      </c>
+      <c r="C21">
         <v>2906000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1864000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>5169000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-3342000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-11375000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-1905000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>631000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1068000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>3112000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>5116000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>5065000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>4009000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
-    </row>
-    <row r="23" spans="1:13">
+      <c r="N22"/>
+    </row>
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
-      <c r="F23">
+      <c r="F23"/>
+      <c r="G23">
         <v>12010000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42000.0</v>
       </c>
       <c r="I23">
         <v>42000.0</v>
       </c>
       <c r="J23">
         <v>42000.0</v>
       </c>
-      <c r="K23"/>
+      <c r="K23">
+        <v>42000.0</v>
+      </c>
       <c r="L23"/>
       <c r="M23"/>
-    </row>
-    <row r="24" spans="1:13">
+      <c r="N23"/>
+    </row>
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
-    </row>
-    <row r="25" spans="1:13">
+      <c r="N24"/>
+    </row>
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B25">
+        <v>14092000.0</v>
+      </c>
+      <c r="C25">
         <v>15411000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>16580000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>15436000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>18687000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>28926000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>27005000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2709000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2398000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-    </row>
-    <row r="26" spans="1:13">
+      <c r="N25"/>
+    </row>
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-    </row>
-    <row r="27" spans="1:13">
+      <c r="N26"/>
+    </row>
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+    </row>
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B28">
+        <v>5548000.0</v>
+      </c>
+      <c r="C28">
         <v>6179000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>6933000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>8090000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>7992000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>8115000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>9051000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>5710000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>4970000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>4865000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>4269000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>3445000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>3531000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:13">
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B29">
+        <v>0.0</v>
+      </c>
+      <c r="C29">
         <v>1000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-433000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>10000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>8000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-173000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>168000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>90000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>744000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>854000.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
-    </row>
-    <row r="30" spans="1:13">
+      <c r="N29"/>
+    </row>
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B30">
+        <v>45537000.0</v>
+      </c>
+      <c r="C30">
         <v>51822000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>57451000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>59289000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>57140000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>64837000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>85512000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>64273000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>56625000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>53430000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>47012000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>40345000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>36691000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:13">
+    <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
-      <c r="G31">
+      <c r="G31"/>
+      <c r="H31">
         <v>-5016000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>134000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>283000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-472000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>233000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-896000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>329000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:13">
+    <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B32">
+        <v>45971000.0</v>
+      </c>
+      <c r="C32">
         <v>54728000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>59315000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>64458000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>53798000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>57419000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>84356000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>64793000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>57966000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>56823000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>52443000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>45410000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>40700000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AL32"/>
+  <dimension ref="A1:AN32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:38">
+    <row r="1" spans="1:40">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C1" t="s">
-        <v>75</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>76</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>77</v>
       </c>
       <c r="F1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="G1" t="s">
-        <v>78</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>79</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>80</v>
       </c>
       <c r="J1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="K1" t="s">
-        <v>81</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>82</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>83</v>
       </c>
       <c r="N1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="O1" t="s">
-        <v>84</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>85</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>86</v>
       </c>
       <c r="R1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="S1" t="s">
-        <v>87</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>88</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>89</v>
       </c>
       <c r="V1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="W1" t="s">
-        <v>90</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>91</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>92</v>
       </c>
       <c r="Z1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="AA1" t="s">
-        <v>93</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>94</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>95</v>
       </c>
       <c r="AD1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AE1" t="s">
-        <v>96</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>97</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>98</v>
       </c>
       <c r="AH1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AI1" t="s">
-        <v>99</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>100</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>101</v>
       </c>
       <c r="AL1" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:38">
+        <v>102</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="2" spans="1:40">
       <c r="A2" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B2">
+        <v>9121000.0</v>
+      </c>
+      <c r="C2">
+        <v>10008000.0</v>
+      </c>
+      <c r="D2">
         <v>10234000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>10082000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>10397000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>11092000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>11843000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>11830000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>12320000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>12411000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>13218000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>12840000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>13031000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>13399000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>13500000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>12697000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>12928000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>13092000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>13340000.0</v>
       </c>
-      <c r="S2"/>
-[...3 lines deleted...]
-      </c>
+      <c r="U2"/>
       <c r="V2"/>
       <c r="W2">
-        <v>30394000.0</v>
+        <v>61208000.0</v>
       </c>
       <c r="X2"/>
       <c r="Y2">
+        <v>30394000.0</v>
+      </c>
+      <c r="Z2"/>
+      <c r="AA2">
         <v>40096000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>20048000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>36685000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>18342500.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>30088000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>15044000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>28530000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>14265000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>27168000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>13550500.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>12543000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>12543000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>12325000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>12325000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:38">
+    <row r="3" spans="1:40">
       <c r="A3" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
-    </row>
-    <row r="4" spans="1:38">
+      <c r="AM3"/>
+      <c r="AN3"/>
+    </row>
+    <row r="4" spans="1:40">
       <c r="A4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
-    </row>
-    <row r="5" spans="1:38">
+      <c r="AM4"/>
+      <c r="AN4"/>
+    </row>
+    <row r="5" spans="1:40">
       <c r="A5" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
         <v>-302000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>107000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>2007000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>1034000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>401500.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>401500.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-1545500.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-2934000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-1931500.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-1931500.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-1253000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-1253000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-4404500.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-4404500.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-486000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-486000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-253500.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-253500.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>324000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>324000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-91500.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-91500.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>320000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>320000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>84500.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>84500.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>753500.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>753500.0</v>
       </c>
     </row>
-    <row r="6" spans="1:38">
+    <row r="6" spans="1:40">
       <c r="A6" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
-      <c r="K6">
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6">
         <v>3234000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>5177000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>6630000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>5037000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>5526000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>4629000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>7574000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>4255000.0</v>
       </c>
-      <c r="S6"/>
-      <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
-    </row>
-    <row r="7" spans="1:38">
+      <c r="AM6"/>
+      <c r="AN6"/>
+    </row>
+    <row r="7" spans="1:40">
       <c r="A7" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
-    </row>
-    <row r="8" spans="1:38">
+      <c r="AM7"/>
+      <c r="AN7"/>
+    </row>
+    <row r="8" spans="1:40">
       <c r="A8" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
-    </row>
-    <row r="9" spans="1:38">
+      <c r="AM8"/>
+      <c r="AN8"/>
+    </row>
+    <row r="9" spans="1:40">
       <c r="A9" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B9">
+        <v>541000.0</v>
+      </c>
+      <c r="C9">
+        <v>1772000.0</v>
+      </c>
+      <c r="D9">
         <v>1582000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>1068000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>828000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>1698000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>2233000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>1747000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>1965000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>2263000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>2374000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>1474000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>1704000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>4293000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>3074000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>2796000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>1771000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>2719000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-1915000.0</v>
       </c>
-      <c r="S9"/>
-[...3 lines deleted...]
-      </c>
+      <c r="U9"/>
       <c r="V9"/>
       <c r="W9">
-        <v>-4806000.0</v>
+        <v>-3789000.0</v>
       </c>
       <c r="X9"/>
       <c r="Y9">
+        <v>-4806000.0</v>
+      </c>
+      <c r="Z9"/>
+      <c r="AA9">
         <v>3924000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>1962000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>3651000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>1825500.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>3950000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>1975000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>2225000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>1112500.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>3148000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>1607500.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>1282000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>1282000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>1877500.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>1877500.0</v>
       </c>
     </row>
-    <row r="10" spans="1:38">
+    <row r="10" spans="1:40">
       <c r="A10" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B10">
+        <v>-1430000.0</v>
+      </c>
+      <c r="C10">
+        <v>-166000.0</v>
+      </c>
+      <c r="D10">
         <v>-290000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-1278000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-1055000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>153000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>2138000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-73000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>89000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-936000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>404000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-1460000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>211000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>1662000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>568000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>1249000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-5000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>2331000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-1259000.0</v>
       </c>
-      <c r="S10"/>
-[...3 lines deleted...]
-      </c>
+      <c r="U10"/>
       <c r="V10"/>
       <c r="W10">
-        <v>-5621000.0</v>
+        <v>-16330000.0</v>
       </c>
       <c r="X10"/>
       <c r="Y10">
+        <v>-5621000.0</v>
+      </c>
+      <c r="Z10"/>
+      <c r="AA10">
         <v>-4414000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-2207000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-2081000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-1040500.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>568000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>284000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>31000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>15500.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>672000.0</v>
       </c>
-      <c r="AH10"/>
-      <c r="AI10">
+      <c r="AJ10"/>
+      <c r="AK10">
         <v>210000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>210000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>680000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>680000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:38">
+    <row r="11" spans="1:40">
       <c r="A11" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>3000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>78000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>4000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>1000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>2500.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>2500.0</v>
       </c>
-      <c r="Q11"/>
-[...1 lines deleted...]
-      <c r="S11">
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11">
         <v>500.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>500.0</v>
       </c>
-      <c r="U11"/>
-[...1 lines deleted...]
-      <c r="W11">
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11">
         <v>4000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>4000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-86500.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-86500.0</v>
       </c>
-      <c r="AA11"/>
-[...1 lines deleted...]
-      <c r="AC11">
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11">
         <v>84000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>84000.0</v>
       </c>
-      <c r="AE11"/>
-[...1 lines deleted...]
-      <c r="AG11">
+      <c r="AG11"/>
+      <c r="AH11"/>
+      <c r="AI11">
         <v>-12000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>0.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>51000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>51000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>190000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>190000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:38">
+    <row r="12" spans="1:40">
       <c r="A12" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B12">
+        <v>429000.0</v>
+      </c>
+      <c r="C12">
+        <v>458000.0</v>
+      </c>
+      <c r="D12">
         <v>539000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>558000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>547000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>532000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>585000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>588000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>622000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>907000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>590000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>630000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>648000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>944000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>595000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>637000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>736000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>757000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>811000.0</v>
       </c>
-      <c r="S12"/>
-      <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
-      <c r="Y12">
+      <c r="Y12"/>
+      <c r="Z12"/>
+      <c r="AA12">
         <v>1001000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>1001000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>1400000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>1400000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>500.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>500.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>9500.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>9500.0</v>
       </c>
-      <c r="AG12"/>
-      <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
-      <c r="AK12">
+      <c r="AK12"/>
+      <c r="AL12"/>
+      <c r="AM12">
         <v>500.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>500.0</v>
       </c>
     </row>
-    <row r="13" spans="1:38">
+    <row r="13" spans="1:40">
       <c r="A13" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
-      <c r="U13">
-[...1 lines deleted...]
-      </c>
+      <c r="U13"/>
       <c r="V13"/>
       <c r="W13">
-        <v>2566000.0</v>
+        <v>4955000.0</v>
       </c>
       <c r="X13"/>
       <c r="Y13">
-        <v>1640000.0</v>
+        <v>2566000.0</v>
       </c>
       <c r="Z13"/>
       <c r="AA13">
-        <v>2950000.0</v>
+        <v>1640000.0</v>
       </c>
       <c r="AB13"/>
       <c r="AC13">
-        <v>13000.0</v>
+        <v>2950000.0</v>
       </c>
       <c r="AD13"/>
       <c r="AE13">
-        <v>19000.0</v>
+        <v>13000.0</v>
       </c>
       <c r="AF13"/>
       <c r="AG13">
+        <v>19000.0</v>
+      </c>
+      <c r="AH13"/>
+      <c r="AI13">
         <v>24000.0</v>
       </c>
-      <c r="AH13"/>
-      <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
-    </row>
-    <row r="14" spans="1:38">
+      <c r="AM13"/>
+      <c r="AN13"/>
+    </row>
+    <row r="14" spans="1:40">
       <c r="A14" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
-    </row>
-    <row r="15" spans="1:38">
+      <c r="AM14"/>
+      <c r="AN14"/>
+    </row>
+    <row r="15" spans="1:40">
       <c r="A15" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B15">
+        <v>-1430000.0</v>
+      </c>
+      <c r="C15">
+        <v>-166000.0</v>
+      </c>
+      <c r="D15">
         <v>-290000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-1278000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-1055000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>153000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>2138000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-73000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>88000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-423000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>405000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-1463000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>133000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>1658000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>567000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>1249000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-10000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>2331000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-1259000.0</v>
       </c>
-      <c r="S15"/>
-[...3 lines deleted...]
-      </c>
+      <c r="U15"/>
       <c r="V15"/>
       <c r="W15">
-        <v>-5629000.0</v>
+        <v>-16338000.0</v>
       </c>
       <c r="X15"/>
       <c r="Y15">
+        <v>-5629000.0</v>
+      </c>
+      <c r="Z15"/>
+      <c r="AA15">
         <v>-4241000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-2203500.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-2081000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-1040500.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>400000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>200000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>31000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>15500.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>684000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>0.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>159000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>159000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>490000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>490000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:38">
+    <row r="16" spans="1:40">
       <c r="A16" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>-1463000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>133000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>1658000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>567000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>619500.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>619500.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>536000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-1259000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-643000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-643000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-5354500.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-5354500.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-2820500.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-2820500.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-2120500.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-2120500.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-2081000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-1040500.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>400000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>200000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>31000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>15500.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>684000.0</v>
       </c>
-      <c r="AH16"/>
-      <c r="AI16">
+      <c r="AJ16"/>
+      <c r="AK16">
         <v>159000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>159000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>490000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>490000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:38">
+    <row r="17" spans="1:40">
       <c r="A17" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B17">
+        <v>-1430000.0</v>
+      </c>
+      <c r="C17">
+        <v>-166000.0</v>
+      </c>
+      <c r="D17">
         <v>-290000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-1278000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-1055000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>153000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>2138000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-73000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>88000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-423000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>405000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-1463000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>133000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>1658000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>567000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>1249000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-10000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>2331000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-1259000.0</v>
       </c>
-      <c r="S17"/>
-      <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
-      <c r="Y17">
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17">
         <v>-2203500.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-2203500.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>-1040500.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>-1040500.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>200000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>200000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>15500.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>15500.0</v>
       </c>
-      <c r="AG17"/>
-[...1 lines deleted...]
-      <c r="AI17">
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17">
         <v>159000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>159000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>490000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>490000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:38">
+    <row r="18" spans="1:40">
       <c r="A18" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B18">
+        <v>-429000.0</v>
+      </c>
+      <c r="C18">
+        <v>-458000.0</v>
+      </c>
+      <c r="D18">
         <v>-539000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-558000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-547000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-532000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-585000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-588000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-622000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-880000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-590000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-630000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-648000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-844000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-595000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-637000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-736000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-712000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-811000.0</v>
       </c>
-      <c r="S18"/>
-      <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
-    </row>
-    <row r="19" spans="1:38">
+      <c r="AM18"/>
+      <c r="AN18"/>
+    </row>
+    <row r="19" spans="1:40">
       <c r="A19" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
-    </row>
-    <row r="20" spans="1:38">
+      <c r="AM19"/>
+      <c r="AN19"/>
+    </row>
+    <row r="20" spans="1:40">
       <c r="A20" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
-    </row>
-    <row r="21" spans="1:38">
+      <c r="AM20"/>
+      <c r="AN20"/>
+    </row>
+    <row r="21" spans="1:40">
       <c r="A21" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B21">
+        <v>-806000.0</v>
+      </c>
+      <c r="C21">
+        <v>839000.0</v>
+      </c>
+      <c r="D21">
         <v>278000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-223000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-457000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>631000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>810000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>886000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>708000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>541000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>826000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-245000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>742000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>1370000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>1212000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>1679000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>908000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-3810000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-448000.0</v>
       </c>
-      <c r="S21"/>
-[...3 lines deleted...]
-      </c>
+      <c r="U21"/>
       <c r="V21"/>
       <c r="W21">
-        <v>-3055000.0</v>
+        <v>-11375000.0</v>
       </c>
       <c r="X21"/>
       <c r="Y21">
+        <v>-3055000.0</v>
+      </c>
+      <c r="Z21"/>
+      <c r="AA21">
         <v>-2774000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-486000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>869000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-253500.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>581000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>324000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>50000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-91500.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>648000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>320000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>84500.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>84500.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>753500.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>753500.0</v>
       </c>
     </row>
-    <row r="22" spans="1:38">
+    <row r="22" spans="1:40">
       <c r="A22" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
-    </row>
-    <row r="23" spans="1:38">
+      <c r="AM22"/>
+      <c r="AN22"/>
+    </row>
+    <row r="23" spans="1:40">
       <c r="A23" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
-      <c r="U23">
-[...4 lines deleted...]
-      </c>
+      <c r="U23"/>
+      <c r="V23"/>
       <c r="W23">
         <v>6005000.0</v>
       </c>
       <c r="X23">
         <v>6005000.0</v>
       </c>
       <c r="Y23">
-        <v>100000.0</v>
+        <v>6005000.0</v>
       </c>
       <c r="Z23">
-        <v>100000.0</v>
+        <v>6005000.0</v>
       </c>
       <c r="AA23">
         <v>100000.0</v>
       </c>
       <c r="AB23">
         <v>100000.0</v>
       </c>
-      <c r="AC23"/>
-      <c r="AD23"/>
+      <c r="AC23">
+        <v>100000.0</v>
+      </c>
+      <c r="AD23">
+        <v>100000.0</v>
+      </c>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
       <c r="AH23"/>
       <c r="AI23"/>
       <c r="AJ23"/>
       <c r="AK23"/>
       <c r="AL23"/>
-    </row>
-    <row r="24" spans="1:38">
+      <c r="AM23"/>
+      <c r="AN23"/>
+    </row>
+    <row r="24" spans="1:40">
       <c r="A24" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
-    </row>
-    <row r="25" spans="1:38">
+      <c r="AM24"/>
+      <c r="AN24"/>
+    </row>
+    <row r="25" spans="1:40">
       <c r="A25" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B25">
+        <v>2968000.0</v>
+      </c>
+      <c r="C25">
+        <v>3533000.0</v>
+      </c>
+      <c r="D25">
         <v>3454000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>3532000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>3573000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>3760000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>3802000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>3910000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>3939000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>4083000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>4115000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>4064000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>4318000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>4024000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>3874000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>3640000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>3898000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>4486000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>4703000.0</v>
       </c>
-      <c r="S25"/>
-      <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
-    </row>
-    <row r="26" spans="1:38">
+      <c r="AM25"/>
+      <c r="AN25"/>
+    </row>
+    <row r="26" spans="1:40">
       <c r="A26" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
-    </row>
-    <row r="27" spans="1:38">
+      <c r="AM26"/>
+      <c r="AN26"/>
+    </row>
+    <row r="27" spans="1:40">
       <c r="A27" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
-    </row>
-    <row r="28" spans="1:38">
+      <c r="AM27"/>
+      <c r="AN27"/>
+    </row>
+    <row r="28" spans="1:40">
       <c r="A28" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B28">
+        <v>1574000.0</v>
+      </c>
+      <c r="C28">
+        <v>1200000.0</v>
+      </c>
+      <c r="D28">
         <v>1402000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>1391000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>1555000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>1274000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>1741000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>1614000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>1550000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>1715000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>1845000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>1776000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>1597000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>2286000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>2040000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>2059000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>1705000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>3424000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>1019000.0</v>
       </c>
-      <c r="S28"/>
-[...3 lines deleted...]
-      </c>
+      <c r="U28"/>
       <c r="V28"/>
       <c r="W28">
-        <v>4313000.0</v>
+        <v>8115000.0</v>
       </c>
       <c r="X28"/>
       <c r="Y28">
+        <v>4313000.0</v>
+      </c>
+      <c r="Z28"/>
+      <c r="AA28">
         <v>4896000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>2448000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>4158000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>2079000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>3522000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>1651000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>2408000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>1204000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>2575000.0</v>
       </c>
-      <c r="AH28"/>
-      <c r="AI28">
+      <c r="AJ28"/>
+      <c r="AK28">
         <v>1197500.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>1197500.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>1124000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>1124000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:38">
+    <row r="29" spans="1:40">
       <c r="A29" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B29">
         <v>0.0</v>
       </c>
       <c r="C29">
         <v>0.0</v>
       </c>
       <c r="D29">
         <v>0.0</v>
       </c>
       <c r="E29">
         <v>0.0</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
       <c r="G29">
         <v>0.0</v>
       </c>
       <c r="H29">
+        <v>0.0</v>
+      </c>
+      <c r="I29">
+        <v>0.0</v>
+      </c>
+      <c r="J29">
         <v>1000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-513000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-1000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>3000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>78000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>4000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>1000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5000.0</v>
       </c>
       <c r="Q29">
         <v>0.0</v>
       </c>
       <c r="R29">
+        <v>5000.0</v>
+      </c>
+      <c r="S29">
         <v>0.0</v>
       </c>
-      <c r="S29"/>
-[...3 lines deleted...]
-      </c>
+      <c r="T29">
+        <v>0.0</v>
+      </c>
+      <c r="U29"/>
       <c r="V29"/>
       <c r="W29">
         <v>8000.0</v>
       </c>
       <c r="X29"/>
       <c r="Y29">
+        <v>8000.0</v>
+      </c>
+      <c r="Z29"/>
+      <c r="AA29">
         <v>-173000.0</v>
       </c>
-      <c r="Z29"/>
-      <c r="AA29"/>
       <c r="AB29"/>
-      <c r="AC29">
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29">
         <v>168000.0</v>
       </c>
-      <c r="AD29"/>
-      <c r="AE29"/>
       <c r="AF29"/>
-      <c r="AG29">
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29">
         <v>-12000.0</v>
       </c>
-      <c r="AH29"/>
-      <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
-    </row>
-    <row r="30" spans="1:38">
+      <c r="AM29"/>
+      <c r="AN29"/>
+    </row>
+    <row r="30" spans="1:40">
       <c r="A30" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B30">
+        <v>10468000.0</v>
+      </c>
+      <c r="C30">
+        <v>10941000.0</v>
+      </c>
+      <c r="D30">
         <v>11538000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>11373000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>11682000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>12159000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>13266000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>12691000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>13577000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>14133000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>14766000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>14559000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>13993000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>16322000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>15362000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>13814000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>13791000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>19621000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>11873000.0</v>
       </c>
-      <c r="S30"/>
-      <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
-      <c r="Y30">
+      <c r="Y30"/>
+      <c r="Z30"/>
+      <c r="AA30">
         <v>22496000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>22496000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>20421500.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>20421500.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>16695000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>16695000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>15469000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>15469000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>14838000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>14838000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>13740500.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>13740500.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>13449000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>13449000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:38">
+    <row r="31" spans="1:40">
       <c r="A31" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
-      <c r="Y31">
+      <c r="Y31"/>
+      <c r="Z31"/>
+      <c r="AA31">
         <v>-1721000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-1721000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-787000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-787000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-40000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-40000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>107000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>107000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>16000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>16000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>125500.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>125500.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-73500.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-73500.0</v>
       </c>
     </row>
-    <row r="32" spans="1:38">
+    <row r="32" spans="1:40">
       <c r="A32" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B32">
+        <v>9662000.0</v>
+      </c>
+      <c r="C32">
+        <v>11780000.0</v>
+      </c>
+      <c r="D32">
         <v>11816000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>11150000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>11225000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>12790000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>14076000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>13577000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>14285000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>14674000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>15592000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>14314000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>14735000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>17692000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>16574000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>15493000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>14699000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>15811000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>11425000.0</v>
       </c>
-      <c r="S32"/>
-[...3 lines deleted...]
-      </c>
+      <c r="U32"/>
       <c r="V32"/>
       <c r="W32">
-        <v>25588000.0</v>
+        <v>57419000.0</v>
       </c>
       <c r="X32"/>
       <c r="Y32">
+        <v>25588000.0</v>
+      </c>
+      <c r="Z32"/>
+      <c r="AA32">
         <v>44020000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>22010000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>40336000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>20168000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>34038000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>17019000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>30755000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>15377500.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>30316000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>0.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>13825000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>13825000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>14202500.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>14202500.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M30"/>
+  <dimension ref="A1:N30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="2" spans="1:13">
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B2">
+        <v>1878000.0</v>
+      </c>
+      <c r="C2">
         <v>2031000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>4190000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>6700000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>10638000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>5714000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>6538000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>7405000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>11367000.0</v>
       </c>
-      <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
-    </row>
-    <row r="3" spans="1:13">
+      <c r="N2"/>
+    </row>
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B3">
+        <v>1052000</v>
+      </c>
+      <c r="C3">
         <v>662000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1495000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>595000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1914000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>2674000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>7249000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>3421000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>3700000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1985000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>2772000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>2039000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>3938000</v>
       </c>
     </row>
-    <row r="4" spans="1:13">
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-    </row>
-    <row r="6" spans="1:13">
+      <c r="N5"/>
+    </row>
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B6">
+        <v>-1457000.0</v>
+      </c>
+      <c r="C6">
         <v>-153000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-2159000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-2510000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-3938000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>4924000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-824000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-867000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-3962000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>1077000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>3166000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>2120000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-937000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:13">
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B7">
+        <v>735000.0</v>
+      </c>
+      <c r="C7">
         <v>-294000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>158000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>243000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1068000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>4370000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-3512000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>309000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-500000.0</v>
       </c>
-      <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-    </row>
-    <row r="8" spans="1:13">
+      <c r="N7"/>
+    </row>
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>819000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1253000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-930000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-1649000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>318000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-411000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-125000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-186000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-452000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>179000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:13">
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B10">
+        <v>60000.0</v>
+      </c>
+      <c r="C10">
         <v>-32000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>7000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000.0</v>
       </c>
       <c r="E10">
         <v>9000.0</v>
       </c>
       <c r="F10">
+        <v>9000.0</v>
+      </c>
+      <c r="G10">
         <v>12000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>27000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-6000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-162000.0</v>
       </c>
       <c r="J10">
         <v>-162000.0</v>
       </c>
       <c r="K10">
         <v>-162000.0</v>
       </c>
-      <c r="L10"/>
+      <c r="L10">
+        <v>-162000.0</v>
+      </c>
       <c r="M10"/>
-    </row>
-    <row r="11" spans="1:13">
+      <c r="N10"/>
+    </row>
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-1629000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-1778000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>1866000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>350000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>904000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>296000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>341000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>622000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>621000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>932000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:13">
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>2243000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>3306000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>17227000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>6219000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>530000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>-235000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>241000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>318000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1464000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-73000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:13">
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>971000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1584000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>3422000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-2240000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>-907000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>-223000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>266000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>-1114000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>-790000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>96000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:13">
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B14">
+        <v>14092000.0</v>
+      </c>
+      <c r="C14">
         <v>15411000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>16580000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>15436000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>18687000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>28926000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>27005000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>2709000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>2398000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>2263000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1973000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1642000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1159000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:13">
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
-      <c r="H15">
+      <c r="H15"/>
+      <c r="I15">
         <v>602000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>1412000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>8500000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>1412000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="M15">
         <v>2000000.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:13">
+      <c r="N15">
+        <v>2000000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B16">
+        <v>421000.0</v>
+      </c>
+      <c r="C16">
         <v>1878000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>2031000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>4190000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>6700000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>10638000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>5714000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>6538000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>7405000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>11367000.0</v>
       </c>
-      <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
-    </row>
-    <row r="17" spans="1:13">
+      <c r="N16"/>
+    </row>
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
-    </row>
-    <row r="18" spans="1:13">
+      <c r="N17"/>
+    </row>
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B18">
+        <v>14241000.0</v>
+      </c>
+      <c r="C18">
         <v>17437000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>17276000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>20896000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>21065000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>31623000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>16271000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>653000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-970000.0</v>
       </c>
-      <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-    </row>
-    <row r="19" spans="1:13">
+      <c r="N18"/>
+    </row>
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>152</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>610000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-1591000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-595000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-1903000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-2674000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-6891000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-4244000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-3694000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-2618000.0</v>
       </c>
-      <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-    </row>
-    <row r="20" spans="1:13">
+      <c r="N19"/>
+    </row>
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B20">
+        <v>89000.0</v>
+      </c>
+      <c r="C20">
         <v>260000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>113000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>0.0</v>
       </c>
-      <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-    </row>
-    <row r="21" spans="1:13">
+      <c r="N20"/>
+    </row>
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B21">
+        <v>-671000.0</v>
+      </c>
+      <c r="C21">
         <v>-2299000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-1377000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-22140000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-24070000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-26227000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-17130000.0</v>
       </c>
       <c r="H21">
         <v>-17130000.0</v>
       </c>
       <c r="I21">
         <v>-17130000.0</v>
       </c>
       <c r="J21">
+        <v>-17130000.0</v>
+      </c>
+      <c r="K21">
         <v>-169000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-203000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>263000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-1526000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B22">
+        <v>-2789000.0</v>
+      </c>
+      <c r="C22">
         <v>2306000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-1348000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>3464000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-214000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-16338000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-6322000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>431000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1002000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>3112000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>5116000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>3292000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>3701000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>-1088000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-812000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-360000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-193000.0</v>
       </c>
       <c r="H23">
         <v>-193000.0</v>
       </c>
       <c r="I23">
+        <v>-193000.0</v>
+      </c>
+      <c r="J23">
         <v>-1500000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-9922000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-573000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>114000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>515000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24">
         <v>-82000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>358000.0</v>
       </c>
       <c r="H24">
         <v>358000.0</v>
       </c>
       <c r="I24">
         <v>358000.0</v>
       </c>
       <c r="J24">
         <v>358000.0</v>
       </c>
-      <c r="K24"/>
+      <c r="K24">
+        <v>358000.0</v>
+      </c>
       <c r="L24"/>
       <c r="M24"/>
-    </row>
-    <row r="25" spans="1:13">
+      <c r="N24"/>
+    </row>
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B25">
+        <v>2087000.0</v>
+      </c>
+      <c r="C25">
         <v>2290000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2753000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2566000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>3189000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>4494000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>4650000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>20000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-27000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-    </row>
-    <row r="26" spans="1:13">
+      <c r="N25"/>
+    </row>
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
-[...1 lines deleted...]
-      </c>
+      <c r="J26"/>
       <c r="K26">
         <v>7518000.0</v>
       </c>
       <c r="L26">
         <v>7518000.0</v>
       </c>
       <c r="M26">
         <v>7518000.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:13">
+      <c r="N26">
+        <v>7518000.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+    </row>
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
-      <c r="D28">
+      <c r="D28"/>
+      <c r="E28">
         <v>-23228000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-24882000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-26587000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-17323000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-602000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-2912000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-2573000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-776000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-1623000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-3011000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:13">
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B29">
+        <v>15293000.0</v>
+      </c>
+      <c r="C29">
         <v>18099000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>18771000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>21313000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>22847000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>34185000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>23390000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3979000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2665000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>6285000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>6713000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>5777000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>5994000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:13">
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
-      <c r="D30">
+      <c r="D30"/>
+      <c r="E30">
         <v>-595000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-1903000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-2674000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-6891000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-4244000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-3700000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-2623000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-2772000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-2039000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-3938000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AL30"/>
+  <dimension ref="A1:AN30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:38">
+    <row r="1" spans="1:40">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C1" t="s">
-        <v>75</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>76</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>77</v>
       </c>
       <c r="F1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="G1" t="s">
-        <v>78</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>79</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>80</v>
       </c>
       <c r="J1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="K1" t="s">
-        <v>81</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>82</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>83</v>
       </c>
       <c r="N1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="O1" t="s">
-        <v>84</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>85</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>86</v>
       </c>
       <c r="R1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="S1" t="s">
-        <v>87</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>88</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>89</v>
       </c>
       <c r="V1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="W1" t="s">
-        <v>90</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>91</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>92</v>
       </c>
       <c r="Z1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="AA1" t="s">
-        <v>93</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>94</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>95</v>
       </c>
       <c r="AD1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AE1" t="s">
-        <v>96</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>97</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>98</v>
       </c>
       <c r="AH1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AI1" t="s">
-        <v>99</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>100</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>101</v>
       </c>
       <c r="AL1" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:38">
+        <v>102</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="2" spans="1:40">
       <c r="A2" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B2">
+        <v>421000.0</v>
+      </c>
+      <c r="C2">
+        <v>478000.0</v>
+      </c>
+      <c r="D2">
         <v>803000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>750000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>1878000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>2282000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>1028000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>1165000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>2031000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>2031000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>2261000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>3169000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>4190000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>4093000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>3958000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>3884000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>6700000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>3953000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>4705000.0</v>
       </c>
-      <c r="S2"/>
-      <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
-    </row>
-    <row r="3" spans="1:38">
+      <c r="AM2"/>
+      <c r="AN2"/>
+    </row>
+    <row r="3" spans="1:40">
       <c r="A3" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B3">
+        <v>401000</v>
+      </c>
+      <c r="C3">
+        <v>450000</v>
+      </c>
+      <c r="D3">
         <v>266000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>301000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>34000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>1000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>349000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>290000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>22000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>102000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>420000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>1017000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>61000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>114000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>25000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>228000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>228000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>285000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>89000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>672000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>672000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>217000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>217000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>1120000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>1120000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>7119000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>2602000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>2020000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>1026500</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>3326000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>1071000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>1279000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>639500</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>3629000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>1538500</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>308500</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>308500</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>417000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>417000</v>
       </c>
     </row>
-    <row r="4" spans="1:38">
+    <row r="4" spans="1:40">
       <c r="A4" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
-    </row>
-    <row r="5" spans="1:38">
+      <c r="AM4"/>
+      <c r="AN4"/>
+    </row>
+    <row r="5" spans="1:40">
       <c r="A5" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
-    </row>
-    <row r="6" spans="1:38">
+      <c r="AM5"/>
+      <c r="AN5"/>
+    </row>
+    <row r="6" spans="1:40">
       <c r="A6" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B6">
+        <v>145000.0</v>
+      </c>
+      <c r="C6">
+        <v>-57000.0</v>
+      </c>
+      <c r="D6">
         <v>-325000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>53000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-1128000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-404000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>1254000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-137000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-866000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>0.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-230000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-908000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-1021000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>97000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>135000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-1621000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-1621000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>997500.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-752000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-2966500.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-2966500.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>1518000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>1518000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>944000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>944000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-824000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-221000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-382000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-191000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-867000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>684500.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-2236000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-1118000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-3962000.0</v>
       </c>
-      <c r="AH6"/>
-      <c r="AI6">
+      <c r="AJ6"/>
+      <c r="AK6">
         <v>-1770500.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-1770500.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>416500.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>416500.0</v>
       </c>
     </row>
-    <row r="7" spans="1:38">
+    <row r="7" spans="1:40">
       <c r="A7" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B7">
+        <v>1503000.0</v>
+      </c>
+      <c r="C7">
+        <v>-462000.0</v>
+      </c>
+      <c r="D7">
         <v>-168000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>1140000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>194000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-269000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>341000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>14000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-380000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>371000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>325000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>1273000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-681000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-361000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>656000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>732000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-761000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>2142000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>1022000.0</v>
       </c>
-      <c r="S7"/>
-      <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
-    </row>
-    <row r="8" spans="1:38">
+      <c r="AM7"/>
+      <c r="AN7"/>
+    </row>
+    <row r="8" spans="1:40">
       <c r="A8" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
-    </row>
-    <row r="9" spans="1:38">
+      <c r="AM8"/>
+      <c r="AN8"/>
+    </row>
+    <row r="9" spans="1:40">
       <c r="A9" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>-407000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>422000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>217000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-31000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>328000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>328000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>721000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>983000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-94500.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-94500.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-807500.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-807500.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>342500.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>342500.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-11000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>-11000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-775000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-775000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>-92500.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-92500.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>251500.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>251500.0</v>
       </c>
-      <c r="AG9"/>
-[...1 lines deleted...]
-      <c r="AI9">
+      <c r="AI9"/>
+      <c r="AJ9"/>
+      <c r="AK9">
         <v>196000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>196000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>-254500.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>-254500.0</v>
       </c>
     </row>
-    <row r="10" spans="1:38">
+    <row r="10" spans="1:40">
       <c r="A10" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B10">
+        <v>-80000.0</v>
+      </c>
+      <c r="C10">
+        <v>8000.0</v>
+      </c>
+      <c r="D10">
         <v>7000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-5000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>50000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-28000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-21000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>9000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>8000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>20000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-42000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>19000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>10000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>10000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>5000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>2000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-14500.0</v>
       </c>
       <c r="R10">
         <v>2000.0</v>
       </c>
       <c r="S10">
+        <v>-14500.0</v>
+      </c>
+      <c r="T10">
+        <v>2000.0</v>
+      </c>
+      <c r="U10">
         <v>19000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>19000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-14500.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-14500.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>20500.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>20500.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-9500.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-9500.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>23000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>23000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-15000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-15000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>12000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>12000.0</v>
       </c>
-      <c r="AG10"/>
-      <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
-    </row>
-    <row r="11" spans="1:38">
+      <c r="AM10"/>
+      <c r="AN10"/>
+    </row>
+    <row r="11" spans="1:40">
       <c r="A11" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>350000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-637000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-711000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>291000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-604500.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-604500.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>429500.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-81000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-1318500.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-1318500.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-105500.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-105500.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>1038500.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>1038500.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>434500.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>434500.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>-259500.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-259500.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>804500.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>804500.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>-352500.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-352500.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>0.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>0.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>-179000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>-179000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>463000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>463000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:38">
+    <row r="12" spans="1:40">
       <c r="A12" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>1157000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>505000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>889000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>626000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>350000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>350000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>489500.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>748000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>1163500.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>1163500.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>7129000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>7129000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>1484500.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>1484500.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>1691500.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>1691500.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>1418000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>1418000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>215500.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>215500.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>49500.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>49500.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>11000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>11000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>-131500.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>-131500.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>150500.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>150500.0</v>
       </c>
     </row>
-    <row r="13" spans="1:38">
+    <row r="13" spans="1:40">
       <c r="A13" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>1311000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>-373000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>65000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>391000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>260000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>260000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>446000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>120000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>346000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>346000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>2227000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>2227000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>-516000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>-516000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>228000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>228000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>-1348000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>-1348000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>396500.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>396500.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>-850000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>-850000.0</v>
       </c>
-      <c r="AG13"/>
-[...1 lines deleted...]
-      <c r="AI13">
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13">
         <v>-593500.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>-593500.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>202500.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>202500.0</v>
       </c>
     </row>
-    <row r="14" spans="1:38">
+    <row r="14" spans="1:40">
       <c r="A14" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B14">
+        <v>2968000.0</v>
+      </c>
+      <c r="C14">
+        <v>3533000.0</v>
+      </c>
+      <c r="D14">
         <v>3454000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>3532000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>3573000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>3760000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>3802000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>3910000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>3939000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>4083000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>4115000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>4064000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>4318000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>4024000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>3874000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>3769000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>3769000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>4594500.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>4703000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>4749000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>4749000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>6921500.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>6921500.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>7541500.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>7541500.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>26848000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>7861000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>11254000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>5641500.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>2670000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>658000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>1393000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>696500.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>2398000.0</v>
       </c>
-      <c r="AH14"/>
-      <c r="AI14">
+      <c r="AJ14"/>
+      <c r="AK14">
         <v>552000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>552000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>549500.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>549500.0</v>
       </c>
     </row>
-    <row r="15" spans="1:38">
+    <row r="15" spans="1:40">
       <c r="A15" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
-      <c r="AC15">
-[...1 lines deleted...]
-      </c>
+      <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15">
         <v>602000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AF15"/>
+      <c r="AG15">
+        <v>602000.0</v>
+      </c>
+      <c r="AH15">
         <v>301000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>2912000.0</v>
       </c>
-      <c r="AH15"/>
-[...5 lines deleted...]
-      </c>
+      <c r="AJ15"/>
       <c r="AK15">
         <v>706000.0</v>
       </c>
       <c r="AL15">
         <v>706000.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:38">
+      <c r="AM15">
+        <v>706000.0</v>
+      </c>
+      <c r="AN15">
+        <v>706000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:40">
       <c r="A16" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B16">
+        <v>566000.0</v>
+      </c>
+      <c r="C16">
+        <v>421000.0</v>
+      </c>
+      <c r="D16">
         <v>478000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>803000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>750000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>1878000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>2282000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>1028000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>1165000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>2031000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>2031000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>2261000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>3169000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>4190000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>4093000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>3958000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>3884000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>6700000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>3953000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>4705000.0</v>
       </c>
-      <c r="T16"/>
-      <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
-    </row>
-    <row r="17" spans="1:38">
+      <c r="AM16"/>
+      <c r="AN16"/>
+    </row>
+    <row r="17" spans="1:40">
       <c r="A17" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
-    </row>
-    <row r="18" spans="1:38">
+      <c r="AM17"/>
+      <c r="AN17"/>
+    </row>
+    <row r="18" spans="1:40">
       <c r="A18" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B18">
+        <v>3211000.0</v>
+      </c>
+      <c r="C18">
+        <v>3457000.0</v>
+      </c>
+      <c r="D18">
         <v>3303000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>4158000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>3292000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>4078000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>4594000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>4517000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>4248000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>5150000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>4820000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>4119000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>4317000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>6061000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>5698000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>5351000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>3786000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>8707000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>5214000.0</v>
       </c>
-      <c r="S18"/>
-      <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
-    </row>
-    <row r="19" spans="1:38">
+      <c r="AM18"/>
+      <c r="AN18"/>
+    </row>
+    <row r="19" spans="1:40">
       <c r="A19" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>152</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19">
         <v>-266000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-301000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-34000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-241000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>1532000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-310000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-371000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-61000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-452000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-1017000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-61000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-114000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-25000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-97000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-359000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-519000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-50000.0</v>
       </c>
-      <c r="S19"/>
-      <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
-    </row>
-    <row r="20" spans="1:38">
+      <c r="AM19"/>
+      <c r="AN19"/>
+    </row>
+    <row r="20" spans="1:40">
       <c r="A20" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B20">
+        <v>0.0</v>
+      </c>
+      <c r="C20">
+        <v>0.0</v>
+      </c>
+      <c r="D20">
         <v>3000.0</v>
       </c>
-      <c r="C20">
+      <c r="E20">
         <v>4000.0</v>
       </c>
-      <c r="D20">
+      <c r="F20">
         <v>82000.0</v>
       </c>
-      <c r="E20">
+      <c r="G20">
         <v>255000.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>5000.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>0.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>0.0</v>
       </c>
-      <c r="I20"/>
-      <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
-    </row>
-    <row r="21" spans="1:38">
+      <c r="AM20"/>
+      <c r="AN20"/>
+    </row>
+    <row r="21" spans="1:40">
       <c r="A21" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B21">
+        <v>-154000.0</v>
+      </c>
+      <c r="C21">
+        <v>546000.0</v>
+      </c>
+      <c r="D21">
         <v>266000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-56000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-331000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-328000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-324000.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>-5156000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-5263000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-5864000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-5487000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-5394500.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-5394500.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-6175000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-6331000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-5860000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-5860000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-8157000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-8157000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-4956500.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-4956500.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-5741000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-5741000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-2824000.0</v>
       </c>
       <c r="AC21">
         <v>-2824000.0</v>
       </c>
       <c r="AD21">
         <v>-2824000.0</v>
       </c>
-      <c r="AE21"/>
-      <c r="AF21"/>
+      <c r="AE21">
+        <v>-2824000.0</v>
+      </c>
+      <c r="AF21">
+        <v>-2824000.0</v>
+      </c>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
-      <c r="AK21">
+      <c r="AK21"/>
+      <c r="AL21"/>
+      <c r="AM21">
         <v>-34000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-34000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:38">
+    <row r="22" spans="1:40">
       <c r="A22" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B22">
+        <v>-1430000.0</v>
+      </c>
+      <c r="C22">
+        <v>-166000.0</v>
+      </c>
+      <c r="D22">
         <v>-290000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-1278000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-1055000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>153000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>2138000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-73000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>88000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-423000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>405000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-1463000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>133000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>1658000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>567000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>619500.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>619500.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>536000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-1259000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-643000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-643000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-5354500.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-5354500.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-2814500.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-2814500.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-6495000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-2203500.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-2081000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-1040500.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>599000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>200000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>31000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>15500.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>1092000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>0.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>159000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>159000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>490000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>490000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:38">
+    <row r="23" spans="1:40">
       <c r="A23" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23">
         <v>234000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-75000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-67000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-76000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-722500.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-722500.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>255000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>415000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-661000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-661000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-103500.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-103500.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-76500.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-76500.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-96500.0</v>
       </c>
       <c r="AA23">
         <v>-96500.0</v>
       </c>
       <c r="AB23">
         <v>-96500.0</v>
       </c>
-      <c r="AC23"/>
-      <c r="AD23"/>
+      <c r="AC23">
+        <v>-96500.0</v>
+      </c>
+      <c r="AD23">
+        <v>-96500.0</v>
+      </c>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
       <c r="AH23"/>
-      <c r="AI23">
+      <c r="AI23"/>
+      <c r="AJ23"/>
+      <c r="AK23">
         <v>-750000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>-750000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>-4961000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>-4961000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:38">
+    <row r="24" spans="1:40">
       <c r="A24" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
-      <c r="U24">
-[...1 lines deleted...]
-      </c>
+      <c r="U24"/>
       <c r="V24"/>
       <c r="W24">
-        <v>-36000.0</v>
+        <v>-82000.0</v>
       </c>
       <c r="X24"/>
       <c r="Y24">
+        <v>-36000.0</v>
+      </c>
+      <c r="Z24"/>
+      <c r="AA24">
         <v>179000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-33000.0</v>
       </c>
       <c r="AB24">
         <v>179000.0</v>
       </c>
       <c r="AC24">
+        <v>-33000.0</v>
+      </c>
+      <c r="AD24">
+        <v>179000.0</v>
+      </c>
+      <c r="AE24">
         <v>-918000.0</v>
       </c>
-      <c r="AD24"/>
-      <c r="AE24"/>
       <c r="AF24"/>
-      <c r="AG24">
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24">
         <v>-71000.0</v>
       </c>
-      <c r="AH24"/>
-      <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
-    </row>
-    <row r="25" spans="1:38">
+      <c r="AM24"/>
+      <c r="AN24"/>
+    </row>
+    <row r="25" spans="1:40">
       <c r="A25" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B25">
+        <v>429000.0</v>
+      </c>
+      <c r="C25">
+        <v>458000.0</v>
+      </c>
+      <c r="D25">
         <v>527000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>572000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>544000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>510000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>576000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>589000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>615000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>945000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>557000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>588000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>703000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>1220000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>594000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>16000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>736000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>610000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>810000.0</v>
       </c>
-      <c r="S25"/>
-      <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
-    </row>
-    <row r="26" spans="1:38">
+      <c r="AM25"/>
+      <c r="AN25"/>
+    </row>
+    <row r="26" spans="1:40">
       <c r="A26" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
-      <c r="AK26">
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26">
         <v>3759000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>3759000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:38">
+    <row r="27" spans="1:40">
       <c r="A27" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
-    </row>
-    <row r="28" spans="1:38">
+      <c r="AM27"/>
+      <c r="AN27"/>
+    </row>
+    <row r="28" spans="1:40">
       <c r="A28" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
-      <c r="K28">
+      <c r="K28"/>
+      <c r="L28"/>
+      <c r="M28">
         <v>-4922000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-5338000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-5931000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-5563000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-6117000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-6117000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-5920000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-5916000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-6521000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-6521000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-8260500.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-8260500.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-5033000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-5033000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-17323000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-5741000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-5648000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-602000.0</v>
       </c>
       <c r="AD28">
         <v>-2824000.0</v>
       </c>
       <c r="AE28">
         <v>-602000.0</v>
       </c>
       <c r="AF28">
+        <v>-2824000.0</v>
+      </c>
+      <c r="AG28">
+        <v>-602000.0</v>
+      </c>
+      <c r="AH28">
         <v>-301000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-2912000.0</v>
       </c>
-      <c r="AH28"/>
-      <c r="AI28">
+      <c r="AJ28"/>
+      <c r="AK28">
         <v>-1456000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-1456000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-1236000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-1236000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:38">
+    <row r="29" spans="1:40">
       <c r="A29" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B29">
+        <v>3612000.0</v>
+      </c>
+      <c r="C29">
+        <v>3907000.0</v>
+      </c>
+      <c r="D29">
         <v>3569000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>4459000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>3326000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>4079000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>4943000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>4807000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>4270000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>5252000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>5240000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>5031000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>4378000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>6142000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>5723000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>4724000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>4724000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>7202000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>5214000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>4221500.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>4221500.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>9995500.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>9995500.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>7097000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>7097000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>8035500.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>8035500.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>7319000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>3659500.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>3979000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>2167000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-355000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-177500.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>2665000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>1326500.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>3000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>3000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>2066500.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>2066500.0</v>
       </c>
     </row>
-    <row r="30" spans="1:38">
+    <row r="30" spans="1:40">
       <c r="A30" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
-      <c r="K30">
+      <c r="K30"/>
+      <c r="L30"/>
+      <c r="M30">
         <v>-1017000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-61000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-114000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-25000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-228000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-228000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-284500.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-50000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-667000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-667000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-217000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-217000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-1120000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-1120000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-2419000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-2419000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-2053000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-1026500.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-4244000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-1482500.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-1279000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-639500.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-3700000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-1538500.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-308500.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-308500.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-417000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-417000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>