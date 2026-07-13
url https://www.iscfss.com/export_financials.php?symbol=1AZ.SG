--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="134">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
   </si>
@@ -788,4299 +791,4629 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G62"/>
+  <dimension ref="A1:H62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B2">
+        <v>218743.0</v>
+      </c>
+      <c r="C2">
         <v>251252.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>205178.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>83471.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>82175.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>151248.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>95408.0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
-    </row>
-    <row r="4" spans="1:7">
+      <c r="H3"/>
+    </row>
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-    </row>
-    <row r="6" spans="1:7">
+      <c r="H5"/>
+    </row>
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
-    </row>
-    <row r="7" spans="1:7">
+      <c r="H6"/>
+    </row>
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B7">
+        <v>28816.0</v>
+      </c>
+      <c r="C7">
         <v>126772.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>230817.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>104678.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>142515.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>84310.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>187417.0</v>
       </c>
     </row>
-    <row r="8" spans="1:7">
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B8">
+        <v>8214182.0</v>
+      </c>
+      <c r="C8">
         <v>7576647.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>7145502.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6832002.0</v>
       </c>
       <c r="E8">
         <v>6832002.0</v>
       </c>
       <c r="F8">
-        <v>163568.0</v>
+        <v>6832002.0</v>
       </c>
       <c r="G8">
         <v>163568.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8">
+        <v>163568.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
-    </row>
-    <row r="10" spans="1:7">
+      <c r="H9"/>
+    </row>
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B10">
+        <v>23643887.0</v>
+      </c>
+      <c r="C10">
         <v>21606005.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>18954671.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>17406928.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>12804298.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>5879554.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>3688129.0</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
-    </row>
-    <row r="12" spans="1:7">
+      <c r="H11"/>
+    </row>
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
-    </row>
-    <row r="13" spans="1:7">
+      <c r="H12"/>
+    </row>
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
-[...1 lines deleted...]
-      </c>
+      <c r="D13"/>
       <c r="E13">
         <v>6832002.0</v>
       </c>
       <c r="F13">
-        <v>163568.0</v>
+        <v>6832002.0</v>
       </c>
       <c r="G13">
         <v>163568.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:7">
+      <c r="H13">
+        <v>163568.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B14">
+        <v>229942876.0</v>
+      </c>
+      <c r="C14">
         <v>227705999.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>225733333.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>168200000.0</v>
       </c>
       <c r="E14">
         <v>168200000.0</v>
       </c>
       <c r="F14">
         <v>168200000.0</v>
       </c>
       <c r="G14">
         <v>168200000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:7">
+      <c r="H14">
+        <v>168200000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
-    </row>
-    <row r="16" spans="1:7">
+      <c r="H15"/>
+    </row>
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-    </row>
-    <row r="17" spans="1:7">
+      <c r="H16"/>
+    </row>
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-    </row>
-    <row r="18" spans="1:7">
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
-    </row>
-    <row r="19" spans="1:7">
+      <c r="H18"/>
+    </row>
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
-    </row>
-    <row r="20" spans="1:7">
+      <c r="H19"/>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-    </row>
-    <row r="21" spans="1:7">
+      <c r="H20"/>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B21">
+        <v>111091.0</v>
+      </c>
+      <c r="C21">
         <v>123242.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>131366.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>156311.0</v>
       </c>
-      <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
-    </row>
-    <row r="22" spans="1:7">
+      <c r="H21"/>
+    </row>
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-    </row>
-    <row r="23" spans="1:7">
+      <c r="H22"/>
+    </row>
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
-    </row>
-    <row r="24" spans="1:7">
+      <c r="H23"/>
+    </row>
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-    </row>
-    <row r="25" spans="1:7">
+      <c r="H24"/>
+    </row>
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
-    </row>
-    <row r="26" spans="1:7">
+      <c r="H25"/>
+    </row>
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-    </row>
-    <row r="27" spans="1:7">
+      <c r="H26"/>
+    </row>
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-    </row>
-    <row r="28" spans="1:7">
+      <c r="H27"/>
+    </row>
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
-    </row>
-    <row r="29" spans="1:7">
+      <c r="H28"/>
+    </row>
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B29">
+        <v>23268921.0</v>
+      </c>
+      <c r="C29">
         <v>21736248.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>17924772.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>16012689.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>12570591.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3168634.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3675650.0</v>
       </c>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B30">
+        <v>893393.0</v>
+      </c>
+      <c r="C30">
         <v>814052.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>576583.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>969565.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1188143.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>711140.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1235091.0</v>
       </c>
     </row>
-    <row r="31" spans="1:7">
+    <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>15856378.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>12570591.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>3168634.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>3675650.0</v>
       </c>
     </row>
-    <row r="32" spans="1:7">
+    <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B32">
+        <v>22452364.0</v>
+      </c>
+      <c r="C32">
         <v>20829698.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>17324224.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>15509602.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>12348590.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>2872553.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>3333816.0</v>
       </c>
     </row>
-    <row r="33" spans="1:7">
+    <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B33">
+        <v>824060.0</v>
+      </c>
+      <c r="C33">
         <v>916594.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>711273.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>567634.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>324686.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>337585.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>445191.0</v>
       </c>
     </row>
-    <row r="34" spans="1:7">
+    <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
-    </row>
-    <row r="35" spans="1:7">
+      <c r="H34"/>
+    </row>
+    <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B35">
+        <v>7503.0</v>
+      </c>
+      <c r="C35">
         <v>10044.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>110725.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>64547.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>102685.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>41504.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>103357.0</v>
       </c>
     </row>
-    <row r="36" spans="1:7">
+    <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
-    </row>
-    <row r="37" spans="1:7">
+      <c r="H36"/>
+    </row>
+    <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
-    </row>
-    <row r="38" spans="1:7">
+      <c r="H37"/>
+    </row>
+    <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>72607.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>99540.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>160733.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>152206.0</v>
       </c>
     </row>
-    <row r="39" spans="1:7">
+    <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
-      <c r="F39">
+      <c r="F39"/>
+      <c r="G39">
         <v>-1.0</v>
       </c>
-      <c r="G39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:7">
+      <c r="H39"/>
+    </row>
+    <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="B40"/>
+        <v>46</v>
+      </c>
+      <c r="B40">
+        <v>1.0</v>
+      </c>
       <c r="C40"/>
-      <c r="D40">
+      <c r="D40"/>
+      <c r="E40">
         <v>2368584.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>1440861.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>3206810.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>1174545.0</v>
       </c>
     </row>
-    <row r="41" spans="1:7">
+    <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>3642.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>7762.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>18893.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>34278.0</v>
       </c>
     </row>
-    <row r="42" spans="1:7">
+    <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
-      <c r="D42">
+      <c r="D42"/>
+      <c r="E42">
         <v>-1626803.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-1501530.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-29100.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>5011.0</v>
       </c>
     </row>
-    <row r="43" spans="1:7">
+    <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
-    </row>
-    <row r="44" spans="1:7">
+      <c r="H43"/>
+    </row>
+    <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
-    </row>
-    <row r="45" spans="1:7">
+      <c r="H44"/>
+    </row>
+    <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B45">
+        <v>1056076.0</v>
+      </c>
+      <c r="C45">
         <v>1007976.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>653253.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>606743.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>467507.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>398487.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>489504.0</v>
       </c>
     </row>
-    <row r="46" spans="1:7">
+    <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B46">
+        <v>668210.0</v>
+      </c>
+      <c r="C46">
         <v>771307.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>538709.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>338716.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>225146.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>176852.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>292985.0</v>
       </c>
     </row>
-    <row r="47" spans="1:7">
+    <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>338716.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>225146.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>176852.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>292985.0</v>
       </c>
     </row>
-    <row r="48" spans="1:7">
+    <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B48">
+        <v>16441852.0</v>
+      </c>
+      <c r="C48">
         <v>15467093.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>12397989.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>10807490.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>7240119.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>3034166.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>3507071.0</v>
       </c>
     </row>
-    <row r="49" spans="1:7">
+    <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
-    </row>
-    <row r="50" spans="1:7">
+      <c r="H49"/>
+    </row>
+    <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
-    </row>
-    <row r="51" spans="1:7">
+      <c r="H50"/>
+    </row>
+    <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
-    </row>
-    <row r="52" spans="1:7">
+      <c r="H51"/>
+    </row>
+    <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
-    </row>
-    <row r="53" spans="1:7">
+      <c r="H52"/>
+    </row>
+    <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
-    </row>
-    <row r="54" spans="1:7">
+      <c r="H53"/>
+    </row>
+    <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
-    </row>
-    <row r="55" spans="1:7">
+      <c r="H54"/>
+    </row>
+    <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B55">
+        <v>26015836.0</v>
+      </c>
+      <c r="C55">
         <v>24558585.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>20864969.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>19326116.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>14838642.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>7285730.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>5565280.0</v>
       </c>
     </row>
-    <row r="56" spans="1:7">
+    <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B56">
+        <v>25191776.0</v>
+      </c>
+      <c r="C56">
         <v>23641991.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>20153696.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>18758482.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>14513956.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>6948145.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>5120089.0</v>
       </c>
     </row>
-    <row r="57" spans="1:7">
+    <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B57">
+        <v>2739412.0</v>
+      </c>
+      <c r="C57">
         <v>2812293.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>2829472.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>3248880.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>2165366.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>4075592.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1786273.0</v>
       </c>
     </row>
-    <row r="58" spans="1:7">
+    <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B58">
+        <v>2746915.0</v>
+      </c>
+      <c r="C58">
         <v>2822337.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>2940197.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>3313427.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>2268051.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>4117096.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1889630.0</v>
       </c>
     </row>
-    <row r="59" spans="1:7">
+    <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
-    </row>
-    <row r="60" spans="1:7">
+      <c r="H59"/>
+    </row>
+    <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B60">
+        <v>23268921.0</v>
+      </c>
+      <c r="C60">
         <v>21736248.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>17924772.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>16012689.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>12570591.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>3168634.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>3675650.0</v>
       </c>
     </row>
-    <row r="61" spans="1:7">
+    <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
-    </row>
-    <row r="62" spans="1:7">
+      <c r="H61"/>
+    </row>
+    <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
+      <c r="H62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K62"/>
+  <dimension ref="A1:L62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11">
+    <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
-        <v>1</v>
+        <v>69</v>
       </c>
       <c r="D1" t="s">
-        <v>69</v>
+        <v>2</v>
       </c>
       <c r="E1" t="s">
-        <v>2</v>
+        <v>70</v>
       </c>
       <c r="F1" t="s">
-        <v>70</v>
+        <v>3</v>
       </c>
       <c r="G1" t="s">
         <v>71</v>
       </c>
       <c r="H1" t="s">
-        <v>3</v>
+        <v>72</v>
       </c>
       <c r="I1" t="s">
-        <v>72</v>
+        <v>4</v>
       </c>
       <c r="J1" t="s">
         <v>73</v>
       </c>
       <c r="K1" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:11">
+        <v>74</v>
+      </c>
+      <c r="L1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B2">
+        <v>218743.0</v>
+      </c>
+      <c r="C2">
         <v>476509.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>251252.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>371029.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>205178.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>332837.0</v>
       </c>
       <c r="G2">
         <v>332837.0</v>
       </c>
       <c r="H2">
-        <v>83471.0</v>
+        <v>332837.0</v>
       </c>
       <c r="I2">
         <v>83471.0</v>
       </c>
       <c r="J2">
+        <v>83471.0</v>
+      </c>
+      <c r="K2">
         <v>209713.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>82175.0</v>
       </c>
     </row>
-    <row r="3" spans="1:11">
+    <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
-    </row>
-    <row r="4" spans="1:11">
+      <c r="L3"/>
+    </row>
+    <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-    </row>
-    <row r="5" spans="1:11">
+      <c r="L4"/>
+    </row>
+    <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-    </row>
-    <row r="6" spans="1:11">
+      <c r="L5"/>
+    </row>
+    <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
-    </row>
-    <row r="7" spans="1:11">
+      <c r="L6"/>
+    </row>
+    <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B7">
+        <v>28816.0</v>
+      </c>
+      <c r="C7">
         <v>59316.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>126772.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>170828.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>230817.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>294069.0</v>
       </c>
-      <c r="G7"/>
-      <c r="H7">
+      <c r="H7"/>
+      <c r="I7">
         <v>104678.0</v>
       </c>
-      <c r="I7"/>
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7">
         <v>114191.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>142515.0</v>
       </c>
     </row>
-    <row r="8" spans="1:11">
+    <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B8">
         <v>8214182.0</v>
       </c>
       <c r="C8">
-        <v>7576647.0</v>
+        <v>8214182.0</v>
       </c>
       <c r="D8">
         <v>7576647.0</v>
       </c>
       <c r="E8">
-        <v>7145502.0</v>
+        <v>7576647.0</v>
       </c>
       <c r="F8">
         <v>7145502.0</v>
       </c>
-      <c r="G8"/>
-      <c r="H8">
+      <c r="G8">
+        <v>7145502.0</v>
+      </c>
+      <c r="H8"/>
+      <c r="I8">
         <v>6832002.0</v>
       </c>
-      <c r="I8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="J8"/>
       <c r="K8">
         <v>6832002.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:11">
+      <c r="L8">
+        <v>6832002.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-    </row>
-    <row r="10" spans="1:11">
+      <c r="L9"/>
+    </row>
+    <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B10">
+        <v>23643887.0</v>
+      </c>
+      <c r="C10">
         <v>19523492.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>21606005.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>16458157.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>18954671.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>15232249.0</v>
       </c>
-      <c r="G10"/>
-      <c r="H10">
+      <c r="H10"/>
+      <c r="I10">
         <v>17406928.0</v>
       </c>
-      <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10">
         <v>12240018.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>12804298.0</v>
       </c>
     </row>
-    <row r="11" spans="1:11">
+    <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-    </row>
-    <row r="12" spans="1:11">
+      <c r="L11"/>
+    </row>
+    <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-    </row>
-    <row r="13" spans="1:11">
+      <c r="L12"/>
+    </row>
+    <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
-      <c r="H13">
-[...1 lines deleted...]
-      </c>
+      <c r="H13"/>
       <c r="I13">
         <v>6832002.0</v>
       </c>
-      <c r="J13"/>
+      <c r="J13">
+        <v>6832002.0</v>
+      </c>
       <c r="K13"/>
-    </row>
-    <row r="14" spans="1:11">
+      <c r="L13"/>
+    </row>
+    <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B14">
         <v>229942876.0</v>
       </c>
       <c r="C14">
-        <v>227705999.0</v>
+        <v>229942876.0</v>
       </c>
       <c r="D14">
         <v>227705999.0</v>
       </c>
       <c r="E14">
+        <v>227705999.0</v>
+      </c>
+      <c r="F14">
         <v>225733333.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>169300000.0</v>
       </c>
-      <c r="G14"/>
-      <c r="H14">
+      <c r="H14"/>
+      <c r="I14">
         <v>168200000.0</v>
       </c>
-      <c r="I14"/>
-[...2 lines deleted...]
-      </c>
+      <c r="J14"/>
       <c r="K14">
         <v>168200000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:11">
+      <c r="L14">
+        <v>168200000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-    </row>
-    <row r="16" spans="1:11">
+      <c r="L15"/>
+    </row>
+    <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-    </row>
-    <row r="17" spans="1:11">
+      <c r="L16"/>
+    </row>
+    <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
-    </row>
-    <row r="18" spans="1:11">
+      <c r="L17"/>
+    </row>
+    <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-    </row>
-    <row r="19" spans="1:11">
+      <c r="L18"/>
+    </row>
+    <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-    </row>
-    <row r="20" spans="1:11">
+      <c r="L19"/>
+    </row>
+    <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-    </row>
-    <row r="21" spans="1:11">
+      <c r="L20"/>
+    </row>
+    <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B21">
+        <v>111091.0</v>
+      </c>
+      <c r="C21">
         <v>114345.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>123242.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>124330.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>131366.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>140794.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21">
+      <c r="H21"/>
+      <c r="I21">
         <v>156311.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-    </row>
-    <row r="22" spans="1:11">
+      <c r="L21"/>
+    </row>
+    <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
-    </row>
-    <row r="23" spans="1:11">
+      <c r="L22"/>
+    </row>
+    <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
-    </row>
-    <row r="24" spans="1:11">
+      <c r="L23"/>
+    </row>
+    <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-    </row>
-    <row r="25" spans="1:11">
+      <c r="L24"/>
+    </row>
+    <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-    </row>
-    <row r="26" spans="1:11">
+      <c r="L25"/>
+    </row>
+    <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-    </row>
-    <row r="27" spans="1:11">
+      <c r="L26"/>
+    </row>
+    <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
-    </row>
-    <row r="28" spans="1:11">
+      <c r="L27"/>
+    </row>
+    <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
-    </row>
-    <row r="29" spans="1:11">
+      <c r="L28"/>
+    </row>
+    <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B29">
+        <v>23268921.0</v>
+      </c>
+      <c r="C29">
         <v>18648240.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>21736248.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>16655603.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>17924772.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>13689802.0</v>
       </c>
-      <c r="G29"/>
-      <c r="H29">
+      <c r="H29"/>
+      <c r="I29">
         <v>16012689.0</v>
       </c>
-      <c r="I29"/>
-      <c r="J29">
+      <c r="J29"/>
+      <c r="K29">
         <v>10445786.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>12570591.0</v>
       </c>
     </row>
-    <row r="30" spans="1:11">
+    <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B30">
+        <v>893393.0</v>
+      </c>
+      <c r="C30">
         <v>1342145.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>814052.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>2423353.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>576583.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2744940.0</v>
       </c>
       <c r="G30">
         <v>2744940.0</v>
       </c>
       <c r="H30">
-        <v>1077581.0</v>
+        <v>2744940.0</v>
       </c>
       <c r="I30">
         <v>1077581.0</v>
       </c>
       <c r="J30">
+        <v>1077581.0</v>
+      </c>
+      <c r="K30">
         <v>2934232.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1188143.0</v>
       </c>
     </row>
-    <row r="31" spans="1:11">
+    <row r="31" spans="1:12">
       <c r="A31" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
-      <c r="H31">
-[...1 lines deleted...]
-      </c>
+      <c r="H31"/>
       <c r="I31">
         <v>15856378.0</v>
       </c>
-      <c r="J31"/>
+      <c r="J31">
+        <v>15856378.0</v>
+      </c>
       <c r="K31"/>
-    </row>
-    <row r="32" spans="1:11">
+      <c r="L31"/>
+    </row>
+    <row r="32" spans="1:12">
       <c r="A32" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B32">
+        <v>22452364.0</v>
+      </c>
+      <c r="C32">
         <v>17397649.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>20829698.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>15575465.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>17324224.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>12596291.0</v>
       </c>
-      <c r="G32"/>
-      <c r="H32">
+      <c r="H32"/>
+      <c r="I32">
         <v>15509602.0</v>
       </c>
-      <c r="I32"/>
-      <c r="J32">
+      <c r="J32"/>
+      <c r="K32">
         <v>9662300.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>12348590.0</v>
       </c>
     </row>
-    <row r="33" spans="1:11">
+    <row r="33" spans="1:12">
       <c r="A33" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B33">
+        <v>824060.0</v>
+      </c>
+      <c r="C33">
         <v>1250591.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>916594.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1191482.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>711273.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1186002.0</v>
       </c>
-      <c r="G33"/>
-      <c r="H33">
+      <c r="H33"/>
+      <c r="I33">
         <v>567634.0</v>
       </c>
-      <c r="I33"/>
-      <c r="J33">
+      <c r="J33"/>
+      <c r="K33">
         <v>883883.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>324686.0</v>
       </c>
     </row>
-    <row r="34" spans="1:11">
+    <row r="34" spans="1:12">
       <c r="A34" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
-    </row>
-    <row r="35" spans="1:11">
+      <c r="L34"/>
+    </row>
+    <row r="35" spans="1:12">
       <c r="A35" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B35">
+        <v>7503.0</v>
+      </c>
+      <c r="C35">
         <v>0.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>10044.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>111344.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>110725.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>92491.0</v>
       </c>
-      <c r="G35"/>
-      <c r="H35">
+      <c r="H35"/>
+      <c r="I35">
         <v>64547.0</v>
       </c>
-      <c r="I35"/>
-      <c r="J35">
+      <c r="J35"/>
+      <c r="K35">
         <v>100397.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>102685.0</v>
       </c>
     </row>
-    <row r="36" spans="1:11">
+    <row r="36" spans="1:12">
       <c r="A36" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
-    </row>
-    <row r="37" spans="1:11">
+      <c r="L36"/>
+    </row>
+    <row r="37" spans="1:12">
       <c r="A37" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
-    </row>
-    <row r="38" spans="1:11">
+      <c r="L37"/>
+    </row>
+    <row r="38" spans="1:12">
       <c r="A38" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
-      <c r="H38">
-[...1 lines deleted...]
-      </c>
+      <c r="H38"/>
       <c r="I38">
         <v>72607.0</v>
       </c>
-      <c r="J38"/>
+      <c r="J38">
+        <v>72607.0</v>
+      </c>
       <c r="K38"/>
-    </row>
-    <row r="39" spans="1:11">
+      <c r="L38"/>
+    </row>
+    <row r="39" spans="1:12">
       <c r="A39" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
       <c r="K39"/>
-    </row>
-    <row r="40" spans="1:11">
+      <c r="L39"/>
+    </row>
+    <row r="40" spans="1:12">
       <c r="A40" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="B40"/>
+        <v>46</v>
+      </c>
+      <c r="B40">
+        <v>1.0</v>
+      </c>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
-      <c r="F40">
-[...1 lines deleted...]
-      </c>
+      <c r="F40"/>
       <c r="G40">
         <v>5600210.0</v>
       </c>
       <c r="H40">
-        <v>2368584.0</v>
+        <v>5600210.0</v>
       </c>
       <c r="I40">
         <v>2368584.0</v>
       </c>
-      <c r="J40"/>
+      <c r="J40">
+        <v>2368584.0</v>
+      </c>
       <c r="K40"/>
-    </row>
-    <row r="41" spans="1:11">
+      <c r="L40"/>
+    </row>
+    <row r="41" spans="1:12">
       <c r="A41" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
-      <c r="H41">
-[...1 lines deleted...]
-      </c>
+      <c r="H41"/>
       <c r="I41">
         <v>3642.0</v>
       </c>
-      <c r="J41"/>
+      <c r="J41">
+        <v>3642.0</v>
+      </c>
       <c r="K41"/>
-    </row>
-    <row r="42" spans="1:11">
+      <c r="L41"/>
+    </row>
+    <row r="42" spans="1:12">
       <c r="A42" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
-      <c r="H42">
-[...1 lines deleted...]
-      </c>
+      <c r="H42"/>
       <c r="I42">
         <v>-1626803.0</v>
       </c>
-      <c r="J42"/>
+      <c r="J42">
+        <v>-1626803.0</v>
+      </c>
       <c r="K42"/>
-    </row>
-    <row r="43" spans="1:11">
+      <c r="L42"/>
+    </row>
+    <row r="43" spans="1:12">
       <c r="A43" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
-    </row>
-    <row r="44" spans="1:11">
+      <c r="L43"/>
+    </row>
+    <row r="44" spans="1:12">
       <c r="A44" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
-    </row>
-    <row r="45" spans="1:11">
+      <c r="L44"/>
+    </row>
+    <row r="45" spans="1:12">
       <c r="A45" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B45">
+        <v>1056076.0</v>
+      </c>
+      <c r="C45">
         <v>638419.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>1007976.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>801864.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>653253.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>592114.0</v>
       </c>
-      <c r="G45"/>
-      <c r="H45">
+      <c r="H45"/>
+      <c r="I45">
         <v>606743.0</v>
       </c>
-      <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
-    </row>
-    <row r="46" spans="1:11">
+      <c r="L45"/>
+    </row>
+    <row r="46" spans="1:12">
       <c r="A46" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B46">
+        <v>668210.0</v>
+      </c>
+      <c r="C46">
         <v>638419.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>771307.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>801864.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>538709.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>592114.0</v>
       </c>
-      <c r="G46"/>
-      <c r="H46">
+      <c r="H46"/>
+      <c r="I46">
         <v>338716.0</v>
       </c>
-      <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
-    </row>
-    <row r="47" spans="1:11">
+      <c r="L46"/>
+    </row>
+    <row r="47" spans="1:12">
       <c r="A47" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
-      <c r="H47">
-[...1 lines deleted...]
-      </c>
+      <c r="H47"/>
       <c r="I47">
         <v>338716.0</v>
       </c>
-      <c r="J47"/>
+      <c r="J47">
+        <v>338716.0</v>
+      </c>
       <c r="K47"/>
-    </row>
-    <row r="48" spans="1:11">
+      <c r="L47"/>
+    </row>
+    <row r="48" spans="1:12">
       <c r="A48" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B48">
+        <v>16441852.0</v>
+      </c>
+      <c r="C48">
         <v>12143626.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>15467093.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>10847443.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>12397989.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>8348916.0</v>
       </c>
-      <c r="G48"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H48"/>
       <c r="I48">
         <v>10807490.0</v>
       </c>
       <c r="J48">
+        <v>10807490.0</v>
+      </c>
+      <c r="K48">
         <v>5183086.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>7240119.0</v>
       </c>
     </row>
-    <row r="49" spans="1:11">
+    <row r="49" spans="1:12">
       <c r="A49" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-    </row>
-    <row r="50" spans="1:11">
+      <c r="L49"/>
+    </row>
+    <row r="50" spans="1:12">
       <c r="A50" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
-    </row>
-    <row r="51" spans="1:11">
+      <c r="L50"/>
+    </row>
+    <row r="51" spans="1:12">
       <c r="A51" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
-    </row>
-    <row r="52" spans="1:11">
+      <c r="L51"/>
+    </row>
+    <row r="52" spans="1:12">
       <c r="A52" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
-    </row>
-    <row r="53" spans="1:11">
+      <c r="L52"/>
+    </row>
+    <row r="53" spans="1:12">
       <c r="A53" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
-    </row>
-    <row r="54" spans="1:11">
+      <c r="L53"/>
+    </row>
+    <row r="54" spans="1:12">
       <c r="A54" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
-    </row>
-    <row r="55" spans="1:11">
+      <c r="L54"/>
+    </row>
+    <row r="55" spans="1:12">
       <c r="A55" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B55">
+        <v>26015836.0</v>
+      </c>
+      <c r="C55">
         <v>23436137.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>24558585.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>21354908.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>20864969.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>20249312.0</v>
       </c>
-      <c r="G55"/>
-      <c r="H55">
+      <c r="H55"/>
+      <c r="I55">
         <v>19326116.0</v>
       </c>
-      <c r="I55"/>
-      <c r="J55">
+      <c r="J55"/>
+      <c r="K55">
         <v>16830397.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>14838642.0</v>
       </c>
     </row>
-    <row r="56" spans="1:11">
+    <row r="56" spans="1:12">
       <c r="A56" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B56">
+        <v>25191776.0</v>
+      </c>
+      <c r="C56">
         <v>22185546.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>23641991.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>20163426.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>20153696.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>19063310.0</v>
       </c>
-      <c r="G56"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H56"/>
       <c r="I56">
         <v>18758482.0</v>
       </c>
       <c r="J56">
+        <v>18758482.0</v>
+      </c>
+      <c r="K56">
         <v>15946514.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>14513956.0</v>
       </c>
     </row>
-    <row r="57" spans="1:11">
+    <row r="57" spans="1:12">
       <c r="A57" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B57">
+        <v>2739412.0</v>
+      </c>
+      <c r="C57">
         <v>4787897.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>2812293.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>4587961.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>2829472.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>6467019.0</v>
       </c>
-      <c r="G57"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H57"/>
       <c r="I57">
         <v>3248880.0</v>
       </c>
       <c r="J57">
+        <v>3248880.0</v>
+      </c>
+      <c r="K57">
         <v>6284214.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>2165366.0</v>
       </c>
     </row>
-    <row r="58" spans="1:11">
+    <row r="58" spans="1:12">
       <c r="A58" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B58">
+        <v>2746915.0</v>
+      </c>
+      <c r="C58">
         <v>4787897.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>2822337.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>4699305.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>2940197.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>6559510.0</v>
       </c>
-      <c r="G58"/>
-      <c r="H58">
+      <c r="H58"/>
+      <c r="I58">
         <v>3313427.0</v>
       </c>
-      <c r="I58"/>
-      <c r="J58">
+      <c r="J58"/>
+      <c r="K58">
         <v>6384611.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>2268051.0</v>
       </c>
     </row>
-    <row r="59" spans="1:11">
+    <row r="59" spans="1:12">
       <c r="A59" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
-    </row>
-    <row r="60" spans="1:11">
+      <c r="L59"/>
+    </row>
+    <row r="60" spans="1:12">
       <c r="A60" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B60">
+        <v>23268921.0</v>
+      </c>
+      <c r="C60">
         <v>18648240.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>21736248.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>16655603.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>17924772.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>13689802.0</v>
       </c>
-      <c r="G60"/>
-      <c r="H60">
+      <c r="H60"/>
+      <c r="I60">
         <v>16012689.0</v>
       </c>
-      <c r="I60"/>
-      <c r="J60">
+      <c r="J60"/>
+      <c r="K60">
         <v>10445786.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>12570591.0</v>
       </c>
     </row>
-    <row r="61" spans="1:11">
+    <row r="61" spans="1:12">
       <c r="A61" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
-    </row>
-    <row r="62" spans="1:11">
+      <c r="L61"/>
+    </row>
+    <row r="62" spans="1:12">
       <c r="A62" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
+      <c r="L62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G32"/>
+  <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B2">
+        <v>7628495.0</v>
+      </c>
+      <c r="C2">
         <v>6417227.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>6590588.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>5031837.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3361549.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2617377.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>4696016.0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
-    </row>
-    <row r="4" spans="1:7">
+      <c r="H3"/>
+    </row>
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>7215446.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>4733318.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>3572968.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>2753561.0</v>
       </c>
     </row>
-    <row r="6" spans="1:7">
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
-      <c r="E6">
+      <c r="E6"/>
+      <c r="F6">
         <v>5268895.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>3815758.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>2940736.0</v>
       </c>
     </row>
-    <row r="7" spans="1:7">
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
-    </row>
-    <row r="8" spans="1:7">
+      <c r="H7"/>
+    </row>
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B9">
+        <v>8327525.0</v>
+      </c>
+      <c r="C9">
         <v>9157450.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>8039361.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>9101954.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>6514350.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>5002384.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>3655040.0</v>
       </c>
     </row>
-    <row r="10" spans="1:7">
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B10">
+        <v>5503172.0</v>
+      </c>
+      <c r="C10">
         <v>7418258.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>5737081.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>7147056.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>5165828.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>3662596.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>2777671.0</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>1460365.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>959875.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>714921.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>491416.0</v>
       </c>
     </row>
-    <row r="12" spans="1:7">
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B12">
+        <v>2806.0</v>
+      </c>
+      <c r="C12">
         <v>7563.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>11243.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>4793.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>5737.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>7014.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>13759.0</v>
       </c>
     </row>
-    <row r="13" spans="1:7">
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B13">
+        <v>526392.0</v>
+      </c>
+      <c r="C13">
         <v>588370.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>429197.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>25365.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>4931.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>7818.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>12135.0</v>
       </c>
     </row>
-    <row r="14" spans="1:7">
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
-    </row>
-    <row r="15" spans="1:7">
+      <c r="H14"/>
+    </row>
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B15">
+        <v>4423903.0</v>
+      </c>
+      <c r="C15">
         <v>5972356.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>4637899.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>5686691.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>4205953.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>2947675.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>2286255.0</v>
       </c>
     </row>
-    <row r="16" spans="1:7">
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>5686691.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>4205953.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>2947675.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>2286255.0</v>
       </c>
     </row>
-    <row r="17" spans="1:7">
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B17">
+        <v>4423903.0</v>
+      </c>
+      <c r="C17">
         <v>5972356.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>4637899.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>5686691.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>4205953.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>2947675.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>2286255.0</v>
       </c>
     </row>
-    <row r="18" spans="1:7">
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B18">
+        <v>523586.0</v>
+      </c>
+      <c r="C18">
         <v>580807.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>417954.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>20572.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-806.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>804.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-1624.0</v>
       </c>
     </row>
-    <row r="19" spans="1:7">
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
-    </row>
-    <row r="20" spans="1:7">
+      <c r="H19"/>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-    </row>
-    <row r="21" spans="1:7">
+      <c r="H20"/>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B21">
+        <v>4968092.0</v>
+      </c>
+      <c r="C21">
         <v>6782255.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>5316271.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>7071366.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>5115347.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>3611880.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>2780693.0</v>
       </c>
     </row>
-    <row r="22" spans="1:7">
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-    </row>
-    <row r="23" spans="1:7">
+      <c r="H22"/>
+    </row>
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
-      <c r="G23">
+      <c r="G23"/>
+      <c r="H23">
         <v>1.0</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-    </row>
-    <row r="25" spans="1:7">
+      <c r="H24"/>
+    </row>
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B25">
+        <v>282662.0</v>
+      </c>
+      <c r="C25">
         <v>253542.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>199602.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>89787.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>97330.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>146148.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>149306.0</v>
       </c>
     </row>
-    <row r="26" spans="1:7">
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-    </row>
-    <row r="27" spans="1:7">
+      <c r="H26"/>
+    </row>
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-    </row>
-    <row r="28" spans="1:7">
+      <c r="H27"/>
+    </row>
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B28">
+        <v>2735883.0</v>
+      </c>
+      <c r="C28">
         <v>2624241.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>2481841.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1886508.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1782861.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1405379.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>886912.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B29">
+        <v>1079269.0</v>
+      </c>
+      <c r="C29">
         <v>1445902.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1099182.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1460365.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>959875.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>714921.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>491416.0</v>
       </c>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B30">
+        <v>10987928.0</v>
+      </c>
+      <c r="C30">
         <v>8792422.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>9313678.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>7062425.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>4760552.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>4007881.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>5570363.0</v>
       </c>
     </row>
-    <row r="31" spans="1:7">
+    <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
-    </row>
-    <row r="32" spans="1:7">
+      <c r="H31"/>
+    </row>
+    <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B32">
+        <v>15956020.0</v>
+      </c>
+      <c r="C32">
         <v>15574677.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>14629949.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>14133791.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>9875899.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>7619761.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>8351056.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D1" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B5">
         <v>274907.0</v>
       </c>
       <c r="C5">
         <v>274907.0</v>
       </c>
       <c r="D5">
         <v>3573186.0</v>
       </c>
       <c r="E5">
         <v>3573186.0</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>728883.0</v>
       </c>
       <c r="E11">
         <v>728883.0</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16">
         <v>2812202.0</v>
       </c>
       <c r="E16">
         <v>2812202.0</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G30"/>
+  <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B2">
+        <v>21606005.0</v>
+      </c>
+      <c r="C2">
         <v>18954671.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>17406928.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>12804298.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>5879554.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3688129.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2998030.0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B3">
+        <v>115804</v>
+      </c>
+      <c r="C3">
         <v>411439</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>186714</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>192760</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2267</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>30311</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>3232</v>
       </c>
     </row>
-    <row r="4" spans="1:7">
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-    </row>
-    <row r="6" spans="1:7">
+      <c r="H5"/>
+    </row>
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B6">
+        <v>1898499.0</v>
+      </c>
+      <c r="C6">
         <v>2522309.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>1465800.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>4602630.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>6924744.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>2191425.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>690099.0</v>
       </c>
     </row>
-    <row r="7" spans="1:7">
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B7">
+        <v>-580896.0</v>
+      </c>
+      <c r="C7">
         <v>47373.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-53830.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>828781.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-629380.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>299203.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1284613.0</v>
       </c>
     </row>
-    <row r="8" spans="1:7">
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>272815.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-594210.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>104351.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1136593.0</v>
       </c>
     </row>
-    <row r="10" spans="1:7">
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
-    </row>
-    <row r="11" spans="1:7">
+      <c r="H10"/>
+    </row>
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>294622.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-102996.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>257202.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>161473.0</v>
       </c>
     </row>
-    <row r="12" spans="1:7">
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>527064.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>58031.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>353313.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>35993.0</v>
       </c>
     </row>
-    <row r="13" spans="1:7">
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>318977.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>67826.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-62350.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-13453.0</v>
       </c>
     </row>
-    <row r="14" spans="1:7">
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B14">
+        <v>282662.0</v>
+      </c>
+      <c r="C14">
         <v>253542.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>199602.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>89787.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>97330.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>146148.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>149306.0</v>
       </c>
     </row>
-    <row r="15" spans="1:7">
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B15">
-        <v>2903252.0</v>
+        <v>-3449144.0</v>
       </c>
       <c r="C15">
-        <v>3047400.0</v>
+        <v>-2903252.0</v>
       </c>
       <c r="D15">
+        <v>-3047400.0</v>
+      </c>
+      <c r="E15">
         <v>2119320.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>1967250.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>1453330.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>3000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:7">
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B16">
+        <v>23643887.0</v>
+      </c>
+      <c r="C16">
         <v>21606005.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>18954671.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>17406928.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>12804298.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>5879554.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>3688129.0</v>
       </c>
     </row>
-    <row r="17" spans="1:7">
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-    </row>
-    <row r="18" spans="1:7">
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B18">
+        <v>4452310.0</v>
+      </c>
+      <c r="C18">
         <v>5709760.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>4321652.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>6831463.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>3729667.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>3716028.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>3752935.0</v>
       </c>
     </row>
-    <row r="19" spans="1:7">
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>123</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-556965.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>128583.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-278349.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>46226.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>119957.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>122938.0</v>
       </c>
     </row>
-    <row r="20" spans="1:7">
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
-      <c r="D20">
+      <c r="D20"/>
+      <c r="E20">
         <v>0.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>5212656.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>0.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>116.0</v>
       </c>
     </row>
-    <row r="21" spans="1:7">
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
-      <c r="D21">
+      <c r="D21"/>
+      <c r="E21">
         <v>-49012.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-104710.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-102802.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-116705.0</v>
       </c>
     </row>
-    <row r="22" spans="1:7">
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B22">
+        <v>4423903.0</v>
+      </c>
+      <c r="C22">
         <v>5972356.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>4637899.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>5686691.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>4205953.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>2947675.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>2286255.0</v>
       </c>
     </row>
-    <row r="23" spans="1:7">
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>-4793.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-5737.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-7014.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-13759.0</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>80144.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>48493.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>150268.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>126005.0</v>
       </c>
     </row>
-    <row r="25" spans="1:7">
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B25">
+        <v>-523586.0</v>
+      </c>
+      <c r="C25">
         <v>-580807.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-417954.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-20572.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>806.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-804.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1624.0</v>
       </c>
     </row>
-    <row r="26" spans="1:7">
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-    </row>
-    <row r="27" spans="1:7">
+      <c r="H26"/>
+    </row>
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B27">
+        <v>428535.0</v>
+      </c>
+      <c r="C27">
         <v>431145.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>522500.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>0.0</v>
       </c>
-      <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-    </row>
-    <row r="28" spans="1:7">
+      <c r="H27"/>
+    </row>
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
-      <c r="D28">
+      <c r="D28"/>
+      <c r="E28">
         <v>-2173125.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>3134959.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-1563146.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-3130348.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B29">
+        <v>4568114.0</v>
+      </c>
+      <c r="C29">
         <v>6121199.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>4508366.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>7189956.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3731934.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3746339.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3756167.0</v>
       </c>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
-      <c r="D30">
+      <c r="D30"/>
+      <c r="E30">
         <v>-278349.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>46226.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>119957.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>122938.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D1" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>3916</v>
       </c>
       <c r="E3">
         <v>3916</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6">
         <v>2583455.0</v>
       </c>
       <c r="E6">
         <v>2583455.0</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9">
         <v>1160934.0</v>
       </c>
       <c r="E9">
         <v>1160934.0</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>-2060332.0</v>
       </c>
       <c r="E11">
         <v>-2060332.0</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12">
         <v>594776.0</v>
       </c>
       <c r="E12">
         <v>594776.0</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13">
         <v>192570.0</v>
       </c>
       <c r="E13">
         <v>192570.0</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14">
         <v>27725.0</v>
       </c>
       <c r="E14">
         <v>27725.0</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21">
         <v>-14046.0</v>
       </c>
       <c r="E21">
         <v>-14046.0</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B22">
         <v>2024537.0</v>
       </c>
       <c r="C22">
         <v>294413.0</v>
       </c>
       <c r="D22">
         <v>2812202.0</v>
       </c>
       <c r="E22">
         <v>2812202.0</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23">
         <v>-1087.0</v>
       </c>
       <c r="E23">
         <v>-1087.0</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24">
         <v>37577.0</v>
       </c>
       <c r="E24">
         <v>37577.0</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28">
         <v>-15133.0</v>
       </c>
       <c r="E28">
         <v>-15133.0</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29">
         <v>2727873.0</v>
       </c>
       <c r="E29">
         <v>2727873.0</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30">
         <v>-49206.0</v>
       </c>
       <c r="E30">
         <v>-49206.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>