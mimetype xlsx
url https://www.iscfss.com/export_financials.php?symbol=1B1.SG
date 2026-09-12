--- v0 (2026-07-12)
+++ v1 (2026-09-12)
@@ -8776,54 +8776,54 @@
       </c>
       <c r="H14">
         <v>415000.0</v>
       </c>
       <c r="I14">
         <v>350000.0</v>
       </c>
       <c r="J14">
         <v>190000.0</v>
       </c>
       <c r="K14">
         <v>209740.0</v>
       </c>
       <c r="L14">
         <v>220385.0</v>
       </c>
       <c r="M14">
         <v>103064.0</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" t="s">
         <v>137</v>
       </c>
       <c r="B15">
-        <v>-2307000.0</v>
+        <v>2307000.0</v>
       </c>
       <c r="C15">
-        <v>-2615000.0</v>
+        <v>2615000.0</v>
       </c>
       <c r="D15">
         <v>3276000.0</v>
       </c>
       <c r="E15">
         <v>5509000.0</v>
       </c>
       <c r="F15">
         <v>3602000.0</v>
       </c>
       <c r="G15">
         <v>3743000.0</v>
       </c>
       <c r="H15">
         <v>2982000.0</v>
       </c>
       <c r="I15">
         <v>2688000.0</v>
       </c>
       <c r="J15">
         <v>2634000.0</v>
       </c>
       <c r="K15">
         <v>72000.0</v>
       </c>