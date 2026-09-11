--- v0 (2026-07-13)
+++ v1 (2026-09-11)
@@ -936,51 +936,51 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2">
-        <v>6610813.0</v>
+        <v>2202855.0</v>
       </c>
       <c r="C2">
         <v>1953184.0</v>
       </c>
       <c r="D2">
         <v>2286011.0</v>
       </c>
       <c r="E2">
         <v>1487262.0</v>
       </c>
       <c r="F2">
         <v>851666.0</v>
       </c>
       <c r="G2">
         <v>796755.0</v>
       </c>
       <c r="H2">
         <v>5671660.0</v>
       </c>
       <c r="I2">
         <v>17830773.0</v>
       </c>
       <c r="J2">
         <v>6000082.0</v>
       </c>
@@ -1051,51 +1051,53 @@
       <c r="M5"/>
       <c r="N5"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>19</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>310219.0</v>
+      </c>
       <c r="C7">
         <v>451154.0</v>
       </c>
       <c r="D7">
         <v>70162.0</v>
       </c>
       <c r="E7">
         <v>43137.0</v>
       </c>
       <c r="F7">
         <v>87582.0</v>
       </c>
       <c r="G7">
         <v>108295.0</v>
       </c>
       <c r="H7">
         <v>97490.0</v>
       </c>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>4413.0</v>
       </c>
       <c r="K7"/>
@@ -1138,51 +1140,51 @@
       <c r="N8"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
         <v>22</v>
       </c>
       <c r="B10">
-        <v>6473307.0</v>
+        <v>6473306.0</v>
       </c>
       <c r="C10">
         <v>9513928.0</v>
       </c>
       <c r="D10">
         <v>5802438.0</v>
       </c>
       <c r="E10">
         <v>7230720.0</v>
       </c>
       <c r="F10">
         <v>2374006.0</v>
       </c>
       <c r="G10">
         <v>3324854.0</v>
       </c>
       <c r="H10">
         <v>4500000.0</v>
       </c>
       <c r="I10">
         <v>3748628.0</v>
       </c>
       <c r="J10">
         <v>13135640.0</v>
       </c>
@@ -1616,51 +1618,51 @@
         <v>5646245.0</v>
       </c>
       <c r="F28">
         <v>15129274.0</v>
       </c>
       <c r="G28">
         <v>14908176.0</v>
       </c>
       <c r="H28">
         <v>8028968.0</v>
       </c>
       <c r="I28">
         <v>238652.0</v>
       </c>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
         <v>41</v>
       </c>
       <c r="B29">
-        <v>22780117.0</v>
+        <v>22469898.0</v>
       </c>
       <c r="C29">
         <v>29363635.0</v>
       </c>
       <c r="D29">
         <v>52839503.0</v>
       </c>
       <c r="E29">
         <v>60726841.0</v>
       </c>
       <c r="F29">
         <v>63585925.0</v>
       </c>
       <c r="G29">
         <v>68638354.0</v>
       </c>
       <c r="H29">
         <v>79607213.0</v>
       </c>
       <c r="I29">
         <v>56903738.0</v>
       </c>
       <c r="J29">
         <v>39713319.0</v>
       </c>
@@ -2107,51 +2109,53 @@
       <c r="M43"/>
       <c r="N43"/>
     </row>
     <row r="44" spans="1:14">
       <c r="A44" t="s">
         <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
     </row>
     <row r="45" spans="1:14">
       <c r="A45" t="s">
         <v>57</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>28628370.0</v>
+      </c>
       <c r="C45">
         <v>28435800.0</v>
       </c>
       <c r="D45">
         <v>25617508.0</v>
       </c>
       <c r="E45">
         <v>21626866.0</v>
       </c>
       <c r="F45">
         <v>21184430.0</v>
       </c>
       <c r="G45">
         <v>21669167.0</v>
       </c>
       <c r="H45">
         <v>15326320.0</v>
       </c>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
     </row>
@@ -2268,51 +2272,51 @@
       </c>
     </row>
     <row r="49" spans="1:14">
       <c r="A49" t="s">
         <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
     </row>
     <row r="50" spans="1:14">
       <c r="A50" t="s">
         <v>62</v>
       </c>
       <c r="B50">
-        <v>4119504.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="C50">
         <v>1375000.0</v>
       </c>
       <c r="D50">
         <v>1250000.0</v>
       </c>
       <c r="E50">
         <v>9292760.0</v>
       </c>
       <c r="F50">
         <v>8248980.0</v>
       </c>
       <c r="G50">
         <v>11913530.0</v>
       </c>
       <c r="H50">
         <v>11338079.0</v>
       </c>
       <c r="I50">
         <v>3987280.0</v>
       </c>
       <c r="J50">
         <v>0.0</v>
       </c>
@@ -2819,51 +2823,51 @@
       </c>
       <c r="Z1" t="s">
         <v>91</v>
       </c>
       <c r="AA1" t="s">
         <v>92</v>
       </c>
       <c r="AB1" t="s">
         <v>9</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
       <c r="AD1" t="s">
         <v>94</v>
       </c>
       <c r="AE1" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2">
-        <v>6610813.0</v>
+        <v>2202855.0</v>
       </c>
       <c r="C2">
         <v>8264219.0</v>
       </c>
       <c r="D2">
         <v>1953184.0</v>
       </c>
       <c r="E2">
         <v>14113995.0</v>
       </c>
       <c r="F2">
         <v>2286011.0</v>
       </c>
       <c r="G2">
         <v>20595857.0</v>
       </c>
       <c r="H2">
         <v>1487262.0</v>
       </c>
       <c r="I2">
         <v>1487262.0</v>
       </c>
       <c r="J2">
         <v>14270586.0</v>
       </c>
@@ -3053,51 +3057,53 @@
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
     </row>
     <row r="7" spans="1:31">
       <c r="A7" t="s">
         <v>19</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>310219.0</v>
+      </c>
       <c r="C7"/>
       <c r="D7">
         <v>451154.0</v>
       </c>
       <c r="E7"/>
       <c r="F7">
         <v>70162.0</v>
       </c>
       <c r="G7"/>
       <c r="H7">
         <v>43137.0</v>
       </c>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7">
         <v>87582.0</v>
       </c>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7">
         <v>108295.0</v>
       </c>
       <c r="Q7"/>
@@ -3201,51 +3207,51 @@
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
     </row>
     <row r="10" spans="1:31">
       <c r="A10" t="s">
         <v>22</v>
       </c>
       <c r="B10">
-        <v>6473307.0</v>
+        <v>6473306.0</v>
       </c>
       <c r="C10">
         <v>7941092.0</v>
       </c>
       <c r="D10">
         <v>9513928.0</v>
       </c>
       <c r="E10">
         <v>8863964.0</v>
       </c>
       <c r="F10">
         <v>5802438.0</v>
       </c>
       <c r="G10">
         <v>16693581.0</v>
       </c>
       <c r="H10">
         <v>7230720.0</v>
       </c>
       <c r="I10"/>
       <c r="J10">
         <v>2781605.0</v>
       </c>
       <c r="K10"/>
       <c r="L10">
@@ -4140,51 +4146,51 @@
         <v>14908176.0</v>
       </c>
       <c r="Q28"/>
       <c r="R28">
         <v>11820802.0</v>
       </c>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
     </row>
     <row r="29" spans="1:31">
       <c r="A29" t="s">
         <v>41</v>
       </c>
       <c r="B29">
-        <v>22780117.0</v>
+        <v>22469898.0</v>
       </c>
       <c r="C29">
         <v>29314790.0</v>
       </c>
       <c r="D29">
         <v>29363635.0</v>
       </c>
       <c r="E29">
         <v>55934396.0</v>
       </c>
       <c r="F29">
         <v>52839503.0</v>
       </c>
       <c r="G29">
         <v>63479573.0</v>
       </c>
       <c r="H29">
         <v>60726841.0</v>
       </c>
       <c r="I29"/>
       <c r="J29">
         <v>63401505.0</v>
       </c>
       <c r="K29"/>
       <c r="L29">
@@ -5117,51 +5123,53 @@
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
     </row>
     <row r="45" spans="1:31">
       <c r="A45" t="s">
         <v>57</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>28628370.0</v>
+      </c>
       <c r="C45"/>
       <c r="D45">
         <v>28435800.0</v>
       </c>
       <c r="E45"/>
       <c r="F45">
         <v>25617508.0</v>
       </c>
       <c r="G45"/>
       <c r="H45">
         <v>21626866.0</v>
       </c>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
@@ -5417,51 +5425,51 @@
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
     </row>
     <row r="50" spans="1:31">
       <c r="A50" t="s">
         <v>62</v>
       </c>
       <c r="B50">
-        <v>4119504.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="C50">
         <v>268475.0</v>
       </c>
       <c r="D50">
         <v>1375000.0</v>
       </c>
       <c r="E50">
         <v>4531309.0</v>
       </c>
       <c r="F50">
         <v>1250000.0</v>
       </c>
       <c r="G50">
         <v>799935.0</v>
       </c>
       <c r="H50">
         <v>9292760.0</v>
       </c>
       <c r="I50"/>
       <c r="J50">
         <v>9525738.0</v>
       </c>
       <c r="K50"/>
       <c r="L50">
@@ -9123,95 +9131,95 @@
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>133</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>134</v>
       </c>
       <c r="B6">
-        <v>-3079098.0</v>
+        <v>-3079100.0</v>
       </c>
       <c r="C6">
         <v>3689437.0</v>
       </c>
       <c r="D6">
         <v>-1397562.0</v>
       </c>
       <c r="E6">
         <v>4910390.0</v>
       </c>
       <c r="F6">
         <v>-950848.0</v>
       </c>
       <c r="G6">
         <v>-9249357.0</v>
       </c>
       <c r="H6">
         <v>8825583.0</v>
       </c>
       <c r="I6">
         <v>-14578916.0</v>
       </c>
       <c r="J6">
         <v>8064107.0</v>
       </c>
       <c r="K6">
         <v>4575491.0</v>
       </c>
       <c r="L6">
         <v>-921140.0</v>
       </c>
       <c r="M6">
         <v>1358449.0</v>
       </c>
       <c r="N6">
         <v>120548.0</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>135</v>
       </c>
       <c r="B7">
-        <v>-1438189.0</v>
+        <v>-2876625.0</v>
       </c>
       <c r="C7">
         <v>12747231.0</v>
       </c>
       <c r="D7">
         <v>-9173453.0</v>
       </c>
       <c r="E7">
         <v>6205757.0</v>
       </c>
       <c r="F7">
         <v>2409083.0</v>
       </c>
       <c r="G7">
         <v>-1176709.0</v>
       </c>
       <c r="H7">
         <v>-13900069.0</v>
       </c>
       <c r="I7">
         <v>-22481745.0</v>
       </c>
       <c r="J7">
         <v>-15084752.0</v>
       </c>
@@ -9471,51 +9479,51 @@
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15">
         <v>3371368.0</v>
       </c>
       <c r="L15">
         <v>800000.0</v>
       </c>
       <c r="M15">
         <v>500000.0</v>
       </c>
       <c r="N15">
         <v>500000.0</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" t="s">
         <v>144</v>
       </c>
       <c r="B16">
-        <v>6473307.0</v>
+        <v>6473306.0</v>
       </c>
       <c r="C16">
         <v>9513928.0</v>
       </c>
       <c r="D16">
         <v>5802438.0</v>
       </c>
       <c r="E16">
         <v>7230720.0</v>
       </c>
       <c r="F16">
         <v>2374006.0</v>
       </c>
       <c r="G16">
         <v>3324854.0</v>
       </c>
       <c r="H16">
         <v>12574211.0</v>
       </c>
       <c r="I16">
         <v>3748628.0</v>
       </c>
       <c r="J16">
         <v>18327544.0</v>
       </c>
@@ -9527,51 +9535,51 @@
       <c r="N16"/>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" t="s">
         <v>145</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" t="s">
         <v>146</v>
       </c>
       <c r="B18">
-        <v>-1366740.0</v>
+        <v>-1365177.0</v>
       </c>
       <c r="C18">
         <v>4373356.0</v>
       </c>
       <c r="D18">
         <v>10313625.0</v>
       </c>
       <c r="E18">
         <v>10045010.0</v>
       </c>
       <c r="F18">
         <v>164576.0</v>
       </c>
       <c r="G18">
         <v>-6972818.0</v>
       </c>
       <c r="H18">
         <v>-6833577.0</v>
       </c>
       <c r="I18">
         <v>-18649877.0</v>
       </c>
       <c r="J18">
         <v>-9275042.0</v>
       </c>
@@ -9813,51 +9821,51 @@
       <c r="F25">
         <v>526980.0</v>
       </c>
       <c r="G25">
         <v>593946.0</v>
       </c>
       <c r="H25">
         <v>726277.0</v>
       </c>
       <c r="I25">
         <v>-47653.0</v>
       </c>
       <c r="J25">
         <v>-98021.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
         <v>153</v>
       </c>
       <c r="B26">
-        <v>-657696.0</v>
+        <v>-659261.0</v>
       </c>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26">
         <v>19398000.0</v>
       </c>
       <c r="K26">
         <v>3000000.0</v>
       </c>
       <c r="L26">
         <v>2400000.0</v>
       </c>
       <c r="M26">
         <v>2400000.0</v>
       </c>
       <c r="N26">
         <v>39549.0</v>
       </c>
@@ -9899,51 +9907,51 @@
       </c>
       <c r="I28">
         <v>3982867.0</v>
       </c>
       <c r="J28">
         <v>17373796.0</v>
       </c>
       <c r="K28">
         <v>-616800.0</v>
       </c>
       <c r="L28">
         <v>-730160.0</v>
       </c>
       <c r="M28">
         <v>-71513.0</v>
       </c>
       <c r="N28">
         <v>-117996.0</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
         <v>156</v>
       </c>
       <c r="B29">
-        <v>-1280418.0</v>
+        <v>-1278855.0</v>
       </c>
       <c r="C29">
         <v>6716461.0</v>
       </c>
       <c r="D29">
         <v>13444062.0</v>
       </c>
       <c r="E29">
         <v>10795197.0</v>
       </c>
       <c r="F29">
         <v>167356.0</v>
       </c>
       <c r="G29">
         <v>-6488041.0</v>
       </c>
       <c r="H29">
         <v>-5425217.0</v>
       </c>
       <c r="I29">
         <v>-6164209.0</v>
       </c>
       <c r="J29">
         <v>-2592578.0</v>
       </c>