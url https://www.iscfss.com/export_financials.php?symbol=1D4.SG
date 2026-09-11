--- v0 (2026-07-12)
+++ v1 (2026-09-11)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="157">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -247,50 +247,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
   <si>
     <t>2022-09-30</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
     <t>2022-03-31</t>
   </si>
   <si>
     <t>2021-09-30</t>
   </si>
@@ -2745,3776 +2748,3886 @@
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG62"/>
+  <dimension ref="A1:AH62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1" t="s">
+        <v>76</v>
+      </c>
+      <c r="E1" t="s">
         <v>2</v>
       </c>
-      <c r="E1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F1" t="s">
+        <v>77</v>
+      </c>
+      <c r="G1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="H1" t="s">
         <v>78</v>
       </c>
       <c r="I1" t="s">
+        <v>79</v>
+      </c>
+      <c r="J1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="K1" t="s">
         <v>80</v>
       </c>
       <c r="L1" t="s">
         <v>81</v>
       </c>
       <c r="M1" t="s">
+        <v>82</v>
+      </c>
+      <c r="N1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="O1" t="s">
         <v>83</v>
       </c>
       <c r="P1" t="s">
         <v>84</v>
       </c>
       <c r="Q1" t="s">
+        <v>85</v>
+      </c>
+      <c r="R1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="S1" t="s">
         <v>86</v>
       </c>
       <c r="T1" t="s">
         <v>87</v>
       </c>
       <c r="U1" t="s">
+        <v>88</v>
+      </c>
+      <c r="V1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="W1" t="s">
         <v>89</v>
       </c>
       <c r="X1" t="s">
         <v>90</v>
       </c>
       <c r="Y1" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AA1" t="s">
         <v>92</v>
       </c>
       <c r="AB1" t="s">
         <v>93</v>
       </c>
       <c r="AC1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AD1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AE1" t="s">
         <v>95</v>
       </c>
       <c r="AF1" t="s">
         <v>96</v>
       </c>
       <c r="AG1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AH1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="2" spans="1:33">
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2">
+        <v>21656000.0</v>
+      </c>
+      <c r="C2">
         <v>15449000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>23167000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>25614000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>18980000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>16550000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>22384000.0</v>
       </c>
-      <c r="H2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I2"/>
       <c r="J2">
         <v>14990000.0</v>
       </c>
       <c r="K2">
-        <v>22867000.0</v>
+        <v>14990000.0</v>
       </c>
       <c r="L2">
         <v>22867000.0</v>
       </c>
       <c r="M2">
-        <v>15347000.0</v>
+        <v>22867000.0</v>
       </c>
       <c r="N2">
         <v>15347000.0</v>
       </c>
       <c r="O2">
-        <v>23061000.0</v>
+        <v>15347000.0</v>
       </c>
       <c r="P2">
         <v>23061000.0</v>
       </c>
       <c r="Q2">
-        <v>14595000.0</v>
+        <v>23061000.0</v>
       </c>
       <c r="R2">
         <v>14595000.0</v>
       </c>
       <c r="S2">
-        <v>22389000.0</v>
+        <v>14595000.0</v>
       </c>
       <c r="T2">
         <v>22389000.0</v>
       </c>
       <c r="U2">
+        <v>22389000.0</v>
+      </c>
+      <c r="V2">
         <v>13902000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>21988000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>27865000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>29357000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9852000.0</v>
       </c>
       <c r="Z2">
         <v>9852000.0</v>
       </c>
-      <c r="AA2"/>
-      <c r="AB2">
+      <c r="AA2">
+        <v>9852000.0</v>
+      </c>
+      <c r="AB2"/>
+      <c r="AC2">
         <v>16630000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7867000.0</v>
       </c>
       <c r="AD2">
         <v>7867000.0</v>
       </c>
       <c r="AE2">
-        <v>24450000.0</v>
+        <v>7867000.0</v>
       </c>
       <c r="AF2">
         <v>24450000.0</v>
       </c>
       <c r="AG2">
+        <v>24450000.0</v>
+      </c>
+      <c r="AH2">
         <v>11618000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:33">
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
         <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
-    </row>
-    <row r="4" spans="1:33">
+      <c r="AH3"/>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
         <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-    </row>
-    <row r="5" spans="1:33">
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
         <v>17</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
-    </row>
-    <row r="6" spans="1:33">
+      <c r="AH5"/>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
-    </row>
-    <row r="7" spans="1:33">
+      <c r="AH6"/>
+    </row>
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
         <v>19</v>
       </c>
       <c r="B7">
+        <v>10545000.0</v>
+      </c>
+      <c r="C7">
         <v>12461000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>15060000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>17636000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>22250000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>24524000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>28391000.0</v>
       </c>
-      <c r="H7"/>
-      <c r="I7">
+      <c r="I7"/>
+      <c r="J7">
         <v>31050000.0</v>
       </c>
-      <c r="J7"/>
-      <c r="K7">
+      <c r="K7"/>
+      <c r="L7">
         <v>33675000.0</v>
       </c>
-      <c r="L7"/>
-      <c r="M7">
+      <c r="M7"/>
+      <c r="N7">
         <v>34996000.0</v>
       </c>
-      <c r="N7"/>
-      <c r="O7">
+      <c r="O7"/>
+      <c r="P7">
         <v>38871000.0</v>
       </c>
-      <c r="P7"/>
-      <c r="Q7">
+      <c r="Q7"/>
+      <c r="R7">
         <v>39216000.0</v>
       </c>
-      <c r="R7"/>
-      <c r="S7">
+      <c r="S7"/>
+      <c r="T7">
         <v>41722000.0</v>
       </c>
-      <c r="T7"/>
-      <c r="U7">
+      <c r="U7"/>
+      <c r="V7">
         <v>44132000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>46839000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>52211000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>53828000.0</v>
       </c>
-      <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
-    </row>
-    <row r="8" spans="1:33">
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8">
+        <v>637984000.0</v>
+      </c>
+      <c r="C8">
         <v>528524000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>445723000.0</v>
       </c>
       <c r="D8">
         <v>445723000.0</v>
       </c>
       <c r="E8">
-        <v>445473000.0</v>
+        <v>445723000.0</v>
       </c>
       <c r="F8">
         <v>445473000.0</v>
       </c>
       <c r="G8">
         <v>445473000.0</v>
       </c>
-      <c r="H8"/>
-      <c r="I8">
+      <c r="H8">
         <v>445473000.0</v>
       </c>
-      <c r="J8"/>
-      <c r="K8">
+      <c r="I8"/>
+      <c r="J8">
         <v>445473000.0</v>
       </c>
-      <c r="L8"/>
-      <c r="M8">
+      <c r="K8"/>
+      <c r="L8">
+        <v>445473000.0</v>
+      </c>
+      <c r="M8"/>
+      <c r="N8">
         <v>443203000.0</v>
       </c>
-      <c r="N8"/>
-      <c r="O8">
+      <c r="O8"/>
+      <c r="P8">
         <v>295356000.0</v>
       </c>
-      <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-    </row>
-    <row r="9" spans="1:33">
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
-    </row>
-    <row r="10" spans="1:33">
+      <c r="AH9"/>
+    </row>
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
         <v>22</v>
       </c>
       <c r="B10">
+        <v>223278000.0</v>
+      </c>
+      <c r="C10">
         <v>148708000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>66840000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>69937000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>57775000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>51184000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>34224000.0</v>
       </c>
-      <c r="H10"/>
-      <c r="I10">
+      <c r="I10"/>
+      <c r="J10">
         <v>39429000.0</v>
       </c>
-      <c r="J10"/>
-      <c r="K10">
+      <c r="K10"/>
+      <c r="L10">
         <v>36035000.0</v>
       </c>
-      <c r="L10"/>
-      <c r="M10">
+      <c r="M10"/>
+      <c r="N10">
         <v>24370000.0</v>
       </c>
-      <c r="N10"/>
-      <c r="O10">
+      <c r="O10"/>
+      <c r="P10">
         <v>29895000.0</v>
       </c>
-      <c r="P10"/>
-      <c r="Q10">
+      <c r="Q10"/>
+      <c r="R10">
         <v>37912000.0</v>
       </c>
-      <c r="R10"/>
-      <c r="S10">
+      <c r="S10"/>
+      <c r="T10">
         <v>34920000.0</v>
       </c>
-      <c r="T10"/>
-      <c r="U10">
+      <c r="U10"/>
+      <c r="V10">
         <v>26956000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>22859000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>29131000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>38833000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50318000.0</v>
       </c>
       <c r="Z10">
         <v>50318000.0</v>
       </c>
       <c r="AA10">
-        <v>66197000.0</v>
+        <v>50318000.0</v>
       </c>
       <c r="AB10">
         <v>66197000.0</v>
       </c>
-      <c r="AC10"/>
+      <c r="AC10">
+        <v>66197000.0</v>
+      </c>
       <c r="AD10"/>
-      <c r="AE10">
-[...1 lines deleted...]
-      </c>
+      <c r="AE10"/>
       <c r="AF10">
         <v>88361000.0</v>
       </c>
       <c r="AG10">
+        <v>88361000.0</v>
+      </c>
+      <c r="AH10">
         <v>34918000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:33">
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
         <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
-    </row>
-    <row r="12" spans="1:33">
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
         <v>24</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
-      <c r="Q12">
+      <c r="Q12"/>
+      <c r="R12">
         <v>37912000.0</v>
       </c>
-      <c r="R12"/>
-      <c r="S12">
+      <c r="S12"/>
+      <c r="T12">
         <v>34920000.0</v>
       </c>
-      <c r="T12"/>
-      <c r="U12">
+      <c r="U12"/>
+      <c r="V12">
         <v>26956000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>22859000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>29131000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>38833000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>50318000.0</v>
       </c>
-      <c r="Z12"/>
-      <c r="AA12">
+      <c r="AA12"/>
+      <c r="AB12">
         <v>66197000.0</v>
       </c>
-      <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
-    </row>
-    <row r="13" spans="1:33">
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
         <v>25</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
-      <c r="I13">
-[...1 lines deleted...]
-      </c>
+      <c r="I13"/>
       <c r="J13">
         <v>445473000.0</v>
       </c>
       <c r="K13">
         <v>445473000.0</v>
       </c>
       <c r="L13">
         <v>445473000.0</v>
       </c>
       <c r="M13">
-        <v>443203000.0</v>
+        <v>445473000.0</v>
       </c>
       <c r="N13">
         <v>443203000.0</v>
       </c>
       <c r="O13">
-        <v>295356000.0</v>
+        <v>443203000.0</v>
       </c>
       <c r="P13">
         <v>295356000.0</v>
       </c>
       <c r="Q13">
         <v>295356000.0</v>
       </c>
       <c r="R13">
         <v>295356000.0</v>
       </c>
       <c r="S13">
         <v>295356000.0</v>
       </c>
       <c r="T13">
         <v>295356000.0</v>
       </c>
       <c r="U13">
         <v>295356000.0</v>
       </c>
       <c r="V13">
         <v>295356000.0</v>
       </c>
       <c r="W13">
         <v>295356000.0</v>
       </c>
       <c r="X13">
         <v>295356000.0</v>
       </c>
       <c r="Y13">
         <v>295356000.0</v>
       </c>
       <c r="Z13">
         <v>295356000.0</v>
       </c>
       <c r="AA13">
         <v>295356000.0</v>
       </c>
       <c r="AB13">
         <v>295356000.0</v>
       </c>
-      <c r="AC13"/>
+      <c r="AC13">
+        <v>295356000.0</v>
+      </c>
       <c r="AD13"/>
-      <c r="AE13">
-[...1 lines deleted...]
-      </c>
+      <c r="AE13"/>
       <c r="AF13">
         <v>275677000.0</v>
       </c>
       <c r="AG13">
+        <v>275677000.0</v>
+      </c>
+      <c r="AH13">
         <v>44312000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:33">
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
         <v>26</v>
       </c>
       <c r="B14">
+        <v>1157044096.0</v>
+      </c>
+      <c r="C14">
         <v>1023044096.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>596775722.0</v>
       </c>
       <c r="D14">
         <v>596775722.0</v>
       </c>
       <c r="E14">
+        <v>596775722.0</v>
+      </c>
+      <c r="F14">
         <v>596503407.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>511288635.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>511289000.0</v>
       </c>
-      <c r="H14"/>
-      <c r="I14">
+      <c r="I14"/>
+      <c r="J14">
         <v>511289000.0</v>
       </c>
-      <c r="J14"/>
-      <c r="K14">
+      <c r="K14"/>
+      <c r="L14">
         <v>511289000.0</v>
       </c>
-      <c r="L14"/>
-      <c r="M14">
+      <c r="M14"/>
+      <c r="N14">
         <v>508848000.0</v>
       </c>
-      <c r="N14"/>
-      <c r="O14">
+      <c r="O14"/>
+      <c r="P14">
         <v>381575000.0</v>
       </c>
-      <c r="P14"/>
-      <c r="Q14">
+      <c r="Q14"/>
+      <c r="R14">
         <v>381575000.0</v>
       </c>
-      <c r="R14"/>
-      <c r="S14">
+      <c r="S14"/>
+      <c r="T14">
         <v>381574909.0</v>
       </c>
-      <c r="T14"/>
-      <c r="U14">
+      <c r="U14"/>
+      <c r="V14">
         <v>381575000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1911538500.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1975384600.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1878888900.0</v>
       </c>
-      <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
-    </row>
-    <row r="15" spans="1:33">
+      <c r="AH14"/>
+    </row>
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
         <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
-    </row>
-    <row r="16" spans="1:33">
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
         <v>28</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
-    </row>
-    <row r="17" spans="1:33">
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
         <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-    </row>
-    <row r="18" spans="1:33">
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
         <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
-    </row>
-    <row r="19" spans="1:33">
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
         <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-    </row>
-    <row r="20" spans="1:33">
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
         <v>32</v>
       </c>
       <c r="B20">
         <v>125219000.0</v>
       </c>
       <c r="C20">
         <v>125219000.0</v>
       </c>
       <c r="D20">
         <v>125219000.0</v>
       </c>
       <c r="E20">
         <v>125219000.0</v>
       </c>
       <c r="F20">
         <v>125219000.0</v>
       </c>
       <c r="G20">
         <v>125219000.0</v>
       </c>
-      <c r="H20"/>
-      <c r="I20">
+      <c r="H20">
         <v>125219000.0</v>
       </c>
-      <c r="J20"/>
-      <c r="K20">
+      <c r="I20"/>
+      <c r="J20">
         <v>125219000.0</v>
       </c>
-      <c r="L20"/>
-      <c r="M20">
+      <c r="K20"/>
+      <c r="L20">
         <v>125219000.0</v>
       </c>
-      <c r="N20"/>
-      <c r="O20">
+      <c r="M20"/>
+      <c r="N20">
         <v>125219000.0</v>
       </c>
-      <c r="P20"/>
-      <c r="Q20">
+      <c r="O20"/>
+      <c r="P20">
         <v>125219000.0</v>
       </c>
-      <c r="R20"/>
+      <c r="Q20"/>
+      <c r="R20">
+        <v>125219000.0</v>
+      </c>
       <c r="S20"/>
       <c r="T20"/>
-      <c r="U20">
+      <c r="U20"/>
+      <c r="V20">
         <v>126901000.0</v>
       </c>
-      <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-      <c r="Y20">
-[...1 lines deleted...]
-      </c>
+      <c r="Y20"/>
       <c r="Z20">
         <v>109228000.0</v>
       </c>
-      <c r="AA20"/>
+      <c r="AA20">
+        <v>109228000.0</v>
+      </c>
       <c r="AB20"/>
-      <c r="AC20">
-[...1 lines deleted...]
-      </c>
+      <c r="AC20"/>
       <c r="AD20">
         <v>112559000.0</v>
       </c>
-      <c r="AE20"/>
+      <c r="AE20">
+        <v>112559000.0</v>
+      </c>
       <c r="AF20"/>
-      <c r="AG20">
+      <c r="AG20"/>
+      <c r="AH20">
         <v>96841000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:33">
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
         <v>33</v>
       </c>
       <c r="B21">
+        <v>1104000.0</v>
+      </c>
+      <c r="C21">
         <v>1324000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1720000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>2090000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>2467000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>2906000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>3416000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21">
+      <c r="I21"/>
+      <c r="J21">
         <v>3896000.0</v>
       </c>
-      <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>4299000.0</v>
       </c>
-      <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>4779000.0</v>
       </c>
-      <c r="N21"/>
-      <c r="O21">
+      <c r="O21"/>
+      <c r="P21">
         <v>4907000.0</v>
       </c>
-      <c r="P21"/>
-      <c r="Q21">
+      <c r="Q21"/>
+      <c r="R21">
         <v>130537000.0</v>
       </c>
-      <c r="R21"/>
-      <c r="S21">
+      <c r="S21"/>
+      <c r="T21">
         <v>131824000.0</v>
       </c>
-      <c r="T21"/>
-      <c r="U21">
+      <c r="U21"/>
+      <c r="V21">
         <v>132231000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>130746000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>130949000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>131152000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>115372000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>6144000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>114962000.0</v>
       </c>
       <c r="AB21">
         <v>114962000.0</v>
       </c>
       <c r="AC21">
-        <v>2588000.0</v>
+        <v>114962000.0</v>
       </c>
       <c r="AD21">
         <v>2588000.0</v>
       </c>
       <c r="AE21">
-        <v>99614000.0</v>
+        <v>2588000.0</v>
       </c>
       <c r="AF21">
         <v>99614000.0</v>
       </c>
       <c r="AG21">
+        <v>99614000.0</v>
+      </c>
+      <c r="AH21">
         <v>2957000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:33">
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
         <v>34</v>
       </c>
       <c r="B22">
+        <v>10085000.0</v>
+      </c>
+      <c r="C22">
         <v>9638000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>11946000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>10320000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>12227000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>11075000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>11803000.0</v>
       </c>
-      <c r="H22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I22"/>
       <c r="J22">
         <v>11113000.0</v>
       </c>
       <c r="K22">
-        <v>10864000.0</v>
+        <v>11113000.0</v>
       </c>
       <c r="L22">
         <v>10864000.0</v>
       </c>
       <c r="M22">
-        <v>11595000.0</v>
+        <v>10864000.0</v>
       </c>
       <c r="N22">
         <v>11595000.0</v>
       </c>
       <c r="O22">
-        <v>10740000.0</v>
+        <v>11595000.0</v>
       </c>
       <c r="P22">
         <v>10740000.0</v>
       </c>
       <c r="Q22">
-        <v>10754000.0</v>
+        <v>10740000.0</v>
       </c>
       <c r="R22">
         <v>10754000.0</v>
       </c>
       <c r="S22">
-        <v>11335000.0</v>
+        <v>10754000.0</v>
       </c>
       <c r="T22">
         <v>11335000.0</v>
       </c>
       <c r="U22">
+        <v>11335000.0</v>
+      </c>
+      <c r="V22">
         <v>10790000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>12404000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>12398000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>11179000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9576000.0</v>
       </c>
       <c r="Z22">
         <v>9576000.0</v>
       </c>
       <c r="AA22">
-        <v>7929000.0</v>
+        <v>9576000.0</v>
       </c>
       <c r="AB22">
         <v>7929000.0</v>
       </c>
-      <c r="AC22"/>
+      <c r="AC22">
+        <v>7929000.0</v>
+      </c>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>7774000.0</v>
       </c>
       <c r="AG22">
+        <v>7774000.0</v>
+      </c>
+      <c r="AH22">
         <v>6780000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:33">
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
         <v>35</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
-    </row>
-    <row r="24" spans="1:33">
+      <c r="AH23"/>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
         <v>36</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
-[...1 lines deleted...]
-      </c>
+      <c r="D24"/>
       <c r="E24">
         <v>0.0</v>
       </c>
       <c r="F24">
+        <v>0.0</v>
+      </c>
+      <c r="G24">
         <v>339000.0</v>
       </c>
-      <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-      <c r="O24">
+      <c r="O24"/>
+      <c r="P24">
         <v>12670000.0</v>
       </c>
-      <c r="P24"/>
-      <c r="Q24">
+      <c r="Q24"/>
+      <c r="R24">
         <v>13035000.0</v>
       </c>
-      <c r="R24"/>
-      <c r="S24">
+      <c r="S24"/>
+      <c r="T24">
         <v>8920000.0</v>
       </c>
-      <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
-      <c r="X24">
+      <c r="X24"/>
+      <c r="Y24">
         <v>48024000.0</v>
       </c>
-      <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
-    </row>
-    <row r="25" spans="1:33">
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
         <v>37</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
-      <c r="Q25">
+      <c r="Q25"/>
+      <c r="R25">
         <v>45556000.0</v>
       </c>
-      <c r="R25"/>
-      <c r="S25">
+      <c r="S25"/>
+      <c r="T25">
         <v>44121000.0</v>
       </c>
-      <c r="T25"/>
-      <c r="U25">
+      <c r="U25"/>
+      <c r="V25">
         <v>37614000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>40125000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>46622000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>48024000.0</v>
       </c>
-      <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
-    </row>
-    <row r="26" spans="1:33">
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
         <v>38</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
-    </row>
-    <row r="27" spans="1:33">
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
         <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-    </row>
-    <row r="28" spans="1:33">
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
         <v>40</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
-    </row>
-    <row r="29" spans="1:33">
+      <c r="AH28"/>
+    </row>
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
         <v>41</v>
       </c>
       <c r="B29">
+        <v>452724000.0</v>
+      </c>
+      <c r="C29">
         <v>348757000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>263761000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>258998000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>275075000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>268045000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>314103000.0</v>
       </c>
-      <c r="H29"/>
-      <c r="I29">
+      <c r="I29"/>
+      <c r="J29">
         <v>310526000.0</v>
       </c>
-      <c r="J29"/>
-      <c r="K29">
+      <c r="K29"/>
+      <c r="L29">
         <v>366928000.0</v>
       </c>
-      <c r="L29"/>
-      <c r="M29">
+      <c r="M29"/>
+      <c r="N29">
         <v>363884000.0</v>
       </c>
-      <c r="N29"/>
-      <c r="O29">
+      <c r="O29"/>
+      <c r="P29">
         <v>239474000.0</v>
       </c>
-      <c r="P29"/>
-      <c r="Q29">
+      <c r="Q29"/>
+      <c r="R29">
         <v>223343000.0</v>
       </c>
-      <c r="R29"/>
-      <c r="S29">
+      <c r="S29"/>
+      <c r="T29">
         <v>224143000.0</v>
       </c>
-      <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
-    </row>
-    <row r="30" spans="1:33">
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
         <v>42</v>
       </c>
       <c r="B30">
+        <v>49569000.0</v>
+      </c>
+      <c r="C30">
         <v>41012000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>42071000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>31707000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>34399000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>28605000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>37450000.0</v>
       </c>
-      <c r="H30"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I30"/>
       <c r="J30">
         <v>32237000.0</v>
       </c>
       <c r="K30">
-        <v>39910000.0</v>
+        <v>32237000.0</v>
       </c>
       <c r="L30">
         <v>39910000.0</v>
       </c>
       <c r="M30">
-        <v>58405000.0</v>
+        <v>39910000.0</v>
       </c>
       <c r="N30">
         <v>58405000.0</v>
       </c>
       <c r="O30">
-        <v>37874000.0</v>
+        <v>58405000.0</v>
       </c>
       <c r="P30">
         <v>37874000.0</v>
       </c>
       <c r="Q30">
-        <v>24501000.0</v>
+        <v>37874000.0</v>
       </c>
       <c r="R30">
         <v>24501000.0</v>
       </c>
       <c r="S30">
-        <v>21164000.0</v>
+        <v>24501000.0</v>
       </c>
       <c r="T30">
         <v>21164000.0</v>
       </c>
       <c r="U30">
+        <v>21164000.0</v>
+      </c>
+      <c r="V30">
         <v>21935000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>24649000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>23261000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>18011000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19586000.0</v>
       </c>
       <c r="Z30">
         <v>19586000.0</v>
       </c>
       <c r="AA30">
-        <v>20221000.0</v>
+        <v>19586000.0</v>
       </c>
       <c r="AB30">
         <v>20221000.0</v>
       </c>
       <c r="AC30">
-        <v>9709000.0</v>
+        <v>20221000.0</v>
       </c>
       <c r="AD30">
         <v>9709000.0</v>
       </c>
       <c r="AE30">
-        <v>15136000.0</v>
+        <v>9709000.0</v>
       </c>
       <c r="AF30">
         <v>15136000.0</v>
       </c>
       <c r="AG30">
+        <v>15136000.0</v>
+      </c>
+      <c r="AH30">
         <v>13970000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:33">
+    <row r="31" spans="1:34">
       <c r="A31" t="s">
         <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
-      <c r="I31">
-[...1 lines deleted...]
-      </c>
+      <c r="I31"/>
       <c r="J31">
         <v>181411000.0</v>
       </c>
       <c r="K31">
-        <v>237410000.0</v>
+        <v>181411000.0</v>
       </c>
       <c r="L31">
         <v>237410000.0</v>
       </c>
       <c r="M31">
-        <v>233885000.0</v>
+        <v>237410000.0</v>
       </c>
       <c r="N31">
         <v>233885000.0</v>
       </c>
       <c r="O31">
-        <v>87519000.0</v>
+        <v>233885000.0</v>
       </c>
       <c r="P31">
         <v>87519000.0</v>
       </c>
       <c r="Q31">
-        <v>92803000.0</v>
+        <v>87519000.0</v>
       </c>
       <c r="R31">
         <v>92803000.0</v>
       </c>
       <c r="S31">
-        <v>92319000.0</v>
+        <v>92803000.0</v>
       </c>
       <c r="T31">
         <v>92319000.0</v>
       </c>
       <c r="U31">
+        <v>92319000.0</v>
+      </c>
+      <c r="V31">
         <v>101325000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>108137000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>109771000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>111391000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>130645000.0</v>
       </c>
       <c r="Z31">
         <v>130645000.0</v>
       </c>
-      <c r="AA31"/>
-      <c r="AB31">
+      <c r="AA31">
+        <v>130645000.0</v>
+      </c>
+      <c r="AB31"/>
+      <c r="AC31">
         <v>120352000.0</v>
       </c>
-      <c r="AC31"/>
       <c r="AD31"/>
-      <c r="AE31">
-[...1 lines deleted...]
-      </c>
+      <c r="AE31"/>
       <c r="AF31">
         <v>124251000.0</v>
       </c>
       <c r="AG31">
+        <v>124251000.0</v>
+      </c>
+      <c r="AH31">
         <v>-20523000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:33">
+    <row r="32" spans="1:34">
       <c r="A32" t="s">
         <v>44</v>
       </c>
       <c r="B32">
+        <v>260377000.0</v>
+      </c>
+      <c r="C32">
         <v>182637000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>92608000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>83026000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>80320000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>70385000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>53718000.0</v>
       </c>
-      <c r="H32"/>
-      <c r="I32">
+      <c r="I32"/>
+      <c r="J32">
         <v>50999000.0</v>
       </c>
-      <c r="J32"/>
-      <c r="K32">
+      <c r="K32"/>
+      <c r="L32">
         <v>54897000.0</v>
       </c>
-      <c r="L32"/>
-      <c r="M32">
+      <c r="M32"/>
+      <c r="N32">
         <v>60601000.0</v>
       </c>
-      <c r="N32"/>
-      <c r="O32">
+      <c r="O32"/>
+      <c r="P32">
         <v>39806000.0</v>
       </c>
-      <c r="P32"/>
-      <c r="Q32">
+      <c r="Q32"/>
+      <c r="R32">
         <v>43754000.0</v>
       </c>
-      <c r="R32"/>
-      <c r="S32">
+      <c r="S32"/>
+      <c r="T32">
         <v>32117000.0</v>
       </c>
-      <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
-    </row>
-    <row r="33" spans="1:33">
+      <c r="AH32"/>
+    </row>
+    <row r="33" spans="1:34">
       <c r="A33" t="s">
         <v>45</v>
       </c>
       <c r="B33">
+        <v>200032000.0</v>
+      </c>
+      <c r="C33">
         <v>174087000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>180507000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>186925000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>210992000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>215002000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>282923000.0</v>
       </c>
-      <c r="H33"/>
-      <c r="I33">
+      <c r="I33"/>
+      <c r="J33">
         <v>283858000.0</v>
       </c>
-      <c r="J33"/>
-      <c r="K33">
+      <c r="K33"/>
+      <c r="L33">
         <v>341569000.0</v>
       </c>
-      <c r="L33"/>
-      <c r="M33">
+      <c r="M33"/>
+      <c r="N33">
         <v>341640000.0</v>
       </c>
-      <c r="N33"/>
-      <c r="O33">
+      <c r="O33"/>
+      <c r="P33">
         <v>222504000.0</v>
       </c>
-      <c r="P33"/>
-      <c r="Q33">
+      <c r="Q33"/>
+      <c r="R33">
         <v>226276000.0</v>
       </c>
-      <c r="R33"/>
-      <c r="S33">
+      <c r="S33"/>
+      <c r="T33">
         <v>237380000.0</v>
       </c>
-      <c r="T33"/>
-      <c r="U33">
+      <c r="U33"/>
+      <c r="V33">
         <v>245917000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>250312000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>255943000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>254671000.0</v>
       </c>
-      <c r="Y33"/>
       <c r="Z33"/>
       <c r="AA33"/>
       <c r="AB33"/>
       <c r="AC33"/>
       <c r="AD33"/>
       <c r="AE33"/>
       <c r="AF33"/>
       <c r="AG33"/>
-    </row>
-    <row r="34" spans="1:33">
+      <c r="AH33"/>
+    </row>
+    <row r="34" spans="1:34">
       <c r="A34" t="s">
         <v>46</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
-    </row>
-    <row r="35" spans="1:33">
+      <c r="AH34"/>
+    </row>
+    <row r="35" spans="1:34">
       <c r="A35" t="s">
         <v>47</v>
       </c>
       <c r="B35">
+        <v>7341000.0</v>
+      </c>
+      <c r="C35">
         <v>7450000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>9353000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>11291000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>16919000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>18362000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>22538000.0</v>
       </c>
-      <c r="H35"/>
-      <c r="I35">
+      <c r="I35"/>
+      <c r="J35">
         <v>24331000.0</v>
       </c>
-      <c r="J35"/>
-      <c r="K35">
+      <c r="K35"/>
+      <c r="L35">
         <v>29537000.0</v>
       </c>
-      <c r="L35"/>
-      <c r="M35">
+      <c r="M35"/>
+      <c r="N35">
         <v>38355000.0</v>
       </c>
-      <c r="N35"/>
-      <c r="O35">
+      <c r="O35"/>
+      <c r="P35">
         <v>44663000.0</v>
       </c>
-      <c r="P35"/>
-      <c r="Q35">
+      <c r="Q35"/>
+      <c r="R35">
         <v>46685000.0</v>
       </c>
-      <c r="R35"/>
-      <c r="S35">
+      <c r="S35"/>
+      <c r="T35">
         <v>45352000.0</v>
       </c>
-      <c r="T35"/>
-      <c r="U35">
+      <c r="U35"/>
+      <c r="V35">
         <v>38946000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>41508000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>48056000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>49509000.0</v>
       </c>
-      <c r="Y35"/>
       <c r="Z35"/>
       <c r="AA35"/>
       <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35"/>
       <c r="AG35"/>
-    </row>
-    <row r="36" spans="1:33">
+      <c r="AH35"/>
+    </row>
+    <row r="36" spans="1:34">
       <c r="A36" t="s">
         <v>48</v>
       </c>
       <c r="B36">
+        <v>205000.0</v>
+      </c>
+      <c r="C36">
         <v>12000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15000.0</v>
       </c>
       <c r="D36">
         <v>15000.0</v>
       </c>
       <c r="E36">
+        <v>15000.0</v>
+      </c>
+      <c r="F36">
         <v>97000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>115000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>135000.0</v>
       </c>
-      <c r="H36"/>
-      <c r="I36">
+      <c r="I36"/>
+      <c r="J36">
         <v>134000.0</v>
       </c>
-      <c r="J36"/>
-      <c r="K36">
+      <c r="K36"/>
+      <c r="L36">
         <v>155000.0</v>
       </c>
-      <c r="L36"/>
-      <c r="M36">
+      <c r="M36"/>
+      <c r="N36">
         <v>191000.0</v>
       </c>
-      <c r="N36"/>
-      <c r="O36">
+      <c r="O36"/>
+      <c r="P36">
         <v>233000.0</v>
       </c>
-      <c r="P36"/>
-      <c r="Q36">
+      <c r="Q36"/>
+      <c r="R36">
         <v>249000.0</v>
       </c>
-      <c r="R36"/>
-      <c r="S36">
+      <c r="S36"/>
+      <c r="T36">
         <v>288000.0</v>
       </c>
-      <c r="T36"/>
-      <c r="U36">
+      <c r="U36"/>
+      <c r="V36">
         <v>350000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2363000.0</v>
       </c>
       <c r="W36">
         <v>2363000.0</v>
       </c>
       <c r="X36">
+        <v>2363000.0</v>
+      </c>
+      <c r="Y36">
         <v>2374000.0</v>
       </c>
-      <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
       <c r="AG36"/>
-    </row>
-    <row r="37" spans="1:33">
+      <c r="AH36"/>
+    </row>
+    <row r="37" spans="1:34">
       <c r="A37" t="s">
         <v>49</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
-    </row>
-    <row r="38" spans="1:33">
+      <c r="AH37"/>
+    </row>
+    <row r="38" spans="1:34">
       <c r="A38" t="s">
         <v>50</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
-[...1 lines deleted...]
-      </c>
+      <c r="I38"/>
       <c r="J38">
         <v>5184000.0</v>
       </c>
       <c r="K38">
-        <v>394000.0</v>
+        <v>5184000.0</v>
       </c>
       <c r="L38">
         <v>394000.0</v>
       </c>
       <c r="M38">
-        <v>430000.0</v>
+        <v>394000.0</v>
       </c>
       <c r="N38">
         <v>430000.0</v>
       </c>
       <c r="O38">
-        <v>233000.0</v>
+        <v>430000.0</v>
       </c>
       <c r="P38">
         <v>233000.0</v>
       </c>
       <c r="Q38">
-        <v>263000.0</v>
+        <v>233000.0</v>
       </c>
       <c r="R38">
         <v>263000.0</v>
       </c>
       <c r="S38">
-        <v>302000.0</v>
+        <v>263000.0</v>
       </c>
       <c r="T38">
         <v>302000.0</v>
       </c>
       <c r="U38">
+        <v>302000.0</v>
+      </c>
+      <c r="V38">
         <v>364000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2363000.0</v>
       </c>
       <c r="W38">
         <v>2363000.0</v>
       </c>
       <c r="X38">
+        <v>2363000.0</v>
+      </c>
+      <c r="Y38">
         <v>2374000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>402000.0</v>
       </c>
       <c r="Z38">
         <v>402000.0</v>
       </c>
       <c r="AA38">
-        <v>425000.0</v>
+        <v>402000.0</v>
       </c>
       <c r="AB38">
         <v>425000.0</v>
       </c>
-      <c r="AC38"/>
+      <c r="AC38">
+        <v>425000.0</v>
+      </c>
       <c r="AD38"/>
-      <c r="AE38">
-[...1 lines deleted...]
-      </c>
+      <c r="AE38"/>
       <c r="AF38">
         <v>458000.0</v>
       </c>
       <c r="AG38">
+        <v>458000.0</v>
+      </c>
+      <c r="AH38">
         <v>491000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:33">
+    <row r="39" spans="1:34">
       <c r="A39" t="s">
         <v>51</v>
       </c>
       <c r="B39">
+        <v>2629000.0</v>
+      </c>
+      <c r="C39">
         <v>2386000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>1251000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>62000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>1614000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>62000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>2657000.0</v>
       </c>
-      <c r="H39"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I39"/>
       <c r="J39">
         <v>1701000.0</v>
       </c>
       <c r="K39">
-        <v>3041000.0</v>
+        <v>1701000.0</v>
       </c>
       <c r="L39">
         <v>3041000.0</v>
       </c>
       <c r="M39">
-        <v>2711000.0</v>
+        <v>3041000.0</v>
       </c>
       <c r="N39">
         <v>2711000.0</v>
       </c>
       <c r="O39">
-        <v>1506000.0</v>
+        <v>2711000.0</v>
       </c>
       <c r="P39">
         <v>1506000.0</v>
       </c>
       <c r="Q39">
-        <v>3169000.0</v>
+        <v>1506000.0</v>
       </c>
       <c r="R39">
         <v>3169000.0</v>
       </c>
       <c r="S39">
-        <v>1564000.0</v>
+        <v>3169000.0</v>
       </c>
       <c r="T39">
         <v>1564000.0</v>
       </c>
       <c r="U39">
+        <v>1564000.0</v>
+      </c>
+      <c r="V39">
         <v>1431000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>1961000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>4037000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>5202000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>5962000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>2210000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6157000.0</v>
       </c>
       <c r="AB39">
         <v>6157000.0</v>
       </c>
       <c r="AC39">
-        <v>784000.0</v>
+        <v>6157000.0</v>
       </c>
       <c r="AD39">
         <v>784000.0</v>
       </c>
       <c r="AE39">
-        <v>2822000.0</v>
+        <v>784000.0</v>
       </c>
       <c r="AF39">
         <v>2822000.0</v>
       </c>
       <c r="AG39">
+        <v>2822000.0</v>
+      </c>
+      <c r="AH39">
         <v>16033000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:33">
+    <row r="40" spans="1:34">
       <c r="A40" t="s">
         <v>52</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
-      <c r="G40">
-[...1 lines deleted...]
-      </c>
+      <c r="G40"/>
       <c r="H40">
         <v>4000.0</v>
       </c>
       <c r="I40">
-        <v>8355000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="J40">
         <v>8355000.0</v>
       </c>
       <c r="K40">
-        <v>61000.0</v>
+        <v>8355000.0</v>
       </c>
       <c r="L40">
         <v>61000.0</v>
       </c>
       <c r="M40">
-        <v>6351000.0</v>
+        <v>61000.0</v>
       </c>
       <c r="N40">
         <v>6351000.0</v>
       </c>
       <c r="O40">
-        <v>84000.0</v>
+        <v>6351000.0</v>
       </c>
       <c r="P40">
         <v>84000.0</v>
       </c>
       <c r="Q40">
-        <v>8625000.0</v>
+        <v>84000.0</v>
       </c>
       <c r="R40">
         <v>8625000.0</v>
       </c>
       <c r="S40">
-        <v>114000.0</v>
+        <v>8625000.0</v>
       </c>
       <c r="T40">
         <v>114000.0</v>
       </c>
       <c r="U40">
+        <v>114000.0</v>
+      </c>
+      <c r="V40">
         <v>10769000.0</v>
       </c>
-      <c r="V40"/>
-      <c r="W40">
+      <c r="W40"/>
+      <c r="X40">
         <v>4788000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>2692000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7432000.0</v>
       </c>
       <c r="Z40">
         <v>7432000.0</v>
       </c>
-      <c r="AA40"/>
-      <c r="AB40">
+      <c r="AA40">
+        <v>7432000.0</v>
+      </c>
+      <c r="AB40"/>
+      <c r="AC40">
         <v>455000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22048000.0</v>
       </c>
       <c r="AD40">
         <v>22048000.0</v>
       </c>
       <c r="AE40">
-        <v>283000.0</v>
+        <v>22048000.0</v>
       </c>
       <c r="AF40">
         <v>283000.0</v>
       </c>
       <c r="AG40">
+        <v>283000.0</v>
+      </c>
+      <c r="AH40">
         <v>100656000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:33">
+    <row r="41" spans="1:34">
       <c r="A41" t="s">
         <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
-      <c r="G41">
-[...1 lines deleted...]
-      </c>
+      <c r="G41"/>
       <c r="H41">
         <v>620000.0</v>
       </c>
       <c r="I41">
-        <v>722000.0</v>
+        <v>620000.0</v>
       </c>
       <c r="J41">
         <v>722000.0</v>
       </c>
       <c r="K41">
-        <v>824000.0</v>
+        <v>722000.0</v>
       </c>
       <c r="L41">
         <v>824000.0</v>
       </c>
       <c r="M41">
-        <v>926000.0</v>
+        <v>824000.0</v>
       </c>
       <c r="N41">
         <v>926000.0</v>
       </c>
       <c r="O41">
-        <v>1027000.0</v>
+        <v>926000.0</v>
       </c>
       <c r="P41">
         <v>1027000.0</v>
       </c>
       <c r="Q41">
-        <v>1129000.0</v>
+        <v>1027000.0</v>
       </c>
       <c r="R41">
         <v>1129000.0</v>
       </c>
       <c r="S41">
-        <v>1231000.0</v>
+        <v>1129000.0</v>
       </c>
       <c r="T41">
         <v>1231000.0</v>
       </c>
       <c r="U41">
+        <v>1231000.0</v>
+      </c>
+      <c r="V41">
         <v>1332000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>1383000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>1434000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>1485000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1536000.0</v>
       </c>
       <c r="Z41">
         <v>1536000.0</v>
       </c>
-      <c r="AA41"/>
-      <c r="AB41">
+      <c r="AA41">
+        <v>1536000.0</v>
+      </c>
+      <c r="AB41"/>
+      <c r="AC41">
         <v>601000.0</v>
       </c>
-      <c r="AC41"/>
       <c r="AD41"/>
-      <c r="AE41">
-[...1 lines deleted...]
-      </c>
+      <c r="AE41"/>
       <c r="AF41">
         <v>1611000.0</v>
       </c>
       <c r="AG41">
+        <v>1611000.0</v>
+      </c>
+      <c r="AH41">
         <v>1657000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:33">
+    <row r="42" spans="1:34">
       <c r="A42" t="s">
         <v>54</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
-      <c r="G42">
-[...1 lines deleted...]
-      </c>
+      <c r="G42"/>
       <c r="H42">
         <v>-46317000.0</v>
       </c>
       <c r="I42">
-        <v>-51048000.0</v>
+        <v>-46317000.0</v>
       </c>
       <c r="J42">
         <v>-51048000.0</v>
       </c>
       <c r="K42">
-        <v>-58955000.0</v>
+        <v>-51048000.0</v>
       </c>
       <c r="L42">
         <v>-58955000.0</v>
       </c>
       <c r="M42">
-        <v>-63093000.0</v>
+        <v>-58955000.0</v>
       </c>
       <c r="N42">
         <v>-63093000.0</v>
       </c>
       <c r="O42">
-        <v>-62721000.0</v>
+        <v>-63093000.0</v>
       </c>
       <c r="P42">
         <v>-62721000.0</v>
       </c>
       <c r="Q42">
-        <v>-63113000.0</v>
+        <v>-62721000.0</v>
       </c>
       <c r="R42">
         <v>-63113000.0</v>
       </c>
       <c r="S42">
-        <v>-63961000.0</v>
+        <v>-63113000.0</v>
       </c>
       <c r="T42">
         <v>-63961000.0</v>
       </c>
       <c r="U42">
+        <v>-63961000.0</v>
+      </c>
+      <c r="V42">
         <v>-64379000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>-57809000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-58457000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>-59202000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-66057000.0</v>
       </c>
       <c r="Z42">
         <v>-66057000.0</v>
       </c>
-      <c r="AA42"/>
-      <c r="AB42">
+      <c r="AA42">
+        <v>-66057000.0</v>
+      </c>
+      <c r="AB42"/>
+      <c r="AC42">
         <v>-64285000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-68964000.0</v>
       </c>
       <c r="AD42">
         <v>-68964000.0</v>
       </c>
       <c r="AE42">
-        <v>-65568000.0</v>
+        <v>-68964000.0</v>
       </c>
       <c r="AF42">
         <v>-65568000.0</v>
       </c>
       <c r="AG42">
+        <v>-65568000.0</v>
+      </c>
+      <c r="AH42">
         <v>19146000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:33">
+    <row r="43" spans="1:34">
       <c r="A43" t="s">
         <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
-    </row>
-    <row r="44" spans="1:33">
+      <c r="AH43"/>
+    </row>
+    <row r="44" spans="1:34">
       <c r="A44" t="s">
         <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
-    </row>
-    <row r="45" spans="1:33">
+      <c r="AH44"/>
+    </row>
+    <row r="45" spans="1:34">
       <c r="A45" t="s">
         <v>57</v>
       </c>
       <c r="B45">
+        <v>66145000.0</v>
+      </c>
+      <c r="C45">
         <v>133347000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>45283000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>147421000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>57514000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>154541000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>68993000.0</v>
       </c>
-      <c r="H45"/>
-      <c r="I45">
+      <c r="I45"/>
+      <c r="J45">
         <v>155513000.0</v>
       </c>
-      <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
-    </row>
-    <row r="46" spans="1:33">
+      <c r="AH45"/>
+    </row>
+    <row r="46" spans="1:34">
       <c r="A46" t="s">
         <v>58</v>
       </c>
       <c r="B46">
+        <v>66145000.0</v>
+      </c>
+      <c r="C46">
         <v>39760000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>45283000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>51873000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>57514000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>63759000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>68993000.0</v>
       </c>
-      <c r="H46"/>
-      <c r="I46">
+      <c r="I46"/>
+      <c r="J46">
         <v>74727000.0</v>
       </c>
-      <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
       <c r="AG46"/>
-    </row>
-    <row r="47" spans="1:33">
+      <c r="AH46"/>
+    </row>
+    <row r="47" spans="1:34">
       <c r="A47" t="s">
         <v>59</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
-      <c r="I47">
-[...1 lines deleted...]
-      </c>
+      <c r="I47"/>
       <c r="J47">
         <v>74727000.0</v>
       </c>
       <c r="K47">
-        <v>80681000.0</v>
+        <v>74727000.0</v>
       </c>
       <c r="L47">
         <v>80681000.0</v>
       </c>
       <c r="M47">
-        <v>86147000.0</v>
+        <v>80681000.0</v>
       </c>
       <c r="N47">
         <v>86147000.0</v>
       </c>
       <c r="O47">
-        <v>92145000.0</v>
+        <v>86147000.0</v>
       </c>
       <c r="P47">
         <v>92145000.0</v>
       </c>
       <c r="Q47">
-        <v>95473000.0</v>
+        <v>92145000.0</v>
       </c>
       <c r="R47">
         <v>95473000.0</v>
       </c>
       <c r="S47">
-        <v>105254000.0</v>
+        <v>95473000.0</v>
       </c>
       <c r="T47">
         <v>105254000.0</v>
       </c>
       <c r="U47">
+        <v>105254000.0</v>
+      </c>
+      <c r="V47">
         <v>112700000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>117203000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>122631000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>121145000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>62442000.0</v>
       </c>
       <c r="Z47">
         <v>62442000.0</v>
       </c>
       <c r="AA47">
-        <v>49191000.0</v>
+        <v>62442000.0</v>
       </c>
       <c r="AB47">
         <v>49191000.0</v>
       </c>
-      <c r="AC47"/>
+      <c r="AC47">
+        <v>49191000.0</v>
+      </c>
       <c r="AD47"/>
-      <c r="AE47">
-[...1 lines deleted...]
-      </c>
+      <c r="AE47"/>
       <c r="AF47">
         <v>36044000.0</v>
       </c>
       <c r="AG47">
+        <v>36044000.0</v>
+      </c>
+      <c r="AH47">
         <v>36778000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:33">
+    <row r="48" spans="1:34">
       <c r="A48" t="s">
         <v>60</v>
       </c>
       <c r="B48">
+        <v>-142238000.0</v>
+      </c>
+      <c r="C48">
         <v>-142589000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-146584000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-149320000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-133252000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-140268000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-85053000.0</v>
       </c>
       <c r="H48">
         <v>-85053000.0</v>
       </c>
       <c r="I48">
-        <v>-83899000.0</v>
+        <v>-85053000.0</v>
       </c>
       <c r="J48">
         <v>-83899000.0</v>
       </c>
       <c r="K48">
-        <v>-19590000.0</v>
+        <v>-83899000.0</v>
       </c>
       <c r="L48">
         <v>-19590000.0</v>
       </c>
       <c r="M48">
-        <v>-16226000.0</v>
+        <v>-19590000.0</v>
       </c>
       <c r="N48">
         <v>-16226000.0</v>
       </c>
       <c r="O48">
-        <v>-14990000.0</v>
+        <v>-16226000.0</v>
       </c>
       <c r="P48">
         <v>-14990000.0</v>
       </c>
       <c r="Q48">
-        <v>-8900000.0</v>
+        <v>-14990000.0</v>
       </c>
       <c r="R48">
         <v>-8900000.0</v>
       </c>
       <c r="S48">
-        <v>-7252000.0</v>
+        <v>-8900000.0</v>
       </c>
       <c r="T48">
         <v>-7252000.0</v>
       </c>
       <c r="U48">
+        <v>-7252000.0</v>
+      </c>
+      <c r="V48">
         <v>3201000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>1336000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-54636000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-52813000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-49339000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>16718000.0</v>
       </c>
-      <c r="AA48"/>
-      <c r="AB48">
+      <c r="AB48"/>
+      <c r="AC48">
         <v>16325000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20829000.0</v>
       </c>
       <c r="AD48">
         <v>20829000.0</v>
       </c>
       <c r="AE48">
-        <v>13756000.0</v>
+        <v>20829000.0</v>
       </c>
       <c r="AF48">
         <v>13756000.0</v>
       </c>
       <c r="AG48">
+        <v>13756000.0</v>
+      </c>
+      <c r="AH48">
         <v>15817000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:33">
+    <row r="49" spans="1:34">
       <c r="A49" t="s">
         <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
-    </row>
-    <row r="50" spans="1:33">
+      <c r="AH49"/>
+    </row>
+    <row r="50" spans="1:34">
       <c r="A50" t="s">
         <v>62</v>
       </c>
-      <c r="B50">
-[...1 lines deleted...]
-      </c>
+      <c r="B50"/>
       <c r="C50">
         <v>0.0</v>
       </c>
       <c r="D50">
+        <v>0.0</v>
+      </c>
+      <c r="E50">
         <v>339000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>682000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>681000.0</v>
       </c>
-      <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
-      <c r="O50">
+      <c r="O50"/>
+      <c r="P50">
         <v>9159000.0</v>
       </c>
-      <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
-      <c r="U50">
+      <c r="U50"/>
+      <c r="V50">
         <v>4288000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>46839000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>4788000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>5804000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>937000.0</v>
       </c>
-      <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
-    </row>
-    <row r="51" spans="1:33">
+      <c r="AH50"/>
+    </row>
+    <row r="51" spans="1:34">
       <c r="A51" t="s">
         <v>63</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
-    </row>
-    <row r="52" spans="1:33">
+      <c r="AH51"/>
+    </row>
+    <row r="52" spans="1:34">
       <c r="A52" t="s">
         <v>64</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
-      <c r="V52">
+      <c r="V52"/>
+      <c r="W52">
         <v>46839000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>52211000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>5804000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>937000.0</v>
       </c>
-      <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
-    </row>
-    <row r="53" spans="1:33">
+      <c r="AH52"/>
+    </row>
+    <row r="53" spans="1:34">
       <c r="A53" t="s">
         <v>65</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
-      <c r="Y53">
-[...1 lines deleted...]
-      </c>
+      <c r="Y53"/>
       <c r="Z53">
         <v>127000.0</v>
       </c>
-      <c r="AA53"/>
+      <c r="AA53">
+        <v>127000.0</v>
+      </c>
       <c r="AB53"/>
-      <c r="AC53">
-[...1 lines deleted...]
-      </c>
+      <c r="AC53"/>
       <c r="AD53">
         <v>52000.0</v>
       </c>
-      <c r="AE53"/>
+      <c r="AE53">
+        <v>52000.0</v>
+      </c>
       <c r="AF53"/>
-      <c r="AG53">
+      <c r="AG53"/>
+      <c r="AH53">
         <v>25000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:33">
+    <row r="54" spans="1:34">
       <c r="A54" t="s">
         <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
-    </row>
-    <row r="55" spans="1:33">
+      <c r="AH54"/>
+    </row>
+    <row r="55" spans="1:34">
       <c r="A55" t="s">
         <v>67</v>
       </c>
       <c r="B55">
+        <v>485593000.0</v>
+      </c>
+      <c r="C55">
         <v>383486000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>302615000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>308857000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>317007000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>316570000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>369057000.0</v>
       </c>
-      <c r="H55"/>
-      <c r="I55">
+      <c r="I55"/>
+      <c r="J55">
         <v>369861000.0</v>
       </c>
-      <c r="J55"/>
-      <c r="K55">
+      <c r="K55"/>
+      <c r="L55">
         <v>431419000.0</v>
       </c>
-      <c r="L55"/>
-      <c r="M55">
+      <c r="M55"/>
+      <c r="N55">
         <v>440130000.0</v>
       </c>
-      <c r="N55"/>
-      <c r="O55">
+      <c r="O55"/>
+      <c r="P55">
         <v>302519000.0</v>
       </c>
-      <c r="P55"/>
-      <c r="Q55">
+      <c r="Q55"/>
+      <c r="R55">
         <v>304567000.0</v>
       </c>
-      <c r="R55"/>
-      <c r="S55">
+      <c r="S55"/>
+      <c r="T55">
         <v>306363000.0</v>
       </c>
-      <c r="T55"/>
-      <c r="U55">
+      <c r="U55"/>
+      <c r="V55">
         <v>308604000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>312185000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>327018000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>329905000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>265774000.0</v>
       </c>
       <c r="Z55">
         <v>265774000.0</v>
       </c>
       <c r="AA55">
-        <v>265082000.0</v>
+        <v>265774000.0</v>
       </c>
       <c r="AB55">
         <v>265082000.0</v>
       </c>
-      <c r="AC55"/>
+      <c r="AC55">
+        <v>265082000.0</v>
+      </c>
       <c r="AD55"/>
-      <c r="AE55">
-[...1 lines deleted...]
-      </c>
+      <c r="AE55"/>
       <c r="AF55">
         <v>250209000.0</v>
       </c>
       <c r="AG55">
+        <v>250209000.0</v>
+      </c>
+      <c r="AH55">
         <v>208793000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:33">
+    <row r="56" spans="1:34">
       <c r="A56" t="s">
         <v>68</v>
       </c>
       <c r="B56">
+        <v>285561000.0</v>
+      </c>
+      <c r="C56">
         <v>209399000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>122108000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>121932000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>106015000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>101568000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>86134000.0</v>
       </c>
-      <c r="H56"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I56"/>
       <c r="J56">
         <v>86003000.0</v>
       </c>
       <c r="K56">
-        <v>89850000.0</v>
+        <v>86003000.0</v>
       </c>
       <c r="L56">
         <v>89850000.0</v>
       </c>
       <c r="M56">
-        <v>98490000.0</v>
+        <v>89850000.0</v>
       </c>
       <c r="N56">
         <v>98490000.0</v>
       </c>
       <c r="O56">
-        <v>80015000.0</v>
+        <v>98490000.0</v>
       </c>
       <c r="P56">
         <v>80015000.0</v>
       </c>
       <c r="Q56">
-        <v>78291000.0</v>
+        <v>80015000.0</v>
       </c>
       <c r="R56">
         <v>78291000.0</v>
       </c>
       <c r="S56">
-        <v>68983000.0</v>
+        <v>78291000.0</v>
       </c>
       <c r="T56">
         <v>68983000.0</v>
       </c>
       <c r="U56">
+        <v>68983000.0</v>
+      </c>
+      <c r="V56">
         <v>62687000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>61873000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>71075000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>75234000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>87558000.0</v>
       </c>
       <c r="Z56">
         <v>87558000.0</v>
       </c>
       <c r="AA56">
-        <v>100504000.0</v>
+        <v>87558000.0</v>
       </c>
       <c r="AB56">
         <v>100504000.0</v>
       </c>
-      <c r="AC56"/>
+      <c r="AC56">
+        <v>100504000.0</v>
+      </c>
       <c r="AD56"/>
-      <c r="AE56">
-[...1 lines deleted...]
-      </c>
+      <c r="AE56"/>
       <c r="AF56">
         <v>114093000.0</v>
       </c>
       <c r="AG56">
+        <v>114093000.0</v>
+      </c>
+      <c r="AH56">
         <v>71726000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:33">
+    <row r="57" spans="1:34">
       <c r="A57" t="s">
         <v>69</v>
       </c>
       <c r="B57">
+        <v>25184000.0</v>
+      </c>
+      <c r="C57">
         <v>26762000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>29500000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>38906000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>25695000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>31183000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>32416000.0</v>
       </c>
-      <c r="H57"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I57"/>
       <c r="J57">
         <v>35004000.0</v>
       </c>
       <c r="K57">
-        <v>34953000.0</v>
+        <v>35004000.0</v>
       </c>
       <c r="L57">
         <v>34953000.0</v>
       </c>
       <c r="M57">
-        <v>37889000.0</v>
+        <v>34953000.0</v>
       </c>
       <c r="N57">
         <v>37889000.0</v>
       </c>
       <c r="O57">
-        <v>40209000.0</v>
+        <v>37889000.0</v>
       </c>
       <c r="P57">
         <v>40209000.0</v>
       </c>
       <c r="Q57">
-        <v>34537000.0</v>
+        <v>40209000.0</v>
       </c>
       <c r="R57">
         <v>34537000.0</v>
       </c>
       <c r="S57">
-        <v>36866000.0</v>
+        <v>34537000.0</v>
       </c>
       <c r="T57">
         <v>36866000.0</v>
       </c>
       <c r="U57">
+        <v>36866000.0</v>
+      </c>
+      <c r="V57">
         <v>35477000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>31794000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>38242000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>37853000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18221000.0</v>
       </c>
       <c r="Z57">
         <v>18221000.0</v>
       </c>
       <c r="AA57">
-        <v>17085000.0</v>
+        <v>18221000.0</v>
       </c>
       <c r="AB57">
         <v>17085000.0</v>
       </c>
-      <c r="AC57"/>
+      <c r="AC57">
+        <v>17085000.0</v>
+      </c>
       <c r="AD57"/>
-      <c r="AE57">
-[...1 lines deleted...]
-      </c>
+      <c r="AE57"/>
       <c r="AF57">
         <v>24733000.0</v>
       </c>
       <c r="AG57">
+        <v>24733000.0</v>
+      </c>
+      <c r="AH57">
         <v>112274000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:33">
+    <row r="58" spans="1:34">
       <c r="A58" t="s">
         <v>70</v>
       </c>
       <c r="B58">
+        <v>32525000.0</v>
+      </c>
+      <c r="C58">
         <v>34212000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>38853000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>50197000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>42614000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>49545000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>54954000.0</v>
       </c>
-      <c r="H58"/>
-      <c r="I58">
+      <c r="I58"/>
+      <c r="J58">
         <v>59335000.0</v>
       </c>
-      <c r="J58"/>
-      <c r="K58">
+      <c r="K58"/>
+      <c r="L58">
         <v>64490000.0</v>
       </c>
-      <c r="L58"/>
-      <c r="M58">
+      <c r="M58"/>
+      <c r="N58">
         <v>76244000.0</v>
       </c>
-      <c r="N58"/>
-      <c r="O58">
+      <c r="O58"/>
+      <c r="P58">
         <v>84872000.0</v>
       </c>
-      <c r="P58"/>
-      <c r="Q58">
+      <c r="Q58"/>
+      <c r="R58">
         <v>81224000.0</v>
       </c>
-      <c r="R58"/>
-      <c r="S58">
+      <c r="S58"/>
+      <c r="T58">
         <v>82220000.0</v>
       </c>
-      <c r="T58"/>
-      <c r="U58">
+      <c r="U58"/>
+      <c r="V58">
         <v>74426000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>73302000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>86298000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>87362000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19757000.0</v>
       </c>
       <c r="Z58">
         <v>19757000.0</v>
       </c>
       <c r="AA58">
-        <v>17686000.0</v>
+        <v>19757000.0</v>
       </c>
       <c r="AB58">
         <v>17686000.0</v>
       </c>
-      <c r="AC58"/>
+      <c r="AC58">
+        <v>17686000.0</v>
+      </c>
       <c r="AD58"/>
-      <c r="AE58">
-[...1 lines deleted...]
-      </c>
+      <c r="AE58"/>
       <c r="AF58">
         <v>26344000.0</v>
       </c>
       <c r="AG58">
+        <v>26344000.0</v>
+      </c>
+      <c r="AH58">
         <v>113931000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:33">
+    <row r="59" spans="1:34">
       <c r="A59" t="s">
         <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
-    </row>
-    <row r="60" spans="1:33">
+      <c r="AH59"/>
+    </row>
+    <row r="60" spans="1:34">
       <c r="A60" t="s">
         <v>72</v>
       </c>
       <c r="B60">
+        <v>452724000.0</v>
+      </c>
+      <c r="C60">
         <v>348757000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>263761000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>258659000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>274393000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>267025000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>314103000.0</v>
       </c>
-      <c r="H60"/>
-      <c r="I60">
+      <c r="I60"/>
+      <c r="J60">
         <v>310526000.0</v>
       </c>
-      <c r="J60"/>
-      <c r="K60">
+      <c r="K60"/>
+      <c r="L60">
         <v>366928000.0</v>
       </c>
-      <c r="L60"/>
-      <c r="M60">
+      <c r="M60"/>
+      <c r="N60">
         <v>363884000.0</v>
       </c>
-      <c r="N60"/>
-      <c r="O60">
+      <c r="O60"/>
+      <c r="P60">
         <v>217645000.0</v>
       </c>
-      <c r="P60"/>
-      <c r="Q60">
+      <c r="Q60"/>
+      <c r="R60">
         <v>223343000.0</v>
       </c>
-      <c r="R60"/>
-      <c r="S60">
+      <c r="S60"/>
+      <c r="T60">
         <v>224143000.0</v>
       </c>
-      <c r="T60"/>
-      <c r="U60">
+      <c r="U60"/>
+      <c r="V60">
         <v>234178000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>238883000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>240720000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>242543000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>246017000.0</v>
       </c>
       <c r="Z60">
         <v>246017000.0</v>
       </c>
       <c r="AA60">
+        <v>246017000.0</v>
+      </c>
+      <c r="AB60">
         <v>247396000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>236609000.0</v>
       </c>
-      <c r="AC60"/>
       <c r="AD60"/>
-      <c r="AE60">
-[...1 lines deleted...]
-      </c>
+      <c r="AE60"/>
       <c r="AF60">
         <v>223865000.0</v>
       </c>
       <c r="AG60">
+        <v>223865000.0</v>
+      </c>
+      <c r="AH60">
         <v>79275000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:33">
+    <row r="61" spans="1:34">
       <c r="A61" t="s">
         <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
-    </row>
-    <row r="62" spans="1:33">
+      <c r="AH61"/>
+    </row>
+    <row r="62" spans="1:34">
       <c r="A62" t="s">
         <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
+      <c r="AH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6563,1043 +6676,1043 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B2">
         <v>57890000.0</v>
       </c>
       <c r="C2">
         <v>58210000.0</v>
       </c>
       <c r="D2">
         <v>57993000.0</v>
       </c>
       <c r="E2">
         <v>48159000.0</v>
       </c>
       <c r="F2">
         <v>59351000.0</v>
       </c>
       <c r="G2">
         <v>51543000.0</v>
       </c>
       <c r="H2">
         <v>53532000.0</v>
       </c>
       <c r="I2">
         <v>40135000.0</v>
       </c>
       <c r="J2">
         <v>33406000.0</v>
       </c>
       <c r="K2">
         <v>26147000.0</v>
       </c>
       <c r="L2">
         <v>5335000.0</v>
       </c>
       <c r="M2">
         <v>12990000.0</v>
       </c>
       <c r="N2">
         <v>1509000.0</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4">
         <v>134000.0</v>
       </c>
       <c r="K4">
         <v>8080000.0</v>
       </c>
       <c r="L4">
         <v>9098000.0</v>
       </c>
       <c r="M4">
         <v>4175000.0</v>
       </c>
       <c r="N4">
         <v>74000.0</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-11818000.0</v>
       </c>
       <c r="F5">
         <v>-7568000.0</v>
       </c>
       <c r="G5">
         <v>-5598000.0</v>
       </c>
       <c r="H5">
         <v>-7659000.0</v>
       </c>
       <c r="I5">
         <v>949000.0</v>
       </c>
       <c r="J5">
         <v>14575000.0</v>
       </c>
       <c r="K5">
         <v>19282000.0</v>
       </c>
       <c r="L5">
         <v>8759000.0</v>
       </c>
       <c r="M5">
         <v>3255000.0</v>
       </c>
       <c r="N5">
         <v>-4097000.0</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6">
         <v>-52540000.0</v>
       </c>
       <c r="F6">
         <v>13945000.0</v>
       </c>
       <c r="G6">
         <v>9460000.0</v>
       </c>
       <c r="H6">
         <v>9538000.0</v>
       </c>
       <c r="I6">
         <v>8613000.0</v>
       </c>
       <c r="J6">
         <v>14008000.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>134000.0</v>
       </c>
       <c r="K8">
         <v>8080000.0</v>
       </c>
       <c r="L8">
         <v>9098000.0</v>
       </c>
       <c r="M8">
         <v>4175000.0</v>
       </c>
       <c r="N8"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B9">
         <v>113158000.0</v>
       </c>
       <c r="C9">
         <v>119275000.0</v>
       </c>
       <c r="D9">
         <v>119262000.0</v>
       </c>
       <c r="E9">
         <v>91562000.0</v>
       </c>
       <c r="F9">
         <v>100829000.0</v>
       </c>
       <c r="G9">
         <v>82061000.0</v>
       </c>
       <c r="H9">
         <v>87577000.0</v>
       </c>
       <c r="I9">
         <v>78979000.0</v>
       </c>
       <c r="J9">
         <v>67263000.0</v>
       </c>
       <c r="K9">
         <v>60714000.0</v>
       </c>
       <c r="L9">
         <v>41115000.0</v>
       </c>
       <c r="M9">
         <v>11801000.0</v>
       </c>
       <c r="N9">
         <v>-1048000.0</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B10">
         <v>8396000.0</v>
       </c>
       <c r="C10">
         <v>-6571000.0</v>
       </c>
       <c r="D10">
         <v>-44139000.0</v>
       </c>
       <c r="E10">
         <v>-72963000.0</v>
       </c>
       <c r="F10">
         <v>-6834000.0</v>
       </c>
       <c r="G10">
         <v>-11890000.0</v>
       </c>
       <c r="H10">
         <v>-11338000.0</v>
       </c>
       <c r="I10">
         <v>399000.0</v>
       </c>
       <c r="J10">
         <v>8484000.0</v>
       </c>
       <c r="K10">
         <v>13735000.0</v>
       </c>
       <c r="L10">
         <v>8700000.0</v>
       </c>
       <c r="M10">
         <v>3717000.0</v>
       </c>
       <c r="N10">
         <v>-4066000.0</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-5288000.0</v>
       </c>
       <c r="F11">
         <v>492000.0</v>
       </c>
       <c r="G11">
         <v>212000.0</v>
       </c>
       <c r="H11">
         <v>2176000.0</v>
       </c>
       <c r="I11">
         <v>852000.0</v>
       </c>
       <c r="J11">
         <v>3606000.0</v>
       </c>
       <c r="K11">
         <v>6026000.0</v>
       </c>
       <c r="L11">
         <v>3925000.0</v>
       </c>
       <c r="M11">
         <v>2065000.0</v>
       </c>
       <c r="N11">
         <v>60000.0</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B12">
         <v>967000.0</v>
       </c>
       <c r="C12">
         <v>1489000.0</v>
       </c>
       <c r="D12">
         <v>1797000.0</v>
       </c>
       <c r="E12">
         <v>2439000.0</v>
       </c>
       <c r="F12">
         <v>3121000.0</v>
       </c>
       <c r="G12">
         <v>3289000.0</v>
       </c>
       <c r="H12">
         <v>3210000.0</v>
       </c>
       <c r="I12">
         <v>2000.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B13">
         <v>249000.0</v>
       </c>
       <c r="C13">
         <v>116000.0</v>
       </c>
       <c r="D13">
         <v>137000.0</v>
       </c>
       <c r="E13">
         <v>100000.0</v>
       </c>
       <c r="F13">
         <v>95000.0</v>
       </c>
       <c r="G13">
         <v>111000.0</v>
       </c>
       <c r="H13">
         <v>129000.0</v>
       </c>
       <c r="I13">
         <v>152000.0</v>
       </c>
       <c r="J13">
         <v>75000.0</v>
       </c>
       <c r="K13">
         <v>47000.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B14">
         <v>39000.0</v>
       </c>
       <c r="C14">
         <v>-1000.0</v>
       </c>
       <c r="D14">
         <v>0.0</v>
       </c>
       <c r="E14">
         <v>2000.0</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
       <c r="G14">
         <v>2000.0</v>
       </c>
       <c r="H14">
         <v>3000.0</v>
       </c>
       <c r="I14">
         <v>3000.0</v>
       </c>
       <c r="J14">
         <v>3000.0</v>
       </c>
       <c r="K14">
         <v>15587000.0</v>
       </c>
       <c r="L14">
         <v>70401000.0</v>
       </c>
       <c r="M14">
         <v>55173000.0</v>
       </c>
       <c r="N14">
         <v>466000.0</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B15">
         <v>6973000.0</v>
       </c>
       <c r="C15">
         <v>-7998000.0</v>
       </c>
       <c r="D15">
         <v>-47300000.0</v>
       </c>
       <c r="E15">
         <v>-67673000.0</v>
       </c>
       <c r="F15">
         <v>-7326000.0</v>
       </c>
       <c r="G15">
         <v>-12101000.0</v>
       </c>
       <c r="H15">
         <v>-13517000.0</v>
       </c>
       <c r="I15">
         <v>-453000.0</v>
       </c>
       <c r="J15">
         <v>5012000.0</v>
       </c>
       <c r="K15">
         <v>9319000.0</v>
       </c>
       <c r="L15">
         <v>9638000.0</v>
       </c>
       <c r="M15">
         <v>3637000.0</v>
       </c>
       <c r="N15">
         <v>-4052000.0</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-67673000.0</v>
       </c>
       <c r="F16">
         <v>-7326000.0</v>
       </c>
       <c r="G16">
         <v>-12101000.0</v>
       </c>
       <c r="H16">
         <v>-13517000.0</v>
       </c>
       <c r="I16">
         <v>-453000.0</v>
       </c>
       <c r="J16">
         <v>5012000.0</v>
       </c>
       <c r="K16">
         <v>9319000.0</v>
       </c>
       <c r="L16">
         <v>9638000.0</v>
       </c>
       <c r="M16">
         <v>3637000.0</v>
       </c>
       <c r="N16">
         <v>-4052000.0</v>
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B17">
         <v>6934000.0</v>
       </c>
       <c r="C17">
         <v>-7997000.0</v>
       </c>
       <c r="D17">
         <v>-47300000.0</v>
       </c>
       <c r="E17">
         <v>-67675000.0</v>
       </c>
       <c r="F17">
         <v>-7326000.0</v>
       </c>
       <c r="G17">
         <v>-12102000.0</v>
       </c>
       <c r="H17">
         <v>-13514000.0</v>
       </c>
       <c r="I17">
         <v>-453000.0</v>
       </c>
       <c r="J17">
         <v>4878000.0</v>
       </c>
       <c r="K17">
         <v>7709000.0</v>
       </c>
       <c r="L17">
         <v>4775000.0</v>
       </c>
       <c r="M17">
         <v>1652000.0</v>
       </c>
       <c r="N17">
         <v>-4126000.0</v>
       </c>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B18">
         <v>-718000.0</v>
       </c>
       <c r="C18">
         <v>-1373000.0</v>
       </c>
       <c r="D18">
         <v>-1660000.0</v>
       </c>
       <c r="E18">
         <v>-2339000.0</v>
       </c>
       <c r="F18">
         <v>-3026000.0</v>
       </c>
       <c r="G18">
         <v>-3178000.0</v>
       </c>
       <c r="H18">
         <v>-3081000.0</v>
       </c>
       <c r="I18">
         <v>150000.0</v>
       </c>
       <c r="J18">
         <v>74000.0</v>
       </c>
       <c r="K18">
         <v>-556000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B21">
         <v>9696000.0</v>
       </c>
       <c r="C21">
         <v>8379000.0</v>
       </c>
       <c r="D21">
         <v>4708000.0</v>
       </c>
       <c r="E21">
         <v>3080000.0</v>
       </c>
       <c r="F21">
         <v>12346000.0</v>
       </c>
       <c r="G21">
         <v>-11134000.0</v>
       </c>
       <c r="H21">
         <v>-10144000.0</v>
       </c>
       <c r="I21">
         <v>832000.0</v>
       </c>
       <c r="J21">
         <v>8484000.0</v>
       </c>
       <c r="K21">
         <v>13735000.0</v>
       </c>
       <c r="L21">
         <v>8700000.0</v>
       </c>
       <c r="M21">
         <v>3255000.0</v>
       </c>
       <c r="N21">
         <v>-4097000.0</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23">
         <v>13875000.0</v>
       </c>
       <c r="F23">
         <v>18404000.0</v>
       </c>
       <c r="G23">
         <v>12627000.0</v>
       </c>
       <c r="H23">
         <v>13796000.0</v>
       </c>
       <c r="I23">
         <v>12441000.0</v>
       </c>
       <c r="J23">
         <v>8189000.0</v>
       </c>
       <c r="K23">
         <v>7112000.0</v>
       </c>
       <c r="L23">
         <v>6766000.0</v>
       </c>
       <c r="M23">
         <v>4867000.0</v>
       </c>
       <c r="N23">
         <v>2590000.0</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B25">
         <v>14768000.0</v>
       </c>
       <c r="C25">
         <v>14965000.0</v>
       </c>
       <c r="D25">
         <v>17832000.0</v>
       </c>
       <c r="E25">
         <v>17984000.0</v>
       </c>
       <c r="F25">
         <v>17658000.0</v>
       </c>
       <c r="G25">
         <v>18061000.0</v>
       </c>
       <c r="H25">
         <v>17666000.0</v>
       </c>
       <c r="I25">
         <v>8212000.0</v>
       </c>
       <c r="J25">
         <v>5523000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28">
         <v>55433000.0</v>
       </c>
       <c r="H28">
         <v>61015000.0</v>
       </c>
       <c r="I28">
         <v>54150000.0</v>
       </c>
       <c r="J28">
         <v>37688000.0</v>
       </c>
       <c r="K28">
         <v>29136000.0</v>
       </c>
       <c r="L28">
         <v>21097000.0</v>
       </c>
       <c r="M28">
         <v>1923000.0</v>
       </c>
       <c r="N28">
         <v>446000.0</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B29">
         <v>1462000.0</v>
       </c>
       <c r="C29">
         <v>1426000.0</v>
       </c>
       <c r="D29">
         <v>3161000.0</v>
       </c>
       <c r="E29">
         <v>-5288000.0</v>
       </c>
       <c r="F29">
         <v>492000.0</v>
       </c>
       <c r="G29">
         <v>212000.0</v>
       </c>
       <c r="H29">
         <v>2176000.0</v>
       </c>
       <c r="I29">
         <v>852000.0</v>
       </c>
       <c r="J29">
         <v>3606000.0</v>
       </c>
       <c r="K29">
         <v>6026000.0</v>
       </c>
       <c r="L29">
         <v>3925000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B30">
         <v>161352000.0</v>
       </c>
       <c r="C30">
         <v>169106000.0</v>
       </c>
       <c r="D30">
         <v>172547000.0</v>
       </c>
       <c r="E30">
         <v>136641000.0</v>
       </c>
       <c r="F30">
         <v>147834000.0</v>
       </c>
       <c r="G30">
         <v>125037000.0</v>
       </c>
       <c r="H30">
         <v>132213000.0</v>
       </c>
       <c r="I30">
         <v>114170000.0</v>
       </c>
       <c r="J30">
         <v>88181000.0</v>
       </c>
       <c r="K30">
         <v>63541000.0</v>
       </c>
       <c r="L30">
         <v>37691000.0</v>
       </c>
       <c r="M30">
         <v>21536000.0</v>
       </c>
       <c r="N30">
         <v>4558000.0</v>
       </c>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31">
         <v>-550000.0</v>
       </c>
       <c r="J31">
         <v>-6091000.0</v>
       </c>
       <c r="K31">
         <v>-3925000.0</v>
       </c>
       <c r="L31">
         <v>-59000.0</v>
       </c>
       <c r="M31">
         <v>462000.0</v>
       </c>
       <c r="N31">
         <v>31000.0</v>
       </c>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B32">
         <v>171048000.0</v>
       </c>
       <c r="C32">
         <v>177485000.0</v>
       </c>
       <c r="D32">
         <v>177255000.0</v>
       </c>
       <c r="E32">
         <v>139721000.0</v>
       </c>
       <c r="F32">
         <v>160180000.0</v>
       </c>
       <c r="G32">
         <v>133604000.0</v>
       </c>
       <c r="H32">
         <v>141109000.0</v>
       </c>
       <c r="I32">
         <v>119114000.0</v>
       </c>
@@ -7634,137 +7747,137 @@
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AC32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:29">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="J1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="K1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="L1" t="s">
         <v>6</v>
       </c>
       <c r="M1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="N1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="O1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="P1" t="s">
         <v>7</v>
       </c>
       <c r="Q1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="R1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="S1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="T1" t="s">
         <v>8</v>
       </c>
       <c r="U1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="V1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="W1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="X1" t="s">
         <v>9</v>
       </c>
       <c r="Y1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="Z1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AA1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AB1" t="s">
         <v>10</v>
       </c>
       <c r="AC1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2">
         <v>51543000.0</v>
       </c>
       <c r="M2"/>
       <c r="N2">
         <v>16920000.0</v>
       </c>
       <c r="O2"/>
       <c r="P2">
         <v>16106000.0</v>
       </c>
       <c r="Q2">
         <v>14248000.0</v>
       </c>
@@ -7785,125 +7898,125 @@
       </c>
       <c r="W2">
         <v>19291000.0</v>
       </c>
       <c r="X2">
         <v>0.0</v>
       </c>
       <c r="Y2">
         <v>0.0</v>
       </c>
       <c r="Z2">
         <v>14836500.0</v>
       </c>
       <c r="AA2">
         <v>14836500.0</v>
       </c>
       <c r="AB2">
         <v>14461000.0</v>
       </c>
       <c r="AC2">
         <v>11321500.0</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4">
         <v>67000.0</v>
       </c>
       <c r="AA4">
         <v>67000.0</v>
       </c>
       <c r="AB4">
         <v>790000.0</v>
       </c>
       <c r="AC4">
         <v>1040500.0</v>
       </c>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B5">
         <v>-711500.0</v>
       </c>
       <c r="C5">
         <v>-711500.0</v>
       </c>
       <c r="D5">
         <v>-3203500.0</v>
       </c>
       <c r="E5">
         <v>-3203500.0</v>
       </c>
       <c r="F5">
         <v>-2705500.0</v>
       </c>
       <c r="G5">
         <v>-2705500.0</v>
       </c>
       <c r="H5">
         <v>-1315500.0</v>
       </c>
       <c r="I5">
         <v>-1315500.0</v>
       </c>
@@ -7946,150 +8059,150 @@
       <c r="V5"/>
       <c r="W5">
         <v>2544000.0</v>
       </c>
       <c r="X5">
         <v>2945000.0</v>
       </c>
       <c r="Y5">
         <v>2945000.0</v>
       </c>
       <c r="Z5">
         <v>4342500.0</v>
       </c>
       <c r="AA5">
         <v>4342500.0</v>
       </c>
       <c r="AB5">
         <v>7877000.0</v>
       </c>
       <c r="AC5">
         <v>3708000.0</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9">
         <v>82061000.0</v>
       </c>
       <c r="M9"/>
       <c r="N9">
         <v>30778000.0</v>
       </c>
       <c r="O9"/>
       <c r="P9">
         <v>22458000.0</v>
       </c>
       <c r="Q9">
         <v>23417000.0</v>
       </c>
@@ -8110,51 +8223,51 @@
       </c>
       <c r="W9">
         <v>9218000.0</v>
       </c>
       <c r="X9">
         <v>8271000.0</v>
       </c>
       <c r="Y9">
         <v>8271000.0</v>
       </c>
       <c r="Z9">
         <v>8971000.0</v>
       </c>
       <c r="AA9">
         <v>8971000.0</v>
       </c>
       <c r="AB9">
         <v>10918000.0</v>
       </c>
       <c r="AC9">
         <v>8153000.0</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10">
         <v>-11890000.0</v>
       </c>
       <c r="M10"/>
       <c r="N10">
         <v>-10801000.0</v>
       </c>
       <c r="O10"/>
       <c r="P10">
         <v>-3070000.0</v>
       </c>
       <c r="Q10">
         <v>-2346000.0</v>
       </c>
@@ -8171,51 +8284,51 @@
         <v>133000.0</v>
       </c>
       <c r="V10">
         <v>4826000.0</v>
       </c>
       <c r="W10">
         <v>2282000.0</v>
       </c>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10">
         <v>1800500.0</v>
       </c>
       <c r="AA10">
         <v>1800500.0</v>
       </c>
       <c r="AB10">
         <v>4399000.0</v>
       </c>
       <c r="AC10">
         <v>3533000.0</v>
       </c>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>-2369500.0</v>
       </c>
       <c r="E11">
         <v>-2369500.0</v>
       </c>
       <c r="F11">
         <v>-274500.0</v>
       </c>
       <c r="G11">
         <v>-274500.0</v>
       </c>
       <c r="H11">
         <v>284500.0</v>
       </c>
       <c r="I11">
         <v>284500.0</v>
       </c>
       <c r="J11">
         <v>-38500.0</v>
       </c>
       <c r="K11">
@@ -8256,51 +8369,51 @@
       </c>
       <c r="W11">
         <v>888000.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>1148000.0</v>
       </c>
       <c r="AA11">
         <v>1148000.0</v>
       </c>
       <c r="AB11">
         <v>1576000.0</v>
       </c>
       <c r="AC11">
         <v>1265000.0</v>
       </c>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12">
         <v>3178000.0</v>
       </c>
       <c r="M12"/>
       <c r="N12">
         <v>1526000.0</v>
       </c>
       <c r="O12"/>
       <c r="P12">
         <v>816000.0</v>
       </c>
       <c r="Q12">
         <v>867000.0</v>
       </c>
@@ -8315,92 +8428,92 @@
       </c>
       <c r="U12">
         <v>1000.0</v>
       </c>
       <c r="V12"/>
       <c r="W12">
         <v>1000.0</v>
       </c>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12">
         <v>1500.0</v>
       </c>
       <c r="AA12">
         <v>1500.0</v>
       </c>
       <c r="AB12">
         <v>5000.0</v>
       </c>
       <c r="AC12">
         <v>245000.0</v>
       </c>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13">
         <v>23000.0</v>
       </c>
       <c r="Q13">
         <v>23000.0</v>
       </c>
       <c r="R13">
         <v>33000.0</v>
       </c>
       <c r="S13">
         <v>50000.0</v>
       </c>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14">
         <v>2000.0</v>
       </c>
       <c r="K14">
         <v>2000.0</v>
       </c>
       <c r="L14">
         <v>2000.0</v>
       </c>
       <c r="M14">
         <v>2000.0</v>
       </c>
       <c r="N14">
         <v>2000.0</v>
       </c>
       <c r="O14">
@@ -8413,51 +8526,51 @@
         <v>3000.0</v>
       </c>
       <c r="R14">
         <v>3000.0</v>
       </c>
       <c r="S14">
         <v>3000.0</v>
       </c>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14">
         <v>15587000.0</v>
       </c>
       <c r="AC14">
         <v>15587000.0</v>
       </c>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15">
         <v>-12101000.0</v>
       </c>
       <c r="M15"/>
       <c r="N15">
         <v>-10453000.0</v>
       </c>
       <c r="O15"/>
       <c r="P15">
         <v>-5082000.0</v>
       </c>
       <c r="Q15">
         <v>-2485000.0</v>
       </c>
@@ -8478,51 +8591,51 @@
       </c>
       <c r="W15">
         <v>1394000.0</v>
       </c>
       <c r="X15">
         <v>0.0</v>
       </c>
       <c r="Y15">
         <v>0.0</v>
       </c>
       <c r="Z15">
         <v>719500.0</v>
       </c>
       <c r="AA15">
         <v>719500.0</v>
       </c>
       <c r="AB15">
         <v>2131000.0</v>
       </c>
       <c r="AC15">
         <v>1584500.0</v>
       </c>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16">
         <v>-32154500.0</v>
       </c>
       <c r="E16">
         <v>-32154500.0</v>
       </c>
       <c r="F16">
         <v>-1682000.0</v>
       </c>
       <c r="G16">
         <v>-1682000.0</v>
       </c>
       <c r="H16">
         <v>-618000.0</v>
       </c>
       <c r="I16">
         <v>-618000.0</v>
       </c>
       <c r="J16">
         <v>-3045000.0</v>
       </c>
       <c r="K16">
@@ -8559,51 +8672,51 @@
         <v>-542000.0</v>
       </c>
       <c r="V16">
         <v>3399000.0</v>
       </c>
       <c r="W16">
         <v>1394000.0</v>
       </c>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16">
         <v>719500.0</v>
       </c>
       <c r="AA16">
         <v>719500.0</v>
       </c>
       <c r="AB16">
         <v>2131000.0</v>
       </c>
       <c r="AC16">
         <v>1584500.0</v>
       </c>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17">
         <v>-5079000.0</v>
       </c>
       <c r="Q17">
         <v>-2485000.0</v>
       </c>
       <c r="R17">
         <v>-2568000.0</v>
       </c>
       <c r="S17">
@@ -8614,158 +8727,158 @@
       </c>
       <c r="U17">
         <v>-542000.0</v>
       </c>
       <c r="V17"/>
       <c r="W17">
         <v>1394000.0</v>
       </c>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17">
         <v>652500.0</v>
       </c>
       <c r="AA17">
         <v>652500.0</v>
       </c>
       <c r="AB17">
         <v>2823000.0</v>
       </c>
       <c r="AC17">
         <v>2268000.0</v>
       </c>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18">
         <v>-816000.0</v>
       </c>
       <c r="Q18">
         <v>-867000.0</v>
       </c>
       <c r="R18">
         <v>-708000.0</v>
       </c>
       <c r="S18">
         <v>-690000.0</v>
       </c>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21">
         <v>-11134000.0</v>
       </c>
       <c r="M21"/>
       <c r="N21">
         <v>-10362000.0</v>
       </c>
       <c r="O21"/>
       <c r="P21">
         <v>-2117000.0</v>
       </c>
       <c r="Q21">
         <v>-2106000.0</v>
       </c>
@@ -8786,84 +8899,84 @@
       </c>
       <c r="W21">
         <v>2544000.0</v>
       </c>
       <c r="X21">
         <v>2945000.0</v>
       </c>
       <c r="Y21">
         <v>2945000.0</v>
       </c>
       <c r="Z21">
         <v>4342500.0</v>
       </c>
       <c r="AA21">
         <v>4342500.0</v>
       </c>
       <c r="AB21">
         <v>7877000.0</v>
       </c>
       <c r="AC21">
         <v>3708000.0</v>
       </c>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B23">
         <v>4276000.0</v>
       </c>
       <c r="C23">
         <v>4276000.0</v>
       </c>
       <c r="D23">
         <v>3697500.0</v>
       </c>
       <c r="E23">
         <v>3697500.0</v>
       </c>
       <c r="F23">
         <v>3240000.0</v>
       </c>
       <c r="G23">
         <v>3240000.0</v>
       </c>
       <c r="H23">
         <v>3969500.0</v>
       </c>
       <c r="I23">
         <v>3969500.0</v>
       </c>
@@ -8906,183 +9019,183 @@
       <c r="V23"/>
       <c r="W23">
         <v>3113000.0</v>
       </c>
       <c r="X23">
         <v>1945500.0</v>
       </c>
       <c r="Y23">
         <v>1945500.0</v>
       </c>
       <c r="Z23">
         <v>2149000.0</v>
       </c>
       <c r="AA23">
         <v>2149000.0</v>
       </c>
       <c r="AB23">
         <v>2315000.0</v>
       </c>
       <c r="AC23">
         <v>2251500.0</v>
       </c>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28">
         <v>55433000.0</v>
       </c>
       <c r="M28"/>
       <c r="N28">
         <v>25131000.0</v>
       </c>
       <c r="O28"/>
       <c r="P28">
         <v>16364000.0</v>
       </c>
       <c r="Q28">
         <v>15563000.0</v>
       </c>
@@ -9103,98 +9216,98 @@
       </c>
       <c r="W28">
         <v>1980000.0</v>
       </c>
       <c r="X28">
         <v>1959000.0</v>
       </c>
       <c r="Y28">
         <v>1959000.0</v>
       </c>
       <c r="Z28">
         <v>1139500.0</v>
       </c>
       <c r="AA28">
         <v>1139500.0</v>
       </c>
       <c r="AB28">
         <v>571000.0</v>
       </c>
       <c r="AC28">
         <v>1033500.0</v>
       </c>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29">
         <v>212000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29">
         <v>-347000.0</v>
       </c>
       <c r="O29"/>
       <c r="P29">
         <v>2009000.0</v>
       </c>
       <c r="Q29">
         <v>139000.0</v>
       </c>
       <c r="R29">
         <v>-46000.0</v>
       </c>
       <c r="S29">
         <v>74000.0</v>
       </c>
       <c r="T29">
         <v>-575000.0</v>
       </c>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30">
         <v>37004000.0</v>
       </c>
       <c r="Q30">
         <v>35241000.0</v>
       </c>
       <c r="R30">
         <v>30986000.0</v>
       </c>
       <c r="S30">
@@ -9209,51 +9322,51 @@
       <c r="V30"/>
       <c r="W30">
         <v>25965000.0</v>
       </c>
       <c r="X30">
         <v>23592000.0</v>
       </c>
       <c r="Y30">
         <v>23592000.0</v>
       </c>
       <c r="Z30">
         <v>19465000.0</v>
       </c>
       <c r="AA30">
         <v>19465000.0</v>
       </c>
       <c r="AB30">
         <v>17502000.0</v>
       </c>
       <c r="AC30">
         <v>15766500.0</v>
       </c>
     </row>
     <row r="31" spans="1:29">
       <c r="A31" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31">
         <v>-1137000.0</v>
       </c>
       <c r="R31">
         <v>-935000.0</v>
       </c>
       <c r="S31">
         <v>-588000.0</v>
       </c>
@@ -9266,51 +9379,51 @@
       <c r="V31"/>
       <c r="W31">
         <v>-262000.0</v>
       </c>
       <c r="X31">
         <v>-503500.0</v>
       </c>
       <c r="Y31">
         <v>-503500.0</v>
       </c>
       <c r="Z31">
         <v>-2542000.0</v>
       </c>
       <c r="AA31">
         <v>-2542000.0</v>
       </c>
       <c r="AB31">
         <v>-3478000.0</v>
       </c>
       <c r="AC31">
         <v>-175000.0</v>
       </c>
     </row>
     <row r="32" spans="1:29">
       <c r="A32" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32">
         <v>133604000.0</v>
       </c>
       <c r="M32"/>
       <c r="N32">
         <v>47698000.0</v>
       </c>
       <c r="O32"/>
       <c r="P32">
         <v>38564000.0</v>
       </c>
       <c r="Q32">
         <v>37665000.0</v>
       </c>
@@ -9420,1031 +9533,1031 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B2">
         <v>69937000.0</v>
       </c>
       <c r="C2">
         <v>51184000.0</v>
       </c>
       <c r="D2">
         <v>39429000.0</v>
       </c>
       <c r="E2">
         <v>24370000.0</v>
       </c>
       <c r="F2">
         <v>37912000.0</v>
       </c>
       <c r="G2">
         <v>26956000.0</v>
       </c>
       <c r="H2">
         <v>50318000.0</v>
       </c>
       <c r="I2">
         <v>95265000.0</v>
       </c>
       <c r="J2">
         <v>34918000.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B3">
         <v>2206000</v>
       </c>
       <c r="C3">
         <v>2153000</v>
       </c>
       <c r="D3">
         <v>3863000</v>
       </c>
       <c r="E3">
         <v>3953000</v>
       </c>
       <c r="F3">
         <v>6374000</v>
       </c>
       <c r="G3">
         <v>3128000</v>
       </c>
       <c r="H3">
         <v>15329000</v>
       </c>
       <c r="I3">
         <v>33889000</v>
       </c>
       <c r="J3">
         <v>4407000</v>
       </c>
       <c r="K3">
         <v>6132000</v>
       </c>
       <c r="L3">
         <v>6780000</v>
       </c>
       <c r="M3">
         <v>4176000</v>
       </c>
       <c r="N3">
         <v>10000</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B6">
         <v>78402000.0</v>
       </c>
       <c r="C6">
         <v>18755000.0</v>
       </c>
       <c r="D6">
         <v>10867000.0</v>
       </c>
       <c r="E6">
         <v>15059000.0</v>
       </c>
       <c r="F6">
         <v>-13542000.0</v>
       </c>
       <c r="G6">
         <v>10956000.0</v>
       </c>
       <c r="H6">
         <v>-23362000.0</v>
       </c>
       <c r="I6">
         <v>-44947000.0</v>
       </c>
       <c r="J6">
         <v>60347000.0</v>
       </c>
       <c r="K6">
         <v>20528000.0</v>
       </c>
       <c r="L6">
         <v>4152000.0</v>
       </c>
       <c r="M6">
         <v>-21072000.0</v>
       </c>
       <c r="N6">
         <v>30341000.0</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B7">
         <v>-19798000.0</v>
       </c>
       <c r="C7">
         <v>6681000.0</v>
       </c>
       <c r="D7">
         <v>-3944000.0</v>
       </c>
       <c r="E7">
         <v>6553000.0</v>
       </c>
       <c r="F7">
         <v>-11427000.0</v>
       </c>
       <c r="G7">
         <v>-5249000.0</v>
       </c>
       <c r="H7">
         <v>373000.0</v>
       </c>
       <c r="I7">
         <v>-9356000.0</v>
       </c>
       <c r="J7">
         <v>-1659000.0</v>
       </c>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9">
         <v>4344000.0</v>
       </c>
       <c r="F9">
         <v>-9946000.0</v>
       </c>
       <c r="G9">
         <v>-6052000.0</v>
       </c>
       <c r="H9">
         <v>-1108000.0</v>
       </c>
       <c r="I9">
         <v>-7371000.0</v>
       </c>
       <c r="J9">
         <v>5970000.0</v>
       </c>
       <c r="K9">
         <v>-7522000.0</v>
       </c>
       <c r="L9">
         <v>277000.0</v>
       </c>
       <c r="M9">
         <v>4051000.0</v>
       </c>
       <c r="N9">
         <v>-173000.0</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B10">
         <v>789000.0</v>
       </c>
       <c r="C10">
         <v>685000.0</v>
       </c>
       <c r="D10">
         <v>-577000.0</v>
       </c>
       <c r="E10">
         <v>482000.0</v>
       </c>
       <c r="F10">
         <v>-677000.0</v>
       </c>
       <c r="G10">
         <v>36000.0</v>
       </c>
       <c r="H10">
         <v>-1214000.0</v>
       </c>
       <c r="I10">
         <v>-2249000.0</v>
       </c>
       <c r="J10">
         <v>-547000.0</v>
       </c>
       <c r="K10">
         <v>-5058000.0</v>
       </c>
       <c r="L10">
         <v>-372000.0</v>
       </c>
       <c r="M10">
         <v>-36000.0</v>
       </c>
       <c r="N10">
         <v>2000.0</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>1789000.0</v>
       </c>
       <c r="F11">
         <v>-1333000.0</v>
       </c>
       <c r="G11">
         <v>1085000.0</v>
       </c>
       <c r="H11">
         <v>1974000.0</v>
       </c>
       <c r="I11">
         <v>3733000.0</v>
       </c>
       <c r="J11">
         <v>-5158000.0</v>
       </c>
       <c r="K11">
         <v>10126000.0</v>
       </c>
       <c r="L11">
         <v>1973000.0</v>
       </c>
       <c r="M11">
         <v>2564000.0</v>
       </c>
       <c r="N11">
         <v>2845000.0</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>59108000.0</v>
       </c>
       <c r="F12">
         <v>2193000.0</v>
       </c>
       <c r="G12">
         <v>11696000.0</v>
       </c>
       <c r="H12">
         <v>4768000.0</v>
       </c>
       <c r="I12">
         <v>-1073000.0</v>
       </c>
       <c r="J12">
         <v>-2845000.0</v>
       </c>
       <c r="K12">
         <v>-4769000.0</v>
       </c>
       <c r="L12">
         <v>-1919000.0</v>
       </c>
       <c r="M12">
         <v>-2001000.0</v>
       </c>
       <c r="N12">
         <v>-1539000.0</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-62000.0</v>
       </c>
       <c r="F13">
         <v>529000.0</v>
       </c>
       <c r="G13">
         <v>-318000.0</v>
       </c>
       <c r="H13">
         <v>1662000.0</v>
       </c>
       <c r="I13">
         <v>-3469000.0</v>
       </c>
       <c r="J13">
         <v>-1642000.0</v>
       </c>
       <c r="K13">
         <v>758000.0</v>
       </c>
       <c r="L13">
         <v>-191000.0</v>
       </c>
       <c r="M13">
         <v>-974000.0</v>
       </c>
       <c r="N13">
         <v>56000.0</v>
       </c>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B14">
         <v>14768000.0</v>
       </c>
       <c r="C14">
         <v>14965000.0</v>
       </c>
       <c r="D14">
         <v>17832000.0</v>
       </c>
       <c r="E14">
         <v>17822000.0</v>
       </c>
       <c r="F14">
         <v>17560000.0</v>
       </c>
       <c r="G14">
         <v>18058000.0</v>
       </c>
       <c r="H14">
         <v>17666000.0</v>
       </c>
       <c r="I14">
         <v>8124000.0</v>
       </c>
       <c r="J14">
         <v>5523000.0</v>
       </c>
       <c r="K14">
         <v>4944000.0</v>
       </c>
       <c r="L14">
         <v>3892000.0</v>
       </c>
       <c r="M14">
         <v>1756000.0</v>
       </c>
       <c r="N14">
         <v>13000.0</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15">
         <v>3658000.0</v>
       </c>
       <c r="J15">
         <v>1000.0</v>
       </c>
       <c r="K15">
         <v>4000000.0</v>
       </c>
       <c r="L15">
         <v>1000.0</v>
       </c>
       <c r="M15"/>
       <c r="N15"/>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B16">
         <v>148708000.0</v>
       </c>
       <c r="C16">
         <v>69937000.0</v>
       </c>
       <c r="D16">
         <v>51184000.0</v>
       </c>
       <c r="E16">
         <v>39429000.0</v>
       </c>
       <c r="F16">
         <v>24370000.0</v>
       </c>
       <c r="G16">
         <v>37912000.0</v>
       </c>
       <c r="H16">
         <v>26956000.0</v>
       </c>
       <c r="I16">
         <v>50318000.0</v>
       </c>
       <c r="J16">
         <v>95265000.0</v>
       </c>
       <c r="K16">
         <v>34918000.0</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B18">
         <v>1932000.0</v>
       </c>
       <c r="C18">
         <v>28037000.0</v>
       </c>
       <c r="D18">
         <v>13985000.0</v>
       </c>
       <c r="E18">
         <v>11948000.0</v>
       </c>
       <c r="F18">
         <v>-5659000.0</v>
       </c>
       <c r="G18">
         <v>8968000.0</v>
       </c>
       <c r="H18">
         <v>-5098000.0</v>
       </c>
       <c r="I18">
         <v>-34841000.0</v>
       </c>
       <c r="J18">
         <v>7427000.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-2153000.0</v>
       </c>
       <c r="D19">
         <v>6634000.0</v>
       </c>
       <c r="E19">
         <v>19061000.0</v>
       </c>
       <c r="F19">
         <v>-6991000.0</v>
       </c>
       <c r="G19">
         <v>-6399000.0</v>
       </c>
       <c r="H19">
         <v>-30488000.0</v>
       </c>
       <c r="I19">
         <v>-51884000.0</v>
       </c>
       <c r="J19">
         <v>-6617000.0</v>
       </c>
       <c r="K19">
         <v>-7568000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B20">
         <v>82801000.0</v>
       </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>2270000.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>10612000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B21">
         <v>-347000.0</v>
       </c>
       <c r="C21">
         <v>-684000.0</v>
       </c>
       <c r="D21">
         <v>-3255000.0</v>
       </c>
       <c r="E21">
         <v>-20507000.0</v>
       </c>
       <c r="F21">
         <v>-3750000.0</v>
       </c>
       <c r="G21">
         <v>8397000.0</v>
       </c>
       <c r="H21">
         <v>-647000.0</v>
       </c>
       <c r="I21">
         <v>937000.0</v>
       </c>
       <c r="J21">
         <v>-2356000.0</v>
       </c>
       <c r="K21">
         <v>25366000.0</v>
       </c>
       <c r="L21">
         <v>15566000.0</v>
       </c>
       <c r="M21">
         <v>42988000.0</v>
       </c>
       <c r="N21">
         <v>41731000.0</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B22">
         <v>6973000.0</v>
       </c>
       <c r="C22">
         <v>-7998000.0</v>
       </c>
       <c r="D22">
         <v>-47300000.0</v>
       </c>
       <c r="E22">
         <v>-67673000.0</v>
       </c>
       <c r="F22">
         <v>-7326000.0</v>
       </c>
       <c r="G22">
         <v>-12101000.0</v>
       </c>
       <c r="H22">
         <v>-13517000.0</v>
       </c>
       <c r="I22">
         <v>-453000.0</v>
       </c>
       <c r="J22">
         <v>5012000.0</v>
       </c>
       <c r="K22">
         <v>13735000.0</v>
       </c>
       <c r="L22">
         <v>8700000.0</v>
       </c>
       <c r="M22">
         <v>3637000.0</v>
       </c>
       <c r="N22">
         <v>-4052000.0</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23">
         <v>-2439000.0</v>
       </c>
       <c r="F23">
         <v>-3121000.0</v>
       </c>
       <c r="G23">
         <v>-3275000.0</v>
       </c>
       <c r="H23">
         <v>-3159000.0</v>
       </c>
       <c r="I23">
         <v>-2000.0</v>
       </c>
       <c r="J23">
         <v>-8882000.0</v>
       </c>
       <c r="K23">
         <v>-10553000.0</v>
       </c>
       <c r="L23">
         <v>34250000.0</v>
       </c>
       <c r="M23">
         <v>42511000.0</v>
       </c>
       <c r="N23">
         <v>610000.0</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24">
         <v>23085000.0</v>
       </c>
       <c r="F24">
         <v>-234000.0</v>
       </c>
       <c r="G24">
         <v>40000.0</v>
       </c>
       <c r="H24">
         <v>397000.0</v>
       </c>
       <c r="I24">
         <v>-1813000.0</v>
       </c>
       <c r="J24">
         <v>-2783000.0</v>
       </c>
       <c r="K24">
         <v>4908000.0</v>
       </c>
       <c r="L24">
         <v>-36616000.0</v>
       </c>
       <c r="M24">
         <v>-37566000.0</v>
       </c>
       <c r="N24">
         <v>-9142000.0</v>
       </c>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B25">
         <v>967000.0</v>
       </c>
       <c r="C25">
         <v>1489000.0</v>
       </c>
       <c r="D25">
         <v>1797000.0</v>
       </c>
       <c r="E25">
         <v>2439000.0</v>
       </c>
       <c r="F25">
         <v>3121000.0</v>
       </c>
       <c r="G25">
         <v>3289000.0</v>
       </c>
       <c r="H25">
         <v>3210000.0</v>
       </c>
       <c r="I25">
         <v>2000.0</v>
       </c>
       <c r="J25">
         <v>5804000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26">
         <v>2161000.0</v>
       </c>
       <c r="L26">
         <v>2161000.0</v>
       </c>
       <c r="M26">
         <v>2161000.0</v>
       </c>
       <c r="N26">
         <v>2161000.0</v>
       </c>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B27">
         <v>0.0</v>
       </c>
       <c r="C27">
         <v>-417000.0</v>
       </c>
       <c r="D27">
         <v>121000.0</v>
       </c>
       <c r="E27">
         <v>767000.0</v>
       </c>
       <c r="F27">
         <v>1420000.0</v>
       </c>
       <c r="G27">
         <v>1766000.0</v>
       </c>
       <c r="H27">
         <v>1351000.0</v>
       </c>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28">
         <v>-20676000.0</v>
       </c>
       <c r="F28">
         <v>-6871000.0</v>
       </c>
       <c r="G28">
         <v>5122000.0</v>
       </c>
       <c r="H28">
         <v>-3806000.0</v>
       </c>
       <c r="I28">
         <v>7889000.0</v>
       </c>
       <c r="J28">
         <v>57631000.0</v>
       </c>
       <c r="K28">
         <v>16974000.0</v>
       </c>
       <c r="L28">
         <v>34250000.0</v>
       </c>
       <c r="M28">
         <v>85499000.0</v>
       </c>
       <c r="N28">
         <v>42341000.0</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B29">
         <v>4138000.0</v>
       </c>
       <c r="C29">
         <v>30190000.0</v>
       </c>
       <c r="D29">
         <v>17848000.0</v>
       </c>
       <c r="E29">
         <v>15972000.0</v>
       </c>
       <c r="F29">
         <v>1098000.0</v>
       </c>
       <c r="G29">
         <v>12407000.0</v>
       </c>
       <c r="H29">
         <v>10231000.0</v>
       </c>
       <c r="I29">
         <v>-2670000.0</v>
       </c>
       <c r="J29">
         <v>12116000.0</v>
       </c>
       <c r="K29">
         <v>11122000.0</v>
       </c>
       <c r="L29">
         <v>13298000.0</v>
       </c>
       <c r="M29">
         <v>8997000.0</v>
       </c>
       <c r="N29">
         <v>-2848000.0</v>
       </c>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30">
         <v>19061000.0</v>
       </c>
       <c r="F30">
         <v>-6991000.0</v>
       </c>
       <c r="G30">
         <v>-6399000.0</v>
       </c>
       <c r="H30">
         <v>-30488000.0</v>
       </c>
       <c r="I30">
         <v>-51884000.0</v>
       </c>
       <c r="J30">
         <v>-9400000.0</v>
       </c>
       <c r="K30">
         <v>-7568000.0</v>
       </c>
@@ -10476,171 +10589,171 @@
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AC30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:29">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>3</v>
       </c>
       <c r="C1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="J1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="K1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="L1" t="s">
         <v>6</v>
       </c>
       <c r="M1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="N1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="O1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="P1" t="s">
         <v>7</v>
       </c>
       <c r="Q1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="R1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="S1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="T1" t="s">
         <v>8</v>
       </c>
       <c r="U1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="V1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="W1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="X1" t="s">
         <v>9</v>
       </c>
       <c r="Y1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="Z1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AA1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AB1" t="s">
         <v>10</v>
       </c>
       <c r="AC1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2">
         <v>26956000.0</v>
       </c>
       <c r="P2">
         <v>22859000.0</v>
       </c>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>1615000</v>
       </c>
       <c r="E3">
         <v>1615000</v>
       </c>
       <c r="F3">
         <v>361500</v>
       </c>
       <c r="G3">
         <v>361500</v>
       </c>
       <c r="H3">
         <v>1126000</v>
       </c>
       <c r="I3">
         <v>1126000</v>
       </c>
@@ -10685,117 +10798,117 @@
       </c>
       <c r="W3">
         <v>4852000</v>
       </c>
       <c r="X3">
         <v>1323000</v>
       </c>
       <c r="Y3">
         <v>1323000</v>
       </c>
       <c r="Z3">
         <v>880500</v>
       </c>
       <c r="AA3">
         <v>880500</v>
       </c>
       <c r="AB3">
         <v>1160000</v>
       </c>
       <c r="AC3">
         <v>1126000</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6">
         <v>1697000.0</v>
       </c>
       <c r="E6">
         <v>1697000.0</v>
       </c>
       <c r="F6">
         <v>5832500.0</v>
       </c>
       <c r="G6">
         <v>5832500.0</v>
       </c>
       <c r="H6">
         <v>-2762500.0</v>
       </c>
       <c r="I6">
         <v>-2762500.0</v>
       </c>
       <c r="J6">
         <v>-4008500.0</v>
       </c>
       <c r="K6">
@@ -10830,117 +10943,117 @@
       </c>
       <c r="U6">
         <v>-7661000.0</v>
       </c>
       <c r="V6"/>
       <c r="W6">
         <v>-14475000.0</v>
       </c>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6">
         <v>26721500.0</v>
       </c>
       <c r="AA6">
         <v>26721500.0</v>
       </c>
       <c r="AB6">
         <v>-631000.0</v>
       </c>
       <c r="AC6">
         <v>18672000.0</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9">
         <v>3199000.0</v>
       </c>
       <c r="E9">
         <v>3199000.0</v>
       </c>
       <c r="F9">
         <v>-1027000.0</v>
       </c>
       <c r="G9">
         <v>-1027000.0</v>
       </c>
       <c r="H9">
         <v>189000.0</v>
       </c>
       <c r="I9">
         <v>189000.0</v>
       </c>
       <c r="J9">
         <v>-5162000.0</v>
       </c>
       <c r="K9">
@@ -10973,51 +11086,51 @@
       </c>
       <c r="U9">
         <v>-2852000.0</v>
       </c>
       <c r="V9"/>
       <c r="W9">
         <v>-6937000.0</v>
       </c>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9">
         <v>-761500.0</v>
       </c>
       <c r="AA9">
         <v>-761500.0</v>
       </c>
       <c r="AB9">
         <v>-7232000.0</v>
       </c>
       <c r="AC9">
         <v>-2327000.0</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10">
         <v>-125000.0</v>
       </c>
       <c r="E10">
         <v>-125000.0</v>
       </c>
       <c r="F10">
         <v>366000.0</v>
       </c>
       <c r="G10">
         <v>366000.0</v>
       </c>
       <c r="H10">
         <v>-428000.0</v>
       </c>
       <c r="I10">
         <v>-428000.0</v>
       </c>
       <c r="J10">
         <v>89500.0</v>
       </c>
       <c r="K10">
@@ -11052,51 +11165,51 @@
       </c>
       <c r="U10">
         <v>190000.0</v>
       </c>
       <c r="V10"/>
       <c r="W10">
         <v>-1951000.0</v>
       </c>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10">
         <v>-497000.0</v>
       </c>
       <c r="AA10">
         <v>-497000.0</v>
       </c>
       <c r="AB10">
         <v>583000.0</v>
       </c>
       <c r="AC10">
         <v>-1882000.0</v>
       </c>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>139500.0</v>
       </c>
       <c r="E11">
         <v>139500.0</v>
       </c>
       <c r="F11">
         <v>755000.0</v>
       </c>
       <c r="G11">
         <v>755000.0</v>
       </c>
       <c r="H11">
         <v>-777500.0</v>
       </c>
       <c r="I11">
         <v>-777500.0</v>
       </c>
       <c r="J11">
         <v>111000.0</v>
       </c>
       <c r="K11">
@@ -11135,51 +11248,51 @@
       <c r="V11"/>
       <c r="W11">
         <v>1082000.0</v>
       </c>
       <c r="X11">
         <v>-5380000.0</v>
       </c>
       <c r="Y11">
         <v>-5380000.0</v>
       </c>
       <c r="Z11">
         <v>2801000.0</v>
       </c>
       <c r="AA11">
         <v>2801000.0</v>
       </c>
       <c r="AB11">
         <v>3970000.0</v>
       </c>
       <c r="AC11">
         <v>4232000.0</v>
       </c>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12">
         <v>30015000.0</v>
       </c>
       <c r="E12">
         <v>30015000.0</v>
       </c>
       <c r="F12">
         <v>-461000.0</v>
       </c>
       <c r="G12">
         <v>-461000.0</v>
       </c>
       <c r="H12">
         <v>320500.0</v>
       </c>
       <c r="I12">
         <v>320500.0</v>
       </c>
       <c r="J12">
         <v>776000.0</v>
       </c>
       <c r="K12">
@@ -11218,51 +11331,51 @@
       <c r="V12"/>
       <c r="W12">
         <v>226000.0</v>
       </c>
       <c r="X12">
         <v>-3101000.0</v>
       </c>
       <c r="Y12">
         <v>-3101000.0</v>
       </c>
       <c r="Z12">
         <v>1678500.0</v>
       </c>
       <c r="AA12">
         <v>1678500.0</v>
       </c>
       <c r="AB12">
         <v>4158000.0</v>
       </c>
       <c r="AC12">
         <v>-4214000.0</v>
       </c>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13">
         <v>731000.0</v>
       </c>
       <c r="E13">
         <v>731000.0</v>
       </c>
       <c r="F13">
         <v>-762000.0</v>
       </c>
       <c r="G13">
         <v>-762000.0</v>
       </c>
       <c r="H13">
         <v>52500.0</v>
       </c>
       <c r="I13">
         <v>52500.0</v>
       </c>
       <c r="J13">
         <v>212000.0</v>
       </c>
       <c r="K13">
@@ -11297,51 +11410,51 @@
       </c>
       <c r="U13">
         <v>176000.0</v>
       </c>
       <c r="V13"/>
       <c r="W13">
         <v>-3445000.0</v>
       </c>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13">
         <v>-1013500.0</v>
       </c>
       <c r="AA13">
         <v>-1013500.0</v>
       </c>
       <c r="AB13">
         <v>785000.0</v>
       </c>
       <c r="AC13">
         <v>-1035500.0</v>
       </c>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14">
         <v>4478000.0</v>
       </c>
       <c r="E14">
         <v>4478000.0</v>
       </c>
       <c r="F14">
         <v>4433000.0</v>
       </c>
       <c r="G14">
         <v>4433000.0</v>
       </c>
       <c r="H14">
         <v>4431000.0</v>
       </c>
       <c r="I14">
         <v>4431000.0</v>
       </c>
       <c r="J14">
         <v>4349000.0</v>
       </c>
       <c r="K14">
@@ -11378,273 +11491,273 @@
         <v>2016000.0</v>
       </c>
       <c r="V14">
         <v>3240000.0</v>
       </c>
       <c r="W14">
         <v>1581000.0</v>
       </c>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14">
         <v>1340000.0</v>
       </c>
       <c r="AA14">
         <v>1340000.0</v>
       </c>
       <c r="AB14">
         <v>1297000.0</v>
       </c>
       <c r="AC14">
         <v>1160000.0</v>
       </c>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15">
         <v>3658000.0</v>
       </c>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15">
         <v>1829000.0</v>
       </c>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16">
         <v>26956000.0</v>
       </c>
       <c r="Q16">
         <v>22859000.0</v>
       </c>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19">
         <v>11542000.0</v>
       </c>
       <c r="G19">
         <v>11542000.0</v>
       </c>
       <c r="H19">
         <v>11542000.0</v>
       </c>
       <c r="I19">
         <v>11542000.0</v>
       </c>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19">
         <v>-9175000.0</v>
       </c>
       <c r="Q19">
         <v>-3369000.0</v>
       </c>
       <c r="R19">
         <v>-5568000.0</v>
       </c>
       <c r="S19">
         <v>-12376000.0</v>
       </c>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21">
         <v>-2700000.0</v>
       </c>
       <c r="E21">
         <v>-2700000.0</v>
       </c>
       <c r="F21">
         <v>-7553500.0</v>
       </c>
       <c r="G21">
         <v>-7553500.0</v>
       </c>
       <c r="H21">
         <v>-3593500.0</v>
       </c>
       <c r="I21">
         <v>-3593500.0</v>
       </c>
       <c r="J21">
         <v>1718500.0</v>
       </c>
       <c r="K21">
@@ -11679,51 +11792,51 @@
       </c>
       <c r="U21">
         <v>468500.0</v>
       </c>
       <c r="V21"/>
       <c r="W21">
         <v>468500.0</v>
       </c>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21">
         <v>-2428500.0</v>
       </c>
       <c r="AA21">
         <v>-2428500.0</v>
       </c>
       <c r="AB21">
         <v>-9892000.0</v>
       </c>
       <c r="AC21">
         <v>20767500.0</v>
       </c>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B22">
         <v>-23073000.0</v>
       </c>
       <c r="C22">
         <v>-577000.0</v>
       </c>
       <c r="D22">
         <v>-32154500.0</v>
       </c>
       <c r="E22">
         <v>-32154500.0</v>
       </c>
       <c r="F22">
         <v>-1682000.0</v>
       </c>
       <c r="G22">
         <v>-1682000.0</v>
       </c>
       <c r="H22">
         <v>-618000.0</v>
       </c>
       <c r="I22">
         <v>-618000.0</v>
       </c>
@@ -11768,51 +11881,51 @@
       </c>
       <c r="W22">
         <v>1394000.0</v>
       </c>
       <c r="X22">
         <v>0.0</v>
       </c>
       <c r="Y22">
         <v>0.0</v>
       </c>
       <c r="Z22">
         <v>719500.0</v>
       </c>
       <c r="AA22">
         <v>719500.0</v>
       </c>
       <c r="AB22">
         <v>2131000.0</v>
       </c>
       <c r="AC22">
         <v>1584500.0</v>
       </c>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23">
         <v>-584500.0</v>
       </c>
       <c r="E23">
         <v>-584500.0</v>
       </c>
       <c r="F23">
         <v>-635000.0</v>
       </c>
       <c r="G23">
         <v>-635000.0</v>
       </c>
       <c r="H23">
         <v>-822500.0</v>
       </c>
       <c r="I23">
         <v>-822500.0</v>
       </c>
       <c r="J23">
         <v>-738000.0</v>
       </c>
       <c r="K23">
@@ -11849,51 +11962,51 @@
         <v>-1000.0</v>
       </c>
       <c r="V23">
         <v>10612000.0</v>
       </c>
       <c r="W23">
         <v>-1000.0</v>
       </c>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23">
         <v>-4078000.0</v>
       </c>
       <c r="AA23">
         <v>-4078000.0</v>
       </c>
       <c r="AB23">
         <v>2585000.0</v>
       </c>
       <c r="AC23">
         <v>-950500.0</v>
       </c>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24">
         <v>500.0</v>
       </c>
       <c r="E24">
         <v>500.0</v>
       </c>
       <c r="F24">
         <v>11542000.0</v>
       </c>
       <c r="G24">
         <v>11542000.0</v>
       </c>
       <c r="H24">
         <v>-119000.0</v>
       </c>
       <c r="I24">
         <v>-119000.0</v>
       </c>
       <c r="J24">
         <v>2000.0</v>
       </c>
       <c r="K24">
@@ -11924,158 +12037,158 @@
         <v>-7002000.0</v>
       </c>
       <c r="T24">
         <v>-17995000.0</v>
       </c>
       <c r="U24">
         <v>63000.0</v>
       </c>
       <c r="V24"/>
       <c r="W24">
         <v>-35000.0</v>
       </c>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24">
         <v>-17000.0</v>
       </c>
       <c r="AC24">
         <v>2463000.0</v>
       </c>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26">
         <v>29841500.0</v>
       </c>
       <c r="AA26">
         <v>29841500.0</v>
       </c>
       <c r="AB26">
         <v>2161000.0</v>
       </c>
       <c r="AC26">
         <v>2161000.0</v>
       </c>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28">
         <v>-3284500.0</v>
       </c>
       <c r="E28">
         <v>-3284500.0</v>
       </c>
       <c r="F28">
         <v>-7053500.0</v>
       </c>
       <c r="G28">
         <v>-7053500.0</v>
       </c>
       <c r="H28">
         <v>-4416000.0</v>
       </c>
       <c r="I28">
         <v>-4416000.0</v>
       </c>
       <c r="J28">
         <v>980500.0</v>
       </c>
       <c r="K28">
@@ -12112,51 +12225,51 @@
         <v>467500.0</v>
       </c>
       <c r="V28">
         <v>6954000.0</v>
       </c>
       <c r="W28">
         <v>10612000.0</v>
       </c>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28">
         <v>23335000.0</v>
       </c>
       <c r="AA28">
         <v>23335000.0</v>
       </c>
       <c r="AB28">
         <v>-5146000.0</v>
       </c>
       <c r="AC28">
         <v>19817000.0</v>
       </c>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29">
         <v>6364000.0</v>
       </c>
       <c r="E29">
         <v>6364000.0</v>
       </c>
       <c r="F29">
         <v>1622000.0</v>
       </c>
       <c r="G29">
         <v>1622000.0</v>
       </c>
       <c r="H29">
         <v>3218500.0</v>
       </c>
       <c r="I29">
         <v>3218500.0</v>
       </c>
       <c r="J29">
         <v>-2669500.0</v>
       </c>
       <c r="K29">
@@ -12195,51 +12308,51 @@
       <c r="V29"/>
       <c r="W29">
         <v>-8050000.0</v>
       </c>
       <c r="X29">
         <v>1650000.0</v>
       </c>
       <c r="Y29">
         <v>1650000.0</v>
       </c>
       <c r="Z29">
         <v>4267000.0</v>
       </c>
       <c r="AA29">
         <v>4267000.0</v>
       </c>
       <c r="AB29">
         <v>5692000.0</v>
       </c>
       <c r="AC29">
         <v>-2482000.0</v>
       </c>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30">
         <v>-1650000.0</v>
       </c>
       <c r="E30">
         <v>-1650000.0</v>
       </c>
       <c r="F30">
         <v>11180500.0</v>
       </c>
       <c r="G30">
         <v>11180500.0</v>
       </c>
       <c r="H30">
         <v>-1413000.0</v>
       </c>
       <c r="I30">
         <v>-1413000.0</v>
       </c>
       <c r="J30">
         <v>-2082500.0</v>
       </c>
       <c r="K30">