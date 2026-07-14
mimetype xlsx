--- v0 (2026-03-14)
+++ v1 (2026-07-14)
@@ -1451,51 +1451,51 @@
       <c r="L22">
         <v>6190000.0</v>
       </c>
     </row>
     <row r="23" spans="1:12">
       <c r="A23" t="s">
         <v>33</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
     </row>
     <row r="24" spans="1:12">
       <c r="A24" t="s">
         <v>34</v>
       </c>
       <c r="B24">
-        <v>0.0</v>
+        <v>2625000.0</v>
       </c>
       <c r="C24">
         <v>729000.0</v>
       </c>
       <c r="D24">
         <v>1979000.0</v>
       </c>
       <c r="E24">
         <v>3229000.0</v>
       </c>
       <c r="F24">
         <v>0.0</v>
       </c>
       <c r="G24">
         <v>3558000.0</v>
       </c>
       <c r="H24">
         <v>0.0</v>
       </c>
       <c r="I24"/>
       <c r="J24">
         <v>1588000.0</v>
       </c>
       <c r="K24">
         <v>3117000.0</v>
@@ -2654,51 +2654,51 @@
       </c>
       <c r="T1" t="s">
         <v>7</v>
       </c>
       <c r="U1" t="s">
         <v>85</v>
       </c>
       <c r="V1" t="s">
         <v>86</v>
       </c>
       <c r="W1" t="s">
         <v>87</v>
       </c>
       <c r="X1" t="s">
         <v>8</v>
       </c>
       <c r="Y1" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" t="s">
         <v>12</v>
       </c>
       <c r="B2">
-        <v>38573000.0</v>
+        <v>36441000.0</v>
       </c>
       <c r="C2">
         <v>38263000.0</v>
       </c>
       <c r="D2">
         <v>42303000.0</v>
       </c>
       <c r="E2">
         <v>50441000.0</v>
       </c>
       <c r="F2">
         <v>42834000.0</v>
       </c>
       <c r="G2">
         <v>37420000.0</v>
       </c>
       <c r="H2">
         <v>34193000.0</v>
       </c>
       <c r="I2"/>
       <c r="J2">
         <v>30678000.0</v>
       </c>
       <c r="K2"/>
       <c r="L2">
@@ -3616,51 +3616,51 @@
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
     </row>
     <row r="24" spans="1:25">
       <c r="A24" t="s">
         <v>34</v>
       </c>
       <c r="B24">
-        <v>0.0</v>
+        <v>2625000.0</v>
       </c>
       <c r="C24">
         <v>104000.0</v>
       </c>
       <c r="D24">
         <v>729000.0</v>
       </c>
       <c r="E24">
         <v>1354000.0</v>
       </c>
       <c r="F24">
         <v>1979000.0</v>
       </c>
       <c r="G24">
         <v>2604000.0</v>
       </c>
       <c r="H24">
         <v>3229000.0</v>
       </c>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24">
         <v>0.0</v>
       </c>
@@ -4000,51 +4000,51 @@
       </c>
       <c r="T31">
         <v>36614000.0</v>
       </c>
       <c r="U31">
         <v>34937000.0</v>
       </c>
       <c r="V31">
         <v>33046000.0</v>
       </c>
       <c r="W31">
         <v>32949000.0</v>
       </c>
       <c r="X31">
         <v>31398000.0</v>
       </c>
       <c r="Y31">
         <v>29550000.0</v>
       </c>
     </row>
     <row r="32" spans="1:25">
       <c r="A32" t="s">
         <v>42</v>
       </c>
       <c r="B32">
-        <v>45888000.0</v>
+        <v>48524000.0</v>
       </c>
       <c r="C32">
         <v>41309000.0</v>
       </c>
       <c r="D32">
         <v>48401000.0</v>
       </c>
       <c r="E32">
         <v>43899000.0</v>
       </c>
       <c r="F32">
         <v>42910000.0</v>
       </c>
       <c r="G32">
         <v>49665000.0</v>
       </c>
       <c r="H32">
         <v>49578000.0</v>
       </c>
       <c r="I32"/>
       <c r="J32">
         <v>42001000.0</v>
       </c>
       <c r="K32"/>
       <c r="L32">
@@ -4151,51 +4151,51 @@
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
     </row>
     <row r="35" spans="1:25">
       <c r="A35" t="s">
         <v>45</v>
       </c>
       <c r="B35">
-        <v>1320000.0</v>
+        <v>3956000.0</v>
       </c>
       <c r="C35">
         <v>2199000.0</v>
       </c>
       <c r="D35">
         <v>3597000.0</v>
       </c>
       <c r="E35">
         <v>4925000.0</v>
       </c>
       <c r="F35">
         <v>5659000.0</v>
       </c>
       <c r="G35">
         <v>3388000.0</v>
       </c>
       <c r="H35">
         <v>4123000.0</v>
       </c>
       <c r="I35"/>
       <c r="J35">
         <v>1372000.0</v>
       </c>
       <c r="K35"/>
       <c r="L35">
@@ -4866,51 +4866,51 @@
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
     </row>
     <row r="50" spans="1:25">
       <c r="A50" t="s">
         <v>60</v>
       </c>
       <c r="B50">
-        <v>7529000.0</v>
+        <v>4904000.0</v>
       </c>
       <c r="C50">
         <v>9150000.0</v>
       </c>
       <c r="D50">
         <v>10259000.0</v>
       </c>
       <c r="E50">
         <v>2608000.0</v>
       </c>
       <c r="F50">
         <v>1250000.0</v>
       </c>
       <c r="G50">
         <v>1250000.0</v>
       </c>
       <c r="H50">
         <v>1250000.0</v>
       </c>
       <c r="I50"/>
       <c r="J50">
         <v>3661000.0</v>
       </c>
       <c r="K50"/>
       <c r="L50">
@@ -5205,51 +5205,51 @@
       </c>
       <c r="T56">
         <v>66616000.0</v>
       </c>
       <c r="U56">
         <v>64708000.0</v>
       </c>
       <c r="V56">
         <v>60195000.0</v>
       </c>
       <c r="W56">
         <v>59709000.0</v>
       </c>
       <c r="X56">
         <v>63541000.0</v>
       </c>
       <c r="Y56">
         <v>64675000.0</v>
       </c>
     </row>
     <row r="57" spans="1:25">
       <c r="A57" t="s">
         <v>67</v>
       </c>
       <c r="B57">
-        <v>49707000.0</v>
+        <v>47071000.0</v>
       </c>
       <c r="C57">
         <v>51456000.0</v>
       </c>
       <c r="D57">
         <v>57687000.0</v>
       </c>
       <c r="E57">
         <v>57669000.0</v>
       </c>
       <c r="F57">
         <v>49244000.0</v>
       </c>
       <c r="G57">
         <v>41486000.0</v>
       </c>
       <c r="H57">
         <v>40074000.0</v>
       </c>
       <c r="I57"/>
       <c r="J57">
         <v>38080000.0</v>
       </c>
       <c r="K57"/>
       <c r="L57">
@@ -5887,51 +5887,53 @@
         <v>95000.0</v>
       </c>
       <c r="G12">
         <v>110000.0</v>
       </c>
       <c r="H12">
         <v>138000.0</v>
       </c>
       <c r="I12">
         <v>129000.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:12">
       <c r="A13" t="s">
         <v>100</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>55000.0</v>
+      </c>
       <c r="C13">
         <v>150000.0</v>
       </c>
       <c r="D13">
         <v>341000.0</v>
       </c>
       <c r="E13">
         <v>42000.0</v>
       </c>
       <c r="F13">
         <v>74000.0</v>
       </c>
       <c r="G13">
         <v>110000.0</v>
       </c>
       <c r="H13">
         <v>138000.0</v>
       </c>
       <c r="I13">
         <v>129000.0</v>
       </c>
       <c r="J13">
         <v>206000.0</v>
       </c>
       <c r="K13">
@@ -6058,51 +6060,51 @@
       </c>
       <c r="G17">
         <v>6163000.0</v>
       </c>
       <c r="H17">
         <v>6530000.0</v>
       </c>
       <c r="I17">
         <v>5410000.0</v>
       </c>
       <c r="J17">
         <v>6088000.0</v>
       </c>
       <c r="K17">
         <v>5240000.0</v>
       </c>
       <c r="L17">
         <v>5058000.0</v>
       </c>
     </row>
     <row r="18" spans="1:12">
       <c r="A18" t="s">
         <v>105</v>
       </c>
       <c r="B18">
-        <v>-520000.0</v>
+        <v>-465000.0</v>
       </c>
       <c r="C18">
         <v>-415000.0</v>
       </c>
       <c r="D18">
         <v>63000.0</v>
       </c>
       <c r="E18">
         <v>-196000.0</v>
       </c>
       <c r="F18">
         <v>-21000.0</v>
       </c>
       <c r="G18">
         <v>70000.0</v>
       </c>
       <c r="H18">
         <v>-138000.0</v>
       </c>
       <c r="I18">
         <v>-75000.0</v>
       </c>
       <c r="J18">
         <v>-197000.0</v>
       </c>
@@ -6126,51 +6128,51 @@
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
     </row>
     <row r="20" spans="1:12">
       <c r="A20" t="s">
         <v>107</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
     </row>
     <row r="21" spans="1:12">
       <c r="A21" t="s">
         <v>108</v>
       </c>
       <c r="B21">
-        <v>15799000.0</v>
+        <v>15514000.0</v>
       </c>
       <c r="C21">
         <v>14818000.0</v>
       </c>
       <c r="D21">
         <v>12109000.0</v>
       </c>
       <c r="E21">
         <v>15473000.0</v>
       </c>
       <c r="F21">
         <v>8481000.0</v>
       </c>
       <c r="G21">
         <v>9346000.0</v>
       </c>
       <c r="H21">
         <v>8605000.0</v>
       </c>
       <c r="I21">
         <v>7933000.0</v>
       </c>
       <c r="J21">
         <v>8362000.0</v>
       </c>
@@ -6245,92 +6247,94 @@
       <c r="E25">
         <v>2722000.0</v>
       </c>
       <c r="F25">
         <v>2204000.0</v>
       </c>
       <c r="G25">
         <v>2081000.0</v>
       </c>
       <c r="H25">
         <v>2005000.0</v>
       </c>
       <c r="I25">
         <v>831000.0</v>
       </c>
       <c r="J25">
         <v>747000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
     </row>
     <row r="26" spans="1:12">
       <c r="A26" t="s">
         <v>113</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>255000.0</v>
+      </c>
       <c r="C26">
         <v>402000.0</v>
       </c>
       <c r="D26">
         <v>439000.0</v>
       </c>
       <c r="E26">
         <v>242000.0</v>
       </c>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>615000.0</v>
       </c>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
     </row>
     <row r="27" spans="1:12">
       <c r="A27" t="s">
         <v>114</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
     </row>
     <row r="28" spans="1:12">
       <c r="A28" t="s">
         <v>115</v>
       </c>
       <c r="B28">
-        <v>56383000.0</v>
+        <v>22866000.0</v>
       </c>
       <c r="C28">
         <v>22670000.0</v>
       </c>
       <c r="D28">
         <v>21480000.0</v>
       </c>
       <c r="E28">
         <v>47828000.0</v>
       </c>
       <c r="F28">
         <v>40033000.0</v>
       </c>
       <c r="G28">
         <v>36661000.0</v>
       </c>
       <c r="H28">
         <v>34609000.0</v>
       </c>
       <c r="I28">
         <v>32158000.0</v>
       </c>
       <c r="J28">
         <v>28874000.0</v>
       </c>
@@ -6362,51 +6366,51 @@
       </c>
       <c r="G29">
         <v>945000.0</v>
       </c>
       <c r="H29">
         <v>1457000.0</v>
       </c>
       <c r="I29">
         <v>1590000.0</v>
       </c>
       <c r="J29">
         <v>1072000.0</v>
       </c>
       <c r="K29">
         <v>243000.0</v>
       </c>
       <c r="L29">
         <v>964000.0</v>
       </c>
     </row>
     <row r="30" spans="1:12">
       <c r="A30" t="s">
         <v>117</v>
       </c>
       <c r="B30">
-        <v>161568000.0</v>
+        <v>161853000.0</v>
       </c>
       <c r="C30">
         <v>180602000.0</v>
       </c>
       <c r="D30">
         <v>158486000.0</v>
       </c>
       <c r="E30">
         <v>146843000.0</v>
       </c>
       <c r="F30">
         <v>117402000.0</v>
       </c>
       <c r="G30">
         <v>116176000.0</v>
       </c>
       <c r="H30">
         <v>111382000.0</v>
       </c>
       <c r="I30">
         <v>112455000.0</v>
       </c>
       <c r="J30">
         <v>105115000.0</v>
       </c>
@@ -8243,51 +8247,51 @@
       </c>
       <c r="G14">
         <v>2081000.0</v>
       </c>
       <c r="H14">
         <v>2005000.0</v>
       </c>
       <c r="I14">
         <v>831000.0</v>
       </c>
       <c r="J14">
         <v>747000.0</v>
       </c>
       <c r="K14">
         <v>370000.0</v>
       </c>
       <c r="L14">
         <v>249000.0</v>
       </c>
     </row>
     <row r="15" spans="1:12">
       <c r="A15" t="s">
         <v>134</v>
       </c>
       <c r="B15">
-        <v>5480000.0</v>
+        <v>4633000.0</v>
       </c>
       <c r="C15">
         <v>2656000.0</v>
       </c>
       <c r="D15">
         <v>14563000.0</v>
       </c>
       <c r="E15">
         <v>2069000.0</v>
       </c>
       <c r="F15">
         <v>1863000.0</v>
       </c>
       <c r="G15">
         <v>3004000.0</v>
       </c>
       <c r="H15">
         <v>1650000.0</v>
       </c>
       <c r="I15">
         <v>7000000.0</v>
       </c>
       <c r="J15">
         <v>1000000.0</v>
       </c>