--- v0 (2026-03-14)
+++ v1 (2026-11-07)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="132">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
   </si>
   <si>
     <t>accumulatedDepreciation</t>
   </si>
   <si>
     <t>accumulatedOtherComprehensiveIncome</t>
@@ -223,50 +226,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
+  </si>
+  <si>
+    <t>2025-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
   <si>
     <t>2022-09-30</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
     <t>2022-03-31</t>
   </si>
   <si>
     <t>costOfRevenue</t>
   </si>
   <si>
     <t>depreciationAndAmortization</t>
   </si>
@@ -785,4660 +794,5125 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F62"/>
+  <dimension ref="A1:G62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="2" spans="1:6">
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7">
       <c r="A2" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B2">
+        <v>746014.0</v>
+      </c>
+      <c r="C2">
         <v>283872.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>273302.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1683715.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2562997.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>5666459.0</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
-    </row>
-    <row r="4" spans="1:6">
+      <c r="G3"/>
+    </row>
+    <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-    </row>
-    <row r="5" spans="1:6">
+      <c r="G4"/>
+    </row>
+    <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
-    </row>
-    <row r="6" spans="1:6">
+      <c r="G5"/>
+    </row>
+    <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
-    </row>
-    <row r="7" spans="1:6">
+      <c r="G6"/>
+    </row>
+    <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7">
+        <v>5890252.0</v>
+      </c>
+      <c r="C7">
         <v>5071078.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>2861113.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="E7">
         <v>0.0</v>
       </c>
       <c r="F7">
+        <v>0.0</v>
+      </c>
+      <c r="G7">
         <v>1535333.0</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8">
+        <v>129148889.0</v>
+      </c>
+      <c r="C8">
         <v>124094758.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>123898293.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>104811429.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>102604532.0</v>
       </c>
       <c r="F8">
         <v>102604532.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:6">
+      <c r="G8">
+        <v>102604532.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
-    </row>
-    <row r="10" spans="1:6">
+      <c r="G9"/>
+    </row>
+    <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10">
+        <v>2190515.0</v>
+      </c>
+      <c r="C10">
         <v>3941126.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>11841308.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1370533.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2558604.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>2364347.0</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
-    </row>
-    <row r="12" spans="1:6">
+      <c r="G11"/>
+    </row>
+    <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
-    </row>
-    <row r="13" spans="1:6">
+      <c r="G12"/>
+    </row>
+    <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
+      <c r="C13"/>
+      <c r="D13">
         <v>123898293.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>104811429.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>102604532.0</v>
       </c>
       <c r="F13">
         <v>102604532.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:6">
+      <c r="G13">
+        <v>102604532.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B14">
+        <v>1119551696.0</v>
+      </c>
+      <c r="C14">
         <v>1010730765.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1006328615.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>643016159.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25720651.0</v>
       </c>
       <c r="F14">
         <v>25720651.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:6">
+      <c r="G14">
+        <v>25720651.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
-    </row>
-    <row r="16" spans="1:6">
+      <c r="G15"/>
+    </row>
+    <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-    </row>
-    <row r="17" spans="1:6">
+      <c r="G16"/>
+    </row>
+    <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
-    </row>
-    <row r="18" spans="1:6">
+      <c r="G17"/>
+    </row>
+    <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
-    </row>
-    <row r="19" spans="1:6">
+      <c r="G18"/>
+    </row>
+    <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
-    </row>
-    <row r="20" spans="1:6">
+      <c r="G19"/>
+    </row>
+    <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B20">
+        <v>4941204.0</v>
+      </c>
+      <c r="C20">
         <v>2586434.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>3588348.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>0.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>817948.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>7162522.0</v>
       </c>
     </row>
-    <row r="21" spans="1:6">
+    <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>26</v>
+      </c>
+      <c r="B21">
+        <v>1088544.0</v>
+      </c>
       <c r="C21"/>
       <c r="D21"/>
-      <c r="E21">
+      <c r="E21"/>
+      <c r="F21">
         <v>14545.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>44736.0</v>
       </c>
     </row>
-    <row r="22" spans="1:6">
+    <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B22">
+        <v>1065513.0</v>
+      </c>
+      <c r="C22">
         <v>1184425.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>963519.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>553838.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>2233378.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>13137110.0</v>
       </c>
     </row>
-    <row r="23" spans="1:6">
+    <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
-    </row>
-    <row r="24" spans="1:6">
+      <c r="G23"/>
+    </row>
+    <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B24">
+        <v>1694483.0</v>
+      </c>
+      <c r="C24">
         <v>0.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>172347.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>0.0</v>
       </c>
-      <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24">
         <v>0.0</v>
       </c>
     </row>
-    <row r="25" spans="1:6">
+    <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
-    </row>
-    <row r="26" spans="1:6">
+      <c r="G25"/>
+    </row>
+    <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-    </row>
-    <row r="27" spans="1:6">
+      <c r="G26"/>
+    </row>
+    <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-    </row>
-    <row r="28" spans="1:6">
+      <c r="G27"/>
+    </row>
+    <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
-      <c r="D28">
+      <c r="D28"/>
+      <c r="E28">
         <v>119467.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>13258692.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>30713475.0</v>
       </c>
     </row>
-    <row r="29" spans="1:6">
+    <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B29">
+        <v>14284617.0</v>
+      </c>
+      <c r="C29">
         <v>11260403.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>16357472.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-798257.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-4816053.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>37937093.0</v>
       </c>
     </row>
-    <row r="30" spans="1:6">
+    <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B30">
+        <v>284933.0</v>
+      </c>
+      <c r="C30">
         <v>175888.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>556170.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1255260.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>19142822.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>29423773.0</v>
       </c>
     </row>
-    <row r="31" spans="1:6">
+    <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B31"/>
-      <c r="C31">
+      <c r="C31"/>
+      <c r="D31">
         <v>12596777.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-2288257.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-21465842.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-2347987.0</v>
       </c>
     </row>
-    <row r="32" spans="1:6">
+    <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B32">
+        <v>1335750.0</v>
+      </c>
+      <c r="C32">
         <v>4510828.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>10768343.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-2458776.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-21659153.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-20907749.0</v>
       </c>
     </row>
-    <row r="33" spans="1:6">
+    <row r="33" spans="1:7">
       <c r="A33" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B33">
+        <v>18396092.0</v>
+      </c>
+      <c r="C33">
         <v>11412672.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>8204604.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>70421.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>973734.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>28115194.0</v>
       </c>
     </row>
-    <row r="34" spans="1:6">
+    <row r="34" spans="1:7">
       <c r="A34" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
-    </row>
-    <row r="35" spans="1:6">
+      <c r="G34"/>
+    </row>
+    <row r="35" spans="1:7">
       <c r="A35" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B35">
+        <v>7323474.0</v>
+      </c>
+      <c r="C35">
         <v>4663097.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>2787822.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>0.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>572.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>2358940.0</v>
       </c>
     </row>
-    <row r="36" spans="1:6">
+    <row r="36" spans="1:7">
       <c r="A36" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
-    </row>
-    <row r="37" spans="1:6">
+      <c r="G36"/>
+    </row>
+    <row r="37" spans="1:7">
       <c r="A37" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B37"/>
-      <c r="C37"/>
-[...1 lines deleted...]
-      <c r="E37"/>
+      <c r="C37">
+        <v>0.0</v>
+      </c>
+      <c r="D37">
+        <v>0.0</v>
+      </c>
+      <c r="E37">
+        <v>-100098.0</v>
+      </c>
       <c r="F37"/>
-    </row>
-    <row r="38" spans="1:6">
+      <c r="G37"/>
+    </row>
+    <row r="38" spans="1:7">
       <c r="A38" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>110048.0</v>
       </c>
-      <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
-    </row>
-    <row r="39" spans="1:6">
+      <c r="G38"/>
+    </row>
+    <row r="39" spans="1:7">
       <c r="A39" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B39"/>
-      <c r="C39">
+      <c r="C39"/>
+      <c r="D39">
         <v>407488.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>79587.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>197077.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>213112.0</v>
       </c>
     </row>
-    <row r="40" spans="1:6">
+    <row r="40" spans="1:7">
       <c r="A40" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B40"/>
-      <c r="C40">
+      <c r="C40"/>
+      <c r="D40">
         <v>3937070.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>2605106.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>19498221.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>21041336.0</v>
       </c>
     </row>
-    <row r="41" spans="1:6">
+    <row r="41" spans="1:7">
       <c r="A41" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B41"/>
-      <c r="C41">
+      <c r="C41"/>
+      <c r="D41">
         <v>171565.0</v>
       </c>
-      <c r="D41"/>
-      <c r="E41">
+      <c r="E41"/>
+      <c r="F41">
         <v>572.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>885246.0</v>
       </c>
     </row>
-    <row r="42" spans="1:6">
+    <row r="42" spans="1:7">
       <c r="A42" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B42"/>
-      <c r="C42">
+      <c r="C42"/>
+      <c r="D42">
         <v>969922.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-207985.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-852896.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-1520541.0</v>
       </c>
     </row>
-    <row r="43" spans="1:6">
+    <row r="43" spans="1:7">
       <c r="A43" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
-    </row>
-    <row r="44" spans="1:6">
+      <c r="G43"/>
+    </row>
+    <row r="44" spans="1:7">
       <c r="A44" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
-    </row>
-    <row r="45" spans="1:6">
+      <c r="G44"/>
+    </row>
+    <row r="45" spans="1:7">
       <c r="A45" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B45">
+        <v>31687693.0</v>
+      </c>
+      <c r="C45">
         <v>11162511.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>5431980.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>4949090.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>4979310.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>37473798.0</v>
       </c>
     </row>
-    <row r="46" spans="1:6">
+    <row r="46" spans="1:7">
       <c r="A46" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B46">
+        <v>12339770.0</v>
+      </c>
+      <c r="C46">
         <v>8735101.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>4506208.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>70417.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>141237.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>20867612.0</v>
       </c>
     </row>
-    <row r="47" spans="1:6">
+    <row r="47" spans="1:7">
       <c r="A47" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>4506208.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>70417.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>141237.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>20867612.0</v>
       </c>
     </row>
-    <row r="48" spans="1:6">
+    <row r="48" spans="1:7">
       <c r="A48" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B48">
+        <v>-117985009.0</v>
+      </c>
+      <c r="C48">
         <v>-113412017.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-108155315.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-106363926.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-121857210.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-95811001.0</v>
       </c>
     </row>
-    <row r="49" spans="1:6">
+    <row r="49" spans="1:7">
       <c r="A49" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
-    </row>
-    <row r="50" spans="1:6">
+      <c r="G49"/>
+    </row>
+    <row r="50" spans="1:7">
       <c r="A50" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-      <c r="C50">
+        <v>55</v>
+      </c>
+      <c r="B50">
+        <v>181766.0</v>
+      </c>
+      <c r="C50"/>
+      <c r="D50">
         <v>0.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>1490000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>15817296.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>33077822.0</v>
       </c>
     </row>
-    <row r="51" spans="1:6">
+    <row r="51" spans="1:7">
       <c r="A51" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
-    </row>
-    <row r="52" spans="1:6">
+      <c r="G51"/>
+    </row>
+    <row r="52" spans="1:7">
       <c r="A52" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
-    </row>
-    <row r="53" spans="1:6">
+      <c r="G52"/>
+    </row>
+    <row r="53" spans="1:7">
       <c r="A53" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
-    </row>
-    <row r="54" spans="1:6">
+      <c r="G53"/>
+    </row>
+    <row r="54" spans="1:7">
       <c r="A54" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
-    </row>
-    <row r="55" spans="1:6">
+      <c r="G54"/>
+    </row>
+    <row r="55" spans="1:7">
       <c r="A55" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B55">
+        <v>24336952.0</v>
+      </c>
+      <c r="C55">
         <v>18532655.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>24109100.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>5334094.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>29273577.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>73831990.0</v>
       </c>
     </row>
-    <row r="56" spans="1:6">
+    <row r="56" spans="1:7">
       <c r="A56" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B56">
+        <v>5940860.0</v>
+      </c>
+      <c r="C56">
         <v>7119983.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>15904496.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>5263673.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>28299843.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>45716796.0</v>
       </c>
     </row>
-    <row r="57" spans="1:6">
+    <row r="57" spans="1:7">
       <c r="A57" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B57">
+        <v>4605110.0</v>
+      </c>
+      <c r="C57">
         <v>2609155.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>5136153.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>7722449.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>49958996.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>66624545.0</v>
       </c>
     </row>
-    <row r="58" spans="1:6">
+    <row r="58" spans="1:7">
       <c r="A58" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B58">
+        <v>11928584.0</v>
+      </c>
+      <c r="C58">
         <v>7272252.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>7923975.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>7722449.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>49959568.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>68983485.0</v>
       </c>
     </row>
-    <row r="59" spans="1:6">
+    <row r="59" spans="1:7">
       <c r="A59" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
-    </row>
-    <row r="60" spans="1:6">
+      <c r="G59"/>
+    </row>
+    <row r="60" spans="1:7">
       <c r="A60" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B60">
+        <v>12408368.0</v>
+      </c>
+      <c r="C60">
         <v>11260403.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>16185125.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>-2288257.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>-20633349.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>4859271.0</v>
       </c>
     </row>
-    <row r="61" spans="1:6">
+    <row r="61" spans="1:7">
       <c r="A61" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
-    </row>
-    <row r="62" spans="1:6">
+      <c r="G61"/>
+    </row>
+    <row r="62" spans="1:7">
       <c r="A62" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
+      <c r="G62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J62"/>
+  <dimension ref="A1:L62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C1" t="s">
-        <v>1</v>
+        <v>69</v>
       </c>
       <c r="D1" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="E1" t="s">
-        <v>69</v>
+        <v>2</v>
       </c>
       <c r="F1" t="s">
-        <v>2</v>
+        <v>71</v>
       </c>
       <c r="G1" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="H1" t="s">
-        <v>71</v>
+        <v>3</v>
       </c>
       <c r="I1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="J1" t="s">
-        <v>3</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:10">
+        <v>74</v>
+      </c>
+      <c r="K1" t="s">
+        <v>75</v>
+      </c>
+      <c r="L1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B2">
+        <v>746014.0</v>
+      </c>
+      <c r="C2">
+        <v>586000.0</v>
+      </c>
+      <c r="D2">
         <v>514000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>283872.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>470000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>470000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>273302.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>175000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>502000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>1847000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>1683715.0</v>
       </c>
     </row>
-    <row r="3" spans="1:10">
+    <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
-    </row>
-    <row r="4" spans="1:10">
+      <c r="K3"/>
+      <c r="L3"/>
+    </row>
+    <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-    </row>
-    <row r="5" spans="1:10">
+      <c r="K4"/>
+      <c r="L4"/>
+    </row>
+    <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-    </row>
-    <row r="6" spans="1:10">
+      <c r="K5"/>
+      <c r="L5"/>
+    </row>
+    <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
-    </row>
-    <row r="7" spans="1:10">
+      <c r="K6"/>
+      <c r="L6"/>
+    </row>
+    <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7">
+        <v>5890252.0</v>
+      </c>
+      <c r="C7">
+        <v>5887000.0</v>
+      </c>
+      <c r="D7">
         <v>7399000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>5071078.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>2520000.0</v>
       </c>
-      <c r="E7"/>
-      <c r="F7">
+      <c r="G7"/>
+      <c r="H7">
         <v>2861113.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>54000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>56000.0</v>
       </c>
-      <c r="I7"/>
-[...2 lines deleted...]
-    <row r="8" spans="1:10">
+      <c r="K7"/>
+      <c r="L7"/>
+    </row>
+    <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8">
+        <v>129148889.0</v>
+      </c>
+      <c r="C8">
+        <v>128708000.0</v>
+      </c>
+      <c r="D8">
         <v>128245000.0</v>
       </c>
-      <c r="C8">
+      <c r="E8">
         <v>124094758.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>124042000.0</v>
       </c>
-      <c r="E8"/>
-      <c r="F8">
+      <c r="G8"/>
+      <c r="H8">
         <v>123898293.0</v>
       </c>
-      <c r="G8">
+      <c r="I8">
         <v>109429000.0</v>
       </c>
-      <c r="H8">
+      <c r="J8">
         <v>109194000.0</v>
       </c>
-      <c r="I8">
+      <c r="K8">
         <v>105691000.0</v>
       </c>
-      <c r="J8">
+      <c r="L8">
         <v>104811429.0</v>
       </c>
     </row>
-    <row r="9" spans="1:10">
+    <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-    </row>
-    <row r="10" spans="1:10">
+      <c r="K9"/>
+      <c r="L9"/>
+    </row>
+    <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10">
+        <v>2190515.0</v>
+      </c>
+      <c r="C10">
+        <v>2582000.0</v>
+      </c>
+      <c r="D10">
         <v>2933000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>3941126.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>7717000.0</v>
       </c>
-      <c r="E10"/>
-      <c r="F10">
+      <c r="G10"/>
+      <c r="H10">
         <v>11841308.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>1145000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>818000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>2417000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>1370533.0</v>
       </c>
     </row>
-    <row r="11" spans="1:10">
+    <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-    </row>
-    <row r="12" spans="1:10">
+      <c r="K11"/>
+      <c r="L11"/>
+    </row>
+    <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-    </row>
-    <row r="13" spans="1:10">
+      <c r="K12"/>
+      <c r="L12"/>
+    </row>
+    <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13">
         <v>124042000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>124042000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>123898293.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>109429000.0</v>
       </c>
-      <c r="H13"/>
-      <c r="I13"/>
       <c r="J13"/>
-    </row>
-    <row r="14" spans="1:10">
+      <c r="K13"/>
+      <c r="L13"/>
+    </row>
+    <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B14">
+        <v>1119551696.0</v>
+      </c>
+      <c r="C14">
+        <v>1111862452.0</v>
+      </c>
+      <c r="D14">
         <v>1079895765.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>1010730765.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>1009542165.0</v>
       </c>
-      <c r="E14"/>
-      <c r="F14">
+      <c r="G14"/>
+      <c r="H14">
         <v>1006328615.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>712437871.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>700433521.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>655876423.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>643016159.0</v>
       </c>
     </row>
-    <row r="15" spans="1:10">
+    <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-    </row>
-    <row r="16" spans="1:10">
+      <c r="K15"/>
+      <c r="L15"/>
+    </row>
+    <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-    </row>
-    <row r="17" spans="1:10">
+      <c r="K16"/>
+      <c r="L16"/>
+    </row>
+    <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
-    </row>
-    <row r="18" spans="1:10">
+      <c r="K17"/>
+      <c r="L17"/>
+    </row>
+    <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-    </row>
-    <row r="19" spans="1:10">
+      <c r="K18"/>
+      <c r="L18"/>
+    </row>
+    <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-    </row>
-    <row r="20" spans="1:10">
+      <c r="K19"/>
+      <c r="L19"/>
+    </row>
+    <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B20">
+        <v>4941204.0</v>
+      </c>
+      <c r="C20">
+        <v>4959000.0</v>
+      </c>
+      <c r="D20">
         <v>7358000.0</v>
       </c>
-      <c r="C20">
+      <c r="E20">
         <v>2586434.0</v>
       </c>
-      <c r="D20"/>
-[...1 lines deleted...]
-      <c r="F20">
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20">
         <v>3588348.0</v>
       </c>
-      <c r="G20"/>
-      <c r="H20"/>
       <c r="I20"/>
-      <c r="J20">
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20">
         <v>0.0</v>
       </c>
     </row>
-    <row r="21" spans="1:10">
+    <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="C21"/>
+        <v>26</v>
+      </c>
+      <c r="B21">
+        <v>1088544.0</v>
+      </c>
+      <c r="C21">
+        <v>1089000.0</v>
+      </c>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-    </row>
-    <row r="22" spans="1:10">
+      <c r="K21"/>
+      <c r="L21"/>
+    </row>
+    <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B22">
+        <v>1065513.0</v>
+      </c>
+      <c r="C22">
+        <v>832000.0</v>
+      </c>
+      <c r="D22">
         <v>1428000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>1184425.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>1976000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>1976000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>963519.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>807000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>479000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>887000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>553838.0</v>
       </c>
     </row>
-    <row r="23" spans="1:10">
+    <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-    </row>
-    <row r="24" spans="1:10">
+      <c r="K23"/>
+      <c r="L23"/>
+    </row>
+    <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-      <c r="C24">
+        <v>29</v>
+      </c>
+      <c r="B24">
+        <v>1694483.0</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24">
         <v>0.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>0.0</v>
       </c>
-      <c r="E24"/>
-      <c r="F24">
+      <c r="G24"/>
+      <c r="H24">
         <v>172347.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>172000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>172000.0</v>
       </c>
-      <c r="I24"/>
-[...2 lines deleted...]
-    <row r="25" spans="1:10">
+      <c r="K24"/>
+      <c r="L24"/>
+    </row>
+    <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-    </row>
-    <row r="26" spans="1:10">
+      <c r="K25"/>
+      <c r="L25"/>
+    </row>
+    <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-    </row>
-    <row r="27" spans="1:10">
+      <c r="K26"/>
+      <c r="L26"/>
+    </row>
+    <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-    </row>
-    <row r="28" spans="1:10">
+      <c r="K27"/>
+      <c r="L27"/>
+    </row>
+    <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
-      <c r="H28">
+      <c r="H28"/>
+      <c r="I28"/>
+      <c r="J28">
         <v>1014000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>605000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>119467.0</v>
       </c>
     </row>
-    <row r="29" spans="1:10">
+    <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B29">
+        <v>14284617.0</v>
+      </c>
+      <c r="C29">
+        <v>13459000.0</v>
+      </c>
+      <c r="D29">
         <v>14841000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>11260403.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>15746000.0</v>
       </c>
-      <c r="E29"/>
-      <c r="F29">
+      <c r="G29"/>
+      <c r="H29">
         <v>16357472.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>1437000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>2876000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>199000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-798257.0</v>
       </c>
     </row>
-    <row r="30" spans="1:10">
+    <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B30">
+        <v>284933.0</v>
+      </c>
+      <c r="C30">
+        <v>224000.0</v>
+      </c>
+      <c r="D30">
         <v>222000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>175888.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>3940000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>3940000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>2399108.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>786000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>1358000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>1369000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>1255260.0</v>
       </c>
     </row>
-    <row r="31" spans="1:10">
+    <row r="31" spans="1:12">
       <c r="A31" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31">
         <v>12158000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>12158000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>12596777.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>1265000.0</v>
       </c>
-      <c r="H31"/>
-      <c r="I31"/>
       <c r="J31"/>
-    </row>
-    <row r="32" spans="1:10">
+      <c r="K31"/>
+      <c r="L31"/>
+    </row>
+    <row r="32" spans="1:12">
       <c r="A32" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B32">
+        <v>1335750.0</v>
+      </c>
+      <c r="C32">
+        <v>814000.0</v>
+      </c>
+      <c r="D32">
         <v>18000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>4510828.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>10384000.0</v>
       </c>
-      <c r="E32"/>
-      <c r="F32">
+      <c r="G32"/>
+      <c r="H32">
         <v>10768343.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>1420000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>1168000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>-3015000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>-2458776.0</v>
       </c>
     </row>
-    <row r="33" spans="1:10">
+    <row r="33" spans="1:12">
       <c r="A33" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B33">
+        <v>18396092.0</v>
+      </c>
+      <c r="C33">
+        <v>18189000.0</v>
+      </c>
+      <c r="D33">
         <v>21419000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>11412672.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>7656000.0</v>
       </c>
-      <c r="E33"/>
-      <c r="F33">
+      <c r="G33"/>
+      <c r="H33">
         <v>8204604.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>55000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>80000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>59000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>70421.0</v>
       </c>
     </row>
-    <row r="34" spans="1:10">
+    <row r="34" spans="1:12">
       <c r="A34" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
-    </row>
-    <row r="35" spans="1:10">
+      <c r="K34"/>
+      <c r="L34"/>
+    </row>
+    <row r="35" spans="1:12">
       <c r="A35" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B35">
+        <v>7323474.0</v>
+      </c>
+      <c r="C35">
+        <v>5544000.0</v>
+      </c>
+      <c r="D35">
         <v>6596000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>4663097.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>2294000.0</v>
       </c>
-      <c r="E35"/>
-      <c r="F35">
+      <c r="G35"/>
+      <c r="H35">
         <v>2787822.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>210000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>204000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>0.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>0.0</v>
       </c>
     </row>
-    <row r="36" spans="1:10">
+    <row r="36" spans="1:12">
       <c r="A36" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
-    </row>
-    <row r="37" spans="1:10">
+      <c r="K36"/>
+      <c r="L36"/>
+    </row>
+    <row r="37" spans="1:12">
       <c r="A37" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
-    </row>
-    <row r="38" spans="1:10">
+      <c r="K37"/>
+      <c r="L37"/>
+    </row>
+    <row r="38" spans="1:12">
       <c r="A38" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38"/>
+      <c r="F38">
         <v>75000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>75000.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>110048.0</v>
       </c>
-      <c r="G38"/>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-    </row>
-    <row r="39" spans="1:10">
+      <c r="K38"/>
+      <c r="L38"/>
+    </row>
+    <row r="39" spans="1:12">
       <c r="A39" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
-      <c r="F39">
+      <c r="F39"/>
+      <c r="G39"/>
+      <c r="H39">
         <v>407488.0</v>
       </c>
-      <c r="G39"/>
-      <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
-    </row>
-    <row r="40" spans="1:10">
+      <c r="K39"/>
+      <c r="L39"/>
+    </row>
+    <row r="40" spans="1:12">
       <c r="A40" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
-      <c r="D40">
+      <c r="D40"/>
+      <c r="E40"/>
+      <c r="F40">
         <v>2540000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>2540000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>3937070.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>1162000.0</v>
       </c>
-      <c r="H40"/>
-      <c r="I40"/>
       <c r="J40"/>
-    </row>
-    <row r="41" spans="1:10">
+      <c r="K40"/>
+      <c r="L40"/>
+    </row>
+    <row r="41" spans="1:12">
       <c r="A41" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41">
         <v>163000.0</v>
       </c>
-      <c r="E41">
+      <c r="G41">
         <v>163000.0</v>
       </c>
-      <c r="F41">
+      <c r="H41">
         <v>171565.0</v>
       </c>
-      <c r="G41"/>
-      <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-    </row>
-    <row r="42" spans="1:10">
+      <c r="K41"/>
+      <c r="L41"/>
+    </row>
+    <row r="42" spans="1:12">
       <c r="A42" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
-      <c r="D42">
+      <c r="D42"/>
+      <c r="E42"/>
+      <c r="F42">
         <v>1126000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>1126000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>969922.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>7153000.0</v>
       </c>
-      <c r="H42"/>
-      <c r="I42"/>
       <c r="J42"/>
-    </row>
-    <row r="43" spans="1:10">
+      <c r="K42"/>
+      <c r="L42"/>
+    </row>
+    <row r="43" spans="1:12">
       <c r="A43" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
-    </row>
-    <row r="44" spans="1:10">
+      <c r="K43"/>
+      <c r="L43"/>
+    </row>
+    <row r="44" spans="1:12">
       <c r="A44" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
-    </row>
-    <row r="45" spans="1:10">
+      <c r="K44"/>
+      <c r="L44"/>
+    </row>
+    <row r="45" spans="1:12">
       <c r="A45" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-      <c r="C45">
+        <v>50</v>
+      </c>
+      <c r="B45">
+        <v>31687693.0</v>
+      </c>
+      <c r="C45"/>
+      <c r="D45"/>
+      <c r="E45">
         <v>11162511.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>3993000.0</v>
       </c>
-      <c r="E45"/>
-      <c r="F45">
+      <c r="G45"/>
+      <c r="H45">
         <v>5431980.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>55000.0</v>
       </c>
-      <c r="H45"/>
-      <c r="I45"/>
       <c r="J45"/>
-    </row>
-    <row r="46" spans="1:10">
+      <c r="K45"/>
+      <c r="L45"/>
+    </row>
+    <row r="46" spans="1:12">
       <c r="A46" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B46">
+        <v>12339770.0</v>
+      </c>
+      <c r="C46">
+        <v>12070000.0</v>
+      </c>
+      <c r="D46">
         <v>14005000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>8735101.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>3993000.0</v>
       </c>
-      <c r="E46"/>
-      <c r="F46">
+      <c r="G46"/>
+      <c r="H46">
         <v>4506208.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>55000.0</v>
       </c>
-      <c r="H46"/>
-      <c r="I46"/>
       <c r="J46"/>
-    </row>
-    <row r="47" spans="1:10">
+      <c r="K46"/>
+      <c r="L46"/>
+    </row>
+    <row r="47" spans="1:12">
       <c r="A47" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47"/>
+      <c r="F47">
         <v>3993000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>3993000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>4506208.0</v>
       </c>
-      <c r="G47">
+      <c r="I47">
         <v>55000.0</v>
       </c>
-      <c r="H47"/>
-      <c r="I47"/>
       <c r="J47"/>
-    </row>
-    <row r="48" spans="1:10">
+      <c r="K47"/>
+      <c r="L47"/>
+    </row>
+    <row r="48" spans="1:12">
       <c r="A48" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B48">
+        <v>-117985009.0</v>
+      </c>
+      <c r="C48">
+        <v>-116230000.0</v>
+      </c>
+      <c r="D48">
         <v>-114001000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-113412017.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-108894000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-108894000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-108155315.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-114789000.0</v>
       </c>
-      <c r="H48"/>
-      <c r="I48"/>
       <c r="J48"/>
-    </row>
-    <row r="49" spans="1:10">
+      <c r="K48"/>
+      <c r="L48"/>
+    </row>
+    <row r="49" spans="1:12">
       <c r="A49" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-    </row>
-    <row r="50" spans="1:10">
+      <c r="K49"/>
+      <c r="L49"/>
+    </row>
+    <row r="50" spans="1:12">
       <c r="A50" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="B50"/>
+        <v>55</v>
+      </c>
+      <c r="B50">
+        <v>181766.0</v>
+      </c>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
-      <c r="F50">
+      <c r="F50"/>
+      <c r="G50"/>
+      <c r="H50">
         <v>0.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>0.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>1660000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>3022000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>1490000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:10">
+    <row r="51" spans="1:12">
       <c r="A51" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
-    </row>
-    <row r="52" spans="1:10">
+      <c r="K51"/>
+      <c r="L51"/>
+    </row>
+    <row r="52" spans="1:12">
       <c r="A52" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
-    </row>
-    <row r="53" spans="1:10">
+      <c r="K52"/>
+      <c r="L52"/>
+    </row>
+    <row r="53" spans="1:12">
       <c r="A53" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
-    </row>
-    <row r="54" spans="1:10">
+      <c r="K53"/>
+      <c r="L53"/>
+    </row>
+    <row r="54" spans="1:12">
       <c r="A54" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
-    </row>
-    <row r="55" spans="1:10">
+      <c r="K54"/>
+      <c r="L54"/>
+    </row>
+    <row r="55" spans="1:12">
       <c r="A55" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B55">
+        <v>24336952.0</v>
+      </c>
+      <c r="C55">
+        <v>23713000.0</v>
+      </c>
+      <c r="D55">
         <v>27564000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>18532655.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>21439000.0</v>
       </c>
-      <c r="E55"/>
-      <c r="F55">
+      <c r="G55"/>
+      <c r="H55">
         <v>24109100.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>2828000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>6424000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>7098000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>5334094.0</v>
       </c>
     </row>
-    <row r="56" spans="1:10">
+    <row r="56" spans="1:12">
       <c r="A56" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B56">
+        <v>5940860.0</v>
+      </c>
+      <c r="C56">
+        <v>5524000.0</v>
+      </c>
+      <c r="D56">
         <v>6145000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>7119983.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>13783000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>13783000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>15904496.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>2773000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>6344000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>7039000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>5263673.0</v>
       </c>
     </row>
-    <row r="57" spans="1:10">
+    <row r="57" spans="1:12">
       <c r="A57" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B57">
+        <v>4605110.0</v>
+      </c>
+      <c r="C57">
+        <v>4710000.0</v>
+      </c>
+      <c r="D57">
         <v>6127000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>2609155.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>3399000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>3399000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>5136153.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>1353000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>5176000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>10054000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>7722449.0</v>
       </c>
     </row>
-    <row r="58" spans="1:10">
+    <row r="58" spans="1:12">
       <c r="A58" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B58">
+        <v>11928584.0</v>
+      </c>
+      <c r="C58">
+        <v>10254000.0</v>
+      </c>
+      <c r="D58">
         <v>12723000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>7272252.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>5693000.0</v>
       </c>
-      <c r="E58"/>
-      <c r="F58">
+      <c r="G58"/>
+      <c r="H58">
         <v>7923975.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>1563000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>5380000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>10054000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>7722449.0</v>
       </c>
     </row>
-    <row r="59" spans="1:10">
+    <row r="59" spans="1:12">
       <c r="A59" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
-    </row>
-    <row r="60" spans="1:10">
+      <c r="K59"/>
+      <c r="L59"/>
+    </row>
+    <row r="60" spans="1:12">
       <c r="A60" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B60">
+        <v>12408368.0</v>
+      </c>
+      <c r="C60">
+        <v>13459000.0</v>
+      </c>
+      <c r="D60">
         <v>14841000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>11260403.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>15746000.0</v>
       </c>
-      <c r="E60"/>
-      <c r="F60">
+      <c r="G60"/>
+      <c r="H60">
         <v>16185125.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>1265000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>1044000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>-2823000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>-2288257.0</v>
       </c>
     </row>
-    <row r="61" spans="1:10">
+    <row r="61" spans="1:12">
       <c r="A61" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
-    </row>
-    <row r="62" spans="1:10">
+      <c r="K61"/>
+      <c r="L61"/>
+    </row>
+    <row r="62" spans="1:12">
       <c r="A62" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F32"/>
+  <dimension ref="A1:G32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="2" spans="1:6">
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7">
       <c r="A2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="B2">
+        <v>3779815.0</v>
+      </c>
+      <c r="C2">
         <v>3481048.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1708134.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>7374907.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>12205644.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>15294359.0</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
-    </row>
-    <row r="4" spans="1:6">
+      <c r="G3"/>
+    </row>
+    <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="B4"/>
-      <c r="C4">
+      <c r="C4"/>
+      <c r="D4">
         <v>150747.0</v>
       </c>
-      <c r="D4">
+      <c r="E4">
         <v>-1917226.0</v>
       </c>
-      <c r="E4">
+      <c r="F4">
         <v>-627155.0</v>
       </c>
-      <c r="F4">
+      <c r="G4">
         <v>-634788.0</v>
       </c>
     </row>
-    <row r="5" spans="1:6">
+    <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>76</v>
-[...1 lines deleted...]
-      <c r="B5"/>
+        <v>79</v>
+      </c>
+      <c r="B5">
+        <v>-1848863.0</v>
+      </c>
       <c r="C5">
+        <v>-5162629.0</v>
+      </c>
+      <c r="D5">
         <v>-2000239.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-6262441.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-12869093.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-18561986.0</v>
       </c>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-      <c r="C6"/>
+        <v>80</v>
+      </c>
+      <c r="B6">
+        <v>2225453.0</v>
+      </c>
+      <c r="C6">
+        <v>-4120103.0</v>
+      </c>
       <c r="D6">
+        <v>-1536730.0</v>
+      </c>
+      <c r="E6">
         <v>16246773.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-16829816.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-26699734.0</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
-    </row>
-    <row r="8" spans="1:6">
+      <c r="G7"/>
+    </row>
+    <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
-    </row>
-    <row r="9" spans="1:6">
+      <c r="G8"/>
+    </row>
+    <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="B9">
+        <v>9856658.0</v>
+      </c>
+      <c r="C9">
         <v>3095190.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1266431.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>3401373.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>4981012.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>8399485.0</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="B10">
+        <v>-2216521.0</v>
+      </c>
+      <c r="C10">
         <v>-5245950.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-1746412.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>15446471.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-25376105.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-32136722.0</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>228366.0</v>
       </c>
-      <c r="D11"/>
-      <c r="E11">
+      <c r="E11"/>
+      <c r="F11">
         <v>84825.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-127488.0</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="B12">
+        <v>367658.0</v>
+      </c>
+      <c r="C12">
         <v>83321.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>58684.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>678283.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>6955530.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>3419771.0</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="B13">
+        <v>16992.0</v>
+      </c>
+      <c r="C13">
         <v>34422.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>0.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>4580.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>7375.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>14431.0</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="B14">
+        <v>88</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14">
         <v>0.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>32642.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>47456.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>41876.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>10766.0</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="B15">
+        <v>-2597300.0</v>
+      </c>
+      <c r="C15">
         <v>-5256702.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-1791389.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>15493284.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-26046209.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-31978210.0</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>-1824031.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>15445828.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-26046209.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-31978210.0</v>
       </c>
     </row>
-    <row r="17" spans="1:6">
+    <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="B17">
+        <v>-2597300.0</v>
+      </c>
+      <c r="C17">
         <v>-5256702.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-1974778.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>15445828.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-25460930.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-31988976.0</v>
       </c>
     </row>
-    <row r="18" spans="1:6">
+    <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="B18">
+        <v>-350666.0</v>
+      </c>
+      <c r="C18">
         <v>-48899.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-58684.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-673703.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-6948155.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-3405340.0</v>
       </c>
     </row>
-    <row r="19" spans="1:6">
+    <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
-    </row>
-    <row r="20" spans="1:6">
+      <c r="G19"/>
+    </row>
+    <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-    </row>
-    <row r="21" spans="1:6">
+      <c r="G20"/>
+    </row>
+    <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="B21">
+        <v>-2313594.0</v>
+      </c>
+      <c r="C21">
         <v>-6173513.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-1974283.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-7882665.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-18840686.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-24691747.0</v>
       </c>
     </row>
-    <row r="22" spans="1:6">
+    <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-    </row>
-    <row r="23" spans="1:6">
+      <c r="G22"/>
+    </row>
+    <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="B23"/>
-      <c r="C23">
+      <c r="C23"/>
+      <c r="D23">
         <v>247277.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2031536.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>152034.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1094595.0</v>
       </c>
     </row>
-    <row r="24" spans="1:6">
+    <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
-    </row>
-    <row r="25" spans="1:6">
+      <c r="G24"/>
+    </row>
+    <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="B25">
+        <v>4074316.0</v>
+      </c>
+      <c r="C25">
         <v>1042526.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>157399.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>122019.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1590759.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2017217.0</v>
       </c>
     </row>
-    <row r="26" spans="1:6">
+    <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-    </row>
-    <row r="27" spans="1:6">
+      <c r="G26"/>
+    </row>
+    <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-    </row>
-    <row r="28" spans="1:6">
+      <c r="G27"/>
+    </row>
+    <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="B28">
+        <v>7760255.0</v>
+      </c>
+      <c r="C28">
         <v>3299186.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>2997266.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>6843887.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>7972106.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>9491713.0</v>
       </c>
     </row>
-    <row r="29" spans="1:6">
+    <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B29">
+        <v>380779.0</v>
+      </c>
+      <c r="C29">
         <v>10752.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>228366.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>643.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>84825.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-147746.0</v>
       </c>
     </row>
-    <row r="30" spans="1:6">
+    <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="B30">
+        <v>15950067.0</v>
+      </c>
+      <c r="C30">
         <v>12749751.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>4948848.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>18658945.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>36027342.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>48385591.0</v>
       </c>
     </row>
-    <row r="31" spans="1:6">
+    <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
-    </row>
-    <row r="32" spans="1:6">
+      <c r="G31"/>
+    </row>
+    <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="B32">
+        <v>13636473.0</v>
+      </c>
+      <c r="C32">
         <v>6576238.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>2974565.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>10776280.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>17186656.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>23693844.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="C1" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="D1" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E1" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="F1" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="G1" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="H1" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2">
         <v>951134.0</v>
       </c>
       <c r="E2">
         <v>122000.0</v>
       </c>
       <c r="F2">
         <v>814000.0</v>
       </c>
       <c r="G2">
         <v>730000.0</v>
       </c>
       <c r="H2">
         <v>1718907.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4">
         <v>-1425253.0</v>
       </c>
       <c r="E4">
         <v>764000.0</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="B5">
         <v>-304500.0</v>
       </c>
       <c r="C5">
         <v>-304500.0</v>
       </c>
       <c r="D5">
         <v>39761.0</v>
       </c>
       <c r="E5">
         <v>-1138000.0</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6">
         <v>-1093000.0</v>
       </c>
       <c r="F6">
         <v>-255000.0</v>
       </c>
       <c r="G6">
         <v>-852000.0</v>
       </c>
       <c r="H6">
         <v>-6555227.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9">
         <v>939431.0</v>
       </c>
       <c r="E9">
         <v>118000.0</v>
       </c>
       <c r="F9">
         <v>418000.0</v>
       </c>
       <c r="G9">
         <v>482000.0</v>
       </c>
       <c r="H9">
         <v>666373.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10">
         <v>254588.0</v>
       </c>
       <c r="E10">
         <v>-1101000.0</v>
       </c>
       <c r="F10">
         <v>-264000.0</v>
       </c>
       <c r="G10">
         <v>-863000.0</v>
       </c>
       <c r="H10">
         <v>-6583529.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="B11">
         <v>45500.0</v>
       </c>
       <c r="C11">
         <v>45500.0</v>
       </c>
       <c r="D11">
         <v>228366.0</v>
       </c>
       <c r="E11">
         <v>-9000.0</v>
       </c>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12">
         <v>56684.0</v>
       </c>
       <c r="E12">
         <v>0.0</v>
       </c>
       <c r="F12">
         <v>0.0</v>
       </c>
       <c r="G12">
         <v>2000.0</v>
       </c>
       <c r="H12">
         <v>283.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13">
         <v>0.0</v>
       </c>
       <c r="G13">
         <v>0.0</v>
       </c>
       <c r="H13">
         <v>580.0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14">
         <v>-33000.0</v>
       </c>
       <c r="G14">
         <v>33000.0</v>
       </c>
       <c r="H14">
         <v>119456.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15">
         <v>-1366389.0</v>
       </c>
       <c r="E15">
         <v>-328000.0</v>
       </c>
       <c r="F15">
         <v>506000.0</v>
       </c>
       <c r="G15">
         <v>-830000.0</v>
       </c>
       <c r="H15">
         <v>-6463716.0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="B16">
         <v>-369500.0</v>
       </c>
       <c r="C16">
         <v>-369500.0</v>
       </c>
       <c r="D16">
         <v>-1399031.0</v>
       </c>
       <c r="E16">
         <v>-328000.0</v>
       </c>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17">
         <v>26222.0</v>
       </c>
       <c r="E17">
         <v>-1092000.0</v>
       </c>
       <c r="F17">
         <v>-273000.0</v>
       </c>
       <c r="G17">
         <v>-863000.0</v>
       </c>
       <c r="H17">
         <v>-6583172.0</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18">
         <v>-56684.0</v>
       </c>
       <c r="E18">
         <v>0.0</v>
       </c>
       <c r="F18">
         <v>0.0</v>
       </c>
       <c r="G18">
         <v>-2000.0</v>
       </c>
       <c r="H18">
         <v>297.0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21">
         <v>65717.0</v>
       </c>
       <c r="E21">
         <v>-1138000.0</v>
       </c>
       <c r="F21">
         <v>-293000.0</v>
       </c>
       <c r="G21">
         <v>-959000.0</v>
       </c>
       <c r="H21">
         <v>-5465665.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="B23">
         <v>312500.0</v>
       </c>
       <c r="C23">
         <v>312500.0</v>
       </c>
       <c r="D23">
         <v>221277.0</v>
       </c>
       <c r="E23">
         <v>11000.0</v>
       </c>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25">
         <v>131399.0</v>
       </c>
       <c r="E25">
         <v>8000.0</v>
       </c>
       <c r="F25">
         <v>9000.0</v>
       </c>
       <c r="G25">
         <v>9000.0</v>
       </c>
       <c r="H25">
         <v>28019.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28">
         <v>656266.0</v>
       </c>
       <c r="E28">
         <v>1245000.0</v>
       </c>
       <c r="F28">
         <v>660000.0</v>
       </c>
       <c r="G28">
         <v>1401000.0</v>
       </c>
       <c r="H28">
         <v>1785887.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29">
         <v>228366.0</v>
       </c>
       <c r="E29">
         <v>-9000.0</v>
       </c>
       <c r="F29">
         <v>9000.0</v>
       </c>
       <c r="G29">
         <v>0.0</v>
       </c>
       <c r="H29">
         <v>-357.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30">
         <v>1824848.0</v>
       </c>
       <c r="E30">
         <v>1378000.0</v>
       </c>
       <c r="F30">
         <v>1525000.0</v>
       </c>
       <c r="G30">
         <v>2171000.0</v>
       </c>
       <c r="H30">
         <v>7850945.0</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32">
         <v>1890565.0</v>
       </c>
       <c r="E32">
         <v>240000.0</v>
       </c>
       <c r="F32">
         <v>1232000.0</v>
       </c>
       <c r="G32">
         <v>1212000.0</v>
       </c>
       <c r="H32">
         <v>2385280.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F30"/>
+  <dimension ref="A1:G30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="2" spans="1:6">
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7">
       <c r="A2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="B2">
+        <v>2864819.0</v>
+      </c>
+      <c r="C2">
         <v>11841308.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1370533.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2558604.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2364347.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3603944.0</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="B3">
+        <v>1874753</v>
+      </c>
+      <c r="C3">
         <v>2814634</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>5685</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>50881</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>33754</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>15514</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-    </row>
-    <row r="5" spans="1:6">
+      <c r="G4"/>
+    </row>
+    <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
-    </row>
-    <row r="6" spans="1:6">
+      <c r="G5"/>
+    </row>
+    <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="B6">
+        <v>-1488693.0</v>
+      </c>
+      <c r="C6">
         <v>-7892287.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>10470775.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-1188071.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>194257.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-1239597.0</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="B7">
+        <v>-910401.0</v>
+      </c>
+      <c r="C7">
         <v>-2714050.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-977259.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-460620.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1521013.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1319819.0</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
-    </row>
-    <row r="9" spans="1:6">
+      <c r="G8"/>
+    </row>
+    <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
         <v>-2364096.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>18371351.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>6442365.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>554545.0</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="B10">
+        <v>-333693.0</v>
+      </c>
+      <c r="C10">
         <v>-1090643.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-661532.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-2564.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1033606.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>315406.0</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>2048369.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-469954.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-4901080.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>2628881.0</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B12"/>
-      <c r="C12">
+      <c r="C12"/>
+      <c r="D12">
         <v>-1964720.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>-19546777.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>24122499.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>28838328.0</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-18359453.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-1053878.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-2179013.0</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B14">
+        <v>4074316.0</v>
+      </c>
+      <c r="C14">
         <v>1042526.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>150998.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>122010.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1583205.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>2002724.0</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
-    </row>
-    <row r="16" spans="1:6">
+      <c r="G15"/>
+    </row>
+    <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B16">
+        <v>1391015.0</v>
+      </c>
+      <c r="C16">
         <v>3941126.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>11841308.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1370533.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>2558604.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>2364347.0</v>
       </c>
     </row>
-    <row r="17" spans="1:6">
+    <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
-    </row>
-    <row r="18" spans="1:6">
+      <c r="G17"/>
+    </row>
+    <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B18">
+        <v>-1123703.0</v>
+      </c>
+      <c r="C18">
         <v>-5964223.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-4620697.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-4490431.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>1154308.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>181640.0</v>
       </c>
     </row>
-    <row r="19" spans="1:6">
+    <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>124</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-4240769.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-749318.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-50296.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-163047.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>27697.0</v>
       </c>
     </row>
-    <row r="20" spans="1:6">
+    <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B20">
+        <v>482488.0</v>
+      </c>
+      <c r="C20">
         <v>47544.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>16192467.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>2000000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>0.0</v>
       </c>
-      <c r="F20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:6">
+      <c r="G20"/>
+    </row>
+    <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="B21">
+        <v>1876249.0</v>
+      </c>
+      <c r="C21">
         <v>-43805.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-298678.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1288747.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-805281.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-1146058.0</v>
       </c>
     </row>
-    <row r="22" spans="1:6">
+    <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="B22">
+        <v>-2597300.0</v>
+      </c>
+      <c r="C22">
         <v>-5256702.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-1824031.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>15493284.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-26046209.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-31978210.0</v>
       </c>
     </row>
-    <row r="23" spans="1:6">
+    <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B23"/>
-      <c r="C23">
-[...1 lines deleted...]
-      </c>
+      <c r="C23"/>
       <c r="D23">
         <v>-58684.0</v>
       </c>
       <c r="E23">
         <v>-58684.0</v>
       </c>
       <c r="F23">
+        <v>-58684.0</v>
+      </c>
+      <c r="G23">
         <v>-262249.0</v>
       </c>
     </row>
-    <row r="24" spans="1:6">
+    <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
-      <c r="E24">
-[...1 lines deleted...]
-      </c>
+      <c r="E24"/>
       <c r="F24">
         <v>-129293.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:6">
+      <c r="G24">
+        <v>-129293.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B25">
+        <v>122685.0</v>
+      </c>
+      <c r="C25">
         <v>23069.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>58684.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-23280604.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>8057405.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>3405340.0</v>
       </c>
     </row>
-    <row r="26" spans="1:6">
+    <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-    </row>
-    <row r="27" spans="1:6">
+      <c r="G26"/>
+    </row>
+    <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-    </row>
-    <row r="28" spans="1:6">
+      <c r="G27"/>
+    </row>
+    <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="B28"/>
-      <c r="C28">
+      <c r="C28"/>
+      <c r="D28">
         <v>15835105.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>3288747.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-805281.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-1408307.0</v>
       </c>
     </row>
-    <row r="29" spans="1:6">
+    <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B29">
+        <v>751050.0</v>
+      </c>
+      <c r="C29">
         <v>-3149589.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-4615012.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-4439550.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1188062.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>197154.0</v>
       </c>
     </row>
-    <row r="30" spans="1:6">
+    <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="B30"/>
-      <c r="C30">
+      <c r="C30"/>
+      <c r="D30">
         <v>-749318.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-50296.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-163047.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>27697.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D1" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="E1" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F1" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G1" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="H1" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="I1" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2">
         <v>11841308.0</v>
       </c>
       <c r="E2">
         <v>1145000.0</v>
       </c>
       <c r="F2">
         <v>818000.0</v>
       </c>
       <c r="G2">
         <v>2417000.0</v>
       </c>
       <c r="H2">
         <v>1371000.0</v>
       </c>
       <c r="I2">
         <v>1245000.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>92500</v>
       </c>
       <c r="D3">
         <v>92500</v>
       </c>
       <c r="E3">
         <v>2685</v>
       </c>
       <c r="F3">
         <v>2685</v>
       </c>
       <c r="G3">
         <v>3000</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>7881</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>-2062000.0</v>
       </c>
       <c r="D6">
         <v>-2062000.0</v>
       </c>
       <c r="E6">
         <v>10696775.0</v>
       </c>
       <c r="F6">
         <v>327000.0</v>
       </c>
       <c r="G6">
         <v>-1598000.0</v>
       </c>
       <c r="H6">
         <v>1033000.0</v>
       </c>
       <c r="I6">
         <v>124901.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7">
         <v>-2720259.0</v>
       </c>
       <c r="F7">
         <v>7790000.0</v>
       </c>
       <c r="G7">
         <v>-5508000.0</v>
       </c>
       <c r="H7">
         <v>-539000.0</v>
       </c>
       <c r="I7">
         <v>2473380.0</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="B9"/>
       <c r="C9">
         <v>-903500.0</v>
       </c>
       <c r="D9">
         <v>-903500.0</v>
       </c>
       <c r="E9">
         <v>-8272096.0</v>
       </c>
       <c r="F9">
         <v>4728000.0</v>
       </c>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="B10"/>
       <c r="C10">
         <v>-506000.0</v>
       </c>
       <c r="D10">
         <v>-506000.0</v>
       </c>
       <c r="E10">
         <v>-1008532.0</v>
       </c>
       <c r="F10">
         <v>199000.0</v>
       </c>
       <c r="G10">
         <v>481000.0</v>
       </c>
       <c r="H10">
         <v>-333000.0</v>
       </c>
       <c r="I10">
         <v>168436.0</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="B11"/>
       <c r="C11">
         <v>103500.0</v>
       </c>
       <c r="D11">
         <v>103500.0</v>
       </c>
       <c r="E11">
         <v>9622369.0</v>
       </c>
       <c r="F11">
         <v>-5868000.0</v>
       </c>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B12"/>
       <c r="C12">
         <v>183000.0</v>
       </c>
       <c r="D12">
         <v>183000.0</v>
       </c>
       <c r="E12">
         <v>-326720.0</v>
       </c>
       <c r="F12">
         <v>-776000.0</v>
       </c>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B13"/>
       <c r="C13">
         <v>-224000.0</v>
       </c>
       <c r="D13">
         <v>-224000.0</v>
       </c>
       <c r="E13">
         <v>-3062000.0</v>
       </c>
       <c r="F13">
         <v>8731000.0</v>
       </c>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B14"/>
       <c r="C14">
         <v>243500.0</v>
       </c>
       <c r="D14">
         <v>243500.0</v>
       </c>
       <c r="E14">
         <v>124998.0</v>
       </c>
       <c r="F14">
         <v>8000.0</v>
       </c>
       <c r="G14">
         <v>9000.0</v>
       </c>
       <c r="H14">
         <v>9000.0</v>
       </c>
       <c r="I14">
         <v>28019.0</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>11841308.0</v>
       </c>
       <c r="F16">
         <v>1145000.0</v>
       </c>
       <c r="G16">
         <v>818000.0</v>
       </c>
       <c r="H16">
         <v>2417000.0</v>
       </c>
       <c r="I16">
         <v>1370533.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18">
         <v>-4323697.0</v>
       </c>
       <c r="F18">
         <v>6694000.0</v>
       </c>
       <c r="G18">
         <v>-5839000.0</v>
       </c>
       <c r="H18">
         <v>-1379000.0</v>
       </c>
       <c r="I18">
         <v>-157431.0</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>3659682.0</v>
       </c>
       <c r="F19">
         <v>-4945000.0</v>
       </c>
       <c r="G19">
         <v>763000.0</v>
       </c>
       <c r="H19">
         <v>0.0</v>
       </c>
       <c r="I19">
         <v>-26296.0</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>11330467.0</v>
       </c>
       <c r="F20">
         <v>479000.0</v>
       </c>
       <c r="G20">
         <v>3503000.0</v>
       </c>
       <c r="H20">
         <v>880000.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="B21"/>
       <c r="C21">
         <v>-256500.0</v>
       </c>
       <c r="D21">
         <v>-256500.0</v>
       </c>
       <c r="E21">
         <v>-149678.0</v>
       </c>
       <c r="F21">
         <v>-1655000.0</v>
       </c>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="B22">
         <v>-2258851.0</v>
       </c>
       <c r="C22">
         <v>-369500.0</v>
       </c>
       <c r="D22">
         <v>-369500.0</v>
       </c>
       <c r="E22">
         <v>-1399031.0</v>
       </c>
       <c r="F22">
         <v>-328000.0</v>
       </c>
       <c r="G22">
         <v>506000.0</v>
       </c>
       <c r="H22">
         <v>-830000.0</v>
       </c>
       <c r="I22">
         <v>-6463716.0</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B23"/>
       <c r="C23">
         <v>-19500.0</v>
       </c>
       <c r="D23">
         <v>-19500.0</v>
       </c>
       <c r="E23">
         <v>187316.0</v>
       </c>
       <c r="F23">
         <v>-244000.0</v>
       </c>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25">
         <v>56684.0</v>
       </c>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25">
         <v>2000.0</v>
       </c>
       <c r="I25">
         <v>-620604.0</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="B28"/>
       <c r="C28">
         <v>-211500.0</v>
       </c>
       <c r="D28">
         <v>-211500.0</v>
       </c>
       <c r="E28">
         <v>11368105.0</v>
       </c>
       <c r="F28">
         <v>-1420000.0</v>
       </c>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B29"/>
       <c r="C29">
         <v>-1473000.0</v>
       </c>
       <c r="D29">
         <v>-1473000.0</v>
       </c>
       <c r="E29">
         <v>-4321012.0</v>
       </c>
       <c r="F29">
         <v>6694000.0</v>
       </c>
       <c r="G29">
         <v>-5836000.0</v>
       </c>
       <c r="H29">
         <v>-1379000.0</v>
       </c>
       <c r="I29">
         <v>-149550.0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="B30"/>
       <c r="C30">
         <v>-377500.0</v>
       </c>
       <c r="D30">
         <v>-377500.0</v>
       </c>
       <c r="E30">
         <v>3659682.0</v>
       </c>
       <c r="F30">
         <v>-4945000.0</v>
       </c>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>