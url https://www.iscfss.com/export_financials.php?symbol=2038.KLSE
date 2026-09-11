--- v0 (2026-07-13)
+++ v1 (2026-09-11)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -250,50 +250,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2719,3626 +2722,3724 @@
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF62"/>
+  <dimension ref="A1:AG62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:33">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AE1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AF1" t="s">
         <v>98</v>
       </c>
-    </row>
-    <row r="2" spans="1:32">
+      <c r="AG1" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="2" spans="1:33">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2">
+        <v>10810000.0</v>
+      </c>
+      <c r="C2">
         <v>10393000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>11815000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>11694000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>8190000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>11842000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3576418.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>7279000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>7812000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>9568000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2427030.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>7802000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>8379000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>9256000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>4274661.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>8803000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>7369000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>9246000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2479878.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>8221000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>13461000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>6808000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>3766331.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>7942000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>6960000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>8721000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>3082626.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>6688000.0</v>
       </c>
-      <c r="AC2"/>
-      <c r="AD2">
+      <c r="AD2"/>
+      <c r="AE2">
         <v>2000000.0</v>
       </c>
-      <c r="AE2"/>
       <c r="AF2"/>
-    </row>
-    <row r="3" spans="1:32">
+      <c r="AG2"/>
+    </row>
+    <row r="3" spans="1:33">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
-    </row>
-    <row r="4" spans="1:32">
+      <c r="AG3"/>
+    </row>
+    <row r="4" spans="1:33">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+    </row>
+    <row r="5" spans="1:33">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
-    </row>
-    <row r="6" spans="1:32">
+      <c r="AG5"/>
+    </row>
+    <row r="6" spans="1:33">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
-    </row>
-    <row r="7" spans="1:32">
+      <c r="AG6"/>
+    </row>
+    <row r="7" spans="1:33">
       <c r="A7" t="s">
         <v>20</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7"/>
+    </row>
+    <row r="8" spans="1:33">
       <c r="A8" t="s">
         <v>21</v>
       </c>
       <c r="B8">
         <v>74538000.0</v>
       </c>
       <c r="C8">
         <v>74538000.0</v>
       </c>
       <c r="D8">
         <v>74538000.0</v>
       </c>
       <c r="E8">
         <v>74538000.0</v>
       </c>
       <c r="F8">
         <v>74538000.0</v>
       </c>
       <c r="G8">
+        <v>74538000.0</v>
+      </c>
+      <c r="H8">
         <v>74537802.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>74538000.0</v>
       </c>
       <c r="I8">
         <v>74538000.0</v>
       </c>
       <c r="J8">
         <v>74538000.0</v>
       </c>
       <c r="K8">
+        <v>74538000.0</v>
+      </c>
+      <c r="L8">
         <v>74537802.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>74538000.0</v>
       </c>
       <c r="M8">
         <v>74538000.0</v>
       </c>
       <c r="N8">
         <v>74538000.0</v>
       </c>
       <c r="O8">
+        <v>74538000.0</v>
+      </c>
+      <c r="P8">
         <v>74537802.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>74538000.0</v>
       </c>
       <c r="Q8">
         <v>74538000.0</v>
       </c>
       <c r="R8">
         <v>74538000.0</v>
       </c>
       <c r="S8">
+        <v>74538000.0</v>
+      </c>
+      <c r="T8">
         <v>74537802.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>74538000.0</v>
       </c>
       <c r="U8">
         <v>74538000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>74538000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+    </row>
+    <row r="9" spans="1:33">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
-    </row>
-    <row r="10" spans="1:32">
+      <c r="AG9"/>
+    </row>
+    <row r="10" spans="1:33">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10">
+        <v>229304000.0</v>
+      </c>
+      <c r="C10">
         <v>223682000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>217688000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>218182000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>197883000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>190666000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>176518100.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>181897000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>169742000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>165110000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>164290161.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>158267000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>140489000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>136870000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>144226800.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>146703000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>132972000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>144370000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>130312930.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>133014000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>152073000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>142599000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>128065150.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>140900000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>141377000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>139524000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>138029978.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>139371000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>115000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>117000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>118000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>113000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:32">
+    <row r="11" spans="1:33">
       <c r="A11" t="s">
         <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
-    </row>
-    <row r="12" spans="1:32">
+      <c r="AG11"/>
+    </row>
+    <row r="12" spans="1:33">
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12"/>
-      <c r="C12">
+      <c r="C12"/>
+      <c r="D12">
         <v>217688000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>218182000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>197883000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>190666000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>176518100.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>181897000.0</v>
       </c>
-      <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>140489000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>136870000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>144226800.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>146703000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>132972000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>144370000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>130312930.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>133014000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>152073000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>142599000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>128457610.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>140900000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>141377000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>139524000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>138410480.0</v>
       </c>
-      <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
-    </row>
-    <row r="13" spans="1:32">
+      <c r="AG12"/>
+    </row>
+    <row r="13" spans="1:33">
       <c r="A13" t="s">
         <v>26</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
-[...1 lines deleted...]
-      </c>
+      <c r="C13"/>
       <c r="D13">
         <v>74538000.0</v>
       </c>
       <c r="E13">
         <v>74538000.0</v>
       </c>
       <c r="F13">
         <v>74538000.0</v>
       </c>
       <c r="G13">
+        <v>74538000.0</v>
+      </c>
+      <c r="H13">
         <v>74537800.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>74538000.0</v>
       </c>
-      <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>74538000.0</v>
       </c>
       <c r="O13">
         <v>74538000.0</v>
       </c>
       <c r="P13">
         <v>74538000.0</v>
       </c>
       <c r="Q13">
         <v>74538000.0</v>
       </c>
       <c r="R13">
         <v>74538000.0</v>
       </c>
       <c r="S13">
+        <v>74538000.0</v>
+      </c>
+      <c r="T13">
         <v>74537800.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>74538000.0</v>
       </c>
       <c r="U13">
         <v>74538000.0</v>
       </c>
       <c r="V13">
         <v>74538000.0</v>
       </c>
       <c r="W13">
+        <v>74538000.0</v>
+      </c>
+      <c r="X13">
         <v>74537800.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>74538000.0</v>
       </c>
       <c r="Y13">
         <v>74538000.0</v>
       </c>
       <c r="Z13">
         <v>74538000.0</v>
       </c>
       <c r="AA13">
+        <v>74538000.0</v>
+      </c>
+      <c r="AB13">
         <v>74537800.0</v>
       </c>
-      <c r="AB13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AC13"/>
       <c r="AD13">
         <v>75000000.0</v>
       </c>
       <c r="AE13">
         <v>75000000.0</v>
       </c>
       <c r="AF13">
         <v>75000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:32">
+      <c r="AG13">
+        <v>75000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:33">
       <c r="A14" t="s">
         <v>27</v>
       </c>
       <c r="B14">
         <v>70201962.0</v>
       </c>
       <c r="C14">
-        <v>70201960.0</v>
+        <v>70201962.0</v>
       </c>
       <c r="D14">
         <v>70201960.0</v>
       </c>
       <c r="E14">
         <v>70201960.0</v>
       </c>
       <c r="F14">
         <v>70201960.0</v>
       </c>
       <c r="G14">
         <v>70201960.0</v>
       </c>
       <c r="H14">
         <v>70201960.0</v>
       </c>
       <c r="I14">
-        <v>70201962.0</v>
+        <v>70201960.0</v>
       </c>
       <c r="J14">
         <v>70201962.0</v>
       </c>
       <c r="K14">
         <v>70201962.0</v>
       </c>
       <c r="L14">
         <v>70201962.0</v>
       </c>
       <c r="M14">
-        <v>70201960.0</v>
+        <v>70201962.0</v>
       </c>
       <c r="N14">
         <v>70201960.0</v>
       </c>
       <c r="O14">
         <v>70201960.0</v>
       </c>
       <c r="P14">
         <v>70201960.0</v>
       </c>
       <c r="Q14">
         <v>70201960.0</v>
       </c>
       <c r="R14">
         <v>70201960.0</v>
       </c>
       <c r="S14">
         <v>70201960.0</v>
       </c>
       <c r="T14">
         <v>70201960.0</v>
       </c>
       <c r="U14">
         <v>70201960.0</v>
       </c>
       <c r="V14">
         <v>70201960.0</v>
       </c>
       <c r="W14">
-        <v>70201962.0</v>
+        <v>70201960.0</v>
       </c>
       <c r="X14">
         <v>70201962.0</v>
       </c>
       <c r="Y14">
+        <v>70201962.0</v>
+      </c>
+      <c r="Z14">
         <v>70236100.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>70201962.0</v>
       </c>
       <c r="AA14">
         <v>70201962.0</v>
       </c>
       <c r="AB14">
+        <v>70201962.0</v>
+      </c>
+      <c r="AC14">
         <v>70242700.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>62893100.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>238095200.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>61475400.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>56818200.0</v>
       </c>
     </row>
-    <row r="15" spans="1:32">
+    <row r="15" spans="1:33">
       <c r="A15" t="s">
         <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
-    </row>
-    <row r="16" spans="1:32">
+      <c r="AG15"/>
+    </row>
+    <row r="16" spans="1:33">
       <c r="A16" t="s">
         <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16"/>
+    </row>
+    <row r="17" spans="1:33">
       <c r="A17" t="s">
         <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+    </row>
+    <row r="18" spans="1:33">
       <c r="A18" t="s">
         <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18"/>
+    </row>
+    <row r="19" spans="1:33">
       <c r="A19" t="s">
         <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+    </row>
+    <row r="20" spans="1:33">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20"/>
+    </row>
+    <row r="21" spans="1:33">
       <c r="A21" t="s">
         <v>34</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
-    </row>
-    <row r="22" spans="1:32">
+      <c r="AG21"/>
+    </row>
+    <row r="22" spans="1:33">
       <c r="A22" t="s">
         <v>35</v>
       </c>
       <c r="B22">
+        <v>10535000.0</v>
+      </c>
+      <c r="C22">
         <v>9039000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1864000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>2740000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>4347000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>5372000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1773040.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>2050000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>7987000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>8196000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>4914030.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>6731000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>7407000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>6997000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>8150000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>9032000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>4392000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>4529000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>3417320.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>1993000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>2109000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>2248000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>1636840.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>2194000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>3156000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>3393000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>2072340.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>3931000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>4000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="AF22">
         <v>4000000.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:32">
+      <c r="AG22">
+        <v>4000000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:33">
       <c r="A23" t="s">
         <v>36</v>
       </c>
       <c r="B23"/>
-      <c r="C23">
+      <c r="C23"/>
+      <c r="D23">
         <v>905781000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>911469000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>886310000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>881422000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>860452200.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>845151000.0</v>
       </c>
-      <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
-      <c r="M23">
+      <c r="M23"/>
+      <c r="N23">
         <v>805334000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>792004000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>788555260.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>787503000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>769408000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>779339000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>752965740.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>745739000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>741631000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>738038000.0</v>
       </c>
-      <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
-    </row>
-    <row r="24" spans="1:32">
+      <c r="AG23"/>
+    </row>
+    <row r="24" spans="1:33">
       <c r="A24" t="s">
         <v>37</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24"/>
+    </row>
+    <row r="25" spans="1:33">
       <c r="A25" t="s">
         <v>38</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
-      <c r="D25">
-[...1 lines deleted...]
-      </c>
+      <c r="D25"/>
       <c r="E25">
         <v>0.0</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
       <c r="G25">
         <v>0.0</v>
       </c>
       <c r="H25">
         <v>0.0</v>
       </c>
-      <c r="I25"/>
+      <c r="I25">
+        <v>0.0</v>
+      </c>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
-[...1 lines deleted...]
-      </c>
+      <c r="M25"/>
       <c r="N25">
         <v>0.0</v>
       </c>
       <c r="O25">
         <v>0.0</v>
       </c>
       <c r="P25">
         <v>0.0</v>
       </c>
       <c r="Q25">
         <v>0.0</v>
       </c>
       <c r="R25">
         <v>0.0</v>
       </c>
       <c r="S25">
         <v>0.0</v>
       </c>
       <c r="T25">
         <v>0.0</v>
       </c>
       <c r="U25">
         <v>0.0</v>
       </c>
       <c r="V25">
         <v>0.0</v>
       </c>
-      <c r="W25"/>
+      <c r="W25">
+        <v>0.0</v>
+      </c>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25"/>
+    </row>
+    <row r="26" spans="1:33">
       <c r="A26" t="s">
         <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-      <c r="AC26">
+      <c r="AC26"/>
+      <c r="AD26">
         <v>111000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>117000000.0</v>
       </c>
       <c r="AE26">
         <v>117000000.0</v>
       </c>
       <c r="AF26">
+        <v>117000000.0</v>
+      </c>
+      <c r="AG26">
         <v>120000000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:32">
+    <row r="27" spans="1:33">
       <c r="A27" t="s">
         <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27"/>
+    </row>
+    <row r="28" spans="1:33">
       <c r="A28" t="s">
         <v>41</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
-    </row>
-    <row r="29" spans="1:32">
+      <c r="AG28"/>
+    </row>
+    <row r="29" spans="1:33">
       <c r="A29" t="s">
         <v>42</v>
       </c>
       <c r="B29">
+        <v>709153000.0</v>
+      </c>
+      <c r="C29">
         <v>696079000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>681907000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>685335000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>666866000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>659921000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>644007788.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>632331000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>628530000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>618550000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>608488582.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>611795000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>599549000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>587873000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>582789874.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>582565000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>571473000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>577379000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>556552504.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>550054000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>542464000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>546989000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>537261972.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>537249000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>541990000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>538078000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
-    </row>
-    <row r="30" spans="1:32">
+      <c r="AG29"/>
+    </row>
+    <row r="30" spans="1:33">
       <c r="A30" t="s">
         <v>43</v>
       </c>
       <c r="B30">
+        <v>10925000.0</v>
+      </c>
+      <c r="C30">
         <v>8200000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>9694000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>14211000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>11703000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>9101000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>14692560.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>9606000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>9348000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>6165000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>4889980.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>8192000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>7841000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>7204000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>6828000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>8030000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>13734000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>10126000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>8554660.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>8985000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>5895000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>7087000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>6660730.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>8103000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>7505000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>9103000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>4633120.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>7737000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>9000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>10000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11000000.0</v>
       </c>
       <c r="AF30">
         <v>11000000.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:32">
+      <c r="AG30">
+        <v>11000000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:33">
       <c r="A31" t="s">
         <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>599549000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>587873000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>582789000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>582565000.0</v>
       </c>
-      <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
-    </row>
-    <row r="32" spans="1:32">
+      <c r="AG31"/>
+    </row>
+    <row r="32" spans="1:33">
       <c r="A32" t="s">
         <v>45</v>
       </c>
       <c r="B32">
+        <v>245226000.0</v>
+      </c>
+      <c r="C32">
         <v>235331000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>225739000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>232962000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>213893000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>204175000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>189447554.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>190421000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>179361000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>171439000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>165197358.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>166218000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>147075000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>141262000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>146504119.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>151616000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>146174000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>157313000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>140533556.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>141535000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>152574000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>151521000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>132257222.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>147595000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>149527000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>147456000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
-    </row>
-    <row r="33" spans="1:32">
+      <c r="AG32"/>
+    </row>
+    <row r="33" spans="1:33">
       <c r="A33" t="s">
         <v>46</v>
       </c>
       <c r="B33">
+        <v>682291000.0</v>
+      </c>
+      <c r="C33">
         <v>676094000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>668088000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>664944000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>662734000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>664547000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>659226183.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>643673000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>651715000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>647102000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>640552656.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>643804000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>649597000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>640933000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>629349619.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>623738000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>613288000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>611727000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>602639312.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>595983000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>575596000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>579709000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>584855604.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>569862000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>573705000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>570926000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>587246188.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>580248000.0</v>
       </c>
-      <c r="AC33"/>
       <c r="AD33"/>
       <c r="AE33"/>
       <c r="AF33"/>
-    </row>
-    <row r="34" spans="1:32">
+      <c r="AG33"/>
+    </row>
+    <row r="34" spans="1:33">
       <c r="A34" t="s">
         <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
-    </row>
-    <row r="35" spans="1:32">
+      <c r="AG34"/>
+    </row>
+    <row r="35" spans="1:33">
       <c r="A35" t="s">
         <v>48</v>
       </c>
       <c r="B35">
+        <v>77169000.0</v>
+      </c>
+      <c r="C35">
         <v>77278000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>76993000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>77974000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>77802000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>77900000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>77147629.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>78195000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>78163000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>78110000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>77501895.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>78553000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>78759000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>78497000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>78298514.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>79248000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>78436000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>77980000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>77365654.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>78656000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>77434000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>75288000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>73512592.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>73855000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>73113000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>72745000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>72508628.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>73120000.0</v>
       </c>
-      <c r="AC35"/>
       <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35"/>
-    </row>
-    <row r="36" spans="1:32">
+      <c r="AG35"/>
+    </row>
+    <row r="36" spans="1:33">
       <c r="A36" t="s">
         <v>49</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
-    </row>
-    <row r="37" spans="1:32">
+      <c r="AG36"/>
+    </row>
+    <row r="37" spans="1:33">
       <c r="A37" t="s">
         <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
-    </row>
-    <row r="38" spans="1:32">
+      <c r="AG37"/>
+    </row>
+    <row r="38" spans="1:33">
       <c r="A38" t="s">
         <v>51</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
-    </row>
-    <row r="39" spans="1:32">
+      <c r="AG38"/>
+    </row>
+    <row r="39" spans="1:33">
       <c r="A39" t="s">
         <v>52</v>
       </c>
       <c r="B39"/>
-      <c r="C39">
+      <c r="C39"/>
+      <c r="D39">
         <v>4760000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>8155000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>6592000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>8197000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>4970640.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>5893000.0</v>
       </c>
-      <c r="I39"/>
       <c r="J39"/>
       <c r="K39"/>
       <c r="L39"/>
-      <c r="M39">
+      <c r="M39"/>
+      <c r="N39">
         <v>4281000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>3498000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>2885350.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>3842000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>3990000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>6497000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>4983890.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>5150000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>4107000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>4441000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>2499730.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>2435000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>2457000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>2212000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>1759250.0</v>
       </c>
-      <c r="AB39"/>
       <c r="AC39"/>
       <c r="AD39"/>
       <c r="AE39"/>
       <c r="AF39"/>
-    </row>
-    <row r="40" spans="1:32">
+      <c r="AG39"/>
+    </row>
+    <row r="40" spans="1:33">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
       <c r="K40"/>
       <c r="L40"/>
-      <c r="M40">
+      <c r="M40"/>
+      <c r="N40">
         <v>8662000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>9809000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>12702000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>10686000.0</v>
       </c>
-      <c r="Q40"/>
       <c r="R40"/>
       <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
       <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
       <c r="AA40"/>
       <c r="AB40"/>
-      <c r="AC40">
+      <c r="AC40"/>
+      <c r="AD40">
         <v>7000000.0</v>
       </c>
-      <c r="AD40"/>
-      <c r="AE40">
+      <c r="AE40"/>
+      <c r="AF40">
         <v>9000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>8000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:32">
+    <row r="41" spans="1:33">
       <c r="A41" t="s">
         <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>78759000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>78497000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>78299000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>79248000.0</v>
       </c>
-      <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
-    </row>
-    <row r="42" spans="1:32">
+      <c r="AG41"/>
+    </row>
+    <row r="42" spans="1:33">
       <c r="A42" t="s">
         <v>55</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
       <c r="L42"/>
-      <c r="M42">
+      <c r="M42"/>
+      <c r="N42">
         <v>19715000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>12520000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>9270000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>4533000.0</v>
       </c>
-      <c r="Q42"/>
       <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
       <c r="AA42"/>
       <c r="AB42"/>
       <c r="AC42"/>
       <c r="AD42"/>
       <c r="AE42"/>
       <c r="AF42"/>
-    </row>
-    <row r="43" spans="1:32">
+      <c r="AG42"/>
+    </row>
+    <row r="43" spans="1:33">
       <c r="A43" t="s">
         <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
-    </row>
-    <row r="44" spans="1:32">
+      <c r="AG43"/>
+    </row>
+    <row r="44" spans="1:33">
       <c r="A44" t="s">
         <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
-    </row>
-    <row r="45" spans="1:32">
+      <c r="AG44"/>
+    </row>
+    <row r="45" spans="1:33">
       <c r="A45" t="s">
         <v>58</v>
       </c>
       <c r="B45"/>
-      <c r="C45">
+      <c r="C45"/>
+      <c r="D45">
         <v>575205743.0</v>
       </c>
-      <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
-      <c r="G45">
+      <c r="G45"/>
+      <c r="H45">
         <v>571610256.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
-      <c r="K45">
+      <c r="K45"/>
+      <c r="L45">
         <v>566542643.0</v>
       </c>
-      <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
-      <c r="O45">
+      <c r="O45"/>
+      <c r="P45">
         <v>560158952.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
-    </row>
-    <row r="46" spans="1:32">
+      <c r="AG45"/>
+    </row>
+    <row r="46" spans="1:33">
       <c r="A46" t="s">
         <v>59</v>
       </c>
       <c r="B46">
+        <v>467266000.0</v>
+      </c>
+      <c r="C46">
         <v>467960000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>468498000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>469629000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>470554000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>470638000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>472844342.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>473688000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>474492000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>475563000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>476239637.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>477281000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>477680000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>478430000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>478807297.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>479053000.0</v>
       </c>
-      <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
-    </row>
-    <row r="47" spans="1:32">
+      <c r="AG46"/>
+    </row>
+    <row r="47" spans="1:33">
       <c r="A47" t="s">
         <v>60</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>468498000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>469629000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>470554000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>470638000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>472844340.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>473688000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>477680000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>478430000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>478807000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>479053000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>480697000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>481188000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>481642310.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>481172000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>481636000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>482227000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>483112970.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>485408000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>484957000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>484030000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>483588660.0</v>
       </c>
-      <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
-    </row>
-    <row r="48" spans="1:32">
+      <c r="AG47"/>
+    </row>
+    <row r="48" spans="1:33">
       <c r="A48" t="s">
         <v>61</v>
       </c>
       <c r="B48">
+        <v>584545000.0</v>
+      </c>
+      <c r="C48">
         <v>575950000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>607369000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>610797000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>592328000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>585383000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>569469990.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>557793000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>527492000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>520745000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>515539757.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>518145000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>505296000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>500815000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>498981000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>503494000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>496935000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>502841000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>482014700.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>475516000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>467926000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>472451000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>462724170.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>462711000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>467452000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>463540000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>470982210.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>465535000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>183000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>185000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>188000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>184000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:32">
+    <row r="49" spans="1:33">
       <c r="A49" t="s">
         <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
-    </row>
-    <row r="50" spans="1:32">
+      <c r="AG49"/>
+    </row>
+    <row r="50" spans="1:33">
       <c r="A50" t="s">
         <v>63</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
-    </row>
-    <row r="51" spans="1:32">
+      <c r="AG50"/>
+    </row>
+    <row r="51" spans="1:33">
       <c r="A51" t="s">
         <v>64</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
-    </row>
-    <row r="52" spans="1:32">
+      <c r="AG51"/>
+    </row>
+    <row r="52" spans="1:33">
       <c r="A52" t="s">
         <v>65</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
-      <c r="D52">
-[...1 lines deleted...]
-      </c>
+      <c r="D52"/>
       <c r="E52">
         <v>0.0</v>
       </c>
       <c r="F52">
         <v>0.0</v>
       </c>
       <c r="G52">
         <v>0.0</v>
       </c>
       <c r="H52">
         <v>0.0</v>
       </c>
-      <c r="I52"/>
+      <c r="I52">
+        <v>0.0</v>
+      </c>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
-      <c r="M52">
-[...1 lines deleted...]
-      </c>
+      <c r="M52"/>
       <c r="N52">
         <v>0.0</v>
       </c>
       <c r="O52">
         <v>0.0</v>
       </c>
       <c r="P52">
         <v>0.0</v>
       </c>
       <c r="Q52">
         <v>0.0</v>
       </c>
       <c r="R52">
         <v>0.0</v>
       </c>
       <c r="S52">
         <v>0.0</v>
       </c>
       <c r="T52">
         <v>0.0</v>
       </c>
       <c r="U52">
         <v>0.0</v>
       </c>
       <c r="V52">
         <v>0.0</v>
       </c>
-      <c r="W52"/>
+      <c r="W52">
+        <v>0.0</v>
+      </c>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
-    </row>
-    <row r="53" spans="1:32">
+      <c r="AG52"/>
+    </row>
+    <row r="53" spans="1:33">
       <c r="A53" t="s">
         <v>66</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
-      <c r="AA53">
+      <c r="AA53"/>
+      <c r="AB53">
         <v>105530670.0</v>
       </c>
-      <c r="AB53"/>
       <c r="AC53"/>
-      <c r="AD53">
+      <c r="AD53"/>
+      <c r="AE53">
         <v>1000000.0</v>
       </c>
-      <c r="AE53"/>
       <c r="AF53"/>
-    </row>
-    <row r="54" spans="1:32">
+      <c r="AG53"/>
+    </row>
+    <row r="54" spans="1:33">
       <c r="A54" t="s">
         <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
-    </row>
-    <row r="55" spans="1:32">
+      <c r="AG54"/>
+    </row>
+    <row r="55" spans="1:33">
       <c r="A55" t="s">
         <v>68</v>
       </c>
       <c r="B55">
+        <v>938327000.0</v>
+      </c>
+      <c r="C55">
         <v>921818000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>905781000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>911469000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>886310000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>881422000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>860452200.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>845151000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>840512000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>828457000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>817860075.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>818204000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>805334000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>792004000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>788555260.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>787503000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>769408000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>779339000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>752965740.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>745739000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>741631000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>738038000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>726261050.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>725399000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>730192000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>727103000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>736067250.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>734265000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>721000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>730000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>508000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>506000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:32">
+    <row r="56" spans="1:33">
       <c r="A56" t="s">
         <v>69</v>
       </c>
       <c r="B56">
+        <v>256036000.0</v>
+      </c>
+      <c r="C56">
         <v>245724000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>237693000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>246525000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>223576000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>216875000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>201226010.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>201478000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>188797000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>181355000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>177307419.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>174400000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>155737000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>151071000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>159205000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>163765000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>156120000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>167612000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>150326430.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>149756000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>166035000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>158329000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>141405440.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>155537000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>156487000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>156177000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>148821070.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>154017000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>128000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>130000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>134000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>127000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:32">
+    <row r="57" spans="1:33">
       <c r="A57" t="s">
         <v>70</v>
       </c>
       <c r="B57">
+        <v>10810000.0</v>
+      </c>
+      <c r="C57">
         <v>10393000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>11954000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>13563000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>9683000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>12700000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>11778460.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>11057000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>9436000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>9916000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>12110061.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>8182000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>8662000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>9809000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>12702000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>12149000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>9946000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>10299000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>9792870.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>8221000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>13461000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>6808000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>9148220.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>7942000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>6960000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>8721000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>8534880.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>6688000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>7000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>8000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>9000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>8000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:32">
+    <row r="58" spans="1:33">
       <c r="A58" t="s">
         <v>71</v>
       </c>
       <c r="B58">
+        <v>87979000.0</v>
+      </c>
+      <c r="C58">
         <v>87671000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>223874000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>226134000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>219444000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>221501000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>216444410.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>212820000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>87599000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>88026000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>89611956.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>86735000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>205785000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>204131000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>205765390.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>204938000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>197935000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>201960000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>196413230.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>195685000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>199167000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>191049000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>188999070.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>188150000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>188202000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>189025000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>190547240.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>79808000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>72000000.0</v>
       </c>
       <c r="AD58">
         <v>72000000.0</v>
       </c>
       <c r="AE58">
-        <v>40000000.0</v>
+        <v>72000000.0</v>
       </c>
       <c r="AF58">
         <v>40000000.0</v>
       </c>
-    </row>
-    <row r="59" spans="1:32">
+      <c r="AG58">
+        <v>40000000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:33">
       <c r="A59" t="s">
         <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
-    </row>
-    <row r="60" spans="1:32">
+      <c r="AG59"/>
+    </row>
+    <row r="60" spans="1:33">
       <c r="A60" t="s">
         <v>73</v>
       </c>
       <c r="B60">
+        <v>709153000.0</v>
+      </c>
+      <c r="C60">
         <v>696079000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>681907000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>685335000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>666866000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>659921000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>644007790.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>632331000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>628530000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>618550000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>608488582.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>611795000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>599549000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>587873000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>582789870.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>582565000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>571473000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>577379000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>556552500.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>550054000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>542464000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>546989000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>537261970.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>537249000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>541990000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>538078000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>545520020.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>545056000.0</v>
       </c>
-      <c r="AC60"/>
       <c r="AD60"/>
       <c r="AE60"/>
       <c r="AF60"/>
-    </row>
-    <row r="61" spans="1:32">
+      <c r="AG60"/>
+    </row>
+    <row r="61" spans="1:33">
       <c r="A61" t="s">
         <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
-    </row>
-    <row r="62" spans="1:32">
+      <c r="AG61"/>
+    </row>
+    <row r="62" spans="1:33">
       <c r="A62" t="s">
         <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
+      <c r="AG62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6391,1023 +6492,1023 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B2">
         <v>75381000.0</v>
       </c>
       <c r="C2">
         <v>49696370.0</v>
       </c>
       <c r="D2">
         <v>55742340.0</v>
       </c>
       <c r="E2">
         <v>51256200.0</v>
       </c>
       <c r="F2">
         <v>42047620.0</v>
       </c>
       <c r="G2">
         <v>39340590.0</v>
       </c>
       <c r="H2">
         <v>41677270.0</v>
       </c>
       <c r="I2">
         <v>47022220.0</v>
       </c>
       <c r="J2">
         <v>55684510.0</v>
       </c>
       <c r="K2">
         <v>61129430.0</v>
       </c>
       <c r="L2">
         <v>66000000.0</v>
       </c>
       <c r="M2">
         <v>64000000.0</v>
       </c>
       <c r="N2">
         <v>46000000.0</v>
       </c>
       <c r="O2">
         <v>43000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>31104000.0</v>
       </c>
       <c r="F5">
         <v>31003868.0</v>
       </c>
       <c r="G5">
         <v>2210876.0</v>
       </c>
       <c r="H5">
         <v>-13363199.0</v>
       </c>
       <c r="I5">
         <v>326755.0</v>
       </c>
       <c r="J5">
         <v>17617123.0</v>
       </c>
       <c r="K5">
         <v>20004441.0</v>
       </c>
       <c r="L5">
         <v>-3000000.0</v>
       </c>
       <c r="M5">
         <v>3000000.0</v>
       </c>
       <c r="N5">
         <v>8000000.0</v>
       </c>
       <c r="O5">
         <v>24000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6">
         <v>42212775.0</v>
       </c>
       <c r="F6">
         <v>36862365.0</v>
       </c>
       <c r="G6">
         <v>11106125.0</v>
       </c>
       <c r="H6">
         <v>-5458249.0</v>
       </c>
       <c r="I6">
         <v>326755.0</v>
       </c>
       <c r="J6">
         <v>17617123.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B9">
         <v>84637000.0</v>
       </c>
       <c r="C9">
         <v>62853600.0</v>
       </c>
       <c r="D9">
         <v>37058690.0</v>
       </c>
       <c r="E9">
         <v>60501230.0</v>
       </c>
       <c r="F9">
         <v>51120890.0</v>
       </c>
       <c r="G9">
         <v>23042330.0</v>
       </c>
       <c r="H9">
         <v>8959170.0</v>
       </c>
       <c r="I9">
         <v>15163910.0</v>
       </c>
       <c r="J9">
         <v>32932540.0</v>
       </c>
       <c r="K9">
         <v>23553090.0</v>
       </c>
       <c r="L9">
         <v>19000000.0</v>
       </c>
       <c r="M9">
         <v>25000000.0</v>
       </c>
       <c r="N9">
         <v>28000000.0</v>
       </c>
       <c r="O9">
         <v>42000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B10">
         <v>67181000.0</v>
       </c>
       <c r="C10">
         <v>50012410.0</v>
       </c>
       <c r="D10">
         <v>23535740.0</v>
       </c>
       <c r="E10">
         <v>41285760.0</v>
       </c>
       <c r="F10">
         <v>36558530.0</v>
       </c>
       <c r="G10">
         <v>2088150.0</v>
       </c>
       <c r="H10">
         <v>-6073510.0</v>
       </c>
       <c r="I10">
         <v>-2483980.0</v>
       </c>
       <c r="J10">
         <v>14663210.0</v>
       </c>
       <c r="K10">
         <v>5120700.0</v>
       </c>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>9946000.0</v>
       </c>
       <c r="F11">
         <v>9254226.0</v>
       </c>
       <c r="G11">
         <v>1220550.0</v>
       </c>
       <c r="H11">
         <v>-2040695.0</v>
       </c>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11">
         <v>1000000.0</v>
       </c>
       <c r="M11">
         <v>-3000000.0</v>
       </c>
       <c r="N11">
         <v>7000000.0</v>
       </c>
       <c r="O11">
         <v>3000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B12">
         <v>12528000.0</v>
       </c>
       <c r="C12">
         <v>11694300.0</v>
       </c>
       <c r="D12">
         <v>11243670.0</v>
       </c>
       <c r="E12">
         <v>8276600.0</v>
       </c>
       <c r="F12">
         <v>4526530.0</v>
       </c>
       <c r="G12">
         <v>4293300.0</v>
       </c>
       <c r="H12">
         <v>5780590.0</v>
       </c>
       <c r="I12">
         <v>5781770.0</v>
       </c>
       <c r="J12">
         <v>6111150.0</v>
       </c>
       <c r="K12">
         <v>5816420.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
       <c r="O12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B13">
         <v>1240000.0</v>
       </c>
       <c r="C13">
         <v>3333950.0</v>
       </c>
       <c r="D13">
         <v>464610.0</v>
       </c>
       <c r="E13">
         <v>3257290.0</v>
       </c>
       <c r="F13">
         <v>175870.0</v>
       </c>
       <c r="G13">
         <v>2543850.0</v>
       </c>
       <c r="H13">
         <v>1351520.0</v>
       </c>
       <c r="I13">
         <v>1817230.0</v>
       </c>
       <c r="J13">
         <v>223450.0</v>
       </c>
       <c r="K13">
         <v>2590740.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B14">
         <v>-5011000.0</v>
       </c>
       <c r="C14">
         <v>-3347599.0</v>
       </c>
       <c r="D14">
         <v>-1591997.0</v>
       </c>
       <c r="E14">
         <v>-3582657.0</v>
       </c>
       <c r="F14">
         <v>-2649035.0</v>
       </c>
       <c r="G14">
         <v>391619.0</v>
       </c>
       <c r="H14">
         <v>1466736.0</v>
       </c>
       <c r="I14">
         <v>16679.0</v>
       </c>
       <c r="J14">
         <v>-2179862.0</v>
       </c>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B15">
         <v>47625000.0</v>
       </c>
       <c r="C15">
         <v>36537790.0</v>
       </c>
       <c r="D15">
         <v>18084090.0</v>
       </c>
       <c r="E15">
         <v>27756720.0</v>
       </c>
       <c r="F15">
         <v>24655270.0</v>
       </c>
       <c r="G15">
         <v>1259220.0</v>
       </c>
       <c r="H15">
         <v>-2566080.0</v>
       </c>
       <c r="I15">
         <v>-1687350.0</v>
       </c>
       <c r="J15">
         <v>9477830.0</v>
       </c>
       <c r="K15">
         <v>3081750.0</v>
       </c>
       <c r="L15">
         <v>5000000.0</v>
       </c>
       <c r="M15">
         <v>-4000000.0</v>
       </c>
       <c r="N15">
         <v>18000000.0</v>
       </c>
       <c r="O15">
         <v>10000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B16">
         <v>47625000.0</v>
       </c>
       <c r="C16">
         <v>36537790.0</v>
       </c>
       <c r="D16">
         <v>18084090.0</v>
       </c>
       <c r="E16">
         <v>27757000.0</v>
       </c>
       <c r="F16">
         <v>24655272.0</v>
       </c>
       <c r="G16">
         <v>1259215.0</v>
       </c>
       <c r="H16">
         <v>-2566078.0</v>
       </c>
       <c r="I16">
         <v>-1687350.0</v>
       </c>
       <c r="J16">
         <v>9477830.0</v>
       </c>
       <c r="K16">
         <v>3081750.0</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B17">
         <v>52636000.0</v>
       </c>
       <c r="C17">
         <v>39885391.0</v>
       </c>
       <c r="D17">
         <v>19676091.0</v>
       </c>
       <c r="E17">
         <v>31339381.0</v>
       </c>
       <c r="F17">
         <v>27304307.0</v>
       </c>
       <c r="G17">
         <v>867596.0</v>
       </c>
       <c r="H17">
         <v>-4032814.0</v>
       </c>
       <c r="I17">
         <v>-1704032.0</v>
       </c>
       <c r="J17">
         <v>11657691.0</v>
       </c>
       <c r="K17">
         <v>11034016.0</v>
       </c>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B18">
         <v>4782000.0</v>
       </c>
       <c r="C18">
         <v>4816324.0</v>
       </c>
       <c r="D18">
         <v>4236903.0</v>
       </c>
       <c r="E18">
         <v>2077262.0</v>
       </c>
       <c r="F18">
         <v>1340557.0</v>
       </c>
       <c r="G18">
         <v>1870417.0</v>
       </c>
       <c r="H18">
         <v>3390024.0</v>
       </c>
       <c r="I18">
         <v>3777626.0</v>
       </c>
       <c r="J18">
         <v>3234372.0</v>
       </c>
       <c r="K18">
         <v>2976756.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B21">
         <v>65941000.0</v>
       </c>
       <c r="C21">
         <v>46678460.0</v>
       </c>
       <c r="D21">
         <v>24000350.0</v>
       </c>
       <c r="E21">
         <v>44543050.0</v>
       </c>
       <c r="F21">
         <v>36734410.0</v>
       </c>
       <c r="G21">
         <v>4632000.0</v>
       </c>
       <c r="H21">
         <v>-7425030.0</v>
       </c>
       <c r="I21">
         <v>-666740.0</v>
       </c>
       <c r="J21">
         <v>14439760.0</v>
       </c>
       <c r="K21">
         <v>7711440.0</v>
       </c>
       <c r="L21">
         <v>-3000000.0</v>
       </c>
       <c r="M21">
         <v>3000000.0</v>
       </c>
       <c r="N21">
         <v>8000000.0</v>
       </c>
       <c r="O21">
         <v>24000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23">
         <v>2265000.0</v>
       </c>
       <c r="F23">
         <v>2265000.0</v>
       </c>
       <c r="G23">
         <v>2265000.0</v>
       </c>
       <c r="H23">
         <v>2265000.0</v>
       </c>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B25">
         <v>8830000.0</v>
       </c>
       <c r="C25">
         <v>8680741.0</v>
       </c>
       <c r="D25">
         <v>8826365.0</v>
       </c>
       <c r="E25">
         <v>8843138.0</v>
       </c>
       <c r="F25">
         <v>8337023.0</v>
       </c>
       <c r="G25">
         <v>9635725.0</v>
       </c>
       <c r="H25">
         <v>7904950.0</v>
       </c>
       <c r="I25">
         <v>7937161.0</v>
       </c>
       <c r="J25">
         <v>7767162.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B28">
         <v>29009000.0</v>
       </c>
       <c r="C28">
         <v>27196670.0</v>
       </c>
       <c r="D28">
         <v>26490750.0</v>
       </c>
       <c r="E28">
         <v>23899580.0</v>
       </c>
       <c r="F28">
         <v>21576740.0</v>
       </c>
       <c r="G28">
         <v>20701730.0</v>
       </c>
       <c r="H28">
         <v>22617230.0</v>
       </c>
       <c r="I28">
         <v>22183880.0</v>
       </c>
       <c r="J28">
         <v>23082570.0</v>
       </c>
       <c r="K28">
         <v>20150780.0</v>
       </c>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B29">
         <v>14545000.0</v>
       </c>
       <c r="C29">
         <v>10127020.0</v>
       </c>
       <c r="D29">
         <v>3859650.0</v>
       </c>
       <c r="E29">
         <v>9946380.0</v>
       </c>
       <c r="F29">
         <v>9254230.0</v>
       </c>
       <c r="G29">
         <v>1220550.0</v>
       </c>
       <c r="H29">
         <v>-2040700.0</v>
       </c>
       <c r="I29">
         <v>-779940.0</v>
       </c>
       <c r="J29">
         <v>3005520.0</v>
       </c>
       <c r="K29">
         <v>2057440.0</v>
       </c>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B30">
         <v>94077000.0</v>
       </c>
       <c r="C30">
         <v>65871510.0</v>
       </c>
       <c r="D30">
         <v>68800680.0</v>
       </c>
       <c r="E30">
         <v>78387791.0</v>
       </c>
       <c r="F30">
         <v>64643164.0</v>
       </c>
       <c r="G30">
         <v>60912520.0</v>
       </c>
       <c r="H30">
         <v>63999641.0</v>
       </c>
       <c r="I30">
         <v>69796532.0</v>
       </c>
       <c r="J30">
         <v>78767088.0</v>
       </c>
       <c r="K30">
         <v>70836122.0</v>
       </c>
       <c r="L30">
         <v>88000000.0</v>
       </c>
       <c r="M30">
         <v>86000000.0</v>
       </c>
       <c r="N30">
         <v>67000000.0</v>
       </c>
       <c r="O30">
         <v>61000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B32">
         <v>160018000.0</v>
       </c>
       <c r="C32">
         <v>112549970.0</v>
       </c>
       <c r="D32">
         <v>92801030.0</v>
       </c>
       <c r="E32">
         <v>111757430.0</v>
       </c>
       <c r="F32">
         <v>93168510.0</v>
       </c>
       <c r="G32">
         <v>62382920.0</v>
       </c>
       <c r="H32">
         <v>50636440.0</v>
       </c>
       <c r="I32">
         <v>62186130.0</v>
       </c>
@@ -7429,2224 +7530,2286 @@
       <c r="O32">
         <v>85000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF32"/>
+  <dimension ref="A1:AG32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:33">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AE1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AF1" t="s">
         <v>98</v>
       </c>
-    </row>
-    <row r="2" spans="1:32">
+      <c r="AG1" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="2" spans="1:33">
       <c r="A2" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B2">
+        <v>18721000.0</v>
+      </c>
+      <c r="C2">
         <v>14028000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>18277000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>22244000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>20416000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>14444000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>13239370.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>13448000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>12425000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>10584000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>14349000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>12599000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>14597000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>14197000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>13666200.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>13610000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>13556000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>10424000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>11050620.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>11145000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>11046000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>8806000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>12489590.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>9654000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>9577000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>7620000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>10018270.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>10956000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>15000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>19000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>16000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>17000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:32">
+    <row r="3" spans="1:33">
       <c r="A3" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
-    </row>
-    <row r="4" spans="1:32">
+      <c r="AG3"/>
+    </row>
+    <row r="4" spans="1:33">
       <c r="A4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+    </row>
+    <row r="5" spans="1:33">
       <c r="A5" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>2220000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>412000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-679000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>8115000.0</v>
       </c>
-      <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
-      <c r="X5">
+      <c r="X5"/>
+      <c r="Y5">
         <v>3985000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>3250000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>2808000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-1823249.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-1537000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-2000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-3000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>1000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>0.0</v>
       </c>
     </row>
-    <row r="6" spans="1:32">
+    <row r="6" spans="1:33">
       <c r="A6" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
-      <c r="M6">
+      <c r="M6"/>
+      <c r="N6">
         <v>4388000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>2571000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>1690775.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>11364000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>17506000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>12646000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>9787365.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>9981000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>10364000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>6730000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>1063125.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>3985000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>3250000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>2808000.0</v>
       </c>
-      <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
-    </row>
-    <row r="7" spans="1:32">
+      <c r="AG6"/>
+    </row>
+    <row r="7" spans="1:33">
       <c r="A7" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7"/>
+    </row>
+    <row r="8" spans="1:33">
       <c r="A8" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+    </row>
+    <row r="9" spans="1:33">
       <c r="A9" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B9">
+        <v>18413000.0</v>
+      </c>
+      <c r="C9">
         <v>14978000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>20644000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>24323000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>23860000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>15810000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>18148600.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>17316000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>18161000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>9228000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>9035000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>12818000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>8665000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>6541000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>7565230.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>14836000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>21940000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>16160000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>14531890.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>12616000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>13883000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>10090000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>3135330.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>7524000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>6562000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>5821000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>1533170.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>2096000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>3000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>2000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>7000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>6000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:32">
+    <row r="10" spans="1:33">
       <c r="A10" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B10">
+        <v>16595000.0</v>
+      </c>
+      <c r="C10">
         <v>11659000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>8506000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>23233000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>19825000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>15617000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>13396410.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>13865000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>15227000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>7524000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>2476000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>10470000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>7906000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>2684000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>736760.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>13412000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>13538000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>13599000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>8634530.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>10455000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>9182000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>8287000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-3927850.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>2176000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>4337000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-497000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-1926510.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-2728000.0</v>
       </c>
-      <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
-    </row>
-    <row r="11" spans="1:32">
+      <c r="AG10"/>
+    </row>
+    <row r="11" spans="1:33">
       <c r="A11" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>1128000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>796000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>356000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>2663000.0</v>
       </c>
-      <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
-      <c r="AC11">
+      <c r="AC11"/>
+      <c r="AD11">
         <v>0.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:32">
+      <c r="AG11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:33">
       <c r="A12" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B12"/>
-      <c r="C12">
+      <c r="C12"/>
+      <c r="D12">
         <v>2002000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>3901000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>4362000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2263000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1882300.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>4911000.0</v>
       </c>
-      <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>3239000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1578000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1719600.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>4309000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1292000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>956000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1499530.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>2028000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>606000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>393000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>878300.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1750000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>849000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>816000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1151590.0</v>
       </c>
-      <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
-    </row>
-    <row r="13" spans="1:32">
+      <c r="AG12"/>
+    </row>
+    <row r="13" spans="1:33">
       <c r="A13" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B13">
+        <v>1200000.0</v>
+      </c>
+      <c r="C13">
         <v>1171000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>484000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>445000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>628000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>651000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1081950.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>432000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1187000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1234000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>1232000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>1106000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>421000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>544000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>774290.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>885000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>1781000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>183000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>534870.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>333000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>501000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>191000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>22850.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>791000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>755000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>2485000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>543520.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>900000.0</v>
       </c>
-      <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
-    </row>
-    <row r="14" spans="1:32">
+      <c r="AG13"/>
+    </row>
+    <row r="14" spans="1:33">
       <c r="A14" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B14">
+        <v>-1474000.0</v>
+      </c>
+      <c r="C14">
         <v>-658000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>108000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-1855000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-2063000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-1201000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-580000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-699000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-1446000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-623000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-40000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-717000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-781000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-54000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>20343.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-1712000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-1057000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-897000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-374035.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>-644000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>-671000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>-960000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1029619.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>55000.0</v>
       </c>
-      <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
-    </row>
-    <row r="15" spans="1:32">
+      <c r="AG14"/>
+    </row>
+    <row r="15" spans="1:33">
       <c r="A15" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B15">
+        <v>12105000.0</v>
+      </c>
+      <c r="C15">
         <v>8377000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>5982000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>16567000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>13882000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>11194000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>10410790.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>9963000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>10959000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>5205000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>2386000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>7867000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>5997000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>1834000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>400720.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>9037000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>8664000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>9655000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>5992270.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>7353000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>6127000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>5183000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-2417790.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>1401000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>3273000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-997000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-717080.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-1447000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-2000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-1000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>3000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:32">
+    <row r="16" spans="1:33">
       <c r="A16" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>5982000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>16567000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>13882000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>11194000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>10410790.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>9963000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>5997000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1834000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>401000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>9037000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>8664000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>9655000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>5992270.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>7353000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>6127000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>5183000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-2417790.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1401000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>3273000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-997000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-717080.0</v>
       </c>
-      <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16"/>
+    </row>
+    <row r="17" spans="1:33">
       <c r="A17" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B17">
+        <v>13579000.0</v>
+      </c>
+      <c r="C17">
         <v>9035000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>5874000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>18422000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>15945000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>12395000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>10990000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>10662000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>12405000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>5828000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>2426000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>8584000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>6778000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>1888000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>380381.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>10749000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>9721000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>10489000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>6366307.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>7997000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>6798000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>6143000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-3447404.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>1346000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>3892000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-923000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-1314814.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-2257000.0</v>
       </c>
-      <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+    </row>
+    <row r="18" spans="1:33">
       <c r="A18" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B18">
+        <v>1200000.0</v>
+      </c>
+      <c r="C18">
         <v>1171000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>1226000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>1225000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>1207000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>1124000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>1220000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>1175000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>1187000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>1234000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>1232000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>1106000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>967000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>932000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>831262.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>572000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>341000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>333000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>356557.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>380000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>315000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>289000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>364417.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>381000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>364000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>761000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>827024.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>900000.0</v>
       </c>
-      <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18"/>
+    </row>
+    <row r="19" spans="1:33">
       <c r="A19" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+    </row>
+    <row r="20" spans="1:33">
       <c r="A20" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20"/>
+    </row>
+    <row r="21" spans="1:33">
       <c r="A21" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B21">
+        <v>11165000.0</v>
+      </c>
+      <c r="C21">
         <v>8055000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>8990000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>22788000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>19197000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>14966000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>12314460.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>13433000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>11247000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>2840000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1528000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>6318000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>7485000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>3228000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>1511050.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>14297000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>15319000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>13416000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>9169410.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>10788000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>8681000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>8096000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-3905000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>2967000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>3582000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>1988000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-2470030.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-3504000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-2000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AF21">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:32">
+      <c r="AG21">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:33">
       <c r="A22" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
-    </row>
-    <row r="23" spans="1:32">
+      <c r="AG22"/>
+    </row>
+    <row r="23" spans="1:33">
       <c r="A23" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
-      <c r="N23">
+      <c r="N23"/>
+      <c r="O23">
         <v>91000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>952000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1245000.0</v>
       </c>
-      <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
-    </row>
-    <row r="24" spans="1:32">
+      <c r="AG23"/>
+    </row>
+    <row r="24" spans="1:33">
       <c r="A24" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24"/>
+    </row>
+    <row r="25" spans="1:33">
       <c r="A25" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B25">
+        <v>2235000.0</v>
+      </c>
+      <c r="C25">
         <v>2191000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2229000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2207000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1172000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>3222000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2150741.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2190000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2099000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>2241000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>2268000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>2231000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>2168000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2159000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>2203138.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>2323000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2183000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2134000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>2108023.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>2101000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>2065000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>2063000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>3760725.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1960000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1958000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1957000.0</v>
       </c>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25"/>
+    </row>
+    <row r="26" spans="1:33">
       <c r="A26" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26"/>
+    </row>
+    <row r="27" spans="1:33">
       <c r="A27" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27"/>
+    </row>
+    <row r="28" spans="1:33">
       <c r="A28" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B28">
+        <v>7248000.0</v>
+      </c>
+      <c r="C28">
         <v>6923000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>8553000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>6347000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>7440000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>6669000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>7723670.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>6171000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>6914000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>6388000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>7507000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>6500000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>6445000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>6038000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>7292050.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>5476000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>6617000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>5648000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>6852550.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>4736000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>5584000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>5423000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>5832940.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>5499000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>5270000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>4970000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>5614230.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>5600000.0</v>
       </c>
-      <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
-    </row>
-    <row r="29" spans="1:32">
+      <c r="AG28"/>
+    </row>
+    <row r="29" spans="1:33">
       <c r="A29" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B29">
+        <v>3016000.0</v>
+      </c>
+      <c r="C29">
         <v>2624000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2632000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>4811000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3880000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3222000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2406020.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3203000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2822000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1696000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>50000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1886000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1128000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>796000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>356380.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>2663000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>3817000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>3110000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>2268230.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>2458000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>2384000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>2144000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-480450.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>830000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>445000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>426000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-611700.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-471000.0</v>
       </c>
-      <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
-    </row>
-    <row r="30" spans="1:32">
+      <c r="AG29"/>
+    </row>
+    <row r="30" spans="1:33">
       <c r="A30" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B30">
+        <v>25969000.0</v>
+      </c>
+      <c r="C30">
         <v>20951000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>29931000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>23779000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>25079000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>15288000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>19073510.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>19619000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>19339000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>16972000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>21856000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>19099000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>21042000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>20326000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>21743791.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>19405000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>20173000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>16072000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>17903164.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>15881000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>16630000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>14229000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>18322520.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>15153000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>14847000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>12590000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>15337641.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>16556000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>20000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>24000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>22000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>23000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:32">
+    <row r="31" spans="1:33">
       <c r="A31" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
-    </row>
-    <row r="32" spans="1:32">
+      <c r="AG31"/>
+    </row>
+    <row r="32" spans="1:33">
       <c r="A32" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B32">
+        <v>37134000.0</v>
+      </c>
+      <c r="C32">
         <v>29006000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>38921000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>46567000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>44276000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>30254000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>31387970.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>30764000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>30586000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>19812000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>23384000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>25417000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>23262000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>20738000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>21231430.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>28446000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>35496000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>26584000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>25582510.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>23761000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>24929000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>18896000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>15624920.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>17178000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>16139000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>13441000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>11551440.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>13052000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>19000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>21000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>23000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>23000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O30"/>
@@ -9701,989 +9864,989 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B2">
         <v>92321000.0</v>
       </c>
       <c r="C2">
         <v>83890161.0</v>
       </c>
       <c r="D2">
         <v>61779158.0</v>
       </c>
       <c r="E2">
         <v>59619822.0</v>
       </c>
       <c r="F2">
         <v>67358646.0</v>
       </c>
       <c r="G2">
         <v>38581708.0</v>
       </c>
       <c r="H2">
         <v>70975747.0</v>
       </c>
       <c r="I2">
         <v>37036962.0</v>
       </c>
       <c r="J2">
         <v>63387086.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B3">
         <v>4528000</v>
       </c>
       <c r="C3">
         <v>5352170</v>
       </c>
       <c r="D3">
         <v>6861350</v>
       </c>
       <c r="E3">
         <v>6174000</v>
       </c>
       <c r="F3">
         <v>6879495</v>
       </c>
       <c r="G3">
         <v>9289473</v>
       </c>
       <c r="H3">
         <v>8499989</v>
       </c>
       <c r="I3">
         <v>7831270</v>
       </c>
       <c r="J3">
         <v>8180580</v>
       </c>
       <c r="K3">
         <v>1951110</v>
       </c>
       <c r="L3">
         <v>3000000</v>
       </c>
       <c r="M3">
         <v>5000000</v>
       </c>
       <c r="N3">
         <v>5000000</v>
       </c>
       <c r="O3">
         <v>4000000</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B6">
         <v>7572000.0</v>
       </c>
       <c r="C6">
         <v>8430720.0</v>
       </c>
       <c r="D6">
         <v>22111000.0</v>
       </c>
       <c r="E6">
         <v>2159000.0</v>
       </c>
       <c r="F6">
         <v>-7738824.0</v>
       </c>
       <c r="G6">
         <v>28776938.0</v>
       </c>
       <c r="H6">
         <v>-32394039.0</v>
       </c>
       <c r="I6">
         <v>33938790.0</v>
       </c>
       <c r="J6">
         <v>-26350120.0</v>
       </c>
       <c r="K6">
         <v>-53399630.0</v>
       </c>
       <c r="L6">
         <v>-1000000.0</v>
       </c>
       <c r="M6">
         <v>-9000000.0</v>
       </c>
       <c r="N6">
         <v>-2000000.0</v>
       </c>
       <c r="O6">
         <v>5000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B7">
         <v>-9906000.0</v>
       </c>
       <c r="C7">
         <v>-21212680.0</v>
       </c>
       <c r="D7">
         <v>-2303460.0</v>
       </c>
       <c r="E7">
         <v>-4223740.0</v>
       </c>
       <c r="F7">
         <v>-8328410.0</v>
       </c>
       <c r="G7">
         <v>-774370.0</v>
       </c>
       <c r="H7">
         <v>566090.0</v>
       </c>
       <c r="I7">
         <v>-1822100.0</v>
       </c>
       <c r="J7">
         <v>96040.0</v>
       </c>
       <c r="K7">
         <v>977880.0</v>
       </c>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9">
         <v>1551000.0</v>
       </c>
       <c r="F9">
         <v>-878681.0</v>
       </c>
       <c r="G9">
         <v>-2851427.0</v>
       </c>
       <c r="H9">
         <v>1230173.0</v>
       </c>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9">
         <v>-2000000.0</v>
       </c>
       <c r="M9">
         <v>1000000.0</v>
       </c>
       <c r="N9">
         <v>-2000000.0</v>
       </c>
       <c r="O9">
         <v>1000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B10">
         <v>-91000.0</v>
       </c>
       <c r="C10">
         <v>-74253.0</v>
       </c>
       <c r="D10">
         <v>3566407.0</v>
       </c>
       <c r="E10">
         <v>-1848000.0</v>
       </c>
       <c r="F10">
         <v>-1786124.0</v>
       </c>
       <c r="G10">
         <v>435506.0</v>
       </c>
       <c r="H10">
         <v>47042.0</v>
       </c>
       <c r="I10">
         <v>757117.0</v>
       </c>
       <c r="J10">
         <v>-973175.0</v>
       </c>
       <c r="K10">
         <v>416858.0</v>
       </c>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10">
         <v>1000000.0</v>
       </c>
       <c r="O10">
         <v>-1000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>1700000.0</v>
       </c>
       <c r="F11">
         <v>644650.0</v>
       </c>
       <c r="G11">
         <v>2062800.0</v>
       </c>
       <c r="H11">
         <v>-2377208.0</v>
       </c>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>2219000.0</v>
       </c>
       <c r="F12">
         <v>-2294148.0</v>
       </c>
       <c r="G12">
         <v>116836.0</v>
       </c>
       <c r="H12">
         <v>-9076042.0</v>
       </c>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B14">
         <v>8830000.0</v>
       </c>
       <c r="C14">
         <v>8680740.0</v>
       </c>
       <c r="D14">
         <v>8826370.0</v>
       </c>
       <c r="E14">
         <v>8843000.0</v>
       </c>
       <c r="F14">
         <v>8337023.0</v>
       </c>
       <c r="G14">
         <v>9635725.0</v>
       </c>
       <c r="H14">
         <v>7904950.0</v>
       </c>
       <c r="I14">
         <v>7937160.0</v>
       </c>
       <c r="J14">
         <v>7767160.0</v>
       </c>
       <c r="K14">
         <v>6158040.0</v>
       </c>
       <c r="L14">
         <v>6000000.0</v>
       </c>
       <c r="M14">
         <v>5000000.0</v>
       </c>
       <c r="N14">
         <v>4000000.0</v>
       </c>
       <c r="O14">
         <v>3000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B15">
         <v>18253000.0</v>
       </c>
       <c r="C15">
         <v>14040390.0</v>
       </c>
       <c r="D15">
         <v>8424240.0</v>
       </c>
       <c r="E15">
         <v>11934000.0</v>
       </c>
       <c r="F15">
         <v>4212118.0</v>
       </c>
       <c r="G15">
         <v>3510098.0</v>
       </c>
       <c r="H15">
         <v>3510098.0</v>
       </c>
       <c r="I15">
         <v>5616160.0</v>
       </c>
       <c r="J15">
         <v>4212120.0</v>
       </c>
       <c r="K15">
         <v>4212120.0</v>
       </c>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B16">
         <v>99893000.0</v>
       </c>
       <c r="C16">
         <v>92320876.0</v>
       </c>
       <c r="D16">
         <v>83890161.0</v>
       </c>
       <c r="E16">
         <v>61779158.0</v>
       </c>
       <c r="F16">
         <v>59619822.0</v>
       </c>
       <c r="G16">
         <v>67358646.0</v>
       </c>
       <c r="H16">
         <v>38581708.0</v>
       </c>
       <c r="I16">
         <v>70975747.0</v>
       </c>
       <c r="J16">
         <v>37036962.0</v>
       </c>
       <c r="K16">
         <v>63387086.0</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B18">
         <v>50199000.0</v>
       </c>
       <c r="C18">
         <v>17954014.0</v>
       </c>
       <c r="D18">
         <v>10386374.0</v>
       </c>
       <c r="E18">
         <v>34047370.0</v>
       </c>
       <c r="F18">
         <v>21798497.0</v>
       </c>
       <c r="G18">
         <v>1369182.0</v>
       </c>
       <c r="H18">
         <v>-13337152.0</v>
       </c>
       <c r="I18">
         <v>-8624539.0</v>
       </c>
       <c r="J18">
         <v>9328901.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B19">
         <v>-32952000.0</v>
       </c>
       <c r="C19">
         <v>2992920.0</v>
       </c>
       <c r="D19">
         <v>11701380.0</v>
       </c>
       <c r="E19">
         <v>-18951000.0</v>
       </c>
       <c r="F19">
         <v>-13462150.0</v>
       </c>
       <c r="G19">
         <v>-11837291.0</v>
       </c>
       <c r="H19">
         <v>2726766.0</v>
       </c>
       <c r="I19">
         <v>40094622.0</v>
       </c>
       <c r="J19">
         <v>-38182499.0</v>
       </c>
       <c r="K19">
         <v>-54700576.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B22">
         <v>67181000.0</v>
       </c>
       <c r="C22">
         <v>50012410.0</v>
       </c>
       <c r="D22">
         <v>23535740.0</v>
       </c>
       <c r="E22">
         <v>27756724.0</v>
       </c>
       <c r="F22">
         <v>24655272.0</v>
       </c>
       <c r="G22">
         <v>1259215.0</v>
       </c>
       <c r="H22">
         <v>-2566078.0</v>
       </c>
       <c r="I22">
         <v>-2483980.0</v>
       </c>
       <c r="J22">
         <v>14663210.0</v>
       </c>
       <c r="K22">
         <v>15388720.0</v>
       </c>
       <c r="L22">
         <v>5000000.0</v>
       </c>
       <c r="M22">
         <v>-4000000.0</v>
       </c>
       <c r="N22">
         <v>18000000.0</v>
       </c>
       <c r="O22">
         <v>10000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B23">
         <v>-2004000.0</v>
       </c>
       <c r="C23">
         <v>-1285360.0</v>
       </c>
       <c r="D23">
         <v>-718480.0</v>
       </c>
       <c r="E23">
         <v>-1431000.0</v>
       </c>
       <c r="F23">
         <v>-1147045.0</v>
       </c>
       <c r="G23">
         <v>-636481.0</v>
       </c>
       <c r="H23">
         <v>-560862.0</v>
       </c>
       <c r="I23">
         <v>-907440.0</v>
       </c>
       <c r="J23">
         <v>-756200.0</v>
       </c>
       <c r="K23">
         <v>-668000.0</v>
       </c>
       <c r="L23">
         <v>5000000.0</v>
       </c>
       <c r="M23">
         <v>-2000000.0</v>
       </c>
       <c r="N23">
         <v>-2000000.0</v>
       </c>
       <c r="O23">
         <v>3000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B24">
         <v>-20211000.0</v>
       </c>
       <c r="C24">
         <v>8345090.0</v>
       </c>
       <c r="D24">
         <v>18562730.0</v>
       </c>
       <c r="E24">
         <v>-2503000.0</v>
       </c>
       <c r="F24">
         <v>-6203559.0</v>
       </c>
       <c r="G24">
         <v>43846922.0</v>
       </c>
       <c r="H24">
         <v>-18134412.0</v>
       </c>
       <c r="I24">
         <v>47925890.0</v>
       </c>
       <c r="J24">
         <v>-30001920.0</v>
       </c>
       <c r="K24">
         <v>-52749470.0</v>
       </c>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B25">
         <v>-4571000.0</v>
       </c>
       <c r="C25">
         <v>-6571716.0</v>
       </c>
       <c r="D25">
         <v>-4566803.0</v>
       </c>
       <c r="E25">
         <v>21280.0</v>
       </c>
       <c r="F25">
         <v>-3824722.0</v>
       </c>
       <c r="G25">
         <v>-2610893.0</v>
       </c>
       <c r="H25">
         <v>-3684885.0</v>
       </c>
       <c r="I25">
         <v>-3187192.0</v>
       </c>
       <c r="J25">
         <v>-2674142.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B28">
         <v>-20257000.0</v>
       </c>
       <c r="C28">
         <v>-15325750.0</v>
       </c>
       <c r="D28">
         <v>-9142710.0</v>
       </c>
       <c r="E28">
         <v>-13365000.0</v>
       </c>
       <c r="F28">
         <v>-10975320.0</v>
       </c>
       <c r="G28">
         <v>-4848599.0</v>
       </c>
       <c r="H28">
         <v>-4070960.0</v>
       </c>
       <c r="I28">
         <v>-6523590.0</v>
       </c>
       <c r="J28">
         <v>-4968320.0</v>
       </c>
       <c r="K28">
         <v>-4880120.0</v>
       </c>
       <c r="L28">
         <v>-5000000.0</v>
       </c>
       <c r="M28">
         <v>-7000000.0</v>
       </c>
       <c r="N28">
         <v>-7000000.0</v>
       </c>
       <c r="O28">
         <v>-17000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B29">
         <v>54727000.0</v>
       </c>
       <c r="C29">
         <v>23306180.0</v>
       </c>
       <c r="D29">
         <v>17247720.0</v>
       </c>
       <c r="E29">
         <v>40222000.0</v>
       </c>
       <c r="F29">
         <v>28677992.0</v>
       </c>
       <c r="G29">
         <v>10658655.0</v>
       </c>
       <c r="H29">
         <v>-4837163.0</v>
       </c>
       <c r="I29">
         <v>-793270.0</v>
       </c>
       <c r="J29">
         <v>17509480.0</v>
       </c>
       <c r="K29">
         <v>5581960.0</v>
       </c>
       <c r="L29">
         <v>-2000000.0</v>
       </c>
       <c r="M29">
         <v>5000000.0</v>
       </c>
       <c r="N29">
         <v>9000000.0</v>
       </c>
       <c r="O29">
         <v>21000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B30">
         <v>-24739000.0</v>
       </c>
       <c r="C30">
         <v>2992920.0</v>
       </c>
       <c r="D30">
         <v>11701380.0</v>
       </c>
       <c r="E30">
         <v>-27591000.0</v>
       </c>
       <c r="F30">
         <v>-26545204.0</v>
       </c>
       <c r="G30">
         <v>23006295.0</v>
       </c>
       <c r="H30">
         <v>-23819658.0</v>
       </c>
       <c r="I30">
         <v>40094620.0</v>
       </c>
@@ -10705,2114 +10868,2170 @@
       <c r="O30">
         <v>-1000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF30"/>
+  <dimension ref="A1:AG30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:33">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AE1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AF1" t="s">
         <v>98</v>
       </c>
-    </row>
-    <row r="2" spans="1:32">
+      <c r="AG1" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="2" spans="1:33">
       <c r="A2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B2">
+        <v>106544000.0</v>
+      </c>
+      <c r="C2">
         <v>103050000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>124555000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>111756000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>103869000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>92321000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>96661000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>87326000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>76694000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>83890000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>89459000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>79681000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>79848000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>61779000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>89971000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>58430000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>64457000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>59620000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>39949000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>54878000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>77078000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>67359000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>90333000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>102830000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>43258000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>38582000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>28972000.0</v>
       </c>
-      <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
-    </row>
-    <row r="3" spans="1:32">
+      <c r="AG2"/>
+    </row>
+    <row r="3" spans="1:33">
       <c r="A3" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B3">
+        <v>1541000</v>
+      </c>
+      <c r="C3">
         <v>1653000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>4528000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>3430000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2104000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1016000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>5352170</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>4019000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1028000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1564000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1688000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1883000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1418000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1873000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1960000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>842000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>3372000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1680000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>6879500</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>4297000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>2651000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1177000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>9289470</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>7817000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>5386000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>2452000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>8499990</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1228000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000</v>
       </c>
       <c r="AE3">
         <v>1000000</v>
       </c>
       <c r="AF3">
         <v>1000000</v>
       </c>
-    </row>
-    <row r="4" spans="1:32">
+      <c r="AG3">
+        <v>1000000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:33">
       <c r="A4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+    </row>
+    <row r="5" spans="1:33">
       <c r="A5" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
-    </row>
-    <row r="6" spans="1:32">
+      <c r="AG5"/>
+    </row>
+    <row r="6" spans="1:33">
       <c r="A6" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B6">
+        <v>4861000.0</v>
+      </c>
+      <c r="C6">
         <v>3837000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>7572000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>32234000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>19435000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>11548000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>8430720.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>12771000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>10892000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-7438000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-5976000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>9687000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-167000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>18069000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-28192000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>31541000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-1190000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>4837000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-7738820.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-27410000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-12481000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>9719000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>28776940.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>51751000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>64248000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>4676000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-32394040.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>4163000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-2000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-1000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>6000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:32">
+    <row r="7" spans="1:33">
       <c r="A7" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B7">
+        <v>-3408000.0</v>
+      </c>
+      <c r="C7">
         <v>-645000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-9906000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-9601000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-7725000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>368000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-21212680.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-12346000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-4037000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-3382000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>7077000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-1529000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-4255000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-1927000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-4223740.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-4780000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-9922000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-3754000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-8328410.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-3745000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-810000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-3742000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-774370.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-4097000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-5580000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-4650000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>566090.0</v>
       </c>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7"/>
+    </row>
+    <row r="8" spans="1:33">
       <c r="A8" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+    </row>
+    <row r="9" spans="1:33">
       <c r="A9" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>-633000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>38000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1642000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>5176000.0</v>
       </c>
-      <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
-      <c r="AC9">
-[...1 lines deleted...]
-      </c>
+      <c r="AC9"/>
       <c r="AD9">
         <v>1000000.0</v>
       </c>
       <c r="AE9">
         <v>1000000.0</v>
       </c>
       <c r="AF9">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:32">
+      <c r="AG9">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:33">
       <c r="A10" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B10">
+        <v>-987000.0</v>
+      </c>
+      <c r="C10">
         <v>-867000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>876000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1607000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1025000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-3599000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>276747.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>881000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>29000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-1261000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>971000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>456000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>373000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1766000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-75000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-798000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>137000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-1112000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-1430124.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>116000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>139000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-611000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>557506.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>962000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>237000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-1321000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>266042.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>533000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AE10">
         <v>2000000.0</v>
       </c>
       <c r="AF10">
+        <v>2000000.0</v>
+      </c>
+      <c r="AG10">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:32">
+    <row r="11" spans="1:33">
       <c r="A11" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>-877000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-2236000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>2690000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>1434000.0</v>
       </c>
-      <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
-    </row>
-    <row r="12" spans="1:32">
+      <c r="AG11"/>
+    </row>
+    <row r="12" spans="1:33">
       <c r="A12" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>-4947000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-2786000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-3777000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-334000.0</v>
       </c>
-      <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
-    </row>
-    <row r="13" spans="1:32">
+      <c r="AG12"/>
+    </row>
+    <row r="13" spans="1:33">
       <c r="A13" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
-    </row>
-    <row r="14" spans="1:32">
+      <c r="AG13"/>
+    </row>
+    <row r="14" spans="1:33">
       <c r="A14" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B14">
+        <v>2235000.0</v>
+      </c>
+      <c r="C14">
         <v>2191000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>8830000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>6601000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>4394000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>3222000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>8680740.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>6530000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>2099000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>2241000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>2268000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>2231000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>2168000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>2159000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>2203000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>2323000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>4317000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>2134000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>8337020.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>6229000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>4128000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>2063000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>9635730.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>5875000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>3915000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>1957000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>7904950.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>1967000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AD14">
         <v>2000000.0</v>
       </c>
       <c r="AE14">
-        <v>1000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="AF14">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:32">
+      <c r="AG14">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:33">
       <c r="A15" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B15"/>
-      <c r="C15">
+      <c r="C15"/>
+      <c r="D15">
         <v>18253000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5616000.0</v>
       </c>
       <c r="E15">
         <v>5616000.0</v>
       </c>
-      <c r="F15"/>
-      <c r="G15">
+      <c r="F15">
+        <v>5616000.0</v>
+      </c>
+      <c r="G15"/>
+      <c r="H15">
         <v>14040390.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>4212000.0</v>
       </c>
-      <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15">
         <v>7020000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1404000.0</v>
       </c>
       <c r="N15">
         <v>1404000.0</v>
       </c>
       <c r="O15">
+        <v>1404000.0</v>
+      </c>
+      <c r="P15">
         <v>4914000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>4212000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>7020000.0</v>
       </c>
-      <c r="R15"/>
-      <c r="S15">
+      <c r="S15"/>
+      <c r="T15">
         <v>9828280.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>4914000.0</v>
       </c>
-      <c r="U15"/>
       <c r="V15"/>
-      <c r="W15">
+      <c r="W15"/>
+      <c r="X15">
         <v>4212120.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>1404000.0</v>
       </c>
-      <c r="Y15"/>
       <c r="Z15"/>
-      <c r="AA15">
+      <c r="AA15"/>
+      <c r="AB15">
         <v>3510100.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>0.0</v>
       </c>
-      <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
-    </row>
-    <row r="16" spans="1:32">
+      <c r="AG15"/>
+    </row>
+    <row r="16" spans="1:33">
       <c r="A16" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B16">
+        <v>111666000.0</v>
+      </c>
+      <c r="C16">
         <v>106544000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>99893000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>124555000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>111756000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>103869000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>92320876.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>96661000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>87326000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>76694000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>83890000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>89459000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>79681000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>79848000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>61779158.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>89971000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>58430000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>64457000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>59619822.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>39949000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>54878000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>77078000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>67358646.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>90333000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>102830000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>43258000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>38581708.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>28972000.0</v>
       </c>
-      <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16"/>
+    </row>
+    <row r="17" spans="1:33">
       <c r="A17" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+    </row>
+    <row r="18" spans="1:33">
       <c r="A18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B18">
+        <v>4889000.0</v>
+      </c>
+      <c r="C18">
         <v>4387000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>12964000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>17014000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>8454000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>11767000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>2406014.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>9670000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>7007000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-1129000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>7656000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>3165000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>663000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-1098000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>1123370.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>15996000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>9681000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>7247000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>2651497.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>5417000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>11869000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>1861000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>2762182.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>3222000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>121000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-4736000.0</v>
       </c>
-      <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18"/>
+    </row>
+    <row r="19" spans="1:33">
       <c r="A19" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B19">
+        <v>-500000.0</v>
+      </c>
+      <c r="C19">
         <v>-2560000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-24168000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-7500000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>4602000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-1495000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>1674920.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>1688000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>6000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-7873000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-7795000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>4639000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>63000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-8247000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>35000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-8651000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-10692000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-4491000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>20331796.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-16907000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-35606000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>5636000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-24085705.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-15795000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>56284000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>6603000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>7732342.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>5686000.0</v>
       </c>
-      <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+    </row>
+    <row r="20" spans="1:33">
       <c r="A20" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20"/>
+    </row>
+    <row r="21" spans="1:33">
       <c r="A21" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
-    </row>
-    <row r="22" spans="1:32">
+      <c r="AG21"/>
+    </row>
+    <row r="22" spans="1:33">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B22">
+        <v>12105000.0</v>
+      </c>
+      <c r="C22">
         <v>8377000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>67181000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>58675000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>35442000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>15617000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>50012410.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>36616000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>10959000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>5205000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>2386000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>7867000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>5997000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>1834000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>400724.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>9037000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>27137000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>13600000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>36558530.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>27924000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>17469000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>8287000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>2088150.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>6016000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>3840000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-497000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-6073510.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-1447000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-2000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-1000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>3000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:32">
+    <row r="23" spans="1:33">
       <c r="A23" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B23"/>
-      <c r="C23">
+      <c r="C23"/>
+      <c r="D23">
         <v>-2004000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-618000.0</v>
       </c>
       <c r="E23">
         <v>-618000.0</v>
       </c>
-      <c r="F23"/>
-      <c r="G23">
+      <c r="F23">
+        <v>-618000.0</v>
+      </c>
+      <c r="G23"/>
+      <c r="H23">
         <v>-1285360.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-434000.0</v>
       </c>
-      <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
-      <c r="M23">
-[...1 lines deleted...]
-      </c>
+      <c r="M23"/>
       <c r="N23">
         <v>-214000.0</v>
       </c>
       <c r="O23">
-        <v>-605000.0</v>
+        <v>-214000.0</v>
       </c>
       <c r="P23">
         <v>-605000.0</v>
       </c>
       <c r="Q23">
+        <v>-605000.0</v>
+      </c>
+      <c r="R23">
         <v>-826000.0</v>
       </c>
-      <c r="R23"/>
-      <c r="S23">
+      <c r="S23"/>
+      <c r="T23">
         <v>-1147050.0</v>
       </c>
-      <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
-      <c r="W23">
+      <c r="W23"/>
+      <c r="X23">
         <v>-636480.0</v>
       </c>
-      <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
-      <c r="AA23">
+      <c r="AA23"/>
+      <c r="AB23">
         <v>-560860.0</v>
       </c>
-      <c r="AB23"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AC23"/>
       <c r="AD23">
         <v>1000000.0</v>
       </c>
       <c r="AE23">
+        <v>1000000.0</v>
+      </c>
+      <c r="AF23">
         <v>2000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:32">
+    <row r="24" spans="1:33">
       <c r="A24" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
         <v>-20211000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1637000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>5211000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-479000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>8345090.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>5337000.0</v>
       </c>
-      <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24">
         <v>-497000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>26829000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-24260000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>23270000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-11811000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-2811000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-19665710.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-42580000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-27319000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>6813000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>32295770.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>54909000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>68273000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>9055000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-15319670.0</v>
       </c>
-      <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24"/>
+    </row>
+    <row r="25" spans="1:33">
       <c r="A25" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B25">
+        <v>-1708000.0</v>
+      </c>
+      <c r="C25">
         <v>-2720000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2169000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-2788000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>398000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-4350000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-297716.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-2012000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-1007000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-3255000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-386000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-886000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-1750000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-1545000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>125280.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-424000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2166000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-1846000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-190722.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-1423000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>19000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-2230000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-428893.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-359000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-609000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-1214000.0</v>
       </c>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25"/>
+    </row>
+    <row r="26" spans="1:33">
       <c r="A26" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26"/>
+    </row>
+    <row r="27" spans="1:33">
       <c r="A27" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27"/>
+    </row>
+    <row r="28" spans="1:33">
       <c r="A28" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B28"/>
-      <c r="C28">
+      <c r="C28"/>
+      <c r="D28">
         <v>-20257000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6234000.0</v>
       </c>
       <c r="E28">
         <v>-6234000.0</v>
       </c>
-      <c r="F28"/>
-      <c r="G28">
+      <c r="F28">
+        <v>-6234000.0</v>
+      </c>
+      <c r="G28"/>
+      <c r="H28">
         <v>-15325750.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-4646000.0</v>
       </c>
-      <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
-      <c r="M28">
-[...1 lines deleted...]
-      </c>
+      <c r="M28"/>
       <c r="N28">
         <v>-1618000.0</v>
       </c>
       <c r="O28">
-        <v>-5519000.0</v>
+        <v>-1618000.0</v>
       </c>
       <c r="P28">
         <v>-5519000.0</v>
       </c>
       <c r="Q28">
+        <v>-5519000.0</v>
+      </c>
+      <c r="R28">
         <v>-7846000.0</v>
       </c>
-      <c r="R28"/>
-      <c r="S28">
+      <c r="S28"/>
+      <c r="T28">
         <v>-10975320.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-4914000.0</v>
       </c>
-      <c r="U28"/>
       <c r="V28"/>
-      <c r="W28">
+      <c r="W28"/>
+      <c r="X28">
         <v>-4848600.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-1404000.0</v>
       </c>
-      <c r="Y28"/>
       <c r="Z28"/>
-      <c r="AA28">
+      <c r="AA28"/>
+      <c r="AB28">
         <v>-4070960.0</v>
       </c>
-      <c r="AB28"/>
       <c r="AC28"/>
-      <c r="AD28">
-[...1 lines deleted...]
-      </c>
+      <c r="AD28"/>
       <c r="AE28">
         <v>-2000000.0</v>
       </c>
       <c r="AF28">
         <v>-2000000.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:32">
+      <c r="AG28">
+        <v>-2000000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:33">
       <c r="A29" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B29">
+        <v>6430000.0</v>
+      </c>
+      <c r="C29">
         <v>6040000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>54727000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>40665000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>22325000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>12783000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>23306180.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>19567000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>8035000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>435000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>9344000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>5048000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>2081000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>775000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>3084000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>16838000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>20300000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>8927000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>28677990.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>23444000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>16381000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>3038000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>10658660.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>6424000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>771000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-2284000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-4837160.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-1523000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-1000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AF29">
         <v>2000000.0</v>
       </c>
-    </row>
-    <row r="30" spans="1:32">
+      <c r="AG29">
+        <v>2000000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:33">
       <c r="A30" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B30"/>
-      <c r="C30">
+      <c r="C30"/>
+      <c r="D30">
         <v>-24739000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-1793000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>3107000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-1495000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>2992920.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1318000.0</v>
       </c>
-      <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
-      <c r="M30">
+      <c r="M30"/>
+      <c r="N30">
         <v>-1852000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>16709000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-26185000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>13777000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-15183000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-4491000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-26545200.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-46877000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-29970000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>5636000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>23006300.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>47092000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>62887000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>6603000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-23819660.0</v>
       </c>
-      <c r="AB30"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AC30"/>
       <c r="AD30">
         <v>1000000.0</v>
       </c>
       <c r="AE30">
         <v>1000000.0</v>
       </c>
       <c r="AF30">
+        <v>1000000.0</v>
+      </c>
+      <c r="AG30">
         <v>1000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>