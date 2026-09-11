--- v0 (2026-07-13)
+++ v1 (2026-09-11)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -250,50 +250,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2783,492 +2786,505 @@
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF62"/>
+  <dimension ref="A1:AG62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:33">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AE1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AF1" t="s">
         <v>98</v>
       </c>
-    </row>
-    <row r="2" spans="1:32">
+      <c r="AG1" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="2" spans="1:33">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2">
+        <v>204957000.0</v>
+      </c>
+      <c r="C2">
         <v>186924000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>71149000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>200806000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>208412000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>166645000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>103705000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>197535000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>183744000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>147429000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>93873000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>228997000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>215757000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>199013000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>172035000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>184578000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>233838000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>217389000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>90958000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>257451000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>228419000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>246865000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>130264000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>198389000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>184179000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>185004000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>49623000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>148362000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>169000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>113000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>147000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>149000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:32">
+    <row r="3" spans="1:33">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
-    </row>
-    <row r="4" spans="1:32">
+      <c r="AG3"/>
+    </row>
+    <row r="4" spans="1:33">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+    </row>
+    <row r="5" spans="1:33">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
-    </row>
-    <row r="6" spans="1:32">
+      <c r="AG5"/>
+    </row>
+    <row r="6" spans="1:33">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
-    </row>
-    <row r="7" spans="1:32">
+      <c r="AG6"/>
+    </row>
+    <row r="7" spans="1:33">
       <c r="A7" t="s">
         <v>20</v>
       </c>
       <c r="B7">
+        <v>117314000.0</v>
+      </c>
+      <c r="C7">
         <v>119001000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>120756000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>81699000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>78580000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>76708000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>77537000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>78229000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>78449000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>79457000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>80978000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>82797000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>82876000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>83183000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>79850000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>77979000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>78472000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>74162000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>75147000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>74979000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>71724000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>73471000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>73798000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>74480000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>73253000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>69165000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>69254000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>216702000.0</v>
       </c>
-      <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7"/>
+    </row>
+    <row r="8" spans="1:33">
       <c r="A8" t="s">
         <v>21</v>
       </c>
       <c r="B8">
         <v>359445000.0</v>
       </c>
       <c r="C8">
         <v>359445000.0</v>
       </c>
       <c r="D8">
         <v>359445000.0</v>
       </c>
       <c r="E8">
         <v>359445000.0</v>
       </c>
       <c r="F8">
         <v>359445000.0</v>
       </c>
       <c r="G8">
         <v>359445000.0</v>
       </c>
       <c r="H8">
         <v>359445000.0</v>
       </c>
       <c r="I8">
@@ -3288,3295 +3304,3392 @@
       </c>
       <c r="N8">
         <v>359445000.0</v>
       </c>
       <c r="O8">
         <v>359445000.0</v>
       </c>
       <c r="P8">
         <v>359445000.0</v>
       </c>
       <c r="Q8">
         <v>359445000.0</v>
       </c>
       <c r="R8">
         <v>359445000.0</v>
       </c>
       <c r="S8">
         <v>359445000.0</v>
       </c>
       <c r="T8">
         <v>359445000.0</v>
       </c>
       <c r="U8">
         <v>359445000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>359445000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+    </row>
+    <row r="9" spans="1:33">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
-    </row>
-    <row r="10" spans="1:32">
+      <c r="AG9"/>
+    </row>
+    <row r="10" spans="1:33">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10">
+        <v>71516000.0</v>
+      </c>
+      <c r="C10">
         <v>71077000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>60003000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>116947000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>112312000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>56098000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>97577000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>83152000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>115112000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>113589000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>129884000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>105070000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>112634000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>110573000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>69604000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>98036000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>148688000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>186174000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>157599000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>173429000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>196254000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>206900000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>196714000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>181783000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>102459000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>68761000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>55066000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>49246000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>112000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>126000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>123000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>129000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:32">
+    <row r="11" spans="1:33">
       <c r="A11" t="s">
         <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
-    </row>
-    <row r="12" spans="1:32">
+      <c r="AG11"/>
+    </row>
+    <row r="12" spans="1:33">
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
-    </row>
-    <row r="13" spans="1:32">
+      <c r="AG12"/>
+    </row>
+    <row r="13" spans="1:33">
       <c r="A13" t="s">
         <v>26</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>359445000.0</v>
       </c>
       <c r="O13">
         <v>359445000.0</v>
       </c>
       <c r="P13">
         <v>359445000.0</v>
       </c>
-      <c r="Q13"/>
+      <c r="Q13">
+        <v>359445000.0</v>
+      </c>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
-      <c r="AC13">
-[...1 lines deleted...]
-      </c>
+      <c r="AC13"/>
       <c r="AD13">
         <v>329000000.0</v>
       </c>
       <c r="AE13">
         <v>329000000.0</v>
       </c>
       <c r="AF13">
         <v>329000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:32">
+      <c r="AG13">
+        <v>329000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:33">
       <c r="A14" t="s">
         <v>27</v>
       </c>
       <c r="B14">
         <v>1722881001.0</v>
       </c>
       <c r="C14">
         <v>1722881001.0</v>
       </c>
       <c r="D14">
         <v>1722881001.0</v>
       </c>
       <c r="E14">
         <v>1722881001.0</v>
       </c>
       <c r="F14">
         <v>1722881001.0</v>
       </c>
       <c r="G14">
         <v>1722881001.0</v>
       </c>
       <c r="H14">
         <v>1722881001.0</v>
       </c>
       <c r="I14">
         <v>1722881001.0</v>
       </c>
       <c r="J14">
         <v>1722881001.0</v>
       </c>
       <c r="K14">
         <v>1722881001.0</v>
       </c>
       <c r="L14">
-        <v>1722881000.0</v>
+        <v>1722881001.0</v>
       </c>
       <c r="M14">
         <v>1722881000.0</v>
       </c>
       <c r="N14">
-        <v>1722881001.0</v>
+        <v>1722881000.0</v>
       </c>
       <c r="O14">
         <v>1722881001.0</v>
       </c>
       <c r="P14">
         <v>1722881001.0</v>
       </c>
       <c r="Q14">
         <v>1722881001.0</v>
       </c>
       <c r="R14">
         <v>1722881001.0</v>
       </c>
       <c r="S14">
         <v>1722881001.0</v>
       </c>
       <c r="T14">
-        <v>1682641000.0</v>
+        <v>1722881001.0</v>
       </c>
       <c r="U14">
         <v>1682641000.0</v>
       </c>
       <c r="V14">
         <v>1682641000.0</v>
       </c>
       <c r="W14">
         <v>1682641000.0</v>
       </c>
       <c r="X14">
+        <v>1682641000.0</v>
+      </c>
+      <c r="Y14">
         <v>1722881001.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1682641000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1682641001.0</v>
       </c>
       <c r="AA14">
         <v>1682641001.0</v>
       </c>
       <c r="AB14">
+        <v>1682641001.0</v>
+      </c>
+      <c r="AC14">
         <v>1682967500.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>1666666700.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>1522988500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1621621600.0</v>
       </c>
       <c r="AF14">
         <v>1621621600.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:32">
+      <c r="AG14">
+        <v>1621621600.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:33">
       <c r="A15" t="s">
         <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
-    </row>
-    <row r="16" spans="1:32">
+      <c r="AG15"/>
+    </row>
+    <row r="16" spans="1:33">
       <c r="A16" t="s">
         <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16"/>
+    </row>
+    <row r="17" spans="1:33">
       <c r="A17" t="s">
         <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+    </row>
+    <row r="18" spans="1:33">
       <c r="A18" t="s">
         <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18"/>
+    </row>
+    <row r="19" spans="1:33">
       <c r="A19" t="s">
         <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+    </row>
+    <row r="20" spans="1:33">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20">
         <v>6520000.0</v>
       </c>
       <c r="C20">
         <v>6520000.0</v>
       </c>
       <c r="D20">
         <v>6520000.0</v>
       </c>
       <c r="E20">
         <v>6520000.0</v>
       </c>
       <c r="F20">
         <v>6520000.0</v>
       </c>
       <c r="G20">
         <v>6520000.0</v>
       </c>
       <c r="H20">
         <v>6520000.0</v>
       </c>
       <c r="I20">
         <v>6520000.0</v>
       </c>
       <c r="J20">
         <v>6520000.0</v>
       </c>
       <c r="K20">
         <v>6520000.0</v>
       </c>
       <c r="L20">
         <v>6520000.0</v>
       </c>
       <c r="M20">
         <v>6520000.0</v>
       </c>
       <c r="N20">
         <v>6520000.0</v>
       </c>
       <c r="O20">
         <v>6520000.0</v>
       </c>
       <c r="P20">
-        <v>991000.0</v>
+        <v>6520000.0</v>
       </c>
       <c r="Q20">
         <v>991000.0</v>
       </c>
       <c r="R20">
         <v>991000.0</v>
       </c>
       <c r="S20">
         <v>991000.0</v>
       </c>
       <c r="T20">
         <v>991000.0</v>
       </c>
       <c r="U20">
         <v>991000.0</v>
       </c>
       <c r="V20">
         <v>991000.0</v>
       </c>
       <c r="W20">
         <v>991000.0</v>
       </c>
       <c r="X20">
         <v>991000.0</v>
       </c>
       <c r="Y20">
         <v>991000.0</v>
       </c>
       <c r="Z20">
         <v>991000.0</v>
       </c>
       <c r="AA20">
         <v>991000.0</v>
       </c>
       <c r="AB20">
         <v>991000.0</v>
       </c>
       <c r="AC20">
-        <v>10000000.0</v>
+        <v>991000.0</v>
       </c>
       <c r="AD20">
         <v>10000000.0</v>
       </c>
       <c r="AE20">
         <v>10000000.0</v>
       </c>
       <c r="AF20">
         <v>10000000.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20">
+        <v>10000000.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:33">
       <c r="A21" t="s">
         <v>34</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
-      <c r="D21">
+      <c r="D21"/>
+      <c r="E21">
         <v>109000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>244000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>380000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>541000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1389000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1603000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1818000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>2032000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>2247000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>2461000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>2676000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>2890000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>3104000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>3319000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>3533000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>3748000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>3962000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>4177000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>4391000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>4605000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>4820000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>5034000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>5249000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>5463000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>5678000.0</v>
       </c>
-      <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
-    </row>
-    <row r="22" spans="1:32">
+      <c r="AG21"/>
+    </row>
+    <row r="22" spans="1:33">
       <c r="A22" t="s">
         <v>35</v>
       </c>
       <c r="B22">
+        <v>46907000.0</v>
+      </c>
+      <c r="C22">
         <v>38745000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>34291000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>44414000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>39957000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>30924000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>28735000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>36622000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>42473000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>37416000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>30181000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>41624000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>27403000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>27599000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>35877000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>34254000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>45208000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>38371000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>32728000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>34272000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>26845000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>25578000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>25941000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>36266000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>32043000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>27389000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>25843000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>28715000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>38000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>46000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42000000.0</v>
       </c>
       <c r="AF22">
         <v>42000000.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:32">
+      <c r="AG22">
+        <v>42000000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:33">
       <c r="A23" t="s">
         <v>36</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
-    </row>
-    <row r="24" spans="1:32">
+      <c r="AG23"/>
+    </row>
+    <row r="24" spans="1:33">
       <c r="A24" t="s">
         <v>37</v>
       </c>
       <c r="B24">
+        <v>391369000.0</v>
+      </c>
+      <c r="C24">
         <v>396266000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>402461000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>441008000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>449075000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>363449000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>377015000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>300733000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>316645000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>331960000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>350481000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>368014000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>388134000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>406593000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>397506000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>400806000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>415770000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>428958000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>431916000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>402199000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>406543000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>409645000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>417343000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>425536000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>373555000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>377699000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>380564000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>411911000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>702000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>681000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>673000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>657000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:32">
+    <row r="25" spans="1:33">
       <c r="A25" t="s">
         <v>38</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25"/>
+    </row>
+    <row r="26" spans="1:33">
       <c r="A26" t="s">
         <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-      <c r="AC26">
+      <c r="AC26"/>
+      <c r="AD26">
         <v>315000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>331000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>298000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>305000000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:32">
+    <row r="27" spans="1:33">
       <c r="A27" t="s">
         <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27"/>
+    </row>
+    <row r="28" spans="1:33">
       <c r="A28" t="s">
         <v>41</v>
       </c>
       <c r="B28">
+        <v>396118000.0</v>
+      </c>
+      <c r="C28">
         <v>390009000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>392449000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>384570000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>394293000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>384259000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>355072000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>324479000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>306010000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>307983000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>305598000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>342794000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>353767000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>373126000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>402329000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>360847000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>321277000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>293123000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>320269000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>297386000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>273492000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>267686000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>290103000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>318657000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>355757000.0</v>
       </c>
-      <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
-    </row>
-    <row r="29" spans="1:32">
+      <c r="AG28"/>
+    </row>
+    <row r="29" spans="1:33">
       <c r="A29" t="s">
         <v>42</v>
       </c>
       <c r="B29">
+        <v>1138988000.0</v>
+      </c>
+      <c r="C29">
         <v>1122105000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1120657000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1195058000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1202118000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1139211000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1174683000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1087195000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1100906000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1106708000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1126201000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1109485000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1120370000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1149241000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1157184000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1183169000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1207277000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1221246000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1210008000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1241719000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1224551000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1235267000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1257670000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1258648000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1209069000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1210637000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
-    </row>
-    <row r="30" spans="1:32">
+      <c r="AG29"/>
+    </row>
+    <row r="30" spans="1:33">
       <c r="A30" t="s">
         <v>43</v>
       </c>
       <c r="B30">
+        <v>95306000.0</v>
+      </c>
+      <c r="C30">
         <v>83179000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>70823000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>96774000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>96541000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>71078000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>69416000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>81231000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>79578000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>2761000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>63791000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>84897000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>73728000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>75526000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>75078000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>82225000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>289000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>714000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>45535000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>51756000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>35300000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>22983000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>39642000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>40101000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>45659000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>27860000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>46565000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>52491000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>71000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>78000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>91000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>92000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:32">
+    <row r="31" spans="1:33">
       <c r="A31" t="s">
         <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>644988000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>656346000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>679910000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>720191000.0</v>
       </c>
-      <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
-    </row>
-    <row r="32" spans="1:32">
+      <c r="AG31"/>
+    </row>
+    <row r="32" spans="1:33">
       <c r="A32" t="s">
         <v>45</v>
       </c>
       <c r="B32">
+        <v>1773000.0</v>
+      </c>
+      <c r="C32">
         <v>5421000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>27059000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>60924000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>35541000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-44635000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-4098000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-84694000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-52886000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-5640000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>22183000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-26554000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>-33807000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>-10509000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>-3996000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>67801000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>67335000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>106039000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>113164000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>146568000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>176660000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>167055000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>191709000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>169267000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>138522000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>92014000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
-    </row>
-    <row r="33" spans="1:32">
+      <c r="AG32"/>
+    </row>
+    <row r="33" spans="1:33">
       <c r="A33" t="s">
         <v>46</v>
       </c>
       <c r="B33">
+        <v>1393699000.0</v>
+      </c>
+      <c r="C33">
         <v>1391226000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1391421000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1350802000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1350273000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1353746000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1356993000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1326858000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1319820000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1312871000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1321621000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1321899000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1324978000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1328816000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1333192000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1339860000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1336840000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1328091000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1331936000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1335602000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1338731000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>1345120000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>1354165000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>1360914000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>1262763000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>1275410000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>1283226000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>1724298000.0</v>
       </c>
-      <c r="AC33"/>
       <c r="AD33"/>
       <c r="AE33"/>
       <c r="AF33"/>
-    </row>
-    <row r="34" spans="1:32">
+      <c r="AG33"/>
+    </row>
+    <row r="34" spans="1:33">
       <c r="A34" t="s">
         <v>47</v>
       </c>
       <c r="B34"/>
-      <c r="C34">
+      <c r="C34"/>
+      <c r="D34">
         <v>4774000.0</v>
       </c>
-      <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
-      <c r="G34">
+      <c r="G34"/>
+      <c r="H34">
         <v>5080000.0</v>
       </c>
-      <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
-      <c r="K34">
+      <c r="K34"/>
+      <c r="L34">
         <v>5430000.0</v>
       </c>
-      <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
-      <c r="O34">
+      <c r="O34"/>
+      <c r="P34">
         <v>5681000.0</v>
       </c>
-      <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
-      <c r="S34">
+      <c r="S34"/>
+      <c r="T34">
         <v>5821000.0</v>
       </c>
-      <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
-      <c r="W34">
+      <c r="W34"/>
+      <c r="X34">
         <v>5060000.0</v>
       </c>
-      <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
-      <c r="AB34">
+      <c r="AB34"/>
+      <c r="AC34">
         <v>214000.0</v>
       </c>
-      <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
-    </row>
-    <row r="35" spans="1:32">
+      <c r="AG34"/>
+    </row>
+    <row r="35" spans="1:33">
       <c r="A35" t="s">
         <v>48</v>
       </c>
       <c r="B35">
+        <v>713683000.0</v>
+      </c>
+      <c r="C35">
         <v>724933000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>739169000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>754145000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>723619000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>643336000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>664792000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>595649000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>619660000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>652404000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>683812000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>665010000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>667279000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>682062000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>672306000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>707863000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>691717000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>715977000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>736322000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>728453000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>776989000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>767271000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>790012000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>795151000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>679425000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>636717000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>641563000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>826269000.0</v>
       </c>
-      <c r="AC35"/>
       <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35"/>
-    </row>
-    <row r="36" spans="1:32">
+      <c r="AG35"/>
+    </row>
+    <row r="36" spans="1:33">
       <c r="A36" t="s">
         <v>49</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
-    </row>
-    <row r="37" spans="1:32">
+      <c r="AG36"/>
+    </row>
+    <row r="37" spans="1:33">
       <c r="A37" t="s">
         <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
-    </row>
-    <row r="38" spans="1:32">
+      <c r="AG37"/>
+    </row>
+    <row r="38" spans="1:33">
       <c r="A38" t="s">
         <v>51</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>1295000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>1263000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>1304000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>1248000.0</v>
       </c>
-      <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
-    </row>
-    <row r="39" spans="1:32">
+      <c r="AG38"/>
+    </row>
+    <row r="39" spans="1:33">
       <c r="A39" t="s">
         <v>52</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
       <c r="K39"/>
       <c r="L39"/>
-      <c r="M39">
+      <c r="M39"/>
+      <c r="N39">
         <v>106148000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>107893000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>109351000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>117265000.0</v>
       </c>
-      <c r="Q39"/>
       <c r="R39"/>
       <c r="S39"/>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
       <c r="AA39"/>
       <c r="AB39"/>
       <c r="AC39"/>
       <c r="AD39"/>
       <c r="AE39"/>
       <c r="AF39"/>
-    </row>
-    <row r="40" spans="1:32">
+      <c r="AG39"/>
+    </row>
+    <row r="40" spans="1:33">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40"/>
-      <c r="C40">
+      <c r="C40"/>
+      <c r="D40">
         <v>325000.0</v>
       </c>
-      <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
-      <c r="G40">
+      <c r="G40"/>
+      <c r="H40">
         <v>323000.0</v>
       </c>
-      <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
-      <c r="K40">
+      <c r="K40"/>
+      <c r="L40">
         <v>2172000.0</v>
       </c>
-      <c r="L40"/>
-      <c r="M40">
+      <c r="M40"/>
+      <c r="N40">
         <v>57089000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>53525000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>43970000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>20743000.0</v>
       </c>
-      <c r="Q40"/>
       <c r="R40"/>
-      <c r="S40">
+      <c r="S40"/>
+      <c r="T40">
         <v>2227000.0</v>
       </c>
-      <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
-      <c r="W40">
+      <c r="W40"/>
+      <c r="X40">
         <v>903000.0</v>
       </c>
-      <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
       <c r="AA40"/>
-      <c r="AB40">
+      <c r="AB40"/>
+      <c r="AC40">
         <v>-214000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>6000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>21000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>2000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>5000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:32">
+    <row r="41" spans="1:33">
       <c r="A41" t="s">
         <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>202060000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>197782000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>193255000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>190775000.0</v>
       </c>
-      <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
-    </row>
-    <row r="42" spans="1:32">
+      <c r="AG41"/>
+    </row>
+    <row r="42" spans="1:33">
       <c r="A42" t="s">
         <v>55</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
       <c r="L42"/>
-      <c r="M42">
+      <c r="M42"/>
+      <c r="N42">
         <v>4642000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-3409000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-4992000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>9695000.0</v>
       </c>
-      <c r="Q42"/>
       <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
       <c r="AA42"/>
       <c r="AB42"/>
       <c r="AC42"/>
       <c r="AD42"/>
       <c r="AE42"/>
       <c r="AF42"/>
-    </row>
-    <row r="43" spans="1:32">
+      <c r="AG42"/>
+    </row>
+    <row r="43" spans="1:33">
       <c r="A43" t="s">
         <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
-    </row>
-    <row r="44" spans="1:32">
+      <c r="AG43"/>
+    </row>
+    <row r="44" spans="1:33">
       <c r="A44" t="s">
         <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
-    </row>
-    <row r="45" spans="1:32">
+      <c r="AG44"/>
+    </row>
+    <row r="45" spans="1:33">
       <c r="A45" t="s">
         <v>58</v>
       </c>
       <c r="B45">
+        <v>1331608000.0</v>
+      </c>
+      <c r="C45">
         <v>1329096000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>2148757000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>1285361000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1284043000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1287603000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>2069891000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>1283588000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>1277967000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>1267519000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>2020084000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>1281146000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>1287006000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>1290665000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>1962694000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>1293420000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
-    </row>
-    <row r="46" spans="1:32">
+      <c r="AG45"/>
+    </row>
+    <row r="46" spans="1:33">
       <c r="A46" t="s">
         <v>59</v>
       </c>
       <c r="B46">
+        <v>1331608000.0</v>
+      </c>
+      <c r="C46">
         <v>1329096000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>1329328000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>1285361000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>1284043000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1287603000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>1290758000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>1283588000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>1277967000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>1267519000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>1276054000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>1281146000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>1287006000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>1290665000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>1294822000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>1293420000.0</v>
       </c>
-      <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
-    </row>
-    <row r="47" spans="1:32">
+      <c r="AG46"/>
+    </row>
+    <row r="47" spans="1:33">
       <c r="A47" t="s">
         <v>60</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>1287006000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>1290665000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>1294273000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>1293420000.0</v>
       </c>
-      <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
-    </row>
-    <row r="48" spans="1:32">
+      <c r="AG47"/>
+    </row>
+    <row r="48" spans="1:33">
       <c r="A48" t="s">
         <v>61</v>
       </c>
       <c r="B48">
+        <v>313318000.0</v>
+      </c>
+      <c r="C48">
         <v>298660000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>304444000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>325734000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>327489000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>327800000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>349763000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>331851000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>329453000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>329579000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>338541000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>305327000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>289882000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>309506000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>332367000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>355146000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>369313000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>374772000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>365062000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>405194000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>392614000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>399318000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>408535000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>416323000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>394571000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>410194000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>418474000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>591115000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>497000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>500000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>453000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>441000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:32">
+    <row r="49" spans="1:33">
       <c r="A49" t="s">
         <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
-    </row>
-    <row r="50" spans="1:32">
+      <c r="AG49"/>
+    </row>
+    <row r="50" spans="1:33">
       <c r="A50" t="s">
         <v>63</v>
       </c>
       <c r="B50">
+        <v>76265000.0</v>
+      </c>
+      <c r="C50">
         <v>64820000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>49991000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>60509000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>57530000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>76908000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>75634000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>106898000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>104477000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>89612000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>85001000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>79850000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>78267000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>77106000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>74427000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>58077000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>54195000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>50339000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>45952000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>68616000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>63203000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>64941000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>69474000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>74904000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>84661000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>73304000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>78725000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>49318000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>726000000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>705000000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>680000000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>663000000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:32">
+    <row r="51" spans="1:33">
       <c r="A51" t="s">
         <v>64</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
-    </row>
-    <row r="52" spans="1:32">
+      <c r="AG51"/>
+    </row>
+    <row r="52" spans="1:33">
       <c r="A52" t="s">
         <v>65</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
-      <c r="AC52">
+      <c r="AC52"/>
+      <c r="AD52">
         <v>726000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>705000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>680000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>663000000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:32">
+    <row r="53" spans="1:33">
       <c r="A53" t="s">
         <v>66</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
-      <c r="Y53">
+      <c r="Y53"/>
+      <c r="Z53">
         <v>162000.0</v>
       </c>
-      <c r="Z53"/>
       <c r="AA53"/>
-      <c r="AB53">
+      <c r="AB53"/>
+      <c r="AC53">
         <v>5157000.0</v>
       </c>
-      <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
-    </row>
-    <row r="54" spans="1:32">
+      <c r="AG53"/>
+    </row>
+    <row r="54" spans="1:33">
       <c r="A54" t="s">
         <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
-    </row>
-    <row r="55" spans="1:32">
+      <c r="AG54"/>
+    </row>
+    <row r="55" spans="1:33">
       <c r="A55" t="s">
         <v>68</v>
       </c>
       <c r="B55">
+        <v>1726956000.0</v>
+      </c>
+      <c r="C55">
         <v>1704426000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1700487000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1730056000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1725186000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1634590000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1708616000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1647190000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1675490000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1660604000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1722373000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1681474000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1648422000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1653794000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1665451000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1674551000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1723522000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1734704000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1744929000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1820224000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1819263000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1836386000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1876872000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1830104000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1700034000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>1663813000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>1665214000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>1940989000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>2548000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>2583000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>2328000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>2296000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:32">
+    <row r="56" spans="1:33">
       <c r="A56" t="s">
         <v>69</v>
       </c>
       <c r="B56">
+        <v>333257000.0</v>
+      </c>
+      <c r="C56">
         <v>313200000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>309066000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>379254000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>374913000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>280844000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>351623000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>320332000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>355670000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>347733000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>400752000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>359575000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>323444000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>324978000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>331476000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>334691000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>386682000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>406613000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>412993000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>484622000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>480532000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>491266000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>522707000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>469190000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>437271000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>388403000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>381988000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>216691000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>223000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>254000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>256000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>264000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:32">
+    <row r="57" spans="1:33">
       <c r="A57" t="s">
         <v>70</v>
       </c>
       <c r="B57">
+        <v>331484000.0</v>
+      </c>
+      <c r="C57">
         <v>307779000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>282007000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>318330000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>339372000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>325479000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>355721000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>405026000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>408556000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>353373000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>378569000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>386129000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>357251000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>335487000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>283999000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>266890000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>319347000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>300574000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>299829000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>338054000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>303872000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>324211000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>330998000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>299923000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>298749000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>296389000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>283066000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>206630000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>196000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>215000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>155000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>161000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:32">
+    <row r="58" spans="1:33">
       <c r="A58" t="s">
         <v>71</v>
       </c>
       <c r="B58">
+        <v>1045167000.0</v>
+      </c>
+      <c r="C58">
         <v>1032712000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1021176000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1072475000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1062991000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>968815000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1020513000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1000675000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1028216000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1005777000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1062381000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1051139000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1024530000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1017549000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1008561000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>974753000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1011064000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1016551000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>1036151000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>1066507000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>1080861000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>1091482000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>1121010000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>1095074000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>978174000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>933106000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>924629000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>1032899000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>1138000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>1133000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>1001000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>978000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:32">
+    <row r="59" spans="1:33">
       <c r="A59" t="s">
         <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
-    </row>
-    <row r="60" spans="1:32">
+      <c r="AG59"/>
+    </row>
+    <row r="60" spans="1:33">
       <c r="A60" t="s">
         <v>73</v>
       </c>
       <c r="B60">
+        <v>671354000.0</v>
+      </c>
+      <c r="C60">
         <v>661019000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>668205000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>693541000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>695513000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>698854000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>722034000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>679564000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>679784000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>685136000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>690719000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>661621000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>653969000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>665542000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>685251000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>724286000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>737312000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>741949000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>732140000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>770904000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>754805000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>760681000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>770853000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>758208000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>750853000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>759634000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>769274000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>923591000.0</v>
       </c>
-      <c r="AC60"/>
       <c r="AD60"/>
       <c r="AE60"/>
       <c r="AF60"/>
-    </row>
-    <row r="61" spans="1:32">
+      <c r="AG60"/>
+    </row>
+    <row r="61" spans="1:33">
       <c r="A61" t="s">
         <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
-    </row>
-    <row r="62" spans="1:32">
+      <c r="AG61"/>
+    </row>
+    <row r="62" spans="1:33">
       <c r="A62" t="s">
         <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
+      <c r="AG62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6629,1019 +6742,1019 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B2">
         <v>495122000.0</v>
       </c>
       <c r="C2">
         <v>412871000.0</v>
       </c>
       <c r="D2">
         <v>376498000.0</v>
       </c>
       <c r="E2">
         <v>392557000.0</v>
       </c>
       <c r="F2">
         <v>316154000.0</v>
       </c>
       <c r="G2">
         <v>296604000.0</v>
       </c>
       <c r="H2">
         <v>308131000.0</v>
       </c>
       <c r="I2">
         <v>285534000.0</v>
       </c>
       <c r="J2">
         <v>244447000.0</v>
       </c>
       <c r="K2">
         <v>257849000.0</v>
       </c>
       <c r="L2">
         <v>240000000.0</v>
       </c>
       <c r="M2">
         <v>218000000.0</v>
       </c>
       <c r="N2">
         <v>217000000.0</v>
       </c>
       <c r="O2">
         <v>226000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-31690000.0</v>
       </c>
       <c r="F4">
         <v>-90475000.0</v>
       </c>
       <c r="G4">
         <v>-12515000.0</v>
       </c>
       <c r="H4">
         <v>-174084000.0</v>
       </c>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>17287000.0</v>
       </c>
       <c r="F5">
         <v>42987000.0</v>
       </c>
       <c r="G5">
         <v>-1866000.0</v>
       </c>
       <c r="H5">
         <v>-22908000.0</v>
       </c>
       <c r="I5">
         <v>37458000.0</v>
       </c>
       <c r="J5">
         <v>119620000.0</v>
       </c>
       <c r="K5">
         <v>100939000.0</v>
       </c>
       <c r="L5">
         <v>22000000.0</v>
       </c>
       <c r="M5">
         <v>58000000.0</v>
       </c>
       <c r="N5">
         <v>53000000.0</v>
       </c>
       <c r="O5">
         <v>125000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6">
         <v>136459000.0</v>
       </c>
       <c r="F6">
         <v>184748000.0</v>
       </c>
       <c r="G6">
         <v>111511000.0</v>
       </c>
       <c r="H6">
         <v>79138000.0</v>
       </c>
       <c r="I6">
         <v>37458000.0</v>
       </c>
       <c r="J6">
         <v>119620000.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B9">
         <v>272931000.0</v>
       </c>
       <c r="C9">
         <v>232774000.0</v>
       </c>
       <c r="D9">
         <v>217908000.0</v>
       </c>
       <c r="E9">
         <v>221815000.0</v>
       </c>
       <c r="F9">
         <v>195428000.0</v>
       </c>
       <c r="G9">
         <v>146273000.0</v>
       </c>
       <c r="H9">
         <v>116939000.0</v>
       </c>
       <c r="I9">
         <v>119164000.0</v>
       </c>
       <c r="J9">
         <v>204314000.0</v>
       </c>
       <c r="K9">
         <v>170696000.0</v>
       </c>
       <c r="L9">
         <v>140000000.0</v>
       </c>
       <c r="M9">
         <v>168000000.0</v>
       </c>
       <c r="N9">
         <v>153000000.0</v>
       </c>
       <c r="O9">
         <v>229000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B10">
         <v>42374000.0</v>
       </c>
       <c r="C10">
         <v>10276000.0</v>
       </c>
       <c r="D10">
         <v>14762000.0</v>
       </c>
       <c r="E10">
         <v>36255000.0</v>
       </c>
       <c r="F10">
         <v>81928000.0</v>
       </c>
       <c r="G10">
         <v>9590000.0</v>
       </c>
       <c r="H10">
         <v>-40385000.0</v>
       </c>
       <c r="I10">
         <v>-68107000.0</v>
       </c>
       <c r="J10">
         <v>52303000.0</v>
       </c>
       <c r="K10">
         <v>35096000.0</v>
       </c>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>21822000.0</v>
       </c>
       <c r="F11">
         <v>28246000.0</v>
       </c>
       <c r="G11">
         <v>8226000.0</v>
       </c>
       <c r="H11">
         <v>-4548000.0</v>
       </c>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11">
         <v>14000000.0</v>
       </c>
       <c r="N11">
         <v>21000000.0</v>
       </c>
       <c r="O11">
         <v>46000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B12">
         <v>31936000.0</v>
       </c>
       <c r="C12">
         <v>28312000.0</v>
       </c>
       <c r="D12">
         <v>25695000.0</v>
       </c>
       <c r="E12">
         <v>23878000.0</v>
       </c>
       <c r="F12">
         <v>24776000.0</v>
       </c>
       <c r="G12">
         <v>22353000.0</v>
       </c>
       <c r="H12">
         <v>23540000.0</v>
       </c>
       <c r="I12">
         <v>25931000.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
       <c r="O12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B13">
         <v>2323000.0</v>
       </c>
       <c r="C13">
         <v>1826000.0</v>
       </c>
       <c r="D13">
         <v>2418000.0</v>
       </c>
       <c r="E13">
         <v>2390000.0</v>
       </c>
       <c r="F13">
         <v>3016000.0</v>
       </c>
       <c r="G13">
         <v>2321000.0</v>
       </c>
       <c r="H13">
         <v>2247000.0</v>
       </c>
       <c r="I13">
         <v>35880000.0</v>
       </c>
       <c r="J13">
         <v>38772000.0</v>
       </c>
       <c r="K13">
         <v>37205000.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B14">
         <v>1827000.0</v>
       </c>
       <c r="C14">
         <v>1013000.0</v>
       </c>
       <c r="D14">
         <v>1702000.0</v>
       </c>
       <c r="E14">
         <v>4277000.0</v>
       </c>
       <c r="F14">
         <v>7275000.0</v>
       </c>
       <c r="G14">
         <v>1212000.0</v>
       </c>
       <c r="H14">
         <v>10065000.0</v>
       </c>
       <c r="I14">
         <v>2859000.0</v>
       </c>
       <c r="J14">
         <v>4651000.0</v>
       </c>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B15">
         <v>17687000.0</v>
       </c>
       <c r="C15">
         <v>11222000.0</v>
       </c>
       <c r="D15">
         <v>11018000.0</v>
       </c>
       <c r="E15">
         <v>-25452000.0</v>
       </c>
       <c r="F15">
         <v>-29518000.0</v>
       </c>
       <c r="G15">
         <v>-9939000.0</v>
       </c>
       <c r="H15">
         <v>-199856000.0</v>
       </c>
       <c r="I15">
         <v>-74660000.0</v>
       </c>
       <c r="J15">
         <v>23065000.0</v>
       </c>
       <c r="K15">
         <v>20128000.0</v>
       </c>
       <c r="L15">
         <v>71000000.0</v>
       </c>
       <c r="M15">
         <v>54000000.0</v>
       </c>
       <c r="N15">
         <v>47000000.0</v>
       </c>
       <c r="O15">
         <v>102000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-23665000.0</v>
       </c>
       <c r="F16">
         <v>-29518000.0</v>
       </c>
       <c r="G16">
         <v>-9939000.0</v>
       </c>
       <c r="H16">
         <v>-199856000.0</v>
       </c>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B17">
         <v>21169000.0</v>
       </c>
       <c r="C17">
         <v>3728000.0</v>
       </c>
       <c r="D17">
         <v>9737000.0</v>
       </c>
       <c r="E17">
         <v>16993000.0</v>
       </c>
       <c r="F17">
         <v>53682000.0</v>
       </c>
       <c r="G17">
         <v>1364000.0</v>
       </c>
       <c r="H17">
         <v>-35837000.0</v>
       </c>
       <c r="I17">
         <v>-77519000.0</v>
       </c>
       <c r="J17">
         <v>18414000.0</v>
       </c>
       <c r="K17">
         <v>17068000.0</v>
       </c>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B18">
         <v>-29613000.0</v>
       </c>
       <c r="C18">
         <v>-26486000.0</v>
       </c>
       <c r="D18">
         <v>-23277000.0</v>
       </c>
       <c r="E18">
         <v>-21488000.0</v>
       </c>
       <c r="F18">
         <v>-21760000.0</v>
       </c>
       <c r="G18">
         <v>-20032000.0</v>
       </c>
       <c r="H18">
         <v>-21293000.0</v>
       </c>
       <c r="I18">
         <v>9949000.0</v>
       </c>
       <c r="J18">
         <v>16836000.0</v>
       </c>
       <c r="K18">
         <v>15792000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B21">
         <v>52898000.0</v>
       </c>
       <c r="C21">
         <v>27445000.0</v>
       </c>
       <c r="D21">
         <v>26019000.0</v>
       </c>
       <c r="E21">
         <v>39504000.0</v>
       </c>
       <c r="F21">
         <v>47500000.0</v>
       </c>
       <c r="G21">
         <v>5120000.0</v>
       </c>
       <c r="H21">
         <v>-22908000.0</v>
       </c>
       <c r="I21">
         <v>-90096000.0</v>
       </c>
       <c r="J21">
         <v>45453000.0</v>
       </c>
       <c r="K21">
         <v>9412000.0</v>
       </c>
       <c r="L21">
         <v>22000000.0</v>
       </c>
       <c r="M21">
         <v>58000000.0</v>
       </c>
       <c r="N21">
         <v>53000000.0</v>
       </c>
       <c r="O21">
         <v>125000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23">
         <v>4671000.0</v>
       </c>
       <c r="F23">
         <v>4513000.0</v>
       </c>
       <c r="G23">
         <v>6986000.0</v>
       </c>
       <c r="H23">
         <v>6986000.0</v>
       </c>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B25">
         <v>68313000.0</v>
       </c>
       <c r="C25">
         <v>73028000.0</v>
       </c>
       <c r="D25">
         <v>78859000.0</v>
       </c>
       <c r="E25">
         <v>76326000.0</v>
       </c>
       <c r="F25">
         <v>78044000.0</v>
       </c>
       <c r="G25">
         <v>79568000.0</v>
       </c>
       <c r="H25">
         <v>95983000.0</v>
       </c>
       <c r="I25">
         <v>79634000.0</v>
       </c>
       <c r="J25">
         <v>45381000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B28">
         <v>220033000.0</v>
       </c>
       <c r="C28">
         <v>205329000.0</v>
       </c>
       <c r="D28">
         <v>191889000.0</v>
       </c>
       <c r="E28">
         <v>182311000.0</v>
       </c>
       <c r="F28">
         <v>147928000.0</v>
       </c>
       <c r="G28">
         <v>141153000.0</v>
       </c>
       <c r="H28">
         <v>139847000.0</v>
       </c>
       <c r="I28">
         <v>209260000.0</v>
       </c>
       <c r="J28">
         <v>158861000.0</v>
       </c>
       <c r="K28">
         <v>161284000.0</v>
       </c>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B29">
         <v>21205000.0</v>
       </c>
       <c r="C29">
         <v>6548000.0</v>
       </c>
       <c r="D29">
         <v>5025000.0</v>
       </c>
       <c r="E29">
         <v>19262000.0</v>
       </c>
       <c r="F29">
         <v>28246000.0</v>
       </c>
       <c r="G29">
         <v>8226000.0</v>
       </c>
       <c r="H29">
         <v>-4548000.0</v>
       </c>
       <c r="I29">
         <v>9412000.0</v>
       </c>
       <c r="J29">
         <v>33889000.0</v>
       </c>
       <c r="K29">
         <v>18028000.0</v>
       </c>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B30">
         <v>715155000.0</v>
       </c>
       <c r="C30">
         <v>618200000.0</v>
       </c>
       <c r="D30">
         <v>568387000.0</v>
       </c>
       <c r="E30">
         <v>574868000.0</v>
       </c>
       <c r="F30">
         <v>464082000.0</v>
       </c>
       <c r="G30">
         <v>437757000.0</v>
       </c>
       <c r="H30">
         <v>447978000.0</v>
       </c>
       <c r="I30">
         <v>494794000.0</v>
       </c>
       <c r="J30">
         <v>403308000.0</v>
       </c>
       <c r="K30">
         <v>419133000.0</v>
       </c>
       <c r="L30">
         <v>359000000.0</v>
       </c>
       <c r="M30">
         <v>328000000.0</v>
       </c>
       <c r="N30">
         <v>318000000.0</v>
       </c>
       <c r="O30">
         <v>330000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B32">
         <v>768053000.0</v>
       </c>
       <c r="C32">
         <v>645645000.0</v>
       </c>
       <c r="D32">
         <v>594406000.0</v>
       </c>
       <c r="E32">
         <v>614372000.0</v>
       </c>
       <c r="F32">
         <v>511582000.0</v>
       </c>
       <c r="G32">
         <v>442877000.0</v>
       </c>
       <c r="H32">
         <v>425070000.0</v>
       </c>
       <c r="I32">
         <v>404698000.0</v>
       </c>
@@ -7663,2184 +7776,2248 @@
       <c r="O32">
         <v>455000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF32"/>
+  <dimension ref="A1:AG32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:33">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AE1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AF1" t="s">
         <v>98</v>
       </c>
-    </row>
-    <row r="2" spans="1:32">
+      <c r="AG1" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="2" spans="1:33">
       <c r="A2" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B2">
+        <v>136749000.0</v>
+      </c>
+      <c r="C2">
         <v>119440000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>126831000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>155847000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>121630000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>90855000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>96791000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>124728000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>106601000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>84751000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>93868000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>97015000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>87387000.0</v>
       </c>
-      <c r="N2"/>
-      <c r="O2">
+      <c r="O2"/>
+      <c r="P2">
         <v>104072000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>109083000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>97888000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>81514000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>57377000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>91249000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>85201000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>82327000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>49969000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>92006000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>73484000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>81145000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>94760000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>72752000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>57000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>64000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>60000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>62000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:32">
+    <row r="3" spans="1:33">
       <c r="A3" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
-    </row>
-    <row r="4" spans="1:32">
+      <c r="AG3"/>
+    </row>
+    <row r="4" spans="1:33">
       <c r="A4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-11837000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-6028000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-23661000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-5792000.0</v>
       </c>
-      <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+    </row>
+    <row r="5" spans="1:33">
       <c r="A5" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-5794000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-14790000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-1402000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-7929000.0</v>
       </c>
-      <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
-      <c r="X5">
+      <c r="X5"/>
+      <c r="Y5">
         <v>50960000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>1841000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>25177000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>67252000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-27117000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-6000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>16000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>8000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>7000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:32">
+    <row r="6" spans="1:33">
       <c r="A6" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
-      <c r="M6">
+      <c r="M6"/>
+      <c r="N6">
         <v>-2907000.0</v>
       </c>
-      <c r="N6"/>
-      <c r="O6">
+      <c r="O6"/>
+      <c r="P6">
         <v>54076000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>10664000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>30962000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>40757000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>96648000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>41100000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>23170000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>23830000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>32909000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>50960000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>1841000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>25177000.0</v>
       </c>
-      <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
-    </row>
-    <row r="7" spans="1:32">
+      <c r="AG6"/>
+    </row>
+    <row r="7" spans="1:33">
       <c r="A7" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7"/>
+    </row>
+    <row r="8" spans="1:33">
       <c r="A8" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+    </row>
+    <row r="9" spans="1:33">
       <c r="A9" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B9">
+        <v>68598000.0</v>
+      </c>
+      <c r="C9">
         <v>55099000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>104462000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>76707000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>52401000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>39320000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>79234000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>55147000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>48066000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>50327000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>76790000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>66375000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>41876000.0</v>
       </c>
-      <c r="N9"/>
-      <c r="O9">
+      <c r="O9"/>
+      <c r="P9">
         <v>53987000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>44205000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>61466000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>62157000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>108268000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>40899000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>25813000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>20448000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>79726000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>29414000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>10454000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>26679000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>19902000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>33361000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>40000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>48000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>39000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>32000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:32">
+    <row r="10" spans="1:33">
       <c r="A10" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B10">
+        <v>15271000.0</v>
+      </c>
+      <c r="C10">
         <v>-8857000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>39795000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>24013000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-991000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-22421000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>28457000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-6355000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-5910000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-5916000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>24009000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>17771000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-9492000.0</v>
       </c>
-      <c r="N10"/>
-      <c r="O10">
+      <c r="O10"/>
+      <c r="P10">
         <v>27008000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-12372000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>4650000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>16969000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>67662000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>18989000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-1391000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-3332000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>3781000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>27716000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-18413000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-3494000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>9147000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-43711000.0</v>
       </c>
-      <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
-    </row>
-    <row r="11" spans="1:32">
+      <c r="AG10"/>
+    </row>
+    <row r="11" spans="1:33">
       <c r="A11" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>-326000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-1472000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>14647000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-2869000.0</v>
       </c>
-      <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
-      <c r="AC11">
+      <c r="AC11"/>
+      <c r="AD11">
         <v>-1000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>3000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>0.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-2000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:32">
+    <row r="12" spans="1:33">
       <c r="A12" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B12">
+        <v>7456000.0</v>
+      </c>
+      <c r="C12">
         <v>7521000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>9014000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>8603000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>7293000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>7006000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>6759000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>6755000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>7436000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>7362000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>5753000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>7276000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>6585000.0</v>
       </c>
-      <c r="N12"/>
-      <c r="O12">
+      <c r="O12"/>
+      <c r="P12">
         <v>6175000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>5053000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>6065000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>6585000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>6889000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>5774000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>5626000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>6487000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>7615000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>6672000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>2885000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>4557000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>9943000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>5704000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="AD12">
         <v>3000000.0</v>
       </c>
       <c r="AE12">
         <v>3000000.0</v>
       </c>
       <c r="AF12">
+        <v>3000000.0</v>
+      </c>
+      <c r="AG12">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:32">
+    <row r="13" spans="1:33">
       <c r="A13" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B13">
+        <v>320000.0</v>
+      </c>
+      <c r="C13">
         <v>261000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1446000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>361000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>169000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>347000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>344000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>494000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>364000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>624000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>992000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>428000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>488000.0</v>
       </c>
-      <c r="N13"/>
-      <c r="O13">
+      <c r="O13"/>
+      <c r="P13">
         <v>527000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>459000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>661000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>743000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>1434000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>533000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>487000.0</v>
       </c>
-      <c r="V13"/>
-      <c r="W13">
+      <c r="W13"/>
+      <c r="X13">
         <v>1543000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>380000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>275000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>123000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>4555000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>2387000.0</v>
       </c>
-      <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
-    </row>
-    <row r="14" spans="1:32">
+      <c r="AG13"/>
+    </row>
+    <row r="14" spans="1:33">
       <c r="A14" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B14">
+        <v>37000.0</v>
+      </c>
+      <c r="C14">
         <v>411000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>666000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>2072000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>36000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-932000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1013000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>0.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1848000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-893000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-1099000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1422000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1379000.0</v>
       </c>
-      <c r="N14"/>
-      <c r="O14">
+      <c r="O14"/>
+      <c r="P14">
         <v>2206000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1128000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>847000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>96000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>6156000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>429000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>690000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>722000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>-75000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>619000.0</v>
       </c>
-      <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
-    </row>
-    <row r="15" spans="1:32">
+      <c r="AG14"/>
+    </row>
+    <row r="15" spans="1:33">
       <c r="A15" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B15">
+        <v>14658000.0</v>
+      </c>
+      <c r="C15">
         <v>-5784000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>28492000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>3781000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>1757000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-17656000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>18867000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>2398000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-126000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-8962000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>36315000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>16409000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-19624000.0</v>
       </c>
-      <c r="N15"/>
-      <c r="O15">
+      <c r="O15"/>
+      <c r="P15">
         <v>-21566000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-14167000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>571000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>9710000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-35136000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>13304000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-2743000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-4221000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-7788000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>21752000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-19090000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-8280000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-148314000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-41401000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-3000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>53000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12000000.0</v>
       </c>
       <c r="AF15">
         <v>12000000.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:32">
+      <c r="AG15">
+        <v>12000000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:33">
       <c r="A16" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>-19624000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-21118000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-19779000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-14167000.0</v>
       </c>
-      <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16"/>
+    </row>
+    <row r="17" spans="1:33">
       <c r="A17" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B17">
+        <v>10050000.0</v>
+      </c>
+      <c r="C17">
         <v>-9478000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>26909000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>16217000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-2133000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-21152000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>20443000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-4018000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-5236000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-7461000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>19600000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>15357000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-9166000.0</v>
       </c>
-      <c r="N17"/>
-      <c r="O17">
+      <c r="O17"/>
+      <c r="P17">
         <v>14921000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-9503000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>1134000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>10441000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>48160000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>13286000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-3103000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-4661000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>549000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>22371000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-17572000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-3984000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>18491000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-43818000.0</v>
       </c>
-      <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+    </row>
+    <row r="18" spans="1:33">
       <c r="A18" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B18">
+        <v>-7136000.0</v>
+      </c>
+      <c r="C18">
         <v>-7260000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-7568000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-8242000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-7124000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-6659000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-6415000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-6261000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-7072000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-6738000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-4761000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-6848000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-6097000.0</v>
       </c>
-      <c r="N18"/>
-      <c r="O18">
+      <c r="O18"/>
+      <c r="P18">
         <v>-5648000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-4594000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-5404000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-5842000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-5455000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-5241000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-5139000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-6487000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-6072000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-6292000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-2610000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-4434000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-14498000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-3317000.0</v>
       </c>
-      <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18"/>
+    </row>
+    <row r="19" spans="1:33">
       <c r="A19" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+    </row>
+    <row r="20" spans="1:33">
       <c r="A20" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20"/>
+    </row>
+    <row r="21" spans="1:33">
       <c r="A21" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B21">
+        <v>17193000.0</v>
+      </c>
+      <c r="C21">
         <v>-4899000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>44617000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>21739000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>2340000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-17564000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>32756000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-3997000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>911000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-2225000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>26362000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>16598000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-4766000.0</v>
       </c>
-      <c r="N21"/>
-      <c r="O21">
+      <c r="O21"/>
+      <c r="P21">
         <v>17665000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-7394000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>7000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>21418000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>25812000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>20911000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>968000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-191000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>12760000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>9062000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-15472000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>455000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>25923000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-41297000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-6000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>16000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>8000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>7000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:32">
+    <row r="22" spans="1:33">
       <c r="A22" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
-    </row>
-    <row r="23" spans="1:32">
+      <c r="AG22"/>
+    </row>
+    <row r="23" spans="1:33">
       <c r="A23" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
-      <c r="M23">
+      <c r="M23"/>
+      <c r="N23">
         <v>1028000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2615000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1521000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>535000.0</v>
       </c>
-      <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
-    </row>
-    <row r="24" spans="1:32">
+      <c r="AG23"/>
+    </row>
+    <row r="24" spans="1:33">
       <c r="A24" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24"/>
+    </row>
+    <row r="25" spans="1:33">
       <c r="A25" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B25">
+        <v>16941000.0</v>
+      </c>
+      <c r="C25">
         <v>16918000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>18224000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>16310000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>17094000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>16685000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>17828000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>18356000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>18399000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>18445000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>20317000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>16982000.0</v>
       </c>
-      <c r="M25"/>
       <c r="N25"/>
-      <c r="O25">
+      <c r="O25"/>
+      <c r="P25">
         <v>20893000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>17983000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>20247000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>17203000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>22097000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>16337000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>18935000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>20675000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>21513000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>16572000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>17369000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>24114000.0</v>
       </c>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25"/>
+    </row>
+    <row r="26" spans="1:33">
       <c r="A26" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26"/>
+    </row>
+    <row r="27" spans="1:33">
       <c r="A27" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27"/>
+    </row>
+    <row r="28" spans="1:33">
       <c r="A28" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B28">
+        <v>51405000.0</v>
+      </c>
+      <c r="C28">
         <v>59998000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>59845000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>54968000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>50061000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>56884000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>46478000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>59144000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>47155000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>52552000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>50428000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>49777000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>46642000.0</v>
       </c>
-      <c r="N28"/>
-      <c r="O28">
+      <c r="O28"/>
+      <c r="P28">
         <v>36322000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>51599000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>54466000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>40739000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>82456000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>19988000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>24845000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>20639000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>66966000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>20352000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>25926000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>26224000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>6021000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>74658000.0</v>
       </c>
-      <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
-    </row>
-    <row r="29" spans="1:32">
+      <c r="AG28"/>
+    </row>
+    <row r="29" spans="1:33">
       <c r="A29" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B29">
+        <v>5221000.0</v>
+      </c>
+      <c r="C29">
         <v>621000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>12886000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>7796000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1142000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-1269000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>8014000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-2337000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-674000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1545000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>4409000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2414000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-326000.0</v>
       </c>
-      <c r="N29"/>
-      <c r="O29">
+      <c r="O29"/>
+      <c r="P29">
         <v>12087000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-2869000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>3516000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>6528000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>19502000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>5703000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1712000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1329000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>3232000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>5345000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-841000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>490000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-9344000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>107000.0</v>
       </c>
-      <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
-    </row>
-    <row r="30" spans="1:32">
+      <c r="AG29"/>
+    </row>
+    <row r="30" spans="1:33">
       <c r="A30" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B30">
+        <v>188154000.0</v>
+      </c>
+      <c r="C30">
         <v>179438000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>186676000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>210815000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>171691000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>147739000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>143269000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>183872000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>153756000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>137303000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>144296000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>146792000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>134029000.0</v>
       </c>
-      <c r="N30"/>
-      <c r="O30">
+      <c r="O30"/>
+      <c r="P30">
         <v>140394000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>160682000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>152354000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>122253000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>139833000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>111237000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>110046000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>102966000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>116935000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>112358000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>99410000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>107369000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>88739000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>147410000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>103000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>96000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>90000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>87000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:32">
+    <row r="31" spans="1:33">
       <c r="A31" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
-    </row>
-    <row r="32" spans="1:32">
+      <c r="AG31"/>
+    </row>
+    <row r="32" spans="1:33">
       <c r="A32" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B32">
+        <v>205347000.0</v>
+      </c>
+      <c r="C32">
         <v>174539000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>231293000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>232554000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>174031000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>130175000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>176025000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>179875000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>154667000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>135078000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>170658000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>163390000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>129263000.0</v>
       </c>
-      <c r="N32"/>
-      <c r="O32">
+      <c r="O32"/>
+      <c r="P32">
         <v>158059000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>153288000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>159354000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>143671000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>165645000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>132148000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>111014000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>102775000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>129695000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>121420000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>83938000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>107824000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>114662000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>106113000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>98000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>113000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>99000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>94000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O30"/>
@@ -9895,971 +10072,971 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B2">
         <v>97613000.0</v>
       </c>
       <c r="C2">
         <v>129927000.0</v>
       </c>
       <c r="D2">
         <v>69770000.0</v>
       </c>
       <c r="E2">
         <v>147635000.0</v>
       </c>
       <c r="F2">
         <v>177505000.0</v>
       </c>
       <c r="G2">
         <v>54577000.0</v>
       </c>
       <c r="H2">
         <v>38978000.0</v>
       </c>
       <c r="I2">
         <v>56980000.0</v>
       </c>
       <c r="J2">
         <v>83492000.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B3">
         <v>47251000</v>
       </c>
       <c r="C3">
         <v>77499000</v>
       </c>
       <c r="D3">
         <v>41692000</v>
       </c>
       <c r="E3">
         <v>85756000</v>
       </c>
       <c r="F3">
         <v>43562000</v>
       </c>
       <c r="G3">
         <v>36508000</v>
       </c>
       <c r="H3">
         <v>32702000</v>
       </c>
       <c r="I3">
         <v>30689000</v>
       </c>
       <c r="J3">
         <v>110311000</v>
       </c>
       <c r="K3">
         <v>126370000</v>
       </c>
       <c r="L3">
         <v>245000000</v>
       </c>
       <c r="M3">
         <v>172000000</v>
       </c>
       <c r="N3">
         <v>169000000</v>
       </c>
       <c r="O3">
         <v>106000000</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B6">
         <v>-33492000.0</v>
       </c>
       <c r="C6">
         <v>-32029000.0</v>
       </c>
       <c r="D6">
         <v>60062000.0</v>
       </c>
       <c r="E6">
         <v>-77865000.0</v>
       </c>
       <c r="F6">
         <v>-29870000.0</v>
       </c>
       <c r="G6">
         <v>122928000.0</v>
       </c>
       <c r="H6">
         <v>15599000.0</v>
       </c>
       <c r="I6">
         <v>-32206000.0</v>
       </c>
       <c r="J6">
         <v>-26103000.0</v>
       </c>
       <c r="K6">
         <v>13967000.0</v>
       </c>
       <c r="L6">
         <v>34000000.0</v>
       </c>
       <c r="M6">
         <v>-16000000.0</v>
       </c>
       <c r="N6">
         <v>-159000000.0</v>
       </c>
       <c r="O6">
         <v>-12000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B7">
         <v>-106200000.0</v>
       </c>
       <c r="C7">
         <v>-64505000.0</v>
       </c>
       <c r="D7">
         <v>71424000.0</v>
       </c>
       <c r="E7">
         <v>1967000.0</v>
       </c>
       <c r="F7">
         <v>-789000.0</v>
       </c>
       <c r="G7">
         <v>-2715000.0</v>
       </c>
       <c r="H7">
         <v>11777000.0</v>
       </c>
       <c r="I7">
         <v>-61479000.0</v>
       </c>
       <c r="J7">
         <v>29669000.0</v>
       </c>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9">
         <v>-6390000.0</v>
       </c>
       <c r="F9">
         <v>-9999000.0</v>
       </c>
       <c r="G9">
         <v>5332000.0</v>
       </c>
       <c r="H9">
         <v>-7937000.0</v>
       </c>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9">
         <v>-34000000.0</v>
       </c>
       <c r="M9">
         <v>-20000000.0</v>
       </c>
       <c r="N9">
         <v>33000000.0</v>
       </c>
       <c r="O9">
         <v>27000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B10">
         <v>-4672000.0</v>
       </c>
       <c r="C10">
         <v>1811000.0</v>
       </c>
       <c r="D10">
         <v>9346000.0</v>
       </c>
       <c r="E10">
         <v>-11942000.0</v>
       </c>
       <c r="F10">
         <v>-2547000.0</v>
       </c>
       <c r="G10">
         <v>-659000.0</v>
       </c>
       <c r="H10">
         <v>4891000.0</v>
       </c>
       <c r="I10">
         <v>-494000.0</v>
       </c>
       <c r="J10">
         <v>-6053000.0</v>
       </c>
       <c r="K10">
         <v>7220000.0</v>
       </c>
       <c r="L10">
         <v>3000000.0</v>
       </c>
       <c r="M10">
         <v>-12000000.0</v>
       </c>
       <c r="N10">
         <v>-3000000.0</v>
       </c>
       <c r="O10">
         <v>-11000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>49760000.0</v>
       </c>
       <c r="F11">
         <v>11646000.0</v>
       </c>
       <c r="G11">
         <v>-4019000.0</v>
       </c>
       <c r="H11">
         <v>30994000.0</v>
       </c>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-2899000.0</v>
       </c>
       <c r="F12">
         <v>46996000.0</v>
       </c>
       <c r="G12">
         <v>-13426000.0</v>
       </c>
       <c r="H12">
         <v>152660000.0</v>
       </c>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>960000.0</v>
       </c>
       <c r="F13">
         <v>111000.0</v>
       </c>
       <c r="G13">
         <v>-3369000.0</v>
       </c>
       <c r="H13">
         <v>-3369000.0</v>
       </c>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B14">
         <v>68313000.0</v>
       </c>
       <c r="C14">
         <v>73028000.0</v>
       </c>
       <c r="D14">
         <v>78859000.0</v>
       </c>
       <c r="E14">
         <v>73517000.0</v>
       </c>
       <c r="F14">
         <v>78044000.0</v>
       </c>
       <c r="G14">
         <v>79568000.0</v>
       </c>
       <c r="H14">
         <v>79160000.0</v>
       </c>
       <c r="I14">
         <v>79634000.0</v>
       </c>
       <c r="J14">
         <v>45381000.0</v>
       </c>
       <c r="K14">
         <v>44430000.0</v>
       </c>
       <c r="L14">
         <v>40000000.0</v>
       </c>
       <c r="M14">
         <v>34000000.0</v>
       </c>
       <c r="N14">
         <v>29000000.0</v>
       </c>
       <c r="O14">
         <v>28000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B15">
         <v>11888000.0</v>
       </c>
       <c r="C15">
         <v>3101000.0</v>
       </c>
       <c r="D15">
         <v>2929000.0</v>
       </c>
       <c r="E15">
         <v>6030000.0</v>
       </c>
       <c r="F15">
         <v>9547000.0</v>
       </c>
       <c r="G15">
         <v>9547000.0</v>
       </c>
       <c r="H15">
         <v>9547000.0</v>
       </c>
       <c r="I15">
         <v>2594000.0</v>
       </c>
       <c r="J15">
         <v>6424000.0</v>
       </c>
       <c r="K15">
         <v>3262000.0</v>
       </c>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B16">
         <v>64002000.0</v>
       </c>
       <c r="C16">
         <v>97613000.0</v>
       </c>
       <c r="D16">
         <v>129927000.0</v>
       </c>
       <c r="E16">
         <v>69770000.0</v>
       </c>
       <c r="F16">
         <v>147635000.0</v>
       </c>
       <c r="G16">
         <v>177505000.0</v>
       </c>
       <c r="H16">
         <v>54577000.0</v>
       </c>
       <c r="I16">
         <v>24679000.0</v>
       </c>
       <c r="J16">
         <v>56980000.0</v>
       </c>
       <c r="K16">
         <v>83492000.0</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B18">
         <v>-78455000.0</v>
       </c>
       <c r="C18">
         <v>-64068000.0</v>
       </c>
       <c r="D18">
         <v>107022000.0</v>
       </c>
       <c r="E18">
         <v>4026000.0</v>
       </c>
       <c r="F18">
         <v>51013000.0</v>
       </c>
       <c r="G18">
         <v>16295000.0</v>
       </c>
       <c r="H18">
         <v>4708000.0</v>
       </c>
       <c r="I18">
         <v>-44640000.0</v>
       </c>
       <c r="J18">
         <v>-13188000.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-49813000.0</v>
       </c>
       <c r="D19">
         <v>0.0</v>
       </c>
       <c r="E19">
         <v>-55634000.0</v>
       </c>
       <c r="F19">
         <v>-31592000.0</v>
       </c>
       <c r="G19">
         <v>-72025000.0</v>
       </c>
       <c r="H19">
         <v>-20987000.0</v>
       </c>
       <c r="I19">
         <v>-28038000.0</v>
       </c>
       <c r="J19">
         <v>-105802000.0</v>
       </c>
       <c r="K19">
         <v>-114308000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20">
         <v>169000.0</v>
       </c>
       <c r="G20">
         <v>8732000.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B21">
         <v>3430000.0</v>
       </c>
       <c r="C21">
         <v>15050000.0</v>
       </c>
       <c r="D21">
         <v>-36451000.0</v>
       </c>
       <c r="E21">
         <v>-78416000.0</v>
       </c>
       <c r="F21">
         <v>-83453000.0</v>
       </c>
       <c r="G21">
         <v>132771000.0</v>
       </c>
       <c r="H21">
         <v>-24967000.0</v>
       </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B22">
         <v>17687000.0</v>
       </c>
       <c r="C22">
         <v>11222000.0</v>
       </c>
       <c r="D22">
         <v>11018000.0</v>
       </c>
       <c r="E22">
         <v>-25452000.0</v>
       </c>
       <c r="F22">
         <v>-29518000.0</v>
       </c>
       <c r="G22">
         <v>-9939000.0</v>
       </c>
       <c r="H22">
         <v>-199856000.0</v>
       </c>
       <c r="I22">
         <v>-74660000.0</v>
       </c>
       <c r="J22">
         <v>23065000.0</v>
       </c>
       <c r="K22">
         <v>20128000.0</v>
       </c>
       <c r="L22">
         <v>74257000.0</v>
       </c>
       <c r="M22">
         <v>54000000.0</v>
       </c>
       <c r="N22">
         <v>47093000.0</v>
       </c>
       <c r="O22">
         <v>101417000.0</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23">
         <v>-25000000.0</v>
       </c>
       <c r="M23">
         <v>-72000000.0</v>
       </c>
       <c r="N23">
         <v>-250000000.0</v>
       </c>
       <c r="O23">
         <v>-16000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24">
         <v>13008000.0</v>
       </c>
       <c r="F24">
         <v>11961000.0</v>
       </c>
       <c r="G24">
         <v>-19087000.0</v>
       </c>
       <c r="H24">
         <v>1259000.0</v>
       </c>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B25">
         <v>28345000.0</v>
       </c>
       <c r="C25">
         <v>25691000.0</v>
       </c>
       <c r="D25">
         <v>19473000.0</v>
       </c>
       <c r="E25">
         <v>65239000.0</v>
       </c>
       <c r="F25">
         <v>66024000.0</v>
       </c>
       <c r="G25">
         <v>7629000.0</v>
       </c>
       <c r="H25">
         <v>9592000.0</v>
       </c>
       <c r="I25">
         <v>-1181000.0</v>
       </c>
       <c r="J25">
         <v>-8474000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28">
         <v>-84446000.0</v>
       </c>
       <c r="F28">
         <v>-93000000.0</v>
       </c>
       <c r="G28">
         <v>141503000.0</v>
       </c>
       <c r="H28">
         <v>-24967000.0</v>
       </c>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28">
         <v>213000000.0</v>
       </c>
       <c r="M28">
         <v>157000000.0</v>
       </c>
       <c r="N28">
         <v>192000000.0</v>
       </c>
       <c r="O28">
         <v>5000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B29">
         <v>-31204000.0</v>
       </c>
       <c r="C29">
         <v>13431000.0</v>
       </c>
       <c r="D29">
         <v>148714000.0</v>
       </c>
       <c r="E29">
         <v>79341000.0</v>
       </c>
       <c r="F29">
         <v>94733000.0</v>
       </c>
       <c r="G29">
         <v>53488000.0</v>
       </c>
       <c r="H29">
         <v>59912000.0</v>
       </c>
       <c r="I29">
         <v>-13951000.0</v>
       </c>
       <c r="J29">
         <v>97123000.0</v>
       </c>
       <c r="K29">
         <v>65759000.0</v>
       </c>
       <c r="L29">
         <v>83000000.0</v>
       </c>
       <c r="M29">
         <v>76000000.0</v>
       </c>
       <c r="N29">
         <v>83000000.0</v>
       </c>
       <c r="O29">
         <v>120000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30">
         <v>-72748000.0</v>
       </c>
       <c r="F30">
         <v>-31592000.0</v>
       </c>
       <c r="G30">
         <v>-72025000.0</v>
       </c>
       <c r="H30">
         <v>-19363000.0</v>
       </c>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30">
         <v>-270000000.0</v>
       </c>
       <c r="M30">
         <v>-244000000.0</v>
       </c>
@@ -10869,2012 +11046,2068 @@
       <c r="O30">
         <v>-124000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF30"/>
+  <dimension ref="A1:AG30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:33">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AE1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AF1" t="s">
         <v>98</v>
       </c>
-    </row>
-    <row r="2" spans="1:32">
+      <c r="AG1" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="2" spans="1:33">
       <c r="A2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B2">
+        <v>54709000.0</v>
+      </c>
+      <c r="C2">
         <v>64002000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>111873000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>110822000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>53587000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>99740000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>44138000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>76451000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>75053000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>129927000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>68372000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>74956000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69770000.0</v>
       </c>
       <c r="N2">
         <v>69770000.0</v>
       </c>
       <c r="O2">
+        <v>69770000.0</v>
+      </c>
+      <c r="P2">
         <v>60837000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>111920000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>149974000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>147635000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>127618000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>144887000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>151737000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>177505000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>146679000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>102866000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>68846000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>54577000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>49246000.0</v>
       </c>
-      <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
-    </row>
-    <row r="3" spans="1:32">
+      <c r="AG2"/>
+    </row>
+    <row r="3" spans="1:33">
       <c r="A3" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B3">
+        <v>19511000</v>
+      </c>
+      <c r="C3">
         <v>16722000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>4272000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>16368000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>13243000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>13368000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>14929000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>22975000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>28824000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>10771000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>8911000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>14623000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>12284000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>28671000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>21606000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>27391000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>13897000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>3727000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>16496000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>13531000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>9966000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>21859000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>11003000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>11399000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>7164000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>9131000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>13000000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>102000000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>38000000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>53000000</v>
       </c>
     </row>
-    <row r="4" spans="1:32">
+    <row r="4" spans="1:33">
       <c r="A4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+    </row>
+    <row r="5" spans="1:33">
       <c r="A5" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
-    </row>
-    <row r="6" spans="1:32">
+      <c r="AG5"/>
+    </row>
+    <row r="6" spans="1:33">
       <c r="A6" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B6">
+        <v>5256000.0</v>
+      </c>
+      <c r="C6">
         <v>-9293000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-45625000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>1051000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>57235000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-46153000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>53760000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-32313000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>1398000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-54874000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>61433000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-6584000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>1652000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>3534000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>8933000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-51083000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-38054000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>2339000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>20032000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-17269000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-6854000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-25768000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>30848000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>43834000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>34045000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>14239000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>5333000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>8080000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-55000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>87000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-29000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>36000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:32">
+    <row r="7" spans="1:33">
       <c r="A7" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B7">
+        <v>-9119000.0</v>
+      </c>
+      <c r="C7">
         <v>9750000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-83242000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1877000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-9125000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-15710000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-52433000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>13020000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>10306000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-35398000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-20478000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-26715000.0</v>
       </c>
-      <c r="M7"/>
       <c r="N7"/>
-      <c r="O7">
+      <c r="O7"/>
+      <c r="P7">
         <v>3317000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-2207000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>18696000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-17839000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>53358000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-41064000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>3164000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-16247000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-15615000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>5549000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>4072000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>3279000.0</v>
       </c>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7"/>
+    </row>
+    <row r="8" spans="1:33">
       <c r="A8" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+    </row>
+    <row r="9" spans="1:33">
       <c r="A9" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>3133000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-1361000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>4629000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-7267000.0</v>
       </c>
-      <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
-      <c r="AC9">
+      <c r="AC9"/>
+      <c r="AD9">
         <v>3000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>20000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-31000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-27000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:32">
+    <row r="10" spans="1:33">
       <c r="A10" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B10">
+        <v>-5134000.0</v>
+      </c>
+      <c r="C10">
         <v>-4858000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>6636000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-315000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-8235000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-2758000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>6478000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>6502000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-5450000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-5719000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>8764000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-7838000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>196000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>8224000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-1685000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-389000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-4592000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-5276000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-408000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-2624000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-1407000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1892000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>7496000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-1439000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-3653000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-3063000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1280000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>4857000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>8000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4000000.0</v>
       </c>
       <c r="AE10">
         <v>-4000000.0</v>
       </c>
       <c r="AF10">
+        <v>-4000000.0</v>
+      </c>
+      <c r="AG10">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:32">
+    <row r="11" spans="1:33">
       <c r="A11" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>10228000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>23599000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>31869000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>4103000.0</v>
       </c>
-      <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
-    </row>
-    <row r="12" spans="1:32">
+      <c r="AG11"/>
+    </row>
+    <row r="12" spans="1:33">
       <c r="A12" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>8183000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>237000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>60000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-2317000.0</v>
       </c>
-      <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
-    </row>
-    <row r="13" spans="1:32">
+      <c r="AG12"/>
+    </row>
+    <row r="13" spans="1:33">
       <c r="A13" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13">
         <v>-144000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>2032000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-1075000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1346000.0</v>
       </c>
-      <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
-    </row>
-    <row r="14" spans="1:32">
+      <c r="AG13"/>
+    </row>
+    <row r="14" spans="1:33">
       <c r="A14" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B14">
+        <v>16941000.0</v>
+      </c>
+      <c r="C14">
         <v>16918000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>18224000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>16310000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>17094000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>16685000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>17828000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>18356000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>18399000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>18445000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>20317000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>16982000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>19563000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>18808000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>18084000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>19456000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>20247000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>17203000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>22097000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>16337000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>18935000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>20675000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>21513000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>16572000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>17369000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>24114000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>48162000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>10890000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>9000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>8000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>9000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>11000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:32">
+    <row r="15" spans="1:33">
       <c r="A15" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B15"/>
-      <c r="C15">
+      <c r="C15"/>
+      <c r="D15">
         <v>5513000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>2068000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>0.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>4307000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H15">
         <v>0.0</v>
       </c>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
         <v>3101000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="L15">
         <v>1000.0</v>
       </c>
-      <c r="M15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="M15">
+        <v>1000.0</v>
+      </c>
+      <c r="N15"/>
       <c r="O15">
         <v>2929000.0</v>
       </c>
       <c r="P15">
+        <v>2929000.0</v>
+      </c>
+      <c r="Q15">
         <v>6030000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>266000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>4996000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>588000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>3963000.0</v>
       </c>
-      <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
-    </row>
-    <row r="16" spans="1:32">
+      <c r="AG15"/>
+    </row>
+    <row r="16" spans="1:33">
       <c r="A16" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B16">
+        <v>59965000.0</v>
+      </c>
+      <c r="C16">
         <v>54709000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>64002000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>111873000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>110822000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>53587000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>97613000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>44138000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>76451000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>75053000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>129927000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>68372000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>74956000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69770000.0</v>
       </c>
       <c r="O16">
         <v>69770000.0</v>
       </c>
       <c r="P16">
+        <v>69770000.0</v>
+      </c>
+      <c r="Q16">
         <v>60837000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>111920000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>149974000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>147635000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>127618000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>144887000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>151737000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>177505000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>146679000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>102866000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>68846000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>54577000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>49246000.0</v>
       </c>
-      <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16"/>
+    </row>
+    <row r="17" spans="1:33">
       <c r="A17" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+    </row>
+    <row r="18" spans="1:33">
       <c r="A18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B18">
+        <v>-5925000.0</v>
+      </c>
+      <c r="C18">
         <v>-4807000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-40474000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>11967000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-13827000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-36121000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-16583000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-13552000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>1777000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-35710000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-1231000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-5380000.0</v>
       </c>
-      <c r="M18"/>
       <c r="N18"/>
-      <c r="O18">
+      <c r="O18"/>
+      <c r="P18">
         <v>13875000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-15034000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>7995000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-2810000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>89545000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-32640000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>3461000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-9353000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>38634000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-7447000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-16825000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>1933000.0</v>
       </c>
-      <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18"/>
+    </row>
+    <row r="19" spans="1:33">
       <c r="A19" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
-      <c r="E19">
+      <c r="E19"/>
+      <c r="F19">
         <v>-13181000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-2628000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>13543000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-24208000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-28059000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-11089000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>4909000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-8301000.0</v>
       </c>
-      <c r="M19"/>
       <c r="N19"/>
-      <c r="O19">
+      <c r="O19"/>
+      <c r="P19">
         <v>-8448000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-15954000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-27688000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-3544000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-3028000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-9164000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-9524000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-9876000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>32058000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-80751000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-11003000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-12329000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-3616000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-15676000.0</v>
       </c>
-      <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+    </row>
+    <row r="20" spans="1:33">
       <c r="A20" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
-      <c r="S20">
+      <c r="S20"/>
+      <c r="T20">
         <v>0.0</v>
       </c>
-      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20"/>
+    </row>
+    <row r="21" spans="1:33">
       <c r="A21" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B21">
+        <v>5531000.0</v>
+      </c>
+      <c r="C21">
         <v>7700000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-51906000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-2922000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>71073000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-12815000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>41661000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-12474000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-226000.0</v>
       </c>
-      <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>-4719000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-7052000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-2846000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-29876000.0</v>
       </c>
-      <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
-    </row>
-    <row r="22" spans="1:32">
+      <c r="AG21"/>
+    </row>
+    <row r="22" spans="1:33">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B22">
+        <v>14658000.0</v>
+      </c>
+      <c r="C22">
         <v>-5784000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>28492000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>3781000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1757000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-17656000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>18867000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>2398000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-126000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-8962000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>36315000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>16409000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-19624000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-21118000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-21566000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-14167000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>571000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>9710000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-35136000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>13304000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-2743000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-4221000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-7788000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>21752000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-19090000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-8280000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-148314000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-41401000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-3000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>53000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12000000.0</v>
       </c>
       <c r="AF22">
         <v>12000000.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:32">
+      <c r="AG22">
+        <v>12000000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:33">
       <c r="A23" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
-      <c r="O23">
-[...1 lines deleted...]
-      </c>
+      <c r="O23"/>
       <c r="P23">
         <v>5262000.0</v>
       </c>
-      <c r="Q23"/>
+      <c r="Q23">
+        <v>5262000.0</v>
+      </c>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
-      <c r="AC23">
+      <c r="AC23"/>
+      <c r="AD23">
         <v>-48000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>48000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>19000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-55000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:32">
+    <row r="24" spans="1:33">
       <c r="A24" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24">
         <v>-514000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-4622000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>3109000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>5652000.0</v>
       </c>
-      <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24"/>
+    </row>
+    <row r="25" spans="1:33">
       <c r="A25" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B25">
+        <v>4045000.0</v>
+      </c>
+      <c r="C25">
         <v>7547000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>907000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>14433000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>5857000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>7148000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>7688000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>5524000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>7007000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>5472000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-32512000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>6248000.0</v>
       </c>
-      <c r="M25"/>
       <c r="N25"/>
-      <c r="O25">
+      <c r="O25"/>
+      <c r="P25">
         <v>40754000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>14298000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>3268000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>6919000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>54067000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>907000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>3623000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>7427000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>58577000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-15001000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-5096000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-924000.0</v>
       </c>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25"/>
+    </row>
+    <row r="26" spans="1:33">
       <c r="A26" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26"/>
+    </row>
+    <row r="27" spans="1:33">
       <c r="A27" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27"/>
+    </row>
+    <row r="28" spans="1:33">
       <c r="A28" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
-      <c r="M28">
+      <c r="M28"/>
+      <c r="N28">
         <v>-4719000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-9981000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>2416000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-35906000.0</v>
       </c>
-      <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
-      <c r="AC28">
+      <c r="AC28"/>
+      <c r="AD28">
         <v>3000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>31000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>16000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>132000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:32">
+    <row r="29" spans="1:33">
       <c r="A29" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B29">
+        <v>13586000.0</v>
+      </c>
+      <c r="C29">
         <v>11915000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-36202000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>28335000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-584000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-22753000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-1654000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>9423000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>30601000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-24939000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-2151000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>3531000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>21535000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>30421000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>32103000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>765000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>35386000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>11087000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>93272000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-16144000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>16992000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>613000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>31566000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>14412000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-5822000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>13332000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>8602000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>26946000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>6000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>96000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-24000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>13000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:32">
+    <row r="30" spans="1:33">
       <c r="A30" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
-      <c r="M30">
+      <c r="M30"/>
+      <c r="N30">
         <v>-15137000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-16906000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-25562000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-15954000.0</v>
       </c>
-      <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
       <c r="AB30"/>
-      <c r="AC30">
+      <c r="AC30"/>
+      <c r="AD30">
         <v>-60000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-54000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-18000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-108000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>