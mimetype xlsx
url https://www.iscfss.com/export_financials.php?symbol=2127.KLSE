--- v0 (2026-07-13)
+++ v1 (2026-11-07)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="184">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="187">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2026-01-31</t>
   </si>
   <si>
     <t>2025-01-31</t>
   </si>
   <si>
     <t>2024-01-31</t>
   </si>
   <si>
     <t>2023-01-31</t>
   </si>
   <si>
     <t>2022-01-31</t>
   </si>
   <si>
     <t>2021-01-31</t>
   </si>
   <si>
     <t>2020-01-31</t>
   </si>
   <si>
@@ -88,50 +88,56 @@
     <t>2014-01-31</t>
   </si>
   <si>
     <t>2013-01-31</t>
   </si>
   <si>
     <t>2012-01-31</t>
   </si>
   <si>
     <t>2011-01-31</t>
   </si>
   <si>
     <t>2010-01-31</t>
   </si>
   <si>
     <t>2009-01-31</t>
   </si>
   <si>
     <t>2008-01-31</t>
   </si>
   <si>
     <t>2007-01-31</t>
   </si>
   <si>
     <t>2006-01-31</t>
+  </si>
+  <si>
+    <t>2005-01-31</t>
+  </si>
+  <si>
+    <t>2004-01-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
   </si>
   <si>
     <t>accumulatedDepreciation</t>
   </si>
   <si>
     <t>accumulatedOtherComprehensiveIncome</t>
   </si>
   <si>
     <t>additionalPaidInCapital</t>
   </si>
   <si>
     <t>capitalLeaseObligations</t>
   </si>
   <si>
     <t>capitalStock</t>
   </si>
   <si>
     <t>capitalSurpluse</t>
   </si>
@@ -271,50 +277,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-04-30</t>
   </si>
   <si>
     <t>2025-10-31</t>
   </si>
   <si>
     <t>2025-07-31</t>
   </si>
   <si>
     <t>2025-04-30</t>
   </si>
   <si>
     <t>2024-10-31</t>
   </si>
   <si>
     <t>2024-07-31</t>
   </si>
   <si>
     <t>2024-04-30</t>
   </si>
   <si>
     <t>2023-10-31</t>
   </si>
   <si>
     <t>2023-07-31</t>
   </si>
@@ -941,83 +950,85 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:V62"/>
+  <dimension ref="A1:X62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22">
+    <row r="1" spans="1:24">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1040,54 +1051,60 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
-    </row>
-    <row r="2" spans="1:22">
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="2" spans="1:24">
       <c r="A2" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B2">
         <v>45917000.0</v>
       </c>
       <c r="C2">
         <v>63925000.0</v>
       </c>
       <c r="D2">
         <v>20101978.0</v>
       </c>
       <c r="E2">
         <v>24199396.0</v>
       </c>
       <c r="F2">
         <v>45786686.0</v>
       </c>
       <c r="G2">
         <v>42907065.0</v>
       </c>
       <c r="H2">
         <v>41760000.0</v>
       </c>
       <c r="I2">
         <v>54251068.0</v>
       </c>
@@ -1108,288 +1125,312 @@
       </c>
       <c r="O2">
         <v>13682071.0</v>
       </c>
       <c r="P2">
         <v>9336616.0</v>
       </c>
       <c r="Q2">
         <v>8821733.0</v>
       </c>
       <c r="R2">
         <v>16425435.0</v>
       </c>
       <c r="S2">
         <v>4331073.0</v>
       </c>
       <c r="T2">
         <v>4037953.0</v>
       </c>
       <c r="U2">
         <v>6478567.0</v>
       </c>
       <c r="V2">
         <v>3758380.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:22">
+      <c r="W2">
+        <v>3743131.0</v>
+      </c>
+      <c r="X2">
+        <v>778270.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:24">
       <c r="A3" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
-    </row>
-    <row r="4" spans="1:22">
+      <c r="W3"/>
+      <c r="X3"/>
+    </row>
+    <row r="4" spans="1:24">
       <c r="A4" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
-    </row>
-    <row r="5" spans="1:22">
+      <c r="W4"/>
+      <c r="X4"/>
+    </row>
+    <row r="5" spans="1:24">
       <c r="A5" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>41597256.0</v>
       </c>
       <c r="D5">
         <v>43181326.0</v>
       </c>
       <c r="E5">
         <v>29241089.0</v>
       </c>
       <c r="F5">
         <v>29916437.0</v>
       </c>
       <c r="G5"/>
       <c r="H5">
         <v>31210852.0</v>
       </c>
       <c r="I5">
         <v>34927579.0</v>
       </c>
       <c r="J5">
         <v>23173596.0</v>
       </c>
       <c r="K5">
         <v>12414417.0</v>
       </c>
       <c r="L5">
         <v>24414931.0</v>
       </c>
       <c r="M5">
         <v>37194012.0</v>
       </c>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
-    </row>
-    <row r="6" spans="1:22">
+      <c r="W5">
+        <v>120000.0</v>
+      </c>
+      <c r="X5">
+        <v>120000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:24">
       <c r="A6" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
-    </row>
-    <row r="7" spans="1:22">
+      <c r="W6"/>
+      <c r="X6"/>
+    </row>
+    <row r="7" spans="1:24">
       <c r="A7" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B7">
         <v>3607000.0</v>
       </c>
       <c r="C7">
         <v>3713000.0</v>
       </c>
       <c r="D7">
         <v>1675528.0</v>
       </c>
       <c r="E7">
         <v>1002522.0</v>
       </c>
       <c r="F7">
         <v>1016900.0</v>
       </c>
       <c r="G7">
         <v>1029639.0</v>
       </c>
       <c r="H7">
         <v>0.0</v>
       </c>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
-    </row>
-    <row r="8" spans="1:22">
+      <c r="W7"/>
+      <c r="X7"/>
+    </row>
+    <row r="8" spans="1:24">
       <c r="A8" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B8">
         <v>142985000.0</v>
       </c>
       <c r="C8">
         <v>142985000.0</v>
       </c>
       <c r="D8">
         <v>142985383.0</v>
       </c>
       <c r="E8">
         <v>142985383.0</v>
       </c>
       <c r="F8">
         <v>142985383.0</v>
       </c>
       <c r="G8">
         <v>142985383.0</v>
       </c>
       <c r="H8">
         <v>142985383.0</v>
       </c>
       <c r="I8">
         <v>131544004.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
-    </row>
-    <row r="9" spans="1:22">
+      <c r="W8"/>
+      <c r="X8"/>
+    </row>
+    <row r="9" spans="1:24">
       <c r="A9" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9">
         <v>72253560.0</v>
       </c>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
-    </row>
-    <row r="10" spans="1:22">
+      <c r="W9"/>
+      <c r="X9"/>
+    </row>
+    <row r="10" spans="1:24">
       <c r="A10" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B10">
         <v>63757000.0</v>
       </c>
       <c r="C10">
         <v>57060000.0</v>
       </c>
       <c r="D10">
         <v>141182301.0</v>
       </c>
       <c r="E10">
         <v>134562697.0</v>
       </c>
       <c r="F10">
         <v>221348252.0</v>
       </c>
       <c r="G10">
         <v>124565731.0</v>
       </c>
       <c r="H10">
         <v>34864341.0</v>
       </c>
       <c r="I10">
         <v>23372269.0</v>
       </c>
@@ -1410,82 +1451,90 @@
       </c>
       <c r="O10">
         <v>51300466.0</v>
       </c>
       <c r="P10">
         <v>48646249.0</v>
       </c>
       <c r="Q10">
         <v>65203422.0</v>
       </c>
       <c r="R10">
         <v>1214533.0</v>
       </c>
       <c r="S10">
         <v>2490897.0</v>
       </c>
       <c r="T10">
         <v>3045342.0</v>
       </c>
       <c r="U10">
         <v>6416612.0</v>
       </c>
       <c r="V10">
         <v>1246064.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:22">
+      <c r="W10">
+        <v>3760602.0</v>
+      </c>
+      <c r="X10">
+        <v>228899.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:24">
       <c r="A11" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>247235000.0</v>
       </c>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
-    </row>
-    <row r="12" spans="1:22">
+      <c r="W11"/>
+      <c r="X11"/>
+    </row>
+    <row r="12" spans="1:24">
       <c r="A12" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B12">
         <v>141357000.0</v>
       </c>
       <c r="C12">
         <v>164533000.0</v>
       </c>
       <c r="D12">
         <v>246729138.0</v>
       </c>
       <c r="E12">
         <v>237235214.0</v>
       </c>
       <c r="F12">
         <v>324239481.0</v>
       </c>
       <c r="G12">
         <v>124565731.0</v>
       </c>
       <c r="H12">
         <v>34864341.0</v>
       </c>
       <c r="I12">
         <v>23372269.0</v>
       </c>
@@ -1506,54 +1555,60 @@
       </c>
       <c r="O12">
         <v>51300466.0</v>
       </c>
       <c r="P12">
         <v>48646249.0</v>
       </c>
       <c r="Q12">
         <v>65203422.0</v>
       </c>
       <c r="R12">
         <v>1214533.0</v>
       </c>
       <c r="S12">
         <v>2490897.0</v>
       </c>
       <c r="T12">
         <v>3045342.0</v>
       </c>
       <c r="U12">
         <v>6416612.0</v>
       </c>
       <c r="V12">
         <v>1246064.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:22">
+      <c r="W12">
+        <v>3760602.0</v>
+      </c>
+      <c r="X12">
+        <v>329906.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:24">
       <c r="A13" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B13">
         <v>142985000.0</v>
       </c>
       <c r="C13">
         <v>142985000.0</v>
       </c>
       <c r="D13">
         <v>142985383.0</v>
       </c>
       <c r="E13">
         <v>142985383.0</v>
       </c>
       <c r="F13">
         <v>142985383.0</v>
       </c>
       <c r="G13">
         <v>142985383.0</v>
       </c>
       <c r="H13">
         <v>142985383.0</v>
       </c>
       <c r="I13">
         <v>131544004.0</v>
       </c>
@@ -1574,54 +1629,60 @@
       </c>
       <c r="O13">
         <v>118405240.0</v>
       </c>
       <c r="P13">
         <v>118405240.0</v>
       </c>
       <c r="Q13">
         <v>118405240.0</v>
       </c>
       <c r="R13">
         <v>118405240.0</v>
       </c>
       <c r="S13">
         <v>118405240.0</v>
       </c>
       <c r="T13">
         <v>118405240.0</v>
       </c>
       <c r="U13">
         <v>118405240.0</v>
       </c>
       <c r="V13">
         <v>118405240.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:22">
+      <c r="W13">
+        <v>118405240.0</v>
+      </c>
+      <c r="X13">
+        <v>30526200.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:24">
       <c r="A14" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B14">
         <v>579000000.0</v>
       </c>
       <c r="C14">
         <v>579592000.0</v>
       </c>
       <c r="D14">
         <v>578805031.0</v>
       </c>
       <c r="E14">
         <v>579942126.0</v>
       </c>
       <c r="F14">
         <v>580891702.0</v>
       </c>
       <c r="G14">
         <v>582949143.0</v>
       </c>
       <c r="H14">
         <v>577014896.0</v>
       </c>
       <c r="I14">
         <v>582949143.0</v>
       </c>
@@ -1642,278 +1703,300 @@
       </c>
       <c r="O14">
         <v>414418000.0</v>
       </c>
       <c r="P14">
         <v>296013100.0</v>
       </c>
       <c r="Q14">
         <v>149223042.0</v>
       </c>
       <c r="R14">
         <v>172673913.0</v>
       </c>
       <c r="S14">
         <v>172673913.0</v>
       </c>
       <c r="T14">
         <v>172673913.0</v>
       </c>
       <c r="U14">
         <v>172673913.0</v>
       </c>
       <c r="V14">
         <v>172673913.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:22">
+      <c r="W14">
+        <v>124212000.0</v>
+      </c>
+      <c r="X14">
+        <v>10016508.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:24">
       <c r="A15" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
-    </row>
-    <row r="16" spans="1:22">
+      <c r="W15"/>
+      <c r="X15"/>
+    </row>
+    <row r="16" spans="1:24">
       <c r="A16" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B16">
         <v>1521000.0</v>
       </c>
       <c r="C16"/>
       <c r="D16">
         <v>2709915.0</v>
       </c>
       <c r="E16">
         <v>4797837.0</v>
       </c>
       <c r="F16">
         <v>7899395.0</v>
       </c>
       <c r="G16"/>
       <c r="H16">
         <v>990944.0</v>
       </c>
       <c r="I16">
         <v>968979.0</v>
       </c>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
-    </row>
-    <row r="17" spans="1:22">
+      <c r="W16"/>
+      <c r="X16"/>
+    </row>
+    <row r="17" spans="1:24">
       <c r="A17" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
-    </row>
-    <row r="18" spans="1:22">
+      <c r="W17"/>
+      <c r="X17"/>
+    </row>
+    <row r="18" spans="1:24">
       <c r="A18" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
-    </row>
-    <row r="19" spans="1:22">
+      <c r="W18"/>
+      <c r="X18"/>
+    </row>
+    <row r="19" spans="1:24">
       <c r="A19" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
-    </row>
-    <row r="20" spans="1:22">
+      <c r="W19"/>
+      <c r="X19"/>
+    </row>
+    <row r="20" spans="1:24">
       <c r="A20" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B20">
         <v>22000.0</v>
       </c>
       <c r="C20">
         <v>22000.0</v>
       </c>
       <c r="D20">
         <v>22211.0</v>
       </c>
       <c r="E20">
         <v>22211.0</v>
       </c>
       <c r="F20">
         <v>22211.0</v>
       </c>
       <c r="G20">
         <v>22211.0</v>
       </c>
       <c r="H20">
         <v>22211.0</v>
       </c>
       <c r="I20">
         <v>22211.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20">
         <v>33727693.0</v>
       </c>
       <c r="S20">
         <v>33727693.0</v>
       </c>
       <c r="T20">
         <v>33727693.0</v>
       </c>
       <c r="U20">
         <v>42727693.0</v>
       </c>
       <c r="V20">
         <v>42727693.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:22">
+      <c r="W20">
+        <v>44393070.0</v>
+      </c>
+      <c r="X20"/>
+    </row>
+    <row r="21" spans="1:24">
       <c r="A21" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21">
         <v>-211.0</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21">
         <v>5513000.0</v>
       </c>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
-    </row>
-    <row r="22" spans="1:22">
+      <c r="W21"/>
+      <c r="X21"/>
+    </row>
+    <row r="22" spans="1:24">
       <c r="A22" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B22">
         <v>55215000.0</v>
       </c>
       <c r="C22">
         <v>108695000.0</v>
       </c>
       <c r="D22">
         <v>85294681.0</v>
       </c>
       <c r="E22">
         <v>109684403.0</v>
       </c>
       <c r="F22">
         <v>198204936.0</v>
       </c>
       <c r="G22">
         <v>120221461.0</v>
       </c>
       <c r="H22">
         <v>64480153.0</v>
       </c>
       <c r="I22">
         <v>83191390.0</v>
       </c>
@@ -1934,54 +2017,58 @@
       </c>
       <c r="O22">
         <v>13525783.0</v>
       </c>
       <c r="P22">
         <v>36367936.0</v>
       </c>
       <c r="Q22">
         <v>37493433.0</v>
       </c>
       <c r="R22">
         <v>42670906.0</v>
       </c>
       <c r="S22">
         <v>33886763.0</v>
       </c>
       <c r="T22">
         <v>25939465.0</v>
       </c>
       <c r="U22">
         <v>25040306.0</v>
       </c>
       <c r="V22">
         <v>15288842.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:22">
+      <c r="W22">
+        <v>8199830.0</v>
+      </c>
+      <c r="X22"/>
+    </row>
+    <row r="23" spans="1:24">
       <c r="A23" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B23">
         <v>744099000.0</v>
       </c>
       <c r="C23">
         <v>934709000.0</v>
       </c>
       <c r="D23">
         <v>964071018.0</v>
       </c>
       <c r="E23">
         <v>990584624.0</v>
       </c>
       <c r="F23">
         <v>1179579317.0</v>
       </c>
       <c r="G23">
         <v>786825265.0</v>
       </c>
       <c r="H23">
         <v>483062401.0</v>
       </c>
       <c r="I23">
         <v>455075022.0</v>
       </c>
@@ -2002,196 +2089,210 @@
       </c>
       <c r="O23">
         <v>136397911.0</v>
       </c>
       <c r="P23">
         <v>177996300.0</v>
       </c>
       <c r="Q23">
         <v>199078177.0</v>
       </c>
       <c r="R23">
         <v>172526934.0</v>
       </c>
       <c r="S23">
         <v>158674556.0</v>
       </c>
       <c r="T23">
         <v>150080255.0</v>
       </c>
       <c r="U23">
         <v>165590414.0</v>
       </c>
       <c r="V23">
         <v>148987208.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:22">
+      <c r="W23">
+        <v>124530174.0</v>
+      </c>
+      <c r="X23">
+        <v>2229933.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:24">
       <c r="A24" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B24">
         <v>6847000.0</v>
       </c>
       <c r="C24">
         <v>4600000.0</v>
       </c>
       <c r="D24">
         <v>7396194.0</v>
       </c>
       <c r="E24">
         <v>10192000.0</v>
       </c>
       <c r="F24">
         <v>12988190.0</v>
       </c>
       <c r="G24">
         <v>15551190.0</v>
       </c>
       <c r="H24">
         <v>27494250.0</v>
       </c>
       <c r="I24">
         <v>25922460.0</v>
       </c>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
-    </row>
-    <row r="25" spans="1:22">
+      <c r="W24"/>
+      <c r="X24"/>
+    </row>
+    <row r="25" spans="1:24">
       <c r="A25" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B25"/>
       <c r="C25">
         <v>7706350.0</v>
       </c>
       <c r="D25">
         <v>9028160.0</v>
       </c>
       <c r="E25">
         <v>11195000.0</v>
       </c>
       <c r="F25">
         <v>13990720.0</v>
       </c>
       <c r="G25">
         <v>16566900.0</v>
       </c>
       <c r="H25">
         <v>27494250.0</v>
       </c>
       <c r="I25">
         <v>25922460.0</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
-    </row>
-    <row r="26" spans="1:22">
+      <c r="W25"/>
+      <c r="X25"/>
+    </row>
+    <row r="26" spans="1:24">
       <c r="A26" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
-    </row>
-    <row r="27" spans="1:22">
+      <c r="W26"/>
+      <c r="X26"/>
+    </row>
+    <row r="27" spans="1:24">
       <c r="A27" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
-    </row>
-    <row r="28" spans="1:22">
+      <c r="W27"/>
+      <c r="X27"/>
+    </row>
+    <row r="28" spans="1:24">
       <c r="A28" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B28">
         <v>-41342080.0</v>
       </c>
       <c r="C28">
         <v>-7265000.0</v>
       </c>
       <c r="D28">
         <v>-98816919.0</v>
       </c>
       <c r="E28">
         <v>-98867415.0</v>
       </c>
       <c r="F28">
         <v>-129530933.0</v>
       </c>
       <c r="G28">
         <v>-69616773.0</v>
       </c>
       <c r="H28">
         <v>49571827.0</v>
       </c>
       <c r="I28">
         <v>66786634.0</v>
       </c>
@@ -2212,98 +2313,106 @@
       </c>
       <c r="O28">
         <v>19758257.0</v>
       </c>
       <c r="P28">
         <v>32105690.0</v>
       </c>
       <c r="Q28">
         <v>11358897.0</v>
       </c>
       <c r="R28">
         <v>70301791.0</v>
       </c>
       <c r="S28">
         <v>68245180.0</v>
       </c>
       <c r="T28">
         <v>66445575.0</v>
       </c>
       <c r="U28">
         <v>53595510.0</v>
       </c>
       <c r="V28">
         <v>38872440.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:22">
+      <c r="W28">
+        <v>8319398.0</v>
+      </c>
+      <c r="X28">
+        <v>22679656.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:24">
       <c r="A29" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B29">
         <v>689773000.0</v>
       </c>
       <c r="C29">
         <v>859896000.0</v>
       </c>
       <c r="D29">
         <v>910395257.0</v>
       </c>
       <c r="E29">
         <v>926739024.0</v>
       </c>
       <c r="F29">
         <v>1025746838.0</v>
       </c>
       <c r="G29">
         <v>636092090.0</v>
       </c>
       <c r="H29">
         <v>395129949.0</v>
       </c>
       <c r="I29">
         <v>368014787.0</v>
       </c>
       <c r="J29">
         <v>256035692.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
-    </row>
-    <row r="30" spans="1:22">
+      <c r="W29"/>
+      <c r="X29"/>
+    </row>
+    <row r="30" spans="1:24">
       <c r="A30" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B30">
         <v>143054000.0</v>
       </c>
       <c r="C30">
         <v>88509141.0</v>
       </c>
       <c r="D30">
         <v>152690350.0</v>
       </c>
       <c r="E30">
         <v>159506843.0</v>
       </c>
       <c r="F30">
         <v>201193318.0</v>
       </c>
       <c r="G30">
         <v>158047520.0</v>
       </c>
       <c r="H30">
         <v>107109925.0</v>
       </c>
       <c r="I30">
         <v>106460056.0</v>
       </c>
@@ -2324,132 +2433,142 @@
       </c>
       <c r="O30">
         <v>12802310.0</v>
       </c>
       <c r="P30">
         <v>16110591.0</v>
       </c>
       <c r="Q30">
         <v>25716021.0</v>
       </c>
       <c r="R30">
         <v>28521059.0</v>
       </c>
       <c r="S30">
         <v>18026134.0</v>
       </c>
       <c r="T30">
         <v>17810195.0</v>
       </c>
       <c r="U30">
         <v>20469034.0</v>
       </c>
       <c r="V30">
         <v>22398169.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:22">
+      <c r="W30">
+        <v>25243913.0</v>
+      </c>
+      <c r="X30">
+        <v>246396.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:24">
       <c r="A31" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31">
         <v>892013000.0</v>
       </c>
       <c r="F31">
         <v>934924208.0</v>
       </c>
       <c r="G31">
         <v>582150560.0</v>
       </c>
       <c r="H31">
         <v>310671570.0</v>
       </c>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
-    </row>
-    <row r="32" spans="1:22">
+      <c r="W31"/>
+      <c r="X31"/>
+    </row>
+    <row r="32" spans="1:24">
       <c r="A32" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B32">
         <v>280964000.0</v>
       </c>
       <c r="C32">
         <v>345913000.0</v>
       </c>
       <c r="D32">
         <v>406932505.0</v>
       </c>
       <c r="E32">
         <v>424534755.0</v>
       </c>
       <c r="F32">
         <v>528098112.0</v>
       </c>
       <c r="G32">
         <v>254190128.0</v>
       </c>
       <c r="H32">
         <v>91725014.0</v>
       </c>
       <c r="I32">
         <v>83538716.0</v>
       </c>
       <c r="J32">
         <v>106096415.0</v>
       </c>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
-    </row>
-    <row r="33" spans="1:22">
+      <c r="W32"/>
+      <c r="X32"/>
+    </row>
+    <row r="33" spans="1:24">
       <c r="A33" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B33">
         <v>402907000.0</v>
       </c>
       <c r="C33">
         <v>479677000.0</v>
       </c>
       <c r="D33">
         <v>476680471.0</v>
       </c>
       <c r="E33">
         <v>481440932.0</v>
       </c>
       <c r="F33">
         <v>451235397.0</v>
       </c>
       <c r="G33">
         <v>372834551.0</v>
       </c>
       <c r="H33">
         <v>270680105.0</v>
       </c>
       <c r="I33">
         <v>236345842.0</v>
       </c>
@@ -2470,80 +2589,88 @@
       </c>
       <c r="O33">
         <v>57821648.0</v>
       </c>
       <c r="P33">
         <v>70756066.0</v>
       </c>
       <c r="Q33">
         <v>69168380.0</v>
       </c>
       <c r="R33">
         <v>99882433.0</v>
       </c>
       <c r="S33">
         <v>103697891.0</v>
       </c>
       <c r="T33">
         <v>102962931.0</v>
       </c>
       <c r="U33">
         <v>112934208.0</v>
       </c>
       <c r="V33">
         <v>110054133.0</v>
       </c>
-    </row>
-    <row r="34" spans="1:22">
+      <c r="W33">
+        <v>87325829.0</v>
+      </c>
+      <c r="X33">
+        <v>1653630.0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:24">
       <c r="A34" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
-    </row>
-    <row r="35" spans="1:22">
+      <c r="W34"/>
+      <c r="X34"/>
+    </row>
+    <row r="35" spans="1:24">
       <c r="A35" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B35">
         <v>12905999.0</v>
       </c>
       <c r="C35">
         <v>11776000.0</v>
       </c>
       <c r="D35">
         <v>13907573.0</v>
       </c>
       <c r="E35">
         <v>13929423.0</v>
       </c>
       <c r="F35">
         <v>44387090.0</v>
       </c>
       <c r="G35">
         <v>44851908.0</v>
       </c>
       <c r="H35">
         <v>51711338.0</v>
       </c>
       <c r="I35">
         <v>42028674.0</v>
       </c>
@@ -2564,158 +2691,168 @@
       </c>
       <c r="O35">
         <v>354678.0</v>
       </c>
       <c r="P35">
         <v>15844974.0</v>
       </c>
       <c r="Q35">
         <v>15595959.0</v>
       </c>
       <c r="R35">
         <v>15737672.0</v>
       </c>
       <c r="S35">
         <v>19638614.0</v>
       </c>
       <c r="T35">
         <v>23404032.0</v>
       </c>
       <c r="U35">
         <v>22384433.0</v>
       </c>
       <c r="V35">
         <v>14658141.0</v>
       </c>
-    </row>
-    <row r="36" spans="1:22">
+      <c r="W35">
+        <v>4485000.0</v>
+      </c>
+      <c r="X35"/>
+    </row>
+    <row r="36" spans="1:24">
       <c r="A36" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B36"/>
       <c r="C36">
         <v>26422000.0</v>
       </c>
       <c r="D36">
         <v>-2.0</v>
       </c>
       <c r="E36">
         <v>36421848.0</v>
       </c>
       <c r="F36">
         <v>102891229.0</v>
       </c>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36">
         <v>5513000.0</v>
       </c>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36">
         <v>177857.0</v>
       </c>
       <c r="S36">
         <v>412803.0</v>
       </c>
       <c r="T36">
         <v>177857.0</v>
       </c>
       <c r="U36">
         <v>1245000.0</v>
       </c>
       <c r="V36">
         <v>1245000.0</v>
       </c>
-    </row>
-    <row r="37" spans="1:22">
+      <c r="W36"/>
+      <c r="X36"/>
+    </row>
+    <row r="37" spans="1:24">
       <c r="A37" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
-    </row>
-    <row r="38" spans="1:22">
+      <c r="W37"/>
+      <c r="X37"/>
+    </row>
+    <row r="38" spans="1:24">
       <c r="A38" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B38"/>
       <c r="C38">
         <v>20862440.0</v>
       </c>
       <c r="D38">
         <v>1.0</v>
       </c>
       <c r="E38">
         <v>26422000.0</v>
       </c>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
-    </row>
-    <row r="39" spans="1:22">
+      <c r="W38"/>
+      <c r="X38"/>
+    </row>
+    <row r="39" spans="1:24">
       <c r="A39" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B39">
         <v>1566000.0</v>
       </c>
       <c r="C39">
         <v>93294859.0</v>
       </c>
       <c r="D39">
         <v>155366728.0</v>
       </c>
       <c r="E39">
         <v>2717232.0</v>
       </c>
       <c r="F39">
         <v>4706185.0</v>
       </c>
       <c r="G39">
         <v>169203522.0</v>
       </c>
       <c r="H39">
         <v>5927877.0</v>
       </c>
       <c r="I39">
         <v>112165521.0</v>
       </c>
@@ -2736,54 +2873,56 @@
       </c>
       <c r="O39">
         <v>947704.0</v>
       </c>
       <c r="P39">
         <v>6115458.0</v>
       </c>
       <c r="Q39">
         <v>1271123.0</v>
       </c>
       <c r="R39">
         <v>238003.0</v>
       </c>
       <c r="S39">
         <v>572871.0</v>
       </c>
       <c r="T39">
         <v>322322.0</v>
       </c>
       <c r="U39">
         <v>730254.0</v>
       </c>
       <c r="V39">
         <v>22398169.0</v>
       </c>
-    </row>
-    <row r="40" spans="1:22">
+      <c r="W39"/>
+      <c r="X39"/>
+    </row>
+    <row r="40" spans="1:24">
       <c r="A40" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B40">
         <v>375362.0</v>
       </c>
       <c r="C40">
         <v>3105000.0</v>
       </c>
       <c r="D40">
         <v>24308931.0</v>
       </c>
       <c r="E40">
         <v>31096260.0</v>
       </c>
       <c r="F40">
         <v>68733123.0</v>
       </c>
       <c r="G40">
         <v>78511459.0</v>
       </c>
       <c r="H40">
         <v>20964419.0</v>
       </c>
       <c r="I40">
         <v>15409356.0</v>
       </c>
@@ -2804,88 +2943,96 @@
       </c>
       <c r="O40">
         <v>7858551.0</v>
       </c>
       <c r="P40">
         <v>5382922.0</v>
       </c>
       <c r="Q40">
         <v>9758192.0</v>
       </c>
       <c r="R40">
         <v>13667610.0</v>
       </c>
       <c r="S40">
         <v>17891019.0</v>
       </c>
       <c r="T40">
         <v>5762645.0</v>
       </c>
       <c r="U40">
         <v>8012409.0</v>
       </c>
       <c r="V40">
         <v>6540415.0</v>
       </c>
-    </row>
-    <row r="41" spans="1:22">
+      <c r="W40">
+        <v>7394187.0</v>
+      </c>
+      <c r="X40">
+        <v>150000.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:24">
       <c r="A41" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41">
         <v>2750000.0</v>
       </c>
       <c r="F41">
         <v>30396375.0</v>
       </c>
       <c r="G41">
         <v>28285012.0</v>
       </c>
       <c r="H41">
         <v>24217089.0</v>
       </c>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
-    </row>
-    <row r="42" spans="1:22">
+      <c r="W41"/>
+      <c r="X41"/>
+    </row>
+    <row r="42" spans="1:24">
       <c r="A42" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B42">
         <v>34501000.0</v>
       </c>
       <c r="C42">
         <v>36085256.0</v>
       </c>
       <c r="D42">
         <v>37669711.0</v>
       </c>
       <c r="E42">
         <v>-5368042.0</v>
       </c>
       <c r="F42">
         <v>-4771408.0</v>
       </c>
       <c r="G42">
         <v>30535505.0</v>
       </c>
       <c r="H42">
         <v>31210852.0</v>
       </c>
       <c r="I42">
         <v>34927579.0</v>
       </c>
@@ -2906,146 +3053,154 @@
       </c>
       <c r="O42">
         <v>21928340.0</v>
       </c>
       <c r="P42">
         <v>21928340.0</v>
       </c>
       <c r="Q42">
         <v>21928340.0</v>
       </c>
       <c r="R42">
         <v>17143.0</v>
       </c>
       <c r="S42">
         <v>17143.0</v>
       </c>
       <c r="T42">
         <v>17143.0</v>
       </c>
       <c r="U42">
         <v>120000.0</v>
       </c>
       <c r="V42">
         <v>120000.0</v>
       </c>
-    </row>
-    <row r="43" spans="1:22">
+      <c r="W42"/>
+      <c r="X42"/>
+    </row>
+    <row r="43" spans="1:24">
       <c r="A43" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
-    </row>
-    <row r="44" spans="1:22">
+      <c r="W43"/>
+      <c r="X43"/>
+    </row>
+    <row r="44" spans="1:24">
       <c r="A44" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
-    </row>
-    <row r="45" spans="1:22">
+      <c r="W44"/>
+      <c r="X44"/>
+    </row>
+    <row r="45" spans="1:24">
       <c r="A45" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B45">
         <v>355116000.0</v>
       </c>
       <c r="C45">
         <v>432371000.0</v>
       </c>
       <c r="D45">
         <v>613848322.0</v>
       </c>
       <c r="E45">
         <v>600021932.0</v>
       </c>
       <c r="F45">
         <v>551764269.0</v>
       </c>
       <c r="G45">
         <v>449405950.0</v>
       </c>
       <c r="H45">
         <v>395254987.0</v>
       </c>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
-    </row>
-    <row r="46" spans="1:22">
+      <c r="W45"/>
+      <c r="X45"/>
+    </row>
+    <row r="46" spans="1:24">
       <c r="A46" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B46">
         <v>355116000.0</v>
       </c>
       <c r="C46">
         <v>432371000.0</v>
       </c>
       <c r="D46">
         <v>433338291.0</v>
       </c>
       <c r="E46">
         <v>444996873.0</v>
       </c>
       <c r="F46">
         <v>441213186.0</v>
       </c>
       <c r="G46">
         <v>372812340.0</v>
       </c>
       <c r="H46">
         <v>270657894.0</v>
       </c>
       <c r="I46">
         <v>236323631.0</v>
       </c>
@@ -3066,100 +3221,108 @@
       </c>
       <c r="O46">
         <v>52308648.0</v>
       </c>
       <c r="P46">
         <v>70756066.0</v>
       </c>
       <c r="Q46">
         <v>69168380.0</v>
       </c>
       <c r="R46">
         <v>65976883.0</v>
       </c>
       <c r="S46">
         <v>69557395.0</v>
       </c>
       <c r="T46">
         <v>69057381.0</v>
       </c>
       <c r="U46">
         <v>68961515.0</v>
       </c>
       <c r="V46">
         <v>66081440.0</v>
       </c>
-    </row>
-    <row r="47" spans="1:22">
+      <c r="W46">
+        <v>41687710.0</v>
+      </c>
+      <c r="X46">
+        <v>408582.0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:24">
       <c r="A47" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B47"/>
       <c r="C47">
         <v>432372570.0</v>
       </c>
       <c r="D47">
         <v>433338290.0</v>
       </c>
       <c r="E47">
         <v>444996000.0</v>
       </c>
       <c r="F47">
         <v>441213190.0</v>
       </c>
       <c r="G47">
         <v>372812340.0</v>
       </c>
       <c r="H47">
         <v>270657890.0</v>
       </c>
       <c r="I47">
         <v>236323630.0</v>
       </c>
       <c r="J47">
         <v>145526630.0</v>
       </c>
       <c r="K47">
         <v>123655840.0</v>
       </c>
       <c r="L47">
         <v>90075470.0</v>
       </c>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
-    </row>
-    <row r="48" spans="1:22">
+      <c r="W47"/>
+      <c r="X47"/>
+    </row>
+    <row r="48" spans="1:24">
       <c r="A48" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B48">
         <v>493479000.0</v>
       </c>
       <c r="C48">
         <v>634746123.0</v>
       </c>
       <c r="D48">
         <v>689050309.0</v>
       </c>
       <c r="E48">
         <v>725187834.0</v>
       </c>
       <c r="F48">
         <v>766816007.0</v>
       </c>
       <c r="G48">
         <v>408651883.0</v>
       </c>
       <c r="H48">
         <v>136497546.0</v>
       </c>
       <c r="I48">
         <v>111384301.0</v>
       </c>
@@ -3180,128 +3343,138 @@
       </c>
       <c r="O48">
         <v>-96827500.0</v>
       </c>
       <c r="P48">
         <v>-58143026.0</v>
       </c>
       <c r="Q48">
         <v>-36773700.0</v>
       </c>
       <c r="R48">
         <v>-47922654.0</v>
       </c>
       <c r="S48">
         <v>-53165615.0</v>
       </c>
       <c r="T48">
         <v>-48205779.0</v>
       </c>
       <c r="U48">
         <v>-30745180.0</v>
       </c>
       <c r="V48">
         <v>-25114120.0</v>
       </c>
-    </row>
-    <row r="49" spans="1:22">
+      <c r="W48">
+        <v>-21702264.0</v>
+      </c>
+      <c r="X48">
+        <v>-52253092.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:24">
       <c r="A49" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
-    </row>
-    <row r="50" spans="1:22">
+      <c r="W49"/>
+      <c r="X49"/>
+    </row>
+    <row r="50" spans="1:24">
       <c r="A50" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B50">
         <v>11961000.0</v>
       </c>
       <c r="C50">
         <v>41482000.0</v>
       </c>
       <c r="D50">
         <v>33293660.0</v>
       </c>
       <c r="E50">
         <v>24500566.0</v>
       </c>
       <c r="F50">
         <v>77812225.0</v>
       </c>
       <c r="G50">
         <v>38368125.0</v>
       </c>
       <c r="H50">
         <v>56941919.0</v>
       </c>
       <c r="I50">
         <v>64236441.0</v>
       </c>
       <c r="J50">
         <v>10625373.0</v>
       </c>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50">
         <v>3000000.0</v>
       </c>
       <c r="N50"/>
       <c r="O50">
         <v>71000000.0</v>
       </c>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
-    </row>
-    <row r="51" spans="1:22">
+      <c r="W50"/>
+      <c r="X50"/>
+    </row>
+    <row r="51" spans="1:24">
       <c r="A51" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B51">
         <v>22414920.0</v>
       </c>
       <c r="C51">
         <v>49795000.0</v>
       </c>
       <c r="D51">
         <v>42365382.0</v>
       </c>
       <c r="E51">
         <v>35710444.0</v>
       </c>
       <c r="F51">
         <v>91817324.0</v>
       </c>
       <c r="G51">
         <v>54948962.0</v>
       </c>
       <c r="H51">
         <v>84436169.0</v>
       </c>
       <c r="I51">
         <v>90158903.0</v>
       </c>
@@ -3318,54 +3491,60 @@
       </c>
       <c r="O51">
         <v>71058723.0</v>
       </c>
       <c r="P51">
         <v>80751939.0</v>
       </c>
       <c r="Q51">
         <v>76562319.0</v>
       </c>
       <c r="R51">
         <v>71516324.0</v>
       </c>
       <c r="S51">
         <v>70736077.0</v>
       </c>
       <c r="T51">
         <v>69490917.0</v>
       </c>
       <c r="U51">
         <v>60012122.0</v>
       </c>
       <c r="V51">
         <v>40118504.0</v>
       </c>
-    </row>
-    <row r="52" spans="1:22">
+      <c r="W51">
+        <v>12080000.0</v>
+      </c>
+      <c r="X51">
+        <v>22908555.0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:24">
       <c r="A52" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B52">
         <v>12737245.0</v>
       </c>
       <c r="C52">
         <v>42089000.0</v>
       </c>
       <c r="D52">
         <v>33337218.0</v>
       </c>
       <c r="E52">
         <v>24515444.0</v>
       </c>
       <c r="F52">
         <v>77826604.0</v>
       </c>
       <c r="G52">
         <v>38382062.0</v>
       </c>
       <c r="H52">
         <v>56941919.0</v>
       </c>
       <c r="I52">
         <v>64236441.0</v>
       </c>
@@ -3386,132 +3565,144 @@
       </c>
       <c r="O52">
         <v>70996531.0</v>
       </c>
       <c r="P52">
         <v>65241234.0</v>
       </c>
       <c r="Q52">
         <v>61342413.0</v>
       </c>
       <c r="R52">
         <v>56196488.0</v>
       </c>
       <c r="S52">
         <v>51557082.0</v>
       </c>
       <c r="T52">
         <v>46659021.0</v>
       </c>
       <c r="U52">
         <v>40934945.0</v>
       </c>
       <c r="V52">
         <v>30619152.0</v>
       </c>
-    </row>
-    <row r="53" spans="1:22">
+      <c r="W52">
+        <v>12080000.0</v>
+      </c>
+      <c r="X52">
+        <v>22908555.0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:24">
       <c r="A53" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B53">
         <v>77600000.0</v>
       </c>
       <c r="C53">
         <v>107473000.0</v>
       </c>
       <c r="D53">
         <v>105546837.0</v>
       </c>
       <c r="E53">
         <v>102672517.0</v>
       </c>
       <c r="F53">
         <v>102891229.0</v>
       </c>
       <c r="G53">
         <v>22582327.0</v>
       </c>
       <c r="H53">
         <v>1943896.0</v>
       </c>
       <c r="I53">
         <v>100023.0</v>
       </c>
       <c r="J53">
         <v>15293592.0</v>
       </c>
       <c r="K53">
         <v>16090557.0</v>
       </c>
       <c r="L53">
         <v>515194.0</v>
       </c>
       <c r="M53">
         <v>1000000.0</v>
       </c>
       <c r="N53">
         <v>4000000.0</v>
       </c>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
-    </row>
-    <row r="54" spans="1:22">
+      <c r="W53"/>
+      <c r="X53">
+        <v>101007.0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:24">
       <c r="A54" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
-    </row>
-    <row r="55" spans="1:22">
+      <c r="W54"/>
+      <c r="X54"/>
+    </row>
+    <row r="55" spans="1:24">
       <c r="A55" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B55">
         <v>744099000.0</v>
       </c>
       <c r="C55">
         <v>934709000.0</v>
       </c>
       <c r="D55">
         <v>964071018.0</v>
       </c>
       <c r="E55">
         <v>990584624.0</v>
       </c>
       <c r="F55">
         <v>1179579317.0</v>
       </c>
       <c r="G55">
         <v>786825265.0</v>
       </c>
       <c r="H55">
         <v>483062401.0</v>
       </c>
       <c r="I55">
         <v>455075022.0</v>
       </c>
@@ -3532,54 +3723,60 @@
       </c>
       <c r="O55">
         <v>136397911.0</v>
       </c>
       <c r="P55">
         <v>177996300.0</v>
       </c>
       <c r="Q55">
         <v>199078177.0</v>
       </c>
       <c r="R55">
         <v>172526934.0</v>
       </c>
       <c r="S55">
         <v>158674556.0</v>
       </c>
       <c r="T55">
         <v>150080255.0</v>
       </c>
       <c r="U55">
         <v>165590414.0</v>
       </c>
       <c r="V55">
         <v>148987208.0</v>
       </c>
-    </row>
-    <row r="56" spans="1:22">
+      <c r="W55">
+        <v>124530174.0</v>
+      </c>
+      <c r="X55">
+        <v>2229933.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:24">
       <c r="A56" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B56">
         <v>341192000.0</v>
       </c>
       <c r="C56">
         <v>455032000.0</v>
       </c>
       <c r="D56">
         <v>487390547.0</v>
       </c>
       <c r="E56">
         <v>509143692.0</v>
       </c>
       <c r="F56">
         <v>728343920.0</v>
       </c>
       <c r="G56">
         <v>413990714.0</v>
       </c>
       <c r="H56">
         <v>212382296.0</v>
       </c>
       <c r="I56">
         <v>218729180.0</v>
       </c>
@@ -3600,54 +3797,60 @@
       </c>
       <c r="O56">
         <v>78576263.0</v>
       </c>
       <c r="P56">
         <v>107240234.0</v>
       </c>
       <c r="Q56">
         <v>129909797.0</v>
       </c>
       <c r="R56">
         <v>72644501.0</v>
       </c>
       <c r="S56">
         <v>54976665.0</v>
       </c>
       <c r="T56">
         <v>47117324.0</v>
       </c>
       <c r="U56">
         <v>52656206.0</v>
       </c>
       <c r="V56">
         <v>38933075.0</v>
       </c>
-    </row>
-    <row r="57" spans="1:22">
+      <c r="W56">
+        <v>37204345.0</v>
+      </c>
+      <c r="X56">
+        <v>576302.0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:24">
       <c r="A57" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B57">
         <v>60550607.0</v>
       </c>
       <c r="C57">
         <v>109119000.0</v>
       </c>
       <c r="D57">
         <v>80458042.0</v>
       </c>
       <c r="E57">
         <v>84608937.0</v>
       </c>
       <c r="F57">
         <v>200245808.0</v>
       </c>
       <c r="G57">
         <v>159800586.0</v>
       </c>
       <c r="H57">
         <v>120657282.0</v>
       </c>
       <c r="I57">
         <v>135190464.0</v>
       </c>
@@ -3668,54 +3871,60 @@
       </c>
       <c r="O57">
         <v>92537153.0</v>
       </c>
       <c r="P57">
         <v>79960772.0</v>
       </c>
       <c r="Q57">
         <v>79922338.0</v>
       </c>
       <c r="R57">
         <v>86289533.0</v>
       </c>
       <c r="S57">
         <v>73779174.0</v>
       </c>
       <c r="T57">
         <v>56459619.0</v>
       </c>
       <c r="U57">
         <v>55425921.0</v>
       </c>
       <c r="V57">
         <v>40917947.0</v>
       </c>
-    </row>
-    <row r="58" spans="1:22">
+      <c r="W57">
+        <v>23222198.0</v>
+      </c>
+      <c r="X57">
+        <v>23836825.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:24">
       <c r="A58" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B58">
         <v>73134000.0</v>
       </c>
       <c r="C58">
         <v>120895000.0</v>
       </c>
       <c r="D58">
         <v>94365615.0</v>
       </c>
       <c r="E58">
         <v>98538360.0</v>
       </c>
       <c r="F58">
         <v>244632898.0</v>
       </c>
       <c r="G58">
         <v>204652494.0</v>
       </c>
       <c r="H58">
         <v>172368620.0</v>
       </c>
       <c r="I58">
         <v>177219138.0</v>
       </c>
@@ -3736,80 +3945,88 @@
       </c>
       <c r="O58">
         <v>92891831.0</v>
       </c>
       <c r="P58">
         <v>95805746.0</v>
       </c>
       <c r="Q58">
         <v>95518297.0</v>
       </c>
       <c r="R58">
         <v>102027205.0</v>
       </c>
       <c r="S58">
         <v>93417788.0</v>
       </c>
       <c r="T58">
         <v>79863651.0</v>
       </c>
       <c r="U58">
         <v>77810354.0</v>
       </c>
       <c r="V58">
         <v>55576088.0</v>
       </c>
-    </row>
-    <row r="59" spans="1:22">
+      <c r="W58">
+        <v>27707198.0</v>
+      </c>
+      <c r="X58">
+        <v>23836825.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:24">
       <c r="A59" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
-    </row>
-    <row r="60" spans="1:22">
+      <c r="W59"/>
+      <c r="X59"/>
+    </row>
+    <row r="60" spans="1:24">
       <c r="A60" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B60">
         <v>670965000.0</v>
       </c>
       <c r="C60">
         <v>813814000.0</v>
       </c>
       <c r="D60">
         <v>869705403.0</v>
       </c>
       <c r="E60">
         <v>892046264.0</v>
       </c>
       <c r="F60">
         <v>934946419.0</v>
       </c>
       <c r="G60">
         <v>582172771.0</v>
       </c>
       <c r="H60">
         <v>310693781.0</v>
       </c>
       <c r="I60">
         <v>277855884.0</v>
       </c>
@@ -3830,493 +4047,509 @@
       </c>
       <c r="O60">
         <v>43506080.0</v>
       </c>
       <c r="P60">
         <v>82190554.0</v>
       </c>
       <c r="Q60">
         <v>103559880.0</v>
       </c>
       <c r="R60">
         <v>70499729.0</v>
       </c>
       <c r="S60">
         <v>65256768.0</v>
       </c>
       <c r="T60">
         <v>70216604.0</v>
       </c>
       <c r="U60">
         <v>87780060.0</v>
       </c>
       <c r="V60">
         <v>93411120.0</v>
       </c>
-    </row>
-    <row r="61" spans="1:22">
+      <c r="W60">
+        <v>96822976.0</v>
+      </c>
+      <c r="X60">
+        <v>-21606892.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:24">
       <c r="A61" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61">
         <v>-4771000.0</v>
       </c>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
-    </row>
-    <row r="62" spans="1:22">
+      <c r="W61"/>
+      <c r="X61"/>
+    </row>
+    <row r="62" spans="1:24">
       <c r="A62" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BF62"/>
+  <dimension ref="A1:BG62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:58">
+    <row r="1" spans="1:59">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="E1" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="F1" t="s">
+        <v>88</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
       </c>
-      <c r="G1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H1" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="I1" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="J1" t="s">
+        <v>91</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
       </c>
-      <c r="K1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L1" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="M1" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="N1" t="s">
+        <v>94</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
       </c>
-      <c r="O1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P1" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="Q1" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="R1" t="s">
+        <v>97</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
       </c>
-      <c r="S1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T1" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="U1" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="V1" t="s">
+        <v>100</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
       </c>
-      <c r="W1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="X1" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="Y1" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="Z1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
       </c>
-      <c r="AA1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AB1" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="AC1" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="AD1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
       </c>
-      <c r="AE1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF1" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="AG1" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="AH1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
       </c>
-      <c r="AI1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AJ1" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="AK1" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="AL1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
       </c>
-      <c r="AM1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AN1" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="AO1" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="AP1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
       </c>
-      <c r="AQ1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AR1" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="AS1" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="AT1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
       </c>
-      <c r="AU1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AV1" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="AW1" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="AX1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
       </c>
-      <c r="AY1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AZ1" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="BA1" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="BB1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
       </c>
-      <c r="BC1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BD1" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="BE1" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="BF1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="2" spans="1:58">
+    <row r="2" spans="1:59">
       <c r="A2" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B2">
+        <v>53002000.0</v>
+      </c>
+      <c r="C2">
         <v>38358000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>45917000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>44898000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>41708000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>46319000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>63925000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>57073000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>58148000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>41378000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>20101978.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>43838000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>42855000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>51043000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>24199396.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>63937000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>78986000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>73369000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>97350000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>120224000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>120016000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>42907065.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>84712000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>70103000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>60520000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>41760000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>42291000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>37712000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>40906000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>54251068.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>37601000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>31621000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>34134000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>31551006.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>27489000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>26163000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>21127000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>30598664.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>23452000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>18248000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>12894000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>7507169.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>28579000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>26198000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>23262000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>15575492.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>18816000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>45727000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>23786000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>10266007.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>27322000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>39205000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>30084000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>13682071.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>13169000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>12574000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>12904000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>9336616.0</v>
       </c>
     </row>
-    <row r="3" spans="1:58">
+    <row r="3" spans="1:59">
       <c r="A3" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -4331,54 +4564,55 @@
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
-    </row>
-    <row r="4" spans="1:58">
+      <c r="BG3"/>
+    </row>
+    <row r="4" spans="1:59">
       <c r="A4" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -4393,152 +4627,156 @@
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
-    </row>
-    <row r="5" spans="1:58">
+      <c r="BG4"/>
+    </row>
+    <row r="5" spans="1:59">
       <c r="A5" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B5">
         <v>11319000.0</v>
       </c>
-      <c r="C5"/>
-      <c r="D5">
+      <c r="C5">
         <v>11319000.0</v>
       </c>
+      <c r="D5"/>
       <c r="E5">
         <v>11319000.0</v>
       </c>
       <c r="F5">
         <v>11319000.0</v>
       </c>
-      <c r="G5"/>
+      <c r="G5">
+        <v>11319000.0</v>
+      </c>
       <c r="H5"/>
-      <c r="I5">
+      <c r="I5"/>
+      <c r="J5">
         <v>11320000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>11319000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>11319230.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11319000.0</v>
       </c>
       <c r="M5">
         <v>11319000.0</v>
       </c>
       <c r="N5">
         <v>11319000.0</v>
       </c>
       <c r="O5">
+        <v>11319000.0</v>
+      </c>
+      <c r="P5">
         <v>11319230.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11319000.0</v>
       </c>
       <c r="Q5">
         <v>11319000.0</v>
       </c>
       <c r="R5">
         <v>11319000.0</v>
       </c>
-      <c r="S5"/>
+      <c r="S5">
+        <v>11319000.0</v>
+      </c>
       <c r="T5"/>
       <c r="U5"/>
-      <c r="V5">
+      <c r="V5"/>
+      <c r="W5">
         <v>11319230.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11319000.0</v>
       </c>
       <c r="X5">
         <v>11319000.0</v>
       </c>
       <c r="Y5">
         <v>11319000.0</v>
       </c>
-      <c r="Z5"/>
+      <c r="Z5">
+        <v>11319000.0</v>
+      </c>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
-    </row>
-    <row r="6" spans="1:58">
+      <c r="BG5"/>
+    </row>
+    <row r="6" spans="1:59">
       <c r="A6" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
@@ -4553,262 +4791,269 @@
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
-    </row>
-    <row r="7" spans="1:58">
+      <c r="BG6"/>
+    </row>
+    <row r="7" spans="1:59">
       <c r="A7" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B7">
         <v>3607000.0</v>
       </c>
       <c r="C7">
         <v>3607000.0</v>
       </c>
       <c r="D7">
-        <v>3713000.0</v>
+        <v>3607000.0</v>
       </c>
       <c r="E7">
         <v>3713000.0</v>
       </c>
       <c r="F7">
         <v>3713000.0</v>
       </c>
       <c r="G7">
         <v>3713000.0</v>
       </c>
       <c r="H7">
-        <v>1312000.0</v>
+        <v>3713000.0</v>
       </c>
       <c r="I7">
         <v>1312000.0</v>
       </c>
       <c r="J7">
         <v>1312000.0</v>
       </c>
       <c r="K7">
+        <v>1312000.0</v>
+      </c>
+      <c r="L7">
         <v>1675528.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003000.0</v>
       </c>
       <c r="M7">
         <v>1003000.0</v>
       </c>
       <c r="N7">
         <v>1003000.0</v>
       </c>
       <c r="O7">
+        <v>1003000.0</v>
+      </c>
+      <c r="P7">
         <v>1002522.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1017000.0</v>
       </c>
       <c r="Q7">
         <v>1017000.0</v>
       </c>
       <c r="R7">
         <v>1017000.0</v>
       </c>
       <c r="S7">
-        <v>1030000.0</v>
+        <v>1017000.0</v>
       </c>
       <c r="T7">
         <v>1030000.0</v>
       </c>
       <c r="U7">
         <v>1030000.0</v>
       </c>
       <c r="V7">
+        <v>1030000.0</v>
+      </c>
+      <c r="W7">
         <v>1029639.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>109000.0</v>
       </c>
-      <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
-    </row>
-    <row r="8" spans="1:58">
+      <c r="BG7"/>
+    </row>
+    <row r="8" spans="1:59">
       <c r="A8" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B8">
         <v>142985000.0</v>
       </c>
       <c r="C8">
         <v>142985000.0</v>
       </c>
       <c r="D8">
         <v>142985000.0</v>
       </c>
       <c r="E8">
         <v>142985000.0</v>
       </c>
       <c r="F8">
         <v>142985000.0</v>
       </c>
       <c r="G8">
         <v>142985000.0</v>
       </c>
       <c r="H8">
         <v>142985000.0</v>
       </c>
       <c r="I8">
         <v>142985000.0</v>
       </c>
       <c r="J8">
         <v>142985000.0</v>
       </c>
       <c r="K8">
+        <v>142985000.0</v>
+      </c>
+      <c r="L8">
         <v>142985383.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>142985000.0</v>
       </c>
       <c r="M8">
         <v>142985000.0</v>
       </c>
       <c r="N8">
         <v>142985000.0</v>
       </c>
       <c r="O8">
+        <v>142985000.0</v>
+      </c>
+      <c r="P8">
         <v>142985383.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>142985000.0</v>
       </c>
       <c r="Q8">
         <v>142985000.0</v>
       </c>
       <c r="R8">
         <v>142985000.0</v>
       </c>
       <c r="S8">
         <v>142985000.0</v>
       </c>
       <c r="T8">
         <v>142985000.0</v>
       </c>
       <c r="U8">
         <v>142985000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>142985000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
-    </row>
-    <row r="9" spans="1:58">
+      <c r="BG8"/>
+    </row>
+    <row r="9" spans="1:59">
       <c r="A9" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -4823,842 +5068,856 @@
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
-    </row>
-    <row r="10" spans="1:58">
+      <c r="BG9"/>
+    </row>
+    <row r="10" spans="1:59">
       <c r="A10" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B10">
+        <v>85552000.0</v>
+      </c>
+      <c r="C10">
         <v>68671000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>63757000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>93042000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>89067000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>94617000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>57060000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>89923000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>123075000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>147129000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>141182301.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>150914000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>147392000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>157514000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>134562697.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>305234000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>302646000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>338167000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>344342000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>377885000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>255222000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>124565731.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>137990000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>62974000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>68940000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>34864341.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>18726000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>23833000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>9552000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>23372269.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>14495000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>9742000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>36149000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>28625765.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>24119000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>14522000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>12781000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>23408471.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>23298000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>22217000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>39467000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>47887748.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>5730000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>13648000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>9081000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>10070214.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>7811000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>5360000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>8042000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>19059790.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>25838000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>4486000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>2509000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>51300466.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>45081000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>44606000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>47517000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>48646249.0</v>
       </c>
     </row>
-    <row r="11" spans="1:58">
+    <row r="11" spans="1:59">
       <c r="A11" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>63757000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>93042000.0</v>
       </c>
-      <c r="E11"/>
-      <c r="F11">
+      <c r="F11"/>
+      <c r="G11">
         <v>94617000.0</v>
       </c>
-      <c r="G11"/>
-      <c r="H11">
+      <c r="H11"/>
+      <c r="I11">
         <v>89923000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>123075000.0</v>
       </c>
-      <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-      <c r="O11">
+      <c r="O11"/>
+      <c r="P11">
         <v>247235000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>305234000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>302646000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>338167000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>344342000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>377885000.0</v>
       </c>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
-    </row>
-    <row r="12" spans="1:58">
+      <c r="BG11"/>
+    </row>
+    <row r="12" spans="1:59">
       <c r="A12" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B12">
+        <v>160301000.0</v>
+      </c>
+      <c r="C12">
         <v>147266000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>141357000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>170089000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>164866000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>170326000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>164533000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>197056000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>230148000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>253187000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>246729138.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>256336000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>251842000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>261374000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>237235214.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>305234000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>302646000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>338167000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>344342000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>377885000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>255222000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>124565731.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>137990000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>62974000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>68940000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>34864341.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>18726000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>23833000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>9552000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>23372269.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>14495000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>9742000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>36149000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>28625765.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>24119000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>14522000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>12781000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>23408471.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>23298000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>22217000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>39467000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>47887748.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>14310000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>18648000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>9081000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>10070214.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>7811000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>5360000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>8042000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>19059790.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>30838000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>42486000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>40509000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>51300466.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>45081000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>44606000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>47517000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>48646249.0</v>
       </c>
     </row>
-    <row r="13" spans="1:58">
+    <row r="13" spans="1:59">
       <c r="A13" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B13">
         <v>142985000.0</v>
       </c>
       <c r="C13">
         <v>142985000.0</v>
       </c>
       <c r="D13">
         <v>142985000.0</v>
       </c>
       <c r="E13">
         <v>142985000.0</v>
       </c>
       <c r="F13">
         <v>142985000.0</v>
       </c>
       <c r="G13">
         <v>142985000.0</v>
       </c>
       <c r="H13">
         <v>142985000.0</v>
       </c>
       <c r="I13">
         <v>142985000.0</v>
       </c>
       <c r="J13">
         <v>142985000.0</v>
       </c>
       <c r="K13">
+        <v>142985000.0</v>
+      </c>
+      <c r="L13">
         <v>142985383.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>142985000.0</v>
       </c>
       <c r="M13">
         <v>142985000.0</v>
       </c>
       <c r="N13">
         <v>142985000.0</v>
       </c>
       <c r="O13">
+        <v>142985000.0</v>
+      </c>
+      <c r="P13">
         <v>142985383.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>142985000.0</v>
       </c>
       <c r="Q13">
         <v>142985000.0</v>
       </c>
       <c r="R13">
         <v>142985000.0</v>
       </c>
       <c r="S13">
         <v>142985000.0</v>
       </c>
       <c r="T13">
         <v>142985000.0</v>
       </c>
       <c r="U13">
         <v>142985000.0</v>
       </c>
       <c r="V13">
+        <v>142985000.0</v>
+      </c>
+      <c r="W13">
         <v>142985383.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>142985000.0</v>
       </c>
       <c r="X13">
         <v>142985000.0</v>
       </c>
       <c r="Y13">
         <v>142985000.0</v>
       </c>
       <c r="Z13">
+        <v>142985000.0</v>
+      </c>
+      <c r="AA13">
         <v>142985383.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>142985000.0</v>
       </c>
       <c r="AB13">
         <v>142985000.0</v>
       </c>
       <c r="AC13">
+        <v>142985000.0</v>
+      </c>
+      <c r="AD13">
         <v>131544000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>131544004.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>142863000.0</v>
       </c>
       <c r="AF13">
         <v>142863000.0</v>
       </c>
       <c r="AG13">
         <v>142863000.0</v>
       </c>
       <c r="AH13">
+        <v>142863000.0</v>
+      </c>
+      <c r="AI13">
         <v>142863234.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>139452000.0</v>
       </c>
       <c r="AJ13">
         <v>139452000.0</v>
       </c>
       <c r="AK13">
         <v>139452000.0</v>
       </c>
       <c r="AL13">
+        <v>139452000.0</v>
+      </c>
+      <c r="AM13">
         <v>139451838.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55879000.0</v>
       </c>
       <c r="AN13">
         <v>55879000.0</v>
       </c>
       <c r="AO13">
         <v>55879000.0</v>
       </c>
       <c r="AP13">
+        <v>55879000.0</v>
+      </c>
+      <c r="AQ13">
         <v>55879044.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>45239000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>43414000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>43301000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>43301308.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>40801000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>118405000.0</v>
       </c>
       <c r="AW13">
         <v>118405000.0</v>
       </c>
       <c r="AX13">
+        <v>118405000.0</v>
+      </c>
+      <c r="AY13">
         <v>118405240.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>118405000.0</v>
       </c>
       <c r="AZ13">
         <v>118405000.0</v>
       </c>
       <c r="BA13">
         <v>118405000.0</v>
       </c>
       <c r="BB13">
+        <v>118405000.0</v>
+      </c>
+      <c r="BC13">
         <v>118405240.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>118405000.0</v>
       </c>
       <c r="BD13">
         <v>118405000.0</v>
       </c>
       <c r="BE13">
         <v>118405000.0</v>
       </c>
       <c r="BF13">
+        <v>118405000.0</v>
+      </c>
+      <c r="BG13">
         <v>118405240.0</v>
       </c>
     </row>
-    <row r="14" spans="1:58">
+    <row r="14" spans="1:59">
       <c r="A14" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B14">
         <v>579000000.0</v>
       </c>
       <c r="C14">
         <v>579000000.0</v>
       </c>
       <c r="D14">
         <v>579000000.0</v>
       </c>
       <c r="E14">
         <v>579000000.0</v>
       </c>
       <c r="F14">
         <v>579000000.0</v>
       </c>
       <c r="G14">
-        <v>579592000.0</v>
+        <v>579000000.0</v>
       </c>
       <c r="H14">
         <v>579592000.0</v>
       </c>
       <c r="I14">
         <v>579592000.0</v>
       </c>
       <c r="J14">
         <v>579592000.0</v>
       </c>
       <c r="K14">
         <v>579592000.0</v>
       </c>
       <c r="L14">
         <v>579592000.0</v>
       </c>
       <c r="M14">
         <v>579592000.0</v>
       </c>
       <c r="N14">
         <v>579592000.0</v>
       </c>
       <c r="O14">
-        <v>580443000.0</v>
+        <v>579592000.0</v>
       </c>
       <c r="P14">
         <v>580443000.0</v>
       </c>
       <c r="Q14">
         <v>580443000.0</v>
       </c>
       <c r="R14">
         <v>580443000.0</v>
       </c>
       <c r="S14">
         <v>580443000.0</v>
       </c>
       <c r="T14">
         <v>580443000.0</v>
       </c>
       <c r="U14">
         <v>580443000.0</v>
       </c>
       <c r="V14">
         <v>580443000.0</v>
       </c>
       <c r="W14">
-        <v>582949000.0</v>
+        <v>580443000.0</v>
       </c>
       <c r="X14">
         <v>582949000.0</v>
       </c>
       <c r="Y14">
         <v>582949000.0</v>
       </c>
       <c r="Z14">
         <v>582949000.0</v>
       </c>
       <c r="AA14">
+        <v>582949000.0</v>
+      </c>
+      <c r="AB14">
         <v>571664000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>566371000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>582949000.0</v>
       </c>
       <c r="AD14">
         <v>582949000.0</v>
       </c>
       <c r="AE14">
-        <v>613762000.0</v>
+        <v>582949000.0</v>
       </c>
       <c r="AF14">
         <v>613762000.0</v>
       </c>
       <c r="AG14">
         <v>613762000.0</v>
       </c>
       <c r="AH14">
         <v>613762000.0</v>
       </c>
       <c r="AI14">
-        <v>579790000.0</v>
+        <v>613762000.0</v>
       </c>
       <c r="AJ14">
         <v>579790000.0</v>
       </c>
       <c r="AK14">
         <v>579790000.0</v>
       </c>
       <c r="AL14">
         <v>579790000.0</v>
       </c>
       <c r="AM14">
         <v>579790000.0</v>
       </c>
       <c r="AN14">
         <v>579790000.0</v>
       </c>
       <c r="AO14">
         <v>579790000.0</v>
       </c>
       <c r="AP14">
+        <v>579790000.0</v>
+      </c>
+      <c r="AQ14">
         <v>457483000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>452393000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>434134000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>433013000.0</v>
       </c>
       <c r="AT14">
         <v>433013000.0</v>
       </c>
       <c r="AU14">
+        <v>433013000.0</v>
+      </c>
+      <c r="AV14">
         <v>408013000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>296013000.0</v>
       </c>
       <c r="AW14">
         <v>296013000.0</v>
       </c>
       <c r="AX14">
-        <v>414418000.0</v>
+        <v>296013000.0</v>
       </c>
       <c r="AY14">
         <v>414418000.0</v>
       </c>
       <c r="AZ14">
         <v>414418000.0</v>
       </c>
       <c r="BA14">
         <v>414418000.0</v>
       </c>
       <c r="BB14">
         <v>414418000.0</v>
       </c>
       <c r="BC14">
         <v>414418000.0</v>
       </c>
       <c r="BD14">
         <v>414418000.0</v>
       </c>
       <c r="BE14">
         <v>414418000.0</v>
       </c>
       <c r="BF14">
         <v>414418000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:58">
+      <c r="BG14">
+        <v>414418000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:59">
       <c r="A15" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
@@ -5673,150 +5932,154 @@
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
-    </row>
-    <row r="16" spans="1:58">
+      <c r="BG15"/>
+    </row>
+    <row r="16" spans="1:59">
       <c r="A16" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B16">
+        <v>3202000.0</v>
+      </c>
+      <c r="C16">
         <v>1432000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1521000.0</v>
       </c>
-      <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>3380000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>3033000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>2709915.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>5212000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>5177000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>5022000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>4797837.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>4873000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>7257000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>8820000.0</v>
       </c>
-      <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
-      <c r="V16">
+      <c r="V16"/>
+      <c r="W16">
         <v>25717033.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1357000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>991000.0</v>
       </c>
       <c r="Y16">
         <v>991000.0</v>
       </c>
-      <c r="Z16"/>
+      <c r="Z16">
+        <v>991000.0</v>
+      </c>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
-      <c r="BB16">
+      <c r="BB16"/>
+      <c r="BC16">
         <v>7840551.0</v>
       </c>
-      <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
-    </row>
-    <row r="17" spans="1:58">
+      <c r="BG16"/>
+    </row>
+    <row r="17" spans="1:59">
       <c r="A17" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -5831,54 +6094,55 @@
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
-    </row>
-    <row r="18" spans="1:58">
+      <c r="BG17"/>
+    </row>
+    <row r="18" spans="1:59">
       <c r="A18" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
@@ -5893,54 +6157,55 @@
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
-    </row>
-    <row r="19" spans="1:58">
+      <c r="BG18"/>
+    </row>
+    <row r="19" spans="1:59">
       <c r="A19" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -5955,824 +6220,841 @@
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
-    </row>
-    <row r="20" spans="1:58">
+      <c r="BG19"/>
+    </row>
+    <row r="20" spans="1:59">
       <c r="A20" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B20">
         <v>22000.0</v>
       </c>
       <c r="C20">
         <v>22000.0</v>
       </c>
       <c r="D20">
         <v>22000.0</v>
       </c>
       <c r="E20">
         <v>22000.0</v>
       </c>
       <c r="F20">
         <v>22000.0</v>
       </c>
       <c r="G20">
         <v>22000.0</v>
       </c>
       <c r="H20">
         <v>22000.0</v>
       </c>
       <c r="I20">
         <v>22000.0</v>
       </c>
       <c r="J20">
         <v>22000.0</v>
       </c>
       <c r="K20">
         <v>22000.0</v>
       </c>
       <c r="L20">
         <v>22000.0</v>
       </c>
       <c r="M20">
         <v>22000.0</v>
       </c>
       <c r="N20">
         <v>22000.0</v>
       </c>
       <c r="O20">
+        <v>22000.0</v>
+      </c>
+      <c r="P20">
         <v>22211.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22000.0</v>
       </c>
       <c r="Q20">
         <v>22000.0</v>
       </c>
       <c r="R20">
         <v>22000.0</v>
       </c>
       <c r="S20">
         <v>22000.0</v>
       </c>
       <c r="T20">
         <v>22000.0</v>
       </c>
       <c r="U20">
         <v>22000.0</v>
       </c>
       <c r="V20">
+        <v>22000.0</v>
+      </c>
+      <c r="W20">
         <v>22211.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22000.0</v>
       </c>
       <c r="X20">
         <v>22000.0</v>
       </c>
       <c r="Y20">
         <v>22000.0</v>
       </c>
       <c r="Z20">
+        <v>22000.0</v>
+      </c>
+      <c r="AA20">
         <v>22211.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22000.0</v>
       </c>
       <c r="AB20">
         <v>22000.0</v>
       </c>
       <c r="AC20">
         <v>22000.0</v>
       </c>
       <c r="AD20">
+        <v>22000.0</v>
+      </c>
+      <c r="AE20">
         <v>22211.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>22000.0</v>
       </c>
-      <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
-    </row>
-    <row r="21" spans="1:58">
+      <c r="BG20"/>
+    </row>
+    <row r="21" spans="1:59">
       <c r="A21" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>43</v>
+      </c>
+      <c r="B21">
+        <v>348000.0</v>
+      </c>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>-211.0</v>
       </c>
-      <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
-      <c r="AY21">
+      <c r="AY21"/>
+      <c r="AZ21">
         <v>5360000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>5398000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>5436000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>5513000.0</v>
       </c>
-      <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
-    </row>
-    <row r="22" spans="1:58">
+      <c r="BG21"/>
+    </row>
+    <row r="22" spans="1:59">
       <c r="A22" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B22">
+        <v>76315000.0</v>
+      </c>
+      <c r="C22">
         <v>54720000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>55215000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>46646000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>62226000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>104299000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>108695000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>107291000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>101265000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>80855000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>85294681.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>75557000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>78297000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>86022000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>109684403.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>132112000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>142229000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>163387000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>211328000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>183625000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>178980000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>120221461.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>69634000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>64548000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>66972000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>64480153.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>63437000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>76977000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>76515000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>83191390.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>66499000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>61743000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>48838000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>39757220.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>39361000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>46200000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>41808000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>43950298.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>34959000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>26803000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>19569000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>23847929.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>20113000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>18714000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>19447000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>22063000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>21270000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>22441000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>22084000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>17695760.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>15941000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>15089000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>16761000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>13525783.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>22544000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>28487000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>32087000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>36367936.0</v>
       </c>
     </row>
-    <row r="23" spans="1:58">
+    <row r="23" spans="1:59">
       <c r="A23" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B23">
+        <v>782958000.0</v>
+      </c>
+      <c r="C23">
         <v>744035000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>744099000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>825001000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>847767000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>938637000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>934709000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>950824000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>965131000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>946772000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>964071018.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>942007000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>962682000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>970589000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>990584624.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1091426000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1136328000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1138095000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1160700000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1243569000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1094830000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>786825265.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>669510000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>576074000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>514085000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>483062401.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>466962000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>458944000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>445146000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>455075022.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>409085000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>367017000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>332893000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>306952561.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>286949000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>281346000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>261537000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>247718761.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>233561000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>218391000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>193127000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>199684727.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>152104000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>137734000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>126461000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>122696836.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>106868000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>107179000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>107084000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>108817665.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>119643000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>126991000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>131247000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>136397911.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>155443000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>162146000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>166124000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>177996300.0</v>
       </c>
     </row>
-    <row r="24" spans="1:58">
+    <row r="24" spans="1:59">
       <c r="A24" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B24">
+        <v>4458000.0</v>
+      </c>
+      <c r="C24">
         <v>5653000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>6847000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>10025000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>9999000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>10698000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>4600000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>5299000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>5998000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>6697000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>7396194.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>8095000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>8794000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>9493000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>10192190.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>10891000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>11590000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>12289000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>13454000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>14153000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>14852000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>15551190.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>25467000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>25997000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>26925000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>27494250.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>28339000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>29158000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>29345000.0</v>
       </c>
-      <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
-    </row>
-    <row r="25" spans="1:58">
+      <c r="BG24"/>
+    </row>
+    <row r="25" spans="1:59">
       <c r="A25" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>9677000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>13131000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>13105000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>13804000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>7706350.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>6566000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>7265000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-      <c r="N25">
+      <c r="N25"/>
+      <c r="O25">
         <v>10481000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>11179840.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>11894000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>12593000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>13292000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>14470000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>15169000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>15868000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>16566900.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>25528000.0</v>
       </c>
-      <c r="X25"/>
-      <c r="Y25">
+      <c r="Y25"/>
+      <c r="Z25">
         <v>26925000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>27494250.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>28339000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>29158000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>29345000.0</v>
       </c>
-      <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
-    </row>
-    <row r="26" spans="1:58">
+      <c r="BG25"/>
+    </row>
+    <row r="26" spans="1:59">
       <c r="A26" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -6787,54 +7069,55 @@
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
-    </row>
-    <row r="27" spans="1:58">
+      <c r="BG26"/>
+    </row>
+    <row r="27" spans="1:59">
       <c r="A27" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -6849,852 +7132,869 @@
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
-    </row>
-    <row r="28" spans="1:58">
+      <c r="BG27"/>
+    </row>
+    <row r="28" spans="1:59">
       <c r="A28" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B28">
+        <v>-28327000.0</v>
+      </c>
+      <c r="C28">
         <v>-32978000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-38512000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-45974000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-37665000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-12085000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-7265000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-30386000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-77190000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-108912000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-98816919.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-113154000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-91889000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-105748000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-98867415.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-227075000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-216906000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-241025000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-261413000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-299725000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-184120000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-69616773.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-58193000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>28621000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>26637000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>49571827.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>73422000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>63050000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>72880000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>66786634.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>35750000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>26518000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-14739000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-18000392.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-16600000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-506000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-2909000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-23408471.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-23298000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-22217000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-39467000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-47887748.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-5564000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-9016000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-6968000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-6877655.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-4200000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-5308000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-7985000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-18997596.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-25771000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>62341000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>64924000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>19758257.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>32698000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>30525000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>29705000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>32105690.0</v>
       </c>
     </row>
-    <row r="29" spans="1:58">
+    <row r="29" spans="1:59">
       <c r="A29" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B29">
+        <v>719865000.0</v>
+      </c>
+      <c r="C29">
         <v>697022000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>689773000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>770494000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>796051000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>882019000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>859896000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>884271000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>896939000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>895982000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>910395257.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>887424000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>913080000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>913521000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>926739024.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>986721000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1012494000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1020946000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1009133000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>970123000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>837460000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>636092090.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>531103000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>461425000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>422610000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>395129949.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
-    </row>
-    <row r="30" spans="1:58">
+      <c r="BG29"/>
+    </row>
+    <row r="30" spans="1:59">
       <c r="A30" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B30">
+        <v>150785000.0</v>
+      </c>
+      <c r="C30">
         <v>142564000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>143054000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>56332000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>66583000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>96663000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>88509141.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>167246000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>62300000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>139837000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>55761154.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>151912000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>165998000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>146372000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>159506843.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>175186000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>210094000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>179840000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>162289000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>257610000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>247033000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>159776930.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>143177000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>144433000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>96051000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>1943896.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>119229000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>99175000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>102823000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>106460056.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>93952000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>86533000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>81474000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>87284741.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>78043000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>82574000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>73369000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>54152344.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>49903000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>58621000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>30182000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>28297475.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>38149000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>32462000.0</v>
       </c>
-      <c r="AS30"/>
       <c r="AT30"/>
       <c r="AU30"/>
       <c r="AV30"/>
       <c r="AW30"/>
       <c r="AX30"/>
       <c r="AY30"/>
       <c r="AZ30"/>
       <c r="BA30"/>
-      <c r="BB30">
+      <c r="BB30"/>
+      <c r="BC30">
         <v>12761110.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>23132000.0</v>
       </c>
-      <c r="BD30"/>
       <c r="BE30"/>
-      <c r="BF30">
+      <c r="BF30"/>
+      <c r="BG30">
         <v>14762307.0</v>
       </c>
     </row>
-    <row r="31" spans="1:58">
+    <row r="31" spans="1:59">
       <c r="A31" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>858558000.0</v>
       </c>
-      <c r="N31"/>
-      <c r="O31">
+      <c r="O31"/>
+      <c r="P31">
         <v>892013000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>909557000.0</v>
       </c>
-      <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
-    </row>
-    <row r="32" spans="1:58">
+      <c r="BG31"/>
+    </row>
+    <row r="32" spans="1:59">
       <c r="A32" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B32">
+        <v>283622000.0</v>
+      </c>
+      <c r="C32">
         <v>278935000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>280964000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>284597000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>304775000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>346613000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>345913000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>360709000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>391342000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>401443000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>406932505.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>408049000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>404782000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>399388000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>424534755.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>479964000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>495640000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>519614000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>537171000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>525432000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>414694000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>254190128.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>188033000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>119958000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>105679000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>91725014.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
-    </row>
-    <row r="33" spans="1:58">
+      <c r="BG32"/>
+    </row>
+    <row r="33" spans="1:59">
       <c r="A33" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B33">
+        <v>393142000.0</v>
+      </c>
+      <c r="C33">
         <v>397712999.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>402907000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>459728000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>460747000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>474446000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>479677000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>477141000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>473526000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>470665000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>476680470.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>456191000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>464125000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>473851000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>481440932.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>476342000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>478310000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>450042000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>436872000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>412958000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>398794000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>372834551.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>315967000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>300479000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>278243000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>270680105.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>257598000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>250075000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>246742000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>236345842.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>222636000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>192619000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>155900000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>145526627.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>139393000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>132922000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>124735000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>123655837.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>120284000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>110648000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>96928000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>90075470.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>79532000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>67910000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>66867000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>64056854.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>57946000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>58041000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>56385000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>52357222.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>52205000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>50691000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>56847000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>57821648.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>64685000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>66678000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>68679000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>70756066.0</v>
       </c>
     </row>
-    <row r="34" spans="1:58">
+    <row r="34" spans="1:59">
       <c r="A34" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
@@ -7709,324 +8009,329 @@
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
-    </row>
-    <row r="35" spans="1:58">
+      <c r="BG34"/>
+    </row>
+    <row r="35" spans="1:59">
       <c r="A35" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B35">
+        <v>10516999.0</v>
+      </c>
+      <c r="C35">
         <v>11712000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>12905999.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>17186000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>17160000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>17859000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>11776000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>11804000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>12502000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>13031000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>13907573.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>13573000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>10327000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>10481000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>13929423.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>46727000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>46179000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>44835000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>46809000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>45397000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>46100000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>44851908.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>52585000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>50607000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>56889000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>51711338.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>49562000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>48705000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>47595000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>42028674.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>14232000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>11568000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>8554000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>6212723.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>1029000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>1074000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>1120000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>1165961.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>1223000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>1280000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>1337000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>1393865.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>1645000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>1578000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>1609000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>1645665.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>1734000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>1770000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>46725000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>1892718.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>46868000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>2307000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>339000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>354678.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>11535000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>13006000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>14415000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>15844974.0</v>
       </c>
     </row>
-    <row r="36" spans="1:58">
+    <row r="36" spans="1:59">
       <c r="A36" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
-      <c r="D36">
-[...1 lines deleted...]
-      </c>
+      <c r="D36"/>
       <c r="E36">
         <v>26421000.0</v>
       </c>
       <c r="F36">
-        <v>26422000.0</v>
+        <v>26421000.0</v>
       </c>
       <c r="G36">
         <v>26422000.0</v>
       </c>
       <c r="H36">
+        <v>26422000.0</v>
+      </c>
+      <c r="I36">
         <v>133554000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>-2.0</v>
       </c>
-      <c r="J36"/>
-      <c r="K36">
+      <c r="K36"/>
+      <c r="L36">
         <v>-1.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>131843000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>130872000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>130282000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>36421848.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26422000.0</v>
       </c>
       <c r="Q36">
         <v>26422000.0</v>
       </c>
-      <c r="R36"/>
+      <c r="R36">
+        <v>26422000.0</v>
+      </c>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
       <c r="AG36"/>
       <c r="AH36"/>
       <c r="AI36"/>
       <c r="AJ36"/>
       <c r="AK36"/>
       <c r="AL36"/>
       <c r="AM36"/>
       <c r="AN36"/>
       <c r="AO36"/>
       <c r="AP36"/>
       <c r="AQ36"/>
       <c r="AR36"/>
       <c r="AS36"/>
       <c r="AT36"/>
       <c r="AU36"/>
       <c r="AV36"/>
       <c r="AW36"/>
       <c r="AX36"/>
-      <c r="AY36">
+      <c r="AY36"/>
+      <c r="AZ36">
         <v>5359000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>1000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>5436000.0</v>
       </c>
-      <c r="BB36"/>
       <c r="BC36"/>
       <c r="BD36"/>
       <c r="BE36"/>
       <c r="BF36"/>
-    </row>
-    <row r="37" spans="1:58">
+      <c r="BG36"/>
+    </row>
+    <row r="37" spans="1:59">
       <c r="A37" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
@@ -8041,730 +8346,742 @@
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
-    </row>
-    <row r="38" spans="1:58">
+      <c r="BG37"/>
+    </row>
+    <row r="38" spans="1:59">
       <c r="A38" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>21347000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>21222000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>21097000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>20972000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>20862440.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>13475000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>1.0</v>
       </c>
-      <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>26422000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>1301000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26422000.0</v>
       </c>
       <c r="P38">
         <v>26422000.0</v>
       </c>
-      <c r="Q38"/>
+      <c r="Q38">
+        <v>26422000.0</v>
+      </c>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
-      <c r="AY38">
+      <c r="AY38"/>
+      <c r="AZ38">
         <v>-1000.0</v>
       </c>
-      <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
       <c r="BE38"/>
       <c r="BF38"/>
-    </row>
-    <row r="39" spans="1:58">
+      <c r="BG38"/>
+    </row>
+    <row r="39" spans="1:59">
       <c r="A39" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B39">
+        <v>2415000.0</v>
+      </c>
+      <c r="C39">
         <v>1772000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>1566000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>92206000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>93345000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>92903000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>93294859.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>2090000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>97892000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>2228000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>97856382.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>2011000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>168418000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>149342000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>2717232.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>177738000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>213143000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>6659000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>168158000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>269101000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>261834000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>169203522.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>2742000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>3640000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>3879000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>111093906.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>127201000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>108059000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>112337000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>112165521.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>105455000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>102913000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>92006000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>4057922.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>6033000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>4904000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>82213000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>2551811.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>5117000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>17471000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>37163000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>9060911.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>38149000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>32462000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>31066000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>26506769.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>19841000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>21337000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>20573000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>19704893.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>20660000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>18725000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>17130000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>988904.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>1000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>22375000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>17841000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>7463742.0</v>
       </c>
     </row>
-    <row r="40" spans="1:58">
+    <row r="40" spans="1:59">
       <c r="A40" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B40">
+        <v>53000.0</v>
+      </c>
+      <c r="C40">
         <v>387000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>52000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>1841000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>2240000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>2531000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>3105000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>2930000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>115000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>3033000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>42527433.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>40000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>22000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>5022000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>31096260.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>4873000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>95000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>8820000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>6935000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>11441000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>36581000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>78511459.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>25172000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>18945000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>991000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>21955363.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>10665000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>12836000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>16322000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>15409356.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>31956000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>14930000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>16039000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>13102712.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>13696000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>14778000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>13169000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>9851769.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>10959000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>8633000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>7595000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>10041060.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>511000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>315000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>36000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>6938239.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>36000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>22436000.0</v>
       </c>
-      <c r="AW40"/>
-      <c r="AX40">
+      <c r="AX40"/>
+      <c r="AY40">
         <v>60328424.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>27322000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>-1000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>1000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>7858551.0</v>
       </c>
-      <c r="BC40"/>
       <c r="BD40"/>
       <c r="BE40"/>
-      <c r="BF40">
+      <c r="BF40"/>
+      <c r="BG40">
         <v>5382922.0</v>
       </c>
     </row>
-    <row r="41" spans="1:58">
+    <row r="41" spans="1:59">
       <c r="A41" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>545000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>2750000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>34833000.0</v>
       </c>
-      <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
-    </row>
-    <row r="42" spans="1:58">
+      <c r="BG41"/>
+    </row>
+    <row r="42" spans="1:59">
       <c r="A42" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B42">
+        <v>22390000.0</v>
+      </c>
+      <c r="C42">
         <v>22786000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>34501000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>23578000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>23974000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>24370000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>670829000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>683061000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>36796000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>25954000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>26350481.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>11903000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>12072000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>12241000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>12553817.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>12722000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>13243000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>13657000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>784249000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>25427000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>25596000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>30535505.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>19385000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>19554000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>19723000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>31210852.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>157467000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>158798000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>154723000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>34927579.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>130583000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>128372000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>109893000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>23173596.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>8953000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>9093000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>76797000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>23733647.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>81797000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>81967000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>82138000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>82815060.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>30844000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>61616000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>56159000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>48314702.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>41899000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>-81178000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>-81851000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>33426052.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>-72971000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>-99699000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>-84958000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>21928340.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>-54215000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>-44277000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>-42731000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>21928340.0</v>
       </c>
     </row>
-    <row r="43" spans="1:58">
+    <row r="43" spans="1:59">
       <c r="A43" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -8779,54 +9096,55 @@
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
-    </row>
-    <row r="44" spans="1:58">
+      <c r="BG43"/>
+    </row>
+    <row r="44" spans="1:59">
       <c r="A44" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
@@ -8841,572 +9159,583 @@
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
-    </row>
-    <row r="45" spans="1:58">
+      <c r="BG44"/>
+    </row>
+    <row r="45" spans="1:59">
       <c r="A45" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B45">
+        <v>344753000.0</v>
+      </c>
+      <c r="C45">
         <v>349795000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>355116000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>412063000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>413207000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>427030000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>432371000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>427223000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>423633000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>424424000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>613848322.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>419748000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>427681000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>436106000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>600021932.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>449898000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
-    </row>
-    <row r="46" spans="1:58">
+      <c r="BG45"/>
+    </row>
+    <row r="46" spans="1:59">
       <c r="A46" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B46">
+        <v>344753000.0</v>
+      </c>
+      <c r="C46">
         <v>349795000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>355116000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>412063000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>413207000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>427030000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>432371000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>427223000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>423633000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>424424000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>433338291.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>419748000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>427681000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>436106000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>444996873.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>449898000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>451866000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>450020000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>436850000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>412936000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>398772000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>372812340.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>315945000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>300457000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>278221000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>270657894.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>257576000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>250053000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>246720000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>236323631.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>222614000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>192619000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>155900000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>145526627.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>139393000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>132922000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>124735000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>123655837.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>120284000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>110648000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>96928000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>90075470.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>79532000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>67910000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>66867000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>64056854.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>57946000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>58041000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>56385000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>52357222.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>46845000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>45292000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>51411000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>52308648.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>64685000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>66678000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>68679000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>70756066.0</v>
       </c>
     </row>
-    <row r="47" spans="1:58">
+    <row r="47" spans="1:59">
       <c r="A47" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>355116000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>412063000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>413207000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>427030000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>432372570.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>427223000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>423633000.0</v>
       </c>
-      <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>427681000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>436106000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>444996870.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>449898000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>451866000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>450020000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>436850000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>412936000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>398772000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>372812340.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>315945000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>300457000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>278221000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>270657890.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>257576000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>250053000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>246720000.0</v>
       </c>
-      <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
       <c r="BE47"/>
       <c r="BF47"/>
-    </row>
-    <row r="48" spans="1:58">
+      <c r="BG47"/>
+    </row>
+    <row r="48" spans="1:59">
       <c r="A48" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B48">
+        <v>489553000.0</v>
+      </c>
+      <c r="C48">
         <v>487846000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>493479000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>549257000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>570084000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>624526000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>634746123.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>646662000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>672585000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>678819000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>689050309.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>684460000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>692204000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>696213000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>725187834.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>742553000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>760224000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>756860000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>770310000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>724581000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>598807000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>408651883.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>277726000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>195972000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>153006000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>136497546.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>137407000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>138569000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>134325000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>111384301.0</v>
       </c>
-      <c r="AE48"/>
       <c r="AF48"/>
       <c r="AG48"/>
-      <c r="AH48">
+      <c r="AH48"/>
+      <c r="AI48">
         <v>90692719.0</v>
       </c>
-      <c r="AI48"/>
       <c r="AJ48"/>
       <c r="AK48"/>
-      <c r="AL48">
+      <c r="AL48"/>
+      <c r="AM48">
         <v>54236112.0</v>
       </c>
-      <c r="AM48"/>
       <c r="AN48"/>
-      <c r="AO48">
+      <c r="AO48"/>
+      <c r="AP48">
         <v>19000000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>28195094.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>21000000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>13000000.0</v>
       </c>
-      <c r="AS48"/>
-      <c r="AT48">
+      <c r="AT48"/>
+      <c r="AU48">
         <v>3752767.0</v>
       </c>
-      <c r="AU48"/>
       <c r="AV48"/>
       <c r="AW48"/>
-      <c r="AX48">
+      <c r="AX48"/>
+      <c r="AY48">
         <v>-115519925.0</v>
       </c>
-      <c r="AY48"/>
       <c r="AZ48"/>
       <c r="BA48"/>
-      <c r="BB48">
+      <c r="BB48"/>
+      <c r="BC48">
         <v>-96827500.0</v>
       </c>
-      <c r="BC48"/>
       <c r="BD48"/>
       <c r="BE48"/>
-      <c r="BF48">
+      <c r="BF48"/>
+      <c r="BG48">
         <v>-58143026.0</v>
       </c>
     </row>
-    <row r="49" spans="1:58">
+    <row r="49" spans="1:59">
       <c r="A49" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
@@ -9421,616 +9750,629 @@
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
-    </row>
-    <row r="50" spans="1:58">
+      <c r="BG49"/>
+    </row>
+    <row r="50" spans="1:59">
       <c r="A50" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B50">
+        <v>49160000.0</v>
+      </c>
+      <c r="C50">
         <v>26433000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>11961000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>33330000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>37690000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>68121000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>41482000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>52926000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>38575000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>30208000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>33293660.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>28662000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>45706000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>41270000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>24500566.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>66251000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>73133000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>83836000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>68445000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>62977000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>55220000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>38368125.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>54221000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>65598000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>68652000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>56941919.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>63809000.0</v>
       </c>
-      <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
-      <c r="AR50">
+      <c r="AR50"/>
+      <c r="AS50">
         <v>5000000.0</v>
       </c>
-      <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
-    </row>
-    <row r="51" spans="1:58">
+      <c r="BG50"/>
+    </row>
+    <row r="51" spans="1:59">
       <c r="A51" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B51">
+        <v>57225000.0</v>
+      </c>
+      <c r="C51">
         <v>35693000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>25245000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>47068000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>51402000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>82532000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>49795000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>59537000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>45885000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>38217000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>42365382.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>37760000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>55503000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>51766000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>35695284.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>78159000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>85740000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>97142000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>82929000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>78160000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>71102000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>54948962.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>79797000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>91595000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>95577000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>84436169.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>92148000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>86883000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>82432000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>90158903.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>50245000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>36260000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>21410000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>10625373.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>7519000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>14016000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>9872000.0</v>
       </c>
-      <c r="AL51"/>
       <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
-      <c r="AQ51">
+      <c r="AQ51"/>
+      <c r="AR51">
         <v>166000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>4632000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>2113000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>3192559.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>3611000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>52000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>57000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>62194.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>67000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>66827000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>67433000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>71058723.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>77779000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>75131000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>77222000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>80751939.0</v>
       </c>
     </row>
-    <row r="52" spans="1:58">
+    <row r="52" spans="1:59">
       <c r="A52" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B52">
+        <v>49937000.0</v>
+      </c>
+      <c r="C52">
         <v>27210000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>13514790.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>33937000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>38297000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>68728000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>42089000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>52971000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>38620000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>30253000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>33337218.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>28677000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>45721000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>41285000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>24515444.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>66265000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>73147000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>83850000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>68459000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>62991000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>55234000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>38382062.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>54269000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>65598000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>68652000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>56941919.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>63809000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>57725000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>53087000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>64236441.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>50245000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>36260000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>21410000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>10625373.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>7519000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>14016000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>9872000.0</v>
       </c>
-      <c r="AL52"/>
       <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
-      <c r="AQ52">
+      <c r="AQ52"/>
+      <c r="AR52">
         <v>48000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>4613000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>2094000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>3168663.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>3582000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19000.0</v>
       </c>
       <c r="AW52">
         <v>19000.0</v>
       </c>
       <c r="AX52">
+        <v>19000.0</v>
+      </c>
+      <c r="AY52">
         <v>19149.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>19000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>66774000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>67376000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>70996531.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>66547000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>62438000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>63131000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>65241234.0</v>
       </c>
     </row>
-    <row r="53" spans="1:58">
+    <row r="53" spans="1:59">
       <c r="A53" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B53">
+        <v>74749000.0</v>
+      </c>
+      <c r="C53">
         <v>78595000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>77600000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>77047000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>75799000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>75709000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>107473000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>107133000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>107073000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>106058000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>105546837.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>105422000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>104450000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>103860000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>102672517.0</v>
       </c>
-      <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
-      <c r="S53">
+      <c r="S53"/>
+      <c r="T53">
         <v>112891230.0</v>
       </c>
-      <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
-      <c r="X53">
+      <c r="X53"/>
+      <c r="Y53">
         <v>8108000.0</v>
       </c>
-      <c r="Y53"/>
-      <c r="Z53">
+      <c r="Z53"/>
+      <c r="AA53">
         <v>1943896.0</v>
       </c>
-      <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
-      <c r="AD53">
+      <c r="AD53"/>
+      <c r="AE53">
         <v>100023.0</v>
       </c>
-      <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
-      <c r="AH53">
+      <c r="AH53"/>
+      <c r="AI53">
         <v>15293592.0</v>
       </c>
-      <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
-      <c r="AL53">
+      <c r="AL53"/>
+      <c r="AM53">
         <v>16090557.0</v>
       </c>
-      <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
-      <c r="AP53">
+      <c r="AP53"/>
+      <c r="AQ53">
         <v>1000000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>8580000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>5000000.0</v>
       </c>
-      <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
-      <c r="AY53">
+      <c r="AY53"/>
+      <c r="AZ53">
         <v>5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38000000.0</v>
       </c>
       <c r="BA53">
         <v>38000000.0</v>
       </c>
-      <c r="BB53"/>
+      <c r="BB53">
+        <v>38000000.0</v>
+      </c>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
-    </row>
-    <row r="54" spans="1:58">
+      <c r="BG53"/>
+    </row>
+    <row r="54" spans="1:59">
       <c r="A54" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
@@ -10045,758 +10387,771 @@
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
-    </row>
-    <row r="55" spans="1:58">
+      <c r="BG54"/>
+    </row>
+    <row r="55" spans="1:59">
       <c r="A55" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B55">
+        <v>782958000.0</v>
+      </c>
+      <c r="C55">
         <v>744035000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>744099000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>825001000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>847767000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>938637000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>934709000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>950824000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>965131000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>946772000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>964071018.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>942007000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>962682000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>970589000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>990584624.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1091426000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1136328000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1138095000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1160700000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1243569000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1094830000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>786825265.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>669510000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>576074000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>514085000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>483062401.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>466962000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>458944000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>445146000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>455075022.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>409085000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>367017000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>332893000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>306952561.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>286949000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>281346000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>261537000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>247718761.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>233561000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>218391000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>193127000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>199684727.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>152104000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>137734000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>126461000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>122696836.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>106868000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>107179000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>107084000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>108817665.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>119643000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>126991000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>131247000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>136397911.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>155443000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>162146000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>166124000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>177996300.0</v>
       </c>
     </row>
-    <row r="56" spans="1:58">
+    <row r="56" spans="1:59">
       <c r="A56" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B56">
+        <v>389816000.0</v>
+      </c>
+      <c r="C56">
         <v>346322000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>341192000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>365273000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>387020000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>464191000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>455032000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>473683000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>491605000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>476107000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>487390547.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>485816000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>498557000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>496738000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>509143692.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>615084000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>658018000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>688053000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>723828000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>830611000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>696036000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>413990714.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>353543000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>275595000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>235842000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>212382296.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>209364000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>208869000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>198404000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>218729180.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>186449000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>174398000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>176993000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>161425934.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>147556000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>148424000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>136802000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>124062924.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>113277000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>107743000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>96199000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>109609257.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>72572000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>69824000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>59594000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>58639982.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>48922000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>49138000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>50699000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>56460443.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>67439000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>76300000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>74400000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>78576263.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>90758000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>95468000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>97445000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>107240234.0</v>
       </c>
     </row>
-    <row r="57" spans="1:58">
+    <row r="57" spans="1:59">
       <c r="A57" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B57">
+        <v>106194000.0</v>
+      </c>
+      <c r="C57">
         <v>67387000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>60228000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>80676000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>82245000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>117578000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>109119000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>112974000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>100263000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>74664000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>80458042.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>77767000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>93775000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>97350000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>84608937.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>135120000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>162378000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>168439000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>186657000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>305179000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>281342000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>159800586.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>165510000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>155637000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>130163000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>120657282.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>116948000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>108456000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>111284000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>135190464.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>121407000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>84214000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>71583000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>55329519.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>48704000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>54957000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>44168000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>40450433.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>34411000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>26964000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>20489000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>17548229.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>29138000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>31126000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>25392000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>25682394.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>22434000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>68182000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>23805000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>70613580.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>27341000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>105978000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>97461000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>92537153.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>79716000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>75012000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>76035000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>79960772.0</v>
       </c>
     </row>
-    <row r="58" spans="1:58">
+    <row r="58" spans="1:59">
       <c r="A58" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B58">
+        <v>116711000.0</v>
+      </c>
+      <c r="C58">
         <v>79099000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>73134000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>97862000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>99405000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>135437000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>120895000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>124778000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>112765000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>87695000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>94365615.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>91340000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>104102000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>107831000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>98538360.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>181847000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>208557000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>213274000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>233466000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>350576000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>327442000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>204652494.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>218095000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>206244000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>187052000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>172368620.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>166510000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>157161000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>158879000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>177219138.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>135639000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>95782000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>80137000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>61542242.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>49733000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>56031000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>45288000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>41616394.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>35634000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>28244000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>21826000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>18942094.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>30783000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>32704000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>27001000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>27328059.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>24168000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>69952000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>70530000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>72506298.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>74209000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>108285000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>97800000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>92891831.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>91252000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>88018000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>90450000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>95805746.0</v>
       </c>
     </row>
-    <row r="59" spans="1:58">
+    <row r="59" spans="1:59">
       <c r="A59" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
@@ -10811,298 +11166,303 @@
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
-    </row>
-    <row r="60" spans="1:58">
+      <c r="BG59"/>
+    </row>
+    <row r="60" spans="1:59">
       <c r="A60" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B60">
+        <v>666247000.0</v>
+      </c>
+      <c r="C60">
         <v>664936000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>670965000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>727139000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>748362000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>803200000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>813814000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>826046000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>852366000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>859077000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>869705403.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>850667000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>858580000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>862758000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>892046264.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>909579000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>927771000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>924821000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>927234000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>892993000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>767388000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>582172771.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>451415000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>369830000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>327033000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>310693781.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>300452000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>301783000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>286267000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>277855884.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>273446000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>271235000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>252756000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>245410319.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>237216000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>225315000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>216249000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>206102367.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>197927000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>190147000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>171301000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>180742633.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>121321000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>105030000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>99460000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>95368777.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>82700000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>37227000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>36554000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>36311367.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>45434000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>18706000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>33447000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>43506080.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>64190000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>74128000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>75674000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>82190554.0</v>
       </c>
     </row>
-    <row r="61" spans="1:58">
+    <row r="61" spans="1:59">
       <c r="A61" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
-      <c r="S61">
-[...1 lines deleted...]
-      </c>
+      <c r="S61"/>
       <c r="T61">
         <v>-4771000.0</v>
       </c>
       <c r="U61">
         <v>-4771000.0</v>
       </c>
-      <c r="V61"/>
+      <c r="V61">
+        <v>-4771000.0</v>
+      </c>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
-    </row>
-    <row r="62" spans="1:58">
+      <c r="BG61"/>
+    </row>
+    <row r="62" spans="1:59">
       <c r="A62" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -11117,105 +11477,108 @@
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
+      <c r="BG62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:V32"/>
+  <dimension ref="A1:X32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22">
+    <row r="1" spans="1:24">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -11238,54 +11601,60 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
-    </row>
-    <row r="2" spans="1:22">
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="2" spans="1:24">
       <c r="A2" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="B2">
         <v>380675000.0</v>
       </c>
       <c r="C2">
         <v>381062000.0</v>
       </c>
       <c r="D2">
         <v>349751783.0</v>
       </c>
       <c r="E2">
         <v>624561568.0</v>
       </c>
       <c r="F2">
         <v>708909326.0</v>
       </c>
       <c r="G2">
         <v>539349375.0</v>
       </c>
       <c r="H2">
         <v>445632614.0</v>
       </c>
       <c r="I2">
         <v>416895790.0</v>
       </c>
@@ -11306,148 +11675,162 @@
       </c>
       <c r="O2">
         <v>151051564.0</v>
       </c>
       <c r="P2">
         <v>126066928.0</v>
       </c>
       <c r="Q2">
         <v>138397314.0</v>
       </c>
       <c r="R2">
         <v>133650692.0</v>
       </c>
       <c r="S2">
         <v>133271701.0</v>
       </c>
       <c r="T2">
         <v>100143397.0</v>
       </c>
       <c r="U2">
         <v>101961234.0</v>
       </c>
       <c r="V2">
         <v>82663857.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:22">
+      <c r="W2">
+        <v>56527462.0</v>
+      </c>
+      <c r="X2">
+        <v>27643.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:24">
       <c r="A3" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B3">
         <v>40183000.0</v>
       </c>
       <c r="C3">
         <v>40501000.0</v>
       </c>
       <c r="D3">
         <v>45205583.0</v>
       </c>
       <c r="E3">
         <v>45155710.0</v>
       </c>
       <c r="F3">
-        <v>41017033.0</v>
+        <v>37598916.0</v>
       </c>
       <c r="G3">
         <v>27660648.0</v>
       </c>
       <c r="H3">
         <v>22034524.0</v>
       </c>
       <c r="I3">
         <v>15918792.0</v>
       </c>
       <c r="J3">
         <v>12346050.0</v>
       </c>
       <c r="K3">
         <v>8457436.0</v>
       </c>
       <c r="L3">
         <v>6189023.0</v>
       </c>
       <c r="M3">
         <v>5267070.0</v>
       </c>
       <c r="N3">
         <v>7739097.0</v>
       </c>
       <c r="O3">
         <v>13378044.0</v>
       </c>
       <c r="P3">
         <v>7581079.0</v>
       </c>
       <c r="Q3">
         <v>7570972.0</v>
       </c>
       <c r="R3">
         <v>7803980.0</v>
       </c>
       <c r="S3">
         <v>6257553.0</v>
       </c>
       <c r="T3">
         <v>6237489.0</v>
       </c>
       <c r="U3">
         <v>5561411.0</v>
       </c>
       <c r="V3">
         <v>5389570.0</v>
       </c>
-    </row>
-    <row r="4" spans="1:22">
+      <c r="W3">
+        <v>3030472.0</v>
+      </c>
+      <c r="X3">
+        <v>27643.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:24">
       <c r="A4" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
-    </row>
-    <row r="5" spans="1:22">
+      <c r="W4"/>
+      <c r="X4"/>
+    </row>
+    <row r="5" spans="1:24">
       <c r="A5" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B5">
         <v>-142418000.0</v>
       </c>
       <c r="C5">
         <v>-61871000.0</v>
       </c>
       <c r="D5">
         <v>-45831574.0</v>
       </c>
       <c r="E5">
         <v>-58287916.0</v>
       </c>
       <c r="F5">
         <v>540293033.0</v>
       </c>
       <c r="G5">
         <v>366087389.0</v>
       </c>
       <c r="H5">
         <v>45549918.0</v>
       </c>
       <c r="I5">
         <v>36914729.0</v>
       </c>
@@ -11468,174 +11851,190 @@
       </c>
       <c r="O5">
         <v>-35153336.0</v>
       </c>
       <c r="P5">
         <v>-17280125.0</v>
       </c>
       <c r="Q5">
         <v>-34691700.0</v>
       </c>
       <c r="R5">
         <v>8213976.0</v>
       </c>
       <c r="S5">
         <v>-1580035.0</v>
       </c>
       <c r="T5">
         <v>-17065939.0</v>
       </c>
       <c r="U5">
         <v>-5183656.0</v>
       </c>
       <c r="V5">
         <v>1085518.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:22">
+      <c r="W5">
+        <v>8975990.0</v>
+      </c>
+      <c r="X5">
+        <v>-1425071.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:24">
       <c r="A6" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="B6">
         <v>-102235000.0</v>
       </c>
       <c r="C6">
         <v>-21370000.0</v>
       </c>
       <c r="D6">
         <v>-625991.0</v>
       </c>
       <c r="E6">
         <v>-13132206.0</v>
       </c>
       <c r="F6">
-        <v>581310066.0</v>
+        <v>577891949.0</v>
       </c>
       <c r="G6">
         <v>393748037.0</v>
       </c>
       <c r="H6">
         <v>67584442.0</v>
       </c>
       <c r="I6">
         <v>52833521.0</v>
       </c>
       <c r="J6">
         <v>53765570.0</v>
       </c>
       <c r="K6">
         <v>34165901.0</v>
       </c>
       <c r="L6">
         <v>29127284.0</v>
       </c>
       <c r="M6">
         <v>9337337.0</v>
       </c>
       <c r="N6">
         <v>-9733385.0</v>
       </c>
       <c r="O6">
         <v>-21775292.0</v>
       </c>
       <c r="P6">
         <v>-9699046.0</v>
       </c>
       <c r="Q6">
         <v>-27120728.0</v>
       </c>
       <c r="R6">
         <v>16017956.0</v>
       </c>
       <c r="S6">
         <v>4677518.0</v>
       </c>
       <c r="T6">
         <v>-10828450.0</v>
       </c>
       <c r="U6">
         <v>377755.0</v>
       </c>
       <c r="V6">
         <v>6475088.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:22">
+      <c r="W6">
+        <v>12006462.0</v>
+      </c>
+      <c r="X6">
+        <v>-1397428.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:24">
       <c r="A7" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
-    </row>
-    <row r="8" spans="1:22">
+      <c r="W7"/>
+      <c r="X7"/>
+    </row>
+    <row r="8" spans="1:24">
       <c r="A8" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
-    </row>
-    <row r="9" spans="1:22">
+      <c r="W8"/>
+      <c r="X8"/>
+    </row>
+    <row r="9" spans="1:24">
       <c r="A9" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B9">
         <v>-47086000.0</v>
       </c>
       <c r="C9">
         <v>-34306000.0</v>
       </c>
       <c r="D9">
         <v>-23868860.0</v>
       </c>
       <c r="E9">
         <v>-17881359.0</v>
       </c>
       <c r="F9">
         <v>681746051.0</v>
       </c>
       <c r="G9">
         <v>407097930.0</v>
       </c>
       <c r="H9">
         <v>65105204.0</v>
       </c>
       <c r="I9">
         <v>57137228.0</v>
       </c>
@@ -11656,54 +12055,60 @@
       </c>
       <c r="O9">
         <v>-25642522.0</v>
       </c>
       <c r="P9">
         <v>-8260767.0</v>
       </c>
       <c r="Q9">
         <v>1143408.0</v>
       </c>
       <c r="R9">
         <v>13436286.0</v>
       </c>
       <c r="S9">
         <v>3146728.0</v>
       </c>
       <c r="T9">
         <v>1249639.0</v>
       </c>
       <c r="U9">
         <v>3014573.0</v>
       </c>
       <c r="V9">
         <v>8640823.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:22">
+      <c r="W9">
+        <v>14599023.0</v>
+      </c>
+      <c r="X9">
+        <v>-27643.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:24">
       <c r="A10" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B10">
         <v>-144608000.0</v>
       </c>
       <c r="C10">
         <v>-64185000.0</v>
       </c>
       <c r="D10">
         <v>-47962507.0</v>
       </c>
       <c r="E10">
         <v>-60159738.0</v>
       </c>
       <c r="F10">
         <v>539167884.0</v>
       </c>
       <c r="G10">
         <v>363316828.0</v>
       </c>
       <c r="H10">
         <v>41555793.0</v>
       </c>
       <c r="I10">
         <v>35435527.0</v>
       </c>
@@ -11724,54 +12129,60 @@
       </c>
       <c r="O10">
         <v>-38715868.0</v>
       </c>
       <c r="P10">
         <v>-21410479.0</v>
       </c>
       <c r="Q10">
         <v>-38007633.0</v>
       </c>
       <c r="R10">
         <v>5201178.0</v>
       </c>
       <c r="S10">
         <v>-5072353.0</v>
       </c>
       <c r="T10">
         <v>-20197088.0</v>
       </c>
       <c r="U10">
         <v>-7488465.0</v>
       </c>
       <c r="V10">
         <v>276921.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:22">
+      <c r="W10">
+        <v>9504729.0</v>
+      </c>
+      <c r="X10">
+        <v>-1515187.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:24">
       <c r="A11" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B11">
         <v>-1756000.0</v>
       </c>
       <c r="C11">
         <v>-8295000.0</v>
       </c>
       <c r="D11">
         <v>-11149634.0</v>
       </c>
       <c r="E11">
         <v>-17856217.0</v>
       </c>
       <c r="F11">
         <v>117648787.0</v>
       </c>
       <c r="G11">
         <v>83093600.0</v>
       </c>
       <c r="H11">
         <v>8373658.0</v>
       </c>
       <c r="I11">
         <v>7540224.0</v>
       </c>
@@ -11792,54 +12203,58 @@
       </c>
       <c r="O11">
         <v>-31394.0</v>
       </c>
       <c r="P11">
         <v>-41153.0</v>
       </c>
       <c r="Q11">
         <v>-41783.0</v>
       </c>
       <c r="R11">
         <v>-41783.0</v>
       </c>
       <c r="S11">
         <v>-112517.0</v>
       </c>
       <c r="T11">
         <v>-2736489.0</v>
       </c>
       <c r="U11">
         <v>-1857405.0</v>
       </c>
       <c r="V11">
         <v>136620.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:22">
+      <c r="W11">
+        <v>1331592.0</v>
+      </c>
+      <c r="X11"/>
+    </row>
+    <row r="12" spans="1:24">
       <c r="A12" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="B12">
         <v>2415000.0</v>
       </c>
       <c r="C12">
         <v>2314000.0</v>
       </c>
       <c r="D12">
         <v>2131000.0</v>
       </c>
       <c r="E12">
         <v>1871822.0</v>
       </c>
       <c r="F12">
         <v>1125149.0</v>
       </c>
       <c r="G12">
         <v>2770561.0</v>
       </c>
       <c r="H12">
         <v>3994125.0</v>
       </c>
       <c r="I12">
         <v>1479202.0</v>
       </c>
@@ -11860,128 +12275,138 @@
       </c>
       <c r="O12">
         <v>3562529.0</v>
       </c>
       <c r="P12">
         <v>4130354.0</v>
       </c>
       <c r="Q12">
         <v>3315933.0</v>
       </c>
       <c r="R12">
         <v>3012798.0</v>
       </c>
       <c r="S12">
         <v>3492318.0</v>
       </c>
       <c r="T12">
         <v>3131149.0</v>
       </c>
       <c r="U12">
         <v>2304809.0</v>
       </c>
       <c r="V12">
         <v>808594.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:22">
+      <c r="W12">
+        <v>310165.0</v>
+      </c>
+      <c r="X12">
+        <v>90117.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:24">
       <c r="A13" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="B13">
         <v>2415000.0</v>
       </c>
       <c r="C13">
         <v>4330789.0</v>
       </c>
       <c r="D13">
         <v>4366111.0</v>
       </c>
       <c r="E13">
         <v>1214050.0</v>
       </c>
       <c r="F13">
         <v>689470.0</v>
       </c>
       <c r="G13">
         <v>2770560.0</v>
       </c>
       <c r="H13">
         <v>3994130.0</v>
       </c>
       <c r="I13">
         <v>1479200.0</v>
       </c>
       <c r="J13">
         <v>295730.0</v>
       </c>
       <c r="K13">
         <v>35750.0</v>
       </c>
       <c r="L13">
         <v>158200.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
-    </row>
-    <row r="14" spans="1:22">
+      <c r="W13"/>
+      <c r="X13"/>
+    </row>
+    <row r="14" spans="1:24">
       <c r="A14" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
-    </row>
-    <row r="15" spans="1:22">
+      <c r="W14"/>
+      <c r="X14"/>
+    </row>
+    <row r="15" spans="1:24">
       <c r="A15" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B15">
         <v>-142852000.0</v>
       </c>
       <c r="C15">
         <v>-55890000.0</v>
       </c>
       <c r="D15">
         <v>-36812873.0</v>
       </c>
       <c r="E15">
         <v>-42303521.0</v>
       </c>
       <c r="F15">
         <v>421519097.0</v>
       </c>
       <c r="G15">
         <v>280223228.0</v>
       </c>
       <c r="H15">
         <v>33182135.0</v>
       </c>
       <c r="I15">
         <v>27895303.0</v>
       </c>
@@ -12002,246 +12427,262 @@
       </c>
       <c r="O15">
         <v>-38684474.0</v>
       </c>
       <c r="P15">
         <v>-21369326.0</v>
       </c>
       <c r="Q15">
         <v>-37965850.0</v>
       </c>
       <c r="R15">
         <v>5242961.0</v>
       </c>
       <c r="S15">
         <v>-4959836.0</v>
       </c>
       <c r="T15">
         <v>-17460599.0</v>
       </c>
       <c r="U15">
         <v>-5631060.0</v>
       </c>
       <c r="V15">
         <v>140301.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:22">
+      <c r="W15">
+        <v>8173136.0</v>
+      </c>
+      <c r="X15">
+        <v>-1515187.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:24">
       <c r="A16" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B16">
         <v>-142852000.0</v>
       </c>
       <c r="C16">
         <v>-55888260.0</v>
       </c>
       <c r="D16">
         <v>-36812870.0</v>
       </c>
       <c r="E16">
         <v>-42303520.0</v>
       </c>
       <c r="F16">
         <v>421519100.0</v>
       </c>
       <c r="G16">
         <v>280223230.0</v>
       </c>
       <c r="H16">
         <v>33182140.0</v>
       </c>
       <c r="I16">
         <v>27895300.0</v>
       </c>
       <c r="J16">
         <v>35896560.0</v>
       </c>
       <c r="K16">
         <v>25866910.0</v>
       </c>
       <c r="L16">
         <v>22978000.0</v>
       </c>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
-    </row>
-    <row r="17" spans="1:22">
+      <c r="W16"/>
+      <c r="X16"/>
+    </row>
+    <row r="17" spans="1:24">
       <c r="A17" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B17">
         <v>-142852000.0</v>
       </c>
       <c r="C17">
         <v>-55890000.0</v>
       </c>
       <c r="D17">
         <v>-36812873.0</v>
       </c>
       <c r="E17">
         <v>-42303521.0</v>
       </c>
       <c r="F17">
         <v>421519097.0</v>
       </c>
       <c r="G17">
         <v>280223228.0</v>
       </c>
       <c r="H17">
         <v>33182135.0</v>
       </c>
       <c r="I17">
         <v>27895303.0</v>
       </c>
       <c r="J17">
         <v>35896556.0</v>
       </c>
       <c r="K17">
         <v>25866908.0</v>
       </c>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
-    </row>
-    <row r="18" spans="1:22">
+      <c r="W17"/>
+      <c r="X17"/>
+    </row>
+    <row r="18" spans="1:24">
       <c r="A18" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="B18">
         <v>-2415000.0</v>
       </c>
       <c r="C18">
         <v>-2314000.0</v>
       </c>
       <c r="D18">
         <v>2235178.0</v>
       </c>
       <c r="E18">
         <v>-370095.0</v>
       </c>
       <c r="F18">
         <v>-774718.0</v>
       </c>
       <c r="G18">
         <v>-2160477.0</v>
       </c>
       <c r="H18">
         <v>-3760688.0</v>
       </c>
       <c r="I18">
         <v>-1034126.0</v>
       </c>
       <c r="J18">
         <v>117392.0</v>
       </c>
       <c r="K18">
         <v>692690.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
-    </row>
-    <row r="19" spans="1:22">
+      <c r="W18"/>
+      <c r="X18"/>
+    </row>
+    <row r="19" spans="1:24">
       <c r="A19" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
-    </row>
-    <row r="20" spans="1:22">
+      <c r="W19"/>
+      <c r="X19"/>
+    </row>
+    <row r="20" spans="1:24">
       <c r="A20" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
-    </row>
-    <row r="21" spans="1:22">
+      <c r="W20"/>
+      <c r="X20"/>
+    </row>
+    <row r="21" spans="1:24">
       <c r="A21" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="B21">
         <v>-142418000.0</v>
       </c>
       <c r="C21">
         <v>-61871000.0</v>
       </c>
       <c r="D21">
         <v>-52922091.0</v>
       </c>
       <c r="E21">
         <v>-61373784.0</v>
       </c>
       <c r="F21">
         <v>538478414.0</v>
       </c>
       <c r="G21">
         <v>366087389.0</v>
       </c>
       <c r="H21">
         <v>45549918.0</v>
       </c>
       <c r="I21">
         <v>36914729.0</v>
       </c>
@@ -12262,80 +12703,88 @@
       </c>
       <c r="O21">
         <v>-35153340.0</v>
       </c>
       <c r="P21">
         <v>-17280125.0</v>
       </c>
       <c r="Q21">
         <v>-34691700.0</v>
       </c>
       <c r="R21">
         <v>8213976.0</v>
       </c>
       <c r="S21">
         <v>-1580035.0</v>
       </c>
       <c r="T21">
         <v>-17065939.0</v>
       </c>
       <c r="U21">
         <v>-5267583.0</v>
       </c>
       <c r="V21">
         <v>1051480.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:22">
+      <c r="W21">
+        <v>8975990.0</v>
+      </c>
+      <c r="X21">
+        <v>-988697.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:24">
       <c r="A22" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
-    </row>
-    <row r="23" spans="1:22">
+      <c r="W22"/>
+      <c r="X22"/>
+    </row>
+    <row r="23" spans="1:24">
       <c r="A23" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B23">
         <v>476007000.0</v>
       </c>
       <c r="C23">
         <v>408627000.0</v>
       </c>
       <c r="D23">
         <v>378805014.0</v>
       </c>
       <c r="E23">
         <v>678770641.0</v>
       </c>
       <c r="F23">
         <v>859010139.0</v>
       </c>
       <c r="G23">
         <v>581010373.0</v>
       </c>
       <c r="H23">
         <v>465937878.0</v>
       </c>
       <c r="I23">
         <v>442934991.0</v>
       </c>
@@ -12356,150 +12805,162 @@
       </c>
       <c r="O23">
         <v>162130679.0</v>
       </c>
       <c r="P23">
         <v>136363449.0</v>
       </c>
       <c r="Q23">
         <v>174354907.0</v>
       </c>
       <c r="R23">
         <v>138879677.0</v>
       </c>
       <c r="S23">
         <v>137998464.0</v>
       </c>
       <c r="T23">
         <v>118458975.0</v>
       </c>
       <c r="U23">
         <v>110243390.0</v>
       </c>
       <c r="V23">
         <v>90253200.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:22">
+      <c r="W23">
+        <v>62150495.0</v>
+      </c>
+      <c r="X23">
+        <v>1016697.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:24">
       <c r="A24" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
-    </row>
-    <row r="25" spans="1:22">
+      <c r="W24"/>
+      <c r="X24"/>
+    </row>
+    <row r="25" spans="1:24">
       <c r="A25" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="B25">
         <v>40183000.0</v>
       </c>
       <c r="C25">
         <v>40501000.0</v>
       </c>
       <c r="D25">
         <v>45205583.0</v>
       </c>
       <c r="E25">
         <v>45155710.0</v>
       </c>
       <c r="F25">
         <v>37598916.0</v>
       </c>
       <c r="G25">
         <v>27660648.0</v>
       </c>
       <c r="H25">
         <v>22034524.0</v>
       </c>
       <c r="I25">
         <v>15918792.0</v>
       </c>
       <c r="J25">
         <v>12346050.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
-    </row>
-    <row r="26" spans="1:22">
+      <c r="W25"/>
+      <c r="X25"/>
+    </row>
+    <row r="26" spans="1:24">
       <c r="A26" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
-    </row>
-    <row r="27" spans="1:22">
+      <c r="W26"/>
+      <c r="X26"/>
+    </row>
+    <row r="27" spans="1:24">
       <c r="A27" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="B27">
         <v>4170616.0</v>
       </c>
       <c r="C27">
         <v>4143000.0</v>
       </c>
       <c r="D27">
         <v>4543452.0</v>
       </c>
       <c r="E27">
         <v>12612505.0</v>
       </c>
       <c r="F27">
         <v>17727708.0</v>
       </c>
       <c r="G27">
         <v>8228050.0</v>
       </c>
       <c r="H27">
         <v>6778825.0</v>
       </c>
       <c r="I27">
         <v>13483510.0</v>
       </c>
@@ -12520,54 +12981,56 @@
       </c>
       <c r="O27">
         <v>1480007.0</v>
       </c>
       <c r="P27">
         <v>1492216.0</v>
       </c>
       <c r="Q27">
         <v>1035838.0</v>
       </c>
       <c r="R27">
         <v>1773147.0</v>
       </c>
       <c r="S27">
         <v>2489925.0</v>
       </c>
       <c r="T27">
         <v>2536992.0</v>
       </c>
       <c r="U27">
         <v>1318461.0</v>
       </c>
       <c r="V27">
         <v>1888421.0</v>
       </c>
-    </row>
-    <row r="28" spans="1:22">
+      <c r="W27"/>
+      <c r="X27"/>
+    </row>
+    <row r="28" spans="1:24">
       <c r="A28" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="B28">
         <v>96956307.0</v>
       </c>
       <c r="C28">
         <v>25946000.0</v>
       </c>
       <c r="D28">
         <v>31869000.0</v>
       </c>
       <c r="E28">
         <v>41596568.0</v>
       </c>
       <c r="F28">
         <v>132373105.0</v>
       </c>
       <c r="G28">
         <v>33432948.0</v>
       </c>
       <c r="H28">
         <v>13526439.0</v>
       </c>
       <c r="I28">
         <v>12555691.0</v>
       </c>
@@ -12588,102 +13051,106 @@
       </c>
       <c r="O28">
         <v>9599108.0</v>
       </c>
       <c r="P28">
         <v>10999401.0</v>
       </c>
       <c r="Q28">
         <v>42382235.0</v>
       </c>
       <c r="R28">
         <v>7196095.0</v>
       </c>
       <c r="S28">
         <v>5741051.0</v>
       </c>
       <c r="T28">
         <v>15861477.0</v>
       </c>
       <c r="U28">
         <v>5998831.0</v>
       </c>
       <c r="V28">
         <v>6356781.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:22">
+      <c r="W28"/>
+      <c r="X28"/>
+    </row>
+    <row r="29" spans="1:24">
       <c r="A29" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="B29">
         <v>-1756000.0</v>
       </c>
       <c r="C29">
         <v>-8295000.0</v>
       </c>
       <c r="D29">
         <v>-11149634.0</v>
       </c>
       <c r="E29">
         <v>-17856220.0</v>
       </c>
       <c r="F29">
         <v>117648790.0</v>
       </c>
       <c r="G29">
         <v>83093600.0</v>
       </c>
       <c r="H29">
         <v>8373660.0</v>
       </c>
       <c r="I29">
         <v>7540220.0</v>
       </c>
       <c r="J29">
         <v>5227230.0</v>
       </c>
       <c r="K29">
         <v>-194200.0</v>
       </c>
       <c r="L29">
         <v>-197940.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
-    </row>
-    <row r="30" spans="1:22">
+      <c r="W29"/>
+      <c r="X29"/>
+    </row>
+    <row r="30" spans="1:24">
       <c r="A30" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B30">
         <v>95332000.0</v>
       </c>
       <c r="C30">
         <v>27565000.0</v>
       </c>
       <c r="D30">
         <v>29053231.0</v>
       </c>
       <c r="E30">
         <v>54209073.0</v>
       </c>
       <c r="F30">
         <v>150100813.0</v>
       </c>
       <c r="G30">
         <v>41660998.0</v>
       </c>
       <c r="H30">
         <v>20305264.0</v>
       </c>
       <c r="I30">
         <v>26039201.0</v>
       </c>
@@ -12704,54 +13171,60 @@
       </c>
       <c r="O30">
         <v>11079115.0</v>
       </c>
       <c r="P30">
         <v>10296521.0</v>
       </c>
       <c r="Q30">
         <v>35957593.0</v>
       </c>
       <c r="R30">
         <v>5228985.0</v>
       </c>
       <c r="S30">
         <v>4726763.0</v>
       </c>
       <c r="T30">
         <v>18315578.0</v>
       </c>
       <c r="U30">
         <v>8282156.0</v>
       </c>
       <c r="V30">
         <v>7589343.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:22">
+      <c r="W30">
+        <v>5623036.0</v>
+      </c>
+      <c r="X30">
+        <v>989054.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:24">
       <c r="A31" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="B31">
         <v>-2190000.0</v>
       </c>
       <c r="C31">
         <v>-2314000.0</v>
       </c>
       <c r="D31">
         <v>4959584.0</v>
       </c>
       <c r="E31">
         <v>1214046.0</v>
       </c>
       <c r="F31">
         <v>689470.0</v>
       </c>
       <c r="G31">
         <v>-2770561.0</v>
       </c>
       <c r="H31">
         <v>-3994125.0</v>
       </c>
       <c r="I31">
         <v>3001945.0</v>
       </c>
@@ -12772,54 +13245,60 @@
       </c>
       <c r="O31">
         <v>-3562528.0</v>
       </c>
       <c r="P31">
         <v>-4130354.0</v>
       </c>
       <c r="Q31">
         <v>-3315933.0</v>
       </c>
       <c r="R31">
         <v>-3012798.0</v>
       </c>
       <c r="S31">
         <v>-3492318.0</v>
       </c>
       <c r="T31">
         <v>-3131149.0</v>
       </c>
       <c r="U31">
         <v>-2220882.0</v>
       </c>
       <c r="V31">
         <v>-774559.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:22">
+      <c r="W31">
+        <v>528739.0</v>
+      </c>
+      <c r="X31">
+        <v>-526490.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:24">
       <c r="A32" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="B32">
         <v>333589000.0</v>
       </c>
       <c r="C32">
         <v>346756000.0</v>
       </c>
       <c r="D32">
         <v>325882923.0</v>
       </c>
       <c r="E32">
         <v>606680209.0</v>
       </c>
       <c r="F32">
         <v>1390655377.0</v>
       </c>
       <c r="G32">
         <v>946447305.0</v>
       </c>
       <c r="H32">
         <v>510737818.0</v>
       </c>
       <c r="I32">
         <v>474033018.0</v>
       </c>
@@ -12839,584 +13318,599 @@
         <v>134698212.0</v>
       </c>
       <c r="O32">
         <v>125409042.0</v>
       </c>
       <c r="P32">
         <v>117806161.0</v>
       </c>
       <c r="Q32">
         <v>139540722.0</v>
       </c>
       <c r="R32">
         <v>147086978.0</v>
       </c>
       <c r="S32">
         <v>136418429.0</v>
       </c>
       <c r="T32">
         <v>101393036.0</v>
       </c>
       <c r="U32">
         <v>104975807.0</v>
       </c>
       <c r="V32">
         <v>91304680.0</v>
+      </c>
+      <c r="W32">
+        <v>71126486.0</v>
+      </c>
+      <c r="X32">
+        <v>28000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BF32"/>
+  <dimension ref="A1:BG32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:58">
+    <row r="1" spans="1:59">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="E1" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="F1" t="s">
+        <v>88</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
       </c>
-      <c r="G1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H1" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="I1" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="J1" t="s">
+        <v>91</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
       </c>
-      <c r="K1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L1" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="M1" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="N1" t="s">
+        <v>94</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
       </c>
-      <c r="O1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P1" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="Q1" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="R1" t="s">
+        <v>97</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
       </c>
-      <c r="S1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T1" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="U1" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="V1" t="s">
+        <v>100</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
       </c>
-      <c r="W1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="X1" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="Y1" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="Z1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
       </c>
-      <c r="AA1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AB1" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="AC1" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="AD1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
       </c>
-      <c r="AE1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF1" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="AG1" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="AH1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
       </c>
-      <c r="AI1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AJ1" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="AK1" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="AL1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
       </c>
-      <c r="AM1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AN1" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="AO1" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="AP1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
       </c>
-      <c r="AQ1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AR1" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="AS1" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="AT1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
       </c>
-      <c r="AU1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AV1" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="AW1" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="AX1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
       </c>
-      <c r="AY1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AZ1" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="BA1" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="BB1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
       </c>
-      <c r="BC1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BD1" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="BE1" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="BF1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="2" spans="1:58">
+    <row r="2" spans="1:59">
       <c r="A2" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="B2">
+        <v>82525000.0</v>
+      </c>
+      <c r="C2">
         <v>69453000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>67574000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>90720000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>112760000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>109621000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>112312000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>110816000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>76821000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>74497000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>67197000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>73325000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>98855000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>117528000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>130752568.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>129401000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>184647000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>179761000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>155441000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>235433000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>202341000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>132101375.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>148149000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>134446000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>124653000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>119109614.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>119188000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>103778000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>103557000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>116408790.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>112088000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>95673000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>92726000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>91697552.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>90781000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>101451000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>78729000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>61112988.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>62962000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>55694000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>44497000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>47681235.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>51141000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>50620000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>46525000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>39212713.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>35759000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>36023000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>34380000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>32222591.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>30811000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>34474000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>37087000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>46240564.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>40469000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>32406000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>31936000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>29452000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:58">
+    <row r="3" spans="1:59">
       <c r="A3" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B3">
+        <v>7486000.0</v>
+      </c>
+      <c r="C3">
         <v>7474000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>10285000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>9682000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>10152000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>10065000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>9690000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>9624000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>10052000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>11135000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>11034000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>11245000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>11322000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>11598000.0</v>
       </c>
-      <c r="O3">
-[...1 lines deleted...]
-      </c>
       <c r="P3">
+        <v>11622710.0</v>
+      </c>
+      <c r="Q3">
         <v>12079000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>11026000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>10428000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>9046000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>8847000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>8269000.0</v>
       </c>
-      <c r="V3">
-[...1 lines deleted...]
-      </c>
       <c r="W3">
+        <v>7680648.0</v>
+      </c>
+      <c r="X3">
         <v>7057000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>6529000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>6394000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>5918524.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>5807000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>5520000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>4789000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>4547792.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>4159000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>3677000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>3535000.0</v>
       </c>
-      <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
-      <c r="AP3">
+      <c r="AP3"/>
+      <c r="AQ3">
         <v>-76000.0</v>
       </c>
-      <c r="AQ3">
-[...1 lines deleted...]
-      </c>
       <c r="AR3">
-        <v>33000.0</v>
-[...1 lines deleted...]
-      <c r="AS3"/>
+        <v>1547000.0</v>
+      </c>
+      <c r="AS3">
+        <v>1497000.0</v>
+      </c>
       <c r="AT3"/>
       <c r="AU3"/>
-      <c r="AV3">
+      <c r="AV3"/>
+      <c r="AW3">
         <v>4000.0</v>
       </c>
-      <c r="AW3"/>
-      <c r="AX3">
+      <c r="AX3"/>
+      <c r="AY3">
         <v>-2091000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>10000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>937000.0</v>
       </c>
-      <c r="BA3"/>
-      <c r="BB3">
+      <c r="BB3"/>
+      <c r="BC3">
         <v>1.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>-1000.0</v>
       </c>
-      <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
-    </row>
-    <row r="4" spans="1:58">
+      <c r="BG3"/>
+    </row>
+    <row r="4" spans="1:59">
       <c r="A4" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -13431,376 +13925,383 @@
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
-    </row>
-    <row r="5" spans="1:58">
+      <c r="BG4"/>
+    </row>
+    <row r="5" spans="1:59">
       <c r="A5" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B5">
+        <v>2232000.0</v>
+      </c>
+      <c r="C5">
         <v>-7374000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-56498000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-20916000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-54765000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-9931000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-13544000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-25608000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-9505000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-13214000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-8472574.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-3474000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-1605000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-32280000.0</v>
       </c>
-      <c r="O5">
-[...1 lines deleted...]
-      </c>
       <c r="P5">
+        <v>-47921916.0</v>
+      </c>
+      <c r="Q5">
         <v>-8049000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>5783000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-8100000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>49297000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>205230000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>293833000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>174161000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>118163000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>57579000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>23300000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>14355918.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>10258000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>9328000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>11608000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>11099729.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>10366000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>5534000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>9915000.0</v>
       </c>
-      <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
-      <c r="AO5">
+      <c r="AO5"/>
+      <c r="AP5">
         <v>-10000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>7277435.0</v>
       </c>
-      <c r="AQ5">
-[...1 lines deleted...]
-      </c>
       <c r="AR5">
-        <v>4976000.0</v>
-[...1 lines deleted...]
-      <c r="AS5"/>
+        <v>7152000.0</v>
+      </c>
+      <c r="AS5">
+        <v>5009000.0</v>
+      </c>
       <c r="AT5"/>
       <c r="AU5"/>
-      <c r="AV5">
+      <c r="AV5"/>
+      <c r="AW5">
         <v>596000.0</v>
       </c>
-      <c r="AW5"/>
-      <c r="AX5">
+      <c r="AX5"/>
+      <c r="AY5">
         <v>-6908480.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>27601000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-28098000.0</v>
       </c>
-      <c r="BA5"/>
-      <c r="BB5">
+      <c r="BB5"/>
+      <c r="BC5">
         <v>-19787340.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-9078000.0</v>
       </c>
-      <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
-    </row>
-    <row r="6" spans="1:58">
+      <c r="BG5"/>
+    </row>
+    <row r="6" spans="1:59">
       <c r="A6" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="B6">
+        <v>9718000.0</v>
+      </c>
+      <c r="C6">
         <v>100000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-46213000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-11234000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-44613000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>134000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-3854000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-15984000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>547000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-2079000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>2561426.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>7771000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>9717000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-20682000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-36299206.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>4030000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>16809000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>2328000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>58343000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>214077000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>302102000.0</v>
       </c>
-      <c r="V6">
-[...1 lines deleted...]
-      </c>
       <c r="W6">
+        <v>181841648.0</v>
+      </c>
+      <c r="X6">
         <v>125220000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>64108000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>29694000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>20274442.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>16065000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>14848000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>16397000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>15647521.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>14525000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>9211000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>13450000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>10243520.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>11926000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>9113000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>10137000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>8143465.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>8104000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>18953000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-9492000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>7201435.0</v>
       </c>
-      <c r="AQ6">
-[...1 lines deleted...]
-      </c>
       <c r="AR6">
-        <v>5009000.0</v>
+        <v>8699000.0</v>
       </c>
       <c r="AS6">
+        <v>6506000.0</v>
+      </c>
+      <c r="AT6">
         <v>4083000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>2594267.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>662000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>600000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>214000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-8999480.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>27611000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-27161000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-8923000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-19787339.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-9079000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-675000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-5612000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-2423000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:58">
+    <row r="7" spans="1:59">
       <c r="A7" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -13815,54 +14316,55 @@
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
-    </row>
-    <row r="8" spans="1:58">
+      <c r="BG7"/>
+    </row>
+    <row r="8" spans="1:59">
       <c r="A8" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -13877,860 +14379,874 @@
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
-    </row>
-    <row r="9" spans="1:58">
+      <c r="BG8"/>
+    </row>
+    <row r="9" spans="1:59">
       <c r="A9" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B9">
+        <v>8190999.0</v>
+      </c>
+      <c r="C9">
         <v>-1625000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>2963000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-14644000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-32398000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-3007000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-14815000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-5331000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-252000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-7292000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>6446000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-876000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-8627000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-27966000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-27048359.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-2614000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>15124000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-3343000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>65489000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>268796000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>338901000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>186798930.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>128539000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>63506000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>28254000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>19535204.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>15313000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>13858000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>16399000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>14280228.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>14862000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>14138000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>13857000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>14660075.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>15740000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>13144000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>14973000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>11631750.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>11077000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>8208000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>7805000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>10956945.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>10135000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>6724000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>6055000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>2784890.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>2634000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>2479000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>1943000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>3459621.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>4378000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-525000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-7209000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-15882522.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-6869000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>660000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-3551000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>1362000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:58">
+    <row r="10" spans="1:59">
       <c r="A10" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B10">
+        <v>1296000.0</v>
+      </c>
+      <c r="C10">
         <v>-6492000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-57066000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-21348000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-55494000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-10700000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-14511000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-26346000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-9988000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-13340000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-9010000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-4015000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-2214000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-32750000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-48430738.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-8651000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>5361000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-8439000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>49036000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>204919000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>293525000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>166662828.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>117526000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>56886000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>22242000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>13228793.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>9361000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>8411000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>10555000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>10366527.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>10039000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>5343000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>9687000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>10151786.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>11852000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>9020000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>10100000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>8140711.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>8099000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>18932000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-9499000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>7119231.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>7133000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>4976000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>4059000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>2589002.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>641000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>596000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>207000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-8880743.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>27603000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-28099000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-10069000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-20691868.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-9948000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-1556000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-6520000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-3449000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:58">
+    <row r="11" spans="1:59">
       <c r="A11" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B11">
+        <v>-15000.0</v>
+      </c>
+      <c r="C11">
         <v>-125000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-892000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-125000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-656000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-83000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-2196000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-26000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-3360000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-2713000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-13418000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>3898000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>1964000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-3606000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-30898217.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>9189000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>2166000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1687000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>3186000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>56096000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>74391000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>35904600.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>27197000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>14089000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>5903000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>2986658.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>1948000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>1295000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>2144000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>980224.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>2971000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>1248000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>2341000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>5368230.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-49000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-46000.0</v>
       </c>
       <c r="AK11">
         <v>-46000.0</v>
       </c>
       <c r="AL11">
+        <v>-46000.0</v>
+      </c>
+      <c r="AM11">
         <v>-35197.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-188000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>86000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-57000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-102943.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-32000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-31000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-32000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-79408.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-31000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-34000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-79000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-148785.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10000.0</v>
       </c>
       <c r="AZ11">
         <v>-10000.0</v>
       </c>
       <c r="BA11">
         <v>-10000.0</v>
       </c>
       <c r="BB11">
+        <v>-10000.0</v>
+      </c>
+      <c r="BC11">
         <v>-6394.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10000.0</v>
       </c>
       <c r="BD11">
         <v>-10000.0</v>
       </c>
       <c r="BE11">
+        <v>-10000.0</v>
+      </c>
+      <c r="BF11">
         <v>-4000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-10000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:58">
+    <row r="12" spans="1:59">
       <c r="A12" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="B12">
+        <v>518000.0</v>
+      </c>
+      <c r="C12">
         <v>278000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>485000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>432000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>729000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>769000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>967000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>738000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>483000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>126000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>510933.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>541000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>609000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>470000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>508822.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>602000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>422000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>339000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>261000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>311000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>308000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>382561.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>637000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>693000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1058000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1127125.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>897000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>917000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1053000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>733202.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>327000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>191000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>228000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>91734.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>74000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>93000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>37000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>2754.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>5000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>21000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>7000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>82204.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>19000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>33000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>24000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>5265.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>21000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>4000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>7000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>118737.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>9000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>938000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>1146000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>904529.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>869000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>880000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>908000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>1025000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:58">
+    <row r="13" spans="1:59">
       <c r="A13" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
+      <c r="C13"/>
+      <c r="D13">
         <v>485000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>432000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>729000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>769000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>5865950.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>738000.0</v>
       </c>
-      <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13">
         <v>609000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>470000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>508820.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>602000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>422000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>339000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>261000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>311000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>308000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>382560.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>637000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>693000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>1058000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>1127130.0</v>
       </c>
-      <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
-    </row>
-    <row r="14" spans="1:58">
+      <c r="BG13"/>
+    </row>
+    <row r="14" spans="1:59">
       <c r="A14" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
@@ -14745,566 +15261,577 @@
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
-    </row>
-    <row r="15" spans="1:58">
+      <c r="BG14"/>
+    </row>
+    <row r="15" spans="1:59">
       <c r="A15" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B15">
+        <v>1311000.0</v>
+      </c>
+      <c r="C15">
         <v>-6367000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-56174000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-21223000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-54838000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-10617000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-12315000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-26320000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-6628000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-10627000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>4422127.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-7913000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-4178000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-29144000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-17532521.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-17840000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>3195000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-10126000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>45850000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>148823000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>219134000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>130758228.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>90329000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>42797000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>16339000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>10242135.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>7413000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>7116000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>8411000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>9386303.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>7068000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>4095000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>7346000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>4783556.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>11901000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>9066000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>10146000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>8175908.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>8287000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>18846000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-9442000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>7222174.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>7165000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>5007000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>4091000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>2668410.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>672000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>630000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>286000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-8732958.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>27613000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-28088000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>-10059000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-20685474.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-9937000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>-1546000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>-6516000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>-3439000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:58">
+    <row r="16" spans="1:59">
       <c r="A16" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>-56174000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-21223000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-54838000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-10617000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-12313260.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-26320000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>-4178000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-29144000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-17532520.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-17840000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>3195000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-10126000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>45850000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>148823000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>219134000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>130758230.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>90329000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>42797000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>16339000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>10242140.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>7413000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>7116000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>8411000.0</v>
       </c>
-      <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
-    </row>
-    <row r="17" spans="1:58">
+      <c r="BG16"/>
+    </row>
+    <row r="17" spans="1:59">
       <c r="A17" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B17">
+        <v>1311000.0</v>
+      </c>
+      <c r="C17">
         <v>-6367000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-56174000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-21223000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-54838000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-10617000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-12315000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-26320000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-6628000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-10627000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>4422127.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-7913000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-4178000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-29144000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-17532521.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-17840000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>3195000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-10126000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>45850000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>148823000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>219134000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>130758228.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>90329000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>42797000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>16339000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>10242135.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>7413000.0</v>
       </c>
-      <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
-    </row>
-    <row r="18" spans="1:58">
+      <c r="BG17"/>
+    </row>
+    <row r="18" spans="1:59">
       <c r="A18" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="B18">
+        <v>-518000.0</v>
+      </c>
+      <c r="C18">
         <v>-278000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-485000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-432000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-729000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-769000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-967000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-738000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-483000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-126000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>3855178.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-541000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-609000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-470000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>992905.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-602000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-422000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-339000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-261000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-311000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-308000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>227523.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-637000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-693000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-1058000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-893688.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-897000.0</v>
       </c>
-      <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
-    </row>
-    <row r="19" spans="1:58">
+      <c r="BG18"/>
+    </row>
+    <row r="19" spans="1:59">
       <c r="A19" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -15319,54 +15846,55 @@
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
-    </row>
-    <row r="20" spans="1:58">
+      <c r="BG19"/>
+    </row>
+    <row r="20" spans="1:59">
       <c r="A20" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -15381,230 +15909,234 @@
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
-    </row>
-    <row r="21" spans="1:58">
+      <c r="BG20"/>
+    </row>
+    <row r="21" spans="1:59">
       <c r="A21" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="B21">
+        <v>2232000.0</v>
+      </c>
+      <c r="C21">
         <v>-7374000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-56498000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-20916000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-54765000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-9931000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-13544000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-25608000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-9505000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-19154000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-4577000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-3474000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-1605000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-32280000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-51007784.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-8049000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>5783000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-8100000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>49297000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>205230000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>293833000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>167045389.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>118163000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>57579000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>23300000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>14355918.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>10258000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>9328000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>11608000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>11099729.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>10366000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>5534000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>9915000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>10243520.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>11926000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>9113000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>10137000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>8143465.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>8104000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>18953000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-9492000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>7277435.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>7133000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>4976000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>4083000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>2594267.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>662000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>596000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>214000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-6908480.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>27602000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-28098000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-8923000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-19787340.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-9078000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-676000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-5612000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-2423000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:58">
+    <row r="22" spans="1:59">
       <c r="A22" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -15619,230 +16151,234 @@
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
-    </row>
-    <row r="23" spans="1:58">
+      <c r="BG22"/>
+    </row>
+    <row r="23" spans="1:59">
       <c r="A23" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B23">
+        <v>88484000.0</v>
+      </c>
+      <c r="C23">
         <v>75202000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>127035000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>96992000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>135127000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>116545000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>111041000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>131093000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>86074000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>86359000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>78220000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>78376000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>91833000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>121842000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>165428641.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>134836000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>196254000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>184518000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>170906000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>304005000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>251743000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>151914373.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>158318000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>140402000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>130376000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>124111878.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>124338000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>108312000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>109176000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>119762991.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>117333000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>106496000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>99343000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>98942201.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>94521000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>105458000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>84263000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>64842029.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>66661000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>57642000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>62058000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>53289498.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>54124000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>52335000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>48497000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>42438349.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>37731000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>37902000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>36109000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>73954000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>7579000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>61108000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>39101000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>51713679.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>42678000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>33742000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>33997000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>33237000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:58">
+    <row r="24" spans="1:59">
       <c r="A24" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -15857,180 +16393,184 @@
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
-    </row>
-    <row r="25" spans="1:58">
+      <c r="BG24"/>
+    </row>
+    <row r="25" spans="1:59">
       <c r="A25" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="B25">
+        <v>7486000.0</v>
+      </c>
+      <c r="C25">
         <v>7474000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>10284000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>9682000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>10152000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>10065000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>9690000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>9624000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>10052000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>11135000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>11040583.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>11245000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>11322000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>11598000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>11622710.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>12079000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>11026000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>10428000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>9046000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>8847000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>8269000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>7680648.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>7057000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>6529000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>6394000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>5918524.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>5807000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>5520000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>4789000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>4547792.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>4159000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>3677000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>3535000.0</v>
       </c>
-      <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
-    </row>
-    <row r="26" spans="1:58">
+      <c r="BG25"/>
+    </row>
+    <row r="26" spans="1:59">
       <c r="A26" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -16045,1103 +16585,1121 @@
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
-    </row>
-    <row r="27" spans="1:58">
+      <c r="BG26"/>
+    </row>
+    <row r="27" spans="1:59">
       <c r="A27" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>153</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>887000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>911000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>953000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1047000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1260000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1213000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1037000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>563000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1330000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1058452.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1020000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1054000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>1411000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>2737505.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>2472000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>4301000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>3102000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>3954000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>4880000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>6290000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1735050.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>2300000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>2083000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>2110000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>1670825.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>1810000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>1509000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>1789000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>2208510.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>2493000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>6281000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>2501000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>1234639.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>1064000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>1311000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>1734000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>543172.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>1698000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>742000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>935000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>985550.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>778000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>681000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>488000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>679698.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>485000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>495000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>406000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>585625.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>405000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>669000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>426000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>370007.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>456000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>368000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>286000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>323000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:58">
+    <row r="28" spans="1:59">
       <c r="A28" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="B28">
+        <v>6608000.0</v>
+      </c>
+      <c r="C28">
         <v>4434000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>58550000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>7313000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>18714000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>6584000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>4779000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>6219000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>11024000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>10540000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>14992179.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>4031000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1579000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>5698000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>13318568.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>18926000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>7306000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>2046000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>11511000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>63692000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>43112000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>18077948.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>7869000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>3873000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>3613000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>3331439.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>3340000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>3025000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>3830000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1145691.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>2752000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>4542000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>4116000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>6010010.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>2676000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>2696000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>3800000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>3185869.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>2001000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1206000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>17363000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>3549713.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>2169000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>1645000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>1982000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>1945938.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>1604000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>1531000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>1659000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>13398783.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>2774000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>27002000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>1588000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>4157108.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>1798000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>1808000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>1836000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>4368000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:58">
+    <row r="29" spans="1:59">
       <c r="A29" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="B29">
+        <v>-15000.0</v>
+      </c>
+      <c r="C29">
         <v>-125000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-892000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-125000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-656000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-83000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-2196000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-26000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-3360000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-2713000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-13405634.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>3898000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1964000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-3606000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-30898220.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>9189000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>2166000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1687000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>3186000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>56096000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>74391000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>35904600.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>27197000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>14089000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>5903000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>2986660.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>1948000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>1295000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>2144000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
-    </row>
-    <row r="30" spans="1:58">
+      <c r="BG29"/>
+    </row>
+    <row r="30" spans="1:59">
       <c r="A30" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B30">
+        <v>5959000.0</v>
+      </c>
+      <c r="C30">
         <v>5749000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>59461000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>6272000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>22367000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>6924000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-1271000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>20277000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>9253000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>11862000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>11023000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>5051000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-7022000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>4314000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>34676073.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>5435000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>11607000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>4757000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>15465000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>68572000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>49402000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>19812998.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>10169000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>5956000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>5723000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>5002264.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>5150000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>4534000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>5619000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>3354201.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>5245000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>10823000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>6617000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>7244649.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>3740000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>4007000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>5534000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>3729041.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>3699000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>1948000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>17561000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>5608263.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>2983000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>1715000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>1972000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>3225636.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>1972000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>1879000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>1729000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>41731408.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-23232000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>26634000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>2014000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>5473115.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>2209000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>1336000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>2061000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>3785000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:58">
+    <row r="31" spans="1:59">
       <c r="A31" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="B31">
+        <v>-936000.0</v>
+      </c>
+      <c r="C31">
         <v>882000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-568000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-432000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-729000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-769000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-967000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-738000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-483000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>5814000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-4433000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-541000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-609000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-470000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>2577046.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-602000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-422000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-339000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-261000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-311000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-308000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-382561.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-637000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-693000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-1058000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-1127125.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-974000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-917000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-743000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-733202.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-327000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>884000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-228000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-91734.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-74000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-93000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-37000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-2754.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>394000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>12219000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-7000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>808231.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-19000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-33000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-24000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-5265.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-21000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>4000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-7000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-1972263.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-8000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-1000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-1146000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-904528.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-870000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-880000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-908000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-1026000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:58">
+    <row r="32" spans="1:59">
       <c r="A32" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="B32">
+        <v>90716000.0</v>
+      </c>
+      <c r="C32">
         <v>67828000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>70537000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>76076000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>80362000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>106614000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>97497000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>105485000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>76569000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>67205000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>73643000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>72449000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>90228000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>89562000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>103704209.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>126787000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>199771000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>176418000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>220930000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>504229000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>541242000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>318900305.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>276688000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>197952000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>152907000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>138644818.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>134501000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>117636000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>119956000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>130689018.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>126950000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>109811000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>106583000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>106357627.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>106521000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>114595000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>93702000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>72744738.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>74039000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>63902000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>52302000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>58638180.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>61276000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>57344000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>52580000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>41997603.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>38393000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>38502000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>36323000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>35682212.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>35189000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>33949000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>29878000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>30358042.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>33600000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>33066000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>28385000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>30814000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:V30"/>
+  <dimension ref="A1:W30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22">
+    <row r="1" spans="1:23">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -17164,54 +17722,57 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
-    </row>
-    <row r="2" spans="1:22">
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="B2">
         <v>57061272.0</v>
       </c>
       <c r="C2">
         <v>141182000.0</v>
       </c>
       <c r="D2">
         <v>134562697.0</v>
       </c>
       <c r="E2">
         <v>221348252.0</v>
       </c>
       <c r="F2">
         <v>101983404.0</v>
       </c>
       <c r="G2">
         <v>34864341.0</v>
       </c>
       <c r="H2">
         <v>23372269.0</v>
       </c>
       <c r="I2">
         <v>28625765.0</v>
       </c>
@@ -17232,54 +17793,55 @@
       </c>
       <c r="O2">
         <v>35481971.0</v>
       </c>
       <c r="P2">
         <v>61760668.0</v>
       </c>
       <c r="Q2">
         <v>-5157679.0</v>
       </c>
       <c r="R2">
         <v>2364060.0</v>
       </c>
       <c r="S2">
         <v>2967062.0</v>
       </c>
       <c r="T2">
         <v>6340757.0</v>
       </c>
       <c r="U2">
         <v>1172616.0</v>
       </c>
       <c r="V2">
         <v>3689678.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:22">
+      <c r="W2"/>
+    </row>
+    <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="B3">
         <v>28562000</v>
       </c>
       <c r="C3">
         <v>41096000</v>
       </c>
       <c r="D3">
         <v>14034400</v>
       </c>
       <c r="E3">
         <v>50188571</v>
       </c>
       <c r="F3">
         <v>106084487</v>
       </c>
       <c r="G3">
         <v>129444877</v>
       </c>
       <c r="H3">
         <v>50783713</v>
       </c>
       <c r="I3">
         <v>63712826</v>
       </c>
@@ -17300,106 +17862,111 @@
       </c>
       <c r="O3">
         <v>1497248</v>
       </c>
       <c r="P3">
         <v>10132659</v>
       </c>
       <c r="Q3">
         <v>4230965</v>
       </c>
       <c r="R3">
         <v>4922482</v>
       </c>
       <c r="S3">
         <v>7691969</v>
       </c>
       <c r="T3">
         <v>6701406</v>
       </c>
       <c r="U3">
         <v>8950372</v>
       </c>
       <c r="V3">
         <v>26361110</v>
       </c>
-    </row>
-    <row r="4" spans="1:22">
+      <c r="W3">
+        <v>6534307</v>
+      </c>
+    </row>
+    <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
-    </row>
-    <row r="5" spans="1:22">
+      <c r="W4"/>
+    </row>
+    <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
-    </row>
-    <row r="6" spans="1:22">
+      <c r="W5"/>
+    </row>
+    <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="B6">
         <v>6695728.0</v>
       </c>
       <c r="C6">
         <v>-84124000.0</v>
       </c>
       <c r="D6">
         <v>6619604.0</v>
       </c>
       <c r="E6">
         <v>-86785555.0</v>
       </c>
       <c r="F6">
         <v>119364848.0</v>
       </c>
       <c r="G6">
         <v>89701390.0</v>
       </c>
       <c r="H6">
         <v>11492072.0</v>
       </c>
       <c r="I6">
         <v>-5253496.0</v>
       </c>
@@ -17420,54 +17987,57 @@
       </c>
       <c r="O6">
         <v>-4167448.0</v>
       </c>
       <c r="P6">
         <v>-26278697.0</v>
       </c>
       <c r="Q6">
         <v>66918347.0</v>
       </c>
       <c r="R6">
         <v>-7521739.0</v>
       </c>
       <c r="S6">
         <v>-603002.0</v>
       </c>
       <c r="T6">
         <v>-3373695.0</v>
       </c>
       <c r="U6">
         <v>5168141.0</v>
       </c>
       <c r="V6">
         <v>-2517062.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:22">
+      <c r="W6">
+        <v>3760602.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="B7">
         <v>45284000.0</v>
       </c>
       <c r="C7">
         <v>-43127022.0</v>
       </c>
       <c r="D7">
         <v>29393496.0</v>
       </c>
       <c r="E7">
         <v>114524704.0</v>
       </c>
       <c r="F7">
         <v>-79938837.0</v>
       </c>
       <c r="G7">
         <v>-76198017.0</v>
       </c>
       <c r="H7">
         <v>11135452.0</v>
       </c>
       <c r="I7">
         <v>-38569749.0</v>
       </c>
@@ -17488,134 +18058,141 @@
       </c>
       <c r="O7">
         <v>31562908.0</v>
       </c>
       <c r="P7">
         <v>-1051655.0</v>
       </c>
       <c r="Q7">
         <v>-14479875.0</v>
       </c>
       <c r="R7">
         <v>-12676732.0</v>
       </c>
       <c r="S7">
         <v>391881.0</v>
       </c>
       <c r="T7">
         <v>-3287992.0</v>
       </c>
       <c r="U7">
         <v>-3179730.0</v>
       </c>
       <c r="V7">
         <v>-3629273.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:22">
+      <c r="W7">
+        <v>-1319391.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
-    </row>
-    <row r="9" spans="1:22">
+      <c r="W8"/>
+    </row>
+    <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="B9">
         <v>35004000.0</v>
       </c>
       <c r="C9">
         <v>-28206000.0</v>
       </c>
       <c r="D9">
         <v>8595746.0</v>
       </c>
       <c r="E9">
         <v>70511885.0</v>
       </c>
       <c r="F9">
         <v>16078926.0</v>
       </c>
       <c r="G9">
         <v>-54272958.0</v>
       </c>
       <c r="H9">
         <v>-714349.0</v>
       </c>
       <c r="I9">
         <v>-19842068.0</v>
       </c>
       <c r="J9">
         <v>-37070586.0</v>
       </c>
       <c r="K9">
         <v>-18697872.0</v>
       </c>
       <c r="L9">
         <v>-11981147.0</v>
       </c>
       <c r="M9">
         <v>-5574294.0</v>
       </c>
       <c r="N9">
         <v>-6000000.0</v>
       </c>
       <c r="O9">
         <v>2000000.0</v>
       </c>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
-    </row>
-    <row r="10" spans="1:22">
+      <c r="W9">
+        <v>-2819698.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="B10">
         <v>30348000.0</v>
       </c>
       <c r="C10">
         <v>-34243000.0</v>
       </c>
       <c r="D10">
         <v>31431268.0</v>
       </c>
       <c r="E10">
         <v>78035838.0</v>
       </c>
       <c r="F10">
         <v>-95462416.0</v>
       </c>
       <c r="G10">
         <v>-55741308.0</v>
       </c>
       <c r="H10">
         <v>18711237.0</v>
       </c>
       <c r="I10">
         <v>-43434170.0</v>
       </c>
@@ -17636,173 +18213,179 @@
       </c>
       <c r="O10">
         <v>22842153.0</v>
       </c>
       <c r="P10">
         <v>1125497.0</v>
       </c>
       <c r="Q10">
         <v>5177473.0</v>
       </c>
       <c r="R10">
         <v>-8784143.0</v>
       </c>
       <c r="S10">
         <v>-7947298.0</v>
       </c>
       <c r="T10">
         <v>-899159.0</v>
       </c>
       <c r="U10">
         <v>-9751464.0</v>
       </c>
       <c r="V10">
         <v>-7089012.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:22">
+      <c r="W10">
+        <v>-1884742.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-38367558.0</v>
       </c>
       <c r="F11">
         <v>-9234739.0</v>
       </c>
       <c r="G11">
         <v>37382507.0</v>
       </c>
       <c r="H11">
         <v>-6861436.0</v>
       </c>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
-    </row>
-    <row r="12" spans="1:22">
+      <c r="W11"/>
+    </row>
+    <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-69476000.0</v>
       </c>
       <c r="F12">
         <v>-37405587.0</v>
       </c>
       <c r="G12">
         <v>31171196.0</v>
       </c>
       <c r="H12">
         <v>11760569.0</v>
       </c>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
-    </row>
-    <row r="13" spans="1:22">
+      <c r="W12"/>
+    </row>
+    <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>1611124.0</v>
       </c>
       <c r="F13">
         <v>5316693.0</v>
       </c>
       <c r="G13">
         <v>-3563416.0</v>
       </c>
       <c r="H13">
         <v>-1487782.0</v>
       </c>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13">
         <v>-3000000.0</v>
       </c>
       <c r="M13">
         <v>3000000.0</v>
       </c>
       <c r="N13">
         <v>3000000.0</v>
       </c>
       <c r="O13">
         <v>3000000.0</v>
       </c>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
-    </row>
-    <row r="14" spans="1:22">
+      <c r="W13"/>
+    </row>
+    <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="B14">
         <v>40183000.0</v>
       </c>
       <c r="C14">
         <v>40501000.0</v>
       </c>
       <c r="D14">
-        <v>45205000.0</v>
+        <v>45205583.0</v>
       </c>
       <c r="E14">
         <v>45155710.0</v>
       </c>
       <c r="F14">
         <v>37598916.0</v>
       </c>
       <c r="G14">
         <v>27660648.0</v>
       </c>
       <c r="H14">
         <v>22034524.0</v>
       </c>
       <c r="I14">
         <v>15918792.0</v>
       </c>
       <c r="J14">
         <v>12346050.0</v>
       </c>
       <c r="K14">
         <v>8457436.0</v>
       </c>
       <c r="L14">
         <v>6189023.0</v>
       </c>
@@ -17814,92 +18397,96 @@
       </c>
       <c r="O14">
         <v>13378044.0</v>
       </c>
       <c r="P14">
         <v>7581079.0</v>
       </c>
       <c r="Q14">
         <v>7570972.0</v>
       </c>
       <c r="R14">
         <v>7803980.0</v>
       </c>
       <c r="S14">
         <v>6257553.0</v>
       </c>
       <c r="T14">
         <v>6237489.0</v>
       </c>
       <c r="U14">
         <v>5561411.0</v>
       </c>
       <c r="V14">
         <v>5389570.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:22">
+      <c r="W14">
+        <v>3030472.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15">
         <v>0.0</v>
       </c>
       <c r="F15">
         <v>63974041.0</v>
       </c>
       <c r="G15">
         <v>8744238.0</v>
       </c>
       <c r="H15">
         <v>8744238.0</v>
       </c>
       <c r="I15">
         <v>5619491.0</v>
       </c>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15">
         <v>3552157.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:22">
+      <c r="W15"/>
+    </row>
+    <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="B16">
         <v>63757000.0</v>
       </c>
       <c r="C16">
         <v>57058000.0</v>
       </c>
       <c r="D16">
         <v>141182301.0</v>
       </c>
       <c r="E16">
         <v>134562697.0</v>
       </c>
       <c r="F16">
         <v>221348252.0</v>
       </c>
       <c r="G16">
         <v>124565731.0</v>
       </c>
       <c r="H16">
         <v>34864341.0</v>
       </c>
       <c r="I16">
         <v>23372269.0</v>
       </c>
@@ -17920,80 +18507,84 @@
       </c>
       <c r="O16">
         <v>31314523.0</v>
       </c>
       <c r="P16">
         <v>35481971.0</v>
       </c>
       <c r="Q16">
         <v>61760668.0</v>
       </c>
       <c r="R16">
         <v>-5157679.0</v>
       </c>
       <c r="S16">
         <v>2364060.0</v>
       </c>
       <c r="T16">
         <v>2967062.0</v>
       </c>
       <c r="U16">
         <v>6340757.0</v>
       </c>
       <c r="V16">
         <v>1172616.0</v>
       </c>
-    </row>
-    <row r="17" spans="1:22">
+      <c r="W16">
+        <v>3760602.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
-    </row>
-    <row r="18" spans="1:22">
+      <c r="W17"/>
+    </row>
+    <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="B18">
         <v>3311000.0</v>
       </c>
       <c r="C18">
         <v>-93008000.0</v>
       </c>
       <c r="D18">
         <v>-2072330.0</v>
       </c>
       <c r="E18">
         <v>-11888995.0</v>
       </c>
       <c r="F18">
         <v>238806231.0</v>
       </c>
       <c r="G18">
         <v>133619609.0</v>
       </c>
       <c r="H18">
         <v>23415261.0</v>
       </c>
       <c r="I18">
         <v>-52978391.0</v>
       </c>
@@ -18014,170 +18605,176 @@
       </c>
       <c r="O18">
         <v>12407016.0</v>
       </c>
       <c r="P18">
         <v>-18337349.0</v>
       </c>
       <c r="Q18">
         <v>-17434827.0</v>
       </c>
       <c r="R18">
         <v>-4516237.0</v>
       </c>
       <c r="S18">
         <v>-1317920.0</v>
       </c>
       <c r="T18">
         <v>-15986465.0</v>
       </c>
       <c r="U18">
         <v>-14044751.0</v>
       </c>
       <c r="V18">
         <v>-25690535.0</v>
       </c>
-    </row>
-    <row r="19" spans="1:22">
+      <c r="W18">
+        <v>174480.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="B19">
         <v>30734000.0</v>
       </c>
       <c r="C19">
         <v>-32790000.0</v>
       </c>
       <c r="D19">
         <v>-13197101.0</v>
       </c>
       <c r="E19">
         <v>-74216802.0</v>
       </c>
       <c r="F19">
         <v>-195416247.0</v>
       </c>
       <c r="G19">
         <v>-129103377.0</v>
       </c>
       <c r="H19">
         <v>-50781713.0</v>
       </c>
       <c r="I19">
         <v>-63374573.0</v>
       </c>
       <c r="J19">
         <v>-34821288.0</v>
       </c>
       <c r="K19">
         <v>-47134203.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
-    </row>
-    <row r="20" spans="1:22">
+      <c r="W19"/>
+    </row>
+    <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>8400000.0</v>
       </c>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
-    </row>
-    <row r="21" spans="1:22">
+      <c r="W20"/>
+    </row>
+    <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="B21">
         <v>-26706000.0</v>
       </c>
       <c r="C21">
         <v>4510519.0</v>
       </c>
       <c r="D21">
         <v>6489106.0</v>
       </c>
       <c r="E21">
         <v>-57068000.0</v>
       </c>
       <c r="F21">
         <v>43300541.0</v>
       </c>
       <c r="G21">
         <v>-30780142.0</v>
       </c>
       <c r="H21">
         <v>-11385273.0</v>
       </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
-    </row>
-    <row r="22" spans="1:22">
+      <c r="W21"/>
+    </row>
+    <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B22">
         <v>-142852000.0</v>
       </c>
       <c r="C22">
         <v>-64185000.0</v>
       </c>
       <c r="D22">
         <v>-47962000.0</v>
       </c>
       <c r="E22">
         <v>-60159738.0</v>
       </c>
       <c r="F22">
         <v>539167884.0</v>
       </c>
       <c r="G22">
         <v>363316828.0</v>
       </c>
       <c r="H22">
         <v>41555793.0</v>
       </c>
       <c r="I22">
         <v>35435527.0</v>
       </c>
@@ -18198,54 +18795,57 @@
       </c>
       <c r="O22">
         <v>-38715868.0</v>
       </c>
       <c r="P22">
         <v>-21410479.0</v>
       </c>
       <c r="Q22">
         <v>-38007633.0</v>
       </c>
       <c r="R22">
         <v>5201178.0</v>
       </c>
       <c r="S22">
         <v>-5072353.0</v>
       </c>
       <c r="T22">
         <v>-20197088.0</v>
       </c>
       <c r="U22">
         <v>-7488465.0</v>
       </c>
       <c r="V22">
         <v>276921.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:22">
+      <c r="W22">
+        <v>8173136.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="B23">
         <v>-3121069.0</v>
       </c>
       <c r="C23">
         <v>-277000.0</v>
       </c>
       <c r="D23">
         <v>-17702.0</v>
       </c>
       <c r="E23">
         <v>-1886151.0</v>
       </c>
       <c r="F23">
         <v>42255166.0</v>
       </c>
       <c r="G23">
         <v>-2767032.0</v>
       </c>
       <c r="H23">
         <v>-3913706.0</v>
       </c>
       <c r="I23">
         <v>-63374573.0</v>
       </c>
@@ -18266,54 +18866,55 @@
       </c>
       <c r="O23">
         <v>-1254725.0</v>
       </c>
       <c r="P23">
         <v>-15918016.0</v>
       </c>
       <c r="Q23">
         <v>70799630.0</v>
       </c>
       <c r="R23">
         <v>-1510628.0</v>
       </c>
       <c r="S23">
         <v>-551593.0</v>
       </c>
       <c r="T23">
         <v>-1606413.0</v>
       </c>
       <c r="U23">
         <v>-1070509.0</v>
       </c>
       <c r="V23">
         <v>-251905.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:22">
+      <c r="W23"/>
+    </row>
+    <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="B24">
         <v>-1375473.0</v>
       </c>
       <c r="C24">
         <v>2501550.0</v>
       </c>
       <c r="D24">
         <v>-407.0</v>
       </c>
       <c r="E24">
         <v>2436558.0</v>
       </c>
       <c r="F24">
         <v>1485186.0</v>
       </c>
       <c r="G24">
         <v>20979931.0</v>
       </c>
       <c r="H24">
         <v>2000.0</v>
       </c>
       <c r="I24">
         <v>360065.0</v>
       </c>
@@ -18334,63 +18935,64 @@
       </c>
       <c r="O24">
         <v>1148390.0</v>
       </c>
       <c r="P24">
         <v>-5000000.0</v>
       </c>
       <c r="Q24">
         <v>82420.0</v>
       </c>
       <c r="R24">
         <v>3898236.0</v>
       </c>
       <c r="S24">
         <v>21351.0</v>
       </c>
       <c r="T24">
         <v>19527.0</v>
       </c>
       <c r="U24">
         <v>160631.0</v>
       </c>
       <c r="V24">
         <v>336635.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:22">
+      <c r="W24"/>
+    </row>
+    <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="B25">
         <v>89258000.0</v>
       </c>
       <c r="C25">
         <v>14899022.0</v>
       </c>
       <c r="D25">
-        <v>-14674426.0</v>
+        <v>-14675009.0</v>
       </c>
       <c r="E25">
         <v>-61221100.0</v>
       </c>
       <c r="F25">
         <v>-151937245.0</v>
       </c>
       <c r="G25">
         <v>-51714973.0</v>
       </c>
       <c r="H25">
         <v>-526795.0</v>
       </c>
       <c r="I25">
         <v>-2050135.0</v>
       </c>
       <c r="J25">
         <v>3959597.0</v>
       </c>
       <c r="K25">
         <v>12962700.0</v>
       </c>
       <c r="L25">
         <v>553586.0</v>
       </c>
@@ -18402,122 +19004,127 @@
       </c>
       <c r="O25">
         <v>7679180.0</v>
       </c>
       <c r="P25">
         <v>6676365.0</v>
       </c>
       <c r="Q25">
         <v>31712674.0</v>
       </c>
       <c r="R25">
         <v>77819.0</v>
       </c>
       <c r="S25">
         <v>4796968.0</v>
       </c>
       <c r="T25">
         <v>7962532.0</v>
       </c>
       <c r="U25">
         <v>12405.0</v>
       </c>
       <c r="V25">
         <v>-1366643.0</v>
       </c>
-    </row>
-    <row r="26" spans="1:22">
+      <c r="W25">
+        <v>-3175430.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
         <v>-143574.0</v>
       </c>
       <c r="E26">
         <v>-596634.0</v>
       </c>
       <c r="F26">
         <v>-4771408.0</v>
       </c>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26">
         <v>8400000.0</v>
       </c>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>57888680.0</v>
       </c>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
-    </row>
-    <row r="27" spans="1:22">
+      <c r="W26"/>
+    </row>
+    <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
-    </row>
-    <row r="28" spans="1:22">
+      <c r="W27"/>
+    </row>
+    <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="B28">
         <v>-26811000.0</v>
       </c>
       <c r="C28">
         <v>4235000.0</v>
       </c>
       <c r="D28">
         <v>6327724.0</v>
       </c>
       <c r="E28">
         <v>-58572230.0</v>
       </c>
       <c r="F28">
         <v>-33214584.0</v>
       </c>
       <c r="G28">
         <v>-42287411.0</v>
       </c>
       <c r="H28">
         <v>-11729511.0</v>
       </c>
       <c r="I28">
         <v>47247288.0</v>
       </c>
@@ -18538,54 +19145,57 @@
       </c>
       <c r="O28">
         <v>-17722854.0</v>
       </c>
       <c r="P28">
         <v>-2155991.0</v>
       </c>
       <c r="Q28">
         <v>77555829.0</v>
       </c>
       <c r="R28">
         <v>-6744840.0</v>
       </c>
       <c r="S28">
         <v>693567.0</v>
       </c>
       <c r="T28">
         <v>8174403.0</v>
       </c>
       <c r="U28">
         <v>19052261.0</v>
       </c>
       <c r="V28">
         <v>22831938.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:22">
+      <c r="W28">
+        <v>-2877000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="B29">
         <v>31873000.0</v>
       </c>
       <c r="C29">
         <v>-51912000.0</v>
       </c>
       <c r="D29">
         <v>11962070.0</v>
       </c>
       <c r="E29">
         <v>38299576.0</v>
       </c>
       <c r="F29">
         <v>344890718.0</v>
       </c>
       <c r="G29">
         <v>263064486.0</v>
       </c>
       <c r="H29">
         <v>74198974.0</v>
       </c>
       <c r="I29">
         <v>10734435.0</v>
       </c>
@@ -18606,54 +19216,57 @@
       </c>
       <c r="O29">
         <v>13904264.0</v>
       </c>
       <c r="P29">
         <v>-8204690.0</v>
       </c>
       <c r="Q29">
         <v>-13203862.0</v>
       </c>
       <c r="R29">
         <v>406245.0</v>
       </c>
       <c r="S29">
         <v>6374049.0</v>
       </c>
       <c r="T29">
         <v>-9285059.0</v>
       </c>
       <c r="U29">
         <v>-5094379.0</v>
       </c>
       <c r="V29">
         <v>670575.0</v>
       </c>
-    </row>
-    <row r="30" spans="1:22">
+      <c r="W29">
+        <v>6708787.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="B30">
         <v>2185000.0</v>
       </c>
       <c r="C30">
         <v>-32790000.0</v>
       </c>
       <c r="D30">
         <v>-15921507.0</v>
       </c>
       <c r="E30">
         <v>-74216802.0</v>
       </c>
       <c r="F30">
         <v>-195416247.0</v>
       </c>
       <c r="G30">
         <v>-129103377.0</v>
       </c>
       <c r="H30">
         <v>-50781713.0</v>
       </c>
       <c r="I30">
         <v>-63374573.0</v>
       </c>
@@ -18673,607 +19286,619 @@
         <v>-16323053.0</v>
       </c>
       <c r="O30">
         <v>-348858.0</v>
       </c>
       <c r="P30">
         <v>-15918016.0</v>
       </c>
       <c r="Q30">
         <v>2566380.0</v>
       </c>
       <c r="R30">
         <v>-1183144.0</v>
       </c>
       <c r="S30">
         <v>-7670618.0</v>
       </c>
       <c r="T30">
         <v>-2263039.0</v>
       </c>
       <c r="U30">
         <v>-8789741.0</v>
       </c>
       <c r="V30">
         <v>-26019575.0</v>
+      </c>
+      <c r="W30">
+        <v>-402325.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BE30"/>
+  <dimension ref="A1:BF30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:57">
+    <row r="1" spans="1:58">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="E1" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="F1" t="s">
+        <v>88</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
       </c>
-      <c r="G1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H1" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="I1" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="J1" t="s">
+        <v>91</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
       </c>
-      <c r="K1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L1" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="M1" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="N1" t="s">
+        <v>94</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
       </c>
-      <c r="O1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P1" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="Q1" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="R1" t="s">
+        <v>97</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
       </c>
-      <c r="S1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T1" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="U1" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="V1" t="s">
+        <v>100</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
       </c>
-      <c r="W1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="X1" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="Y1" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="Z1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
       </c>
-      <c r="AA1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AB1" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="AC1" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="AD1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
       </c>
-      <c r="AE1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF1" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="AG1" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="AH1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
       </c>
-      <c r="AI1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AJ1" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="AK1" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="AL1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
       </c>
-      <c r="AM1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AN1" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="AO1" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="AP1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
       </c>
-      <c r="AQ1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AR1" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="AS1" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="AT1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
       </c>
-      <c r="AU1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AV1" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="AW1" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="AX1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
       </c>
-      <c r="AY1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AZ1" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="BA1" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="BB1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
       </c>
-      <c r="BC1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BD1" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="BE1" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:57">
+        <v>126</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="2" spans="1:58">
       <c r="A2" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="B2">
+        <v>68671000.0</v>
+      </c>
+      <c r="C2">
         <v>64034171.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>93042000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>89067000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>94617000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>57061000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>89922000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>123075000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>147129000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>141182301.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>150914000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>147392000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>157513000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>134563000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>305234000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>302646000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>338167000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>334239000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>377885000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>255815000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>124566000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>137990000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>62974000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>68940000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>34864000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>18726000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>23833000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>9552000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>23372000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>14495000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>9742000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>36149000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>28626000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>24119000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>14522000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>12781000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>23408000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>23298000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>22217000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>39467000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>47888000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>14310000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>18648000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>9081000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>10070000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>7811000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>5360000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>8042000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>19060000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>30838000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>4446000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>29424000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>36315000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>37294000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>36149000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>-1175000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>40482000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:57">
+    <row r="3" spans="1:58">
       <c r="A3" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="B3">
+        <v>2792000</v>
+      </c>
+      <c r="C3">
         <v>1865000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>6655000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>8538000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>8644000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>4725000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>15191000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>13487000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>10195000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2223000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>5117400</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>3312000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2897000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>2708000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>7290571</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>10114000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>13174000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>19610000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>33011000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>23010000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>34230000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>63619877</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>23098000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>28770000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>13957000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>13407713</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>13337000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>8854000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>15185000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>8599174</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>34154000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>24250000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>13908000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>9534913</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>9698000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>11241000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>4486000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>5926091</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>12222000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>15646000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>13728000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>12377920</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>13024000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>2539000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>4273000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>7480552</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>1866000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>3071000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>5530000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>13245953</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>5355000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>1449000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>1274000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>636248</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>330000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>299000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>232000</v>
       </c>
     </row>
-    <row r="4" spans="1:57">
+    <row r="4" spans="1:58">
       <c r="A4" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -19287,54 +19912,55 @@
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
-    </row>
-    <row r="5" spans="1:57">
+      <c r="BF4"/>
+    </row>
+    <row r="5" spans="1:58">
       <c r="A5" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -19348,400 +19974,407 @@
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
-    </row>
-    <row r="6" spans="1:57">
+      <c r="BF5"/>
+    </row>
+    <row r="6" spans="1:58">
       <c r="A6" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="B6">
+        <v>16881000.0</v>
+      </c>
+      <c r="C6">
         <v>4636829.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-29285000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>3975000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-5550000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>37556000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-32864000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-33153000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-24054000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>5946699.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-9731699.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>3522000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-10121000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>22950000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-170671303.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>2588000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-35521000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>3928000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-33543000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>122070000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>131249000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-13424269.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>75016000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-5966000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>34076000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>16138341.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-5107000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>14281000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-13820000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>8877269.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>4753000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-26407000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>7523000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>4506765.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>9597000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>1741000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-10627000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>110471.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>1081000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-17250000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-8421000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>33577748.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-4338000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>9567000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-989000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>2259214.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>2451000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-2682000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-11018000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-11778210.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>26392000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-24978000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-6891000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-5979477.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>1145000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-3157000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-1175000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:57">
+    <row r="7" spans="1:58">
       <c r="A7" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="B7">
+        <v>-14457000.0</v>
+      </c>
+      <c r="C7">
         <v>-6350000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-2954000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>27991000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>43121000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-22874000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-2340000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-29965000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-25095000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>14089000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-20845504.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>17306000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-7481000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>40414000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>36254704.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>19661000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>6886000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>51723000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>36182000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-35989000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-93060000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-60038017.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>11760000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-36348000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>8428000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>23682452.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-3416000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-2970000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-6161000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-22252749.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>16263000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-28643000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-3937000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-13849502.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>3970000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>800000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-19040000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-4037304.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>2303000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-22909000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>270000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-18212567.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-6153000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>3606000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-882000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>187901.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-1838000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-1613000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-7194000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>979520.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-14673000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>9201000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>1932000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>20217908.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>5779000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>957000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>4609000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:57">
+    <row r="8" spans="1:58">
       <c r="A8" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -19755,900 +20388,917 @@
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
-    </row>
-    <row r="9" spans="1:57">
+      <c r="BF8"/>
+    </row>
+    <row r="9" spans="1:58">
       <c r="A9" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="B9">
+        <v>-8427000.0</v>
+      </c>
+      <c r="C9">
         <v>2174000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>3403000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>12904000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>26942000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-8245000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-8327000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-17152000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-17948000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>15221000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-9919254.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>11986000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-12469000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>18998000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>20688885.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>40332000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-18121000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>27612000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>93744000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-5168000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-89653000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-20913958.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>1872000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-48355000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>13124000.0</v>
       </c>
-      <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
-      <c r="AP9">
-[...1 lines deleted...]
-      </c>
+      <c r="AP9"/>
       <c r="AQ9">
         <v>-12000000.0</v>
       </c>
       <c r="AR9">
         <v>-12000000.0</v>
       </c>
-      <c r="AS9"/>
+      <c r="AS9">
+        <v>-12000000.0</v>
+      </c>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
-    </row>
-    <row r="10" spans="1:57">
+      <c r="BF9"/>
+    </row>
+    <row r="10" spans="1:58">
       <c r="A10" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="B10">
+        <v>-22522000.0</v>
+      </c>
+      <c r="C10">
         <v>-213000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-7232000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>12349000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>21024000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>4207000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-455000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-11201000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-24249000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1662000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-11902732.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>4167000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>13177000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>25990000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>25077838.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-2875000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>21015000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>34818000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-31671000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-4645000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-58759000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-50586308.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-5087000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>2424000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-2492000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-1043763.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>13540000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-460000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>6675000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-16692170.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-4755000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-12906000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-9081000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-397922.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>6841000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-4393000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>2143000.0</v>
       </c>
-      <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
-      <c r="AP10">
-[...1 lines deleted...]
-      </c>
+      <c r="AP10"/>
       <c r="AQ10">
         <v>-2000000.0</v>
       </c>
       <c r="AR10">
         <v>-2000000.0</v>
       </c>
-      <c r="AS10"/>
+      <c r="AS10">
+        <v>-2000000.0</v>
+      </c>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
-    </row>
-    <row r="11" spans="1:57">
+      <c r="BF10"/>
+    </row>
+    <row r="11" spans="1:58">
       <c r="A11" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>-8189000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>0.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-13856558.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-17796000.0</v>
       </c>
-      <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
-    </row>
-    <row r="12" spans="1:57">
+      <c r="BF11"/>
+    </row>
+    <row r="12" spans="1:58">
       <c r="A12" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
-[...1 lines deleted...]
-      </c>
+      <c r="M12"/>
       <c r="N12">
         <v>-13392000.0</v>
       </c>
       <c r="O12">
+        <v>-13392000.0</v>
+      </c>
+      <c r="P12">
         <v>-42350000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>8003000.0</v>
       </c>
-      <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
-    </row>
-    <row r="13" spans="1:57">
+      <c r="BF12"/>
+    </row>
+    <row r="13" spans="1:58">
       <c r="A13" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-      <c r="O13">
-[...1 lines deleted...]
-      </c>
+      <c r="O13"/>
       <c r="P13">
         <v>1611124.0</v>
       </c>
-      <c r="Q13"/>
+      <c r="Q13">
+        <v>1611124.0</v>
+      </c>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>-6000000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>4000000.0</v>
       </c>
-      <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
-    </row>
-    <row r="14" spans="1:57">
+      <c r="BF13"/>
+    </row>
+    <row r="14" spans="1:58">
       <c r="A14" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="B14">
+        <v>7486000.0</v>
+      </c>
+      <c r="C14">
         <v>7474000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>10285000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>9682000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>10152000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>10065000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>9690000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>9624000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>10052000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>11135000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>11034000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>11245000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>11322000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>11598000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>11622710.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>12079000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>11026000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>10428000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>9046000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>8847000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>8269000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>7680648.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>7057000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>6529000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>6394000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>5918524.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>5807000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>5520000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>4789000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>4547792.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>4159000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>3677000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>3535000.0</v>
       </c>
-      <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
-      <c r="AO14">
-[...1 lines deleted...]
-      </c>
+      <c r="AO14"/>
       <c r="AP14">
         <v>2000000.0</v>
       </c>
       <c r="AQ14">
         <v>2000000.0</v>
       </c>
       <c r="AR14">
-        <v>1000000.0</v>
-[...1 lines deleted...]
-      <c r="AS14"/>
+        <v>1547000.0</v>
+      </c>
+      <c r="AS14">
+        <v>1497000.0</v>
+      </c>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
-    </row>
-    <row r="15" spans="1:57">
+      <c r="BF14"/>
+    </row>
+    <row r="15" spans="1:58">
       <c r="A15" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-      <c r="O15">
+      <c r="O15"/>
+      <c r="P15">
         <v>0.0</v>
       </c>
-      <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
-      <c r="S15">
+      <c r="S15"/>
+      <c r="T15">
         <v>11609000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>23218000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>29148000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>238.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>8744000.0</v>
       </c>
-      <c r="X15"/>
       <c r="Y15"/>
-      <c r="Z15">
+      <c r="Z15"/>
+      <c r="AA15">
         <v>238.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>8744000.0</v>
       </c>
-      <c r="AB15"/>
       <c r="AC15"/>
-      <c r="AD15">
+      <c r="AD15"/>
+      <c r="AE15">
         <v>491.0</v>
       </c>
-      <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
-    </row>
-    <row r="16" spans="1:57">
+      <c r="BF15"/>
+    </row>
+    <row r="16" spans="1:58">
       <c r="A16" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="B16">
+        <v>85552000.0</v>
+      </c>
+      <c r="C16">
         <v>68671000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>63757000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>93042000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>89067000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>94617000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>57058000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>89922000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>123075000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>147129000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>141182301.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>150914000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>147392000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>157513000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>134562697.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>305234000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>302646000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>338167000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>344342000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>377885000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>255815000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>124565731.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>137990000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>62974000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>68940000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>34864341.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>18726000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>23833000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>9552000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>23372269.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>14495000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>9742000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>36149000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>28625765.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>24119000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>14522000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>12781000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>23408471.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>23298000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>22217000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>39467000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>47887748.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>14310000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>18648000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>9081000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>10070214.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>7811000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>5360000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>8042000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>19059790.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>30838000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>4446000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>29424000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>31314523.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>37294000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>-4332000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>39307000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:57">
+    <row r="17" spans="1:58">
       <c r="A17" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -20662,340 +21312,347 @@
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
-    </row>
-    <row r="18" spans="1:57">
+      <c r="BF17"/>
+    </row>
+    <row r="18" spans="1:58">
       <c r="A18" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="B18">
+        <v>-7158000.0</v>
+      </c>
+      <c r="C18">
         <v>-8852000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-4406000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>9636000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>26630000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-27575000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-29535000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-41777000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-30117000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>9032000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-11931330.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>19861000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-16626000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>8244000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-28896995.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>11789000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>3399000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>1820000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-28173000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>139799000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>149320000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>17559609.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>95334000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-2209000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>22935000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>29709261.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-1628000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>1428000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-6094000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-4859391.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-3590000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-41267000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-3262000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-6249982.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>9581000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>1646000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-10627000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>778452.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>584000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-17480000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-8685000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-21397647.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-10399000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>7882000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>89000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-4490720.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-1105000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-2764000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-11071000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-33255036.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>10003000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>2111000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-7104000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>11175016.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-1606000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>1974000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>864000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:57">
+    <row r="19" spans="1:58">
       <c r="A19" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="B19">
+        <v>3053000.0</v>
+      </c>
+      <c r="C19">
         <v>-278000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-274000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-8684000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-9294000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>28035000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-5386000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-13773000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-11035000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-2596000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-2749101.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-3072000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-3481000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-3895000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-5695802.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-10257000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-38954000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-19310000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-33017000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-23007000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-34227000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-63727377.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-22874000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-28545000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-13957000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-13407713.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-13337000.0</v>
       </c>
-      <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
-    </row>
-    <row r="20" spans="1:57">
+      <c r="BF19"/>
+    </row>
+    <row r="20" spans="1:58">
       <c r="A20" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -21009,1480 +21666,1503 @@
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
-    </row>
-    <row r="21" spans="1:57">
+      <c r="BF20"/>
+    </row>
+    <row r="21" spans="1:58">
       <c r="A21" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="B21">
+        <v>20748000.0</v>
+      </c>
+      <c r="C21">
         <v>13220000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-24488000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-5137000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-30357000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>33276000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-16148481.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>17179000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
-[...1 lines deleted...]
-      </c>
+      <c r="M21"/>
       <c r="N21">
         <v>2775000.0</v>
       </c>
       <c r="O21">
+        <v>2775000.0</v>
+      </c>
+      <c r="P21">
         <v>-38638000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-8104000.0</v>
       </c>
-      <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
-    </row>
-    <row r="22" spans="1:57">
+      <c r="BF21"/>
+    </row>
+    <row r="22" spans="1:58">
       <c r="A22" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B22">
+        <v>1311000.0</v>
+      </c>
+      <c r="C22">
         <v>-6367000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-56174000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-21348000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-55494000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-10700000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-14511000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-26346000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-9988000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-10627000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>4408000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-4015000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-2214000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-32750000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-48430738.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-8651000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>5361000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-8439000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>49036000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>204919000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>293525000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>166662828.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>117526000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>56886000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>22242000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>13228793.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>9361000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>8411000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>10555000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>10366527.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>10039000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>5343000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>9687000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>10151786.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>11852000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>9020000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>10100000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>8140711.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>8099000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>18932000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-9499000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>7119231.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>7133000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>4976000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>4059000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>2589002.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>641000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>596000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>207000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-8880743.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>27603000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-28099000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-10069000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-20691868.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-9948000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>-1556000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>-6520000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:57">
+    <row r="23" spans="1:58">
       <c r="A23" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>179</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>-278000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-1191069.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-431000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-729000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-770000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1435481.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-738000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-483000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-364000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-528741.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-541000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-609000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-470000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-523151.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-602000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-422000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-339000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-261000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-311000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-308000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-2876032.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-8635000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-1751000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-13957000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-13407713.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-8744000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>8400000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-15185000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>8949427.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-34176000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-24240000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-13908000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>3151364.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-9682000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-11146000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-4486000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-6529203.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-11725000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-15416000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-13464000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>3107412.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-3169000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1638000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-6000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>9999032.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-11000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-11228000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>44592000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-232114.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>44867000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-69000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-201000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1445275.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-874000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-886000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-940000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:57">
+    <row r="24" spans="1:58">
       <c r="A24" t="s">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>180</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>139000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>968640.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-146000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>649000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>160000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>10996000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>286000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>752000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1117000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>2750706.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>55000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>6000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-1187000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>1302416.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-25780000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-25480000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>300000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-6000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000.0</v>
       </c>
       <c r="U24">
         <v>3000.0</v>
       </c>
       <c r="V24">
+        <v>3000.0</v>
+      </c>
+      <c r="W24">
         <v>-107500.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>224000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>225000.0</v>
       </c>
-      <c r="Y24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Z24"/>
       <c r="AA24">
         <v>2000.0</v>
       </c>
       <c r="AB24">
         <v>2000.0</v>
       </c>
-      <c r="AC24"/>
-      <c r="AD24">
+      <c r="AC24">
+        <v>2000.0</v>
+      </c>
+      <c r="AD24"/>
+      <c r="AE24">
         <v>350065.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-22000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>10000.0</v>
       </c>
-      <c r="AG24"/>
-      <c r="AH24">
+      <c r="AH24"/>
+      <c r="AI24">
         <v>27625.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>16000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>95000.0</v>
       </c>
-      <c r="AK24"/>
-      <c r="AL24">
+      <c r="AL24"/>
+      <c r="AM24">
         <v>-603112.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>497000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>230000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>264000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-143500.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>103000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>48000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>3000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-79000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>4000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>89000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>58000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>4092900.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>236000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>539000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>133000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>314390.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>302000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>306000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>226000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:57">
+    <row r="25" spans="1:58">
       <c r="A25" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="B25">
+        <v>1294000.0</v>
+      </c>
+      <c r="C25">
         <v>-1744000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>51092000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1849000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>37495000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>659000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-7183000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>18397000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>5109000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>4839000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>42044497.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-1363000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-15356000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-8310000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-21053100.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-1186000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-6700000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-32282000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-89426000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-14968000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-25184000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-33125973.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-17911000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-506000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-172000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>287205.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-43000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-679000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-92000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-6120135.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>278000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>2606000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>1361000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>6982647.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>3457000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>3067000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>2799000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>2601136.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>2404000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>2143000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>14272000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>2073609.0</v>
       </c>
-      <c r="AQ25">
-[...1 lines deleted...]
-      </c>
       <c r="AR25">
-        <v>1839000.0</v>
+        <v>98000.0</v>
       </c>
       <c r="AS25">
+        <v>342000.0</v>
+      </c>
+      <c r="AT25">
         <v>1185000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>212929.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>1958000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>1324000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>1446000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-12107860.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>2428000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>22458000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>2307000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>12285224.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>2893000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>2872000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>3007000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:57">
+    <row r="26" spans="1:58">
       <c r="A26" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
-[...1 lines deleted...]
-      </c>
+      <c r="F26"/>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26">
         <v>426.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-144000.0</v>
       </c>
       <c r="N26">
         <v>-144000.0</v>
       </c>
       <c r="O26">
+        <v>-144000.0</v>
+      </c>
+      <c r="P26">
         <v>366.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-352000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-245000.0</v>
       </c>
-      <c r="R26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="S26"/>
       <c r="T26">
         <v>-4771000.0</v>
       </c>
       <c r="U26">
         <v>-4771000.0</v>
       </c>
-      <c r="V26"/>
+      <c r="V26">
+        <v>-4771000.0</v>
+      </c>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
-[...1 lines deleted...]
-      </c>
+      <c r="Z26"/>
       <c r="AA26">
         <v>8400000.0</v>
       </c>
       <c r="AB26">
         <v>8400000.0</v>
       </c>
-      <c r="AC26"/>
+      <c r="AC26">
+        <v>8400000.0</v>
+      </c>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
-    </row>
-    <row r="27" spans="1:57">
+      <c r="BF26"/>
+    </row>
+    <row r="27" spans="1:58">
       <c r="A27" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-      <c r="AE27">
+      <c r="AE27"/>
+      <c r="AF27">
         <v>762000.0</v>
       </c>
-      <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
-    </row>
-    <row r="28" spans="1:57">
+      <c r="BF27"/>
+    </row>
+    <row r="28" spans="1:58">
       <c r="A28" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="B28">
+        <v>20748000.0</v>
+      </c>
+      <c r="C28">
         <v>13220000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-24593000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-5568000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-31086000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>32506000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-14713000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>16441000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>7340000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-4707000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>4671724.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-17401000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>2166000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>15271000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-38182230.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-9058000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-13140000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1808000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-6625000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-16471000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-18074000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-28904411.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-20542000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-3982000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>11141000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-13375511.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-3479000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>12851000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-7726000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>13247288.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>8365000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>14850000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>10785000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>10670364.0</v>
       </c>
-      <c r="AI28"/>
       <c r="AJ28"/>
       <c r="AK28"/>
       <c r="AL28"/>
       <c r="AM28"/>
       <c r="AN28"/>
       <c r="AO28"/>
-      <c r="AP28">
+      <c r="AP28"/>
+      <c r="AQ28">
         <v>55285535.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>5958000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>1637000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-1081000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>6436032.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>3552000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-6000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-5000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>22383403.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>16154000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-27628000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>80000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-12469854.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>2449000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-5437000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-2265000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:57">
+    <row r="29" spans="1:58">
       <c r="A29" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="B29">
+        <v>-4366000.0</v>
+      </c>
+      <c r="C29">
         <v>-6987000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2249000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>18174000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>35274000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-22850000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-14344000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-28290000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-19922000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>11255000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-6813930.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>23173000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-13729000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>10952000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-21606424.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>21903000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>16573000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>21430000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>4838000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>162809000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>183550000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>81179486.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>118432000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>26561000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>36892000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>43116974.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>11709000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>10282000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>9091000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-13458565.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>30564000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-17017000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>10646000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>3284931.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>19279000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>12887000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-6141000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>6704543.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>12806000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-1834000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>5043000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-9019727.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>2625000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>10421000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>4362000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>2989832.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>761000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>307000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-5541000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-20009083.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>15358000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>3560000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-5830000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>11811264.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-1276000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>2273000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>1096000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:57">
+    <row r="30" spans="1:58">
       <c r="A30" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="B30">
+        <v>261000.0</v>
+      </c>
+      <c r="C30">
         <v>-2143000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-6916000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-8684000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-9294000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>28035000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-5386000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-13773000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-11883000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-2968000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-5473507.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-3072000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-3481000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-3895000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-5695802.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-10257000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-38954000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-19310000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-33017000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-23007000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-34227000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-63727377.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-22874000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-28545000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-13957000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-13407713.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-13337000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-8852000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-15185000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>8949427.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-34176000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-24240000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-13908000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-9507288.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-9682000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-11146000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-4486000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-6529203.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-11725000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-15416000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-13464000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-12521420.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-12921000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-2491000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-4270000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-7559552.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-1862000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-2982000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-5472000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-9153053.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-5119000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-910000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-1141000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-321858.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-28000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>7000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-6000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>