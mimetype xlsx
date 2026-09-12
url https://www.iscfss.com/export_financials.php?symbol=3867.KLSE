--- v0 (2026-03-14)
+++ v1 (2026-09-12)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="184">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="186">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
     <t>2021-06-30</t>
   </si>
   <si>
     <t>2020-06-30</t>
   </si>
   <si>
     <t>2019-06-30</t>
   </si>
   <si>
     <t>2018-06-30</t>
   </si>
@@ -271,50 +274,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -941,83 +947,84 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:V62"/>
+  <dimension ref="A1:W62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22">
+    <row r="1" spans="1:23">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1040,3255 +1047,3395 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
-    </row>
-    <row r="2" spans="1:22">
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B2">
+        <v>563241000.0</v>
+      </c>
+      <c r="C2">
         <v>374709000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>116080000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>108752000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>151127000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>146212000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>114228000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>75017000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>86836000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>93196000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>51414000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>56317000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>57407000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>70021000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>98244000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>94991000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>240862000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>149463000.0</v>
       </c>
-      <c r="S2"/>
-      <c r="T2">
+      <c r="T2"/>
+      <c r="U2">
         <v>212945000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>258477000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>199540000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:22">
+    <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
-    </row>
-    <row r="4" spans="1:22">
+      <c r="W3"/>
+    </row>
+    <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
-    </row>
-    <row r="5" spans="1:22">
+      <c r="W4"/>
+    </row>
+    <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="B5"/>
+        <v>26</v>
+      </c>
+      <c r="B5">
+        <v>52211000.0</v>
+      </c>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
-    </row>
-    <row r="6" spans="1:22">
+      <c r="W5"/>
+    </row>
+    <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
-    </row>
-    <row r="7" spans="1:22">
+      <c r="W6"/>
+    </row>
+    <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B7">
+        <v>15743000.0</v>
+      </c>
+      <c r="C7">
         <v>18606000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>18778000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>24965000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>26347000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>25309000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>26593000.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
-    </row>
-    <row r="8" spans="1:22">
+      <c r="W7"/>
+    </row>
+    <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B8">
         <v>352373000.0</v>
       </c>
       <c r="C8">
         <v>352373000.0</v>
       </c>
       <c r="D8">
         <v>352373000.0</v>
       </c>
       <c r="E8">
         <v>352373000.0</v>
       </c>
       <c r="F8">
         <v>352373000.0</v>
       </c>
       <c r="G8">
         <v>352373000.0</v>
       </c>
       <c r="H8">
         <v>352373000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>352373000.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
-    </row>
-    <row r="9" spans="1:22">
+      <c r="W8"/>
+    </row>
+    <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
-      <c r="J9">
+      <c r="J9"/>
+      <c r="K9">
         <v>0.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>247431000.0</v>
       </c>
-      <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
-    </row>
-    <row r="10" spans="1:22">
+      <c r="W9"/>
+    </row>
+    <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B10">
+        <v>745454000.0</v>
+      </c>
+      <c r="C10">
         <v>467805000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1093483000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1053096000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>964826000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>985988000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>835231000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>713386000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>647621000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>535793000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>317339000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>152014000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>78114000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>35788000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>43556000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>69543000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>128866000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>77329000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>102245000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>106758000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>84754000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>173449000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:22">
+    <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>32</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
         <v>70000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>20000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>0.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>964826000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>306458000.0</v>
       </c>
-      <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
-    </row>
-    <row r="12" spans="1:22">
+      <c r="W11"/>
+    </row>
+    <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B12">
+        <v>745454000.0</v>
+      </c>
+      <c r="C12">
         <v>1091605000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1093483000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1053096000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>964826000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>985988000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>835231000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>713386000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>647621000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>535793000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>317339000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>152014000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>78114000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>35788000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>43556000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>69543000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>128866000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>77329000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>102245000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>106758000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>84754000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>173449000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:22">
+    <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B13">
         <v>352373000.0</v>
       </c>
       <c r="C13">
         <v>352373000.0</v>
       </c>
       <c r="D13">
         <v>352373000.0</v>
       </c>
       <c r="E13">
         <v>352373000.0</v>
       </c>
       <c r="F13">
         <v>352373000.0</v>
       </c>
       <c r="G13">
         <v>352373000.0</v>
       </c>
       <c r="H13">
         <v>352373000.0</v>
       </c>
       <c r="I13">
         <v>352373000.0</v>
       </c>
       <c r="J13">
         <v>352373000.0</v>
       </c>
       <c r="K13">
-        <v>104942000.0</v>
+        <v>352373000.0</v>
       </c>
       <c r="L13">
         <v>104942000.0</v>
       </c>
       <c r="M13">
         <v>104942000.0</v>
       </c>
       <c r="N13">
         <v>104942000.0</v>
       </c>
       <c r="O13">
         <v>104942000.0</v>
       </c>
       <c r="P13">
         <v>104942000.0</v>
       </c>
       <c r="Q13">
         <v>104942000.0</v>
       </c>
       <c r="R13">
         <v>104942000.0</v>
       </c>
       <c r="S13">
         <v>104942000.0</v>
       </c>
       <c r="T13">
         <v>104942000.0</v>
       </c>
       <c r="U13">
         <v>104942000.0</v>
       </c>
       <c r="V13">
         <v>104942000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:22">
+      <c r="W13">
+        <v>104942000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B14">
+        <v>198861000.0</v>
+      </c>
+      <c r="C14">
         <v>198873500.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>198899818.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>198856638.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>198556077.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>197887887.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>190247250.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>190025049.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>189981000.0</v>
       </c>
       <c r="J14">
         <v>189981000.0</v>
       </c>
       <c r="K14">
+        <v>189981000.0</v>
+      </c>
+      <c r="L14">
         <v>189927000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>189884000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>189111000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>192572000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>193764000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>194041000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>194900000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>194902000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>194904000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>194906000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>197150000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>198918000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:22">
+    <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
-    </row>
-    <row r="16" spans="1:22">
+      <c r="W15"/>
+    </row>
+    <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>118193000.0</v>
       </c>
-      <c r="D16"/>
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16">
         <v>31377000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>25592000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>-11985000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
-    </row>
-    <row r="17" spans="1:22">
+      <c r="W16"/>
+    </row>
+    <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
-    </row>
-    <row r="18" spans="1:22">
+      <c r="W17"/>
+    </row>
+    <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
-    </row>
-    <row r="19" spans="1:22">
+      <c r="W18"/>
+    </row>
+    <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
-    </row>
-    <row r="20" spans="1:22">
+      <c r="W19"/>
+    </row>
+    <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>12393000.0</v>
       </c>
-      <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
-    </row>
-    <row r="21" spans="1:22">
+      <c r="W20"/>
+    </row>
+    <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
-      <c r="P21">
-[...1 lines deleted...]
-      </c>
+      <c r="P21"/>
       <c r="Q21">
         <v>12393000.0</v>
       </c>
       <c r="R21">
         <v>12393000.0</v>
       </c>
       <c r="S21">
         <v>12393000.0</v>
       </c>
       <c r="T21">
         <v>12393000.0</v>
       </c>
       <c r="U21">
         <v>12393000.0</v>
       </c>
       <c r="V21">
+        <v>12393000.0</v>
+      </c>
+      <c r="W21">
         <v>16676000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:22">
+    <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B22">
+        <v>278798000.0</v>
+      </c>
+      <c r="C22">
         <v>157377000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>146200000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>149537000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>206279000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>170226000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>117118000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>105432000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>118078000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>110819000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>87670000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>93481000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>94458000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>70292000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>93418000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>102270000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>87736000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>71998000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>105475000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>106583000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>90813000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>61026000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:22">
+    <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B23">
+        <v>3545096000.0</v>
+      </c>
+      <c r="C23">
         <v>3007821000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2960124000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>3012111000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>3118857000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2564418000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2009719000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1708380000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1695860000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1630636000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1370819000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1386125000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1193088000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1287886000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1414387000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1419776000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1439076000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1399804000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1624935000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1590879000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1645785000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1468662000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:22">
+    <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B24">
+        <v>207742000.0</v>
+      </c>
+      <c r="C24">
         <v>104027000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>12342000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>79480000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>180100000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>12856000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>0.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>0.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>28553000.0</v>
       </c>
-      <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
-      <c r="N24">
+      <c r="N24"/>
+      <c r="O24">
         <v>15000000.0</v>
       </c>
-      <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
-    </row>
-    <row r="25" spans="1:22">
+      <c r="W24"/>
+    </row>
+    <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>46</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>118611000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>28465000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>101268000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>203666000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>36577000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>23858000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I25">
         <v>0.0</v>
       </c>
       <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
         <v>28553000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>0.0</v>
       </c>
-      <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
-    </row>
-    <row r="26" spans="1:22">
+      <c r="W25"/>
+    </row>
+    <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
-    </row>
-    <row r="27" spans="1:22">
+      <c r="W26"/>
+    </row>
+    <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
-    </row>
-    <row r="28" spans="1:22">
+      <c r="W27"/>
+    </row>
+    <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B28">
+        <v>-515280000.0</v>
+      </c>
+      <c r="C28">
         <v>-345172000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-982462000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-776467000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-745209000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-877115000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-799388000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-677543000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-572591000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-443790000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-284042000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-58422000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>15328000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>148685000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>159342000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>137913000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>87301000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>189626000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>237386000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>254796000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>335793000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>180671000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:22">
+    <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B29">
+        <v>2420279000.0</v>
+      </c>
+      <c r="C29">
         <v>2183886000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2183197000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2266482000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2193483000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1781254000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1390157000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1269211000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1262576000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1211995000.0</v>
       </c>
-      <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
-    </row>
-    <row r="30" spans="1:22">
+      <c r="W29"/>
+    </row>
+    <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B30">
+        <v>533394000.0</v>
+      </c>
+      <c r="C30">
         <v>393862000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>322990000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>297938000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>335518000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>269429000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>247526000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>177577000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>228533000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>249925000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>181484000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>269513000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>178302000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>207199000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>204261000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>194817000.0</v>
       </c>
-      <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
-    </row>
-    <row r="31" spans="1:22">
+      <c r="W30"/>
+    </row>
+    <row r="31" spans="1:23">
       <c r="A31" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>2014818000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>2000213000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>1697690000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>1380907000.0</v>
       </c>
-      <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
-    </row>
-    <row r="32" spans="1:22">
+      <c r="W31"/>
+    </row>
+    <row r="32" spans="1:23">
       <c r="A32" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B32">
+        <v>988678000.0</v>
+      </c>
+      <c r="C32">
         <v>1270266000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1127398000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>977989000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>936165000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>903330000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>854171000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>806652000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>726896000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>656020000.0</v>
       </c>
-      <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
-    </row>
-    <row r="33" spans="1:22">
+      <c r="W32"/>
+    </row>
+    <row r="33" spans="1:23">
       <c r="A33" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B33">
+        <v>1961454000.0</v>
+      </c>
+      <c r="C33">
         <v>1337369000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1380748000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1490603000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1591551000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1118880000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>789643000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>694662000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>678308000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>703738000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>753442000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>843594000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>823217000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>961888000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1059102000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1032786000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>993994000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1084195000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1191547000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1165633000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1228892000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>1047870000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:22">
+    <row r="34" spans="1:23">
       <c r="A34" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
-    </row>
-    <row r="35" spans="1:22">
+      <c r="W34"/>
+    </row>
+    <row r="35" spans="1:23">
       <c r="A35" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B35">
+        <v>287256999.0</v>
+      </c>
+      <c r="C35">
         <v>131488000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>41856000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>108204000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>205935000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>37475000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>24674000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>2082000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>275000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>30801000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>3893000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>32321000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>29367000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>37977000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>18479000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>33665000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>101302000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>136868000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>179133000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>192743000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>402887000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>470508000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:22">
+    <row r="36" spans="1:23">
       <c r="A36" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="B36">
+        <v>57</v>
+      </c>
+      <c r="B36"/>
+      <c r="C36">
         <v>46000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>26220000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>27072000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>27943000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>28836000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>29755000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>30685000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>31615000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>32545000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>33475000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>34334000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46000.0</v>
       </c>
       <c r="N36">
         <v>46000.0</v>
       </c>
       <c r="O36">
         <v>46000.0</v>
       </c>
       <c r="P36">
         <v>46000.0</v>
       </c>
       <c r="Q36">
+        <v>46000.0</v>
+      </c>
+      <c r="R36">
         <v>19787000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>20348000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>21160000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>693000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>40263000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>4818000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:22">
+    <row r="37" spans="1:23">
       <c r="A37" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
-    </row>
-    <row r="38" spans="1:22">
+      <c r="W37"/>
+    </row>
+    <row r="38" spans="1:23">
       <c r="A38" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>27026000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>27897000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>28790000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>29709000.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
-    </row>
-    <row r="39" spans="1:22">
+      <c r="W38"/>
+    </row>
+    <row r="39" spans="1:23">
       <c r="A39" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B39">
+        <v>25996000.0</v>
+      </c>
+      <c r="C39">
         <v>27608000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>16703000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>20937000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>20683000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>19895000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>20201000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>17323000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>23320000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>30361000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>30884000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>27523000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>18997000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>12719000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>14050000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>20360000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>228480000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>166282000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>225668000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>211905000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>241326000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>186317000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:22">
+    <row r="40" spans="1:23">
       <c r="A40" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B40">
+        <v>21432000.0</v>
+      </c>
+      <c r="C40">
         <v>-4022000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>228492000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>237352000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>392686000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>298108000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>214770000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>119281000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>123722000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>112263000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>109190000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>166411000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>105167000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>91122000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>158955000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>124406000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>3611000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>149463000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>201090000.0</v>
       </c>
-      <c r="T40"/>
-      <c r="U40">
+      <c r="U40"/>
+      <c r="V40">
         <v>22000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>6800000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:22">
+    <row r="41" spans="1:23">
       <c r="A41" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>6936000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>2269000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>898000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>816000.0</v>
       </c>
-      <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
-    </row>
-    <row r="42" spans="1:22">
+      <c r="W41"/>
+    </row>
+    <row r="42" spans="1:23">
       <c r="A42" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B42">
+        <v>-80217000.0</v>
+      </c>
+      <c r="C42">
         <v>-42620000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>65909000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>85286000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>57088000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-5182000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-88431000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-105875000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>835173000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>767619000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>874704000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>754123000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>627376000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>611246000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>620411000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>643287000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>635186000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>594426000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>660618000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>608765000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>347553000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>320040000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:22">
+    <row r="43" spans="1:23">
       <c r="A43" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
-    </row>
-    <row r="44" spans="1:22">
+      <c r="W43"/>
+    </row>
+    <row r="44" spans="1:23">
       <c r="A44" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
-    </row>
-    <row r="45" spans="1:22">
+      <c r="W44"/>
+    </row>
+    <row r="45" spans="1:23">
       <c r="A45" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B45">
+        <v>1961408000.0</v>
+      </c>
+      <c r="C45">
         <v>1337323000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>5474723000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>5278778000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>5151518000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>4530460000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>3960495000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
-    </row>
-    <row r="46" spans="1:22">
+      <c r="W45"/>
+    </row>
+    <row r="46" spans="1:23">
       <c r="A46" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B46">
+        <v>1961408000.0</v>
+      </c>
+      <c r="C46">
         <v>1337323000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>1354528000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>1463531000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>1563608000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1090044000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>759888000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>663977000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>646693000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>671193000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>719967000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>809260000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>823171000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>958963000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>1045585000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>1020347000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>961814000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>1051454000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>1157994000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>1152547000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>1176236000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>1026376000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:22">
+    <row r="47" spans="1:23">
       <c r="A47" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>68</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
         <v>1337323000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>1354528000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>1463531000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>1563608000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>1090044000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>759888000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>663977000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>646693000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>671193000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>719967000.0</v>
       </c>
-      <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
-    </row>
-    <row r="48" spans="1:22">
+      <c r="W47"/>
+    </row>
+    <row r="48" spans="1:23">
       <c r="A48" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B48">
+        <v>1881481000.0</v>
+      </c>
+      <c r="C48">
         <v>1770106000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>1672672000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>1577159000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>1590752000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>1350499000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>1116965000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>1022713000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>978764000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>890489000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>764234000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>633000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>566000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>550000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>559000000.0</v>
       </c>
-      <c r="P48"/>
       <c r="Q48"/>
       <c r="R48"/>
       <c r="S48"/>
       <c r="T48"/>
       <c r="U48"/>
       <c r="V48"/>
-    </row>
-    <row r="49" spans="1:22">
+      <c r="W48"/>
+    </row>
+    <row r="49" spans="1:23">
       <c r="A49" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
-    </row>
-    <row r="50" spans="1:22">
+      <c r="W49"/>
+    </row>
+    <row r="50" spans="1:23">
       <c r="A50" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B50">
+        <v>6689000.0</v>
+      </c>
+      <c r="C50">
         <v>0.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>79901000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>172184000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>13170000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>70708000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>9250000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>0.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>75030000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>63450000.0</v>
       </c>
-      <c r="K50"/>
-      <c r="L50">
+      <c r="L50"/>
+      <c r="M50">
         <v>94000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>93000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>184000000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>203000000.0</v>
       </c>
-      <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
-    </row>
-    <row r="51" spans="1:22">
+      <c r="W50"/>
+    </row>
+    <row r="51" spans="1:23">
       <c r="A51" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B51">
+        <v>230174000.0</v>
+      </c>
+      <c r="C51">
         <v>122633000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>111021000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>276629000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>219617000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>108873000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35843000.0</v>
       </c>
       <c r="H51">
         <v>35843000.0</v>
       </c>
       <c r="I51">
+        <v>35843000.0</v>
+      </c>
+      <c r="J51">
         <v>75030000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>92003000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>33297000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>93592000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>93442000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>184473000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>202898000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>207456000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>216167000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>266955000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>339631000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>361554000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>420547000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>354120000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:22">
+    <row r="52" spans="1:23">
       <c r="A52" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B52">
-        <v>8044000.0</v>
+        <v>10291000.0</v>
       </c>
       <c r="C52">
+        <v>4022000.0</v>
+      </c>
+      <c r="D52">
         <v>82556000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>175361000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>15951000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>72296000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11985000.0</v>
       </c>
       <c r="H52">
         <v>11985000.0</v>
       </c>
       <c r="I52">
+        <v>11985000.0</v>
+      </c>
+      <c r="J52">
         <v>75030000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>63450000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>33297000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>93592000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>93442000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>169473000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>202898000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>195359000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>130433000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>193149000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>219465000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>218744000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>288193000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>129916000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:22">
+    <row r="53" spans="1:23">
       <c r="A53" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B53">
+        <v>492600000.0</v>
+      </c>
+      <c r="C53">
         <v>623800000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>975214000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>868033000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>635869000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>641458000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>603800000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>621557000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>462900000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>424422000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>235550000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="M53">
         <v>1000000.0</v>
       </c>
       <c r="N53">
         <v>1000000.0</v>
       </c>
       <c r="O53">
         <v>1000000.0</v>
       </c>
-      <c r="P53"/>
+      <c r="P53">
+        <v>1000000.0</v>
+      </c>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
-    </row>
-    <row r="54" spans="1:22">
+      <c r="W53"/>
+    </row>
+    <row r="54" spans="1:23">
       <c r="A54" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
-    </row>
-    <row r="55" spans="1:22">
+      <c r="W54"/>
+    </row>
+    <row r="55" spans="1:23">
       <c r="A55" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B55">
+        <v>3545096000.0</v>
+      </c>
+      <c r="C55">
         <v>3007821000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>2960124000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>3012111000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>3118857000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>2564418000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>2009719000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1708380000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1695860000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1630636000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1370819000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1386125000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1193088000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1287886000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1414387000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1419776000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1439076000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1399804000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1624935000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1590879000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1645785000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1468662000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:22">
+    <row r="56" spans="1:23">
       <c r="A56" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B56">
+        <v>1583642000.0</v>
+      </c>
+      <c r="C56">
         <v>1670452000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1579376000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1521508000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1527306000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1445538000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1220076000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1013718000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1017552000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>926898000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>617377000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>542531000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>369871000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>325998000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>355285000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>386990000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>445082000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>315609000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>433388000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>425246000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>416893000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>420792000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:22">
+    <row r="57" spans="1:23">
       <c r="A57" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B57">
+        <v>594964000.0</v>
+      </c>
+      <c r="C57">
         <v>400186000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>451978000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>543519000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>591141000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>542208000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>365905000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>207066000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>290656000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>270878000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>196810000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>325638000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>256592000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>333853000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>462060000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>416972000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>374906000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>342612000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>420555000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>431689000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>546692000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>336256000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:22">
+    <row r="58" spans="1:23">
       <c r="A58" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B58">
+        <v>882221000.0</v>
+      </c>
+      <c r="C58">
         <v>531674000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>493834000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>651723000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>797076000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>579683000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>390579000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>209148000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>290931000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>301679000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>200703000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>357959000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>285959000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>371830000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>480539000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>450637000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>476208000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>479480000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>599688000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>624432000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>949579000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>806764000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:22">
+    <row r="59" spans="1:23">
       <c r="A59" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
-    </row>
-    <row r="60" spans="1:22">
+      <c r="W59"/>
+    </row>
+    <row r="60" spans="1:23">
       <c r="A60" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B60">
+        <v>2205848000.0</v>
+      </c>
+      <c r="C60">
         <v>2079859000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>2090954000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>2014818000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>2000213000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1697690000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1380907000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1269211000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1187546000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1119992000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>979646000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>859065000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>732318000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>716188000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>725353000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>748229000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>740128000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>699368000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>765560000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>713707000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>452495000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>424982000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:22">
+    <row r="61" spans="1:23">
       <c r="A61" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
-      <c r="F61">
-[...1 lines deleted...]
-      </c>
+      <c r="F61"/>
       <c r="G61">
         <v>-163816000.0</v>
       </c>
       <c r="H61">
         <v>-163816000.0</v>
       </c>
       <c r="I61">
         <v>-163816000.0</v>
       </c>
       <c r="J61">
         <v>-163816000.0</v>
       </c>
       <c r="K61">
         <v>-163816000.0</v>
       </c>
-      <c r="L61"/>
+      <c r="L61">
+        <v>-163816000.0</v>
+      </c>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
-    </row>
-    <row r="62" spans="1:22">
+      <c r="W61"/>
+    </row>
+    <row r="62" spans="1:23">
       <c r="A62" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
+      <c r="W62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BE62"/>
+  <dimension ref="A1:BG62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:57">
+    <row r="1" spans="1:59">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>83</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>84</v>
       </c>
       <c r="D1" t="s">
-        <v>1</v>
+        <v>85</v>
       </c>
       <c r="E1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="F1" t="s">
-        <v>86</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>87</v>
       </c>
       <c r="H1" t="s">
-        <v>2</v>
+        <v>88</v>
       </c>
       <c r="I1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="J1" t="s">
-        <v>89</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>90</v>
       </c>
       <c r="L1" t="s">
-        <v>3</v>
+        <v>91</v>
       </c>
       <c r="M1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="N1" t="s">
-        <v>92</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>93</v>
       </c>
       <c r="P1" t="s">
-        <v>4</v>
+        <v>94</v>
       </c>
       <c r="Q1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="R1" t="s">
-        <v>95</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>96</v>
       </c>
       <c r="T1" t="s">
-        <v>5</v>
+        <v>97</v>
       </c>
       <c r="U1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="V1" t="s">
-        <v>98</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>99</v>
       </c>
       <c r="X1" t="s">
-        <v>6</v>
+        <v>100</v>
       </c>
       <c r="Y1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="Z1" t="s">
-        <v>101</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>102</v>
       </c>
       <c r="AB1" t="s">
-        <v>7</v>
+        <v>103</v>
       </c>
       <c r="AC1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AD1" t="s">
-        <v>104</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>105</v>
       </c>
       <c r="AF1" t="s">
-        <v>8</v>
+        <v>106</v>
       </c>
       <c r="AG1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AH1" t="s">
-        <v>107</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>108</v>
       </c>
       <c r="AJ1" t="s">
-        <v>9</v>
+        <v>109</v>
       </c>
       <c r="AK1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AL1" t="s">
-        <v>110</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>111</v>
       </c>
       <c r="AN1" t="s">
-        <v>10</v>
+        <v>112</v>
       </c>
       <c r="AO1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AP1" t="s">
-        <v>113</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
         <v>114</v>
       </c>
       <c r="AR1" t="s">
-        <v>11</v>
+        <v>115</v>
       </c>
       <c r="AS1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AT1" t="s">
-        <v>116</v>
+        <v>12</v>
       </c>
       <c r="AU1" t="s">
         <v>117</v>
       </c>
       <c r="AV1" t="s">
-        <v>12</v>
+        <v>118</v>
       </c>
       <c r="AW1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="AX1" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="AY1" t="s">
         <v>120</v>
       </c>
       <c r="AZ1" t="s">
-        <v>13</v>
+        <v>121</v>
       </c>
       <c r="BA1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="BB1" t="s">
-        <v>122</v>
+        <v>14</v>
       </c>
       <c r="BC1" t="s">
         <v>123</v>
       </c>
       <c r="BD1" t="s">
-        <v>14</v>
+        <v>124</v>
       </c>
       <c r="BE1" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:57">
+        <v>125</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="2" spans="1:59">
       <c r="A2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B2">
+        <v>563241000.0</v>
+      </c>
+      <c r="C2">
+        <v>601592000.0</v>
+      </c>
+      <c r="D2">
         <v>478216000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>404406000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>374709000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>302320000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>337542000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>350523000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>116080000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>292671000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>294344000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>341550000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>108752000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>330343000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>399383000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>539555000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>151127000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>625247000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>661961000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>486896000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>146212000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>449836000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>391770000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>349979000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>114228000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>287988000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>315446000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>263632000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>75017000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>187819000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>241631000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>297639000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>86836000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>209098000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>210158000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>201611000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>93196000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>215646000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>215554000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>172775000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>51414000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>153129000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>194714000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>243096000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>56317000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>183027000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>174940000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>172499000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>57407000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>135313000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>173300000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>168010000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>70021000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>177948000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>178417000.0</v>
       </c>
-      <c r="BC2"/>
-      <c r="BD2">
+      <c r="BE2"/>
+      <c r="BF2">
         <v>98244000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>186724000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:57">
+    <row r="3" spans="1:59">
       <c r="A3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -4302,54 +4449,56 @@
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
-    </row>
-    <row r="4" spans="1:57">
+      <c r="BF3"/>
+      <c r="BG3"/>
+    </row>
+    <row r="4" spans="1:59">
       <c r="A4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -4363,54 +4512,15144 @@
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
-    </row>
-    <row r="5" spans="1:57">
+      <c r="BF4"/>
+      <c r="BG4"/>
+    </row>
+    <row r="5" spans="1:59">
       <c r="A5" t="s">
-        <v>25</v>
+        <v>26</v>
+      </c>
+      <c r="B5">
+        <v>52211000.0</v>
+      </c>
+      <c r="C5">
+        <v>104309000.0</v>
+      </c>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5"/>
+      <c r="AF5"/>
+      <c r="AG5"/>
+      <c r="AH5"/>
+      <c r="AI5"/>
+      <c r="AJ5"/>
+      <c r="AK5"/>
+      <c r="AL5"/>
+      <c r="AM5"/>
+      <c r="AN5"/>
+      <c r="AO5"/>
+      <c r="AP5"/>
+      <c r="AQ5"/>
+      <c r="AR5"/>
+      <c r="AS5"/>
+      <c r="AT5"/>
+      <c r="AU5"/>
+      <c r="AV5"/>
+      <c r="AW5"/>
+      <c r="AX5"/>
+      <c r="AY5"/>
+      <c r="AZ5"/>
+      <c r="BA5"/>
+      <c r="BB5"/>
+      <c r="BC5"/>
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+    </row>
+    <row r="6" spans="1:59">
+      <c r="A6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+      <c r="AB6"/>
+      <c r="AC6"/>
+      <c r="AD6"/>
+      <c r="AE6"/>
+      <c r="AF6"/>
+      <c r="AG6"/>
+      <c r="AH6"/>
+      <c r="AI6"/>
+      <c r="AJ6"/>
+      <c r="AK6"/>
+      <c r="AL6"/>
+      <c r="AM6"/>
+      <c r="AN6"/>
+      <c r="AO6"/>
+      <c r="AP6"/>
+      <c r="AQ6"/>
+      <c r="AR6"/>
+      <c r="AS6"/>
+      <c r="AT6"/>
+      <c r="AU6"/>
+      <c r="AV6"/>
+      <c r="AW6"/>
+      <c r="AX6"/>
+      <c r="AY6"/>
+      <c r="AZ6"/>
+      <c r="BA6"/>
+      <c r="BB6"/>
+      <c r="BC6"/>
+      <c r="BD6"/>
+      <c r="BE6"/>
+      <c r="BF6"/>
+      <c r="BG6"/>
+    </row>
+    <row r="7" spans="1:59">
+      <c r="A7" t="s">
+        <v>28</v>
+      </c>
+      <c r="B7">
+        <v>15743000.0</v>
+      </c>
+      <c r="C7">
+        <v>15684000.0</v>
+      </c>
+      <c r="D7">
+        <v>16567000.0</v>
+      </c>
+      <c r="E7">
+        <v>17593000.0</v>
+      </c>
+      <c r="F7">
+        <v>18606000.0</v>
+      </c>
+      <c r="G7">
+        <v>17944000.0</v>
+      </c>
+      <c r="H7">
+        <v>18876000.0</v>
+      </c>
+      <c r="I7">
+        <v>18072000.0</v>
+      </c>
+      <c r="J7">
+        <v>18778000.0</v>
+      </c>
+      <c r="K7">
+        <v>22337000.0</v>
+      </c>
+      <c r="L7">
+        <v>23273000.0</v>
+      </c>
+      <c r="M7">
+        <v>23358000.0</v>
+      </c>
+      <c r="N7">
+        <v>24965000.0</v>
+      </c>
+      <c r="O7">
+        <v>25547000.0</v>
+      </c>
+      <c r="P7">
+        <v>26302000.0</v>
+      </c>
+      <c r="Q7">
+        <v>25225000.0</v>
+      </c>
+      <c r="R7">
+        <v>26347000.0</v>
+      </c>
+      <c r="S7">
+        <v>24106000.0</v>
+      </c>
+      <c r="T7">
+        <v>24317000.0</v>
+      </c>
+      <c r="U7">
+        <v>24253000.0</v>
+      </c>
+      <c r="V7">
+        <v>25309000.0</v>
+      </c>
+      <c r="W7">
+        <v>25071000.0</v>
+      </c>
+      <c r="X7">
+        <v>25288000.0</v>
+      </c>
+      <c r="Y7">
+        <v>25569000.0</v>
+      </c>
+      <c r="Z7">
+        <v>26593000.0</v>
+      </c>
+      <c r="AA7">
+        <v>26272000.0</v>
+      </c>
+      <c r="AB7">
+        <v>26507000.0</v>
+      </c>
+      <c r="AC7">
+        <v>27932000.0</v>
+      </c>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+    </row>
+    <row r="8" spans="1:59">
+      <c r="A8" t="s">
+        <v>29</v>
+      </c>
+      <c r="B8">
+        <v>352373000.0</v>
+      </c>
+      <c r="C8">
+        <v>352373000.0</v>
+      </c>
+      <c r="D8">
+        <v>352373000.0</v>
+      </c>
+      <c r="E8">
+        <v>352373000.0</v>
+      </c>
+      <c r="F8">
+        <v>352373000.0</v>
+      </c>
+      <c r="G8">
+        <v>352373000.0</v>
+      </c>
+      <c r="H8">
+        <v>352373000.0</v>
+      </c>
+      <c r="I8">
+        <v>352373000.0</v>
+      </c>
+      <c r="J8">
+        <v>352373000.0</v>
+      </c>
+      <c r="K8">
+        <v>352373000.0</v>
+      </c>
+      <c r="L8">
+        <v>352373000.0</v>
+      </c>
+      <c r="M8">
+        <v>352373000.0</v>
+      </c>
+      <c r="N8">
+        <v>352373000.0</v>
+      </c>
+      <c r="O8">
+        <v>352373000.0</v>
+      </c>
+      <c r="P8">
+        <v>352373000.0</v>
+      </c>
+      <c r="Q8">
+        <v>352373000.0</v>
+      </c>
+      <c r="R8">
+        <v>352373000.0</v>
+      </c>
+      <c r="S8">
+        <v>352373000.0</v>
+      </c>
+      <c r="T8">
+        <v>352373000.0</v>
+      </c>
+      <c r="U8">
+        <v>352373000.0</v>
+      </c>
+      <c r="V8">
+        <v>352373000.0</v>
+      </c>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+    </row>
+    <row r="9" spans="1:59">
+      <c r="A9" t="s">
+        <v>30</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+      <c r="AB9"/>
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9"/>
+      <c r="AG9"/>
+      <c r="AH9"/>
+      <c r="AI9"/>
+      <c r="AJ9"/>
+      <c r="AK9"/>
+      <c r="AL9"/>
+      <c r="AM9"/>
+      <c r="AN9"/>
+      <c r="AO9"/>
+      <c r="AP9"/>
+      <c r="AQ9"/>
+      <c r="AR9"/>
+      <c r="AS9"/>
+      <c r="AT9"/>
+      <c r="AU9"/>
+      <c r="AV9"/>
+      <c r="AW9"/>
+      <c r="AX9"/>
+      <c r="AY9"/>
+      <c r="AZ9"/>
+      <c r="BA9"/>
+      <c r="BB9"/>
+      <c r="BC9"/>
+      <c r="BD9"/>
+      <c r="BE9"/>
+      <c r="BF9"/>
+      <c r="BG9"/>
+    </row>
+    <row r="10" spans="1:59">
+      <c r="A10" t="s">
+        <v>31</v>
+      </c>
+      <c r="B10">
+        <v>745454000.0</v>
+      </c>
+      <c r="C10">
+        <v>344160000.0</v>
+      </c>
+      <c r="D10">
+        <v>600595000.0</v>
+      </c>
+      <c r="E10">
+        <v>420452000.0</v>
+      </c>
+      <c r="F10">
+        <v>467805000.0</v>
+      </c>
+      <c r="G10">
+        <v>565167000.0</v>
+      </c>
+      <c r="H10">
+        <v>556339000.0</v>
+      </c>
+      <c r="I10">
+        <v>1060543000.0</v>
+      </c>
+      <c r="J10">
+        <v>1093483000.0</v>
+      </c>
+      <c r="K10">
+        <v>1078997000.0</v>
+      </c>
+      <c r="L10">
+        <v>1100663000.0</v>
+      </c>
+      <c r="M10">
+        <v>1058908000.0</v>
+      </c>
+      <c r="N10">
+        <v>1053096000.0</v>
+      </c>
+      <c r="O10">
+        <v>1055227000.0</v>
+      </c>
+      <c r="P10">
+        <v>1055543000.0</v>
+      </c>
+      <c r="Q10">
+        <v>1030797000.0</v>
+      </c>
+      <c r="R10">
+        <v>964826000.0</v>
+      </c>
+      <c r="S10">
+        <v>1045024000.0</v>
+      </c>
+      <c r="T10">
+        <v>1064382000.0</v>
+      </c>
+      <c r="U10">
+        <v>1043808000.0</v>
+      </c>
+      <c r="V10">
+        <v>985988000.0</v>
+      </c>
+      <c r="W10">
+        <v>1009996000.0</v>
+      </c>
+      <c r="X10">
+        <v>968124000.0</v>
+      </c>
+      <c r="Y10">
+        <v>963942000.0</v>
+      </c>
+      <c r="Z10">
+        <v>835231000.0</v>
+      </c>
+      <c r="AA10">
+        <v>823344000.0</v>
+      </c>
+      <c r="AB10">
+        <v>801728000.0</v>
+      </c>
+      <c r="AC10">
+        <v>760705000.0</v>
+      </c>
+      <c r="AD10">
+        <v>713386000.0</v>
+      </c>
+      <c r="AE10">
+        <v>736024000.0</v>
+      </c>
+      <c r="AF10">
+        <v>746395000.0</v>
+      </c>
+      <c r="AG10">
+        <v>728119000.0</v>
+      </c>
+      <c r="AH10">
+        <v>647621000.0</v>
+      </c>
+      <c r="AI10">
+        <v>602358000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>596639000.0</v>
+      </c>
+      <c r="AK10">
+        <v>592579000.0</v>
+      </c>
+      <c r="AL10">
+        <v>535793000.0</v>
+      </c>
+      <c r="AM10">
+        <v>484009000.0</v>
+      </c>
+      <c r="AN10">
+        <v>406958000.0</v>
+      </c>
+      <c r="AO10">
+        <v>359816000.0</v>
+      </c>
+      <c r="AP10">
+        <v>317339000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>249890000.0</v>
+      </c>
+      <c r="AR10">
+        <v>232932000.0</v>
+      </c>
+      <c r="AS10">
+        <v>221374000.0</v>
+      </c>
+      <c r="AT10">
+        <v>152014000.0</v>
+      </c>
+      <c r="AU10">
+        <v>181793000.0</v>
+      </c>
+      <c r="AV10">
+        <v>127722000.0</v>
+      </c>
+      <c r="AW10">
+        <v>93896000.0</v>
+      </c>
+      <c r="AX10">
+        <v>78114000.0</v>
+      </c>
+      <c r="AY10">
+        <v>72486000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>75098000.0</v>
+      </c>
+      <c r="BA10">
+        <v>65030000.0</v>
+      </c>
+      <c r="BB10">
+        <v>35788000.0</v>
+      </c>
+      <c r="BC10">
+        <v>31527000.0</v>
+      </c>
+      <c r="BD10">
+        <v>51443000.0</v>
+      </c>
+      <c r="BE10"/>
+      <c r="BF10">
+        <v>43556000.0</v>
+      </c>
+      <c r="BG10">
+        <v>47397000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:59">
+      <c r="A11" t="s">
+        <v>32</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11">
+        <v>600595000.0</v>
+      </c>
+      <c r="E11">
+        <v>420452000.0</v>
+      </c>
+      <c r="F11">
+        <v>467805000.0</v>
+      </c>
+      <c r="G11">
+        <v>565167000.0</v>
+      </c>
+      <c r="H11">
+        <v>556339000.0</v>
+      </c>
+      <c r="I11">
+        <v>1060543000.0</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
+        <v>1058908000.0</v>
+      </c>
+      <c r="N11">
+        <v>1053096000.0</v>
+      </c>
+      <c r="O11">
+        <v>1055227000.0</v>
+      </c>
+      <c r="P11">
+        <v>1055543000.0</v>
+      </c>
+      <c r="Q11">
+        <v>1030797000.0</v>
+      </c>
+      <c r="R11">
+        <v>964826000.0</v>
+      </c>
+      <c r="S11">
+        <v>1045024000.0</v>
+      </c>
+      <c r="T11">
+        <v>1064382000.0</v>
+      </c>
+      <c r="U11">
+        <v>1043808000.0</v>
+      </c>
+      <c r="V11">
+        <v>985988000.0</v>
+      </c>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11"/>
+      <c r="AG11"/>
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11"/>
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11"/>
+      <c r="AN11"/>
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11"/>
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11"/>
+    </row>
+    <row r="12" spans="1:59">
+      <c r="A12" t="s">
+        <v>33</v>
+      </c>
+      <c r="B12">
+        <v>745454000.0</v>
+      </c>
+      <c r="C12">
+        <v>943660000.0</v>
+      </c>
+      <c r="D12">
+        <v>1201595000.0</v>
+      </c>
+      <c r="E12">
+        <v>1174252000.0</v>
+      </c>
+      <c r="F12">
+        <v>1091605000.0</v>
+      </c>
+      <c r="G12">
+        <v>1116767000.0</v>
+      </c>
+      <c r="H12">
+        <v>1107939000.0</v>
+      </c>
+      <c r="I12">
+        <v>1110543000.0</v>
+      </c>
+      <c r="J12">
+        <v>1093483000.0</v>
+      </c>
+      <c r="K12">
+        <v>1078997000.0</v>
+      </c>
+      <c r="L12">
+        <v>1100663000.0</v>
+      </c>
+      <c r="M12">
+        <v>1058908000.0</v>
+      </c>
+      <c r="N12">
+        <v>1053096000.0</v>
+      </c>
+      <c r="O12">
+        <v>1055227000.0</v>
+      </c>
+      <c r="P12">
+        <v>1055543000.0</v>
+      </c>
+      <c r="Q12">
+        <v>1030797000.0</v>
+      </c>
+      <c r="R12">
+        <v>964826000.0</v>
+      </c>
+      <c r="S12">
+        <v>1045024000.0</v>
+      </c>
+      <c r="T12">
+        <v>1064382000.0</v>
+      </c>
+      <c r="U12">
+        <v>1043808000.0</v>
+      </c>
+      <c r="V12">
+        <v>985988000.0</v>
+      </c>
+      <c r="W12">
+        <v>1009996000.0</v>
+      </c>
+      <c r="X12">
+        <v>968124000.0</v>
+      </c>
+      <c r="Y12">
+        <v>963942000.0</v>
+      </c>
+      <c r="Z12">
+        <v>835231000.0</v>
+      </c>
+      <c r="AA12">
+        <v>823344000.0</v>
+      </c>
+      <c r="AB12">
+        <v>801728000.0</v>
+      </c>
+      <c r="AC12">
+        <v>760705000.0</v>
+      </c>
+      <c r="AD12">
+        <v>713386000.0</v>
+      </c>
+      <c r="AE12">
+        <v>736024000.0</v>
+      </c>
+      <c r="AF12">
+        <v>746395000.0</v>
+      </c>
+      <c r="AG12">
+        <v>728119000.0</v>
+      </c>
+      <c r="AH12">
+        <v>647621000.0</v>
+      </c>
+      <c r="AI12">
+        <v>602358000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>596639000.0</v>
+      </c>
+      <c r="AK12">
+        <v>592579000.0</v>
+      </c>
+      <c r="AL12">
+        <v>535793000.0</v>
+      </c>
+      <c r="AM12">
+        <v>484009000.0</v>
+      </c>
+      <c r="AN12">
+        <v>406958000.0</v>
+      </c>
+      <c r="AO12">
+        <v>359816000.0</v>
+      </c>
+      <c r="AP12">
+        <v>317339000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>249890000.0</v>
+      </c>
+      <c r="AR12">
+        <v>232932000.0</v>
+      </c>
+      <c r="AS12">
+        <v>221374000.0</v>
+      </c>
+      <c r="AT12">
+        <v>152014000.0</v>
+      </c>
+      <c r="AU12">
+        <v>181793000.0</v>
+      </c>
+      <c r="AV12">
+        <v>127722000.0</v>
+      </c>
+      <c r="AW12">
+        <v>93896000.0</v>
+      </c>
+      <c r="AX12">
+        <v>78114000.0</v>
+      </c>
+      <c r="AY12">
+        <v>72486000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>75098000.0</v>
+      </c>
+      <c r="BA12">
+        <v>65030000.0</v>
+      </c>
+      <c r="BB12">
+        <v>35788000.0</v>
+      </c>
+      <c r="BC12">
+        <v>31527000.0</v>
+      </c>
+      <c r="BD12">
+        <v>51443000.0</v>
+      </c>
+      <c r="BE12"/>
+      <c r="BF12">
+        <v>43556000.0</v>
+      </c>
+      <c r="BG12">
+        <v>47397000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:59">
+      <c r="A13" t="s">
+        <v>34</v>
+      </c>
+      <c r="B13">
+        <v>352373000.0</v>
+      </c>
+      <c r="C13">
+        <v>352373000.0</v>
+      </c>
+      <c r="D13">
+        <v>352373000.0</v>
+      </c>
+      <c r="E13">
+        <v>352373000.0</v>
+      </c>
+      <c r="F13">
+        <v>352373000.0</v>
+      </c>
+      <c r="G13">
+        <v>352373000.0</v>
+      </c>
+      <c r="H13">
+        <v>352373000.0</v>
+      </c>
+      <c r="I13">
+        <v>352373000.0</v>
+      </c>
+      <c r="J13">
+        <v>352373000.0</v>
+      </c>
+      <c r="K13">
+        <v>352373000.0</v>
+      </c>
+      <c r="L13">
+        <v>352373000.0</v>
+      </c>
+      <c r="M13">
+        <v>352373000.0</v>
+      </c>
+      <c r="N13">
+        <v>352373000.0</v>
+      </c>
+      <c r="O13">
+        <v>352373000.0</v>
+      </c>
+      <c r="P13">
+        <v>352373000.0</v>
+      </c>
+      <c r="Q13">
+        <v>352373000.0</v>
+      </c>
+      <c r="R13">
+        <v>352373000.0</v>
+      </c>
+      <c r="S13">
+        <v>352373000.0</v>
+      </c>
+      <c r="T13">
+        <v>352373000.0</v>
+      </c>
+      <c r="U13">
+        <v>352373000.0</v>
+      </c>
+      <c r="V13">
+        <v>352373000.0</v>
+      </c>
+      <c r="W13">
+        <v>352373000.0</v>
+      </c>
+      <c r="X13">
+        <v>352373000.0</v>
+      </c>
+      <c r="Y13">
+        <v>352373000.0</v>
+      </c>
+      <c r="Z13">
+        <v>352373000.0</v>
+      </c>
+      <c r="AA13">
+        <v>352373000.0</v>
+      </c>
+      <c r="AB13">
+        <v>352373000.0</v>
+      </c>
+      <c r="AC13">
+        <v>352373000.0</v>
+      </c>
+      <c r="AD13">
+        <v>352373000.0</v>
+      </c>
+      <c r="AE13">
+        <v>352373000.0</v>
+      </c>
+      <c r="AF13">
+        <v>352373000.0</v>
+      </c>
+      <c r="AG13">
+        <v>352373000.0</v>
+      </c>
+      <c r="AH13">
+        <v>352373000.0</v>
+      </c>
+      <c r="AI13">
+        <v>352373000.0</v>
+      </c>
+      <c r="AJ13">
+        <v>352373000.0</v>
+      </c>
+      <c r="AK13">
+        <v>352373000.0</v>
+      </c>
+      <c r="AL13">
+        <v>352373000.0</v>
+      </c>
+      <c r="AM13">
+        <v>352373000.0</v>
+      </c>
+      <c r="AN13">
+        <v>104942000.0</v>
+      </c>
+      <c r="AO13">
+        <v>104942000.0</v>
+      </c>
+      <c r="AP13">
+        <v>104942000.0</v>
+      </c>
+      <c r="AQ13">
+        <v>104942000.0</v>
+      </c>
+      <c r="AR13">
+        <v>104942000.0</v>
+      </c>
+      <c r="AS13">
+        <v>104942000.0</v>
+      </c>
+      <c r="AT13">
+        <v>104942000.0</v>
+      </c>
+      <c r="AU13">
+        <v>104942000.0</v>
+      </c>
+      <c r="AV13">
+        <v>104942000.0</v>
+      </c>
+      <c r="AW13">
+        <v>104942000.0</v>
+      </c>
+      <c r="AX13">
+        <v>104942000.0</v>
+      </c>
+      <c r="AY13">
+        <v>104942000.0</v>
+      </c>
+      <c r="AZ13">
+        <v>104942000.0</v>
+      </c>
+      <c r="BA13">
+        <v>104942000.0</v>
+      </c>
+      <c r="BB13">
+        <v>104942000.0</v>
+      </c>
+      <c r="BC13">
+        <v>104942000.0</v>
+      </c>
+      <c r="BD13">
+        <v>104942000.0</v>
+      </c>
+      <c r="BE13"/>
+      <c r="BF13">
+        <v>104942000.0</v>
+      </c>
+      <c r="BG13">
+        <v>104942000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:59">
+      <c r="A14" t="s">
+        <v>35</v>
+      </c>
+      <c r="B14">
+        <v>198861000.0</v>
+      </c>
+      <c r="C14">
+        <v>198900698.0</v>
+      </c>
+      <c r="D14">
+        <v>198915312.0</v>
+      </c>
+      <c r="E14">
+        <v>198722000.0</v>
+      </c>
+      <c r="F14">
+        <v>198466000.0</v>
+      </c>
+      <c r="G14">
+        <v>199281000.0</v>
+      </c>
+      <c r="H14">
+        <v>199398000.0</v>
+      </c>
+      <c r="I14">
+        <v>199216000.0</v>
+      </c>
+      <c r="J14">
+        <v>198911000.0</v>
+      </c>
+      <c r="K14">
+        <v>198911000.0</v>
+      </c>
+      <c r="L14">
+        <v>198879623.0</v>
+      </c>
+      <c r="M14">
+        <v>198880000.0</v>
+      </c>
+      <c r="N14">
+        <v>198868319.0</v>
+      </c>
+      <c r="O14">
+        <v>198867000.0</v>
+      </c>
+      <c r="P14">
+        <v>198840419.0</v>
+      </c>
+      <c r="Q14">
+        <v>198840000.0</v>
+      </c>
+      <c r="R14">
+        <v>198558000.0</v>
+      </c>
+      <c r="S14">
+        <v>198558000.0</v>
+      </c>
+      <c r="T14">
+        <v>198402155.0</v>
+      </c>
+      <c r="U14">
+        <v>198402000.0</v>
+      </c>
+      <c r="V14">
+        <v>198402000.0</v>
+      </c>
+      <c r="W14">
+        <v>198081000.0</v>
+      </c>
+      <c r="X14">
+        <v>197896419.0</v>
+      </c>
+      <c r="Y14">
+        <v>197184000.0</v>
+      </c>
+      <c r="Z14">
+        <v>197183828.0</v>
+      </c>
+      <c r="AA14">
+        <v>190268000.0</v>
+      </c>
+      <c r="AB14">
+        <v>190056419.0</v>
+      </c>
+      <c r="AC14">
+        <v>190056000.0</v>
+      </c>
+      <c r="AD14">
+        <v>190056000.0</v>
+      </c>
+      <c r="AE14">
+        <v>190031000.0</v>
+      </c>
+      <c r="AF14">
+        <v>190006000.0</v>
+      </c>
+      <c r="AG14">
+        <v>190006000.0</v>
+      </c>
+      <c r="AH14">
+        <v>190006000.0</v>
+      </c>
+      <c r="AI14">
+        <v>190006419.0</v>
+      </c>
+      <c r="AJ14">
+        <v>189987000.0</v>
+      </c>
+      <c r="AK14">
+        <v>189926000.0</v>
+      </c>
+      <c r="AL14">
+        <v>189926000.0</v>
+      </c>
+      <c r="AM14">
+        <v>189926419.0</v>
+      </c>
+      <c r="AN14">
+        <v>189926419.0</v>
+      </c>
+      <c r="AO14">
+        <v>189926000.0</v>
+      </c>
+      <c r="AP14">
+        <v>189926000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>189926000.0</v>
+      </c>
+      <c r="AR14">
+        <v>189927000.0</v>
+      </c>
+      <c r="AS14">
+        <v>189927000.0</v>
+      </c>
+      <c r="AT14">
+        <v>189927000.0</v>
+      </c>
+      <c r="AU14">
+        <v>189927000.0</v>
+      </c>
+      <c r="AV14">
+        <v>189928000.0</v>
+      </c>
+      <c r="AW14">
+        <v>189755000.0</v>
+      </c>
+      <c r="AX14">
+        <v>189755000.0</v>
+      </c>
+      <c r="AY14">
+        <v>189107000.0</v>
+      </c>
+      <c r="AZ14">
+        <v>189107000.0</v>
+      </c>
+      <c r="BA14">
+        <v>189122000.0</v>
+      </c>
+      <c r="BB14">
+        <v>189122000.0</v>
+      </c>
+      <c r="BC14">
+        <v>192562000.0</v>
+      </c>
+      <c r="BD14">
+        <v>192564000.0</v>
+      </c>
+      <c r="BE14">
+        <v>193557000.0</v>
+      </c>
+      <c r="BF14">
+        <v>193557000.0</v>
+      </c>
+      <c r="BG14">
+        <v>193764000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:59">
+      <c r="A15" t="s">
+        <v>36</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15"/>
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15"/>
+      <c r="AK15"/>
+      <c r="AL15"/>
+      <c r="AM15"/>
+      <c r="AN15"/>
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15"/>
+      <c r="AR15"/>
+      <c r="AS15"/>
+      <c r="AT15"/>
+      <c r="AU15"/>
+      <c r="AV15"/>
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15"/>
+      <c r="AZ15"/>
+      <c r="BA15"/>
+      <c r="BB15"/>
+      <c r="BC15"/>
+      <c r="BD15"/>
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15"/>
+    </row>
+    <row r="16" spans="1:59">
+      <c r="A16" t="s">
+        <v>37</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16">
+        <v>118193000.0</v>
+      </c>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16"/>
+      <c r="O16"/>
+      <c r="P16"/>
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16"/>
+      <c r="X16"/>
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16"/>
+      <c r="AB16"/>
+      <c r="AC16"/>
+      <c r="AD16"/>
+      <c r="AE16"/>
+      <c r="AF16"/>
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+    </row>
+    <row r="17" spans="1:59">
+      <c r="A17" t="s">
+        <v>38</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+    </row>
+    <row r="18" spans="1:59">
+      <c r="A18" t="s">
+        <v>39</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+    </row>
+    <row r="19" spans="1:59">
+      <c r="A19" t="s">
+        <v>40</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+    </row>
+    <row r="20" spans="1:59">
+      <c r="A20" t="s">
+        <v>41</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20">
+        <v>12393000.0</v>
+      </c>
+      <c r="BG20"/>
+    </row>
+    <row r="21" spans="1:59">
+      <c r="A21" t="s">
+        <v>42</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21"/>
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+      <c r="AB21"/>
+      <c r="AC21"/>
+      <c r="AD21"/>
+      <c r="AE21"/>
+      <c r="AF21"/>
+      <c r="AG21"/>
+      <c r="AH21"/>
+      <c r="AI21"/>
+      <c r="AJ21"/>
+      <c r="AK21"/>
+      <c r="AL21"/>
+      <c r="AM21"/>
+      <c r="AN21"/>
+      <c r="AO21"/>
+      <c r="AP21"/>
+      <c r="AQ21"/>
+      <c r="AR21"/>
+      <c r="AS21"/>
+      <c r="AT21"/>
+      <c r="AU21"/>
+      <c r="AV21"/>
+      <c r="AW21"/>
+      <c r="AX21"/>
+      <c r="AY21"/>
+      <c r="AZ21"/>
+      <c r="BA21"/>
+      <c r="BB21"/>
+      <c r="BC21"/>
+      <c r="BD21"/>
+      <c r="BE21"/>
+      <c r="BF21"/>
+      <c r="BG21"/>
+    </row>
+    <row r="22" spans="1:59">
+      <c r="A22" t="s">
+        <v>43</v>
+      </c>
+      <c r="B22">
+        <v>278798000.0</v>
+      </c>
+      <c r="C22">
+        <v>273931000.0</v>
+      </c>
+      <c r="D22">
+        <v>216990000.0</v>
+      </c>
+      <c r="E22">
+        <v>200631000.0</v>
+      </c>
+      <c r="F22">
+        <v>157377000.0</v>
+      </c>
+      <c r="G22">
+        <v>148646000.0</v>
+      </c>
+      <c r="H22">
+        <v>147739000.0</v>
+      </c>
+      <c r="I22">
+        <v>137540000.0</v>
+      </c>
+      <c r="J22">
+        <v>146200000.0</v>
+      </c>
+      <c r="K22">
+        <v>153706000.0</v>
+      </c>
+      <c r="L22">
+        <v>138528000.0</v>
+      </c>
+      <c r="M22">
+        <v>138589000.0</v>
+      </c>
+      <c r="N22">
+        <v>149537000.0</v>
+      </c>
+      <c r="O22">
+        <v>165529000.0</v>
+      </c>
+      <c r="P22">
+        <v>185532000.0</v>
+      </c>
+      <c r="Q22">
+        <v>213877000.0</v>
+      </c>
+      <c r="R22">
+        <v>206279000.0</v>
+      </c>
+      <c r="S22">
+        <v>196257000.0</v>
+      </c>
+      <c r="T22">
+        <v>190067000.0</v>
+      </c>
+      <c r="U22">
+        <v>180433000.0</v>
+      </c>
+      <c r="V22">
+        <v>170226000.0</v>
+      </c>
+      <c r="W22">
+        <v>153310000.0</v>
+      </c>
+      <c r="X22">
+        <v>140451000.0</v>
+      </c>
+      <c r="Y22">
+        <v>123139000.0</v>
+      </c>
+      <c r="Z22">
+        <v>117118000.0</v>
+      </c>
+      <c r="AA22">
+        <v>113299000.0</v>
+      </c>
+      <c r="AB22">
+        <v>107749000.0</v>
+      </c>
+      <c r="AC22">
+        <v>107593000.0</v>
+      </c>
+      <c r="AD22">
+        <v>105432000.0</v>
+      </c>
+      <c r="AE22">
+        <v>103802000.0</v>
+      </c>
+      <c r="AF22">
+        <v>112979000.0</v>
+      </c>
+      <c r="AG22">
+        <v>123661000.0</v>
+      </c>
+      <c r="AH22">
+        <v>118078000.0</v>
+      </c>
+      <c r="AI22">
+        <v>124549000.0</v>
+      </c>
+      <c r="AJ22">
+        <v>114624000.0</v>
+      </c>
+      <c r="AK22">
+        <v>112402000.0</v>
+      </c>
+      <c r="AL22">
+        <v>110819000.0</v>
+      </c>
+      <c r="AM22">
+        <v>100694000.0</v>
+      </c>
+      <c r="AN22">
+        <v>100124000.0</v>
+      </c>
+      <c r="AO22">
+        <v>91679000.0</v>
+      </c>
+      <c r="AP22">
+        <v>87670000.0</v>
+      </c>
+      <c r="AQ22">
+        <v>84197000.0</v>
+      </c>
+      <c r="AR22">
+        <v>89527000.0</v>
+      </c>
+      <c r="AS22">
+        <v>89041000.0</v>
+      </c>
+      <c r="AT22">
+        <v>93481000.0</v>
+      </c>
+      <c r="AU22">
+        <v>89349000.0</v>
+      </c>
+      <c r="AV22">
+        <v>81968000.0</v>
+      </c>
+      <c r="AW22">
+        <v>88357000.0</v>
+      </c>
+      <c r="AX22">
+        <v>94458000.0</v>
+      </c>
+      <c r="AY22">
+        <v>94993000.0</v>
+      </c>
+      <c r="AZ22">
+        <v>93055000.0</v>
+      </c>
+      <c r="BA22">
+        <v>81154000.0</v>
+      </c>
+      <c r="BB22">
+        <v>70292000.0</v>
+      </c>
+      <c r="BC22">
+        <v>77423000.0</v>
+      </c>
+      <c r="BD22">
+        <v>84762000.0</v>
+      </c>
+      <c r="BE22"/>
+      <c r="BF22">
+        <v>93418000.0</v>
+      </c>
+      <c r="BG22">
+        <v>81057000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:59">
+      <c r="A23" t="s">
+        <v>44</v>
+      </c>
+      <c r="B23">
+        <v>3545096000.0</v>
+      </c>
+      <c r="C23">
+        <v>3587587000.0</v>
+      </c>
+      <c r="D23">
+        <v>3271229000.0</v>
+      </c>
+      <c r="E23">
+        <v>3132306000.0</v>
+      </c>
+      <c r="F23">
+        <v>3007821000.0</v>
+      </c>
+      <c r="G23">
+        <v>3015367000.0</v>
+      </c>
+      <c r="H23">
+        <v>3017676000.0</v>
+      </c>
+      <c r="I23">
+        <v>2894001000.0</v>
+      </c>
+      <c r="J23">
+        <v>2960124000.0</v>
+      </c>
+      <c r="K23">
+        <v>2975512000.0</v>
+      </c>
+      <c r="L23">
+        <v>2951092000.0</v>
+      </c>
+      <c r="M23">
+        <v>2987622000.0</v>
+      </c>
+      <c r="N23">
+        <v>3012111000.0</v>
+      </c>
+      <c r="O23">
+        <v>3031033000.0</v>
+      </c>
+      <c r="P23">
+        <v>3079423000.0</v>
+      </c>
+      <c r="Q23">
+        <v>3176401000.0</v>
+      </c>
+      <c r="R23">
+        <v>3118857000.0</v>
+      </c>
+      <c r="S23">
+        <v>3173915000.0</v>
+      </c>
+      <c r="T23">
+        <v>3079890000.0</v>
+      </c>
+      <c r="U23">
+        <v>2767358000.0</v>
+      </c>
+      <c r="V23">
+        <v>2564418000.0</v>
+      </c>
+      <c r="W23">
+        <v>2524016000.0</v>
+      </c>
+      <c r="X23">
+        <v>2324696000.0</v>
+      </c>
+      <c r="Y23">
+        <v>2197912000.0</v>
+      </c>
+      <c r="Z23">
+        <v>2009719000.0</v>
+      </c>
+      <c r="AA23">
+        <v>1949770000.0</v>
+      </c>
+      <c r="AB23">
+        <v>1925074000.0</v>
+      </c>
+      <c r="AC23">
+        <v>1842686000.0</v>
+      </c>
+      <c r="AD23">
+        <v>1708380000.0</v>
+      </c>
+      <c r="AE23">
+        <v>1755859000.0</v>
+      </c>
+      <c r="AF23">
+        <v>1801651000.0</v>
+      </c>
+      <c r="AG23">
+        <v>1847123000.0</v>
+      </c>
+      <c r="AH23">
+        <v>1695860000.0</v>
+      </c>
+      <c r="AI23">
+        <v>1673695000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>1648276000.0</v>
+      </c>
+      <c r="AK23">
+        <v>1629781000.0</v>
+      </c>
+      <c r="AL23">
+        <v>1630636000.0</v>
+      </c>
+      <c r="AM23">
+        <v>1611659000.0</v>
+      </c>
+      <c r="AN23">
+        <v>1510557000.0</v>
+      </c>
+      <c r="AO23">
+        <v>1426093000.0</v>
+      </c>
+      <c r="AP23">
+        <v>1370819000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>1415877000.0</v>
+      </c>
+      <c r="AR23">
+        <v>1400114000.0</v>
+      </c>
+      <c r="AS23">
+        <v>1464503000.0</v>
+      </c>
+      <c r="AT23">
+        <v>1386125000.0</v>
+      </c>
+      <c r="AU23">
+        <v>1353709000.0</v>
+      </c>
+      <c r="AV23">
+        <v>1292261000.0</v>
+      </c>
+      <c r="AW23">
+        <v>1234619000.0</v>
+      </c>
+      <c r="AX23">
+        <v>1193088000.0</v>
+      </c>
+      <c r="AY23">
+        <v>1197648000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>1272145000.0</v>
+      </c>
+      <c r="BA23">
+        <v>1294841000.0</v>
+      </c>
+      <c r="BB23">
+        <v>1287886000.0</v>
+      </c>
+      <c r="BC23">
+        <v>1304277000.0</v>
+      </c>
+      <c r="BD23">
+        <v>1360369000.0</v>
+      </c>
+      <c r="BE23"/>
+      <c r="BF23">
+        <v>1414387000.0</v>
+      </c>
+      <c r="BG23">
+        <v>1348334000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:59">
+      <c r="A24" t="s">
+        <v>45</v>
+      </c>
+      <c r="B24">
+        <v>207742000.0</v>
+      </c>
+      <c r="C24">
+        <v>205451000.0</v>
+      </c>
+      <c r="D24">
+        <v>153983000.0</v>
+      </c>
+      <c r="E24">
+        <v>121326000.0</v>
+      </c>
+      <c r="F24">
+        <v>104027000.0</v>
+      </c>
+      <c r="G24">
+        <v>92563000.0</v>
+      </c>
+      <c r="H24">
+        <v>92964000.0</v>
+      </c>
+      <c r="I24">
+        <v>0.0</v>
+      </c>
+      <c r="J24">
+        <v>12342000.0</v>
+      </c>
+      <c r="K24">
+        <v>36471000.0</v>
+      </c>
+      <c r="L24">
+        <v>49598000.0</v>
+      </c>
+      <c r="M24">
+        <v>105258000.0</v>
+      </c>
+      <c r="N24">
+        <v>79480000.0</v>
+      </c>
+      <c r="O24">
+        <v>55915000.0</v>
+      </c>
+      <c r="P24">
+        <v>84715000.0</v>
+      </c>
+      <c r="Q24">
+        <v>130947000.0</v>
+      </c>
+      <c r="R24">
+        <v>180100000.0</v>
+      </c>
+      <c r="S24">
+        <v>196248000.0</v>
+      </c>
+      <c r="T24">
+        <v>161711000.0</v>
+      </c>
+      <c r="U24">
+        <v>58311000.0</v>
+      </c>
+      <c r="V24">
+        <v>12856000.0</v>
+      </c>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+    </row>
+    <row r="25" spans="1:59">
+      <c r="A25" t="s">
+        <v>46</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25">
+        <v>167003000.0</v>
+      </c>
+      <c r="E25">
+        <v>135133000.0</v>
+      </c>
+      <c r="F25">
+        <v>118611000.0</v>
+      </c>
+      <c r="G25">
+        <v>107148000.0</v>
+      </c>
+      <c r="H25">
+        <v>108400000.0</v>
+      </c>
+      <c r="I25">
+        <v>15554000.0</v>
+      </c>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
+        <v>115523000.0</v>
+      </c>
+      <c r="N25">
+        <v>101268000.0</v>
+      </c>
+      <c r="O25">
+        <v>77645000.0</v>
+      </c>
+      <c r="P25">
+        <v>107176000.0</v>
+      </c>
+      <c r="Q25">
+        <v>153342000.0</v>
+      </c>
+      <c r="R25">
+        <v>203666000.0</v>
+      </c>
+      <c r="S25">
+        <v>218839000.0</v>
+      </c>
+      <c r="T25">
+        <v>184436000.0</v>
+      </c>
+      <c r="U25">
+        <v>81114000.0</v>
+      </c>
+      <c r="V25">
+        <v>36577000.0</v>
+      </c>
+      <c r="W25">
+        <v>23620000.0</v>
+      </c>
+      <c r="X25">
+        <v>23722000.0</v>
+      </c>
+      <c r="Y25">
+        <v>23468000.0</v>
+      </c>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+    </row>
+    <row r="26" spans="1:59">
+      <c r="A26" t="s">
+        <v>47</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+    </row>
+    <row r="27" spans="1:59">
+      <c r="A27" t="s">
+        <v>48</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+    </row>
+    <row r="28" spans="1:59">
+      <c r="A28" t="s">
+        <v>49</v>
+      </c>
+      <c r="B28">
+        <v>-515280000.0</v>
+      </c>
+      <c r="C28">
+        <v>-123025000.0</v>
+      </c>
+      <c r="D28">
+        <v>-430045000.0</v>
+      </c>
+      <c r="E28">
+        <v>-281533000.0</v>
+      </c>
+      <c r="F28">
+        <v>-345172000.0</v>
+      </c>
+      <c r="G28">
+        <v>-420605000.0</v>
+      </c>
+      <c r="H28">
+        <v>-396800000.0</v>
+      </c>
+      <c r="I28">
+        <v>-972640000.0</v>
+      </c>
+      <c r="J28">
+        <v>-982462000.0</v>
+      </c>
+      <c r="K28">
+        <v>-935744000.0</v>
+      </c>
+      <c r="L28">
+        <v>-912388000.0</v>
+      </c>
+      <c r="M28">
+        <v>-848553000.0</v>
+      </c>
+      <c r="N28">
+        <v>-776467000.0</v>
+      </c>
+      <c r="O28">
+        <v>-787382000.0</v>
+      </c>
+      <c r="P28">
+        <v>-789637000.0</v>
+      </c>
+      <c r="Q28">
+        <v>-815193000.0</v>
+      </c>
+      <c r="R28">
+        <v>-745209000.0</v>
+      </c>
+      <c r="S28">
+        <v>-824670000.0</v>
+      </c>
+      <c r="T28">
+        <v>-865260000.0</v>
+      </c>
+      <c r="U28">
+        <v>-889975000.0</v>
+      </c>
+      <c r="V28">
+        <v>-877115000.0</v>
+      </c>
+      <c r="W28">
+        <v>-902054000.0</v>
+      </c>
+      <c r="X28">
+        <v>-893094000.0</v>
+      </c>
+      <c r="Y28">
+        <v>-917565000.0</v>
+      </c>
+      <c r="Z28">
+        <v>-799388000.0</v>
+      </c>
+      <c r="AA28">
+        <v>-782622000.0</v>
+      </c>
+      <c r="AB28">
+        <v>-771188000.0</v>
+      </c>
+      <c r="AC28">
+        <v>-732773000.0</v>
+      </c>
+      <c r="AD28">
+        <v>-713386000.0</v>
+      </c>
+      <c r="AE28">
+        <v>-688584000.0</v>
+      </c>
+      <c r="AF28">
+        <v>-677245000.0</v>
+      </c>
+      <c r="AG28">
+        <v>-643909000.0</v>
+      </c>
+      <c r="AH28">
+        <v>-572591000.0</v>
+      </c>
+      <c r="AI28">
+        <v>-554310000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>-547422000.0</v>
+      </c>
+      <c r="AK28">
+        <v>-541931000.0</v>
+      </c>
+      <c r="AL28">
+        <v>-443790000.0</v>
+      </c>
+      <c r="AM28">
+        <v>-419739000.0</v>
+      </c>
+      <c r="AN28">
+        <v>-386958000.0</v>
+      </c>
+      <c r="AO28">
+        <v>-334956000.0</v>
+      </c>
+      <c r="AP28">
+        <v>-284042000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>-181367000.0</v>
+      </c>
+      <c r="AR28">
+        <v>-182492000.0</v>
+      </c>
+      <c r="AS28">
+        <v>-141884000.0</v>
+      </c>
+      <c r="AT28">
+        <v>-58422000.0</v>
+      </c>
+      <c r="AU28">
+        <v>-63891000.0</v>
+      </c>
+      <c r="AV28">
+        <v>-18726000.0</v>
+      </c>
+      <c r="AW28">
+        <v>-9441000.0</v>
+      </c>
+      <c r="AX28">
+        <v>15328000.0</v>
+      </c>
+      <c r="AY28">
+        <v>31506000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>55471000.0</v>
+      </c>
+      <c r="BA28">
+        <v>93685000.0</v>
+      </c>
+      <c r="BB28">
+        <v>148685000.0</v>
+      </c>
+      <c r="BC28">
+        <v>153792000.0</v>
+      </c>
+      <c r="BD28">
+        <v>162006000.0</v>
+      </c>
+      <c r="BE28"/>
+      <c r="BF28">
+        <v>159342000.0</v>
+      </c>
+      <c r="BG28">
+        <v>161056000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:59">
+      <c r="A29" t="s">
+        <v>50</v>
+      </c>
+      <c r="B29">
+        <v>2420279000.0</v>
+      </c>
+      <c r="C29">
+        <v>2403745000.0</v>
+      </c>
+      <c r="D29">
+        <v>2312878000.0</v>
+      </c>
+      <c r="E29">
+        <v>2259485000.0</v>
+      </c>
+      <c r="F29">
+        <v>2183886000.0</v>
+      </c>
+      <c r="G29">
+        <v>2251303000.0</v>
+      </c>
+      <c r="H29">
+        <v>2235671000.0</v>
+      </c>
+      <c r="I29">
+        <v>2107123000.0</v>
+      </c>
+      <c r="J29">
+        <v>2183197000.0</v>
+      </c>
+      <c r="K29">
+        <v>2242288000.0</v>
+      </c>
+      <c r="L29">
+        <v>2235306000.0</v>
+      </c>
+      <c r="M29">
+        <v>2229573000.0</v>
+      </c>
+      <c r="N29">
+        <v>2266482000.0</v>
+      </c>
+      <c r="O29">
+        <v>2290529000.0</v>
+      </c>
+      <c r="P29">
+        <v>2282563000.0</v>
+      </c>
+      <c r="Q29">
+        <v>2246339000.0</v>
+      </c>
+      <c r="R29">
+        <v>2193483000.0</v>
+      </c>
+      <c r="S29">
+        <v>2166725000.0</v>
+      </c>
+      <c r="T29">
+        <v>2049052000.0</v>
+      </c>
+      <c r="U29">
+        <v>1921752000.0</v>
+      </c>
+      <c r="V29">
+        <v>1781254000.0</v>
+      </c>
+      <c r="W29">
+        <v>1734972000.0</v>
+      </c>
+      <c r="X29">
+        <v>1609157000.0</v>
+      </c>
+      <c r="Y29">
+        <v>1533533000.0</v>
+      </c>
+      <c r="Z29">
+        <v>1390157000.0</v>
+      </c>
+      <c r="AA29">
+        <v>1378042000.0</v>
+      </c>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+    </row>
+    <row r="30" spans="1:59">
+      <c r="A30" t="s">
+        <v>51</v>
+      </c>
+      <c r="B30">
+        <v>533394000.0</v>
+      </c>
+      <c r="C30">
+        <v>463713000.0</v>
+      </c>
+      <c r="D30">
+        <v>410985000.0</v>
+      </c>
+      <c r="E30">
+        <v>384673000.0</v>
+      </c>
+      <c r="F30">
+        <v>393862000.0</v>
+      </c>
+      <c r="G30">
+        <v>359374000.0</v>
+      </c>
+      <c r="H30">
+        <v>357256000.0</v>
+      </c>
+      <c r="I30">
+        <v>346222000.0</v>
+      </c>
+      <c r="J30">
+        <v>322990000.0</v>
+      </c>
+      <c r="K30">
+        <v>334099000.0</v>
+      </c>
+      <c r="L30">
+        <v>314112000.0</v>
+      </c>
+      <c r="M30">
+        <v>327013000.0</v>
+      </c>
+      <c r="N30">
+        <v>297938000.0</v>
+      </c>
+      <c r="O30">
+        <v>294544000.0</v>
+      </c>
+      <c r="P30">
+        <v>299493000.0</v>
+      </c>
+      <c r="Q30">
+        <v>344433000.0</v>
+      </c>
+      <c r="R30">
+        <v>335518000.0</v>
+      </c>
+      <c r="S30">
+        <v>363037000.0</v>
+      </c>
+      <c r="T30">
+        <v>361137000.0</v>
+      </c>
+      <c r="U30">
+        <v>326495000.0</v>
+      </c>
+      <c r="V30">
+        <v>269429000.0</v>
+      </c>
+      <c r="W30">
+        <v>315651000.0</v>
+      </c>
+      <c r="X30">
+        <v>315399000.0</v>
+      </c>
+      <c r="Y30">
+        <v>274157000.0</v>
+      </c>
+      <c r="Z30">
+        <v>247526000.0</v>
+      </c>
+      <c r="AA30">
+        <v>233399000.0</v>
+      </c>
+      <c r="AB30">
+        <v>231726000.0</v>
+      </c>
+      <c r="AC30">
+        <v>225856000.0</v>
+      </c>
+      <c r="AD30">
+        <v>177577000.0</v>
+      </c>
+      <c r="AE30"/>
+      <c r="AF30"/>
+      <c r="AG30"/>
+      <c r="AH30">
+        <v>228533000.0</v>
+      </c>
+      <c r="AI30"/>
+      <c r="AJ30"/>
+      <c r="AK30"/>
+      <c r="AL30">
+        <v>249925000.0</v>
+      </c>
+      <c r="AM30"/>
+      <c r="AN30"/>
+      <c r="AO30"/>
+      <c r="AP30">
+        <v>181484000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>295000000.0</v>
+      </c>
+      <c r="AR30">
+        <v>234000000.0</v>
+      </c>
+      <c r="AS30">
+        <v>274000000.0</v>
+      </c>
+      <c r="AT30">
+        <v>269513000.0</v>
+      </c>
+      <c r="AU30"/>
+      <c r="AV30"/>
+      <c r="AW30"/>
+      <c r="AX30">
+        <v>178302000.0</v>
+      </c>
+      <c r="AY30"/>
+      <c r="AZ30"/>
+      <c r="BA30"/>
+      <c r="BB30">
+        <v>207199000.0</v>
+      </c>
+      <c r="BC30"/>
+      <c r="BD30"/>
+      <c r="BE30"/>
+      <c r="BF30">
+        <v>204261000.0</v>
+      </c>
+      <c r="BG30"/>
+    </row>
+    <row r="31" spans="1:59">
+      <c r="A31" t="s">
+        <v>52</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31">
+        <v>2014818000.0</v>
+      </c>
+      <c r="O31"/>
+      <c r="P31">
+        <v>2042959000.0</v>
+      </c>
+      <c r="Q31">
+        <v>2055960000.0</v>
+      </c>
+      <c r="R31"/>
+      <c r="S31"/>
+      <c r="T31"/>
+      <c r="U31"/>
+      <c r="V31"/>
+      <c r="W31"/>
+      <c r="X31"/>
+      <c r="Y31"/>
+      <c r="Z31"/>
+      <c r="AA31"/>
+      <c r="AB31"/>
+      <c r="AC31"/>
+      <c r="AD31"/>
+      <c r="AE31"/>
+      <c r="AF31"/>
+      <c r="AG31"/>
+      <c r="AH31"/>
+      <c r="AI31"/>
+      <c r="AJ31"/>
+      <c r="AK31"/>
+      <c r="AL31"/>
+      <c r="AM31"/>
+      <c r="AN31"/>
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31"/>
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31"/>
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31"/>
+      <c r="AZ31"/>
+      <c r="BA31"/>
+      <c r="BB31"/>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+    </row>
+    <row r="32" spans="1:59">
+      <c r="A32" t="s">
+        <v>53</v>
+      </c>
+      <c r="B32">
+        <v>988678000.0</v>
+      </c>
+      <c r="C32">
+        <v>1067116000.0</v>
+      </c>
+      <c r="D32">
+        <v>1345549000.0</v>
+      </c>
+      <c r="E32">
+        <v>1353144000.0</v>
+      </c>
+      <c r="F32">
+        <v>1270266000.0</v>
+      </c>
+      <c r="G32">
+        <v>1293869000.0</v>
+      </c>
+      <c r="H32">
+        <v>1206599000.0</v>
+      </c>
+      <c r="I32">
+        <v>1154617000.0</v>
+      </c>
+      <c r="J32">
+        <v>1127398000.0</v>
+      </c>
+      <c r="K32">
+        <v>1150567000.0</v>
+      </c>
+      <c r="L32">
+        <v>1108198000.0</v>
+      </c>
+      <c r="M32">
+        <v>1065854000.0</v>
+      </c>
+      <c r="N32">
+        <v>977989000.0</v>
+      </c>
+      <c r="O32">
+        <v>969682000.0</v>
+      </c>
+      <c r="P32">
+        <v>957967000.0</v>
+      </c>
+      <c r="Q32">
+        <v>961723000.0</v>
+      </c>
+      <c r="R32">
+        <v>936165000.0</v>
+      </c>
+      <c r="S32">
+        <v>947018000.0</v>
+      </c>
+      <c r="T32">
+        <v>903390000.0</v>
+      </c>
+      <c r="U32">
+        <v>963435000.0</v>
+      </c>
+      <c r="V32">
+        <v>903330000.0</v>
+      </c>
+      <c r="W32">
+        <v>917967000.0</v>
+      </c>
+      <c r="X32">
+        <v>956054000.0</v>
+      </c>
+      <c r="Y32">
+        <v>968529000.0</v>
+      </c>
+      <c r="Z32">
+        <v>854171000.0</v>
+      </c>
+      <c r="AA32">
+        <v>849858000.0</v>
+      </c>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+    </row>
+    <row r="33" spans="1:59">
+      <c r="A33" t="s">
+        <v>54</v>
+      </c>
+      <c r="B33">
+        <v>1961454000.0</v>
+      </c>
+      <c r="C33">
+        <v>1880287000.0</v>
+      </c>
+      <c r="D33">
+        <v>1414907000.0</v>
+      </c>
+      <c r="E33">
+        <v>1345698000.0</v>
+      </c>
+      <c r="F33">
+        <v>1337369000.0</v>
+      </c>
+      <c r="G33">
+        <v>1362941000.0</v>
+      </c>
+      <c r="H33">
+        <v>1403304000.0</v>
+      </c>
+      <c r="I33">
+        <v>1298520000.0</v>
+      </c>
+      <c r="J33">
+        <v>1380748000.0</v>
+      </c>
+      <c r="K33">
+        <v>1407887000.0</v>
+      </c>
+      <c r="L33">
+        <v>1397086000.0</v>
+      </c>
+      <c r="M33">
+        <v>1462911000.0</v>
+      </c>
+      <c r="N33">
+        <v>1490603000.0</v>
+      </c>
+      <c r="O33">
+        <v>1515733000.0</v>
+      </c>
+      <c r="P33">
+        <v>1538855000.0</v>
+      </c>
+      <c r="Q33">
+        <v>1587294000.0</v>
+      </c>
+      <c r="R33">
+        <v>1591551000.0</v>
+      </c>
+      <c r="S33">
+        <v>1568484000.0</v>
+      </c>
+      <c r="T33">
+        <v>1464304000.0</v>
+      </c>
+      <c r="U33">
+        <v>1215129000.0</v>
+      </c>
+      <c r="V33">
+        <v>1118880000.0</v>
+      </c>
+      <c r="W33">
+        <v>1040697000.0</v>
+      </c>
+      <c r="X33">
+        <v>895622000.0</v>
+      </c>
+      <c r="Y33">
+        <v>831074000.0</v>
+      </c>
+      <c r="Z33">
+        <v>789643000.0</v>
+      </c>
+      <c r="AA33">
+        <v>774163000.0</v>
+      </c>
+      <c r="AB33">
+        <v>778680000.0</v>
+      </c>
+      <c r="AC33">
+        <v>743754000.0</v>
+      </c>
+      <c r="AD33">
+        <v>694662000.0</v>
+      </c>
+      <c r="AE33">
+        <v>716466000.0</v>
+      </c>
+      <c r="AF33">
+        <v>714838000.0</v>
+      </c>
+      <c r="AG33">
+        <v>710940000.0</v>
+      </c>
+      <c r="AH33">
+        <v>678308000.0</v>
+      </c>
+      <c r="AI33">
+        <v>701720000.0</v>
+      </c>
+      <c r="AJ33">
+        <v>693369000.0</v>
+      </c>
+      <c r="AK33">
+        <v>685033000.0</v>
+      </c>
+      <c r="AL33">
+        <v>703738000.0</v>
+      </c>
+      <c r="AM33">
+        <v>723048000.0</v>
+      </c>
+      <c r="AN33">
+        <v>719789000.0</v>
+      </c>
+      <c r="AO33">
+        <v>734467000.0</v>
+      </c>
+      <c r="AP33">
+        <v>753442000.0</v>
+      </c>
+      <c r="AQ33">
+        <v>786670000.0</v>
+      </c>
+      <c r="AR33">
+        <v>843186000.0</v>
+      </c>
+      <c r="AS33">
+        <v>880513000.0</v>
+      </c>
+      <c r="AT33">
+        <v>843594000.0</v>
+      </c>
+      <c r="AU33">
+        <v>838415000.0</v>
+      </c>
+      <c r="AV33">
+        <v>841082000.0</v>
+      </c>
+      <c r="AW33">
+        <v>833208000.0</v>
+      </c>
+      <c r="AX33">
+        <v>823217000.0</v>
+      </c>
+      <c r="AY33">
+        <v>848797000.0</v>
+      </c>
+      <c r="AZ33">
+        <v>900862000.0</v>
+      </c>
+      <c r="BA33">
+        <v>928660000.0</v>
+      </c>
+      <c r="BB33">
+        <v>961888000.0</v>
+      </c>
+      <c r="BC33">
+        <v>1000032000.0</v>
+      </c>
+      <c r="BD33">
+        <v>1055577000.0</v>
+      </c>
+      <c r="BE33"/>
+      <c r="BF33">
+        <v>1059102000.0</v>
+      </c>
+      <c r="BG33">
+        <v>1022751000.0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:59">
+      <c r="A34" t="s">
+        <v>55</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34"/>
+      <c r="O34"/>
+      <c r="P34"/>
+      <c r="Q34"/>
+      <c r="R34"/>
+      <c r="S34"/>
+      <c r="T34"/>
+      <c r="U34"/>
+      <c r="V34"/>
+      <c r="W34"/>
+      <c r="X34"/>
+      <c r="Y34"/>
+      <c r="Z34"/>
+      <c r="AA34"/>
+      <c r="AB34"/>
+      <c r="AC34"/>
+      <c r="AD34"/>
+      <c r="AE34"/>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34"/>
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34"/>
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+    </row>
+    <row r="35" spans="1:59">
+      <c r="A35" t="s">
+        <v>56</v>
+      </c>
+      <c r="B35">
+        <v>287256999.0</v>
+      </c>
+      <c r="C35">
+        <v>316285000.0</v>
+      </c>
+      <c r="D35">
+        <v>180196000.0</v>
+      </c>
+      <c r="E35">
+        <v>148157000.0</v>
+      </c>
+      <c r="F35">
+        <v>131488000.0</v>
+      </c>
+      <c r="G35">
+        <v>126606000.0</v>
+      </c>
+      <c r="H35">
+        <v>124579000.0</v>
+      </c>
+      <c r="I35">
+        <v>29193000.0</v>
+      </c>
+      <c r="J35">
+        <v>41856000.0</v>
+      </c>
+      <c r="K35">
+        <v>55828000.0</v>
+      </c>
+      <c r="L35">
+        <v>69789000.0</v>
+      </c>
+      <c r="M35">
+        <v>123631000.0</v>
+      </c>
+      <c r="N35">
+        <v>108204000.0</v>
+      </c>
+      <c r="O35">
+        <v>83992000.0</v>
+      </c>
+      <c r="P35">
+        <v>112672000.0</v>
+      </c>
+      <c r="Q35">
+        <v>154170000.0</v>
+      </c>
+      <c r="R35">
+        <v>205935000.0</v>
+      </c>
+      <c r="S35">
+        <v>221950000.0</v>
+      </c>
+      <c r="T35">
+        <v>186687000.0</v>
+      </c>
+      <c r="U35">
+        <v>82998000.0</v>
+      </c>
+      <c r="V35">
+        <v>37475000.0</v>
+      </c>
+      <c r="W35">
+        <v>25003000.0</v>
+      </c>
+      <c r="X35">
+        <v>25238000.0</v>
+      </c>
+      <c r="Y35">
+        <v>24819000.0</v>
+      </c>
+      <c r="Z35">
+        <v>24674000.0</v>
+      </c>
+      <c r="AA35">
+        <v>23858000.0</v>
+      </c>
+      <c r="AB35">
+        <v>25408000.0</v>
+      </c>
+      <c r="AC35">
+        <v>27473000.0</v>
+      </c>
+      <c r="AD35">
+        <v>2082000.0</v>
+      </c>
+      <c r="AE35">
+        <v>1667000.0</v>
+      </c>
+      <c r="AF35">
+        <v>245000.0</v>
+      </c>
+      <c r="AG35">
+        <v>245000.0</v>
+      </c>
+      <c r="AH35">
+        <v>275000.0</v>
+      </c>
+      <c r="AI35">
+        <v>20078000.0</v>
+      </c>
+      <c r="AJ35">
+        <v>43253000.0</v>
+      </c>
+      <c r="AK35">
+        <v>46599000.0</v>
+      </c>
+      <c r="AL35">
+        <v>30801000.0</v>
+      </c>
+      <c r="AM35">
+        <v>1226000.0</v>
+      </c>
+      <c r="AN35">
+        <v>245000.0</v>
+      </c>
+      <c r="AO35">
+        <v>2262000.0</v>
+      </c>
+      <c r="AP35">
+        <v>3893000.0</v>
+      </c>
+      <c r="AQ35">
+        <v>13193000.0</v>
+      </c>
+      <c r="AR35">
+        <v>18960000.0</v>
+      </c>
+      <c r="AS35">
+        <v>24451000.0</v>
+      </c>
+      <c r="AT35">
+        <v>32321000.0</v>
+      </c>
+      <c r="AU35">
+        <v>33296000.0</v>
+      </c>
+      <c r="AV35">
+        <v>32385000.0</v>
+      </c>
+      <c r="AW35">
+        <v>31135000.0</v>
+      </c>
+      <c r="AX35">
+        <v>29367000.0</v>
+      </c>
+      <c r="AY35">
+        <v>28060000.0</v>
+      </c>
+      <c r="AZ35">
+        <v>40977000.0</v>
+      </c>
+      <c r="BA35">
+        <v>39477000.0</v>
+      </c>
+      <c r="BB35">
+        <v>37977000.0</v>
+      </c>
+      <c r="BC35">
+        <v>22902000.0</v>
+      </c>
+      <c r="BD35">
+        <v>29927000.0</v>
+      </c>
+      <c r="BE35"/>
+      <c r="BF35">
+        <v>18479000.0</v>
+      </c>
+      <c r="BG35">
+        <v>30030000.0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:59">
+      <c r="A36" t="s">
+        <v>57</v>
+      </c>
+      <c r="B36"/>
+      <c r="C36"/>
+      <c r="D36">
+        <v>46000.0</v>
+      </c>
+      <c r="E36">
+        <v>46000.0</v>
+      </c>
+      <c r="F36">
+        <v>46000.0</v>
+      </c>
+      <c r="G36">
+        <v>46000.0</v>
+      </c>
+      <c r="H36">
+        <v>577673000.0</v>
+      </c>
+      <c r="I36">
+        <v>76303000.0</v>
+      </c>
+      <c r="J36">
+        <v>26220000.0</v>
+      </c>
+      <c r="K36">
+        <v>26449000.0</v>
+      </c>
+      <c r="L36">
+        <v>26657000.0</v>
+      </c>
+      <c r="M36">
+        <v>26865000.0</v>
+      </c>
+      <c r="N36">
+        <v>27072000.0</v>
+      </c>
+      <c r="O36">
+        <v>27280000.0</v>
+      </c>
+      <c r="P36">
+        <v>27492000.0</v>
+      </c>
+      <c r="Q36">
+        <v>27704000.0</v>
+      </c>
+      <c r="R36">
+        <v>27943000.0</v>
+      </c>
+      <c r="S36">
+        <v>28165000.0</v>
+      </c>
+      <c r="T36">
+        <v>28385000.0</v>
+      </c>
+      <c r="U36">
+        <v>28605000.0</v>
+      </c>
+      <c r="V36">
+        <v>28836000.0</v>
+      </c>
+      <c r="W36">
+        <v>29058000.0</v>
+      </c>
+      <c r="X36">
+        <v>29290000.0</v>
+      </c>
+      <c r="Y36">
+        <v>29522000.0</v>
+      </c>
+      <c r="Z36">
+        <v>29755000.0</v>
+      </c>
+      <c r="AA36">
+        <v>29987000.0</v>
+      </c>
+      <c r="AB36">
+        <v>30220000.0</v>
+      </c>
+      <c r="AC36">
+        <v>30452000.0</v>
+      </c>
+      <c r="AD36">
+        <v>30685000.0</v>
+      </c>
+      <c r="AE36">
+        <v>30917000.0</v>
+      </c>
+      <c r="AF36">
+        <v>31150000.0</v>
+      </c>
+      <c r="AG36">
+        <v>31382000.0</v>
+      </c>
+      <c r="AH36">
+        <v>31615000.0</v>
+      </c>
+      <c r="AI36">
+        <v>31847000.0</v>
+      </c>
+      <c r="AJ36">
+        <v>32080000.0</v>
+      </c>
+      <c r="AK36">
+        <v>32312000.0</v>
+      </c>
+      <c r="AL36">
+        <v>32545000.0</v>
+      </c>
+      <c r="AM36">
+        <v>32777000.0</v>
+      </c>
+      <c r="AN36">
+        <v>33010000.0</v>
+      </c>
+      <c r="AO36">
+        <v>33242000.0</v>
+      </c>
+      <c r="AP36">
+        <v>33475000.0</v>
+      </c>
+      <c r="AQ36">
+        <v>33636000.0</v>
+      </c>
+      <c r="AR36">
+        <v>33940000.0</v>
+      </c>
+      <c r="AS36">
+        <v>34101000.0</v>
+      </c>
+      <c r="AT36">
+        <v>34334000.0</v>
+      </c>
+      <c r="AU36">
+        <v>46000.0</v>
+      </c>
+      <c r="AV36">
+        <v>46000.0</v>
+      </c>
+      <c r="AW36">
+        <v>46000.0</v>
+      </c>
+      <c r="AX36">
+        <v>46000.0</v>
+      </c>
+      <c r="AY36">
+        <v>46000.0</v>
+      </c>
+      <c r="AZ36">
+        <v>46000.0</v>
+      </c>
+      <c r="BA36">
+        <v>46000.0</v>
+      </c>
+      <c r="BB36">
+        <v>46000.0</v>
+      </c>
+      <c r="BC36">
+        <v>46000.0</v>
+      </c>
+      <c r="BD36">
+        <v>46000.0</v>
+      </c>
+      <c r="BE36"/>
+      <c r="BF36">
+        <v>46000.0</v>
+      </c>
+      <c r="BG36">
+        <v>46000.0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:59">
+      <c r="A37" t="s">
+        <v>58</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37"/>
+      <c r="AN37"/>
+      <c r="AO37"/>
+      <c r="AP37"/>
+      <c r="AQ37"/>
+      <c r="AR37"/>
+      <c r="AS37"/>
+      <c r="AT37"/>
+      <c r="AU37"/>
+      <c r="AV37"/>
+      <c r="AW37"/>
+      <c r="AX37"/>
+      <c r="AY37"/>
+      <c r="AZ37"/>
+      <c r="BA37"/>
+      <c r="BB37"/>
+      <c r="BC37"/>
+      <c r="BD37"/>
+      <c r="BE37"/>
+      <c r="BF37"/>
+      <c r="BG37"/>
+    </row>
+    <row r="38" spans="1:59">
+      <c r="A38" t="s">
+        <v>59</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38"/>
+      <c r="E38"/>
+      <c r="F38"/>
+      <c r="G38"/>
+      <c r="H38"/>
+      <c r="I38"/>
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38"/>
+      <c r="N38">
+        <v>27026000.0</v>
+      </c>
+      <c r="O38"/>
+      <c r="P38">
+        <v>27446000.0</v>
+      </c>
+      <c r="Q38">
+        <v>27658000.0</v>
+      </c>
+      <c r="R38"/>
+      <c r="S38"/>
+      <c r="T38"/>
+      <c r="U38"/>
+      <c r="V38"/>
+      <c r="W38"/>
+      <c r="X38"/>
+      <c r="Y38"/>
+      <c r="Z38"/>
+      <c r="AA38"/>
+      <c r="AB38"/>
+      <c r="AC38"/>
+      <c r="AD38"/>
+      <c r="AE38"/>
+      <c r="AF38"/>
+      <c r="AG38"/>
+      <c r="AH38"/>
+      <c r="AI38"/>
+      <c r="AJ38"/>
+      <c r="AK38"/>
+      <c r="AL38"/>
+      <c r="AM38"/>
+      <c r="AN38"/>
+      <c r="AO38"/>
+      <c r="AP38"/>
+      <c r="AQ38"/>
+      <c r="AR38"/>
+      <c r="AS38"/>
+      <c r="AT38"/>
+      <c r="AU38"/>
+      <c r="AV38"/>
+      <c r="AW38"/>
+      <c r="AX38"/>
+      <c r="AY38"/>
+      <c r="AZ38"/>
+      <c r="BA38"/>
+      <c r="BB38"/>
+      <c r="BC38"/>
+      <c r="BD38"/>
+      <c r="BE38"/>
+      <c r="BF38"/>
+      <c r="BG38"/>
+    </row>
+    <row r="39" spans="1:59">
+      <c r="A39" t="s">
+        <v>60</v>
+      </c>
+      <c r="B39">
+        <v>25996000.0</v>
+      </c>
+      <c r="C39">
+        <v>25996000.0</v>
+      </c>
+      <c r="D39">
+        <v>26752000.0</v>
+      </c>
+      <c r="E39">
+        <v>27052000.0</v>
+      </c>
+      <c r="F39">
+        <v>27608000.0</v>
+      </c>
+      <c r="G39">
+        <v>27639000.0</v>
+      </c>
+      <c r="H39">
+        <v>1438000.0</v>
+      </c>
+      <c r="I39">
+        <v>1176000.0</v>
+      </c>
+      <c r="J39">
+        <v>16703000.0</v>
+      </c>
+      <c r="K39">
+        <v>334922000.0</v>
+      </c>
+      <c r="L39">
+        <v>314815000.0</v>
+      </c>
+      <c r="M39">
+        <v>327214000.0</v>
+      </c>
+      <c r="N39">
+        <v>20937000.0</v>
+      </c>
+      <c r="O39">
+        <v>294544000.0</v>
+      </c>
+      <c r="P39">
+        <v>299493000.0</v>
+      </c>
+      <c r="Q39">
+        <v>344433000.0</v>
+      </c>
+      <c r="R39">
+        <v>20683000.0</v>
+      </c>
+      <c r="S39">
+        <v>364150000.0</v>
+      </c>
+      <c r="T39">
+        <v>361137000.0</v>
+      </c>
+      <c r="U39">
+        <v>327988000.0</v>
+      </c>
+      <c r="V39">
+        <v>19895000.0</v>
+      </c>
+      <c r="W39">
+        <v>320013000.0</v>
+      </c>
+      <c r="X39">
+        <v>320499000.0</v>
+      </c>
+      <c r="Y39">
+        <v>279757000.0</v>
+      </c>
+      <c r="Z39">
+        <v>20201000.0</v>
+      </c>
+      <c r="AA39">
+        <v>238964000.0</v>
+      </c>
+      <c r="AB39">
+        <v>236917000.0</v>
+      </c>
+      <c r="AC39">
+        <v>230634000.0</v>
+      </c>
+      <c r="AD39">
+        <v>17323000.0</v>
+      </c>
+      <c r="AE39">
+        <v>199567000.0</v>
+      </c>
+      <c r="AF39">
+        <v>227439000.0</v>
+      </c>
+      <c r="AG39">
+        <v>284403000.0</v>
+      </c>
+      <c r="AH39">
+        <v>23320000.0</v>
+      </c>
+      <c r="AI39">
+        <v>245068000.0</v>
+      </c>
+      <c r="AJ39">
+        <v>243644000.0</v>
+      </c>
+      <c r="AK39">
+        <v>239767000.0</v>
+      </c>
+      <c r="AL39">
+        <v>30361000.0</v>
+      </c>
+      <c r="AM39">
+        <v>303908000.0</v>
+      </c>
+      <c r="AN39">
+        <v>283686000.0</v>
+      </c>
+      <c r="AO39">
+        <v>240131000.0</v>
+      </c>
+      <c r="AP39">
+        <v>30884000.0</v>
+      </c>
+      <c r="AQ39">
+        <v>295120000.0</v>
+      </c>
+      <c r="AR39">
+        <v>234469000.0</v>
+      </c>
+      <c r="AS39">
+        <v>273575000.0</v>
+      </c>
+      <c r="AT39">
+        <v>27523000.0</v>
+      </c>
+      <c r="AU39">
+        <v>244152000.0</v>
+      </c>
+      <c r="AV39">
+        <v>241489000.0</v>
+      </c>
+      <c r="AW39">
+        <v>219158000.0</v>
+      </c>
+      <c r="AX39">
+        <v>18997000.0</v>
+      </c>
+      <c r="AY39">
+        <v>181372000.0</v>
+      </c>
+      <c r="AZ39">
+        <v>203130000.0</v>
+      </c>
+      <c r="BA39">
+        <v>219997000.0</v>
+      </c>
+      <c r="BB39">
+        <v>12719000.0</v>
+      </c>
+      <c r="BC39">
+        <v>195295000.0</v>
+      </c>
+      <c r="BD39">
+        <v>168587000.0</v>
+      </c>
+      <c r="BE39"/>
+      <c r="BF39">
+        <v>14050000.0</v>
+      </c>
+      <c r="BG39">
+        <v>197129000.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:59">
+      <c r="A40" t="s">
+        <v>61</v>
+      </c>
+      <c r="B40">
+        <v>21432000.0</v>
+      </c>
+      <c r="C40">
+        <v>35153000.0</v>
+      </c>
+      <c r="D40">
+        <v>-3547000.0</v>
+      </c>
+      <c r="E40"/>
+      <c r="F40">
+        <v>-4022000.0</v>
+      </c>
+      <c r="G40"/>
+      <c r="H40"/>
+      <c r="I40"/>
+      <c r="J40">
+        <v>228492000.0</v>
+      </c>
+      <c r="K40">
+        <v>28129000.0</v>
+      </c>
+      <c r="L40">
+        <v>23275000.0</v>
+      </c>
+      <c r="M40">
+        <v>22475000.0</v>
+      </c>
+      <c r="N40">
+        <v>237352000.0</v>
+      </c>
+      <c r="O40">
+        <v>25075000.0</v>
+      </c>
+      <c r="P40">
+        <v>24488000.0</v>
+      </c>
+      <c r="Q40">
+        <v>25567000.0</v>
+      </c>
+      <c r="R40">
+        <v>392686000.0</v>
+      </c>
+      <c r="S40">
+        <v>31651000.0</v>
+      </c>
+      <c r="T40">
+        <v>35549000.0</v>
+      </c>
+      <c r="U40">
+        <v>29179000.0</v>
+      </c>
+      <c r="V40">
+        <v>298108000.0</v>
+      </c>
+      <c r="W40">
+        <v>31194000.0</v>
+      </c>
+      <c r="X40">
+        <v>29942000.0</v>
+      </c>
+      <c r="Y40">
+        <v>25421000.0</v>
+      </c>
+      <c r="Z40">
+        <v>214770000.0</v>
+      </c>
+      <c r="AA40">
+        <v>20581000.0</v>
+      </c>
+      <c r="AB40">
+        <v>20005000.0</v>
+      </c>
+      <c r="AC40">
+        <v>14356000.0</v>
+      </c>
+      <c r="AD40">
+        <v>119281000.0</v>
+      </c>
+      <c r="AE40">
+        <v>11775000.0</v>
+      </c>
+      <c r="AF40">
+        <v>12473000.0</v>
+      </c>
+      <c r="AG40">
+        <v>10788000.0</v>
+      </c>
+      <c r="AH40">
+        <v>123722000.0</v>
+      </c>
+      <c r="AI40">
+        <v>5263000.0</v>
+      </c>
+      <c r="AJ40">
+        <v>3314000.0</v>
+      </c>
+      <c r="AK40">
+        <v>4190000.0</v>
+      </c>
+      <c r="AL40">
+        <v>112263000.0</v>
+      </c>
+      <c r="AM40">
+        <v>1908000.0</v>
+      </c>
+      <c r="AN40">
+        <v>5709000.0</v>
+      </c>
+      <c r="AO40">
+        <v>1914000.0</v>
+      </c>
+      <c r="AP40">
+        <v>109190000.0</v>
+      </c>
+      <c r="AQ40">
+        <v>14891000.0</v>
+      </c>
+      <c r="AR40">
+        <v>4259000.0</v>
+      </c>
+      <c r="AS40">
+        <v>3684000.0</v>
+      </c>
+      <c r="AT40">
+        <v>166411000.0</v>
+      </c>
+      <c r="AU40">
+        <v>9272000.0</v>
+      </c>
+      <c r="AV40">
+        <v>10059000.0</v>
+      </c>
+      <c r="AW40">
+        <v>3853000.0</v>
+      </c>
+      <c r="AX40">
+        <v>105167000.0</v>
+      </c>
+      <c r="AY40">
+        <v>63000.0</v>
+      </c>
+      <c r="AZ40">
+        <v>168000.0</v>
+      </c>
+      <c r="BA40">
+        <v>1712000.0</v>
+      </c>
+      <c r="BB40">
+        <v>91122000.0</v>
+      </c>
+      <c r="BC40">
+        <v>2103000.0</v>
+      </c>
+      <c r="BD40">
+        <v>2073000.0</v>
+      </c>
+      <c r="BE40"/>
+      <c r="BF40">
+        <v>158955000.0</v>
+      </c>
+      <c r="BG40">
+        <v>2087000.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:59">
+      <c r="A41" t="s">
+        <v>62</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41">
+        <v>6936000.0</v>
+      </c>
+      <c r="O41"/>
+      <c r="P41">
+        <v>5496000.0</v>
+      </c>
+      <c r="Q41">
+        <v>828000.0</v>
+      </c>
+      <c r="R41"/>
+      <c r="S41"/>
+      <c r="T41"/>
+      <c r="U41"/>
+      <c r="V41"/>
+      <c r="W41"/>
+      <c r="X41"/>
+      <c r="Y41"/>
+      <c r="Z41"/>
+      <c r="AA41"/>
+      <c r="AB41"/>
+      <c r="AC41"/>
+      <c r="AD41"/>
+      <c r="AE41"/>
+      <c r="AF41"/>
+      <c r="AG41"/>
+      <c r="AH41"/>
+      <c r="AI41"/>
+      <c r="AJ41"/>
+      <c r="AK41"/>
+      <c r="AL41"/>
+      <c r="AM41"/>
+      <c r="AN41"/>
+      <c r="AO41"/>
+      <c r="AP41"/>
+      <c r="AQ41"/>
+      <c r="AR41"/>
+      <c r="AS41"/>
+      <c r="AT41"/>
+      <c r="AU41"/>
+      <c r="AV41"/>
+      <c r="AW41"/>
+      <c r="AX41"/>
+      <c r="AY41"/>
+      <c r="AZ41"/>
+      <c r="BA41"/>
+      <c r="BB41"/>
+      <c r="BC41"/>
+      <c r="BD41"/>
+      <c r="BE41"/>
+      <c r="BF41"/>
+      <c r="BG41"/>
+    </row>
+    <row r="42" spans="1:59">
+      <c r="A42" t="s">
+        <v>63</v>
+      </c>
+      <c r="B42">
+        <v>-80217000.0</v>
+      </c>
+      <c r="C42">
+        <v>-160858000.0</v>
+      </c>
+      <c r="D42">
+        <v>-62178000.0</v>
+      </c>
+      <c r="E42">
+        <v>-45717000.0</v>
+      </c>
+      <c r="F42">
+        <v>-42620000.0</v>
+      </c>
+      <c r="G42">
+        <v>-3878000.0</v>
+      </c>
+      <c r="H42">
+        <v>6539000.0</v>
+      </c>
+      <c r="I42">
+        <v>-31084000.0</v>
+      </c>
+      <c r="J42">
+        <v>65909000.0</v>
+      </c>
+      <c r="K42">
+        <v>129569000.0</v>
+      </c>
+      <c r="L42">
+        <v>111990000.0</v>
+      </c>
+      <c r="M42">
+        <v>96525000.0</v>
+      </c>
+      <c r="N42">
+        <v>85286000.0</v>
+      </c>
+      <c r="O42">
+        <v>71510000.0</v>
+      </c>
+      <c r="P42">
+        <v>48689000.0</v>
+      </c>
+      <c r="Q42">
+        <v>60136000.0</v>
+      </c>
+      <c r="R42">
+        <v>57088000.0</v>
+      </c>
+      <c r="S42">
+        <v>39173000.0</v>
+      </c>
+      <c r="T42">
+        <v>24211000.0</v>
+      </c>
+      <c r="U42">
+        <v>1439799000.0</v>
+      </c>
+      <c r="V42">
+        <v>-5182000.0</v>
+      </c>
+      <c r="W42">
+        <v>-27500000.0</v>
+      </c>
+      <c r="X42">
+        <v>-44627000.0</v>
+      </c>
+      <c r="Y42">
+        <v>-44069000.0</v>
+      </c>
+      <c r="Z42">
+        <v>-88431000.0</v>
+      </c>
+      <c r="AA42">
+        <v>-96071000.0</v>
+      </c>
+      <c r="AB42">
+        <v>971525000.0</v>
+      </c>
+      <c r="AC42">
+        <v>945924000.0</v>
+      </c>
+      <c r="AD42">
+        <v>-105875000.0</v>
+      </c>
+      <c r="AE42">
+        <v>920268000.0</v>
+      </c>
+      <c r="AF42">
+        <v>897068000.0</v>
+      </c>
+      <c r="AG42">
+        <v>873795000.0</v>
+      </c>
+      <c r="AH42">
+        <v>835173000.0</v>
+      </c>
+      <c r="AI42">
+        <v>837129000.0</v>
+      </c>
+      <c r="AJ42">
+        <v>817731000.0</v>
+      </c>
+      <c r="AK42">
+        <v>801906000.0</v>
+      </c>
+      <c r="AL42">
+        <v>767619000.0</v>
+      </c>
+      <c r="AM42">
+        <v>766612000.0</v>
+      </c>
+      <c r="AN42">
+        <v>966650000.0</v>
+      </c>
+      <c r="AO42">
+        <v>920531000.0</v>
+      </c>
+      <c r="AP42">
+        <v>874704000.0</v>
+      </c>
+      <c r="AQ42">
+        <v>868744000.0</v>
+      </c>
+      <c r="AR42">
+        <v>845822000.0</v>
+      </c>
+      <c r="AS42">
+        <v>834252000.0</v>
+      </c>
+      <c r="AT42">
+        <v>754123000.0</v>
+      </c>
+      <c r="AU42">
+        <v>731948000.0</v>
+      </c>
+      <c r="AV42">
+        <v>690626000.0</v>
+      </c>
+      <c r="AW42">
+        <v>661140000.0</v>
+      </c>
+      <c r="AX42">
+        <v>627376000.0</v>
+      </c>
+      <c r="AY42">
+        <v>641599000.0</v>
+      </c>
+      <c r="AZ42">
+        <v>640229000.0</v>
+      </c>
+      <c r="BA42">
+        <v>633617000.0</v>
+      </c>
+      <c r="BB42">
+        <v>611246000.0</v>
+      </c>
+      <c r="BC42">
+        <v>607945000.0</v>
+      </c>
+      <c r="BD42">
+        <v>624727000.0</v>
+      </c>
+      <c r="BE42"/>
+      <c r="BF42">
+        <v>620411000.0</v>
+      </c>
+      <c r="BG42">
+        <v>609583000.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:59">
+      <c r="A43" t="s">
+        <v>64</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+    </row>
+    <row r="44" spans="1:59">
+      <c r="A44" t="s">
+        <v>65</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44"/>
+      <c r="AN44"/>
+      <c r="AO44"/>
+      <c r="AP44"/>
+      <c r="AQ44"/>
+      <c r="AR44"/>
+      <c r="AS44"/>
+      <c r="AT44"/>
+      <c r="AU44"/>
+      <c r="AV44"/>
+      <c r="AW44"/>
+      <c r="AX44"/>
+      <c r="AY44"/>
+      <c r="AZ44"/>
+      <c r="BA44"/>
+      <c r="BB44"/>
+      <c r="BC44"/>
+      <c r="BD44"/>
+      <c r="BE44"/>
+      <c r="BF44"/>
+      <c r="BG44"/>
+    </row>
+    <row r="45" spans="1:59">
+      <c r="A45" t="s">
+        <v>66</v>
+      </c>
+      <c r="B45">
+        <v>1961408000.0</v>
+      </c>
+      <c r="C45">
+        <v>1880241000.0</v>
+      </c>
+      <c r="D45">
+        <v>1414861000.0</v>
+      </c>
+      <c r="E45">
+        <v>1345652000.0</v>
+      </c>
+      <c r="F45">
+        <v>1337323000.0</v>
+      </c>
+      <c r="G45">
+        <v>1362895000.0</v>
+      </c>
+      <c r="H45">
+        <v>1377185000.0</v>
+      </c>
+      <c r="I45">
+        <v>1272171000.0</v>
+      </c>
+      <c r="J45">
+        <v>5474723000.0</v>
+      </c>
+      <c r="K45">
+        <v>1381438000.0</v>
+      </c>
+      <c r="L45">
+        <v>1370429000.0</v>
+      </c>
+      <c r="M45">
+        <v>1436046000.0</v>
+      </c>
+      <c r="N45">
+        <v>5278778000.0</v>
+      </c>
+      <c r="O45">
+        <v>1488453000.0</v>
+      </c>
+      <c r="P45">
+        <v>1511363000.0</v>
+      </c>
+      <c r="Q45">
+        <v>1559590000.0</v>
+      </c>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45"/>
+      <c r="X45"/>
+      <c r="Y45"/>
+      <c r="Z45"/>
+      <c r="AA45"/>
+      <c r="AB45"/>
+      <c r="AC45"/>
+      <c r="AD45"/>
+      <c r="AE45"/>
+      <c r="AF45"/>
+      <c r="AG45"/>
+      <c r="AH45"/>
+      <c r="AI45"/>
+      <c r="AJ45"/>
+      <c r="AK45"/>
+      <c r="AL45"/>
+      <c r="AM45"/>
+      <c r="AN45"/>
+      <c r="AO45"/>
+      <c r="AP45"/>
+      <c r="AQ45"/>
+      <c r="AR45"/>
+      <c r="AS45"/>
+      <c r="AT45"/>
+      <c r="AU45"/>
+      <c r="AV45"/>
+      <c r="AW45"/>
+      <c r="AX45"/>
+      <c r="AY45"/>
+      <c r="AZ45"/>
+      <c r="BA45"/>
+      <c r="BB45"/>
+      <c r="BC45"/>
+      <c r="BD45"/>
+      <c r="BE45"/>
+      <c r="BF45"/>
+      <c r="BG45"/>
+    </row>
+    <row r="46" spans="1:59">
+      <c r="A46" t="s">
+        <v>67</v>
+      </c>
+      <c r="B46">
+        <v>1961408000.0</v>
+      </c>
+      <c r="C46">
+        <v>1880241000.0</v>
+      </c>
+      <c r="D46">
+        <v>1414861000.0</v>
+      </c>
+      <c r="E46">
+        <v>1345652000.0</v>
+      </c>
+      <c r="F46">
+        <v>1337323000.0</v>
+      </c>
+      <c r="G46">
+        <v>1362895000.0</v>
+      </c>
+      <c r="H46">
+        <v>1377185000.0</v>
+      </c>
+      <c r="I46">
+        <v>1272171000.0</v>
+      </c>
+      <c r="J46">
+        <v>1354528000.0</v>
+      </c>
+      <c r="K46">
+        <v>1381438000.0</v>
+      </c>
+      <c r="L46">
+        <v>1370429000.0</v>
+      </c>
+      <c r="M46">
+        <v>1436046000.0</v>
+      </c>
+      <c r="N46">
+        <v>1463531000.0</v>
+      </c>
+      <c r="O46">
+        <v>1488453000.0</v>
+      </c>
+      <c r="P46">
+        <v>1511363000.0</v>
+      </c>
+      <c r="Q46">
+        <v>1559590000.0</v>
+      </c>
+      <c r="R46">
+        <v>1563608000.0</v>
+      </c>
+      <c r="S46">
+        <v>1540319000.0</v>
+      </c>
+      <c r="T46">
+        <v>1435919000.0</v>
+      </c>
+      <c r="U46">
+        <v>1186524000.0</v>
+      </c>
+      <c r="V46">
+        <v>1090044000.0</v>
+      </c>
+      <c r="W46">
+        <v>1011639000.0</v>
+      </c>
+      <c r="X46">
+        <v>866332000.0</v>
+      </c>
+      <c r="Y46">
+        <v>801552000.0</v>
+      </c>
+      <c r="Z46">
+        <v>759888000.0</v>
+      </c>
+      <c r="AA46">
+        <v>744176000.0</v>
+      </c>
+      <c r="AB46">
+        <v>748460000.0</v>
+      </c>
+      <c r="AC46">
+        <v>713302000.0</v>
+      </c>
+      <c r="AD46">
+        <v>663977000.0</v>
+      </c>
+      <c r="AE46">
+        <v>685549000.0</v>
+      </c>
+      <c r="AF46">
+        <v>683679000.0</v>
+      </c>
+      <c r="AG46">
+        <v>678759000.0</v>
+      </c>
+      <c r="AH46">
+        <v>646693000.0</v>
+      </c>
+      <c r="AI46">
+        <v>669873000.0</v>
+      </c>
+      <c r="AJ46">
+        <v>661289000.0</v>
+      </c>
+      <c r="AK46">
+        <v>652721000.0</v>
+      </c>
+      <c r="AL46">
+        <v>671193000.0</v>
+      </c>
+      <c r="AM46">
+        <v>690271000.0</v>
+      </c>
+      <c r="AN46">
+        <v>685702000.0</v>
+      </c>
+      <c r="AO46">
+        <v>701225000.0</v>
+      </c>
+      <c r="AP46">
+        <v>719967000.0</v>
+      </c>
+      <c r="AQ46">
+        <v>753034000.0</v>
+      </c>
+      <c r="AR46">
+        <v>809246000.0</v>
+      </c>
+      <c r="AS46">
+        <v>846412000.0</v>
+      </c>
+      <c r="AT46">
+        <v>809260000.0</v>
+      </c>
+      <c r="AU46">
+        <v>838369000.0</v>
+      </c>
+      <c r="AV46">
+        <v>841036000.0</v>
+      </c>
+      <c r="AW46">
+        <v>833162000.0</v>
+      </c>
+      <c r="AX46">
+        <v>823171000.0</v>
+      </c>
+      <c r="AY46">
+        <v>848751000.0</v>
+      </c>
+      <c r="AZ46">
+        <v>898247000.0</v>
+      </c>
+      <c r="BA46">
+        <v>925735000.0</v>
+      </c>
+      <c r="BB46">
+        <v>958963000.0</v>
+      </c>
+      <c r="BC46">
+        <v>986515000.0</v>
+      </c>
+      <c r="BD46">
+        <v>1043138000.0</v>
+      </c>
+      <c r="BE46"/>
+      <c r="BF46">
+        <v>1045585000.0</v>
+      </c>
+      <c r="BG46">
+        <v>1010312000.0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:59">
+      <c r="A47" t="s">
+        <v>68</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47">
+        <v>1414861000.0</v>
+      </c>
+      <c r="E47">
+        <v>1345652000.0</v>
+      </c>
+      <c r="F47">
+        <v>1337323000.0</v>
+      </c>
+      <c r="G47">
+        <v>1362895000.0</v>
+      </c>
+      <c r="H47">
+        <v>1377185000.0</v>
+      </c>
+      <c r="I47">
+        <v>1272171000.0</v>
+      </c>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
+        <v>1436046000.0</v>
+      </c>
+      <c r="N47">
+        <v>1463531000.0</v>
+      </c>
+      <c r="O47">
+        <v>1488453000.0</v>
+      </c>
+      <c r="P47">
+        <v>1511363000.0</v>
+      </c>
+      <c r="Q47">
+        <v>1559590000.0</v>
+      </c>
+      <c r="R47">
+        <v>1563608000.0</v>
+      </c>
+      <c r="S47">
+        <v>1540319000.0</v>
+      </c>
+      <c r="T47">
+        <v>1435919000.0</v>
+      </c>
+      <c r="U47">
+        <v>1186524000.0</v>
+      </c>
+      <c r="V47">
+        <v>1090044000.0</v>
+      </c>
+      <c r="W47">
+        <v>1011639000.0</v>
+      </c>
+      <c r="X47">
+        <v>866332000.0</v>
+      </c>
+      <c r="Y47">
+        <v>801552000.0</v>
+      </c>
+      <c r="Z47">
+        <v>759888000.0</v>
+      </c>
+      <c r="AA47">
+        <v>744176000.0</v>
+      </c>
+      <c r="AB47">
+        <v>748460000.0</v>
+      </c>
+      <c r="AC47"/>
+      <c r="AD47"/>
+      <c r="AE47"/>
+      <c r="AF47"/>
+      <c r="AG47"/>
+      <c r="AH47"/>
+      <c r="AI47"/>
+      <c r="AJ47"/>
+      <c r="AK47"/>
+      <c r="AL47"/>
+      <c r="AM47"/>
+      <c r="AN47"/>
+      <c r="AO47"/>
+      <c r="AP47"/>
+      <c r="AQ47"/>
+      <c r="AR47"/>
+      <c r="AS47"/>
+      <c r="AT47"/>
+      <c r="AU47"/>
+      <c r="AV47"/>
+      <c r="AW47"/>
+      <c r="AX47"/>
+      <c r="AY47"/>
+      <c r="AZ47"/>
+      <c r="BA47"/>
+      <c r="BB47"/>
+      <c r="BC47"/>
+      <c r="BD47"/>
+      <c r="BE47"/>
+      <c r="BF47"/>
+      <c r="BG47"/>
+    </row>
+    <row r="48" spans="1:59">
+      <c r="A48" t="s">
+        <v>69</v>
+      </c>
+      <c r="B48">
+        <v>1881481000.0</v>
+      </c>
+      <c r="C48">
+        <v>1902470000.0</v>
+      </c>
+      <c r="D48">
+        <v>1868700000.0</v>
+      </c>
+      <c r="E48">
+        <v>1831503000.0</v>
+      </c>
+      <c r="F48">
+        <v>1770106000.0</v>
+      </c>
+      <c r="G48">
+        <v>1776190000.0</v>
+      </c>
+      <c r="H48">
+        <v>1736096000.0</v>
+      </c>
+      <c r="I48">
+        <v>1716003000.0</v>
+      </c>
+      <c r="J48">
+        <v>1672672000.0</v>
+      </c>
+      <c r="K48">
+        <v>1639430000.0</v>
+      </c>
+      <c r="L48">
+        <v>1605941000.0</v>
+      </c>
+      <c r="M48">
+        <v>1593678000.0</v>
+      </c>
+      <c r="N48">
+        <v>1577159000.0</v>
+      </c>
+      <c r="O48">
+        <v>1624348000.0</v>
+      </c>
+      <c r="P48">
+        <v>1641897000.0</v>
+      </c>
+      <c r="Q48">
+        <v>1643451000.0</v>
+      </c>
+      <c r="R48">
+        <v>1590752000.0</v>
+      </c>
+      <c r="S48">
+        <v>1578931000.0</v>
+      </c>
+      <c r="T48">
+        <v>1497663000.0</v>
+      </c>
+      <c r="U48">
+        <v>1432183000.0</v>
+      </c>
+      <c r="V48">
+        <v>1350499000.0</v>
+      </c>
+      <c r="W48">
+        <v>1327228000.0</v>
+      </c>
+      <c r="X48">
+        <v>1251669000.0</v>
+      </c>
+      <c r="Y48">
+        <v>1204421000.0</v>
+      </c>
+      <c r="Z48">
+        <v>1116965000.0</v>
+      </c>
+      <c r="AA48">
+        <v>1107290000.0</v>
+      </c>
+      <c r="AB48">
+        <v>1091888000.0</v>
+      </c>
+      <c r="AC48"/>
+      <c r="AD48">
+        <v>1022713000.0</v>
+      </c>
+      <c r="AE48"/>
+      <c r="AF48"/>
+      <c r="AG48"/>
+      <c r="AH48"/>
+      <c r="AI48"/>
+      <c r="AJ48"/>
+      <c r="AK48"/>
+      <c r="AL48"/>
+      <c r="AM48"/>
+      <c r="AN48"/>
+      <c r="AO48"/>
+      <c r="AP48"/>
+      <c r="AQ48">
+        <v>737000000.0</v>
+      </c>
+      <c r="AR48">
+        <v>698000000.0</v>
+      </c>
+      <c r="AS48">
+        <v>680000000.0</v>
+      </c>
+      <c r="AT48">
+        <v>633000000.0</v>
+      </c>
+      <c r="AU48"/>
+      <c r="AV48"/>
+      <c r="AW48"/>
+      <c r="AX48"/>
+      <c r="AY48"/>
+      <c r="AZ48"/>
+      <c r="BA48"/>
+      <c r="BB48"/>
+      <c r="BC48"/>
+      <c r="BD48"/>
+      <c r="BE48"/>
+      <c r="BF48"/>
+      <c r="BG48"/>
+    </row>
+    <row r="49" spans="1:59">
+      <c r="A49" t="s">
+        <v>70</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49"/>
+      <c r="AK49"/>
+      <c r="AL49"/>
+      <c r="AM49"/>
+      <c r="AN49"/>
+      <c r="AO49"/>
+      <c r="AP49"/>
+      <c r="AQ49"/>
+      <c r="AR49"/>
+      <c r="AS49"/>
+      <c r="AT49"/>
+      <c r="AU49"/>
+      <c r="AV49"/>
+      <c r="AW49"/>
+      <c r="AX49"/>
+      <c r="AY49"/>
+      <c r="AZ49"/>
+      <c r="BA49"/>
+      <c r="BB49"/>
+      <c r="BC49"/>
+      <c r="BD49"/>
+      <c r="BE49"/>
+      <c r="BF49"/>
+      <c r="BG49"/>
+    </row>
+    <row r="50" spans="1:59">
+      <c r="A50" t="s">
+        <v>71</v>
+      </c>
+      <c r="B50">
+        <v>6689000.0</v>
+      </c>
+      <c r="C50"/>
+      <c r="D50"/>
+      <c r="E50"/>
+      <c r="F50">
+        <v>0.0</v>
+      </c>
+      <c r="G50">
+        <v>34055000.0</v>
+      </c>
+      <c r="H50">
+        <v>47699000.0</v>
+      </c>
+      <c r="I50">
+        <v>69831000.0</v>
+      </c>
+      <c r="J50">
+        <v>79901000.0</v>
+      </c>
+      <c r="K50">
+        <v>84445000.0</v>
+      </c>
+      <c r="L50">
+        <v>115404000.0</v>
+      </c>
+      <c r="M50">
+        <v>81739000.0</v>
+      </c>
+      <c r="N50">
+        <v>172184000.0</v>
+      </c>
+      <c r="O50">
+        <v>186383000.0</v>
+      </c>
+      <c r="P50">
+        <v>154889000.0</v>
+      </c>
+      <c r="Q50">
+        <v>59432000.0</v>
+      </c>
+      <c r="R50">
+        <v>13170000.0</v>
+      </c>
+      <c r="S50">
+        <v>0.0</v>
+      </c>
+      <c r="T50">
+        <v>13094000.0</v>
+      </c>
+      <c r="U50">
+        <v>71269000.0</v>
+      </c>
+      <c r="V50">
+        <v>70708000.0</v>
+      </c>
+      <c r="W50">
+        <v>82871000.0</v>
+      </c>
+      <c r="X50">
+        <v>49742000.0</v>
+      </c>
+      <c r="Y50">
+        <v>20808000.0</v>
+      </c>
+      <c r="Z50">
+        <v>9250000.0</v>
+      </c>
+      <c r="AA50">
+        <v>14450000.0</v>
+      </c>
+      <c r="AB50">
+        <v>4033000.0</v>
+      </c>
+      <c r="AC50"/>
+      <c r="AD50"/>
+      <c r="AE50"/>
+      <c r="AF50"/>
+      <c r="AG50"/>
+      <c r="AH50"/>
+      <c r="AI50"/>
+      <c r="AJ50"/>
+      <c r="AK50"/>
+      <c r="AL50"/>
+      <c r="AM50"/>
+      <c r="AN50"/>
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50">
+        <v>69000000.0</v>
+      </c>
+      <c r="AR50">
+        <v>50000000.0</v>
+      </c>
+      <c r="AS50">
+        <v>79000000.0</v>
+      </c>
+      <c r="AT50">
+        <v>94000000.0</v>
+      </c>
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+    </row>
+    <row r="51" spans="1:59">
+      <c r="A51" t="s">
+        <v>72</v>
+      </c>
+      <c r="B51">
+        <v>230174000.0</v>
+      </c>
+      <c r="C51">
+        <v>221135000.0</v>
+      </c>
+      <c r="D51">
+        <v>170550000.0</v>
+      </c>
+      <c r="E51">
+        <v>138919000.0</v>
+      </c>
+      <c r="F51">
+        <v>122633000.0</v>
+      </c>
+      <c r="G51">
+        <v>144562000.0</v>
+      </c>
+      <c r="H51">
+        <v>159539000.0</v>
+      </c>
+      <c r="I51">
+        <v>87903000.0</v>
+      </c>
+      <c r="J51">
+        <v>111021000.0</v>
+      </c>
+      <c r="K51">
+        <v>143253000.0</v>
+      </c>
+      <c r="L51">
+        <v>188275000.0</v>
+      </c>
+      <c r="M51">
+        <v>210355000.0</v>
+      </c>
+      <c r="N51">
+        <v>276629000.0</v>
+      </c>
+      <c r="O51">
+        <v>267845000.0</v>
+      </c>
+      <c r="P51">
+        <v>265906000.0</v>
+      </c>
+      <c r="Q51">
+        <v>215604000.0</v>
+      </c>
+      <c r="R51">
+        <v>219617000.0</v>
+      </c>
+      <c r="S51">
+        <v>220354000.0</v>
+      </c>
+      <c r="T51">
+        <v>199122000.0</v>
+      </c>
+      <c r="U51">
+        <v>153833000.0</v>
+      </c>
+      <c r="V51">
+        <v>108873000.0</v>
+      </c>
+      <c r="W51">
+        <v>107942000.0</v>
+      </c>
+      <c r="X51">
+        <v>75030000.0</v>
+      </c>
+      <c r="Y51">
+        <v>46377000.0</v>
+      </c>
+      <c r="Z51">
+        <v>35843000.0</v>
+      </c>
+      <c r="AA51">
+        <v>40722000.0</v>
+      </c>
+      <c r="AB51">
+        <v>30540000.0</v>
+      </c>
+      <c r="AC51">
+        <v>27932000.0</v>
+      </c>
+      <c r="AD51"/>
+      <c r="AE51">
+        <v>47440000.0</v>
+      </c>
+      <c r="AF51">
+        <v>69150000.0</v>
+      </c>
+      <c r="AG51">
+        <v>84210000.0</v>
+      </c>
+      <c r="AH51">
+        <v>75030000.0</v>
+      </c>
+      <c r="AI51">
+        <v>48048000.0</v>
+      </c>
+      <c r="AJ51">
+        <v>49217000.0</v>
+      </c>
+      <c r="AK51">
+        <v>50648000.0</v>
+      </c>
+      <c r="AL51">
+        <v>92003000.0</v>
+      </c>
+      <c r="AM51">
+        <v>64270000.0</v>
+      </c>
+      <c r="AN51">
+        <v>20000000.0</v>
+      </c>
+      <c r="AO51">
+        <v>24860000.0</v>
+      </c>
+      <c r="AP51">
+        <v>33297000.0</v>
+      </c>
+      <c r="AQ51">
+        <v>68523000.0</v>
+      </c>
+      <c r="AR51">
+        <v>50440000.0</v>
+      </c>
+      <c r="AS51">
+        <v>79490000.0</v>
+      </c>
+      <c r="AT51">
+        <v>93592000.0</v>
+      </c>
+      <c r="AU51">
+        <v>117902000.0</v>
+      </c>
+      <c r="AV51">
+        <v>108996000.0</v>
+      </c>
+      <c r="AW51">
+        <v>84455000.0</v>
+      </c>
+      <c r="AX51">
+        <v>93442000.0</v>
+      </c>
+      <c r="AY51">
+        <v>103992000.0</v>
+      </c>
+      <c r="AZ51">
+        <v>130569000.0</v>
+      </c>
+      <c r="BA51">
+        <v>158715000.0</v>
+      </c>
+      <c r="BB51">
+        <v>184473000.0</v>
+      </c>
+      <c r="BC51">
+        <v>185319000.0</v>
+      </c>
+      <c r="BD51">
+        <v>213449000.0</v>
+      </c>
+      <c r="BE51"/>
+      <c r="BF51">
+        <v>202898000.0</v>
+      </c>
+      <c r="BG51">
+        <v>208453000.0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:59">
+      <c r="A52" t="s">
+        <v>73</v>
+      </c>
+      <c r="B52">
+        <v>10291000.0</v>
+      </c>
+      <c r="C52">
+        <v>3439000.0</v>
+      </c>
+      <c r="D52">
+        <v>3547000.0</v>
+      </c>
+      <c r="E52">
+        <v>3786000.0</v>
+      </c>
+      <c r="F52">
+        <v>4022000.0</v>
+      </c>
+      <c r="G52">
+        <v>37414000.0</v>
+      </c>
+      <c r="H52">
+        <v>51139000.0</v>
+      </c>
+      <c r="I52">
+        <v>72349000.0</v>
+      </c>
+      <c r="J52">
+        <v>82556000.0</v>
+      </c>
+      <c r="K52">
+        <v>96258000.0</v>
+      </c>
+      <c r="L52">
+        <v>128189000.0</v>
+      </c>
+      <c r="M52">
+        <v>94832000.0</v>
+      </c>
+      <c r="N52">
+        <v>175361000.0</v>
+      </c>
+      <c r="O52">
+        <v>190200000.0</v>
+      </c>
+      <c r="P52">
+        <v>158730000.0</v>
+      </c>
+      <c r="Q52">
+        <v>62262000.0</v>
+      </c>
+      <c r="R52">
+        <v>15951000.0</v>
+      </c>
+      <c r="S52">
+        <v>1515000.0</v>
+      </c>
+      <c r="T52">
+        <v>14686000.0</v>
+      </c>
+      <c r="U52">
+        <v>72719000.0</v>
+      </c>
+      <c r="V52">
+        <v>72296000.0</v>
+      </c>
+      <c r="W52">
+        <v>84322000.0</v>
+      </c>
+      <c r="X52">
+        <v>51308000.0</v>
+      </c>
+      <c r="Y52">
+        <v>22909000.0</v>
+      </c>
+      <c r="Z52">
+        <v>11985000.0</v>
+      </c>
+      <c r="AA52">
+        <v>17180000.0</v>
+      </c>
+      <c r="AB52">
+        <v>6803000.0</v>
+      </c>
+      <c r="AC52">
+        <v>2332000.0</v>
+      </c>
+      <c r="AD52"/>
+      <c r="AE52">
+        <v>47440000.0</v>
+      </c>
+      <c r="AF52">
+        <v>69150000.0</v>
+      </c>
+      <c r="AG52">
+        <v>84210000.0</v>
+      </c>
+      <c r="AH52">
+        <v>75030000.0</v>
+      </c>
+      <c r="AI52">
+        <v>30800000.0</v>
+      </c>
+      <c r="AJ52">
+        <v>8722000.0</v>
+      </c>
+      <c r="AK52">
+        <v>6331000.0</v>
+      </c>
+      <c r="AL52">
+        <v>63450000.0</v>
+      </c>
+      <c r="AM52">
+        <v>64270000.0</v>
+      </c>
+      <c r="AN52">
+        <v>20000000.0</v>
+      </c>
+      <c r="AO52">
+        <v>24860000.0</v>
+      </c>
+      <c r="AP52">
+        <v>33297000.0</v>
+      </c>
+      <c r="AQ52">
+        <v>68523000.0</v>
+      </c>
+      <c r="AR52">
+        <v>50440000.0</v>
+      </c>
+      <c r="AS52">
+        <v>79490000.0</v>
+      </c>
+      <c r="AT52">
+        <v>93592000.0</v>
+      </c>
+      <c r="AU52">
+        <v>117902000.0</v>
+      </c>
+      <c r="AV52">
+        <v>108996000.0</v>
+      </c>
+      <c r="AW52">
+        <v>84455000.0</v>
+      </c>
+      <c r="AX52">
+        <v>93442000.0</v>
+      </c>
+      <c r="AY52">
+        <v>103992000.0</v>
+      </c>
+      <c r="AZ52">
+        <v>115569000.0</v>
+      </c>
+      <c r="BA52">
+        <v>143715000.0</v>
+      </c>
+      <c r="BB52">
+        <v>169473000.0</v>
+      </c>
+      <c r="BC52">
+        <v>185319000.0</v>
+      </c>
+      <c r="BD52">
+        <v>207090000.0</v>
+      </c>
+      <c r="BE52"/>
+      <c r="BF52">
+        <v>202898000.0</v>
+      </c>
+      <c r="BG52">
+        <v>202323000.0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:59">
+      <c r="A53" t="s">
+        <v>74</v>
+      </c>
+      <c r="B53">
+        <v>492600000.0</v>
+      </c>
+      <c r="C53">
+        <v>599500000.0</v>
+      </c>
+      <c r="D53">
+        <v>601000000.0</v>
+      </c>
+      <c r="E53">
+        <v>753800000.0</v>
+      </c>
+      <c r="F53">
+        <v>623800000.0</v>
+      </c>
+      <c r="G53">
+        <v>551600000.0</v>
+      </c>
+      <c r="H53">
+        <v>551600000.0</v>
+      </c>
+      <c r="I53">
+        <v>50000000.0</v>
+      </c>
+      <c r="J53"/>
+      <c r="K53"/>
+      <c r="L53"/>
+      <c r="M53"/>
+      <c r="N53"/>
+      <c r="O53"/>
+      <c r="P53"/>
+      <c r="Q53"/>
+      <c r="R53"/>
+      <c r="S53"/>
+      <c r="T53"/>
+      <c r="U53"/>
+      <c r="V53"/>
+      <c r="W53"/>
+      <c r="X53"/>
+      <c r="Y53"/>
+      <c r="Z53"/>
+      <c r="AA53"/>
+      <c r="AB53"/>
+      <c r="AC53"/>
+      <c r="AD53"/>
+      <c r="AE53"/>
+      <c r="AF53"/>
+      <c r="AG53"/>
+      <c r="AH53"/>
+      <c r="AI53"/>
+      <c r="AJ53"/>
+      <c r="AK53"/>
+      <c r="AL53"/>
+      <c r="AM53"/>
+      <c r="AN53"/>
+      <c r="AO53"/>
+      <c r="AP53"/>
+      <c r="AQ53"/>
+      <c r="AR53"/>
+      <c r="AS53"/>
+      <c r="AT53">
+        <v>1000000.0</v>
+      </c>
+      <c r="AU53"/>
+      <c r="AV53"/>
+      <c r="AW53"/>
+      <c r="AX53"/>
+      <c r="AY53"/>
+      <c r="AZ53"/>
+      <c r="BA53"/>
+      <c r="BB53"/>
+      <c r="BC53"/>
+      <c r="BD53"/>
+      <c r="BE53"/>
+      <c r="BF53"/>
+      <c r="BG53"/>
+    </row>
+    <row r="54" spans="1:59">
+      <c r="A54" t="s">
+        <v>75</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54"/>
+      <c r="AK54"/>
+      <c r="AL54"/>
+      <c r="AM54"/>
+      <c r="AN54"/>
+      <c r="AO54"/>
+      <c r="AP54"/>
+      <c r="AQ54"/>
+      <c r="AR54"/>
+      <c r="AS54"/>
+      <c r="AT54"/>
+      <c r="AU54"/>
+      <c r="AV54"/>
+      <c r="AW54"/>
+      <c r="AX54"/>
+      <c r="AY54"/>
+      <c r="AZ54"/>
+      <c r="BA54"/>
+      <c r="BB54"/>
+      <c r="BC54"/>
+      <c r="BD54"/>
+      <c r="BE54"/>
+      <c r="BF54"/>
+      <c r="BG54"/>
+    </row>
+    <row r="55" spans="1:59">
+      <c r="A55" t="s">
+        <v>76</v>
+      </c>
+      <c r="B55">
+        <v>3545096000.0</v>
+      </c>
+      <c r="C55">
+        <v>3587587000.0</v>
+      </c>
+      <c r="D55">
+        <v>3271229000.0</v>
+      </c>
+      <c r="E55">
+        <v>3132306000.0</v>
+      </c>
+      <c r="F55">
+        <v>3007821000.0</v>
+      </c>
+      <c r="G55">
+        <v>3015367000.0</v>
+      </c>
+      <c r="H55">
+        <v>3017676000.0</v>
+      </c>
+      <c r="I55">
+        <v>2894001000.0</v>
+      </c>
+      <c r="J55">
+        <v>2960124000.0</v>
+      </c>
+      <c r="K55">
+        <v>2975512000.0</v>
+      </c>
+      <c r="L55">
+        <v>2951092000.0</v>
+      </c>
+      <c r="M55">
+        <v>2987622000.0</v>
+      </c>
+      <c r="N55">
+        <v>3012111000.0</v>
+      </c>
+      <c r="O55">
+        <v>3031033000.0</v>
+      </c>
+      <c r="P55">
+        <v>3079423000.0</v>
+      </c>
+      <c r="Q55">
+        <v>3176401000.0</v>
+      </c>
+      <c r="R55">
+        <v>3118857000.0</v>
+      </c>
+      <c r="S55">
+        <v>3173915000.0</v>
+      </c>
+      <c r="T55">
+        <v>3079890000.0</v>
+      </c>
+      <c r="U55">
+        <v>2767358000.0</v>
+      </c>
+      <c r="V55">
+        <v>2564418000.0</v>
+      </c>
+      <c r="W55">
+        <v>2524016000.0</v>
+      </c>
+      <c r="X55">
+        <v>2324696000.0</v>
+      </c>
+      <c r="Y55">
+        <v>2197912000.0</v>
+      </c>
+      <c r="Z55">
+        <v>2009719000.0</v>
+      </c>
+      <c r="AA55">
+        <v>1949770000.0</v>
+      </c>
+      <c r="AB55">
+        <v>1925074000.0</v>
+      </c>
+      <c r="AC55">
+        <v>1842686000.0</v>
+      </c>
+      <c r="AD55">
+        <v>1708380000.0</v>
+      </c>
+      <c r="AE55">
+        <v>1755859000.0</v>
+      </c>
+      <c r="AF55">
+        <v>1801651000.0</v>
+      </c>
+      <c r="AG55">
+        <v>1847123000.0</v>
+      </c>
+      <c r="AH55">
+        <v>1695860000.0</v>
+      </c>
+      <c r="AI55">
+        <v>1673695000.0</v>
+      </c>
+      <c r="AJ55">
+        <v>1648276000.0</v>
+      </c>
+      <c r="AK55">
+        <v>1629781000.0</v>
+      </c>
+      <c r="AL55">
+        <v>1630636000.0</v>
+      </c>
+      <c r="AM55">
+        <v>1611659000.0</v>
+      </c>
+      <c r="AN55">
+        <v>1510557000.0</v>
+      </c>
+      <c r="AO55">
+        <v>1426093000.0</v>
+      </c>
+      <c r="AP55">
+        <v>1370819000.0</v>
+      </c>
+      <c r="AQ55">
+        <v>1415877000.0</v>
+      </c>
+      <c r="AR55">
+        <v>1400114000.0</v>
+      </c>
+      <c r="AS55">
+        <v>1464503000.0</v>
+      </c>
+      <c r="AT55">
+        <v>1386125000.0</v>
+      </c>
+      <c r="AU55">
+        <v>1353709000.0</v>
+      </c>
+      <c r="AV55">
+        <v>1292261000.0</v>
+      </c>
+      <c r="AW55">
+        <v>1234619000.0</v>
+      </c>
+      <c r="AX55">
+        <v>1193088000.0</v>
+      </c>
+      <c r="AY55">
+        <v>1197648000.0</v>
+      </c>
+      <c r="AZ55">
+        <v>1272145000.0</v>
+      </c>
+      <c r="BA55">
+        <v>1294841000.0</v>
+      </c>
+      <c r="BB55">
+        <v>1287886000.0</v>
+      </c>
+      <c r="BC55">
+        <v>1304277000.0</v>
+      </c>
+      <c r="BD55">
+        <v>1360369000.0</v>
+      </c>
+      <c r="BE55"/>
+      <c r="BF55">
+        <v>1414387000.0</v>
+      </c>
+      <c r="BG55">
+        <v>1348334000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:59">
+      <c r="A56" t="s">
+        <v>77</v>
+      </c>
+      <c r="B56">
+        <v>1583642000.0</v>
+      </c>
+      <c r="C56">
+        <v>1707300000.0</v>
+      </c>
+      <c r="D56">
+        <v>1856322000.0</v>
+      </c>
+      <c r="E56">
+        <v>1786608000.0</v>
+      </c>
+      <c r="F56">
+        <v>1670452000.0</v>
+      </c>
+      <c r="G56">
+        <v>1652426000.0</v>
+      </c>
+      <c r="H56">
+        <v>1614372000.0</v>
+      </c>
+      <c r="I56">
+        <v>1595481000.0</v>
+      </c>
+      <c r="J56">
+        <v>1579376000.0</v>
+      </c>
+      <c r="K56">
+        <v>1567625000.0</v>
+      </c>
+      <c r="L56">
+        <v>1554006000.0</v>
+      </c>
+      <c r="M56">
+        <v>1524711000.0</v>
+      </c>
+      <c r="N56">
+        <v>1521508000.0</v>
+      </c>
+      <c r="O56">
+        <v>1515300000.0</v>
+      </c>
+      <c r="P56">
+        <v>1540568000.0</v>
+      </c>
+      <c r="Q56">
+        <v>1589107000.0</v>
+      </c>
+      <c r="R56">
+        <v>1527306000.0</v>
+      </c>
+      <c r="S56">
+        <v>1605431000.0</v>
+      </c>
+      <c r="T56">
+        <v>1615586000.0</v>
+      </c>
+      <c r="U56">
+        <v>1552229000.0</v>
+      </c>
+      <c r="V56">
+        <v>1445538000.0</v>
+      </c>
+      <c r="W56">
+        <v>1483319000.0</v>
+      </c>
+      <c r="X56">
+        <v>1429074000.0</v>
+      </c>
+      <c r="Y56">
+        <v>1366838000.0</v>
+      </c>
+      <c r="Z56">
+        <v>1220076000.0</v>
+      </c>
+      <c r="AA56">
+        <v>1175607000.0</v>
+      </c>
+      <c r="AB56">
+        <v>1146394000.0</v>
+      </c>
+      <c r="AC56">
+        <v>1098932000.0</v>
+      </c>
+      <c r="AD56">
+        <v>1013718000.0</v>
+      </c>
+      <c r="AE56">
+        <v>1039393000.0</v>
+      </c>
+      <c r="AF56">
+        <v>1086813000.0</v>
+      </c>
+      <c r="AG56">
+        <v>1136183000.0</v>
+      </c>
+      <c r="AH56">
+        <v>1017552000.0</v>
+      </c>
+      <c r="AI56">
+        <v>971975000.0</v>
+      </c>
+      <c r="AJ56">
+        <v>954907000.0</v>
+      </c>
+      <c r="AK56">
+        <v>944748000.0</v>
+      </c>
+      <c r="AL56">
+        <v>926898000.0</v>
+      </c>
+      <c r="AM56">
+        <v>888611000.0</v>
+      </c>
+      <c r="AN56">
+        <v>790768000.0</v>
+      </c>
+      <c r="AO56">
+        <v>691626000.0</v>
+      </c>
+      <c r="AP56">
+        <v>617377000.0</v>
+      </c>
+      <c r="AQ56">
+        <v>629207000.0</v>
+      </c>
+      <c r="AR56">
+        <v>556928000.0</v>
+      </c>
+      <c r="AS56">
+        <v>583990000.0</v>
+      </c>
+      <c r="AT56">
+        <v>542531000.0</v>
+      </c>
+      <c r="AU56">
+        <v>515294000.0</v>
+      </c>
+      <c r="AV56">
+        <v>451179000.0</v>
+      </c>
+      <c r="AW56">
+        <v>401411000.0</v>
+      </c>
+      <c r="AX56">
+        <v>369871000.0</v>
+      </c>
+      <c r="AY56">
+        <v>348851000.0</v>
+      </c>
+      <c r="AZ56">
+        <v>371283000.0</v>
+      </c>
+      <c r="BA56">
+        <v>366181000.0</v>
+      </c>
+      <c r="BB56">
+        <v>325998000.0</v>
+      </c>
+      <c r="BC56">
+        <v>304245000.0</v>
+      </c>
+      <c r="BD56">
+        <v>304792000.0</v>
+      </c>
+      <c r="BE56"/>
+      <c r="BF56">
+        <v>355285000.0</v>
+      </c>
+      <c r="BG56">
+        <v>325583000.0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:59">
+      <c r="A57" t="s">
+        <v>78</v>
+      </c>
+      <c r="B57">
+        <v>594964000.0</v>
+      </c>
+      <c r="C57">
+        <v>640184000.0</v>
+      </c>
+      <c r="D57">
+        <v>510773000.0</v>
+      </c>
+      <c r="E57">
+        <v>433464000.0</v>
+      </c>
+      <c r="F57">
+        <v>400186000.0</v>
+      </c>
+      <c r="G57">
+        <v>358557000.0</v>
+      </c>
+      <c r="H57">
+        <v>407773000.0</v>
+      </c>
+      <c r="I57">
+        <v>440864000.0</v>
+      </c>
+      <c r="J57">
+        <v>451978000.0</v>
+      </c>
+      <c r="K57">
+        <v>417058000.0</v>
+      </c>
+      <c r="L57">
+        <v>445808000.0</v>
+      </c>
+      <c r="M57">
+        <v>458857000.0</v>
+      </c>
+      <c r="N57">
+        <v>543519000.0</v>
+      </c>
+      <c r="O57">
+        <v>545618000.0</v>
+      </c>
+      <c r="P57">
+        <v>582601000.0</v>
+      </c>
+      <c r="Q57">
+        <v>627384000.0</v>
+      </c>
+      <c r="R57">
+        <v>591141000.0</v>
+      </c>
+      <c r="S57">
+        <v>658413000.0</v>
+      </c>
+      <c r="T57">
+        <v>712196000.0</v>
+      </c>
+      <c r="U57">
+        <v>588794000.0</v>
+      </c>
+      <c r="V57">
+        <v>542208000.0</v>
+      </c>
+      <c r="W57">
+        <v>565352000.0</v>
+      </c>
+      <c r="X57">
+        <v>473020000.0</v>
+      </c>
+      <c r="Y57">
+        <v>398309000.0</v>
+      </c>
+      <c r="Z57">
+        <v>365905000.0</v>
+      </c>
+      <c r="AA57">
+        <v>325749000.0</v>
+      </c>
+      <c r="AB57">
+        <v>342254000.0</v>
+      </c>
+      <c r="AC57">
+        <v>280320000.0</v>
+      </c>
+      <c r="AD57">
+        <v>207066000.0</v>
+      </c>
+      <c r="AE57">
+        <v>247034000.0</v>
+      </c>
+      <c r="AF57">
+        <v>323254000.0</v>
+      </c>
+      <c r="AG57">
+        <v>392637000.0</v>
+      </c>
+      <c r="AH57">
+        <v>290656000.0</v>
+      </c>
+      <c r="AI57">
+        <v>245161000.0</v>
+      </c>
+      <c r="AJ57">
+        <v>222194000.0</v>
+      </c>
+      <c r="AK57">
+        <v>212132000.0</v>
+      </c>
+      <c r="AL57">
+        <v>270878000.0</v>
+      </c>
+      <c r="AM57">
+        <v>281824000.0</v>
+      </c>
+      <c r="AN57">
+        <v>241263000.0</v>
+      </c>
+      <c r="AO57">
+        <v>199549000.0</v>
+      </c>
+      <c r="AP57">
+        <v>196810000.0</v>
+      </c>
+      <c r="AQ57">
+        <v>236543000.0</v>
+      </c>
+      <c r="AR57">
+        <v>249413000.0</v>
+      </c>
+      <c r="AS57">
+        <v>326270000.0</v>
+      </c>
+      <c r="AT57">
+        <v>325638000.0</v>
+      </c>
+      <c r="AU57">
+        <v>310201000.0</v>
+      </c>
+      <c r="AV57">
+        <v>293995000.0</v>
+      </c>
+      <c r="AW57">
+        <v>260807000.0</v>
+      </c>
+      <c r="AX57">
+        <v>256592000.0</v>
+      </c>
+      <c r="AY57">
+        <v>239368000.0</v>
+      </c>
+      <c r="AZ57">
+        <v>289037000.0</v>
+      </c>
+      <c r="BA57">
+        <v>313437000.0</v>
+      </c>
+      <c r="BB57">
+        <v>333853000.0</v>
+      </c>
+      <c r="BC57">
+        <v>365370000.0</v>
+      </c>
+      <c r="BD57">
+        <v>387580000.0</v>
+      </c>
+      <c r="BE57"/>
+      <c r="BF57">
+        <v>462060000.0</v>
+      </c>
+      <c r="BG57">
+        <v>391134000.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:59">
+      <c r="A58" t="s">
+        <v>79</v>
+      </c>
+      <c r="B58">
+        <v>882221000.0</v>
+      </c>
+      <c r="C58">
+        <v>956469000.0</v>
+      </c>
+      <c r="D58">
+        <v>690969000.0</v>
+      </c>
+      <c r="E58">
+        <v>581621000.0</v>
+      </c>
+      <c r="F58">
+        <v>531674000.0</v>
+      </c>
+      <c r="G58">
+        <v>485163000.0</v>
+      </c>
+      <c r="H58">
+        <v>532352000.0</v>
+      </c>
+      <c r="I58">
+        <v>470057000.0</v>
+      </c>
+      <c r="J58">
+        <v>493834000.0</v>
+      </c>
+      <c r="K58">
+        <v>472886000.0</v>
+      </c>
+      <c r="L58">
+        <v>515597000.0</v>
+      </c>
+      <c r="M58">
+        <v>582488000.0</v>
+      </c>
+      <c r="N58">
+        <v>651723000.0</v>
+      </c>
+      <c r="O58">
+        <v>629610000.0</v>
+      </c>
+      <c r="P58">
+        <v>695273000.0</v>
+      </c>
+      <c r="Q58">
+        <v>781554000.0</v>
+      </c>
+      <c r="R58">
+        <v>797076000.0</v>
+      </c>
+      <c r="S58">
+        <v>880363000.0</v>
+      </c>
+      <c r="T58">
+        <v>898883000.0</v>
+      </c>
+      <c r="U58">
+        <v>671792000.0</v>
+      </c>
+      <c r="V58">
+        <v>579683000.0</v>
+      </c>
+      <c r="W58">
+        <v>590355000.0</v>
+      </c>
+      <c r="X58">
+        <v>498258000.0</v>
+      </c>
+      <c r="Y58">
+        <v>423128000.0</v>
+      </c>
+      <c r="Z58">
+        <v>390579000.0</v>
+      </c>
+      <c r="AA58">
+        <v>349607000.0</v>
+      </c>
+      <c r="AB58">
+        <v>367662000.0</v>
+      </c>
+      <c r="AC58">
+        <v>307793000.0</v>
+      </c>
+      <c r="AD58">
+        <v>209148000.0</v>
+      </c>
+      <c r="AE58">
+        <v>248701000.0</v>
+      </c>
+      <c r="AF58">
+        <v>323499000.0</v>
+      </c>
+      <c r="AG58">
+        <v>392882000.0</v>
+      </c>
+      <c r="AH58">
+        <v>290931000.0</v>
+      </c>
+      <c r="AI58">
+        <v>265239000.0</v>
+      </c>
+      <c r="AJ58">
+        <v>265447000.0</v>
+      </c>
+      <c r="AK58">
+        <v>258731000.0</v>
+      </c>
+      <c r="AL58">
+        <v>301679000.0</v>
+      </c>
+      <c r="AM58">
+        <v>283050000.0</v>
+      </c>
+      <c r="AN58">
+        <v>241508000.0</v>
+      </c>
+      <c r="AO58">
+        <v>201811000.0</v>
+      </c>
+      <c r="AP58">
+        <v>200703000.0</v>
+      </c>
+      <c r="AQ58">
+        <v>249736000.0</v>
+      </c>
+      <c r="AR58">
+        <v>268373000.0</v>
+      </c>
+      <c r="AS58">
+        <v>350721000.0</v>
+      </c>
+      <c r="AT58">
+        <v>357959000.0</v>
+      </c>
+      <c r="AU58">
+        <v>343497000.0</v>
+      </c>
+      <c r="AV58">
+        <v>326380000.0</v>
+      </c>
+      <c r="AW58">
+        <v>291942000.0</v>
+      </c>
+      <c r="AX58">
+        <v>285959000.0</v>
+      </c>
+      <c r="AY58">
+        <v>267428000.0</v>
+      </c>
+      <c r="AZ58">
+        <v>330014000.0</v>
+      </c>
+      <c r="BA58">
+        <v>352914000.0</v>
+      </c>
+      <c r="BB58">
+        <v>371830000.0</v>
+      </c>
+      <c r="BC58">
+        <v>388272000.0</v>
+      </c>
+      <c r="BD58">
+        <v>417507000.0</v>
+      </c>
+      <c r="BE58"/>
+      <c r="BF58">
+        <v>480539000.0</v>
+      </c>
+      <c r="BG58">
+        <v>421164000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:59">
+      <c r="A59" t="s">
+        <v>80</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+      <c r="AI59"/>
+      <c r="AJ59"/>
+      <c r="AK59"/>
+      <c r="AL59"/>
+      <c r="AM59"/>
+      <c r="AN59"/>
+      <c r="AO59"/>
+      <c r="AP59"/>
+      <c r="AQ59"/>
+      <c r="AR59"/>
+      <c r="AS59"/>
+      <c r="AT59"/>
+      <c r="AU59"/>
+      <c r="AV59"/>
+      <c r="AW59"/>
+      <c r="AX59"/>
+      <c r="AY59"/>
+      <c r="AZ59"/>
+      <c r="BA59"/>
+      <c r="BB59"/>
+      <c r="BC59"/>
+      <c r="BD59"/>
+      <c r="BE59"/>
+      <c r="BF59"/>
+      <c r="BG59"/>
+    </row>
+    <row r="60" spans="1:59">
+      <c r="A60" t="s">
+        <v>81</v>
+      </c>
+      <c r="B60">
+        <v>2205848000.0</v>
+      </c>
+      <c r="C60">
+        <v>2198294000.0</v>
+      </c>
+      <c r="D60">
+        <v>2158895000.0</v>
+      </c>
+      <c r="E60">
+        <v>2138159000.0</v>
+      </c>
+      <c r="F60">
+        <v>2079859000.0</v>
+      </c>
+      <c r="G60">
+        <v>2124685000.0</v>
+      </c>
+      <c r="H60">
+        <v>2095008000.0</v>
+      </c>
+      <c r="I60">
+        <v>2037292000.0</v>
+      </c>
+      <c r="J60">
+        <v>2090954000.0</v>
+      </c>
+      <c r="K60">
+        <v>2121372000.0</v>
+      </c>
+      <c r="L60">
+        <v>2070304000.0</v>
+      </c>
+      <c r="M60">
+        <v>2042576000.0</v>
+      </c>
+      <c r="N60">
+        <v>2014818000.0</v>
+      </c>
+      <c r="O60">
+        <v>2048231000.0</v>
+      </c>
+      <c r="P60">
+        <v>2042959000.0</v>
+      </c>
+      <c r="Q60">
+        <v>2055960000.0</v>
+      </c>
+      <c r="R60">
+        <v>2000213000.0</v>
+      </c>
+      <c r="S60">
+        <v>1970477000.0</v>
+      </c>
+      <c r="T60">
+        <v>1874247000.0</v>
+      </c>
+      <c r="U60">
+        <v>1792172000.0</v>
+      </c>
+      <c r="V60">
+        <v>1697690000.0</v>
+      </c>
+      <c r="W60">
+        <v>1652101000.0</v>
+      </c>
+      <c r="X60">
+        <v>1559415000.0</v>
+      </c>
+      <c r="Y60">
+        <v>1512725000.0</v>
+      </c>
+      <c r="Z60">
+        <v>1380907000.0</v>
+      </c>
+      <c r="AA60">
+        <v>1363592000.0</v>
+      </c>
+      <c r="AB60">
+        <v>1323898000.0</v>
+      </c>
+      <c r="AC60">
+        <v>1298297000.0</v>
+      </c>
+      <c r="AD60">
+        <v>1269211000.0</v>
+      </c>
+      <c r="AE60">
+        <v>1272641000.0</v>
+      </c>
+      <c r="AF60">
+        <v>1249441000.0</v>
+      </c>
+      <c r="AG60">
+        <v>1226168000.0</v>
+      </c>
+      <c r="AH60">
+        <v>1187546000.0</v>
+      </c>
+      <c r="AI60">
+        <v>1189502000.0</v>
+      </c>
+      <c r="AJ60">
+        <v>1170104000.0</v>
+      </c>
+      <c r="AK60">
+        <v>1154279000.0</v>
+      </c>
+      <c r="AL60">
+        <v>1119992000.0</v>
+      </c>
+      <c r="AM60">
+        <v>1118985000.0</v>
+      </c>
+      <c r="AN60">
+        <v>1071592000.0</v>
+      </c>
+      <c r="AO60">
+        <v>1025473000.0</v>
+      </c>
+      <c r="AP60">
+        <v>979646000.0</v>
+      </c>
+      <c r="AQ60">
+        <v>973686000.0</v>
+      </c>
+      <c r="AR60">
+        <v>950764000.0</v>
+      </c>
+      <c r="AS60">
+        <v>939194000.0</v>
+      </c>
+      <c r="AT60">
+        <v>859065000.0</v>
+      </c>
+      <c r="AU60">
+        <v>836890000.0</v>
+      </c>
+      <c r="AV60">
+        <v>795568000.0</v>
+      </c>
+      <c r="AW60">
+        <v>766082000.0</v>
+      </c>
+      <c r="AX60">
+        <v>732318000.0</v>
+      </c>
+      <c r="AY60">
+        <v>746541000.0</v>
+      </c>
+      <c r="AZ60">
+        <v>745171000.0</v>
+      </c>
+      <c r="BA60">
+        <v>738559000.0</v>
+      </c>
+      <c r="BB60">
+        <v>716188000.0</v>
+      </c>
+      <c r="BC60">
+        <v>712887000.0</v>
+      </c>
+      <c r="BD60">
+        <v>729669000.0</v>
+      </c>
+      <c r="BE60"/>
+      <c r="BF60">
+        <v>725353000.0</v>
+      </c>
+      <c r="BG60">
+        <v>714525000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:59">
+      <c r="A61" t="s">
+        <v>82</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61">
+        <v>-163816000.0</v>
+      </c>
+      <c r="U61">
+        <v>-163816000.0</v>
+      </c>
+      <c r="V61">
+        <v>-163816000.0</v>
+      </c>
+      <c r="W61">
+        <v>-163816000.0</v>
+      </c>
+      <c r="X61">
+        <v>-163816000.0</v>
+      </c>
+      <c r="Y61">
+        <v>-163816000.0</v>
+      </c>
+      <c r="Z61">
+        <v>-163816000.0</v>
+      </c>
+      <c r="AA61">
+        <v>-163816000.0</v>
+      </c>
+      <c r="AB61">
+        <v>-163816000.0</v>
+      </c>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61"/>
+      <c r="AH61"/>
+      <c r="AI61"/>
+      <c r="AJ61"/>
+      <c r="AK61"/>
+      <c r="AL61"/>
+      <c r="AM61"/>
+      <c r="AN61"/>
+      <c r="AO61"/>
+      <c r="AP61"/>
+      <c r="AQ61"/>
+      <c r="AR61"/>
+      <c r="AS61"/>
+      <c r="AT61"/>
+      <c r="AU61"/>
+      <c r="AV61"/>
+      <c r="AW61"/>
+      <c r="AX61"/>
+      <c r="AY61"/>
+      <c r="AZ61"/>
+      <c r="BA61"/>
+      <c r="BB61"/>
+      <c r="BC61"/>
+      <c r="BD61"/>
+      <c r="BE61"/>
+      <c r="BF61"/>
+      <c r="BG61"/>
+    </row>
+    <row r="62" spans="1:59">
+      <c r="A62" t="s">
+        <v>83</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:W32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:23">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="2" spans="1:23">
+      <c r="A2" t="s">
+        <v>127</v>
+      </c>
+      <c r="B2">
+        <v>2327365000.0</v>
+      </c>
+      <c r="C2">
+        <v>1884834000.0</v>
+      </c>
+      <c r="D2">
+        <v>1857469000.0</v>
+      </c>
+      <c r="E2">
+        <v>1813208000.0</v>
+      </c>
+      <c r="F2">
+        <v>1909353000.0</v>
+      </c>
+      <c r="G2">
+        <v>1602978000.0</v>
+      </c>
+      <c r="H2">
+        <v>1301181000.0</v>
+      </c>
+      <c r="I2">
+        <v>1235442000.0</v>
+      </c>
+      <c r="J2">
+        <v>1300975000.0</v>
+      </c>
+      <c r="K2">
+        <v>1237277000.0</v>
+      </c>
+      <c r="L2">
+        <v>1194524000.0</v>
+      </c>
+      <c r="M2">
+        <v>1182475000.0</v>
+      </c>
+      <c r="N2">
+        <v>1156213000.0</v>
+      </c>
+      <c r="O2">
+        <v>1149056000.0</v>
+      </c>
+      <c r="P2">
+        <v>1171220000.0</v>
+      </c>
+      <c r="Q2">
+        <v>1288422000.0</v>
+      </c>
+      <c r="R2">
+        <v>1202524000.0</v>
+      </c>
+      <c r="S2">
+        <v>1068656000.0</v>
+      </c>
+      <c r="T2">
+        <v>1289180000.0</v>
+      </c>
+      <c r="U2">
+        <v>1208994000.0</v>
+      </c>
+      <c r="V2">
+        <v>1097945000.0</v>
+      </c>
+      <c r="W2">
+        <v>954798000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:23">
+      <c r="A3" t="s">
+        <v>128</v>
+      </c>
+      <c r="B3">
+        <v>308990000.0</v>
+      </c>
+      <c r="C3">
+        <v>286507000.0</v>
+      </c>
+      <c r="D3">
+        <v>324189000.0</v>
+      </c>
+      <c r="E3">
+        <v>330418000.0</v>
+      </c>
+      <c r="F3">
+        <v>293291000.0</v>
+      </c>
+      <c r="G3">
+        <v>199084000.0</v>
+      </c>
+      <c r="H3">
+        <v>179230000.0</v>
+      </c>
+      <c r="I3">
+        <v>173919000.0</v>
+      </c>
+      <c r="J3">
+        <v>181850000.0</v>
+      </c>
+      <c r="K3">
+        <v>193006000.0</v>
+      </c>
+      <c r="L3">
+        <v>209424000.0</v>
+      </c>
+      <c r="M3">
+        <v>204113000.0</v>
+      </c>
+      <c r="N3">
+        <v>204908000.0</v>
+      </c>
+      <c r="O3">
+        <v>194406000.0</v>
+      </c>
+      <c r="P3">
+        <v>193782000.0</v>
+      </c>
+      <c r="Q3">
+        <v>193914000.0</v>
+      </c>
+      <c r="R3">
+        <v>213669000.0</v>
+      </c>
+      <c r="S3">
+        <v>240649000.0</v>
+      </c>
+      <c r="T3">
+        <v>235560000.0</v>
+      </c>
+      <c r="U3">
+        <v>229333000.0</v>
+      </c>
+      <c r="V3">
+        <v>218866000.0</v>
+      </c>
+      <c r="W3">
+        <v>214139000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:23">
+      <c r="A4" t="s">
+        <v>129</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+    </row>
+    <row r="5" spans="1:23">
+      <c r="A5" t="s">
+        <v>130</v>
+      </c>
+      <c r="B5">
+        <v>245258000.0</v>
+      </c>
+      <c r="C5">
+        <v>213579000.0</v>
+      </c>
+      <c r="D5">
+        <v>255198000.0</v>
+      </c>
+      <c r="E5">
+        <v>125653000.0</v>
+      </c>
+      <c r="F5">
+        <v>440671000.0</v>
+      </c>
+      <c r="G5">
+        <v>358896000.0</v>
+      </c>
+      <c r="H5">
+        <v>212877000.0</v>
+      </c>
+      <c r="I5">
+        <v>189792000.0</v>
+      </c>
+      <c r="J5">
+        <v>210179000.0</v>
+      </c>
+      <c r="K5">
+        <v>253409000.0</v>
+      </c>
+      <c r="L5">
+        <v>198554000.0</v>
+      </c>
+      <c r="M5">
+        <v>155302000.0</v>
+      </c>
+      <c r="N5">
+        <v>68799000.0</v>
+      </c>
+      <c r="O5">
+        <v>27018000.0</v>
+      </c>
+      <c r="P5">
+        <v>-21037000.0</v>
+      </c>
+      <c r="Q5">
+        <v>90096000.0</v>
+      </c>
+      <c r="R5">
+        <v>90927000.0</v>
+      </c>
+      <c r="S5">
+        <v>-51261000.0</v>
+      </c>
+      <c r="T5">
+        <v>172217000.0</v>
+      </c>
+      <c r="U5">
+        <v>210394000.0</v>
+      </c>
+      <c r="V5">
+        <v>182476000.0</v>
+      </c>
+      <c r="W5">
+        <v>70410000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:23">
+      <c r="A6" t="s">
+        <v>131</v>
+      </c>
+      <c r="B6">
+        <v>554248000.0</v>
+      </c>
+      <c r="C6">
+        <v>500086000.0</v>
+      </c>
+      <c r="D6">
+        <v>579387000.0</v>
+      </c>
+      <c r="E6">
+        <v>456071000.0</v>
+      </c>
+      <c r="F6">
+        <v>733962000.0</v>
+      </c>
+      <c r="G6">
+        <v>557980000.0</v>
+      </c>
+      <c r="H6">
+        <v>392107000.0</v>
+      </c>
+      <c r="I6">
+        <v>363711000.0</v>
+      </c>
+      <c r="J6">
+        <v>392029000.0</v>
+      </c>
+      <c r="K6">
+        <v>446415000.0</v>
+      </c>
+      <c r="L6">
+        <v>407978000.0</v>
+      </c>
+      <c r="M6">
+        <v>359415000.0</v>
+      </c>
+      <c r="N6">
+        <v>273707000.0</v>
+      </c>
+      <c r="O6">
+        <v>221424000.0</v>
+      </c>
+      <c r="P6">
+        <v>172745000.0</v>
+      </c>
+      <c r="Q6">
+        <v>284010000.0</v>
+      </c>
+      <c r="R6">
+        <v>304596000.0</v>
+      </c>
+      <c r="S6">
+        <v>189388000.0</v>
+      </c>
+      <c r="T6">
+        <v>407777000.0</v>
+      </c>
+      <c r="U6">
+        <v>439727000.0</v>
+      </c>
+      <c r="V6">
+        <v>401342000.0</v>
+      </c>
+      <c r="W6">
+        <v>284549000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:23">
+      <c r="A7" t="s">
+        <v>132</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+    </row>
+    <row r="8" spans="1:23">
+      <c r="A8" t="s">
+        <v>133</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+    </row>
+    <row r="9" spans="1:23">
+      <c r="A9" t="s">
+        <v>134</v>
+      </c>
+      <c r="B9">
+        <v>322301000.0</v>
+      </c>
+      <c r="C9">
+        <v>246157000.0</v>
+      </c>
+      <c r="D9">
+        <v>237387000.0</v>
+      </c>
+      <c r="E9">
+        <v>231513000.0</v>
+      </c>
+      <c r="F9">
+        <v>506770000.0</v>
+      </c>
+      <c r="G9">
+        <v>385511000.0</v>
+      </c>
+      <c r="H9">
+        <v>263419000.0</v>
+      </c>
+      <c r="I9">
+        <v>252500000.0</v>
+      </c>
+      <c r="J9">
+        <v>241345000.0</v>
+      </c>
+      <c r="K9">
+        <v>307268000.0</v>
+      </c>
+      <c r="L9">
+        <v>268755000.0</v>
+      </c>
+      <c r="M9">
+        <v>207615000.0</v>
+      </c>
+      <c r="N9">
+        <v>135627000.0</v>
+      </c>
+      <c r="O9">
+        <v>77228000.0</v>
+      </c>
+      <c r="P9">
+        <v>20502000.0</v>
+      </c>
+      <c r="Q9">
+        <v>126825000.0</v>
+      </c>
+      <c r="R9">
+        <v>183678000.0</v>
+      </c>
+      <c r="S9">
+        <v>81974000.0</v>
+      </c>
+      <c r="T9">
+        <v>249946000.0</v>
+      </c>
+      <c r="U9">
+        <v>276335000.0</v>
+      </c>
+      <c r="V9">
+        <v>261820000.0</v>
+      </c>
+      <c r="W9">
+        <v>159604000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:23">
+      <c r="A10" t="s">
+        <v>135</v>
+      </c>
+      <c r="B10">
+        <v>276121000.0</v>
+      </c>
+      <c r="C10">
+        <v>210922000.0</v>
+      </c>
+      <c r="D10">
+        <v>253877000.0</v>
+      </c>
+      <c r="E10">
+        <v>124328000.0</v>
+      </c>
+      <c r="F10">
+        <v>439379000.0</v>
+      </c>
+      <c r="G10">
+        <v>357624000.0</v>
+      </c>
+      <c r="H10">
+        <v>211462000.0</v>
+      </c>
+      <c r="I10">
+        <v>189792000.0</v>
+      </c>
+      <c r="J10">
+        <v>206970000.0</v>
+      </c>
+      <c r="K10">
+        <v>250987000.0</v>
+      </c>
+      <c r="L10">
+        <v>196386000.0</v>
+      </c>
+      <c r="M10">
+        <v>152986000.0</v>
+      </c>
+      <c r="N10">
+        <v>64817000.0</v>
+      </c>
+      <c r="O10">
+        <v>21053000.0</v>
+      </c>
+      <c r="P10">
+        <v>-27501000.0</v>
+      </c>
+      <c r="Q10">
+        <v>83658000.0</v>
+      </c>
+      <c r="R10">
+        <v>84984000.0</v>
+      </c>
+      <c r="S10">
+        <v>-61734000.0</v>
+      </c>
+      <c r="T10">
+        <v>156479000.0</v>
+      </c>
+      <c r="U10">
+        <v>189637000.0</v>
+      </c>
+      <c r="V10">
+        <v>165381000.0</v>
+      </c>
+      <c r="W10">
+        <v>53363000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:23">
+      <c r="A11" t="s">
+        <v>136</v>
+      </c>
+      <c r="B11">
+        <v>26644000.0</v>
+      </c>
+      <c r="C11">
+        <v>11212000.0</v>
+      </c>
+      <c r="D11">
+        <v>20629000.0</v>
+      </c>
+      <c r="E11">
+        <v>16180000.0</v>
+      </c>
+      <c r="F11">
+        <v>54449000.0</v>
+      </c>
+      <c r="G11">
+        <v>32101000.0</v>
+      </c>
+      <c r="H11">
+        <v>32708000.0</v>
+      </c>
+      <c r="I11">
+        <v>29773000.0</v>
+      </c>
+      <c r="J11">
+        <v>34527000.0</v>
+      </c>
+      <c r="K11">
+        <v>32247000.0</v>
+      </c>
+      <c r="L11">
+        <v>-435000.0</v>
+      </c>
+      <c r="M11">
+        <v>30376000.0</v>
+      </c>
+      <c r="N11">
+        <v>11172000.0</v>
+      </c>
+      <c r="O11">
+        <v>6732000.0</v>
+      </c>
+      <c r="P11">
+        <v>-4320000.0</v>
+      </c>
+      <c r="Q11">
+        <v>8660000.0</v>
+      </c>
+      <c r="R11">
+        <v>-40902000.0</v>
+      </c>
+      <c r="S11">
+        <v>4163000.0</v>
+      </c>
+      <c r="T11">
+        <v>9180000.0</v>
+      </c>
+      <c r="U11">
+        <v>22670000.0</v>
+      </c>
+      <c r="V11">
+        <v>15511000.0</v>
+      </c>
+      <c r="W11">
+        <v>-28899000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" t="s">
+        <v>137</v>
+      </c>
+      <c r="B12">
+        <v>4687000.0</v>
+      </c>
+      <c r="C12">
+        <v>2657000.0</v>
+      </c>
+      <c r="D12">
+        <v>1321000.0</v>
+      </c>
+      <c r="E12">
+        <v>1325000.0</v>
+      </c>
+      <c r="F12">
+        <v>1292000.0</v>
+      </c>
+      <c r="G12">
+        <v>1272000.0</v>
+      </c>
+      <c r="H12">
+        <v>1415000.0</v>
+      </c>
+      <c r="I12">
+        <v>3242000.0</v>
+      </c>
+      <c r="J12">
+        <v>3209000.0</v>
+      </c>
+      <c r="K12">
+        <v>2422000.0</v>
+      </c>
+      <c r="L12">
+        <v>2168000.0</v>
+      </c>
+      <c r="M12">
+        <v>2316000.0</v>
+      </c>
+      <c r="N12">
+        <v>3982000.0</v>
+      </c>
+      <c r="O12">
+        <v>5965000.0</v>
+      </c>
+      <c r="P12">
+        <v>6464000.0</v>
+      </c>
+      <c r="Q12">
+        <v>6438000.0</v>
+      </c>
+      <c r="R12">
+        <v>5943000.0</v>
+      </c>
+      <c r="S12">
+        <v>10473000.0</v>
+      </c>
+      <c r="T12">
+        <v>15738000.0</v>
+      </c>
+      <c r="U12">
+        <v>20757000.0</v>
+      </c>
+      <c r="V12">
+        <v>17095000.0</v>
+      </c>
+      <c r="W12">
+        <v>17047000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" t="s">
+        <v>138</v>
+      </c>
+      <c r="B13">
+        <v>35550000.0</v>
+      </c>
+      <c r="C13">
+        <v>38463000.0</v>
+      </c>
+      <c r="D13">
+        <v>38179000.0</v>
+      </c>
+      <c r="E13">
+        <v>25940000.0</v>
+      </c>
+      <c r="F13">
+        <v>2876000.0</v>
+      </c>
+      <c r="G13">
+        <v>1042000.0</v>
+      </c>
+      <c r="H13">
+        <v>1829000.0</v>
+      </c>
+      <c r="I13">
+        <v>995000.0</v>
+      </c>
+      <c r="J13">
+        <v>1165000.0</v>
+      </c>
+      <c r="K13">
+        <v>644000.0</v>
+      </c>
+      <c r="L13">
+        <v>1117000.0</v>
+      </c>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" t="s">
+        <v>139</v>
+      </c>
+      <c r="B14">
+        <v>-61434000.0</v>
+      </c>
+      <c r="C14">
+        <v>-45930000.0</v>
+      </c>
+      <c r="D14">
+        <v>-68849000.0</v>
+      </c>
+      <c r="E14">
+        <v>-46814000.0</v>
+      </c>
+      <c r="F14">
+        <v>-56077000.0</v>
+      </c>
+      <c r="G14">
+        <v>-53704000.0</v>
+      </c>
+      <c r="H14">
+        <v>-25765000.0</v>
+      </c>
+      <c r="I14">
+        <v>-31691000.0</v>
+      </c>
+      <c r="J14">
+        <v>-29979000.0</v>
+      </c>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" t="s">
+        <v>140</v>
+      </c>
+      <c r="B15">
+        <v>188043000.0</v>
+      </c>
+      <c r="C15">
+        <v>153780000.0</v>
+      </c>
+      <c r="D15">
+        <v>164399000.0</v>
+      </c>
+      <c r="E15">
+        <v>61334000.0</v>
+      </c>
+      <c r="F15">
+        <v>328853000.0</v>
+      </c>
+      <c r="G15">
+        <v>271819000.0</v>
+      </c>
+      <c r="H15">
+        <v>152989000.0</v>
+      </c>
+      <c r="I15">
+        <v>128328000.0</v>
+      </c>
+      <c r="J15">
+        <v>142464000.0</v>
+      </c>
+      <c r="K15">
+        <v>177915000.0</v>
+      </c>
+      <c r="L15">
+        <v>157518000.0</v>
+      </c>
+      <c r="M15">
+        <v>108468000.0</v>
+      </c>
+      <c r="N15">
+        <v>45144000.0</v>
+      </c>
+      <c r="O15">
+        <v>10948000.0</v>
+      </c>
+      <c r="P15">
+        <v>-19765000.0</v>
+      </c>
+      <c r="Q15">
+        <v>74998000.0</v>
+      </c>
+      <c r="R15">
+        <v>125886000.0</v>
+      </c>
+      <c r="S15">
+        <v>-65897000.0</v>
+      </c>
+      <c r="T15">
+        <v>147299000.0</v>
+      </c>
+      <c r="U15">
+        <v>166967000.0</v>
+      </c>
+      <c r="V15">
+        <v>149870000.0</v>
+      </c>
+      <c r="W15">
+        <v>82262000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" t="s">
+        <v>141</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>153780000.0</v>
+      </c>
+      <c r="D16">
+        <v>164399000.0</v>
+      </c>
+      <c r="E16">
+        <v>61334000.0</v>
+      </c>
+      <c r="F16">
+        <v>328853000.0</v>
+      </c>
+      <c r="G16">
+        <v>271819000.0</v>
+      </c>
+      <c r="H16">
+        <v>152989000.0</v>
+      </c>
+      <c r="I16">
+        <v>128328000.0</v>
+      </c>
+      <c r="J16">
+        <v>142464000.0</v>
+      </c>
+      <c r="K16">
+        <v>177915000.0</v>
+      </c>
+      <c r="L16">
+        <v>157518000.0</v>
+      </c>
+      <c r="M16"/>
+      <c r="N16"/>
+      <c r="O16"/>
+      <c r="P16"/>
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" t="s">
+        <v>142</v>
+      </c>
+      <c r="B17">
+        <v>249477000.0</v>
+      </c>
+      <c r="C17">
+        <v>199710000.0</v>
+      </c>
+      <c r="D17">
+        <v>233248000.0</v>
+      </c>
+      <c r="E17">
+        <v>108148000.0</v>
+      </c>
+      <c r="F17">
+        <v>384930000.0</v>
+      </c>
+      <c r="G17">
+        <v>325523000.0</v>
+      </c>
+      <c r="H17">
+        <v>178754000.0</v>
+      </c>
+      <c r="I17">
+        <v>160019000.0</v>
+      </c>
+      <c r="J17">
+        <v>172443000.0</v>
+      </c>
+      <c r="K17">
+        <v>218740000.0</v>
+      </c>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" t="s">
+        <v>143</v>
+      </c>
+      <c r="B18">
+        <v>30863000.0</v>
+      </c>
+      <c r="C18">
+        <v>35806000.0</v>
+      </c>
+      <c r="D18">
+        <v>30421000.0</v>
+      </c>
+      <c r="E18">
+        <v>17146000.0</v>
+      </c>
+      <c r="F18">
+        <v>-2876000.0</v>
+      </c>
+      <c r="G18">
+        <v>-1042000.0</v>
+      </c>
+      <c r="H18">
+        <v>1829000.0</v>
+      </c>
+      <c r="I18">
+        <v>995000.0</v>
+      </c>
+      <c r="J18">
+        <v>-1165000.0</v>
+      </c>
+      <c r="K18">
+        <v>-644000.0</v>
+      </c>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" t="s">
+        <v>144</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" t="s">
+        <v>145</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+    </row>
+    <row r="21" spans="1:23">
+      <c r="A21" t="s">
+        <v>146</v>
+      </c>
+      <c r="B21">
+        <v>245258000.0</v>
+      </c>
+      <c r="C21">
+        <v>175116000.0</v>
+      </c>
+      <c r="D21">
+        <v>223456000.0</v>
+      </c>
+      <c r="E21">
+        <v>107182000.0</v>
+      </c>
+      <c r="F21">
+        <v>442255000.0</v>
+      </c>
+      <c r="G21">
+        <v>358666000.0</v>
+      </c>
+      <c r="H21">
+        <v>209633000.0</v>
+      </c>
+      <c r="I21">
+        <v>188797000.0</v>
+      </c>
+      <c r="J21">
+        <v>208135000.0</v>
+      </c>
+      <c r="K21">
+        <v>251631000.0</v>
+      </c>
+      <c r="L21">
+        <v>197503000.0</v>
+      </c>
+      <c r="M21">
+        <v>154319000.0</v>
+      </c>
+      <c r="N21">
+        <v>67929000.0</v>
+      </c>
+      <c r="O21">
+        <v>26292000.0</v>
+      </c>
+      <c r="P21">
+        <v>-22250000.0</v>
+      </c>
+      <c r="Q21">
+        <v>88362000.0</v>
+      </c>
+      <c r="R21">
+        <v>89495000.0</v>
+      </c>
+      <c r="S21">
+        <v>-53551000.0</v>
+      </c>
+      <c r="T21">
+        <v>169660000.0</v>
+      </c>
+      <c r="U21">
+        <v>207824000.0</v>
+      </c>
+      <c r="V21">
+        <v>107135000.0</v>
+      </c>
+      <c r="W21">
+        <v>47478000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:23">
+      <c r="A22" t="s">
+        <v>147</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+    </row>
+    <row r="23" spans="1:23">
+      <c r="A23" t="s">
+        <v>148</v>
+      </c>
+      <c r="B23">
+        <v>2404408000.0</v>
+      </c>
+      <c r="C23">
+        <v>1955875000.0</v>
+      </c>
+      <c r="D23">
+        <v>1871400000.0</v>
+      </c>
+      <c r="E23">
+        <v>1937539000.0</v>
+      </c>
+      <c r="F23">
+        <v>1973868000.0</v>
+      </c>
+      <c r="G23">
+        <v>1629823000.0</v>
+      </c>
+      <c r="H23">
+        <v>1354967000.0</v>
+      </c>
+      <c r="I23">
+        <v>1299145000.0</v>
+      </c>
+      <c r="J23">
+        <v>1334185000.0</v>
+      </c>
+      <c r="K23">
+        <v>1292914000.0</v>
+      </c>
+      <c r="L23">
+        <v>1265776000.0</v>
+      </c>
+      <c r="M23">
+        <v>1235771000.0</v>
+      </c>
+      <c r="N23">
+        <v>1223911000.0</v>
+      </c>
+      <c r="O23">
+        <v>1199992000.0</v>
+      </c>
+      <c r="P23">
+        <v>1213972000.0</v>
+      </c>
+      <c r="Q23">
+        <v>1326885000.0</v>
+      </c>
+      <c r="R23">
+        <v>1296707000.0</v>
+      </c>
+      <c r="S23">
+        <v>1204181000.0</v>
+      </c>
+      <c r="T23">
+        <v>1369466000.0</v>
+      </c>
+      <c r="U23">
+        <v>1277505000.0</v>
+      </c>
+      <c r="V23">
+        <v>1180880000.0</v>
+      </c>
+      <c r="W23">
+        <v>1050332000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:23">
+      <c r="A24" t="s">
+        <v>149</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+    </row>
+    <row r="25" spans="1:23">
+      <c r="A25" t="s">
+        <v>150</v>
+      </c>
+      <c r="B25">
+        <v>308990000.0</v>
+      </c>
+      <c r="C25">
+        <v>286507000.0</v>
+      </c>
+      <c r="D25">
+        <v>324189000.0</v>
+      </c>
+      <c r="E25">
+        <v>330418000.0</v>
+      </c>
+      <c r="F25">
+        <v>293291000.0</v>
+      </c>
+      <c r="G25">
+        <v>199084000.0</v>
+      </c>
+      <c r="H25">
+        <v>179230000.0</v>
+      </c>
+      <c r="I25">
+        <v>173919000.0</v>
+      </c>
+      <c r="J25">
+        <v>181850000.0</v>
+      </c>
+      <c r="K25">
+        <v>193006000.0</v>
+      </c>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+    </row>
+    <row r="26" spans="1:23">
+      <c r="A26" t="s">
+        <v>151</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
+        <v>46609000.0</v>
+      </c>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+    </row>
+    <row r="27" spans="1:23">
+      <c r="A27" t="s">
+        <v>152</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27">
+        <v>20018000.0</v>
+      </c>
+      <c r="E27">
+        <v>22022000.0</v>
+      </c>
+      <c r="F27">
+        <v>21096000.0</v>
+      </c>
+      <c r="G27">
+        <v>19905000.0</v>
+      </c>
+      <c r="H27">
+        <v>19753000.0</v>
+      </c>
+      <c r="I27">
+        <v>19420000.0</v>
+      </c>
+      <c r="J27">
+        <v>23989000.0</v>
+      </c>
+      <c r="K27">
+        <v>22019000.0</v>
+      </c>
+      <c r="L27">
+        <v>24791000.0</v>
+      </c>
+      <c r="M27">
+        <v>23845000.0</v>
+      </c>
+      <c r="N27">
+        <v>22538000.0</v>
+      </c>
+      <c r="O27">
+        <v>21353000.0</v>
+      </c>
+      <c r="P27">
+        <v>17498000.0</v>
+      </c>
+      <c r="Q27">
+        <v>19731000.0</v>
+      </c>
+      <c r="R27">
+        <v>18340000.0</v>
+      </c>
+      <c r="S27">
+        <v>16812000.0</v>
+      </c>
+      <c r="T27">
+        <v>19819000.0</v>
+      </c>
+      <c r="U27">
+        <v>18733000.0</v>
+      </c>
+      <c r="V27">
+        <v>17526000.0</v>
+      </c>
+      <c r="W27">
+        <v>17176000.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:23">
+      <c r="A28" t="s">
+        <v>153</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
+        <v>85896000.0</v>
+      </c>
+      <c r="D28">
+        <v>89035000.0</v>
+      </c>
+      <c r="E28">
+        <v>110916000.0</v>
+      </c>
+      <c r="F28">
+        <v>97521000.0</v>
+      </c>
+      <c r="G28">
+        <v>55535000.0</v>
+      </c>
+      <c r="H28">
+        <v>47962000.0</v>
+      </c>
+      <c r="I28">
+        <v>45349000.0</v>
+      </c>
+      <c r="J28">
+        <v>46766000.0</v>
+      </c>
+      <c r="K28">
+        <v>43428000.0</v>
+      </c>
+      <c r="L28">
+        <v>35992000.0</v>
+      </c>
+      <c r="M28">
+        <v>35951000.0</v>
+      </c>
+      <c r="N28">
+        <v>34577000.0</v>
+      </c>
+      <c r="O28">
+        <v>31145000.0</v>
+      </c>
+      <c r="P28">
+        <v>33583000.0</v>
+      </c>
+      <c r="Q28">
+        <v>34579000.0</v>
+      </c>
+      <c r="R28">
+        <v>39983000.0</v>
+      </c>
+      <c r="S28">
+        <v>45397000.0</v>
+      </c>
+      <c r="T28">
+        <v>46230000.0</v>
+      </c>
+      <c r="U28">
+        <v>45529000.0</v>
+      </c>
+      <c r="V28">
+        <v>49191000.0</v>
+      </c>
+      <c r="W28">
+        <v>67257000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:23">
+      <c r="A29" t="s">
+        <v>154</v>
+      </c>
+      <c r="B29">
+        <v>26644000.0</v>
+      </c>
+      <c r="C29">
+        <v>11212000.0</v>
+      </c>
+      <c r="D29">
+        <v>20629000.0</v>
+      </c>
+      <c r="E29">
+        <v>16180000.0</v>
+      </c>
+      <c r="F29">
+        <v>54449000.0</v>
+      </c>
+      <c r="G29">
+        <v>32101000.0</v>
+      </c>
+      <c r="H29">
+        <v>32708000.0</v>
+      </c>
+      <c r="I29">
+        <v>29773000.0</v>
+      </c>
+      <c r="J29">
+        <v>34527000.0</v>
+      </c>
+      <c r="K29">
+        <v>32247000.0</v>
+      </c>
+      <c r="L29">
+        <v>-435000.0</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+    </row>
+    <row r="30" spans="1:23">
+      <c r="A30" t="s">
+        <v>155</v>
+      </c>
+      <c r="B30">
+        <v>77043000.0</v>
+      </c>
+      <c r="C30">
+        <v>71041000.0</v>
+      </c>
+      <c r="D30">
+        <v>13931000.0</v>
+      </c>
+      <c r="E30">
+        <v>124331000.0</v>
+      </c>
+      <c r="F30">
+        <v>64515000.0</v>
+      </c>
+      <c r="G30">
+        <v>26845000.0</v>
+      </c>
+      <c r="H30">
+        <v>53786000.0</v>
+      </c>
+      <c r="I30">
+        <v>63703000.0</v>
+      </c>
+      <c r="J30">
+        <v>33210000.0</v>
+      </c>
+      <c r="K30">
+        <v>55637000.0</v>
+      </c>
+      <c r="L30">
+        <v>71252000.0</v>
+      </c>
+      <c r="M30">
+        <v>53296000.0</v>
+      </c>
+      <c r="N30">
+        <v>67698000.0</v>
+      </c>
+      <c r="O30">
+        <v>50936000.0</v>
+      </c>
+      <c r="P30">
+        <v>42752000.0</v>
+      </c>
+      <c r="Q30">
+        <v>38463000.0</v>
+      </c>
+      <c r="R30">
+        <v>94183000.0</v>
+      </c>
+      <c r="S30">
+        <v>135525000.0</v>
+      </c>
+      <c r="T30">
+        <v>80286000.0</v>
+      </c>
+      <c r="U30">
+        <v>68511000.0</v>
+      </c>
+      <c r="V30">
+        <v>82935000.0</v>
+      </c>
+      <c r="W30">
+        <v>95534000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:23">
+      <c r="A31" t="s">
+        <v>156</v>
+      </c>
+      <c r="B31">
+        <v>30863000.0</v>
+      </c>
+      <c r="C31">
+        <v>35806000.0</v>
+      </c>
+      <c r="D31">
+        <v>30421000.0</v>
+      </c>
+      <c r="E31">
+        <v>17146000.0</v>
+      </c>
+      <c r="F31">
+        <v>-2876000.0</v>
+      </c>
+      <c r="G31">
+        <v>-1042000.0</v>
+      </c>
+      <c r="H31">
+        <v>1829000.0</v>
+      </c>
+      <c r="I31">
+        <v>995000.0</v>
+      </c>
+      <c r="J31">
+        <v>-1165000.0</v>
+      </c>
+      <c r="K31">
+        <v>-644000.0</v>
+      </c>
+      <c r="L31">
+        <v>-1117000.0</v>
+      </c>
+      <c r="M31">
+        <v>-1333000.0</v>
+      </c>
+      <c r="N31">
+        <v>-3112000.0</v>
+      </c>
+      <c r="O31">
+        <v>-5239000.0</v>
+      </c>
+      <c r="P31">
+        <v>-5251000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-4704000.0</v>
+      </c>
+      <c r="R31">
+        <v>-4511000.0</v>
+      </c>
+      <c r="S31">
+        <v>-8183000.0</v>
+      </c>
+      <c r="T31">
+        <v>-13181000.0</v>
+      </c>
+      <c r="U31">
+        <v>-18187000.0</v>
+      </c>
+      <c r="V31">
+        <v>-13504000.0</v>
+      </c>
+      <c r="W31">
+        <v>5885000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:23">
+      <c r="A32" t="s">
+        <v>157</v>
+      </c>
+      <c r="B32">
+        <v>2649666000.0</v>
+      </c>
+      <c r="C32">
+        <v>2130991000.0</v>
+      </c>
+      <c r="D32">
+        <v>2094856000.0</v>
+      </c>
+      <c r="E32">
+        <v>2044721000.0</v>
+      </c>
+      <c r="F32">
+        <v>2416123000.0</v>
+      </c>
+      <c r="G32">
+        <v>1988489000.0</v>
+      </c>
+      <c r="H32">
+        <v>1564600000.0</v>
+      </c>
+      <c r="I32">
+        <v>1487942000.0</v>
+      </c>
+      <c r="J32">
+        <v>1542320000.0</v>
+      </c>
+      <c r="K32">
+        <v>1544545000.0</v>
+      </c>
+      <c r="L32">
+        <v>1463279000.0</v>
+      </c>
+      <c r="M32">
+        <v>1390090000.0</v>
+      </c>
+      <c r="N32">
+        <v>1291840000.0</v>
+      </c>
+      <c r="O32">
+        <v>1226284000.0</v>
+      </c>
+      <c r="P32">
+        <v>1191722000.0</v>
+      </c>
+      <c r="Q32">
+        <v>1415247000.0</v>
+      </c>
+      <c r="R32">
+        <v>1386202000.0</v>
+      </c>
+      <c r="S32">
+        <v>1150630000.0</v>
+      </c>
+      <c r="T32">
+        <v>1539126000.0</v>
+      </c>
+      <c r="U32">
+        <v>1485329000.0</v>
+      </c>
+      <c r="V32">
+        <v>1359765000.0</v>
+      </c>
+      <c r="W32">
+        <v>1114402000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:BG32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:59">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>84</v>
+      </c>
+      <c r="D1" t="s">
+        <v>85</v>
+      </c>
+      <c r="E1" t="s">
+        <v>86</v>
+      </c>
+      <c r="F1" t="s">
+        <v>2</v>
+      </c>
+      <c r="G1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H1" t="s">
+        <v>88</v>
+      </c>
+      <c r="I1" t="s">
+        <v>89</v>
+      </c>
+      <c r="J1" t="s">
+        <v>3</v>
+      </c>
+      <c r="K1" t="s">
+        <v>90</v>
+      </c>
+      <c r="L1" t="s">
+        <v>91</v>
+      </c>
+      <c r="M1" t="s">
+        <v>92</v>
+      </c>
+      <c r="N1" t="s">
+        <v>4</v>
+      </c>
+      <c r="O1" t="s">
+        <v>93</v>
+      </c>
+      <c r="P1" t="s">
+        <v>94</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>95</v>
+      </c>
+      <c r="R1" t="s">
+        <v>5</v>
+      </c>
+      <c r="S1" t="s">
+        <v>96</v>
+      </c>
+      <c r="T1" t="s">
+        <v>97</v>
+      </c>
+      <c r="U1" t="s">
+        <v>98</v>
+      </c>
+      <c r="V1" t="s">
+        <v>6</v>
+      </c>
+      <c r="W1" t="s">
+        <v>99</v>
+      </c>
+      <c r="X1" t="s">
+        <v>100</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>101</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="2" spans="1:59">
+      <c r="A2" t="s">
+        <v>127</v>
+      </c>
+      <c r="B2">
+        <v>667576000.0</v>
+      </c>
+      <c r="C2">
+        <v>582425000.0</v>
+      </c>
+      <c r="D2">
+        <v>529962000.0</v>
+      </c>
+      <c r="E2">
+        <v>547402000.0</v>
+      </c>
+      <c r="F2">
+        <v>504833000.0</v>
+      </c>
+      <c r="G2">
+        <v>452490000.0</v>
+      </c>
+      <c r="H2">
+        <v>469268000.0</v>
+      </c>
+      <c r="I2">
+        <v>458243000.0</v>
+      </c>
+      <c r="J2">
+        <v>489418000.0</v>
+      </c>
+      <c r="K2">
+        <v>463501000.0</v>
+      </c>
+      <c r="L2">
+        <v>455215000.0</v>
+      </c>
+      <c r="M2">
+        <v>449335000.0</v>
+      </c>
+      <c r="N2">
+        <v>443389000.0</v>
+      </c>
+      <c r="O2">
+        <v>440317000.0</v>
+      </c>
+      <c r="P2">
+        <v>455645000.0</v>
+      </c>
+      <c r="Q2">
+        <v>473857000.0</v>
+      </c>
+      <c r="R2">
+        <v>490371000.0</v>
+      </c>
+      <c r="S2">
+        <v>495653000.0</v>
+      </c>
+      <c r="T2">
+        <v>470204000.0</v>
+      </c>
+      <c r="U2">
+        <v>453125000.0</v>
+      </c>
+      <c r="V2">
+        <v>438544000.0</v>
+      </c>
+      <c r="W2">
+        <v>428492000.0</v>
+      </c>
+      <c r="X2">
+        <v>383347000.0</v>
+      </c>
+      <c r="Y2">
+        <v>352595000.0</v>
+      </c>
+      <c r="Z2">
+        <v>328530000.0</v>
+      </c>
+      <c r="AA2">
+        <v>330023000.0</v>
+      </c>
+      <c r="AB2">
+        <v>334414000.0</v>
+      </c>
+      <c r="AC2">
+        <v>308214000.0</v>
+      </c>
+      <c r="AD2">
+        <v>291022000.0</v>
+      </c>
+      <c r="AE2">
+        <v>290127000.0</v>
+      </c>
+      <c r="AF2">
+        <v>318510000.0</v>
+      </c>
+      <c r="AG2">
+        <v>335783000.0</v>
+      </c>
+      <c r="AH2">
+        <v>335613000.0</v>
+      </c>
+      <c r="AI2">
+        <v>318958000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>324454000.0</v>
+      </c>
+      <c r="AK2">
+        <v>321950000.0</v>
+      </c>
+      <c r="AL2">
+        <v>318870000.0</v>
+      </c>
+      <c r="AM2">
+        <v>309135000.0</v>
+      </c>
+      <c r="AN2">
+        <v>314177000.0</v>
+      </c>
+      <c r="AO2">
+        <v>295095000.0</v>
+      </c>
+      <c r="AP2">
+        <v>286496000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>291891000.0</v>
+      </c>
+      <c r="AR2">
+        <v>305305000.0</v>
+      </c>
+      <c r="AS2">
+        <v>310832000.0</v>
+      </c>
+      <c r="AT2">
+        <v>305898000.0</v>
+      </c>
+      <c r="AU2">
+        <v>295258000.0</v>
+      </c>
+      <c r="AV2">
+        <v>290564000.0</v>
+      </c>
+      <c r="AW2">
+        <v>290755000.0</v>
+      </c>
+      <c r="AX2">
+        <v>284466000.0</v>
+      </c>
+      <c r="AY2">
+        <v>293897000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>285269000.0</v>
+      </c>
+      <c r="BA2">
+        <v>292581000.0</v>
+      </c>
+      <c r="BB2">
+        <v>299708000.0</v>
+      </c>
+      <c r="BC2">
+        <v>269940000.0</v>
+      </c>
+      <c r="BD2">
+        <v>284122000.0</v>
+      </c>
+      <c r="BE2">
+        <v>299220000.0</v>
+      </c>
+      <c r="BF2">
+        <v>304182000.0</v>
+      </c>
+      <c r="BG2">
+        <v>274000000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:59">
+      <c r="A3" t="s">
+        <v>128</v>
+      </c>
+      <c r="B3">
+        <v>84079000.0</v>
+      </c>
+      <c r="C3">
+        <v>81222000.0</v>
+      </c>
+      <c r="D3">
+        <v>72207000.0</v>
+      </c>
+      <c r="E3">
+        <v>71482000.0</v>
+      </c>
+      <c r="F3">
+        <v>70808000.0</v>
+      </c>
+      <c r="G3">
+        <v>71959000.0</v>
+      </c>
+      <c r="H3">
+        <v>71921000.0</v>
+      </c>
+      <c r="I3">
+        <v>71819000.0</v>
+      </c>
+      <c r="J3">
+        <v>77448000.0</v>
+      </c>
+      <c r="K3">
+        <v>81639000.0</v>
+      </c>
+      <c r="L3">
+        <v>83006000.0</v>
+      </c>
+      <c r="M3">
+        <v>82096000.0</v>
+      </c>
+      <c r="N3">
+        <v>83344000.0</v>
+      </c>
+      <c r="O3">
+        <v>82460000.0</v>
+      </c>
+      <c r="P3">
+        <v>81998000.0</v>
+      </c>
+      <c r="Q3">
+        <v>82616000.0</v>
+      </c>
+      <c r="R3">
+        <v>81808000.0</v>
+      </c>
+      <c r="S3">
+        <v>78054000.0</v>
+      </c>
+      <c r="T3">
+        <v>69674000.0</v>
+      </c>
+      <c r="U3">
+        <v>63755000.0</v>
+      </c>
+      <c r="V3">
+        <v>58583000.0</v>
+      </c>
+      <c r="W3">
+        <v>51172000.0</v>
+      </c>
+      <c r="X3">
+        <v>46078000.0</v>
+      </c>
+      <c r="Y3">
+        <v>43251000.0</v>
+      </c>
+      <c r="Z3">
+        <v>44544000.0</v>
+      </c>
+      <c r="AA3">
+        <v>45591000.0</v>
+      </c>
+      <c r="AB3">
+        <v>44621000.0</v>
+      </c>
+      <c r="AC3">
+        <v>44474000.0</v>
+      </c>
+      <c r="AD3">
+        <v>44052000.0</v>
+      </c>
+      <c r="AE3">
+        <v>43661000.0</v>
+      </c>
+      <c r="AF3">
+        <v>44166000.0</v>
+      </c>
+      <c r="AG3">
+        <v>42040000.0</v>
+      </c>
+      <c r="AH3">
+        <v>44308000.0</v>
+      </c>
+      <c r="AI3">
+        <v>44347000.0</v>
+      </c>
+      <c r="AJ3">
+        <v>44895000.0</v>
+      </c>
+      <c r="AK3">
+        <v>48300000.0</v>
+      </c>
+      <c r="AL3">
+        <v>49842000.0</v>
+      </c>
+      <c r="AM3">
+        <v>48206000.0</v>
+      </c>
+      <c r="AN3">
+        <v>47448000.0</v>
+      </c>
+      <c r="AO3">
+        <v>47510000.0</v>
+      </c>
+      <c r="AP3">
+        <v>49449000.0</v>
+      </c>
+      <c r="AQ3">
+        <v>51223000.0</v>
+      </c>
+      <c r="AR3">
+        <v>54414000.0</v>
+      </c>
+      <c r="AS3">
+        <v>54338000.0</v>
+      </c>
+      <c r="AT3">
+        <v>52381000.0</v>
+      </c>
+      <c r="AU3">
+        <v>52420000.0</v>
+      </c>
+      <c r="AV3">
+        <v>50749000.0</v>
+      </c>
+      <c r="AW3">
+        <v>48563000.0</v>
+      </c>
+      <c r="AX3">
+        <v>53311000.0</v>
+      </c>
+      <c r="AY3">
+        <v>49942000.0</v>
+      </c>
+      <c r="AZ3">
+        <v>50296000.0</v>
+      </c>
+      <c r="BA3">
+        <v>51359000.0</v>
+      </c>
+      <c r="BB3">
+        <v>49621000.0</v>
+      </c>
+      <c r="BC3">
+        <v>47981000.0</v>
+      </c>
+      <c r="BD3">
+        <v>48257000.0</v>
+      </c>
+      <c r="BE3">
+        <v>48547000.0</v>
+      </c>
+      <c r="BF3">
+        <v>48972000.0</v>
+      </c>
+      <c r="BG3">
+        <v>148000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:59">
+      <c r="A4" t="s">
+        <v>129</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+    </row>
+    <row r="5" spans="1:59">
+      <c r="A5" t="s">
+        <v>130</v>
+      </c>
+      <c r="B5">
+        <v>58245000.0</v>
+      </c>
+      <c r="C5">
+        <v>53551000.0</v>
+      </c>
+      <c r="D5">
+        <v>81996000.0</v>
+      </c>
+      <c r="E5">
+        <v>78619000.0</v>
+      </c>
+      <c r="F5">
+        <v>53812000.0</v>
+      </c>
+      <c r="G5">
+        <v>58841000.0</v>
+      </c>
+      <c r="H5">
+        <v>59588000.0</v>
+      </c>
+      <c r="I5">
+        <v>41338000.0</v>
+      </c>
+      <c r="J5">
+        <v>111715000.0</v>
+      </c>
+      <c r="K5">
+        <v>53600000.0</v>
+      </c>
+      <c r="L5">
+        <v>52270000.0</v>
+      </c>
+      <c r="M5">
+        <v>37613000.0</v>
+      </c>
+      <c r="N5">
+        <v>10588000.0</v>
+      </c>
+      <c r="O5">
+        <v>-628000.0</v>
+      </c>
+      <c r="P5">
+        <v>39632000.0</v>
+      </c>
+      <c r="Q5">
+        <v>76061000.0</v>
+      </c>
+      <c r="R5">
+        <v>97454000.0</v>
+      </c>
+      <c r="S5">
+        <v>112105000.0</v>
+      </c>
+      <c r="T5">
+        <v>117179000.0</v>
+      </c>
+      <c r="U5">
+        <v>113933000.0</v>
+      </c>
+      <c r="V5">
+        <v>94939000.0</v>
+      </c>
+      <c r="W5">
+        <v>98445000.0</v>
+      </c>
+      <c r="X5">
+        <v>91783000.0</v>
+      </c>
+      <c r="Y5">
+        <v>73729000.0</v>
+      </c>
+      <c r="Z5">
+        <v>62511000.0</v>
+      </c>
+      <c r="AA5">
+        <v>34715000.0</v>
+      </c>
+      <c r="AB5">
+        <v>66154000.0</v>
+      </c>
+      <c r="AC5">
+        <v>49497000.0</v>
+      </c>
+      <c r="AD5">
+        <v>41267000.0</v>
+      </c>
+      <c r="AE5">
+        <v>26386000.0</v>
+      </c>
+      <c r="AF5">
+        <v>61167000.0</v>
+      </c>
+      <c r="AG5">
+        <v>64214000.0</v>
+      </c>
+      <c r="AH5">
+        <v>55883000.0</v>
+      </c>
+      <c r="AI5">
+        <v>40577000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>60166000.0</v>
+      </c>
+      <c r="AK5">
+        <v>53553000.0</v>
+      </c>
+      <c r="AL5">
+        <v>54479000.0</v>
+      </c>
+      <c r="AM5">
+        <v>62767000.0</v>
+      </c>
+      <c r="AN5">
+        <v>79934000.0</v>
+      </c>
+      <c r="AO5">
+        <v>56229000.0</v>
+      </c>
+      <c r="AP5">
+        <v>49183000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>48148000.0</v>
+      </c>
+      <c r="AR5">
+        <v>37483000.0</v>
+      </c>
+      <c r="AS5">
+        <v>63740000.0</v>
+      </c>
+      <c r="AT5">
+        <v>47838000.0</v>
+      </c>
+      <c r="AU5">
+        <v>44368000.0</v>
+      </c>
+      <c r="AV5">
+        <v>35792000.0</v>
+      </c>
+      <c r="AW5">
+        <v>27304000.0</v>
+      </c>
+      <c r="AX5">
+        <v>12472000.0</v>
+      </c>
+      <c r="AY5">
+        <v>18074000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>13059000.0</v>
+      </c>
+      <c r="BA5">
+        <v>25194000.0</v>
+      </c>
+      <c r="BB5">
+        <v>15540000.0</v>
+      </c>
+      <c r="BC5">
+        <v>5040000.0</v>
+      </c>
+      <c r="BD5">
+        <v>2176000.0</v>
+      </c>
+      <c r="BE5">
+        <v>4262000.0</v>
+      </c>
+      <c r="BF5">
+        <v>7951000.0</v>
+      </c>
+      <c r="BG5">
+        <v>-6083000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:59">
+      <c r="A6" t="s">
+        <v>131</v>
+      </c>
+      <c r="B6">
+        <v>142324000.0</v>
+      </c>
+      <c r="C6">
+        <v>134773000.0</v>
+      </c>
+      <c r="D6">
+        <v>154203000.0</v>
+      </c>
+      <c r="E6">
+        <v>150101000.0</v>
+      </c>
+      <c r="F6">
+        <v>124620000.0</v>
+      </c>
+      <c r="G6">
+        <v>130800000.0</v>
+      </c>
+      <c r="H6">
+        <v>131509000.0</v>
+      </c>
+      <c r="I6">
+        <v>113157000.0</v>
+      </c>
+      <c r="J6">
+        <v>189163000.0</v>
+      </c>
+      <c r="K6">
+        <v>135239000.0</v>
+      </c>
+      <c r="L6">
+        <v>135276000.0</v>
+      </c>
+      <c r="M6">
+        <v>119709000.0</v>
+      </c>
+      <c r="N6">
+        <v>93932000.0</v>
+      </c>
+      <c r="O6">
+        <v>81832000.0</v>
+      </c>
+      <c r="P6">
+        <v>121630000.0</v>
+      </c>
+      <c r="Q6">
+        <v>158677000.0</v>
+      </c>
+      <c r="R6">
+        <v>179262000.0</v>
+      </c>
+      <c r="S6">
+        <v>190159000.0</v>
+      </c>
+      <c r="T6">
+        <v>186853000.0</v>
+      </c>
+      <c r="U6">
+        <v>177688000.0</v>
+      </c>
+      <c r="V6">
+        <v>153522000.0</v>
+      </c>
+      <c r="W6">
+        <v>149617000.0</v>
+      </c>
+      <c r="X6">
+        <v>137861000.0</v>
+      </c>
+      <c r="Y6">
+        <v>116980000.0</v>
+      </c>
+      <c r="Z6">
+        <v>107055000.0</v>
+      </c>
+      <c r="AA6">
+        <v>80306000.0</v>
+      </c>
+      <c r="AB6">
+        <v>110775000.0</v>
+      </c>
+      <c r="AC6">
+        <v>93971000.0</v>
+      </c>
+      <c r="AD6">
+        <v>85319000.0</v>
+      </c>
+      <c r="AE6">
+        <v>70047000.0</v>
+      </c>
+      <c r="AF6">
+        <v>105333000.0</v>
+      </c>
+      <c r="AG6">
+        <v>106254000.0</v>
+      </c>
+      <c r="AH6">
+        <v>100191000.0</v>
+      </c>
+      <c r="AI6">
+        <v>84924000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>105061000.0</v>
+      </c>
+      <c r="AK6">
+        <v>101853000.0</v>
+      </c>
+      <c r="AL6">
+        <v>104321000.0</v>
+      </c>
+      <c r="AM6">
+        <v>110973000.0</v>
+      </c>
+      <c r="AN6">
+        <v>127382000.0</v>
+      </c>
+      <c r="AO6">
+        <v>103739000.0</v>
+      </c>
+      <c r="AP6">
+        <v>98632000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>99371000.0</v>
+      </c>
+      <c r="AR6">
+        <v>91897000.0</v>
+      </c>
+      <c r="AS6">
+        <v>118078000.0</v>
+      </c>
+      <c r="AT6">
+        <v>100219000.0</v>
+      </c>
+      <c r="AU6">
+        <v>96788000.0</v>
+      </c>
+      <c r="AV6">
+        <v>86541000.0</v>
+      </c>
+      <c r="AW6">
+        <v>75867000.0</v>
+      </c>
+      <c r="AX6">
+        <v>65783000.0</v>
+      </c>
+      <c r="AY6">
+        <v>68016000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>63355000.0</v>
+      </c>
+      <c r="BA6">
+        <v>76553000.0</v>
+      </c>
+      <c r="BB6">
+        <v>65161000.0</v>
+      </c>
+      <c r="BC6">
+        <v>53021000.0</v>
+      </c>
+      <c r="BD6">
+        <v>50433000.0</v>
+      </c>
+      <c r="BE6">
+        <v>52809000.0</v>
+      </c>
+      <c r="BF6">
+        <v>56923000.0</v>
+      </c>
+      <c r="BG6">
+        <v>-5935000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:59">
+      <c r="A7" t="s">
+        <v>132</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+    </row>
+    <row r="8" spans="1:59">
+      <c r="A8" t="s">
+        <v>133</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+    </row>
+    <row r="9" spans="1:59">
+      <c r="A9" t="s">
+        <v>134</v>
+      </c>
+      <c r="B9">
+        <v>69061000.0</v>
+      </c>
+      <c r="C9">
+        <v>69149000.0</v>
+      </c>
+      <c r="D9">
+        <v>96656000.0</v>
+      </c>
+      <c r="E9">
+        <v>87435000.0</v>
+      </c>
+      <c r="F9">
+        <v>59184000.0</v>
+      </c>
+      <c r="G9">
+        <v>67414000.0</v>
+      </c>
+      <c r="H9">
+        <v>61231000.0</v>
+      </c>
+      <c r="I9">
+        <v>58328000.0</v>
+      </c>
+      <c r="J9">
+        <v>43422000.0</v>
+      </c>
+      <c r="K9">
+        <v>62554000.0</v>
+      </c>
+      <c r="L9">
+        <v>67536000.0</v>
+      </c>
+      <c r="M9">
+        <v>63875000.0</v>
+      </c>
+      <c r="N9">
+        <v>39037000.0</v>
+      </c>
+      <c r="O9">
+        <v>31544000.0</v>
+      </c>
+      <c r="P9">
+        <v>70774000.0</v>
+      </c>
+      <c r="Q9">
+        <v>90158000.0</v>
+      </c>
+      <c r="R9">
+        <v>121664000.0</v>
+      </c>
+      <c r="S9">
+        <v>115904000.0</v>
+      </c>
+      <c r="T9">
+        <v>137802000.0</v>
+      </c>
+      <c r="U9">
+        <v>131400000.0</v>
+      </c>
+      <c r="V9">
+        <v>98797000.0</v>
+      </c>
+      <c r="W9">
+        <v>98136000.0</v>
+      </c>
+      <c r="X9">
+        <v>100588000.0</v>
+      </c>
+      <c r="Y9">
+        <v>87990000.0</v>
+      </c>
+      <c r="Z9">
+        <v>76921000.0</v>
+      </c>
+      <c r="AA9">
+        <v>46266000.0</v>
+      </c>
+      <c r="AB9">
+        <v>79349000.0</v>
+      </c>
+      <c r="AC9">
+        <v>60883000.0</v>
+      </c>
+      <c r="AD9">
+        <v>54894000.0</v>
+      </c>
+      <c r="AE9">
+        <v>39981000.0</v>
+      </c>
+      <c r="AF9">
+        <v>79652000.0</v>
+      </c>
+      <c r="AG9">
+        <v>77973000.0</v>
+      </c>
+      <c r="AH9">
+        <v>57488000.0</v>
+      </c>
+      <c r="AI9">
+        <v>47375000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>70798000.0</v>
+      </c>
+      <c r="AK9">
+        <v>65684000.0</v>
+      </c>
+      <c r="AL9">
+        <v>70257000.0</v>
+      </c>
+      <c r="AM9">
+        <v>86865000.0</v>
+      </c>
+      <c r="AN9">
+        <v>87232000.0</v>
+      </c>
+      <c r="AO9">
+        <v>62914000.0</v>
+      </c>
+      <c r="AP9">
+        <v>58322000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>60232000.0</v>
+      </c>
+      <c r="AR9">
+        <v>74388000.0</v>
+      </c>
+      <c r="AS9">
+        <v>75813000.0</v>
+      </c>
+      <c r="AT9">
+        <v>66908000.0</v>
+      </c>
+      <c r="AU9">
+        <v>56012000.0</v>
+      </c>
+      <c r="AV9">
+        <v>47730000.0</v>
+      </c>
+      <c r="AW9">
+        <v>36965000.0</v>
+      </c>
+      <c r="AX9">
+        <v>37404000.0</v>
+      </c>
+      <c r="AY9">
+        <v>29055000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>31127000.0</v>
+      </c>
+      <c r="BA9">
+        <v>38041000.0</v>
+      </c>
+      <c r="BB9">
+        <v>26535000.0</v>
+      </c>
+      <c r="BC9">
+        <v>16377000.0</v>
+      </c>
+      <c r="BD9">
+        <v>-4896000.0</v>
+      </c>
+      <c r="BE9">
+        <v>19129000.0</v>
+      </c>
+      <c r="BF9">
+        <v>16940000.0</v>
+      </c>
+      <c r="BG9">
+        <v>1761000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:59">
+      <c r="A10" t="s">
+        <v>135</v>
+      </c>
+      <c r="B10">
+        <v>63434000.0</v>
+      </c>
+      <c r="C10">
+        <v>53190000.0</v>
+      </c>
+      <c r="D10">
+        <v>81225000.0</v>
+      </c>
+      <c r="E10">
+        <v>78272000.0</v>
+      </c>
+      <c r="F10">
+        <v>53642000.0</v>
+      </c>
+      <c r="G10">
+        <v>58229000.0</v>
+      </c>
+      <c r="H10">
+        <v>58735000.0</v>
+      </c>
+      <c r="I10">
+        <v>40316000.0</v>
+      </c>
+      <c r="J10">
+        <v>116625000.0</v>
+      </c>
+      <c r="K10">
+        <v>51876000.0</v>
+      </c>
+      <c r="L10">
+        <v>50254000.0</v>
+      </c>
+      <c r="M10">
+        <v>35122000.0</v>
+      </c>
+      <c r="N10">
+        <v>16650000.0</v>
+      </c>
+      <c r="O10">
+        <v>-3389000.0</v>
+      </c>
+      <c r="P10">
+        <v>37272000.0</v>
+      </c>
+      <c r="Q10">
+        <v>73795000.0</v>
+      </c>
+      <c r="R10">
+        <v>101420000.0</v>
+      </c>
+      <c r="S10">
+        <v>109897000.0</v>
+      </c>
+      <c r="T10">
+        <v>115428000.0</v>
+      </c>
+      <c r="U10">
+        <v>112634000.0</v>
+      </c>
+      <c r="V10">
+        <v>96026000.0</v>
+      </c>
+      <c r="W10">
+        <v>97413000.0</v>
+      </c>
+      <c r="X10">
+        <v>91100000.0</v>
+      </c>
+      <c r="Y10">
+        <v>73085000.0</v>
+      </c>
+      <c r="Z10">
+        <v>62454000.0</v>
+      </c>
+      <c r="AA10">
+        <v>34221000.0</v>
+      </c>
+      <c r="AB10">
+        <v>65480000.0</v>
+      </c>
+      <c r="AC10">
+        <v>49307000.0</v>
+      </c>
+      <c r="AD10">
+        <v>40894000.0</v>
+      </c>
+      <c r="AE10">
+        <v>25488000.0</v>
+      </c>
+      <c r="AF10">
+        <v>60160000.0</v>
+      </c>
+      <c r="AG10">
+        <v>63250000.0</v>
+      </c>
+      <c r="AH10">
+        <v>55052000.0</v>
+      </c>
+      <c r="AI10">
+        <v>39895000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>59429000.0</v>
+      </c>
+      <c r="AK10">
+        <v>52594000.0</v>
+      </c>
+      <c r="AL10">
+        <v>53280000.0</v>
+      </c>
+      <c r="AM10">
+        <v>62288000.0</v>
+      </c>
+      <c r="AN10">
+        <v>79598000.0</v>
+      </c>
+      <c r="AO10">
+        <v>55821000.0</v>
+      </c>
+      <c r="AP10">
+        <v>48512000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>47517000.0</v>
+      </c>
+      <c r="AR10">
+        <v>37081000.0</v>
+      </c>
+      <c r="AS10">
+        <v>63276000.0</v>
+      </c>
+      <c r="AT10">
+        <v>47190000.0</v>
+      </c>
+      <c r="AU10">
+        <v>43763000.0</v>
+      </c>
+      <c r="AV10">
+        <v>35275000.0</v>
+      </c>
+      <c r="AW10">
+        <v>26758000.0</v>
+      </c>
+      <c r="AX10">
+        <v>11828000.0</v>
+      </c>
+      <c r="AY10">
+        <v>17221000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>11970000.0</v>
+      </c>
+      <c r="BA10">
+        <v>23798000.0</v>
+      </c>
+      <c r="BB10">
+        <v>14083000.0</v>
+      </c>
+      <c r="BC10">
+        <v>3975000.0</v>
+      </c>
+      <c r="BD10">
+        <v>-16405000.0</v>
+      </c>
+      <c r="BE10">
+        <v>2692000.0</v>
+      </c>
+      <c r="BF10">
+        <v>6387000.0</v>
+      </c>
+      <c r="BG10">
+        <v>-7548000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:59">
+      <c r="A11" t="s">
+        <v>136</v>
+      </c>
+      <c r="B11">
+        <v>2227000.0</v>
+      </c>
+      <c r="C11">
+        <v>8415000.0</v>
+      </c>
+      <c r="D11">
+        <v>6788000.0</v>
+      </c>
+      <c r="E11">
+        <v>9214000.0</v>
+      </c>
+      <c r="F11">
+        <v>979000.0</v>
+      </c>
+      <c r="G11">
+        <v>3741000.0</v>
+      </c>
+      <c r="H11">
+        <v>6661000.0</v>
+      </c>
+      <c r="I11">
+        <v>-169000.0</v>
+      </c>
+      <c r="J11">
+        <v>7698000.0</v>
+      </c>
+      <c r="K11">
+        <v>5106000.0</v>
+      </c>
+      <c r="L11">
+        <v>2737000.0</v>
+      </c>
+      <c r="M11">
+        <v>5088000.0</v>
+      </c>
+      <c r="N11">
+        <v>-453000.0</v>
+      </c>
+      <c r="O11">
+        <v>5048000.0</v>
+      </c>
+      <c r="P11">
+        <v>5450000.0</v>
+      </c>
+      <c r="Q11">
+        <v>6135000.0</v>
+      </c>
+      <c r="R11">
+        <v>8373000.0</v>
+      </c>
+      <c r="S11">
+        <v>13991000.0</v>
+      </c>
+      <c r="T11">
+        <v>15393000.0</v>
+      </c>
+      <c r="U11">
+        <v>16692000.0</v>
+      </c>
+      <c r="V11">
+        <v>6563000.0</v>
+      </c>
+      <c r="W11">
+        <v>8275000.0</v>
+      </c>
+      <c r="X11">
+        <v>9962000.0</v>
+      </c>
+      <c r="Y11">
+        <v>7301000.0</v>
+      </c>
+      <c r="Z11">
+        <v>6866000.0</v>
+      </c>
+      <c r="AA11">
+        <v>8004000.0</v>
+      </c>
+      <c r="AB11">
+        <v>11915000.0</v>
+      </c>
+      <c r="AC11">
+        <v>5923000.0</v>
+      </c>
+      <c r="AD11">
+        <v>5210000.0</v>
+      </c>
+      <c r="AE11">
+        <v>4006000.0</v>
+      </c>
+      <c r="AF11">
+        <v>10588000.0</v>
+      </c>
+      <c r="AG11">
+        <v>9969000.0</v>
+      </c>
+      <c r="AH11">
+        <v>6951000.0</v>
+      </c>
+      <c r="AI11">
+        <v>8186000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>10623000.0</v>
+      </c>
+      <c r="AK11">
+        <v>8767000.0</v>
+      </c>
+      <c r="AL11">
+        <v>4598000.0</v>
+      </c>
+      <c r="AM11">
+        <v>8998000.0</v>
+      </c>
+      <c r="AN11">
+        <v>12439000.0</v>
+      </c>
+      <c r="AO11">
+        <v>6212000.0</v>
+      </c>
+      <c r="AP11">
+        <v>-1143000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>2782000.0</v>
+      </c>
+      <c r="AR11">
+        <v>-6034000.0</v>
+      </c>
+      <c r="AS11">
+        <v>3960000.0</v>
+      </c>
+      <c r="AT11">
+        <v>8638000.0</v>
+      </c>
+      <c r="AU11">
+        <v>7389000.0</v>
+      </c>
+      <c r="AV11">
+        <v>9190000.0</v>
+      </c>
+      <c r="AW11">
+        <v>5159000.0</v>
+      </c>
+      <c r="AX11">
+        <v>2143000.0</v>
+      </c>
+      <c r="AY11">
+        <v>4512000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>1973000.0</v>
+      </c>
+      <c r="BA11">
+        <v>2544000.0</v>
+      </c>
+      <c r="BB11">
+        <v>558000.0</v>
+      </c>
+      <c r="BC11">
+        <v>1964000.0</v>
+      </c>
+      <c r="BD11">
+        <v>1120000.0</v>
+      </c>
+      <c r="BE11">
+        <v>1644000.0</v>
+      </c>
+      <c r="BF11">
+        <v>-7459000.0</v>
+      </c>
+      <c r="BG11">
+        <v>426000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:59">
+      <c r="A12" t="s">
+        <v>137</v>
+      </c>
+      <c r="B12">
+        <v>1784000.0</v>
+      </c>
+      <c r="C12">
+        <v>1785000.0</v>
+      </c>
+      <c r="D12">
+        <v>771000.0</v>
+      </c>
+      <c r="E12">
+        <v>347000.0</v>
+      </c>
+      <c r="F12">
+        <v>170000.0</v>
+      </c>
+      <c r="G12">
+        <v>612000.0</v>
+      </c>
+      <c r="H12">
+        <v>853000.0</v>
+      </c>
+      <c r="I12">
+        <v>1022000.0</v>
+      </c>
+      <c r="J12">
+        <v>1527000.0</v>
+      </c>
+      <c r="K12">
+        <v>1724000.0</v>
+      </c>
+      <c r="L12">
+        <v>2016000.0</v>
+      </c>
+      <c r="M12">
+        <v>2491000.0</v>
+      </c>
+      <c r="N12">
+        <v>2732000.0</v>
+      </c>
+      <c r="O12">
+        <v>2761000.0</v>
+      </c>
+      <c r="P12">
+        <v>2360000.0</v>
+      </c>
+      <c r="Q12">
+        <v>2266000.0</v>
+      </c>
+      <c r="R12">
+        <v>2361000.0</v>
+      </c>
+      <c r="S12">
+        <v>2208000.0</v>
+      </c>
+      <c r="T12">
+        <v>1751000.0</v>
+      </c>
+      <c r="U12">
+        <v>1299000.0</v>
+      </c>
+      <c r="V12">
+        <v>1216000.0</v>
+      </c>
+      <c r="W12">
+        <v>1032000.0</v>
+      </c>
+      <c r="X12">
+        <v>683000.0</v>
+      </c>
+      <c r="Y12">
+        <v>644000.0</v>
+      </c>
+      <c r="Z12">
+        <v>57000.0</v>
+      </c>
+      <c r="AA12">
+        <v>494000.0</v>
+      </c>
+      <c r="AB12">
+        <v>674000.0</v>
+      </c>
+      <c r="AC12">
+        <v>190000.0</v>
+      </c>
+      <c r="AD12">
+        <v>373000.0</v>
+      </c>
+      <c r="AE12">
+        <v>898000.0</v>
+      </c>
+      <c r="AF12">
+        <v>1007000.0</v>
+      </c>
+      <c r="AG12">
+        <v>964000.0</v>
+      </c>
+      <c r="AH12">
+        <v>831000.0</v>
+      </c>
+      <c r="AI12">
+        <v>682000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>737000.0</v>
+      </c>
+      <c r="AK12">
+        <v>959000.0</v>
+      </c>
+      <c r="AL12">
+        <v>1199000.0</v>
+      </c>
+      <c r="AM12">
+        <v>479000.0</v>
+      </c>
+      <c r="AN12">
+        <v>336000.0</v>
+      </c>
+      <c r="AO12">
+        <v>408000.0</v>
+      </c>
+      <c r="AP12">
+        <v>671000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>631000.0</v>
+      </c>
+      <c r="AR12">
+        <v>402000.0</v>
+      </c>
+      <c r="AS12">
+        <v>464000.0</v>
+      </c>
+      <c r="AT12">
+        <v>648000.0</v>
+      </c>
+      <c r="AU12">
+        <v>605000.0</v>
+      </c>
+      <c r="AV12">
+        <v>517000.0</v>
+      </c>
+      <c r="AW12">
+        <v>546000.0</v>
+      </c>
+      <c r="AX12">
+        <v>644000.0</v>
+      </c>
+      <c r="AY12">
+        <v>853000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>1089000.0</v>
+      </c>
+      <c r="BA12">
+        <v>1396000.0</v>
+      </c>
+      <c r="BB12">
+        <v>1457000.0</v>
+      </c>
+      <c r="BC12">
+        <v>1417000.0</v>
+      </c>
+      <c r="BD12">
+        <v>1641000.0</v>
+      </c>
+      <c r="BE12">
+        <v>1570000.0</v>
+      </c>
+      <c r="BF12">
+        <v>1564000.0</v>
+      </c>
+      <c r="BG12">
+        <v>1613000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:59">
+      <c r="A13" t="s">
+        <v>138</v>
+      </c>
+      <c r="B13">
+        <v>6973000.0</v>
+      </c>
+      <c r="C13">
+        <v>8174000.0</v>
+      </c>
+      <c r="D13">
+        <v>9211000.0</v>
+      </c>
+      <c r="E13">
+        <v>10074000.0</v>
+      </c>
+      <c r="F13">
+        <v>9977000.0</v>
+      </c>
+      <c r="G13">
+        <v>9905000.0</v>
+      </c>
+      <c r="H13">
+        <v>9687000.0</v>
+      </c>
+      <c r="I13">
+        <v>8894000.0</v>
+      </c>
+      <c r="J13">
+        <v>9692000.0</v>
+      </c>
+      <c r="K13">
+        <v>9937000.0</v>
+      </c>
+      <c r="L13">
+        <v>8803000.0</v>
+      </c>
+      <c r="M13">
+        <v>7256000.0</v>
+      </c>
+      <c r="N13">
+        <v>5784000.0</v>
+      </c>
+      <c r="O13">
+        <v>5849000.0</v>
+      </c>
+      <c r="P13">
+        <v>6167000.0</v>
+      </c>
+      <c r="Q13">
+        <v>1706000.0</v>
+      </c>
+      <c r="R13">
+        <v>1019000.0</v>
+      </c>
+      <c r="S13">
+        <v>457000.0</v>
+      </c>
+      <c r="T13">
+        <v>1265000.0</v>
+      </c>
+      <c r="U13">
+        <v>879000.0</v>
+      </c>
+      <c r="V13">
+        <v>819000.0</v>
+      </c>
+      <c r="W13">
+        <v>55000.0</v>
+      </c>
+      <c r="X13">
+        <v>134000.0</v>
+      </c>
+      <c r="Y13">
+        <v>34000.0</v>
+      </c>
+      <c r="Z13">
+        <v>347000.0</v>
+      </c>
+      <c r="AA13">
+        <v>898000.0</v>
+      </c>
+      <c r="AB13">
+        <v>159000.0</v>
+      </c>
+      <c r="AC13">
+        <v>615000.0</v>
+      </c>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+    </row>
+    <row r="14" spans="1:59">
+      <c r="A14" t="s">
+        <v>139</v>
+      </c>
+      <c r="B14">
+        <v>-16979000.0</v>
+      </c>
+      <c r="C14">
+        <v>-11101000.0</v>
+      </c>
+      <c r="D14">
+        <v>-17348000.0</v>
+      </c>
+      <c r="E14">
+        <v>-16006000.0</v>
+      </c>
+      <c r="F14">
+        <v>-9134000.0</v>
+      </c>
+      <c r="G14">
+        <v>-14397000.0</v>
+      </c>
+      <c r="H14">
+        <v>-12041000.0</v>
+      </c>
+      <c r="I14">
+        <v>-10358000.0</v>
+      </c>
+      <c r="J14">
+        <v>-25953000.0</v>
+      </c>
+      <c r="K14">
+        <v>-14015000.0</v>
+      </c>
+      <c r="L14">
+        <v>-15366000.0</v>
+      </c>
+      <c r="M14">
+        <v>-13515000.0</v>
+      </c>
+      <c r="N14">
+        <v>-8966000.0</v>
+      </c>
+      <c r="O14">
+        <v>-9395000.0</v>
+      </c>
+      <c r="P14">
+        <v>-13492000.0</v>
+      </c>
+      <c r="Q14">
+        <v>-14961000.0</v>
+      </c>
+      <c r="R14">
+        <v>-12559000.0</v>
+      </c>
+      <c r="S14">
+        <v>-14545000.0</v>
+      </c>
+      <c r="T14">
+        <v>-14715000.0</v>
+      </c>
+      <c r="U14">
+        <v>-14258000.0</v>
+      </c>
+      <c r="V14">
+        <v>-14362000.0</v>
+      </c>
+      <c r="W14">
+        <v>-14765000.0</v>
+      </c>
+      <c r="X14">
+        <v>-14101000.0</v>
+      </c>
+      <c r="Y14">
+        <v>-10476000.0</v>
+      </c>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14"/>
+      <c r="AF14"/>
+      <c r="AG14"/>
+      <c r="AH14"/>
+      <c r="AI14"/>
+      <c r="AJ14"/>
+      <c r="AK14"/>
+      <c r="AL14"/>
+      <c r="AM14"/>
+      <c r="AN14"/>
+      <c r="AO14"/>
+      <c r="AP14"/>
+      <c r="AQ14"/>
+      <c r="AR14"/>
+      <c r="AS14"/>
+      <c r="AT14"/>
+      <c r="AU14"/>
+      <c r="AV14"/>
+      <c r="AW14"/>
+      <c r="AX14"/>
+      <c r="AY14"/>
+      <c r="AZ14"/>
+      <c r="BA14"/>
+      <c r="BB14"/>
+      <c r="BC14"/>
+      <c r="BD14"/>
+      <c r="BE14"/>
+      <c r="BF14"/>
+      <c r="BG14"/>
+    </row>
+    <row r="15" spans="1:59">
+      <c r="A15" t="s">
+        <v>140</v>
+      </c>
+      <c r="B15">
+        <v>44228000.0</v>
+      </c>
+      <c r="C15">
+        <v>33674000.0</v>
+      </c>
+      <c r="D15">
+        <v>57089000.0</v>
+      </c>
+      <c r="E15">
+        <v>53052000.0</v>
+      </c>
+      <c r="F15">
+        <v>43529000.0</v>
+      </c>
+      <c r="G15">
+        <v>40091000.0</v>
+      </c>
+      <c r="H15">
+        <v>40033000.0</v>
+      </c>
+      <c r="I15">
+        <v>30127000.0</v>
+      </c>
+      <c r="J15">
+        <v>82974000.0</v>
+      </c>
+      <c r="K15">
+        <v>32755000.0</v>
+      </c>
+      <c r="L15">
+        <v>32151000.0</v>
+      </c>
+      <c r="M15">
+        <v>16519000.0</v>
+      </c>
+      <c r="N15">
+        <v>8137000.0</v>
+      </c>
+      <c r="O15">
+        <v>-8437000.0</v>
+      </c>
+      <c r="P15">
+        <v>31822000.0</v>
+      </c>
+      <c r="Q15">
+        <v>52699000.0</v>
+      </c>
+      <c r="R15">
+        <v>80488000.0</v>
+      </c>
+      <c r="S15">
+        <v>81361000.0</v>
+      </c>
+      <c r="T15">
+        <v>85320000.0</v>
+      </c>
+      <c r="U15">
+        <v>81684000.0</v>
+      </c>
+      <c r="V15">
+        <v>75101000.0</v>
+      </c>
+      <c r="W15">
+        <v>74373000.0</v>
+      </c>
+      <c r="X15">
+        <v>67037000.0</v>
+      </c>
+      <c r="Y15">
+        <v>55308000.0</v>
+      </c>
+      <c r="Z15">
+        <v>49045000.0</v>
+      </c>
+      <c r="AA15">
+        <v>22054000.0</v>
+      </c>
+      <c r="AB15">
+        <v>45097000.0</v>
+      </c>
+      <c r="AC15">
+        <v>36793000.0</v>
+      </c>
+      <c r="AD15">
+        <v>30058000.0</v>
+      </c>
+      <c r="AE15">
+        <v>16767000.0</v>
+      </c>
+      <c r="AF15">
+        <v>39225000.0</v>
+      </c>
+      <c r="AG15">
+        <v>42278000.0</v>
+      </c>
+      <c r="AH15">
+        <v>39037000.0</v>
+      </c>
+      <c r="AI15">
+        <v>25984000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>41201000.0</v>
+      </c>
+      <c r="AK15">
+        <v>36242000.0</v>
+      </c>
+      <c r="AL15">
+        <v>40000000.0</v>
+      </c>
+      <c r="AM15">
+        <v>43213000.0</v>
+      </c>
+      <c r="AN15">
+        <v>54981000.0</v>
+      </c>
+      <c r="AO15">
+        <v>39721000.0</v>
+      </c>
+      <c r="AP15">
+        <v>38676000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>38989000.0</v>
+      </c>
+      <c r="AR15">
+        <v>32934000.0</v>
+      </c>
+      <c r="AS15">
+        <v>46919000.0</v>
+      </c>
+      <c r="AT15">
+        <v>34320000.0</v>
+      </c>
+      <c r="AU15">
+        <v>30177000.0</v>
+      </c>
+      <c r="AV15">
+        <v>24062000.0</v>
+      </c>
+      <c r="AW15">
+        <v>19909000.0</v>
+      </c>
+      <c r="AX15">
+        <v>8733000.0</v>
+      </c>
+      <c r="AY15">
+        <v>10490000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>8086000.0</v>
+      </c>
+      <c r="BA15">
+        <v>17835000.0</v>
+      </c>
+      <c r="BB15">
+        <v>10775000.0</v>
+      </c>
+      <c r="BC15">
+        <v>1817000.0</v>
+      </c>
+      <c r="BD15">
+        <v>-16210000.0</v>
+      </c>
+      <c r="BE15">
+        <v>143000.0</v>
+      </c>
+      <c r="BF15">
+        <v>13496000.0</v>
+      </c>
+      <c r="BG15">
+        <v>-7426000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:59">
+      <c r="A16" t="s">
+        <v>141</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16">
+        <v>57089000.0</v>
+      </c>
+      <c r="E16">
+        <v>53052000.0</v>
+      </c>
+      <c r="F16">
+        <v>43529000.0</v>
+      </c>
+      <c r="G16">
+        <v>40091000.0</v>
+      </c>
+      <c r="H16">
+        <v>40033000.0</v>
+      </c>
+      <c r="I16">
+        <v>30127000.0</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
+        <v>16519000.0</v>
+      </c>
+      <c r="N16">
+        <v>8137000.0</v>
+      </c>
+      <c r="O16">
+        <v>-17832000.0</v>
+      </c>
+      <c r="P16">
+        <v>18330000.0</v>
+      </c>
+      <c r="Q16">
+        <v>52699000.0</v>
+      </c>
+      <c r="R16">
+        <v>80488000.0</v>
+      </c>
+      <c r="S16">
+        <v>81361000.0</v>
+      </c>
+      <c r="T16">
+        <v>85320000.0</v>
+      </c>
+      <c r="U16">
+        <v>81684000.0</v>
+      </c>
+      <c r="V16">
+        <v>75101000.0</v>
+      </c>
+      <c r="W16">
+        <v>74373000.0</v>
+      </c>
+      <c r="X16">
+        <v>67037000.0</v>
+      </c>
+      <c r="Y16">
+        <v>55308000.0</v>
+      </c>
+      <c r="Z16">
+        <v>49045000.0</v>
+      </c>
+      <c r="AA16">
+        <v>22054000.0</v>
+      </c>
+      <c r="AB16">
+        <v>45097000.0</v>
+      </c>
+      <c r="AC16"/>
+      <c r="AD16"/>
+      <c r="AE16"/>
+      <c r="AF16"/>
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+    </row>
+    <row r="17" spans="1:59">
+      <c r="A17" t="s">
+        <v>142</v>
+      </c>
+      <c r="B17">
+        <v>61207000.0</v>
+      </c>
+      <c r="C17">
+        <v>44775000.0</v>
+      </c>
+      <c r="D17">
+        <v>74437000.0</v>
+      </c>
+      <c r="E17">
+        <v>69058000.0</v>
+      </c>
+      <c r="F17">
+        <v>52663000.0</v>
+      </c>
+      <c r="G17">
+        <v>54488000.0</v>
+      </c>
+      <c r="H17">
+        <v>52074000.0</v>
+      </c>
+      <c r="I17">
+        <v>40485000.0</v>
+      </c>
+      <c r="J17">
+        <v>108927000.0</v>
+      </c>
+      <c r="K17">
+        <v>46770000.0</v>
+      </c>
+      <c r="L17">
+        <v>47517000.0</v>
+      </c>
+      <c r="M17">
+        <v>30034000.0</v>
+      </c>
+      <c r="N17">
+        <v>17103000.0</v>
+      </c>
+      <c r="O17">
+        <v>-8437000.0</v>
+      </c>
+      <c r="P17">
+        <v>31822000.0</v>
+      </c>
+      <c r="Q17">
+        <v>67660000.0</v>
+      </c>
+      <c r="R17">
+        <v>93047000.0</v>
+      </c>
+      <c r="S17">
+        <v>95906000.0</v>
+      </c>
+      <c r="T17">
+        <v>100035000.0</v>
+      </c>
+      <c r="U17">
+        <v>95942000.0</v>
+      </c>
+      <c r="V17">
+        <v>89463000.0</v>
+      </c>
+      <c r="W17">
+        <v>89138000.0</v>
+      </c>
+      <c r="X17">
+        <v>81138000.0</v>
+      </c>
+      <c r="Y17">
+        <v>65784000.0</v>
+      </c>
+      <c r="Z17">
+        <v>55588000.0</v>
+      </c>
+      <c r="AA17">
+        <v>26217000.0</v>
+      </c>
+      <c r="AB17">
+        <v>53565000.0</v>
+      </c>
+      <c r="AC17">
+        <v>43384000.0</v>
+      </c>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+    </row>
+    <row r="18" spans="1:59">
+      <c r="A18" t="s">
+        <v>143</v>
+      </c>
+      <c r="B18">
+        <v>5189000.0</v>
+      </c>
+      <c r="C18">
+        <v>6389000.0</v>
+      </c>
+      <c r="D18">
+        <v>9211000.0</v>
+      </c>
+      <c r="E18">
+        <v>10074000.0</v>
+      </c>
+      <c r="F18">
+        <v>9807000.0</v>
+      </c>
+      <c r="G18">
+        <v>9293000.0</v>
+      </c>
+      <c r="H18">
+        <v>8834000.0</v>
+      </c>
+      <c r="I18">
+        <v>7872000.0</v>
+      </c>
+      <c r="J18">
+        <v>8165000.0</v>
+      </c>
+      <c r="K18">
+        <v>8213000.0</v>
+      </c>
+      <c r="L18">
+        <v>6787000.0</v>
+      </c>
+      <c r="M18">
+        <v>7256000.0</v>
+      </c>
+      <c r="N18">
+        <v>5784000.0</v>
+      </c>
+      <c r="O18">
+        <v>5849000.0</v>
+      </c>
+      <c r="P18">
+        <v>3807000.0</v>
+      </c>
+      <c r="Q18">
+        <v>1706000.0</v>
+      </c>
+      <c r="R18">
+        <v>1019000.0</v>
+      </c>
+      <c r="S18">
+        <v>-1751000.0</v>
+      </c>
+      <c r="T18">
+        <v>-1265000.0</v>
+      </c>
+      <c r="U18">
+        <v>-879000.0</v>
+      </c>
+      <c r="V18">
+        <v>-819000.0</v>
+      </c>
+      <c r="W18">
+        <v>-55000.0</v>
+      </c>
+      <c r="X18">
+        <v>-134000.0</v>
+      </c>
+      <c r="Y18">
+        <v>-34000.0</v>
+      </c>
+      <c r="Z18">
+        <v>347000.0</v>
+      </c>
+      <c r="AA18">
+        <v>898000.0</v>
+      </c>
+      <c r="AB18">
+        <v>159000.0</v>
+      </c>
+      <c r="AC18">
+        <v>425000.0</v>
+      </c>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+    </row>
+    <row r="19" spans="1:59">
+      <c r="A19" t="s">
+        <v>144</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+    </row>
+    <row r="20" spans="1:59">
+      <c r="A20" t="s">
+        <v>145</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+    </row>
+    <row r="21" spans="1:59">
+      <c r="A21" t="s">
+        <v>146</v>
+      </c>
+      <c r="B21">
+        <v>58245000.0</v>
+      </c>
+      <c r="C21">
+        <v>53551000.0</v>
+      </c>
+      <c r="D21">
+        <v>72014000.0</v>
+      </c>
+      <c r="E21">
+        <v>68198000.0</v>
+      </c>
+      <c r="F21">
+        <v>43835000.0</v>
+      </c>
+      <c r="G21">
+        <v>48936000.0</v>
+      </c>
+      <c r="H21">
+        <v>49901000.0</v>
+      </c>
+      <c r="I21">
+        <v>32444000.0</v>
+      </c>
+      <c r="J21">
+        <v>108460000.0</v>
+      </c>
+      <c r="K21">
+        <v>43663000.0</v>
+      </c>
+      <c r="L21">
+        <v>43467000.0</v>
+      </c>
+      <c r="M21">
+        <v>27866000.0</v>
+      </c>
+      <c r="N21">
+        <v>10866000.0</v>
+      </c>
+      <c r="O21">
+        <v>-628000.0</v>
+      </c>
+      <c r="P21">
+        <v>33465000.0</v>
+      </c>
+      <c r="Q21">
+        <v>72089000.0</v>
+      </c>
+      <c r="R21">
+        <v>100401000.0</v>
+      </c>
+      <c r="S21">
+        <v>111648000.0</v>
+      </c>
+      <c r="T21">
+        <v>116693000.0</v>
+      </c>
+      <c r="U21">
+        <v>113513000.0</v>
+      </c>
+      <c r="V21">
+        <v>96845000.0</v>
+      </c>
+      <c r="W21">
+        <v>97468000.0</v>
+      </c>
+      <c r="X21">
+        <v>91234000.0</v>
+      </c>
+      <c r="Y21">
+        <v>73119000.0</v>
+      </c>
+      <c r="Z21">
+        <v>62107000.0</v>
+      </c>
+      <c r="AA21">
+        <v>33323000.0</v>
+      </c>
+      <c r="AB21">
+        <v>65321000.0</v>
+      </c>
+      <c r="AC21">
+        <v>48882000.0</v>
+      </c>
+      <c r="AD21">
+        <v>38492000.0</v>
+      </c>
+      <c r="AE21">
+        <v>26288000.0</v>
+      </c>
+      <c r="AF21">
+        <v>60254000.0</v>
+      </c>
+      <c r="AG21">
+        <v>63763000.0</v>
+      </c>
+      <c r="AH21">
+        <v>55790000.0</v>
+      </c>
+      <c r="AI21">
+        <v>39908000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>59384000.0</v>
+      </c>
+      <c r="AK21">
+        <v>53053000.0</v>
+      </c>
+      <c r="AL21">
+        <v>54179000.0</v>
+      </c>
+      <c r="AM21">
+        <v>61990000.0</v>
+      </c>
+      <c r="AN21">
+        <v>79550000.0</v>
+      </c>
+      <c r="AO21">
+        <v>55912000.0</v>
+      </c>
+      <c r="AP21">
+        <v>48766000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>47802000.0</v>
+      </c>
+      <c r="AR21">
+        <v>37347000.0</v>
+      </c>
+      <c r="AS21">
+        <v>63588000.0</v>
+      </c>
+      <c r="AT21">
+        <v>47520000.0</v>
+      </c>
+      <c r="AU21">
+        <v>44113000.0</v>
+      </c>
+      <c r="AV21">
+        <v>35563000.0</v>
+      </c>
+      <c r="AW21">
+        <v>27123000.0</v>
+      </c>
+      <c r="AX21">
+        <v>12202000.0</v>
+      </c>
+      <c r="AY21">
+        <v>17818000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>12905000.0</v>
+      </c>
+      <c r="BA21">
+        <v>25004000.0</v>
+      </c>
+      <c r="BB21">
+        <v>15363000.0</v>
+      </c>
+      <c r="BC21">
+        <v>5217000.0</v>
+      </c>
+      <c r="BD21">
+        <v>-15206000.0</v>
+      </c>
+      <c r="BE21">
+        <v>4082000.0</v>
+      </c>
+      <c r="BF21">
+        <v>7748000.0</v>
+      </c>
+      <c r="BG21">
+        <v>-6083000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:59">
+      <c r="A22" t="s">
+        <v>147</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22"/>
+    </row>
+    <row r="23" spans="1:59">
+      <c r="A23" t="s">
+        <v>148</v>
+      </c>
+      <c r="B23">
+        <v>678392000.0</v>
+      </c>
+      <c r="C23">
+        <v>598023000.0</v>
+      </c>
+      <c r="D23">
+        <v>554604000.0</v>
+      </c>
+      <c r="E23">
+        <v>566639000.0</v>
+      </c>
+      <c r="F23">
+        <v>520182000.0</v>
+      </c>
+      <c r="G23">
+        <v>470968000.0</v>
+      </c>
+      <c r="H23">
+        <v>480598000.0</v>
+      </c>
+      <c r="I23">
+        <v>484127000.0</v>
+      </c>
+      <c r="J23">
+        <v>424380000.0</v>
+      </c>
+      <c r="K23">
+        <v>482392000.0</v>
+      </c>
+      <c r="L23">
+        <v>479284000.0</v>
+      </c>
+      <c r="M23">
+        <v>485344000.0</v>
+      </c>
+      <c r="N23">
+        <v>471560000.0</v>
+      </c>
+      <c r="O23">
+        <v>481099000.0</v>
+      </c>
+      <c r="P23">
+        <v>492954000.0</v>
+      </c>
+      <c r="Q23">
+        <v>491926000.0</v>
+      </c>
+      <c r="R23">
+        <v>511634000.0</v>
+      </c>
+      <c r="S23">
+        <v>499909000.0</v>
+      </c>
+      <c r="T23">
+        <v>491313000.0</v>
+      </c>
+      <c r="U23">
+        <v>471012000.0</v>
+      </c>
+      <c r="V23">
+        <v>440496000.0</v>
+      </c>
+      <c r="W23">
+        <v>429160000.0</v>
+      </c>
+      <c r="X23">
+        <v>392701000.0</v>
+      </c>
+      <c r="Y23">
+        <v>367466000.0</v>
+      </c>
+      <c r="Z23">
+        <v>343344000.0</v>
+      </c>
+      <c r="AA23">
+        <v>342966000.0</v>
+      </c>
+      <c r="AB23">
+        <v>348442000.0</v>
+      </c>
+      <c r="AC23">
+        <v>320215000.0</v>
+      </c>
+      <c r="AD23">
+        <v>307424000.0</v>
+      </c>
+      <c r="AE23">
+        <v>303820000.0</v>
+      </c>
+      <c r="AF23">
+        <v>337908000.0</v>
+      </c>
+      <c r="AG23">
+        <v>349993000.0</v>
+      </c>
+      <c r="AH23">
+        <v>337311000.0</v>
+      </c>
+      <c r="AI23">
+        <v>326425000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>335868000.0</v>
+      </c>
+      <c r="AK23">
+        <v>334581000.0</v>
+      </c>
+      <c r="AL23">
+        <v>334948000.0</v>
+      </c>
+      <c r="AM23">
+        <v>334010000.0</v>
+      </c>
+      <c r="AN23">
+        <v>321859000.0</v>
+      </c>
+      <c r="AO23">
+        <v>302097000.0</v>
+      </c>
+      <c r="AP23">
+        <v>296052000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>304321000.0</v>
+      </c>
+      <c r="AR23">
+        <v>342346000.0</v>
+      </c>
+      <c r="AS23">
+        <v>323057000.0</v>
+      </c>
+      <c r="AT23">
+        <v>325286000.0</v>
+      </c>
+      <c r="AU23">
+        <v>307157000.0</v>
+      </c>
+      <c r="AV23">
+        <v>302731000.0</v>
+      </c>
+      <c r="AW23">
+        <v>300597000.0</v>
+      </c>
+      <c r="AX23">
+        <v>309668000.0</v>
+      </c>
+      <c r="AY23">
+        <v>305134000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>303491000.0</v>
+      </c>
+      <c r="BA23">
+        <v>305618000.0</v>
+      </c>
+      <c r="BB23">
+        <v>310880000.0</v>
+      </c>
+      <c r="BC23">
+        <v>281100000.0</v>
+      </c>
+      <c r="BD23">
+        <v>294432000.0</v>
+      </c>
+      <c r="BE23">
+        <v>314267000.0</v>
+      </c>
+      <c r="BF23">
+        <v>313374000.0</v>
+      </c>
+      <c r="BG23">
+        <v>281844000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:59">
+      <c r="A24" t="s">
+        <v>149</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+    </row>
+    <row r="25" spans="1:59">
+      <c r="A25" t="s">
+        <v>150</v>
+      </c>
+      <c r="B25">
+        <v>84079000.0</v>
+      </c>
+      <c r="C25">
+        <v>81222000.0</v>
+      </c>
+      <c r="D25">
+        <v>72207000.0</v>
+      </c>
+      <c r="E25">
+        <v>71482000.0</v>
+      </c>
+      <c r="F25">
+        <v>70808000.0</v>
+      </c>
+      <c r="G25">
+        <v>71959000.0</v>
+      </c>
+      <c r="H25">
+        <v>71921000.0</v>
+      </c>
+      <c r="I25">
+        <v>71819000.0</v>
+      </c>
+      <c r="J25">
+        <v>77448000.0</v>
+      </c>
+      <c r="K25">
+        <v>81639000.0</v>
+      </c>
+      <c r="L25">
+        <v>83006000.0</v>
+      </c>
+      <c r="M25">
+        <v>82096000.0</v>
+      </c>
+      <c r="N25">
+        <v>83344000.0</v>
+      </c>
+      <c r="O25">
+        <v>82460000.0</v>
+      </c>
+      <c r="P25">
+        <v>81998000.0</v>
+      </c>
+      <c r="Q25">
+        <v>82616000.0</v>
+      </c>
+      <c r="R25">
+        <v>81808000.0</v>
+      </c>
+      <c r="S25">
+        <v>78054000.0</v>
+      </c>
+      <c r="T25">
+        <v>69674000.0</v>
+      </c>
+      <c r="U25">
+        <v>63755000.0</v>
+      </c>
+      <c r="V25">
+        <v>58583000.0</v>
+      </c>
+      <c r="W25">
+        <v>51172000.0</v>
+      </c>
+      <c r="X25">
+        <v>46078000.0</v>
+      </c>
+      <c r="Y25">
+        <v>43251000.0</v>
+      </c>
+      <c r="Z25">
+        <v>44544000.0</v>
+      </c>
+      <c r="AA25">
+        <v>45591000.0</v>
+      </c>
+      <c r="AB25">
+        <v>44621000.0</v>
+      </c>
+      <c r="AC25">
+        <v>44474000.0</v>
+      </c>
+      <c r="AD25">
+        <v>44052000.0</v>
+      </c>
+      <c r="AE25">
+        <v>43661000.0</v>
+      </c>
+      <c r="AF25">
+        <v>44166000.0</v>
+      </c>
+      <c r="AG25">
+        <v>42040000.0</v>
+      </c>
+      <c r="AH25">
+        <v>44308000.0</v>
+      </c>
+      <c r="AI25">
+        <v>44347000.0</v>
+      </c>
+      <c r="AJ25">
+        <v>44895000.0</v>
+      </c>
+      <c r="AK25">
+        <v>48300000.0</v>
+      </c>
+      <c r="AL25">
+        <v>49842000.0</v>
+      </c>
+      <c r="AM25">
+        <v>48206000.0</v>
+      </c>
+      <c r="AN25">
+        <v>47448000.0</v>
+      </c>
+      <c r="AO25">
+        <v>47510000.0</v>
+      </c>
+      <c r="AP25">
+        <v>49449000.0</v>
+      </c>
+      <c r="AQ25">
+        <v>51223000.0</v>
+      </c>
+      <c r="AR25">
+        <v>54414000.0</v>
+      </c>
+      <c r="AS25">
+        <v>54338000.0</v>
+      </c>
+      <c r="AT25">
+        <v>52381000.0</v>
+      </c>
+      <c r="AU25">
+        <v>52420000.0</v>
+      </c>
+      <c r="AV25">
+        <v>50749000.0</v>
+      </c>
+      <c r="AW25">
+        <v>48563000.0</v>
+      </c>
+      <c r="AX25">
+        <v>53311000.0</v>
+      </c>
+      <c r="AY25">
+        <v>49942000.0</v>
+      </c>
+      <c r="AZ25">
+        <v>50296000.0</v>
+      </c>
+      <c r="BA25">
+        <v>51359000.0</v>
+      </c>
+      <c r="BB25">
+        <v>49621000.0</v>
+      </c>
+      <c r="BC25">
+        <v>47981000.0</v>
+      </c>
+      <c r="BD25">
+        <v>48257000.0</v>
+      </c>
+      <c r="BE25">
+        <v>48547000.0</v>
+      </c>
+      <c r="BF25">
+        <v>48972000.0</v>
+      </c>
+      <c r="BG25"/>
+    </row>
+    <row r="26" spans="1:59">
+      <c r="A26" t="s">
+        <v>151</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+    </row>
+    <row r="27" spans="1:59">
+      <c r="A27" t="s">
+        <v>152</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+    </row>
+    <row r="28" spans="1:59">
+      <c r="A28" t="s">
+        <v>153</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28"/>
+      <c r="D28"/>
+      <c r="E28"/>
+      <c r="F28"/>
+      <c r="G28"/>
+      <c r="H28"/>
+      <c r="I28"/>
+      <c r="J28"/>
+      <c r="K28"/>
+      <c r="L28"/>
+      <c r="M28"/>
+      <c r="N28"/>
+      <c r="O28"/>
+      <c r="P28"/>
+      <c r="Q28"/>
+      <c r="R28"/>
+      <c r="S28"/>
+      <c r="T28"/>
+      <c r="U28"/>
+      <c r="V28"/>
+      <c r="W28"/>
+      <c r="X28"/>
+      <c r="Y28"/>
+      <c r="Z28"/>
+      <c r="AA28"/>
+      <c r="AB28"/>
+      <c r="AC28"/>
+      <c r="AD28"/>
+      <c r="AE28"/>
+      <c r="AF28"/>
+      <c r="AG28"/>
+      <c r="AH28"/>
+      <c r="AI28"/>
+      <c r="AJ28"/>
+      <c r="AK28"/>
+      <c r="AL28"/>
+      <c r="AM28"/>
+      <c r="AN28"/>
+      <c r="AO28"/>
+      <c r="AP28"/>
+      <c r="AQ28"/>
+      <c r="AR28"/>
+      <c r="AS28"/>
+      <c r="AT28"/>
+      <c r="AU28"/>
+      <c r="AV28"/>
+      <c r="AW28"/>
+      <c r="AX28"/>
+      <c r="AY28"/>
+      <c r="AZ28"/>
+      <c r="BA28"/>
+      <c r="BB28"/>
+      <c r="BC28"/>
+      <c r="BD28"/>
+      <c r="BE28"/>
+      <c r="BF28"/>
+      <c r="BG28"/>
+    </row>
+    <row r="29" spans="1:59">
+      <c r="A29" t="s">
+        <v>154</v>
+      </c>
+      <c r="B29">
+        <v>2227000.0</v>
+      </c>
+      <c r="C29">
+        <v>8415000.0</v>
+      </c>
+      <c r="D29">
+        <v>6788000.0</v>
+      </c>
+      <c r="E29">
+        <v>9214000.0</v>
+      </c>
+      <c r="F29">
+        <v>979000.0</v>
+      </c>
+      <c r="G29">
+        <v>3741000.0</v>
+      </c>
+      <c r="H29">
+        <v>6661000.0</v>
+      </c>
+      <c r="I29">
+        <v>-169000.0</v>
+      </c>
+      <c r="J29">
+        <v>7698000.0</v>
+      </c>
+      <c r="K29">
+        <v>5106000.0</v>
+      </c>
+      <c r="L29">
+        <v>2737000.0</v>
+      </c>
+      <c r="M29">
+        <v>5088000.0</v>
+      </c>
+      <c r="N29">
+        <v>-453000.0</v>
+      </c>
+      <c r="O29">
+        <v>5048000.0</v>
+      </c>
+      <c r="P29">
+        <v>5450000.0</v>
+      </c>
+      <c r="Q29">
+        <v>6135000.0</v>
+      </c>
+      <c r="R29">
+        <v>8373000.0</v>
+      </c>
+      <c r="S29">
+        <v>13991000.0</v>
+      </c>
+      <c r="T29">
+        <v>15393000.0</v>
+      </c>
+      <c r="U29">
+        <v>16692000.0</v>
+      </c>
+      <c r="V29">
+        <v>6563000.0</v>
+      </c>
+      <c r="W29">
+        <v>8275000.0</v>
+      </c>
+      <c r="X29">
+        <v>9962000.0</v>
+      </c>
+      <c r="Y29">
+        <v>7301000.0</v>
+      </c>
+      <c r="Z29">
+        <v>6866000.0</v>
+      </c>
+      <c r="AA29">
+        <v>8004000.0</v>
+      </c>
+      <c r="AB29">
+        <v>11915000.0</v>
+      </c>
+      <c r="AC29">
+        <v>5923000.0</v>
+      </c>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+    </row>
+    <row r="30" spans="1:59">
+      <c r="A30" t="s">
+        <v>155</v>
+      </c>
+      <c r="B30">
+        <v>10816000.0</v>
+      </c>
+      <c r="C30">
+        <v>15598000.0</v>
+      </c>
+      <c r="D30">
+        <v>24642000.0</v>
+      </c>
+      <c r="E30">
+        <v>19237000.0</v>
+      </c>
+      <c r="F30">
+        <v>15349000.0</v>
+      </c>
+      <c r="G30">
+        <v>18478000.0</v>
+      </c>
+      <c r="H30">
+        <v>11330000.0</v>
+      </c>
+      <c r="I30">
+        <v>25884000.0</v>
+      </c>
+      <c r="J30">
+        <v>-65038000.0</v>
+      </c>
+      <c r="K30">
+        <v>18891000.0</v>
+      </c>
+      <c r="L30">
+        <v>24069000.0</v>
+      </c>
+      <c r="M30">
+        <v>36009000.0</v>
+      </c>
+      <c r="N30">
+        <v>28171000.0</v>
+      </c>
+      <c r="O30">
+        <v>40782000.0</v>
+      </c>
+      <c r="P30">
+        <v>37309000.0</v>
+      </c>
+      <c r="Q30">
+        <v>18069000.0</v>
+      </c>
+      <c r="R30">
+        <v>21263000.0</v>
+      </c>
+      <c r="S30">
+        <v>4256000.0</v>
+      </c>
+      <c r="T30">
+        <v>21109000.0</v>
+      </c>
+      <c r="U30">
+        <v>17887000.0</v>
+      </c>
+      <c r="V30">
+        <v>1952000.0</v>
+      </c>
+      <c r="W30">
+        <v>668000.0</v>
+      </c>
+      <c r="X30">
+        <v>9354000.0</v>
+      </c>
+      <c r="Y30">
+        <v>14871000.0</v>
+      </c>
+      <c r="Z30">
+        <v>14814000.0</v>
+      </c>
+      <c r="AA30">
+        <v>12943000.0</v>
+      </c>
+      <c r="AB30">
+        <v>14028000.0</v>
+      </c>
+      <c r="AC30">
+        <v>12001000.0</v>
+      </c>
+      <c r="AD30">
+        <v>16402000.0</v>
+      </c>
+      <c r="AE30">
+        <v>13693000.0</v>
+      </c>
+      <c r="AF30">
+        <v>19398000.0</v>
+      </c>
+      <c r="AG30">
+        <v>14210000.0</v>
+      </c>
+      <c r="AH30">
+        <v>1698000.0</v>
+      </c>
+      <c r="AI30">
+        <v>7467000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>11414000.0</v>
+      </c>
+      <c r="AK30">
+        <v>12631000.0</v>
+      </c>
+      <c r="AL30">
+        <v>16078000.0</v>
+      </c>
+      <c r="AM30">
+        <v>24875000.0</v>
+      </c>
+      <c r="AN30">
+        <v>7682000.0</v>
+      </c>
+      <c r="AO30">
+        <v>7002000.0</v>
+      </c>
+      <c r="AP30">
+        <v>9556000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>12430000.0</v>
+      </c>
+      <c r="AR30">
+        <v>37041000.0</v>
+      </c>
+      <c r="AS30">
+        <v>12225000.0</v>
+      </c>
+      <c r="AT30">
+        <v>19388000.0</v>
+      </c>
+      <c r="AU30">
+        <v>11899000.0</v>
+      </c>
+      <c r="AV30">
+        <v>12167000.0</v>
+      </c>
+      <c r="AW30">
+        <v>9842000.0</v>
+      </c>
+      <c r="AX30">
+        <v>25202000.0</v>
+      </c>
+      <c r="AY30">
+        <v>11237000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>18222000.0</v>
+      </c>
+      <c r="BA30">
+        <v>13037000.0</v>
+      </c>
+      <c r="BB30">
+        <v>11172000.0</v>
+      </c>
+      <c r="BC30">
+        <v>11160000.0</v>
+      </c>
+      <c r="BD30">
+        <v>10310000.0</v>
+      </c>
+      <c r="BE30">
+        <v>15047000.0</v>
+      </c>
+      <c r="BF30">
+        <v>9192000.0</v>
+      </c>
+      <c r="BG30">
+        <v>7844000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:59">
+      <c r="A31" t="s">
+        <v>156</v>
+      </c>
+      <c r="B31">
+        <v>5189000.0</v>
+      </c>
+      <c r="C31">
+        <v>-361000.0</v>
+      </c>
+      <c r="D31">
+        <v>9211000.0</v>
+      </c>
+      <c r="E31">
+        <v>10074000.0</v>
+      </c>
+      <c r="F31">
+        <v>9807000.0</v>
+      </c>
+      <c r="G31">
+        <v>9293000.0</v>
+      </c>
+      <c r="H31">
+        <v>8834000.0</v>
+      </c>
+      <c r="I31">
+        <v>7872000.0</v>
+      </c>
+      <c r="J31">
+        <v>8165000.0</v>
+      </c>
+      <c r="K31">
+        <v>8213000.0</v>
+      </c>
+      <c r="L31">
+        <v>6787000.0</v>
+      </c>
+      <c r="M31">
+        <v>7256000.0</v>
+      </c>
+      <c r="N31">
+        <v>5784000.0</v>
+      </c>
+      <c r="O31">
+        <v>5849000.0</v>
+      </c>
+      <c r="P31">
+        <v>3807000.0</v>
+      </c>
+      <c r="Q31">
+        <v>1706000.0</v>
+      </c>
+      <c r="R31">
+        <v>1019000.0</v>
+      </c>
+      <c r="S31">
+        <v>-1751000.0</v>
+      </c>
+      <c r="T31">
+        <v>-1265000.0</v>
+      </c>
+      <c r="U31">
+        <v>-879000.0</v>
+      </c>
+      <c r="V31">
+        <v>-819000.0</v>
+      </c>
+      <c r="W31">
+        <v>-55000.0</v>
+      </c>
+      <c r="X31">
+        <v>-134000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-34000.0</v>
+      </c>
+      <c r="Z31">
+        <v>347000.0</v>
+      </c>
+      <c r="AA31">
+        <v>898000.0</v>
+      </c>
+      <c r="AB31">
+        <v>159000.0</v>
+      </c>
+      <c r="AC31">
+        <v>425000.0</v>
+      </c>
+      <c r="AD31">
+        <v>2402000.0</v>
+      </c>
+      <c r="AE31">
+        <v>-800000.0</v>
+      </c>
+      <c r="AF31">
+        <v>-94000.0</v>
+      </c>
+      <c r="AG31">
+        <v>-513000.0</v>
+      </c>
+      <c r="AH31">
+        <v>-738000.0</v>
+      </c>
+      <c r="AI31">
+        <v>-13000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>45000.0</v>
+      </c>
+      <c r="AK31">
+        <v>-459000.0</v>
+      </c>
+      <c r="AL31">
+        <v>-899000.0</v>
+      </c>
+      <c r="AM31">
+        <v>298000.0</v>
+      </c>
+      <c r="AN31">
+        <v>48000.0</v>
+      </c>
+      <c r="AO31">
+        <v>-91000.0</v>
+      </c>
+      <c r="AP31">
+        <v>-254000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>-285000.0</v>
+      </c>
+      <c r="AR31">
+        <v>-266000.0</v>
+      </c>
+      <c r="AS31">
+        <v>-312000.0</v>
+      </c>
+      <c r="AT31">
+        <v>-330000.0</v>
+      </c>
+      <c r="AU31">
+        <v>-350000.0</v>
+      </c>
+      <c r="AV31">
+        <v>-288000.0</v>
+      </c>
+      <c r="AW31">
+        <v>-365000.0</v>
+      </c>
+      <c r="AX31">
+        <v>-374000.0</v>
+      </c>
+      <c r="AY31">
+        <v>-597000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>-935000.0</v>
+      </c>
+      <c r="BA31">
+        <v>-1206000.0</v>
+      </c>
+      <c r="BB31">
+        <v>-1280000.0</v>
+      </c>
+      <c r="BC31">
+        <v>-1242000.0</v>
+      </c>
+      <c r="BD31">
+        <v>-1327000.0</v>
+      </c>
+      <c r="BE31">
+        <v>-1390000.0</v>
+      </c>
+      <c r="BF31">
+        <v>-1361000.0</v>
+      </c>
+      <c r="BG31">
+        <v>-1465000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:59">
+      <c r="A32" t="s">
+        <v>157</v>
+      </c>
+      <c r="B32">
+        <v>736637000.0</v>
+      </c>
+      <c r="C32">
+        <v>651574000.0</v>
+      </c>
+      <c r="D32">
+        <v>626618000.0</v>
+      </c>
+      <c r="E32">
+        <v>634837000.0</v>
+      </c>
+      <c r="F32">
+        <v>564017000.0</v>
+      </c>
+      <c r="G32">
+        <v>519904000.0</v>
+      </c>
+      <c r="H32">
+        <v>530499000.0</v>
+      </c>
+      <c r="I32">
+        <v>516571000.0</v>
+      </c>
+      <c r="J32">
+        <v>532840000.0</v>
+      </c>
+      <c r="K32">
+        <v>526055000.0</v>
+      </c>
+      <c r="L32">
+        <v>522751000.0</v>
+      </c>
+      <c r="M32">
+        <v>513210000.0</v>
+      </c>
+      <c r="N32">
+        <v>482426000.0</v>
+      </c>
+      <c r="O32">
+        <v>471861000.0</v>
+      </c>
+      <c r="P32">
+        <v>526419000.0</v>
+      </c>
+      <c r="Q32">
+        <v>564015000.0</v>
+      </c>
+      <c r="R32">
+        <v>612035000.0</v>
+      </c>
+      <c r="S32">
+        <v>611557000.0</v>
+      </c>
+      <c r="T32">
+        <v>608006000.0</v>
+      </c>
+      <c r="U32">
+        <v>584525000.0</v>
+      </c>
+      <c r="V32">
+        <v>537341000.0</v>
+      </c>
+      <c r="W32">
+        <v>526628000.0</v>
+      </c>
+      <c r="X32">
+        <v>483935000.0</v>
+      </c>
+      <c r="Y32">
+        <v>440585000.0</v>
+      </c>
+      <c r="Z32">
+        <v>405451000.0</v>
+      </c>
+      <c r="AA32">
+        <v>376289000.0</v>
+      </c>
+      <c r="AB32">
+        <v>413763000.0</v>
+      </c>
+      <c r="AC32">
+        <v>369097000.0</v>
+      </c>
+      <c r="AD32">
+        <v>345916000.0</v>
+      </c>
+      <c r="AE32">
+        <v>330108000.0</v>
+      </c>
+      <c r="AF32">
+        <v>398162000.0</v>
+      </c>
+      <c r="AG32">
+        <v>413756000.0</v>
+      </c>
+      <c r="AH32">
+        <v>393101000.0</v>
+      </c>
+      <c r="AI32">
+        <v>366333000.0</v>
+      </c>
+      <c r="AJ32">
+        <v>395252000.0</v>
+      </c>
+      <c r="AK32">
+        <v>387634000.0</v>
+      </c>
+      <c r="AL32">
+        <v>389127000.0</v>
+      </c>
+      <c r="AM32">
+        <v>396000000.0</v>
+      </c>
+      <c r="AN32">
+        <v>401409000.0</v>
+      </c>
+      <c r="AO32">
+        <v>358009000.0</v>
+      </c>
+      <c r="AP32">
+        <v>344818000.0</v>
+      </c>
+      <c r="AQ32">
+        <v>352123000.0</v>
+      </c>
+      <c r="AR32">
+        <v>379693000.0</v>
+      </c>
+      <c r="AS32">
+        <v>386645000.0</v>
+      </c>
+      <c r="AT32">
+        <v>372806000.0</v>
+      </c>
+      <c r="AU32">
+        <v>351270000.0</v>
+      </c>
+      <c r="AV32">
+        <v>338294000.0</v>
+      </c>
+      <c r="AW32">
+        <v>327720000.0</v>
+      </c>
+      <c r="AX32">
+        <v>321870000.0</v>
+      </c>
+      <c r="AY32">
+        <v>322952000.0</v>
+      </c>
+      <c r="AZ32">
+        <v>316396000.0</v>
+      </c>
+      <c r="BA32">
+        <v>330622000.0</v>
+      </c>
+      <c r="BB32">
+        <v>326243000.0</v>
+      </c>
+      <c r="BC32">
+        <v>286317000.0</v>
+      </c>
+      <c r="BD32">
+        <v>279226000.0</v>
+      </c>
+      <c r="BE32">
+        <v>318349000.0</v>
+      </c>
+      <c r="BF32">
+        <v>321122000.0</v>
+      </c>
+      <c r="BG32">
+        <v>275761000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:W30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:23">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="2" spans="1:23">
+      <c r="A2" t="s">
+        <v>158</v>
+      </c>
+      <c r="B2">
+        <v>467805000.0</v>
+      </c>
+      <c r="C2">
+        <v>1093483000.0</v>
+      </c>
+      <c r="D2">
+        <v>1053096000.0</v>
+      </c>
+      <c r="E2">
+        <v>964826000.0</v>
+      </c>
+      <c r="F2">
+        <v>985988000.0</v>
+      </c>
+      <c r="G2">
+        <v>-2124000.0</v>
+      </c>
+      <c r="H2">
+        <v>713386000.0</v>
+      </c>
+      <c r="I2">
+        <v>647621000.0</v>
+      </c>
+      <c r="J2">
+        <v>535793000.0</v>
+      </c>
+      <c r="K2">
+        <v>317339000.0</v>
+      </c>
+      <c r="L2">
+        <v>152014000.0</v>
+      </c>
+      <c r="M2">
+        <v>78114000.0</v>
+      </c>
+      <c r="N2">
+        <v>35788000.0</v>
+      </c>
+      <c r="O2">
+        <v>43556000.0</v>
+      </c>
+      <c r="P2">
+        <v>69543000.0</v>
+      </c>
+      <c r="Q2">
+        <v>128866000.0</v>
+      </c>
+      <c r="R2">
+        <v>77329000.0</v>
+      </c>
+      <c r="S2">
+        <v>102245000.0</v>
+      </c>
+      <c r="T2">
+        <v>106758000.0</v>
+      </c>
+      <c r="U2">
+        <v>84709000.0</v>
+      </c>
+      <c r="V2">
+        <v>173446000.0</v>
+      </c>
+      <c r="W2">
+        <v>150904000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:23">
+      <c r="A3" t="s">
+        <v>159</v>
+      </c>
+      <c r="B3">
+        <v>572789000</v>
+      </c>
+      <c r="C3">
+        <v>356752000</v>
+      </c>
+      <c r="D3">
+        <v>225790000</v>
+      </c>
+      <c r="E3">
+        <v>251675000</v>
+      </c>
+      <c r="F3">
+        <v>744867000</v>
+      </c>
+      <c r="G3">
+        <v>494881000</v>
+      </c>
+      <c r="H3">
+        <v>249090000</v>
+      </c>
+      <c r="I3">
+        <v>194578000</v>
+      </c>
+      <c r="J3">
+        <v>170730000</v>
+      </c>
+      <c r="K3">
+        <v>128981000</v>
+      </c>
+      <c r="L3">
+        <v>125068000</v>
+      </c>
+      <c r="M3">
+        <v>176452000</v>
+      </c>
+      <c r="N3">
+        <v>72417000</v>
+      </c>
+      <c r="O3">
+        <v>97059000</v>
+      </c>
+      <c r="P3">
+        <v>203471000</v>
+      </c>
+      <c r="Q3">
+        <v>241321000</v>
+      </c>
+      <c r="R3">
+        <v>189621000</v>
+      </c>
+      <c r="S3">
+        <v>129280000</v>
+      </c>
+      <c r="T3">
+        <v>267412000</v>
+      </c>
+      <c r="U3">
+        <v>213780000</v>
+      </c>
+      <c r="V3">
+        <v>368080000</v>
+      </c>
+      <c r="W3">
+        <v>230767000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:23">
+      <c r="A4" t="s">
+        <v>160</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+    </row>
+    <row r="5" spans="1:23">
+      <c r="A5" t="s">
+        <v>161</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+    </row>
+    <row r="6" spans="1:23">
+      <c r="A6" t="s">
+        <v>162</v>
+      </c>
+      <c r="B6">
+        <v>277649000.0</v>
+      </c>
+      <c r="C6">
+        <v>-625678000.0</v>
+      </c>
+      <c r="D6">
+        <v>40387000.0</v>
+      </c>
+      <c r="E6">
+        <v>88270000.0</v>
+      </c>
+      <c r="F6">
+        <v>-21162000.0</v>
+      </c>
+      <c r="G6">
+        <v>988112000.0</v>
+      </c>
+      <c r="H6">
+        <v>121845000.0</v>
+      </c>
+      <c r="I6">
+        <v>65765000.0</v>
+      </c>
+      <c r="J6">
+        <v>111828000.0</v>
+      </c>
+      <c r="K6">
+        <v>218454000.0</v>
+      </c>
+      <c r="L6">
+        <v>165325000.0</v>
+      </c>
+      <c r="M6">
+        <v>73900000.0</v>
+      </c>
+      <c r="N6">
+        <v>42326000.0</v>
+      </c>
+      <c r="O6">
+        <v>-7768000.0</v>
+      </c>
+      <c r="P6">
+        <v>-25987000.0</v>
+      </c>
+      <c r="Q6">
+        <v>-59323000.0</v>
+      </c>
+      <c r="R6">
+        <v>51537000.0</v>
+      </c>
+      <c r="S6">
+        <v>-24916000.0</v>
+      </c>
+      <c r="T6">
+        <v>-4513000.0</v>
+      </c>
+      <c r="U6">
+        <v>22049000.0</v>
+      </c>
+      <c r="V6">
+        <v>-88737000.0</v>
+      </c>
+      <c r="W6">
+        <v>22542000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:23">
+      <c r="A7" t="s">
+        <v>163</v>
+      </c>
+      <c r="B7">
+        <v>-121968000.0</v>
+      </c>
+      <c r="C7">
+        <v>-49543000.0</v>
+      </c>
+      <c r="D7">
+        <v>-11277000.0</v>
+      </c>
+      <c r="E7">
+        <v>-76892000.0</v>
+      </c>
+      <c r="F7">
+        <v>-16643000.0</v>
+      </c>
+      <c r="G7">
+        <v>24478000.0</v>
+      </c>
+      <c r="H7">
+        <v>55775000.0</v>
+      </c>
+      <c r="I7">
+        <v>67650000.0</v>
+      </c>
+      <c r="J7">
+        <v>28973000.0</v>
+      </c>
+      <c r="K7">
+        <v>-60002000.0</v>
+      </c>
+      <c r="L7">
+        <v>32346000.0</v>
+      </c>
+      <c r="M7">
+        <v>-23489000.0</v>
+      </c>
+      <c r="N7">
+        <v>10681000.0</v>
+      </c>
+      <c r="O7">
+        <v>-69462000.0</v>
+      </c>
+      <c r="P7">
+        <v>41959000.0</v>
+      </c>
+      <c r="Q7">
+        <v>-3692000.0</v>
+      </c>
+      <c r="R7">
+        <v>-2430000.0</v>
+      </c>
+      <c r="S7">
+        <v>50426000.0</v>
+      </c>
+      <c r="T7">
+        <v>-23208000.0</v>
+      </c>
+      <c r="U7">
+        <v>-39024000.0</v>
+      </c>
+      <c r="V7">
+        <v>-78916000.0</v>
+      </c>
+      <c r="W7">
+        <v>84755000.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:23">
+      <c r="A8" t="s">
+        <v>164</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+    </row>
+    <row r="9" spans="1:23">
+      <c r="A9" t="s">
+        <v>165</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9">
+        <v>-11701000.0</v>
+      </c>
+      <c r="E9">
+        <v>61041000.0</v>
+      </c>
+      <c r="F9">
+        <v>-77863000.0</v>
+      </c>
+      <c r="G9">
+        <v>-37944000.0</v>
+      </c>
+      <c r="H9">
+        <v>-66926000.0</v>
+      </c>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
+        <v>-66000000.0</v>
+      </c>
+      <c r="N9">
+        <v>33000000.0</v>
+      </c>
+      <c r="O9">
+        <v>9000000.0</v>
+      </c>
+      <c r="P9">
+        <v>-2000000.0</v>
+      </c>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+    </row>
+    <row r="10" spans="1:23">
+      <c r="A10" t="s">
+        <v>166</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10">
+        <v>-17842000.0</v>
+      </c>
+      <c r="D10">
+        <v>4506000.0</v>
+      </c>
+      <c r="E10">
+        <v>56189000.0</v>
+      </c>
+      <c r="F10">
+        <v>-32753000.0</v>
+      </c>
+      <c r="G10">
+        <v>-53606000.0</v>
+      </c>
+      <c r="H10">
+        <v>-11117000.0</v>
+      </c>
+      <c r="I10">
+        <v>14288000.0</v>
+      </c>
+      <c r="J10">
+        <v>-11725000.0</v>
+      </c>
+      <c r="K10">
+        <v>-14883000.0</v>
+      </c>
+      <c r="L10">
+        <v>11092000.0</v>
+      </c>
+      <c r="M10">
+        <v>5843000.0</v>
+      </c>
+      <c r="N10">
+        <v>-21369000.0</v>
+      </c>
+      <c r="O10">
+        <v>23324000.0</v>
+      </c>
+      <c r="P10">
+        <v>10066000.0</v>
+      </c>
+      <c r="Q10">
+        <v>-14489000.0</v>
+      </c>
+      <c r="R10">
+        <v>-24802000.0</v>
+      </c>
+      <c r="S10">
+        <v>34461000.0</v>
+      </c>
+      <c r="T10">
+        <v>1108000.0</v>
+      </c>
+      <c r="U10">
+        <v>-15770000.0</v>
+      </c>
+      <c r="V10">
+        <v>-29787000.0</v>
+      </c>
+      <c r="W10">
+        <v>7442000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:23">
+      <c r="A11" t="s">
+        <v>167</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>-194122000.0</v>
+      </c>
+      <c r="F11">
+        <v>93973000.0</v>
+      </c>
+      <c r="G11">
+        <v>116028000.0</v>
+      </c>
+      <c r="H11">
+        <v>133818000.0</v>
+      </c>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" t="s">
+        <v>168</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>71458000.0</v>
+      </c>
+      <c r="F12">
+        <v>101324000.0</v>
+      </c>
+      <c r="G12">
+        <v>71778000.0</v>
+      </c>
+      <c r="H12">
+        <v>34862000.0</v>
+      </c>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+      <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" t="s">
+        <v>169</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" t="s">
+        <v>170</v>
+      </c>
+      <c r="B14">
+        <v>308990000.0</v>
+      </c>
+      <c r="C14">
+        <v>286507000.0</v>
+      </c>
+      <c r="D14">
+        <v>324189000.0</v>
+      </c>
+      <c r="E14">
+        <v>330418000.0</v>
+      </c>
+      <c r="F14">
+        <v>293291000.0</v>
+      </c>
+      <c r="G14">
+        <v>199084000.0</v>
+      </c>
+      <c r="H14">
+        <v>179230000.0</v>
+      </c>
+      <c r="I14">
+        <v>173919000.0</v>
+      </c>
+      <c r="J14">
+        <v>181850000.0</v>
+      </c>
+      <c r="K14">
+        <v>193006000.0</v>
+      </c>
+      <c r="L14">
+        <v>209424000.0</v>
+      </c>
+      <c r="M14">
+        <v>204113000.0</v>
+      </c>
+      <c r="N14">
+        <v>204908000.0</v>
+      </c>
+      <c r="O14">
+        <v>194406000.0</v>
+      </c>
+      <c r="P14">
+        <v>193782000.0</v>
+      </c>
+      <c r="Q14">
+        <v>193914000.0</v>
+      </c>
+      <c r="R14">
+        <v>213669000.0</v>
+      </c>
+      <c r="S14">
+        <v>240649000.0</v>
+      </c>
+      <c r="T14">
+        <v>235560000.0</v>
+      </c>
+      <c r="U14">
+        <v>229333000.0</v>
+      </c>
+      <c r="V14">
+        <v>218866000.0</v>
+      </c>
+      <c r="W14">
+        <v>214139000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" t="s">
+        <v>171</v>
+      </c>
+      <c r="B15">
+        <v>79563000.0</v>
+      </c>
+      <c r="C15">
+        <v>69553000.0</v>
+      </c>
+      <c r="D15">
+        <v>69620000.0</v>
+      </c>
+      <c r="E15">
+        <v>69604000.0</v>
+      </c>
+      <c r="F15">
+        <v>69558000.0</v>
+      </c>
+      <c r="G15">
+        <v>59469000.0</v>
+      </c>
+      <c r="H15">
+        <v>51409000.0</v>
+      </c>
+      <c r="I15">
+        <v>51309000.0</v>
+      </c>
+      <c r="J15">
+        <v>55104000.0</v>
+      </c>
+      <c r="K15">
+        <v>51280000.0</v>
+      </c>
+      <c r="L15">
+        <v>43683000.0</v>
+      </c>
+      <c r="M15">
+        <v>37985000.0</v>
+      </c>
+      <c r="N15">
+        <v>28366000.0</v>
+      </c>
+      <c r="O15">
+        <v>17427000.0</v>
+      </c>
+      <c r="P15">
+        <v>28375000.0</v>
+      </c>
+      <c r="Q15">
+        <v>38752000.0</v>
+      </c>
+      <c r="R15">
+        <v>48725000.0</v>
+      </c>
+      <c r="S15">
+        <v>38980000.0</v>
+      </c>
+      <c r="T15">
+        <v>72114000.0</v>
+      </c>
+      <c r="U15">
+        <v>77962000.0</v>
+      </c>
+      <c r="V15">
+        <v>74591000.0</v>
+      </c>
+      <c r="W15">
+        <v>74595000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" t="s">
+        <v>172</v>
+      </c>
+      <c r="B16">
+        <v>745454000.0</v>
+      </c>
+      <c r="C16">
+        <v>467805000.0</v>
+      </c>
+      <c r="D16">
+        <v>1093483000.0</v>
+      </c>
+      <c r="E16">
+        <v>1053096000.0</v>
+      </c>
+      <c r="F16">
+        <v>964826000.0</v>
+      </c>
+      <c r="G16">
+        <v>985988000.0</v>
+      </c>
+      <c r="H16">
+        <v>835231000.0</v>
+      </c>
+      <c r="I16">
+        <v>713386000.0</v>
+      </c>
+      <c r="J16">
+        <v>647621000.0</v>
+      </c>
+      <c r="K16">
+        <v>535793000.0</v>
+      </c>
+      <c r="L16">
+        <v>317339000.0</v>
+      </c>
+      <c r="M16">
+        <v>152014000.0</v>
+      </c>
+      <c r="N16">
+        <v>78114000.0</v>
+      </c>
+      <c r="O16">
+        <v>35788000.0</v>
+      </c>
+      <c r="P16">
+        <v>43556000.0</v>
+      </c>
+      <c r="Q16">
+        <v>69543000.0</v>
+      </c>
+      <c r="R16">
+        <v>128866000.0</v>
+      </c>
+      <c r="S16">
+        <v>77329000.0</v>
+      </c>
+      <c r="T16">
+        <v>102245000.0</v>
+      </c>
+      <c r="U16">
+        <v>106758000.0</v>
+      </c>
+      <c r="V16">
+        <v>84709000.0</v>
+      </c>
+      <c r="W16">
+        <v>173446000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" t="s">
+        <v>173</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" t="s">
+        <v>174</v>
+      </c>
+      <c r="B18">
+        <v>-130866000.0</v>
+      </c>
+      <c r="C18">
+        <v>98943000.0</v>
+      </c>
+      <c r="D18">
+        <v>307175000.0</v>
+      </c>
+      <c r="E18">
+        <v>134643000.0</v>
+      </c>
+      <c r="F18">
+        <v>-38042000.0</v>
+      </c>
+      <c r="G18">
+        <v>72278000.0</v>
+      </c>
+      <c r="H18">
+        <v>173766000.0</v>
+      </c>
+      <c r="I18">
+        <v>209439000.0</v>
+      </c>
+      <c r="J18">
+        <v>203606000.0</v>
+      </c>
+      <c r="K18">
+        <v>228822000.0</v>
+      </c>
+      <c r="L18">
+        <v>289138000.0</v>
+      </c>
+      <c r="M18">
+        <v>130882000.0</v>
+      </c>
+      <c r="N18">
+        <v>190854000.0</v>
+      </c>
+      <c r="O18">
+        <v>51929000.0</v>
+      </c>
+      <c r="P18">
+        <v>6867000.0</v>
+      </c>
+      <c r="Q18">
+        <v>27682000.0</v>
+      </c>
+      <c r="R18">
+        <v>163020000.0</v>
+      </c>
+      <c r="S18">
+        <v>102872000.0</v>
+      </c>
+      <c r="T18">
+        <v>110614000.0</v>
+      </c>
+      <c r="U18">
+        <v>171658000.0</v>
+      </c>
+      <c r="V18">
+        <v>-54758000.0</v>
+      </c>
+      <c r="W18">
+        <v>132043000.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" t="s">
+        <v>175</v>
+      </c>
+      <c r="B19">
+        <v>131200000.0</v>
+      </c>
+      <c r="C19">
+        <v>-977653000.0</v>
+      </c>
+      <c r="D19">
+        <v>-224328000.0</v>
+      </c>
+      <c r="E19">
+        <v>-250526000.0</v>
+      </c>
+      <c r="F19">
+        <v>-742119000.0</v>
+      </c>
+      <c r="G19">
+        <v>-494637000.0</v>
+      </c>
+      <c r="H19">
+        <v>-234314000.0</v>
+      </c>
+      <c r="I19">
+        <v>-194173000.0</v>
+      </c>
+      <c r="J19">
+        <v>-169999000.0</v>
+      </c>
+      <c r="K19">
+        <v>-126776000.0</v>
+      </c>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" t="s">
+        <v>176</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20">
+        <v>0.0</v>
+      </c>
+      <c r="G20">
+        <v>88724000.0</v>
+      </c>
+      <c r="H20">
+        <v>0.0</v>
+      </c>
+      <c r="I20">
+        <v>0.0</v>
+      </c>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+    </row>
+    <row r="21" spans="1:23">
+      <c r="A21" t="s">
+        <v>177</v>
+      </c>
+      <c r="B21">
+        <v>105326000.0</v>
+      </c>
+      <c r="C21">
+        <v>23925000.0</v>
+      </c>
+      <c r="D21">
+        <v>-162423000.0</v>
+      </c>
+      <c r="E21">
+        <v>59289000.0</v>
+      </c>
+      <c r="F21">
+        <v>104680000.0</v>
+      </c>
+      <c r="G21">
+        <v>69704000.0</v>
+      </c>
+      <c r="H21">
+        <v>-995000.0</v>
+      </c>
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+    </row>
+    <row r="22" spans="1:23">
+      <c r="A22" t="s">
+        <v>140</v>
+      </c>
+      <c r="B22">
+        <v>188043000.0</v>
+      </c>
+      <c r="C22">
+        <v>210922000.0</v>
+      </c>
+      <c r="D22">
+        <v>253877000.0</v>
+      </c>
+      <c r="E22">
+        <v>124328000.0</v>
+      </c>
+      <c r="F22">
+        <v>439379000.0</v>
+      </c>
+      <c r="G22">
+        <v>357624000.0</v>
+      </c>
+      <c r="H22">
+        <v>211462000.0</v>
+      </c>
+      <c r="I22">
+        <v>189792000.0</v>
+      </c>
+      <c r="J22">
+        <v>206970000.0</v>
+      </c>
+      <c r="K22">
+        <v>250987000.0</v>
+      </c>
+      <c r="L22">
+        <v>196386000.0</v>
+      </c>
+      <c r="M22">
+        <v>152986000.0</v>
+      </c>
+      <c r="N22">
+        <v>64817000.0</v>
+      </c>
+      <c r="O22">
+        <v>21053000.0</v>
+      </c>
+      <c r="P22">
+        <v>-27501000.0</v>
+      </c>
+      <c r="Q22">
+        <v>83658000.0</v>
+      </c>
+      <c r="R22">
+        <v>84984000.0</v>
+      </c>
+      <c r="S22">
+        <v>-61734000.0</v>
+      </c>
+      <c r="T22">
+        <v>156479000.0</v>
+      </c>
+      <c r="U22">
+        <v>189637000.0</v>
+      </c>
+      <c r="V22">
+        <v>165381000.0</v>
+      </c>
+      <c r="W22">
+        <v>53363000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:23">
+      <c r="A23" t="s">
+        <v>178</v>
+      </c>
+      <c r="B23">
+        <v>-31836000.0</v>
+      </c>
+      <c r="C23">
+        <v>-31788000.0</v>
+      </c>
+      <c r="D23">
+        <v>-38971000.0</v>
+      </c>
+      <c r="E23">
+        <v>58838000.0</v>
+      </c>
+      <c r="F23">
+        <v>61210000.0</v>
+      </c>
+      <c r="G23">
+        <v>73853000.0</v>
+      </c>
+      <c r="H23">
+        <v>3748000.0</v>
+      </c>
+      <c r="I23">
+        <v>-21000000.0</v>
+      </c>
+      <c r="J23">
+        <v>-21000000.0</v>
+      </c>
+      <c r="K23">
+        <v>-20850000.0</v>
+      </c>
+      <c r="L23">
+        <v>-21000000.0</v>
+      </c>
+      <c r="M23">
+        <v>-18768000.0</v>
+      </c>
+      <c r="N23">
+        <v>-36300000.0</v>
+      </c>
+      <c r="O23">
+        <v>-12000000.0</v>
+      </c>
+      <c r="P23">
+        <v>-8999000.0</v>
+      </c>
+      <c r="Q23">
+        <v>-17998000.0</v>
+      </c>
+      <c r="R23">
+        <v>-17998000.0</v>
+      </c>
+      <c r="S23">
+        <v>-13497000.0</v>
+      </c>
+      <c r="T23">
+        <v>-28204000.0</v>
+      </c>
+      <c r="U23">
+        <v>-27780000.0</v>
+      </c>
+      <c r="V23">
+        <v>-3155000.0</v>
+      </c>
+      <c r="W23">
+        <v>-36014000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:23">
+      <c r="A24" t="s">
+        <v>179</v>
+      </c>
+      <c r="B24">
+        <v>131199999.0</v>
+      </c>
+      <c r="C24">
+        <v>2899000.0</v>
+      </c>
+      <c r="D24">
+        <v>1462000.0</v>
+      </c>
+      <c r="E24">
+        <v>1149000.0</v>
+      </c>
+      <c r="F24">
+        <v>2748000.0</v>
+      </c>
+      <c r="G24">
+        <v>244000.0</v>
+      </c>
+      <c r="H24">
+        <v>14776000.0</v>
+      </c>
+      <c r="I24">
+        <v>405000.0</v>
+      </c>
+      <c r="J24">
+        <v>731000.0</v>
+      </c>
+      <c r="K24">
+        <v>2205000.0</v>
+      </c>
+      <c r="L24">
+        <v>600000.0</v>
+      </c>
+      <c r="M24">
+        <v>2637000.0</v>
+      </c>
+      <c r="N24">
+        <v>5946000.0</v>
+      </c>
+      <c r="O24">
+        <v>1234000.0</v>
+      </c>
+      <c r="P24">
+        <v>2403000.0</v>
+      </c>
+      <c r="Q24">
+        <v>1463000.0</v>
+      </c>
+      <c r="R24">
+        <v>415000.0</v>
+      </c>
+      <c r="S24">
+        <v>5296000.0</v>
+      </c>
+      <c r="T24">
+        <v>3814000.0</v>
+      </c>
+      <c r="U24">
+        <v>7017000.0</v>
+      </c>
+      <c r="V24">
+        <v>5429000.0</v>
+      </c>
+      <c r="W24">
+        <v>13265000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:23">
+      <c r="A25" t="s">
+        <v>180</v>
+      </c>
+      <c r="B25">
+        <v>66858000.0</v>
+      </c>
+      <c r="C25">
+        <v>7809000.0</v>
+      </c>
+      <c r="D25">
+        <v>4582000.0</v>
+      </c>
+      <c r="E25">
+        <v>-17146000.0</v>
+      </c>
+      <c r="F25">
+        <v>2876000.0</v>
+      </c>
+      <c r="G25">
+        <v>1042000.0</v>
+      </c>
+      <c r="H25">
+        <v>-1829000.0</v>
+      </c>
+      <c r="I25">
+        <v>-995000.0</v>
+      </c>
+      <c r="J25">
+        <v>1165000.0</v>
+      </c>
+      <c r="K25">
+        <v>644000.0</v>
+      </c>
+      <c r="L25">
+        <v>1117000.0</v>
+      </c>
+      <c r="M25">
+        <v>1333000.0</v>
+      </c>
+      <c r="N25">
+        <v>3112000.0</v>
+      </c>
+      <c r="O25">
+        <v>2991000.0</v>
+      </c>
+      <c r="P25">
+        <v>2098000.0</v>
+      </c>
+      <c r="Q25">
+        <v>2067000.0</v>
+      </c>
+      <c r="R25">
+        <v>16549000.0</v>
+      </c>
+      <c r="S25">
+        <v>3773000.0</v>
+      </c>
+      <c r="T25">
+        <v>12470000.0</v>
+      </c>
+      <c r="U25">
+        <v>18505000.0</v>
+      </c>
+      <c r="V25">
+        <v>7991000.0</v>
+      </c>
+      <c r="W25">
+        <v>10553000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:23">
+      <c r="A26" t="s">
+        <v>181</v>
+      </c>
+      <c r="B26">
+        <v>-1044999.0</v>
+      </c>
+      <c r="C26">
+        <v>-17071000.0</v>
+      </c>
+      <c r="D26">
+        <v>0.0</v>
+      </c>
+      <c r="E26">
+        <v>-806000.0</v>
+      </c>
+      <c r="F26">
+        <v>-1543000.0</v>
+      </c>
+      <c r="G26">
+        <v>-1543000.0</v>
+      </c>
+      <c r="H26">
+        <v>-88724000.0</v>
+      </c>
+      <c r="I26">
+        <v>0.0</v>
+      </c>
+      <c r="J26">
+        <v>462000.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26">
+        <v>-8000.0</v>
+      </c>
+      <c r="M26">
+        <v>-5000.0</v>
+      </c>
+      <c r="N26">
+        <v>-1053000.0</v>
+      </c>
+      <c r="O26">
+        <v>-11173000.0</v>
+      </c>
+      <c r="P26"/>
+      <c r="Q26">
+        <v>-6650000.0</v>
+      </c>
+      <c r="R26">
+        <v>-12000.0</v>
+      </c>
+      <c r="S26">
+        <v>-12000.0</v>
+      </c>
+      <c r="T26">
+        <v>-18000.0</v>
+      </c>
+      <c r="U26">
+        <v>-40000.0</v>
+      </c>
+      <c r="V26">
+        <v>-36893000.0</v>
+      </c>
+      <c r="W26"/>
+    </row>
+    <row r="27" spans="1:23">
+      <c r="A27" t="s">
+        <v>182</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27">
+        <v>-38406000.0</v>
+      </c>
+      <c r="E27">
+        <v>56103000.0</v>
+      </c>
+      <c r="F27">
+        <v>39765000.0</v>
+      </c>
+      <c r="G27">
+        <v>3443000.0</v>
+      </c>
+      <c r="H27">
+        <v>4300000.0</v>
+      </c>
+      <c r="I27">
+        <v>3665000.0</v>
+      </c>
+      <c r="J27">
+        <v>2118000.0</v>
+      </c>
+      <c r="K27">
+        <v>-582000.0</v>
+      </c>
+      <c r="L27">
+        <v>-71000.0</v>
+      </c>
+      <c r="M27">
+        <v>1823000.0</v>
+      </c>
+      <c r="N27">
+        <v>1155000.0</v>
+      </c>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27">
+        <v>-228000.0</v>
+      </c>
+      <c r="R27">
+        <v>-3325000.0</v>
+      </c>
+      <c r="S27">
+        <v>1666000.0</v>
+      </c>
+      <c r="T27">
+        <v>1198000.0</v>
+      </c>
+      <c r="U27">
+        <v>689000.0</v>
+      </c>
+      <c r="V27"/>
+      <c r="W27"/>
+    </row>
+    <row r="28" spans="1:23">
+      <c r="A28" t="s">
+        <v>183</v>
+      </c>
+      <c r="B28">
+        <v>-7118000.0</v>
+      </c>
+      <c r="C28">
+        <v>-94487000.0</v>
+      </c>
+      <c r="D28">
+        <v>-271014000.0</v>
+      </c>
+      <c r="E28">
+        <v>-46718000.0</v>
+      </c>
+      <c r="F28">
+        <v>3435000.0</v>
+      </c>
+      <c r="G28">
+        <v>80359000.0</v>
+      </c>
+      <c r="H28">
+        <v>-71004000.0</v>
+      </c>
+      <c r="I28">
+        <v>-146307000.0</v>
+      </c>
+      <c r="J28">
+        <v>-87846000.0</v>
+      </c>
+      <c r="K28">
+        <v>-15475000.0</v>
+      </c>
+      <c r="L28">
+        <v>-124435000.0</v>
+      </c>
+      <c r="M28">
+        <v>-63867000.0</v>
+      </c>
+      <c r="N28">
+        <v>-156902000.0</v>
+      </c>
+      <c r="O28">
+        <v>-61504000.0</v>
+      </c>
+      <c r="P28">
+        <v>-38892000.0</v>
+      </c>
+      <c r="Q28">
+        <v>-87334000.0</v>
+      </c>
+      <c r="R28">
+        <v>-110603000.0</v>
+      </c>
+      <c r="S28">
+        <v>-134068000.0</v>
+      </c>
+      <c r="T28">
+        <v>-119119000.0</v>
+      </c>
+      <c r="U28">
+        <v>-156416000.0</v>
+      </c>
+      <c r="V28">
+        <v>-39318000.0</v>
+      </c>
+      <c r="W28">
+        <v>-122766000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:23">
+      <c r="A29" t="s">
+        <v>184</v>
+      </c>
+      <c r="B29">
+        <v>441923000.0</v>
+      </c>
+      <c r="C29">
+        <v>455695000.0</v>
+      </c>
+      <c r="D29">
+        <v>532965000.0</v>
+      </c>
+      <c r="E29">
+        <v>386318000.0</v>
+      </c>
+      <c r="F29">
+        <v>706825000.0</v>
+      </c>
+      <c r="G29">
+        <v>567159000.0</v>
+      </c>
+      <c r="H29">
+        <v>422856000.0</v>
+      </c>
+      <c r="I29">
+        <v>404017000.0</v>
+      </c>
+      <c r="J29">
+        <v>374336000.0</v>
+      </c>
+      <c r="K29">
+        <v>357803000.0</v>
+      </c>
+      <c r="L29">
+        <v>414206000.0</v>
+      </c>
+      <c r="M29">
+        <v>307334000.0</v>
+      </c>
+      <c r="N29">
+        <v>263271000.0</v>
+      </c>
+      <c r="O29">
+        <v>148988000.0</v>
+      </c>
+      <c r="P29">
+        <v>210338000.0</v>
+      </c>
+      <c r="Q29">
+        <v>269003000.0</v>
+      </c>
+      <c r="R29">
+        <v>352641000.0</v>
+      </c>
+      <c r="S29">
+        <v>232152000.0</v>
+      </c>
+      <c r="T29">
+        <v>378026000.0</v>
+      </c>
+      <c r="U29">
+        <v>385438000.0</v>
+      </c>
+      <c r="V29">
+        <v>313322000.0</v>
+      </c>
+      <c r="W29">
+        <v>362810000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:23">
+      <c r="A30" t="s">
+        <v>185</v>
+      </c>
+      <c r="B30">
+        <v>-647681000.0</v>
+      </c>
+      <c r="C30">
+        <v>-977653000.0</v>
+      </c>
+      <c r="D30">
+        <v>-224328000.0</v>
+      </c>
+      <c r="E30">
+        <v>-250526000.0</v>
+      </c>
+      <c r="F30">
+        <v>-742119000.0</v>
+      </c>
+      <c r="G30">
+        <v>-494637000.0</v>
+      </c>
+      <c r="H30">
+        <v>-234314000.0</v>
+      </c>
+      <c r="I30">
+        <v>-194173000.0</v>
+      </c>
+      <c r="J30">
+        <v>-169999000.0</v>
+      </c>
+      <c r="K30">
+        <v>-126776000.0</v>
+      </c>
+      <c r="L30">
+        <v>-124468000.0</v>
+      </c>
+      <c r="M30">
+        <v>-173815000.0</v>
+      </c>
+      <c r="N30">
+        <v>-64054000.0</v>
+      </c>
+      <c r="O30">
+        <v>-95825000.0</v>
+      </c>
+      <c r="P30">
+        <v>-201068000.0</v>
+      </c>
+      <c r="Q30">
+        <v>-239858000.0</v>
+      </c>
+      <c r="R30">
+        <v>-189206000.0</v>
+      </c>
+      <c r="S30">
+        <v>-123807000.0</v>
+      </c>
+      <c r="T30">
+        <v>-263598000.0</v>
+      </c>
+      <c r="U30">
+        <v>-206763000.0</v>
+      </c>
+      <c r="V30">
+        <v>-362651000.0</v>
+      </c>
+      <c r="W30">
+        <v>-217502000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:BF30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:58">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>84</v>
+      </c>
+      <c r="D1" t="s">
+        <v>85</v>
+      </c>
+      <c r="E1" t="s">
+        <v>86</v>
+      </c>
+      <c r="F1" t="s">
+        <v>2</v>
+      </c>
+      <c r="G1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H1" t="s">
+        <v>88</v>
+      </c>
+      <c r="I1" t="s">
+        <v>89</v>
+      </c>
+      <c r="J1" t="s">
+        <v>3</v>
+      </c>
+      <c r="K1" t="s">
+        <v>90</v>
+      </c>
+      <c r="L1" t="s">
+        <v>91</v>
+      </c>
+      <c r="M1" t="s">
+        <v>92</v>
+      </c>
+      <c r="N1" t="s">
+        <v>4</v>
+      </c>
+      <c r="O1" t="s">
+        <v>93</v>
+      </c>
+      <c r="P1" t="s">
+        <v>94</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>95</v>
+      </c>
+      <c r="R1" t="s">
+        <v>5</v>
+      </c>
+      <c r="S1" t="s">
+        <v>96</v>
+      </c>
+      <c r="T1" t="s">
+        <v>97</v>
+      </c>
+      <c r="U1" t="s">
+        <v>98</v>
+      </c>
+      <c r="V1" t="s">
+        <v>6</v>
+      </c>
+      <c r="W1" t="s">
+        <v>99</v>
+      </c>
+      <c r="X1" t="s">
+        <v>100</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>101</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2" spans="1:58">
+      <c r="A2" t="s">
+        <v>158</v>
+      </c>
+      <c r="B2">
+        <v>344160000.0</v>
+      </c>
+      <c r="C2">
+        <v>600595000.0</v>
+      </c>
+      <c r="D2">
+        <v>420452000.0</v>
+      </c>
+      <c r="E2">
+        <v>467805000.0</v>
+      </c>
+      <c r="F2">
+        <v>565167000.0</v>
+      </c>
+      <c r="G2">
+        <v>556339000.0</v>
+      </c>
+      <c r="H2">
+        <v>1060543000.0</v>
+      </c>
+      <c r="I2">
+        <v>1093483000.0</v>
+      </c>
+      <c r="J2">
+        <v>1078997000.0</v>
+      </c>
+      <c r="K2">
+        <v>1100663000.0</v>
+      </c>
+      <c r="L2">
+        <v>1058908000.0</v>
+      </c>
+      <c r="M2">
+        <v>1053096000.0</v>
+      </c>
+      <c r="N2">
+        <v>1055227000.0</v>
+      </c>
+      <c r="O2">
+        <v>1055543000.0</v>
+      </c>
+      <c r="P2">
+        <v>1030797000.0</v>
+      </c>
+      <c r="Q2">
+        <v>964826000.0</v>
+      </c>
+      <c r="R2">
+        <v>1045024000.0</v>
+      </c>
+      <c r="S2">
+        <v>1064382000.0</v>
+      </c>
+      <c r="T2">
+        <v>1043808000.0</v>
+      </c>
+      <c r="U2">
+        <v>985988000.0</v>
+      </c>
+      <c r="V2">
+        <v>1009996000.0</v>
+      </c>
+      <c r="W2">
+        <v>968124000.0</v>
+      </c>
+      <c r="X2">
+        <v>963942000.0</v>
+      </c>
+      <c r="Y2">
+        <v>835231000.0</v>
+      </c>
+      <c r="Z2">
+        <v>823344000.0</v>
+      </c>
+      <c r="AA2">
+        <v>801728000.0</v>
+      </c>
+      <c r="AB2">
+        <v>760705000.0</v>
+      </c>
+      <c r="AC2">
+        <v>713386000.0</v>
+      </c>
+      <c r="AD2">
+        <v>736024000.0</v>
+      </c>
+      <c r="AE2">
+        <v>746395000.0</v>
+      </c>
+      <c r="AF2">
+        <v>728119000.0</v>
+      </c>
+      <c r="AG2">
+        <v>647621000.0</v>
+      </c>
+      <c r="AH2">
+        <v>602358000.0</v>
+      </c>
+      <c r="AI2">
+        <v>596639000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>592579000.0</v>
+      </c>
+      <c r="AK2">
+        <v>535793000.0</v>
+      </c>
+      <c r="AL2">
+        <v>484009000.0</v>
+      </c>
+      <c r="AM2">
+        <v>406958000.0</v>
+      </c>
+      <c r="AN2">
+        <v>359816000.0</v>
+      </c>
+      <c r="AO2">
+        <v>317339000.0</v>
+      </c>
+      <c r="AP2">
+        <v>249890000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>232932000.0</v>
+      </c>
+      <c r="AR2">
+        <v>221374000.0</v>
+      </c>
+      <c r="AS2">
+        <v>152014000.0</v>
+      </c>
+      <c r="AT2">
+        <v>181793000.0</v>
+      </c>
+      <c r="AU2">
+        <v>127722000.0</v>
+      </c>
+      <c r="AV2">
+        <v>93896000.0</v>
+      </c>
+      <c r="AW2">
+        <v>78114000.0</v>
+      </c>
+      <c r="AX2">
+        <v>72486000.0</v>
+      </c>
+      <c r="AY2">
+        <v>75098000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>65030000.0</v>
+      </c>
+      <c r="BA2">
+        <v>35788000.0</v>
+      </c>
+      <c r="BB2">
+        <v>31527000.0</v>
+      </c>
+      <c r="BC2">
+        <v>51443000.0</v>
+      </c>
+      <c r="BD2">
+        <v>41564000.0</v>
+      </c>
+      <c r="BE2">
+        <v>43556000.0</v>
+      </c>
+      <c r="BF2">
+        <v>47397000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:58">
+      <c r="A3" t="s">
+        <v>159</v>
+      </c>
+      <c r="B3">
+        <v>143400000</v>
+      </c>
+      <c r="C3">
+        <v>197738000</v>
+      </c>
+      <c r="D3">
+        <v>156180000</v>
+      </c>
+      <c r="E3">
+        <v>75471000</v>
+      </c>
+      <c r="F3">
+        <v>76830000</v>
+      </c>
+      <c r="G3">
+        <v>69161000</v>
+      </c>
+      <c r="H3">
+        <v>143106000</v>
+      </c>
+      <c r="I3">
+        <v>67655000</v>
+      </c>
+      <c r="J3">
+        <v>57603000</v>
+      </c>
+      <c r="K3">
+        <v>92513000</v>
+      </c>
+      <c r="L3">
+        <v>21936000</v>
+      </c>
+      <c r="M3">
+        <v>53738000</v>
+      </c>
+      <c r="N3">
+        <v>58912000</v>
+      </c>
+      <c r="O3">
+        <v>44287000</v>
+      </c>
+      <c r="P3">
+        <v>62009000</v>
+      </c>
+      <c r="Q3">
+        <v>86467000</v>
+      </c>
+      <c r="R3">
+        <v>109149000</v>
+      </c>
+      <c r="S3">
+        <v>170996000</v>
+      </c>
+      <c r="T3">
+        <v>310171000</v>
+      </c>
+      <c r="U3">
+        <v>154551000</v>
+      </c>
+      <c r="V3">
+        <v>126479000</v>
+      </c>
+      <c r="W3">
+        <v>179127000</v>
+      </c>
+      <c r="X3">
+        <v>107751000</v>
+      </c>
+      <c r="Y3">
+        <v>81524000</v>
+      </c>
+      <c r="Z3">
+        <v>75609000</v>
+      </c>
+      <c r="AA3">
+        <v>28721000</v>
+      </c>
+      <c r="AB3">
+        <v>79274000</v>
+      </c>
+      <c r="AC3">
+        <v>65486000</v>
+      </c>
+      <c r="AD3">
+        <v>24393000</v>
+      </c>
+      <c r="AE3">
+        <v>42601000</v>
+      </c>
+      <c r="AF3">
+        <v>49125000</v>
+      </c>
+      <c r="AG3">
+        <v>78459000</v>
+      </c>
+      <c r="AH3">
+        <v>24547000</v>
+      </c>
+      <c r="AI3">
+        <v>56154000</v>
+      </c>
+      <c r="AJ3">
+        <v>59300000</v>
+      </c>
+      <c r="AK3">
+        <v>30729000</v>
+      </c>
+      <c r="AL3">
+        <v>34309000</v>
+      </c>
+      <c r="AM3">
+        <v>54652000</v>
+      </c>
+      <c r="AN3">
+        <v>19215000</v>
+      </c>
+      <c r="AO3">
+        <v>20805000</v>
+      </c>
+      <c r="AP3">
+        <v>16528000</v>
+      </c>
+      <c r="AQ3">
+        <v>31451000</v>
+      </c>
+      <c r="AR3">
+        <v>40763000</v>
+      </c>
+      <c r="AS3">
+        <v>36326000</v>
+      </c>
+      <c r="AT3">
+        <v>59352000</v>
+      </c>
+      <c r="AU3">
+        <v>28651000</v>
+      </c>
+      <c r="AV3">
+        <v>39144000</v>
+      </c>
+      <c r="AW3">
+        <v>49305000</v>
+      </c>
+      <c r="AX3">
+        <v>36922000</v>
+      </c>
+      <c r="AY3">
+        <v>11763000</v>
+      </c>
+      <c r="AZ3">
+        <v>11950000</v>
+      </c>
+      <c r="BA3">
+        <v>11782000</v>
+      </c>
+      <c r="BB3">
+        <v>8348000</v>
+      </c>
+      <c r="BC3">
+        <v>11940000</v>
+      </c>
+      <c r="BD3">
+        <v>37346000</v>
+      </c>
+      <c r="BE3">
+        <v>63305000</v>
+      </c>
+      <c r="BF3">
+        <v>77294000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:58">
+      <c r="A4" t="s">
+        <v>160</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+    </row>
+    <row r="5" spans="1:58">
+      <c r="A5" t="s">
+        <v>161</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -4424,1291 +19663,1305 @@
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
-    </row>
-    <row r="6" spans="1:57">
+      <c r="BF5"/>
+    </row>
+    <row r="6" spans="1:58">
       <c r="A6" t="s">
-        <v>26</v>
-[...58 lines deleted...]
-    <row r="7" spans="1:57">
+        <v>162</v>
+      </c>
+      <c r="B6">
+        <v>401294000.0</v>
+      </c>
+      <c r="C6">
+        <v>-256435000.0</v>
+      </c>
+      <c r="D6">
+        <v>180143000.0</v>
+      </c>
+      <c r="E6">
+        <v>-47353000.0</v>
+      </c>
+      <c r="F6">
+        <v>-97362000.0</v>
+      </c>
+      <c r="G6">
+        <v>8828000.0</v>
+      </c>
+      <c r="H6">
+        <v>-504204000.0</v>
+      </c>
+      <c r="I6">
+        <v>-32940000.0</v>
+      </c>
+      <c r="J6">
+        <v>14486000.0</v>
+      </c>
+      <c r="K6">
+        <v>-21666000.0</v>
+      </c>
+      <c r="L6">
+        <v>41755000.0</v>
+      </c>
+      <c r="M6">
+        <v>5812000.0</v>
+      </c>
+      <c r="N6">
+        <v>-2131000.0</v>
+      </c>
+      <c r="O6">
+        <v>-316000.0</v>
+      </c>
+      <c r="P6">
+        <v>24746000.0</v>
+      </c>
+      <c r="Q6">
+        <v>65971000.0</v>
+      </c>
+      <c r="R6">
+        <v>-80198000.0</v>
+      </c>
+      <c r="S6">
+        <v>-19358000.0</v>
+      </c>
+      <c r="T6">
+        <v>20574000.0</v>
+      </c>
+      <c r="U6">
+        <v>57820000.0</v>
+      </c>
+      <c r="V6">
+        <v>-24008000.0</v>
+      </c>
+      <c r="W6">
+        <v>41872000.0</v>
+      </c>
+      <c r="X6">
+        <v>4182000.0</v>
+      </c>
+      <c r="Y6">
+        <v>128711000.0</v>
+      </c>
+      <c r="Z6">
+        <v>11887000.0</v>
+      </c>
+      <c r="AA6">
+        <v>21616000.0</v>
+      </c>
+      <c r="AB6">
+        <v>41023000.0</v>
+      </c>
+      <c r="AC6">
+        <v>47319000.0</v>
+      </c>
+      <c r="AD6">
+        <v>-22638000.0</v>
+      </c>
+      <c r="AE6">
+        <v>-10371000.0</v>
+      </c>
+      <c r="AF6">
+        <v>18276000.0</v>
+      </c>
+      <c r="AG6">
+        <v>80498000.0</v>
+      </c>
+      <c r="AH6">
+        <v>45263000.0</v>
+      </c>
+      <c r="AI6">
+        <v>5719000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>4060000.0</v>
+      </c>
+      <c r="AK6">
+        <v>56786000.0</v>
+      </c>
+      <c r="AL6">
+        <v>51784000.0</v>
+      </c>
+      <c r="AM6">
+        <v>77051000.0</v>
+      </c>
+      <c r="AN6">
+        <v>47142000.0</v>
+      </c>
+      <c r="AO6">
+        <v>42477000.0</v>
+      </c>
+      <c r="AP6">
+        <v>67449000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>16958000.0</v>
+      </c>
+      <c r="AR6">
+        <v>11558000.0</v>
+      </c>
+      <c r="AS6">
+        <v>69360000.0</v>
+      </c>
+      <c r="AT6">
+        <v>-29779000.0</v>
+      </c>
+      <c r="AU6">
+        <v>54071000.0</v>
+      </c>
+      <c r="AV6">
+        <v>33826000.0</v>
+      </c>
+      <c r="AW6">
+        <v>15782000.0</v>
+      </c>
+      <c r="AX6">
+        <v>5628000.0</v>
+      </c>
+      <c r="AY6">
+        <v>-2612000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>10068000.0</v>
+      </c>
+      <c r="BA6">
+        <v>29242000.0</v>
+      </c>
+      <c r="BB6">
+        <v>4261000.0</v>
+      </c>
+      <c r="BC6">
+        <v>-19916000.0</v>
+      </c>
+      <c r="BD6">
+        <v>9879000.0</v>
+      </c>
+      <c r="BE6">
+        <v>-1992000.0</v>
+      </c>
+      <c r="BF6">
+        <v>-3841000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:58">
       <c r="A7" t="s">
-        <v>27</v>
+        <v>163</v>
       </c>
       <c r="B7">
-        <v>16567000.0</v>
+        <v>-111738000.0</v>
       </c>
       <c r="C7">
-        <v>17593000.0</v>
+        <v>-28160000.0</v>
       </c>
       <c r="D7">
-        <v>18606000.0</v>
+        <v>24512000.0</v>
       </c>
       <c r="E7">
-        <v>17944000.0</v>
+        <v>-6582000.0</v>
       </c>
       <c r="F7">
-        <v>18876000.0</v>
+        <v>20273000.0</v>
       </c>
       <c r="G7">
-        <v>18072000.0</v>
+        <v>-39020000.0</v>
       </c>
       <c r="H7">
-        <v>18778000.0</v>
+        <v>-22995000.0</v>
       </c>
       <c r="I7">
-        <v>22337000.0</v>
+        <v>-7801000.0</v>
       </c>
       <c r="J7">
-        <v>23273000.0</v>
+        <v>49649000.0</v>
       </c>
       <c r="K7">
-        <v>23358000.0</v>
+        <v>-40964000.0</v>
       </c>
       <c r="L7">
-        <v>24965000.0</v>
+        <v>-25310000.0</v>
       </c>
       <c r="M7">
-        <v>25547000.0</v>
+        <v>5348000.0</v>
       </c>
       <c r="N7">
-        <v>26302000.0</v>
+        <v>6669000.0</v>
       </c>
       <c r="O7">
-        <v>25225000.0</v>
+        <v>-37765000.0</v>
       </c>
       <c r="P7">
-        <v>26347000.0</v>
+        <v>-59816000.0</v>
       </c>
       <c r="Q7">
-        <v>24106000.0</v>
+        <v>14020000.0</v>
       </c>
       <c r="R7">
-        <v>24317000.0</v>
+        <v>-93031000.0</v>
       </c>
       <c r="S7">
-        <v>24253000.0</v>
+        <v>-48177000.0</v>
       </c>
       <c r="T7">
-        <v>25309000.0</v>
+        <v>132185000.0</v>
       </c>
       <c r="U7">
-        <v>25071000.0</v>
+        <v>-7620000.0</v>
       </c>
       <c r="V7">
-        <v>25288000.0</v>
+        <v>3143000.0</v>
       </c>
       <c r="W7">
-        <v>25569000.0</v>
+        <v>38491000.0</v>
       </c>
       <c r="X7">
-        <v>26593000.0</v>
+        <v>-21835000.0</v>
       </c>
       <c r="Y7">
-        <v>26272000.0</v>
+        <v>4679000.0</v>
       </c>
       <c r="Z7">
-        <v>26507000.0</v>
+        <v>11821000.0</v>
       </c>
       <c r="AA7">
-        <v>27932000.0</v>
-[...32 lines deleted...]
-    <row r="8" spans="1:57">
+        <v>-39627000.0</v>
+      </c>
+      <c r="AB7">
+        <v>40933000.0</v>
+      </c>
+      <c r="AC7">
+        <v>42648000.0</v>
+      </c>
+      <c r="AD7">
+        <v>8730000.0</v>
+      </c>
+      <c r="AE7">
+        <v>10125000.0</v>
+      </c>
+      <c r="AF7">
+        <v>6676000.0</v>
+      </c>
+      <c r="AG7">
+        <v>42119000.0</v>
+      </c>
+      <c r="AH7">
+        <v>-8505000.0</v>
+      </c>
+      <c r="AI7">
+        <v>-2281000.0</v>
+      </c>
+      <c r="AJ7">
+        <v>6147000.0</v>
+      </c>
+      <c r="AK7">
+        <v>33612000.0</v>
+      </c>
+      <c r="AL7">
+        <v>6564000.0</v>
+      </c>
+      <c r="AM7">
+        <v>-8763000.0</v>
+      </c>
+      <c r="AN7">
+        <v>-29596000.0</v>
+      </c>
+      <c r="AO7">
+        <v>-28207000.0</v>
+      </c>
+      <c r="AP7">
+        <v>66122000.0</v>
+      </c>
+      <c r="AQ7">
+        <v>-93087000.0</v>
+      </c>
+      <c r="AR7">
+        <v>9044000.0</v>
+      </c>
+      <c r="AS7">
+        <v>50267000.0</v>
+      </c>
+      <c r="AT7">
+        <v>-3156000.0</v>
+      </c>
+      <c r="AU7">
+        <v>-273000.0</v>
+      </c>
+      <c r="AV7">
+        <v>-10038000.0</v>
+      </c>
+      <c r="AW7">
+        <v>-10022000.0</v>
+      </c>
+      <c r="AX7">
+        <v>11768000.0</v>
+      </c>
+      <c r="AY7">
+        <v>-19940000.0</v>
+      </c>
+      <c r="AZ7">
+        <v>12209000.0</v>
+      </c>
+      <c r="BA7">
+        <v>6644000.0</v>
+      </c>
+      <c r="BB7">
+        <v>-32274000.0</v>
+      </c>
+      <c r="BC7">
+        <v>-48209000.0</v>
+      </c>
+      <c r="BD7">
+        <v>-12002000.0</v>
+      </c>
+      <c r="BE7">
+        <v>23023000.0</v>
+      </c>
+      <c r="BF7">
+        <v>25854000.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:58">
       <c r="A8" t="s">
-        <v>28</v>
-[...57 lines deleted...]
-      </c>
+        <v>164</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
-    </row>
-    <row r="9" spans="1:57">
+      <c r="BF8"/>
+    </row>
+    <row r="9" spans="1:58">
       <c r="A9" t="s">
-        <v>29</v>
+        <v>165</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
-      <c r="N9"/>
-[...2 lines deleted...]
-      <c r="Q9"/>
+      <c r="N9">
+        <v>61041000.0</v>
+      </c>
+      <c r="O9">
+        <v>61041000.0</v>
+      </c>
+      <c r="P9">
+        <v>61041000.0</v>
+      </c>
+      <c r="Q9">
+        <v>61041000.0</v>
+      </c>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
-      <c r="AT9"/>
+      <c r="AT9">
+        <v>-66000000.0</v>
+      </c>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
-    </row>
-    <row r="10" spans="1:57">
+      <c r="BF9"/>
+    </row>
+    <row r="10" spans="1:58">
       <c r="A10" t="s">
-        <v>30</v>
-[...36 lines deleted...]
-      </c>
+        <v>166</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
       <c r="N10">
-        <v>1055543000.0</v>
+        <v>56189000.0</v>
       </c>
       <c r="O10">
-        <v>1030797000.0</v>
+        <v>56189000.0</v>
       </c>
       <c r="P10">
-        <v>964826000.0</v>
+        <v>56189000.0</v>
       </c>
       <c r="Q10">
-        <v>1045024000.0</v>
-[...84 lines deleted...]
-      </c>
+        <v>56189000.0</v>
+      </c>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10"/>
+      <c r="AB10"/>
+      <c r="AC10"/>
+      <c r="AD10"/>
+      <c r="AE10"/>
+      <c r="AF10"/>
+      <c r="AG10"/>
+      <c r="AH10"/>
+      <c r="AI10"/>
+      <c r="AJ10"/>
+      <c r="AK10"/>
+      <c r="AL10"/>
+      <c r="AM10"/>
+      <c r="AN10"/>
+      <c r="AO10"/>
+      <c r="AP10"/>
+      <c r="AQ10"/>
+      <c r="AR10"/>
+      <c r="AS10"/>
       <c r="AT10">
-        <v>127722000.0</v>
-[...24 lines deleted...]
-      </c>
+        <v>6000000.0</v>
+      </c>
+      <c r="AU10"/>
+      <c r="AV10"/>
+      <c r="AW10"/>
+      <c r="AX10"/>
+      <c r="AY10"/>
+      <c r="AZ10"/>
+      <c r="BA10"/>
+      <c r="BB10"/>
       <c r="BC10"/>
-      <c r="BD10">
-[...6 lines deleted...]
-    <row r="11" spans="1:57">
+      <c r="BD10"/>
+      <c r="BE10"/>
+      <c r="BF10"/>
+    </row>
+    <row r="11" spans="1:58">
       <c r="A11" t="s">
-        <v>31</v>
-[...18 lines deleted...]
-      </c>
+        <v>167</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...7 lines deleted...]
-      </c>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
       <c r="N11">
-        <v>1055543000.0</v>
+        <v>-194122000.0</v>
       </c>
       <c r="O11">
-        <v>1030797000.0</v>
+        <v>0.0</v>
       </c>
       <c r="P11">
-        <v>964826000.0</v>
+        <v>0.0</v>
       </c>
       <c r="Q11">
-        <v>1045024000.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>0.0</v>
+      </c>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
-    </row>
-    <row r="12" spans="1:57">
+      <c r="BF11"/>
+    </row>
+    <row r="12" spans="1:58">
       <c r="A12" t="s">
-        <v>32</v>
-[...36 lines deleted...]
-      </c>
+        <v>168</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12"/>
       <c r="N12">
-        <v>1055543000.0</v>
+        <v>14519000.0</v>
       </c>
       <c r="O12">
-        <v>1030797000.0</v>
+        <v>14519000.0</v>
       </c>
       <c r="P12">
-        <v>964826000.0</v>
+        <v>36438000.0</v>
       </c>
       <c r="Q12">
-        <v>1045024000.0</v>
-[...111 lines deleted...]
-      </c>
+        <v>4238000.0</v>
+      </c>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+      <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12"/>
+      <c r="X12"/>
+      <c r="Y12"/>
+      <c r="Z12"/>
+      <c r="AA12"/>
+      <c r="AB12"/>
+      <c r="AC12"/>
+      <c r="AD12"/>
+      <c r="AE12"/>
+      <c r="AF12"/>
+      <c r="AG12"/>
+      <c r="AH12"/>
+      <c r="AI12"/>
+      <c r="AJ12"/>
+      <c r="AK12"/>
+      <c r="AL12"/>
+      <c r="AM12"/>
+      <c r="AN12"/>
+      <c r="AO12"/>
+      <c r="AP12"/>
+      <c r="AQ12"/>
+      <c r="AR12"/>
+      <c r="AS12"/>
+      <c r="AT12"/>
+      <c r="AU12"/>
+      <c r="AV12"/>
+      <c r="AW12"/>
+      <c r="AX12"/>
+      <c r="AY12"/>
+      <c r="AZ12"/>
+      <c r="BA12"/>
+      <c r="BB12"/>
       <c r="BC12"/>
-      <c r="BD12">
-[...6 lines deleted...]
-    <row r="13" spans="1:57">
+      <c r="BD12"/>
+      <c r="BE12"/>
+      <c r="BF12"/>
+    </row>
+    <row r="13" spans="1:58">
       <c r="A13" t="s">
-        <v>33</v>
-[...36 lines deleted...]
-      </c>
+        <v>169</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
       <c r="N13">
-        <v>352373000.0</v>
+        <v>83561000.0</v>
       </c>
       <c r="O13">
-        <v>352373000.0</v>
+        <v>83561000.0</v>
       </c>
       <c r="P13">
-        <v>352373000.0</v>
+        <v>-59816000.0</v>
       </c>
       <c r="Q13">
-        <v>352373000.0</v>
-[...75 lines deleted...]
-      </c>
+        <v>14020000.0</v>
+      </c>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
       <c r="AQ13">
-        <v>104942000.0</v>
+        <v>-93000000.0</v>
       </c>
       <c r="AR13">
-        <v>104942000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="AS13">
-        <v>104942000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="AT13">
-        <v>104942000.0</v>
-[...24 lines deleted...]
-      </c>
+        <v>20000000.0</v>
+      </c>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
       <c r="BC13"/>
-      <c r="BD13">
-[...6 lines deleted...]
-    <row r="14" spans="1:57">
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+    </row>
+    <row r="14" spans="1:58">
       <c r="A14" t="s">
-        <v>34</v>
+        <v>170</v>
       </c>
       <c r="B14">
-        <v>198915312.0</v>
+        <v>84079000.0</v>
       </c>
       <c r="C14">
-        <v>198722000.0</v>
+        <v>81222000.0</v>
       </c>
       <c r="D14">
-        <v>198466000.0</v>
+        <v>72207000.0</v>
       </c>
       <c r="E14">
-        <v>199281000.0</v>
+        <v>71482000.0</v>
       </c>
       <c r="F14">
-        <v>199398000.0</v>
+        <v>70808000.0</v>
       </c>
       <c r="G14">
-        <v>199216000.0</v>
+        <v>71959000.0</v>
       </c>
       <c r="H14">
-        <v>198911000.0</v>
+        <v>71921000.0</v>
       </c>
       <c r="I14">
-        <v>198911000.0</v>
+        <v>71819000.0</v>
       </c>
       <c r="J14">
-        <v>198879623.0</v>
+        <v>77448000.0</v>
       </c>
       <c r="K14">
-        <v>198880000.0</v>
+        <v>81639000.0</v>
       </c>
       <c r="L14">
-        <v>198868319.0</v>
+        <v>83006000.0</v>
       </c>
       <c r="M14">
-        <v>198867000.0</v>
+        <v>82096000.0</v>
       </c>
       <c r="N14">
-        <v>198840419.0</v>
+        <v>83344000.0</v>
       </c>
       <c r="O14">
-        <v>198840000.0</v>
+        <v>82460000.0</v>
       </c>
       <c r="P14">
-        <v>198558000.0</v>
+        <v>81998000.0</v>
       </c>
       <c r="Q14">
-        <v>198558000.0</v>
+        <v>82616000.0</v>
       </c>
       <c r="R14">
-        <v>198402155.0</v>
+        <v>81808000.0</v>
       </c>
       <c r="S14">
-        <v>198402000.0</v>
+        <v>78054000.0</v>
       </c>
       <c r="T14">
-        <v>198402000.0</v>
+        <v>69674000.0</v>
       </c>
       <c r="U14">
-        <v>198081000.0</v>
+        <v>63755000.0</v>
       </c>
       <c r="V14">
-        <v>197896419.0</v>
+        <v>58583000.0</v>
       </c>
       <c r="W14">
-        <v>197184000.0</v>
+        <v>51172000.0</v>
       </c>
       <c r="X14">
-        <v>197183828.0</v>
+        <v>46078000.0</v>
       </c>
       <c r="Y14">
-        <v>190268000.0</v>
+        <v>43251000.0</v>
       </c>
       <c r="Z14">
-        <v>190056419.0</v>
+        <v>44544000.0</v>
       </c>
       <c r="AA14">
-        <v>190056000.0</v>
+        <v>45591000.0</v>
       </c>
       <c r="AB14">
-        <v>190056000.0</v>
+        <v>44621000.0</v>
       </c>
       <c r="AC14">
-        <v>190031000.0</v>
+        <v>44474000.0</v>
       </c>
       <c r="AD14">
-        <v>190006000.0</v>
+        <v>44052000.0</v>
       </c>
       <c r="AE14">
-        <v>190006000.0</v>
+        <v>43661000.0</v>
       </c>
       <c r="AF14">
-        <v>190006000.0</v>
+        <v>44166000.0</v>
       </c>
       <c r="AG14">
-        <v>190006419.0</v>
+        <v>42040000.0</v>
       </c>
       <c r="AH14">
-        <v>189987000.0</v>
+        <v>44308000.0</v>
       </c>
       <c r="AI14">
-        <v>189926000.0</v>
+        <v>44347000.0</v>
       </c>
       <c r="AJ14">
-        <v>189926000.0</v>
+        <v>44895000.0</v>
       </c>
       <c r="AK14">
-        <v>189926419.0</v>
+        <v>48300000.0</v>
       </c>
       <c r="AL14">
-        <v>189926419.0</v>
+        <v>49842000.0</v>
       </c>
       <c r="AM14">
-        <v>189926000.0</v>
+        <v>48206000.0</v>
       </c>
       <c r="AN14">
-        <v>189926000.0</v>
+        <v>47448000.0</v>
       </c>
       <c r="AO14">
-        <v>189926000.0</v>
+        <v>47510000.0</v>
       </c>
       <c r="AP14">
-        <v>189927000.0</v>
+        <v>49449000.0</v>
       </c>
       <c r="AQ14">
-        <v>189927000.0</v>
+        <v>51223000.0</v>
       </c>
       <c r="AR14">
-        <v>189927000.0</v>
+        <v>54414000.0</v>
       </c>
       <c r="AS14">
-        <v>189927000.0</v>
+        <v>54338000.0</v>
       </c>
       <c r="AT14">
-        <v>189928000.0</v>
+        <v>52381000.0</v>
       </c>
       <c r="AU14">
-        <v>189755000.0</v>
+        <v>52420000.0</v>
       </c>
       <c r="AV14">
-        <v>189755000.0</v>
+        <v>50749000.0</v>
       </c>
       <c r="AW14">
-        <v>189107000.0</v>
+        <v>48563000.0</v>
       </c>
       <c r="AX14">
-        <v>189107000.0</v>
+        <v>53311000.0</v>
       </c>
       <c r="AY14">
-        <v>189122000.0</v>
+        <v>49942000.0</v>
       </c>
       <c r="AZ14">
-        <v>189122000.0</v>
+        <v>50296000.0</v>
       </c>
       <c r="BA14">
-        <v>192562000.0</v>
+        <v>51359000.0</v>
       </c>
       <c r="BB14">
-        <v>192564000.0</v>
+        <v>49621000.0</v>
       </c>
       <c r="BC14">
-        <v>193557000.0</v>
+        <v>47981000.0</v>
       </c>
       <c r="BD14">
-        <v>193557000.0</v>
+        <v>48257000.0</v>
       </c>
       <c r="BE14">
-        <v>193764000.0</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:57">
+        <v>48547000.0</v>
+      </c>
+      <c r="BF14">
+        <v>48972000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:58">
       <c r="A15" t="s">
-        <v>35</v>
-[...3 lines deleted...]
-      <c r="D15"/>
+        <v>171</v>
+      </c>
+      <c r="B15">
+        <v>59671000.0</v>
+      </c>
+      <c r="C15">
+        <v>0.0</v>
+      </c>
+      <c r="D15">
+        <v>19892000.0</v>
+      </c>
       <c r="E15"/>
-      <c r="F15"/>
-[...1 lines deleted...]
-      <c r="H15"/>
+      <c r="F15">
+        <v>49613000.0</v>
+      </c>
+      <c r="G15">
+        <v>19940000.0</v>
+      </c>
+      <c r="H15">
+        <v>19940000.0</v>
+      </c>
       <c r="I15"/>
-      <c r="J15"/>
-      <c r="K15"/>
+      <c r="J15">
+        <v>49732000.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
       <c r="L15"/>
       <c r="M15"/>
-      <c r="N15"/>
-[...5 lines deleted...]
-      <c r="T15"/>
+      <c r="N15">
+        <v>49720000.0</v>
+      </c>
+      <c r="O15">
+        <v>19884000.0</v>
+      </c>
+      <c r="P15">
+        <v>19884000.0</v>
+      </c>
+      <c r="Q15">
+        <v>19884000.0</v>
+      </c>
+      <c r="R15">
+        <v>49718000.0</v>
+      </c>
+      <c r="S15">
+        <v>19840000.0</v>
+      </c>
+      <c r="T15">
+        <v>19840000.0</v>
+      </c>
       <c r="U15"/>
-      <c r="V15"/>
-[...1 lines deleted...]
-      <c r="X15"/>
+      <c r="V15">
+        <v>39680000.0</v>
+      </c>
+      <c r="W15">
+        <v>19789000.0</v>
+      </c>
+      <c r="X15">
+        <v>19789000.0</v>
+      </c>
       <c r="Y15"/>
-      <c r="Z15"/>
-[...1 lines deleted...]
-      <c r="AB15"/>
+      <c r="Z15">
+        <v>32403000.0</v>
+      </c>
+      <c r="AA15">
+        <v>19006000.0</v>
+      </c>
+      <c r="AB15">
+        <v>19006000.0</v>
+      </c>
       <c r="AC15"/>
-      <c r="AD15"/>
+      <c r="AD15">
+        <v>32308000.0</v>
+      </c>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
-      <c r="AH15"/>
+      <c r="AH15">
+        <v>36103000.0</v>
+      </c>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
-      <c r="AL15"/>
+      <c r="AL15">
+        <v>36086000.0</v>
+      </c>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
-      <c r="AP15"/>
+      <c r="AP15">
+        <v>28489000.0</v>
+      </c>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
-      <c r="AT15"/>
+      <c r="AT15">
+        <v>24690000.0</v>
+      </c>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
-      <c r="AX15"/>
+      <c r="AX15">
+        <v>18911000.0</v>
+      </c>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
-      <c r="BB15"/>
-      <c r="BC15"/>
+      <c r="BB15">
+        <v>9628000.0</v>
+      </c>
+      <c r="BC15">
+        <v>6388000.0</v>
+      </c>
       <c r="BD15"/>
       <c r="BE15"/>
-    </row>
-    <row r="16" spans="1:57">
+      <c r="BF15">
+        <v>14188000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:58">
       <c r="A16" t="s">
-        <v>36</v>
-[...6 lines deleted...]
-      <c r="G16"/>
+        <v>172</v>
+      </c>
+      <c r="B16">
+        <v>745454000.0</v>
+      </c>
+      <c r="C16">
+        <v>344160000.0</v>
+      </c>
+      <c r="D16">
+        <v>600595000.0</v>
+      </c>
+      <c r="E16">
+        <v>420452000.0</v>
+      </c>
+      <c r="F16">
+        <v>467805000.0</v>
+      </c>
+      <c r="G16">
+        <v>565167000.0</v>
+      </c>
       <c r="H16">
-        <v>118193000.0</v>
-[...51 lines deleted...]
-    <row r="17" spans="1:57">
+        <v>556339000.0</v>
+      </c>
+      <c r="I16">
+        <v>1060543000.0</v>
+      </c>
+      <c r="J16">
+        <v>1093483000.0</v>
+      </c>
+      <c r="K16">
+        <v>1078997000.0</v>
+      </c>
+      <c r="L16">
+        <v>1100663000.0</v>
+      </c>
+      <c r="M16">
+        <v>1058908000.0</v>
+      </c>
+      <c r="N16">
+        <v>1053096000.0</v>
+      </c>
+      <c r="O16">
+        <v>1055227000.0</v>
+      </c>
+      <c r="P16">
+        <v>1055543000.0</v>
+      </c>
+      <c r="Q16">
+        <v>1030797000.0</v>
+      </c>
+      <c r="R16">
+        <v>964826000.0</v>
+      </c>
+      <c r="S16">
+        <v>1045024000.0</v>
+      </c>
+      <c r="T16">
+        <v>1064382000.0</v>
+      </c>
+      <c r="U16">
+        <v>1043808000.0</v>
+      </c>
+      <c r="V16">
+        <v>985988000.0</v>
+      </c>
+      <c r="W16">
+        <v>1009996000.0</v>
+      </c>
+      <c r="X16">
+        <v>968124000.0</v>
+      </c>
+      <c r="Y16">
+        <v>963942000.0</v>
+      </c>
+      <c r="Z16">
+        <v>835231000.0</v>
+      </c>
+      <c r="AA16">
+        <v>823344000.0</v>
+      </c>
+      <c r="AB16">
+        <v>801728000.0</v>
+      </c>
+      <c r="AC16">
+        <v>760705000.0</v>
+      </c>
+      <c r="AD16">
+        <v>713386000.0</v>
+      </c>
+      <c r="AE16">
+        <v>736024000.0</v>
+      </c>
+      <c r="AF16">
+        <v>746395000.0</v>
+      </c>
+      <c r="AG16">
+        <v>728119000.0</v>
+      </c>
+      <c r="AH16">
+        <v>647621000.0</v>
+      </c>
+      <c r="AI16">
+        <v>602358000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>596639000.0</v>
+      </c>
+      <c r="AK16">
+        <v>592579000.0</v>
+      </c>
+      <c r="AL16">
+        <v>535793000.0</v>
+      </c>
+      <c r="AM16">
+        <v>484009000.0</v>
+      </c>
+      <c r="AN16">
+        <v>406958000.0</v>
+      </c>
+      <c r="AO16">
+        <v>359816000.0</v>
+      </c>
+      <c r="AP16">
+        <v>317339000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>249890000.0</v>
+      </c>
+      <c r="AR16">
+        <v>232932000.0</v>
+      </c>
+      <c r="AS16">
+        <v>221374000.0</v>
+      </c>
+      <c r="AT16">
+        <v>152014000.0</v>
+      </c>
+      <c r="AU16">
+        <v>181793000.0</v>
+      </c>
+      <c r="AV16">
+        <v>127722000.0</v>
+      </c>
+      <c r="AW16">
+        <v>93896000.0</v>
+      </c>
+      <c r="AX16">
+        <v>78114000.0</v>
+      </c>
+      <c r="AY16">
+        <v>72486000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>75098000.0</v>
+      </c>
+      <c r="BA16">
+        <v>65030000.0</v>
+      </c>
+      <c r="BB16">
+        <v>35788000.0</v>
+      </c>
+      <c r="BC16">
+        <v>31527000.0</v>
+      </c>
+      <c r="BD16">
+        <v>51443000.0</v>
+      </c>
+      <c r="BE16">
+        <v>41564000.0</v>
+      </c>
+      <c r="BF16">
+        <v>43556000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:58">
       <c r="A17" t="s">
-        <v>37</v>
+        <v>173</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -5722,901 +20975,1305 @@
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
-    </row>
-    <row r="18" spans="1:57">
+      <c r="BF17"/>
+    </row>
+    <row r="18" spans="1:58">
       <c r="A18" t="s">
-        <v>38</v>
-[...58 lines deleted...]
-    <row r="19" spans="1:57">
+        <v>174</v>
+      </c>
+      <c r="B18">
+        <v>-127523000.0</v>
+      </c>
+      <c r="C18">
+        <v>-93380000.0</v>
+      </c>
+      <c r="D18">
+        <v>23496000.0</v>
+      </c>
+      <c r="E18">
+        <v>66541000.0</v>
+      </c>
+      <c r="F18">
+        <v>71438000.0</v>
+      </c>
+      <c r="G18">
+        <v>32082000.0</v>
+      </c>
+      <c r="H18">
+        <v>-44660000.0</v>
+      </c>
+      <c r="I18">
+        <v>40083000.0</v>
+      </c>
+      <c r="J18">
+        <v>110010000.0</v>
+      </c>
+      <c r="K18">
+        <v>21845000.0</v>
+      </c>
+      <c r="L18">
+        <v>103308000.0</v>
+      </c>
+      <c r="M18">
+        <v>72012000.0</v>
+      </c>
+      <c r="N18">
+        <v>53757000.0</v>
+      </c>
+      <c r="O18">
+        <v>-1161000.0</v>
+      </c>
+      <c r="P18">
+        <v>14941000.0</v>
+      </c>
+      <c r="Q18">
+        <v>67106000.0</v>
+      </c>
+      <c r="R18">
+        <v>-20174000.0</v>
+      </c>
+      <c r="S18">
+        <v>-39869000.0</v>
+      </c>
+      <c r="T18">
+        <v>10279000.0</v>
+      </c>
+      <c r="U18">
+        <v>11722000.0</v>
+      </c>
+      <c r="V18">
+        <v>24484000.0</v>
+      </c>
+      <c r="W18">
+        <v>4496000.0</v>
+      </c>
+      <c r="X18">
+        <v>9346000.0</v>
+      </c>
+      <c r="Y18">
+        <v>33952000.0</v>
+      </c>
+      <c r="Z18">
+        <v>42494000.0</v>
+      </c>
+      <c r="AA18">
+        <v>4213000.0</v>
+      </c>
+      <c r="AB18">
+        <v>72251000.0</v>
+      </c>
+      <c r="AC18">
+        <v>54808000.0</v>
+      </c>
+      <c r="AD18">
+        <v>65657000.0</v>
+      </c>
+      <c r="AE18">
+        <v>12941000.0</v>
+      </c>
+      <c r="AF18">
+        <v>62927000.0</v>
+      </c>
+      <c r="AG18">
+        <v>67914000.0</v>
+      </c>
+      <c r="AH18">
+        <v>48387000.0</v>
+      </c>
+      <c r="AI18">
+        <v>14729000.0</v>
+      </c>
+      <c r="AJ18">
+        <v>42984000.0</v>
+      </c>
+      <c r="AK18">
+        <v>97506000.0</v>
+      </c>
+      <c r="AL18">
+        <v>70695000.0</v>
+      </c>
+      <c r="AM18">
+        <v>34212000.0</v>
+      </c>
+      <c r="AN18">
+        <v>75086000.0</v>
+      </c>
+      <c r="AO18">
+        <v>48829000.0</v>
+      </c>
+      <c r="AP18">
+        <v>142310000.0</v>
+      </c>
+      <c r="AQ18">
+        <v>-6227000.0</v>
+      </c>
+      <c r="AR18">
+        <v>56507000.0</v>
+      </c>
+      <c r="AS18">
+        <v>96548000.0</v>
+      </c>
+      <c r="AT18">
+        <v>28431000.0</v>
+      </c>
+      <c r="AU18">
+        <v>47697000.0</v>
+      </c>
+      <c r="AV18">
+        <v>33855000.0</v>
+      </c>
+      <c r="AW18">
+        <v>20899000.0</v>
+      </c>
+      <c r="AX18">
+        <v>42115000.0</v>
+      </c>
+      <c r="AY18">
+        <v>32161000.0</v>
+      </c>
+      <c r="AZ18">
+        <v>59053000.0</v>
+      </c>
+      <c r="BA18">
+        <v>57525000.0</v>
+      </c>
+      <c r="BB18">
+        <v>31259000.0</v>
+      </c>
+      <c r="BC18">
+        <v>46441000.0</v>
+      </c>
+      <c r="BD18">
+        <v>-34030000.0</v>
+      </c>
+      <c r="BE18">
+        <v>8259000.0</v>
+      </c>
+      <c r="BF18">
+        <v>15992000.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:58">
       <c r="A19" t="s">
-        <v>39</v>
-[...28 lines deleted...]
-      <c r="AC19"/>
+        <v>175</v>
+      </c>
+      <c r="B19">
+        <v>106900000.0</v>
+      </c>
+      <c r="C19">
+        <v>1500000.0</v>
+      </c>
+      <c r="D19">
+        <v>152800000.0</v>
+      </c>
+      <c r="E19">
+        <v>-205404000.0</v>
+      </c>
+      <c r="F19">
+        <v>-147730000.0</v>
+      </c>
+      <c r="G19">
+        <v>-69050000.0</v>
+      </c>
+      <c r="H19">
+        <v>-644172000.0</v>
+      </c>
+      <c r="I19">
+        <v>-116701000.0</v>
+      </c>
+      <c r="J19">
+        <v>-57491000.0</v>
+      </c>
+      <c r="K19">
+        <v>-91329000.0</v>
+      </c>
+      <c r="L19">
+        <v>-21883000.0</v>
+      </c>
+      <c r="M19">
+        <v>-53625000.0</v>
+      </c>
+      <c r="N19">
+        <v>-58705000.0</v>
+      </c>
+      <c r="O19">
+        <v>-43942000.0</v>
+      </c>
+      <c r="P19">
+        <v>-61499000.0</v>
+      </c>
+      <c r="Q19">
+        <v>-86380000.0</v>
+      </c>
+      <c r="R19">
+        <v>-108970000.0</v>
+      </c>
+      <c r="S19">
+        <v>-170569000.0</v>
+      </c>
+      <c r="T19">
+        <v>-308115000.0</v>
+      </c>
+      <c r="U19">
+        <v>-154465000.0</v>
+      </c>
+      <c r="V19">
+        <v>-126473000.0</v>
+      </c>
+      <c r="W19">
+        <v>-179127000.0</v>
+      </c>
+      <c r="X19">
+        <v>-107513000.0</v>
+      </c>
+      <c r="Y19">
+        <v>-81524000.0</v>
+      </c>
+      <c r="Z19">
+        <v>-61051000.0</v>
+      </c>
+      <c r="AA19">
+        <v>-28712000.0</v>
+      </c>
+      <c r="AB19">
+        <v>-79261000.0</v>
+      </c>
+      <c r="AC19">
+        <v>-65290000.0</v>
+      </c>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
-    </row>
-    <row r="20" spans="1:57">
+      <c r="BF19"/>
+    </row>
+    <row r="20" spans="1:58">
       <c r="A20" t="s">
-        <v>40</v>
+        <v>176</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-      <c r="R20"/>
-[...3 lines deleted...]
-      <c r="V20"/>
+      <c r="R20">
+        <v>0.0</v>
+      </c>
+      <c r="S20">
+        <v>0.0</v>
+      </c>
+      <c r="T20">
+        <v>0.0</v>
+      </c>
+      <c r="U20">
+        <v>0.0</v>
+      </c>
+      <c r="V20">
+        <v>80984000.0</v>
+      </c>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
-      <c r="BD20">
-[...1 lines deleted...]
-      </c>
+      <c r="BD20"/>
       <c r="BE20"/>
-    </row>
-    <row r="21" spans="1:57">
+      <c r="BF20"/>
+    </row>
+    <row r="21" spans="1:58">
       <c r="A21" t="s">
-        <v>41</v>
-[...8 lines deleted...]
-      <c r="I21"/>
+        <v>177</v>
+      </c>
+      <c r="B21">
+        <v>3965000.0</v>
+      </c>
+      <c r="C21">
+        <v>49595000.0</v>
+      </c>
+      <c r="D21">
+        <v>35005000.0</v>
+      </c>
+      <c r="E21">
+        <v>16761000.0</v>
+      </c>
+      <c r="F21">
+        <v>-16334000.0</v>
+      </c>
+      <c r="G21">
+        <v>-13223000.0</v>
+      </c>
+      <c r="H21">
+        <v>67119000.0</v>
+      </c>
+      <c r="I21">
+        <v>-13637000.0</v>
+      </c>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-      <c r="N21"/>
-[...2 lines deleted...]
-      <c r="Q21"/>
+      <c r="N21">
+        <v>9024000.0</v>
+      </c>
+      <c r="O21">
+        <v>9024000.0</v>
+      </c>
+      <c r="P21">
+        <v>55217000.0</v>
+      </c>
+      <c r="Q21">
+        <v>-2661000.0</v>
+      </c>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
-    </row>
-    <row r="22" spans="1:57">
+      <c r="BF21"/>
+    </row>
+    <row r="22" spans="1:58">
       <c r="A22" t="s">
-        <v>42</v>
+        <v>140</v>
       </c>
       <c r="B22">
-        <v>216990000.0</v>
+        <v>44228000.0</v>
       </c>
       <c r="C22">
-        <v>200631000.0</v>
+        <v>33674000.0</v>
       </c>
       <c r="D22">
-        <v>157377000.0</v>
+        <v>81225000.0</v>
       </c>
       <c r="E22">
-        <v>148646000.0</v>
+        <v>78272000.0</v>
       </c>
       <c r="F22">
-        <v>147739000.0</v>
+        <v>53642000.0</v>
       </c>
       <c r="G22">
-        <v>137540000.0</v>
+        <v>58229000.0</v>
       </c>
       <c r="H22">
-        <v>146200000.0</v>
+        <v>58735000.0</v>
       </c>
       <c r="I22">
-        <v>153706000.0</v>
+        <v>40316000.0</v>
       </c>
       <c r="J22">
-        <v>138528000.0</v>
+        <v>116625000.0</v>
       </c>
       <c r="K22">
-        <v>138589000.0</v>
+        <v>51876000.0</v>
       </c>
       <c r="L22">
-        <v>149537000.0</v>
+        <v>50254000.0</v>
       </c>
       <c r="M22">
-        <v>165529000.0</v>
+        <v>35122000.0</v>
       </c>
       <c r="N22">
-        <v>185532000.0</v>
+        <v>16650000.0</v>
       </c>
       <c r="O22">
-        <v>213877000.0</v>
+        <v>-3389000.0</v>
       </c>
       <c r="P22">
-        <v>206279000.0</v>
+        <v>37272000.0</v>
       </c>
       <c r="Q22">
-        <v>196257000.0</v>
+        <v>73795000.0</v>
       </c>
       <c r="R22">
-        <v>190067000.0</v>
+        <v>101420000.0</v>
       </c>
       <c r="S22">
-        <v>180433000.0</v>
+        <v>109897000.0</v>
       </c>
       <c r="T22">
-        <v>170226000.0</v>
+        <v>115428000.0</v>
       </c>
       <c r="U22">
-        <v>153310000.0</v>
+        <v>112634000.0</v>
       </c>
       <c r="V22">
-        <v>140451000.0</v>
+        <v>96026000.0</v>
       </c>
       <c r="W22">
-        <v>123139000.0</v>
+        <v>97413000.0</v>
       </c>
       <c r="X22">
-        <v>117118000.0</v>
+        <v>91100000.0</v>
       </c>
       <c r="Y22">
-        <v>113299000.0</v>
+        <v>73085000.0</v>
       </c>
       <c r="Z22">
-        <v>107749000.0</v>
+        <v>62454000.0</v>
       </c>
       <c r="AA22">
-        <v>107593000.0</v>
+        <v>34221000.0</v>
       </c>
       <c r="AB22">
-        <v>105432000.0</v>
+        <v>65480000.0</v>
       </c>
       <c r="AC22">
-        <v>103802000.0</v>
+        <v>49307000.0</v>
       </c>
       <c r="AD22">
-        <v>112979000.0</v>
+        <v>40894000.0</v>
       </c>
       <c r="AE22">
-        <v>123661000.0</v>
+        <v>25488000.0</v>
       </c>
       <c r="AF22">
-        <v>118078000.0</v>
+        <v>60160000.0</v>
       </c>
       <c r="AG22">
-        <v>124549000.0</v>
+        <v>63250000.0</v>
       </c>
       <c r="AH22">
-        <v>114624000.0</v>
+        <v>55052000.0</v>
       </c>
       <c r="AI22">
-        <v>112402000.0</v>
+        <v>39895000.0</v>
       </c>
       <c r="AJ22">
-        <v>110819000.0</v>
+        <v>59429000.0</v>
       </c>
       <c r="AK22">
-        <v>100694000.0</v>
+        <v>52594000.0</v>
       </c>
       <c r="AL22">
-        <v>100124000.0</v>
+        <v>53280000.0</v>
       </c>
       <c r="AM22">
-        <v>91679000.0</v>
+        <v>62288000.0</v>
       </c>
       <c r="AN22">
-        <v>87670000.0</v>
+        <v>79598000.0</v>
       </c>
       <c r="AO22">
-        <v>84197000.0</v>
+        <v>55821000.0</v>
       </c>
       <c r="AP22">
-        <v>89527000.0</v>
+        <v>48512000.0</v>
       </c>
       <c r="AQ22">
-        <v>89041000.0</v>
+        <v>47517000.0</v>
       </c>
       <c r="AR22">
-        <v>93481000.0</v>
+        <v>37081000.0</v>
       </c>
       <c r="AS22">
-        <v>89349000.0</v>
+        <v>63276000.0</v>
       </c>
       <c r="AT22">
-        <v>81968000.0</v>
+        <v>47190000.0</v>
       </c>
       <c r="AU22">
-        <v>88357000.0</v>
+        <v>43763000.0</v>
       </c>
       <c r="AV22">
-        <v>94458000.0</v>
+        <v>35275000.0</v>
       </c>
       <c r="AW22">
-        <v>94993000.0</v>
+        <v>26758000.0</v>
       </c>
       <c r="AX22">
-        <v>93055000.0</v>
+        <v>11828000.0</v>
       </c>
       <c r="AY22">
-        <v>81154000.0</v>
+        <v>17221000.0</v>
       </c>
       <c r="AZ22">
-        <v>70292000.0</v>
+        <v>11970000.0</v>
       </c>
       <c r="BA22">
-        <v>77423000.0</v>
+        <v>23798000.0</v>
       </c>
       <c r="BB22">
-        <v>84762000.0</v>
-[...1 lines deleted...]
-      <c r="BC22"/>
+        <v>14083000.0</v>
+      </c>
+      <c r="BC22">
+        <v>33310000.0</v>
+      </c>
       <c r="BD22">
-        <v>93418000.0</v>
+        <v>-29032000.0</v>
       </c>
       <c r="BE22">
-        <v>81057000.0</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:57">
+        <v>2692000.0</v>
+      </c>
+      <c r="BF22">
+        <v>6387000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:58">
       <c r="A23" t="s">
-        <v>43</v>
+        <v>178</v>
       </c>
       <c r="B23">
-        <v>3271229000.0</v>
+        <v>-19999000.0</v>
       </c>
       <c r="C23">
-        <v>3132306000.0</v>
+        <v>-1038000.0</v>
       </c>
       <c r="D23">
-        <v>3007821000.0</v>
+        <v>-9786000.0</v>
       </c>
       <c r="E23">
-        <v>3015367000.0</v>
+        <v>-1013000.0</v>
       </c>
       <c r="F23">
-        <v>3017676000.0</v>
+        <v>-20080000.0</v>
       </c>
       <c r="G23">
-        <v>2894001000.0</v>
+        <v>-9635000.0</v>
       </c>
       <c r="H23">
-        <v>2960124000.0</v>
+        <v>-30010000.0</v>
       </c>
       <c r="I23">
-        <v>2975512000.0</v>
+        <v>-706000.0</v>
       </c>
       <c r="J23">
-        <v>2951092000.0</v>
+        <v>-18033000.0</v>
       </c>
       <c r="K23">
-        <v>2987622000.0</v>
+        <v>-921000.0</v>
       </c>
       <c r="L23">
-        <v>3012111000.0</v>
+        <v>-38341000.0</v>
       </c>
       <c r="M23">
-        <v>3031033000.0</v>
+        <v>-1564000.0</v>
       </c>
       <c r="N23">
-        <v>3079423000.0</v>
+        <v>22597000.0</v>
       </c>
       <c r="O23">
-        <v>3176401000.0</v>
+        <v>-841000.0</v>
       </c>
       <c r="P23">
-        <v>3118857000.0</v>
+        <v>-39317000.0</v>
       </c>
       <c r="Q23">
-        <v>3173915000.0</v>
+        <v>-1355000.0</v>
       </c>
       <c r="R23">
-        <v>3079890000.0</v>
+        <v>-16012000.0</v>
       </c>
       <c r="S23">
-        <v>2767358000.0</v>
+        <v>-212000.0</v>
       </c>
       <c r="T23">
-        <v>2564418000.0</v>
+        <v>-34994000.0</v>
       </c>
       <c r="U23">
-        <v>2524016000.0</v>
+        <v>-1056000.0</v>
       </c>
       <c r="V23">
-        <v>2324696000.0</v>
+        <v>-9564000.0</v>
       </c>
       <c r="W23">
-        <v>2197912000.0</v>
+        <v>-217000.0</v>
       </c>
       <c r="X23">
-        <v>2009719000.0</v>
+        <v>-29371000.0</v>
       </c>
       <c r="Y23">
-        <v>1949770000.0</v>
+        <v>-1023000.0</v>
       </c>
       <c r="Z23">
-        <v>1925074000.0</v>
+        <v>-6572000.0</v>
       </c>
       <c r="AA23">
-        <v>1842686000.0</v>
+        <v>-236000.0</v>
       </c>
       <c r="AB23">
-        <v>1708380000.0</v>
+        <v>-32661000.0</v>
       </c>
       <c r="AC23">
-        <v>1755859000.0</v>
+        <v>-8382000.0</v>
       </c>
       <c r="AD23">
-        <v>1801651000.0</v>
+        <v>-10500000.0</v>
       </c>
       <c r="AE23">
-        <v>1847123000.0</v>
+        <v>-42270000.0</v>
       </c>
       <c r="AF23">
-        <v>1695860000.0</v>
+        <v>-29501000.0</v>
       </c>
       <c r="AG23">
-        <v>1673695000.0</v>
+        <v>-78457000.0</v>
       </c>
       <c r="AH23">
-        <v>1648276000.0</v>
+        <v>-8700000.0</v>
       </c>
       <c r="AI23">
-        <v>1629781000.0</v>
+        <v>-56828000.0</v>
       </c>
       <c r="AJ23">
-        <v>1630636000.0</v>
+        <v>-30839000.0</v>
       </c>
       <c r="AK23">
-        <v>1611659000.0</v>
+        <v>-29655000.0</v>
       </c>
       <c r="AL23">
-        <v>1510557000.0</v>
+        <v>-10800000.0</v>
       </c>
       <c r="AM23">
-        <v>1426093000.0</v>
+        <v>-54670000.0</v>
       </c>
       <c r="AN23">
-        <v>1370819000.0</v>
+        <v>-25244000.0</v>
       </c>
       <c r="AO23">
-        <v>1415877000.0</v>
+        <v>-19280000.0</v>
       </c>
       <c r="AP23">
-        <v>1400114000.0</v>
+        <v>-11400000.0</v>
       </c>
       <c r="AQ23">
-        <v>1464503000.0</v>
+        <v>-31209000.0</v>
       </c>
       <c r="AR23">
-        <v>1386125000.0</v>
+        <v>-24794000.0</v>
       </c>
       <c r="AS23">
-        <v>1353709000.0</v>
+        <v>-36294000.0</v>
       </c>
       <c r="AT23">
-        <v>1292261000.0</v>
+        <v>-10368000.0</v>
       </c>
       <c r="AU23">
-        <v>1234619000.0</v>
+        <v>-27507000.0</v>
       </c>
       <c r="AV23">
-        <v>1193088000.0</v>
+        <v>-21695000.0</v>
       </c>
       <c r="AW23">
-        <v>1197648000.0</v>
+        <v>-49276000.0</v>
       </c>
       <c r="AX23">
-        <v>1272145000.0</v>
+        <v>-9900000.0</v>
       </c>
       <c r="AY23">
-        <v>1294841000.0</v>
+        <v>-18000000.0</v>
       </c>
       <c r="AZ23">
-        <v>1287886000.0</v>
+        <v>-17855000.0</v>
       </c>
       <c r="BA23">
-        <v>1304277000.0</v>
+        <v>-11779000.0</v>
       </c>
       <c r="BB23">
-        <v>1360369000.0</v>
-[...1 lines deleted...]
-      <c r="BC23"/>
+        <v>-6000000.0</v>
+      </c>
+      <c r="BC23">
+        <v>-13046000.0</v>
+      </c>
       <c r="BD23">
-        <v>1414387000.0</v>
+        <v>5635000.0</v>
       </c>
       <c r="BE23">
-        <v>1348334000.0</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:57">
+        <v>-62748000.0</v>
+      </c>
+      <c r="BF23">
+        <v>-75596000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:58">
       <c r="A24" t="s">
-        <v>44</v>
+        <v>179</v>
       </c>
       <c r="B24">
-        <v>153983000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>106900000.0</v>
+      </c>
+      <c r="C24"/>
       <c r="D24">
-        <v>104027000.0</v>
+        <v>152905000.0</v>
       </c>
       <c r="E24">
-        <v>92563000.0</v>
+        <v>67000.0</v>
       </c>
       <c r="F24">
-        <v>92964000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="G24">
+        <v>111000.0</v>
+      </c>
+      <c r="H24">
+        <v>534000.0</v>
+      </c>
+      <c r="I24">
+        <v>954000.0</v>
+      </c>
+      <c r="J24">
+        <v>112000.0</v>
+      </c>
+      <c r="K24">
+        <v>1184000.0</v>
+      </c>
+      <c r="L24">
+        <v>53000.0</v>
+      </c>
+      <c r="M24">
+        <v>113000.0</v>
+      </c>
+      <c r="N24">
+        <v>1149000.0</v>
+      </c>
+      <c r="O24">
+        <v>345000.0</v>
+      </c>
+      <c r="P24">
+        <v>510000.0</v>
+      </c>
+      <c r="Q24">
+        <v>87000.0</v>
+      </c>
+      <c r="R24">
+        <v>179000.0</v>
+      </c>
+      <c r="S24">
+        <v>427000.0</v>
+      </c>
+      <c r="T24">
+        <v>2056000.0</v>
+      </c>
+      <c r="U24">
+        <v>86000.0</v>
+      </c>
+      <c r="V24">
+        <v>6000.0</v>
+      </c>
+      <c r="W24">
+        <v>238000.0</v>
+      </c>
+      <c r="X24">
+        <v>238000.0</v>
+      </c>
+      <c r="Y24"/>
+      <c r="Z24">
+        <v>14558000.0</v>
+      </c>
+      <c r="AA24">
+        <v>9000.0</v>
+      </c>
+      <c r="AB24">
+        <v>13000.0</v>
+      </c>
+      <c r="AC24">
+        <v>196000.0</v>
+      </c>
+      <c r="AD24">
+        <v>64000.0</v>
+      </c>
+      <c r="AE24">
+        <v>331000.0</v>
+      </c>
+      <c r="AF24">
+        <v>8000.0</v>
+      </c>
+      <c r="AG24">
+        <v>2000.0</v>
+      </c>
+      <c r="AH24">
+        <v>331000.0</v>
+      </c>
+      <c r="AI24">
+        <v>-674000.0</v>
+      </c>
+      <c r="AJ24"/>
+      <c r="AK24">
+        <v>1074000.0</v>
+      </c>
+      <c r="AL24">
+        <v>294000.0</v>
+      </c>
+      <c r="AM24">
+        <v>-18000.0</v>
+      </c>
+      <c r="AN24">
+        <v>404000.0</v>
+      </c>
+      <c r="AO24">
+        <v>1525000.0</v>
+      </c>
+      <c r="AP24">
+        <v>96000.0</v>
+      </c>
+      <c r="AQ24">
+        <v>242000.0</v>
+      </c>
+      <c r="AR24">
+        <v>230000.0</v>
+      </c>
+      <c r="AS24">
+        <v>32000.0</v>
+      </c>
+      <c r="AT24">
+        <v>884000.0</v>
+      </c>
+      <c r="AU24">
+        <v>1144000.0</v>
+      </c>
+      <c r="AV24">
+        <v>580000.0</v>
+      </c>
+      <c r="AW24">
+        <v>29000.0</v>
+      </c>
+      <c r="AX24">
+        <v>3098000.0</v>
+      </c>
+      <c r="AY24">
+        <v>5262000.0</v>
+      </c>
+      <c r="AZ24"/>
+      <c r="BA24">
+        <v>3000.0</v>
+      </c>
+      <c r="BB24">
+        <v>242000.0</v>
+      </c>
+      <c r="BC24">
+        <v>713000.0</v>
+      </c>
+      <c r="BD24">
+        <v>-278000.0</v>
+      </c>
+      <c r="BE24">
+        <v>557000.0</v>
+      </c>
+      <c r="BF24">
+        <v>1698000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:58">
+      <c r="A25" t="s">
+        <v>180</v>
+      </c>
+      <c r="B25">
+        <v>-692000.0</v>
+      </c>
+      <c r="C25">
+        <v>17622000.0</v>
+      </c>
+      <c r="D25">
+        <v>1732000.0</v>
+      </c>
+      <c r="E25">
+        <v>-1160000.0</v>
+      </c>
+      <c r="F25">
+        <v>3545000.0</v>
+      </c>
+      <c r="G25">
+        <v>10075000.0</v>
+      </c>
+      <c r="H25">
+        <v>-9215000.0</v>
+      </c>
+      <c r="I25">
+        <v>3404000.0</v>
+      </c>
+      <c r="J25">
+        <v>-76109000.0</v>
+      </c>
+      <c r="K25">
+        <v>14008000.0</v>
+      </c>
+      <c r="L25">
+        <v>17294000.0</v>
+      </c>
+      <c r="M25">
+        <v>3184000.0</v>
+      </c>
+      <c r="N25">
+        <v>6006000.0</v>
+      </c>
+      <c r="O25">
+        <v>1820000.0</v>
+      </c>
+      <c r="P25">
+        <v>17496000.0</v>
+      </c>
+      <c r="Q25">
+        <v>-16858000.0</v>
+      </c>
+      <c r="R25">
+        <v>-1222000.0</v>
+      </c>
+      <c r="S25">
+        <v>-8647000.0</v>
+      </c>
+      <c r="T25">
+        <v>3163000.0</v>
+      </c>
+      <c r="U25">
+        <v>-2496000.0</v>
+      </c>
+      <c r="V25">
+        <v>-6789000.0</v>
+      </c>
+      <c r="W25">
+        <v>-3453000.0</v>
+      </c>
+      <c r="X25">
+        <v>1754000.0</v>
+      </c>
+      <c r="Y25">
+        <v>-5539000.0</v>
+      </c>
+      <c r="Z25">
+        <v>-716000.0</v>
+      </c>
+      <c r="AA25">
+        <v>-7251000.0</v>
+      </c>
+      <c r="AB25">
+        <v>491000.0</v>
+      </c>
+      <c r="AC25">
+        <v>-16135000.0</v>
+      </c>
+      <c r="AD25">
+        <v>-3626000.0</v>
+      </c>
+      <c r="AE25">
+        <v>-23732000.0</v>
+      </c>
+      <c r="AF25">
+        <v>1050000.0</v>
+      </c>
+      <c r="AG25">
+        <v>-1036000.0</v>
+      </c>
+      <c r="AH25">
+        <v>-17921000.0</v>
+      </c>
+      <c r="AI25">
+        <v>-11078000.0</v>
+      </c>
+      <c r="AJ25">
+        <v>-8187000.0</v>
+      </c>
+      <c r="AK25">
+        <v>-6271000.0</v>
+      </c>
+      <c r="AL25">
+        <v>-4682000.0</v>
+      </c>
+      <c r="AM25">
+        <v>-12867000.0</v>
+      </c>
+      <c r="AN25">
+        <v>-3149000.0</v>
+      </c>
+      <c r="AO25">
+        <v>-5490000.0</v>
+      </c>
+      <c r="AP25">
+        <v>-5245000.0</v>
+      </c>
+      <c r="AQ25">
+        <v>19571000.0</v>
+      </c>
+      <c r="AR25">
+        <v>-3269000.0</v>
+      </c>
+      <c r="AS25">
+        <v>-35007000.0</v>
+      </c>
+      <c r="AT25">
+        <v>-8632000.0</v>
+      </c>
+      <c r="AU25">
+        <v>-19562000.0</v>
+      </c>
+      <c r="AV25">
+        <v>-2987000.0</v>
+      </c>
+      <c r="AW25">
+        <v>4905000.0</v>
+      </c>
+      <c r="AX25">
+        <v>2130000.0</v>
+      </c>
+      <c r="AY25">
+        <v>-3299000.0</v>
+      </c>
+      <c r="AZ25">
+        <v>-3472000.0</v>
+      </c>
+      <c r="BA25">
+        <v>-12494000.0</v>
+      </c>
+      <c r="BB25">
+        <v>8177000.0</v>
+      </c>
+      <c r="BC25">
+        <v>1419000.0</v>
+      </c>
+      <c r="BD25">
+        <v>-3907000.0</v>
+      </c>
+      <c r="BE25">
+        <v>-2698000.0</v>
+      </c>
+      <c r="BF25">
+        <v>12073000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:58">
+      <c r="A26" t="s">
+        <v>181</v>
+      </c>
+      <c r="B26">
         <v>0.0</v>
       </c>
-      <c r="H24">
-[...180 lines deleted...]
-      <c r="C26"/>
+      <c r="C26">
+        <v>-1044999.0</v>
+      </c>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26"/>
-      <c r="G26"/>
+      <c r="F26">
+        <v>-8368000.0</v>
+      </c>
+      <c r="G26">
+        <v>-8703000.0</v>
+      </c>
       <c r="H26"/>
       <c r="I26"/>
-      <c r="J26"/>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-      <c r="N26"/>
-      <c r="O26"/>
+      <c r="N26">
+        <v>0.0</v>
+      </c>
+      <c r="O26">
+        <v>0.0</v>
+      </c>
       <c r="P26"/>
       <c r="Q26"/>
-      <c r="R26"/>
-[...6 lines deleted...]
-      <c r="Y26"/>
+      <c r="R26">
+        <v>-806000.0</v>
+      </c>
+      <c r="S26">
+        <v>-737000.0</v>
+      </c>
+      <c r="T26">
+        <v>0.0</v>
+      </c>
+      <c r="U26">
+        <v>0.0</v>
+      </c>
+      <c r="V26">
+        <v>88724000.0</v>
+      </c>
+      <c r="W26">
+        <v>88724000.0</v>
+      </c>
+      <c r="X26">
+        <v>88724000.0</v>
+      </c>
+      <c r="Y26">
+        <v>88724000.0</v>
+      </c>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
-      <c r="AV26"/>
+      <c r="AV26">
+        <v>-5000.0</v>
+      </c>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
-      <c r="BA26"/>
-      <c r="BB26"/>
+      <c r="BA26">
+        <v>-1053000.0</v>
+      </c>
+      <c r="BB26">
+        <v>-8038000.0</v>
+      </c>
       <c r="BC26"/>
-      <c r="BD26"/>
-[...2 lines deleted...]
-    <row r="27" spans="1:57">
+      <c r="BD26">
+        <v>-191000.0</v>
+      </c>
+      <c r="BE26">
+        <v>-2944000.0</v>
+      </c>
+      <c r="BF26"/>
+    </row>
+    <row r="27" spans="1:58">
       <c r="A27" t="s">
-        <v>47</v>
+        <v>182</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -6630,15415 +22287,577 @@
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
-    </row>
-    <row r="28" spans="1:57">
+      <c r="BF27"/>
+    </row>
+    <row r="28" spans="1:58">
       <c r="A28" t="s">
-        <v>48</v>
+        <v>183</v>
       </c>
       <c r="B28">
-        <v>-430045000.0</v>
+        <v>-75705000.0</v>
       </c>
       <c r="C28">
-        <v>-281533000.0</v>
+        <v>47512000.0</v>
       </c>
       <c r="D28">
-        <v>-345172000.0</v>
+        <v>5327000.0</v>
       </c>
       <c r="E28">
-        <v>-420605000.0</v>
+        <v>15748000.0</v>
       </c>
       <c r="F28">
-        <v>-396800000.0</v>
+        <v>-94395000.0</v>
       </c>
       <c r="G28">
-        <v>-972640000.0</v>
+        <v>-22858000.0</v>
       </c>
       <c r="H28">
-        <v>-982462000.0</v>
+        <v>37109000.0</v>
       </c>
       <c r="I28">
-        <v>-935744000.0</v>
+        <v>-14343000.0</v>
       </c>
       <c r="J28">
-        <v>-912388000.0</v>
+        <v>-94470000.0</v>
       </c>
       <c r="K28">
-        <v>-848553000.0</v>
+        <v>-48303000.0</v>
       </c>
       <c r="L28">
-        <v>-776467000.0</v>
+        <v>-61474000.0</v>
       </c>
       <c r="M28">
-        <v>-787382000.0</v>
+        <v>-66767000.0</v>
       </c>
       <c r="N28">
-        <v>-789637000.0</v>
+        <v>-58897000.0</v>
       </c>
       <c r="O28">
-        <v>-815193000.0</v>
+        <v>-2291000.0</v>
       </c>
       <c r="P28">
-        <v>-745209000.0</v>
+        <v>17131000.0</v>
       </c>
       <c r="Q28">
-        <v>-824670000.0</v>
+        <v>-2661000.0</v>
       </c>
       <c r="R28">
-        <v>-865260000.0</v>
+        <v>-67400000.0</v>
       </c>
       <c r="S28">
-        <v>-889975000.0</v>
+        <v>17944000.0</v>
       </c>
       <c r="T28">
-        <v>-877115000.0</v>
+        <v>8559000.0</v>
       </c>
       <c r="U28">
-        <v>-902054000.0</v>
+        <v>44332000.0</v>
       </c>
       <c r="V28">
-        <v>-893094000.0</v>
+        <v>-49488000.0</v>
       </c>
       <c r="W28">
-        <v>-917565000.0</v>
+        <v>31122000.0</v>
       </c>
       <c r="X28">
-        <v>-799388000.0</v>
+        <v>-490000.0</v>
       </c>
       <c r="Y28">
-        <v>-782622000.0</v>
+        <v>99215000.0</v>
       </c>
       <c r="Z28">
-        <v>-771188000.0</v>
+        <v>-44175000.0</v>
       </c>
       <c r="AA28">
-        <v>-732773000.0</v>
+        <v>10181000.0</v>
       </c>
       <c r="AB28">
-        <v>-713386000.0</v>
+        <v>-28628000.0</v>
       </c>
       <c r="AC28">
-        <v>-688584000.0</v>
+        <v>-8382000.0</v>
       </c>
       <c r="AD28">
-        <v>-677245000.0</v>
+        <v>-89339000.0</v>
       </c>
       <c r="AE28">
-        <v>-643909000.0</v>
+        <v>-22641000.0</v>
       </c>
       <c r="AF28">
-        <v>-572591000.0</v>
+        <v>-44510000.0</v>
       </c>
       <c r="AG28">
-        <v>-554310000.0</v>
+        <v>10183000.0</v>
       </c>
       <c r="AH28">
-        <v>-547422000.0</v>
+        <v>-5029000.0</v>
       </c>
       <c r="AI28">
-        <v>-541931000.0</v>
+        <v>-5561000.0</v>
       </c>
       <c r="AJ28">
-        <v>-443790000.0</v>
+        <v>-36318000.0</v>
       </c>
       <c r="AK28">
-        <v>-419739000.0</v>
+        <v>-40938000.0</v>
       </c>
       <c r="AL28">
-        <v>-386958000.0</v>
+        <v>-18062000.0</v>
       </c>
       <c r="AM28">
-        <v>-334956000.0</v>
+        <v>43334000.0</v>
       </c>
       <c r="AN28">
-        <v>-284042000.0</v>
+        <v>-31424000.0</v>
       </c>
       <c r="AO28">
-        <v>-181367000.0</v>
+        <v>-9323000.0</v>
       </c>
       <c r="AP28">
-        <v>-182492000.0</v>
+        <v>-74993000.0</v>
       </c>
       <c r="AQ28">
-        <v>-141884000.0</v>
+        <v>24770000.0</v>
       </c>
       <c r="AR28">
-        <v>-58422000.0</v>
+        <v>-43961000.0</v>
       </c>
       <c r="AS28">
-        <v>-63891000.0</v>
+        <v>-30251000.0</v>
       </c>
       <c r="AT28">
-        <v>-18726000.0</v>
+        <v>-59582000.0</v>
       </c>
       <c r="AU28">
-        <v>-9441000.0</v>
+        <v>3598000.0</v>
       </c>
       <c r="AV28">
-        <v>15328000.0</v>
+        <v>-2067000.0</v>
       </c>
       <c r="AW28">
-        <v>31506000.0</v>
+        <v>-5816000.0</v>
       </c>
       <c r="AX28">
-        <v>55471000.0</v>
+        <v>-39536000.0</v>
       </c>
       <c r="AY28">
-        <v>93685000.0</v>
+        <v>-39967000.0</v>
       </c>
       <c r="AZ28">
-        <v>148685000.0</v>
+        <v>-49046000.0</v>
       </c>
       <c r="BA28">
-        <v>153792000.0</v>
+        <v>-28353000.0</v>
       </c>
       <c r="BB28">
-        <v>162006000.0</v>
-[...1 lines deleted...]
-      <c r="BC28"/>
+        <v>-28003000.0</v>
+      </c>
+      <c r="BC28">
+        <v>-37095000.0</v>
+      </c>
       <c r="BD28">
-        <v>159342000.0</v>
+        <v>13814000.0</v>
       </c>
       <c r="BE28">
-        <v>161056000.0</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:57">
+        <v>-10220000.0</v>
+      </c>
+      <c r="BF28">
+        <v>-23106000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:58">
       <c r="A29" t="s">
-        <v>49</v>
+        <v>184</v>
       </c>
       <c r="B29">
-        <v>2312878000.0</v>
+        <v>15877000.0</v>
       </c>
       <c r="C29">
-        <v>2259485000.0</v>
+        <v>104358000.0</v>
       </c>
       <c r="D29">
-        <v>2183886000.0</v>
+        <v>179676000.0</v>
       </c>
       <c r="E29">
-        <v>2251303000.0</v>
+        <v>142012000.0</v>
       </c>
       <c r="F29">
-        <v>2235671000.0</v>
+        <v>148268000.0</v>
       </c>
       <c r="G29">
-        <v>2107123000.0</v>
+        <v>101243000.0</v>
       </c>
       <c r="H29">
-        <v>2183197000.0</v>
+        <v>98446000.0</v>
       </c>
       <c r="I29">
-        <v>2242288000.0</v>
+        <v>107738000.0</v>
       </c>
       <c r="J29">
-        <v>2235306000.0</v>
+        <v>167613000.0</v>
       </c>
       <c r="K29">
-        <v>2229573000.0</v>
+        <v>114358000.0</v>
       </c>
       <c r="L29">
-        <v>2266482000.0</v>
+        <v>125244000.0</v>
       </c>
       <c r="M29">
-        <v>2290529000.0</v>
+        <v>125750000.0</v>
       </c>
       <c r="N29">
-        <v>2282563000.0</v>
+        <v>112669000.0</v>
       </c>
       <c r="O29">
-        <v>2246339000.0</v>
+        <v>43126000.0</v>
       </c>
       <c r="P29">
-        <v>2193483000.0</v>
+        <v>76950000.0</v>
       </c>
       <c r="Q29">
-        <v>2166725000.0</v>
+        <v>153573000.0</v>
       </c>
       <c r="R29">
-        <v>2049052000.0</v>
+        <v>88975000.0</v>
       </c>
       <c r="S29">
-        <v>1921752000.0</v>
+        <v>131127000.0</v>
       </c>
       <c r="T29">
-        <v>1781254000.0</v>
+        <v>320450000.0</v>
       </c>
       <c r="U29">
-        <v>1734972000.0</v>
+        <v>166273000.0</v>
       </c>
       <c r="V29">
-        <v>1609157000.0</v>
+        <v>150963000.0</v>
       </c>
       <c r="W29">
-        <v>1533533000.0</v>
+        <v>183623000.0</v>
       </c>
       <c r="X29">
-        <v>1390157000.0</v>
+        <v>117097000.0</v>
       </c>
       <c r="Y29">
-        <v>1378042000.0</v>
-[...34 lines deleted...]
-    <row r="30" spans="1:57">
+        <v>115476000.0</v>
+      </c>
+      <c r="Z29">
+        <v>118103000.0</v>
+      </c>
+      <c r="AA29">
+        <v>32934000.0</v>
+      </c>
+      <c r="AB29">
+        <v>151525000.0</v>
+      </c>
+      <c r="AC29">
+        <v>120294000.0</v>
+      </c>
+      <c r="AD29">
+        <v>90050000.0</v>
+      </c>
+      <c r="AE29">
+        <v>55542000.0</v>
+      </c>
+      <c r="AF29">
+        <v>112052000.0</v>
+      </c>
+      <c r="AG29">
+        <v>146373000.0</v>
+      </c>
+      <c r="AH29">
+        <v>72934000.0</v>
+      </c>
+      <c r="AI29">
+        <v>70883000.0</v>
+      </c>
+      <c r="AJ29">
+        <v>102284000.0</v>
+      </c>
+      <c r="AK29">
+        <v>128235000.0</v>
+      </c>
+      <c r="AL29">
+        <v>105004000.0</v>
+      </c>
+      <c r="AM29">
+        <v>88864000.0</v>
+      </c>
+      <c r="AN29">
+        <v>94301000.0</v>
+      </c>
+      <c r="AO29">
+        <v>69634000.0</v>
+      </c>
+      <c r="AP29">
+        <v>158838000.0</v>
+      </c>
+      <c r="AQ29">
+        <v>25224000.0</v>
+      </c>
+      <c r="AR29">
+        <v>97270000.0</v>
+      </c>
+      <c r="AS29">
+        <v>132874000.0</v>
+      </c>
+      <c r="AT29">
+        <v>87783000.0</v>
+      </c>
+      <c r="AU29">
+        <v>76348000.0</v>
+      </c>
+      <c r="AV29">
+        <v>72999000.0</v>
+      </c>
+      <c r="AW29">
+        <v>70204000.0</v>
+      </c>
+      <c r="AX29">
+        <v>79037000.0</v>
+      </c>
+      <c r="AY29">
+        <v>43924000.0</v>
+      </c>
+      <c r="AZ29">
+        <v>71003000.0</v>
+      </c>
+      <c r="BA29">
+        <v>69307000.0</v>
+      </c>
+      <c r="BB29">
+        <v>39607000.0</v>
+      </c>
+      <c r="BC29">
+        <v>34501000.0</v>
+      </c>
+      <c r="BD29">
+        <v>3316000.0</v>
+      </c>
+      <c r="BE29">
+        <v>71564000.0</v>
+      </c>
+      <c r="BF29">
+        <v>93286000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:58">
       <c r="A30" t="s">
-        <v>50</v>
+        <v>185</v>
       </c>
       <c r="B30">
-        <v>410985000.0</v>
+        <v>-31378000.0</v>
       </c>
       <c r="C30">
-        <v>384673000.0</v>
+        <v>-407624000.0</v>
       </c>
       <c r="D30">
-        <v>393862000.0</v>
+        <v>-3275000.0</v>
       </c>
       <c r="E30">
-        <v>359374000.0</v>
+        <v>-205404000.0</v>
       </c>
       <c r="F30">
-        <v>357256000.0</v>
+        <v>-147730000.0</v>
       </c>
       <c r="G30">
-        <v>346222000.0</v>
+        <v>-69050000.0</v>
       </c>
       <c r="H30">
-        <v>322990000.0</v>
+        <v>-644172000.0</v>
       </c>
       <c r="I30">
-        <v>334099000.0</v>
+        <v>-116701000.0</v>
       </c>
       <c r="J30">
-        <v>314112000.0</v>
+        <v>-57491000.0</v>
       </c>
       <c r="K30">
-        <v>327013000.0</v>
+        <v>-91329000.0</v>
       </c>
       <c r="L30">
-        <v>297938000.0</v>
+        <v>-21883000.0</v>
       </c>
       <c r="M30">
-        <v>294544000.0</v>
+        <v>-53625000.0</v>
       </c>
       <c r="N30">
-        <v>299493000.0</v>
+        <v>-250526000.0</v>
       </c>
       <c r="O30">
-        <v>344433000.0</v>
+        <v>-43942000.0</v>
       </c>
       <c r="P30">
-        <v>335518000.0</v>
+        <v>-61499000.0</v>
       </c>
       <c r="Q30">
-        <v>363037000.0</v>
+        <v>-86380000.0</v>
       </c>
       <c r="R30">
-        <v>361137000.0</v>
+        <v>-108970000.0</v>
       </c>
       <c r="S30">
-        <v>326495000.0</v>
+        <v>-170569000.0</v>
       </c>
       <c r="T30">
-        <v>269429000.0</v>
+        <v>-308115000.0</v>
       </c>
       <c r="U30">
-        <v>315651000.0</v>
+        <v>-154465000.0</v>
       </c>
       <c r="V30">
-        <v>315399000.0</v>
+        <v>-126473000.0</v>
       </c>
       <c r="W30">
-        <v>274157000.0</v>
+        <v>-179127000.0</v>
       </c>
       <c r="X30">
-        <v>247526000.0</v>
+        <v>-107513000.0</v>
       </c>
       <c r="Y30">
-        <v>233399000.0</v>
+        <v>-81524000.0</v>
       </c>
       <c r="Z30">
-        <v>231726000.0</v>
+        <v>-61051000.0</v>
       </c>
       <c r="AA30">
-        <v>225856000.0</v>
+        <v>-28712000.0</v>
       </c>
       <c r="AB30">
-        <v>177577000.0</v>
-[...3 lines deleted...]
-      <c r="AE30"/>
+        <v>-79261000.0</v>
+      </c>
+      <c r="AC30">
+        <v>-65290000.0</v>
+      </c>
+      <c r="AD30">
+        <v>-24329000.0</v>
+      </c>
+      <c r="AE30">
+        <v>-42270000.0</v>
+      </c>
       <c r="AF30">
-        <v>228533000.0</v>
-[...3 lines deleted...]
-      <c r="AI30"/>
+        <v>-49117000.0</v>
+      </c>
+      <c r="AG30">
+        <v>-78457000.0</v>
+      </c>
+      <c r="AH30">
+        <v>-24216000.0</v>
+      </c>
+      <c r="AI30">
+        <v>-56828000.0</v>
+      </c>
       <c r="AJ30">
-        <v>249925000.0</v>
-[...3 lines deleted...]
-      <c r="AM30"/>
+        <v>-59300000.0</v>
+      </c>
+      <c r="AK30">
+        <v>-29655000.0</v>
+      </c>
+      <c r="AL30">
+        <v>-34015000.0</v>
+      </c>
+      <c r="AM30">
+        <v>-54670000.0</v>
+      </c>
       <c r="AN30">
-        <v>181484000.0</v>
+        <v>-18811000.0</v>
       </c>
       <c r="AO30">
-        <v>295000000.0</v>
+        <v>-19280000.0</v>
       </c>
       <c r="AP30">
-        <v>234000000.0</v>
+        <v>-16432000.0</v>
       </c>
       <c r="AQ30">
-        <v>274000000.0</v>
+        <v>-31209000.0</v>
       </c>
       <c r="AR30">
-        <v>269513000.0</v>
-[...3 lines deleted...]
-      <c r="AU30"/>
+        <v>-40533000.0</v>
+      </c>
+      <c r="AS30">
+        <v>-36294000.0</v>
+      </c>
+      <c r="AT30">
+        <v>-58468000.0</v>
+      </c>
+      <c r="AU30">
+        <v>-27507000.0</v>
+      </c>
       <c r="AV30">
-        <v>178302000.0</v>
-[...3 lines deleted...]
-      <c r="AY30"/>
+        <v>-38564000.0</v>
+      </c>
+      <c r="AW30">
+        <v>-49276000.0</v>
+      </c>
+      <c r="AX30">
+        <v>-33824000.0</v>
+      </c>
+      <c r="AY30">
+        <v>-6501000.0</v>
+      </c>
       <c r="AZ30">
-        <v>207199000.0</v>
-[...3 lines deleted...]
-      <c r="BC30"/>
+        <v>-11950000.0</v>
+      </c>
+      <c r="BA30">
+        <v>-11779000.0</v>
+      </c>
+      <c r="BB30">
+        <v>-8106000.0</v>
+      </c>
+      <c r="BC30">
+        <v>12653000.0</v>
+      </c>
       <c r="BD30">
-        <v>204261000.0</v>
-[...9211 lines deleted...]
-        <v>9192000.0</v>
+        <v>-37624000.0</v>
       </c>
       <c r="BE30">
-        <v>7844000.0</v>
-[...4733 lines deleted...]
-      <c r="BC23">
         <v>-62748000.0</v>
       </c>
-      <c r="BD23">
-[...999 lines deleted...]
-      <c r="BD30">
+      <c r="BF30">
         <v>-75596000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>