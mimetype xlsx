--- v0 (2026-07-13)
+++ v1 (2026-09-11)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="161">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="162">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -250,50 +250,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
   <si>
     <t>2022-09-30</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
@@ -2788,3832 +2791,3930 @@
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AI62"/>
+  <dimension ref="A1:AJ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:35">
+    <row r="1" spans="1:36">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
       </c>
-      <c r="G1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H1" t="s">
+        <v>80</v>
+      </c>
+      <c r="I1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="J1" t="s">
         <v>81</v>
       </c>
       <c r="K1" t="s">
+        <v>82</v>
+      </c>
+      <c r="L1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="M1" t="s">
         <v>83</v>
       </c>
       <c r="N1" t="s">
         <v>84</v>
       </c>
       <c r="O1" t="s">
+        <v>85</v>
+      </c>
+      <c r="P1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="Q1" t="s">
         <v>86</v>
       </c>
       <c r="R1" t="s">
         <v>87</v>
       </c>
       <c r="S1" t="s">
+        <v>88</v>
+      </c>
+      <c r="T1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="U1" t="s">
         <v>89</v>
       </c>
       <c r="V1" t="s">
         <v>90</v>
       </c>
       <c r="W1" t="s">
+        <v>91</v>
+      </c>
+      <c r="X1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="Y1" t="s">
         <v>92</v>
       </c>
       <c r="Z1" t="s">
         <v>93</v>
       </c>
       <c r="AA1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AC1" t="s">
         <v>95</v>
       </c>
       <c r="AD1" t="s">
         <v>96</v>
       </c>
       <c r="AE1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AF1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AG1" t="s">
         <v>98</v>
       </c>
       <c r="AH1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AI1" t="s">
         <v>10</v>
       </c>
-      <c r="AI1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:35">
+      <c r="AJ1" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
-      <c r="H2">
+      <c r="H2"/>
+      <c r="I2">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>601000.0</v>
       </c>
       <c r="J2">
         <v>601000.0</v>
       </c>
       <c r="K2">
-        <v>2000.0</v>
+        <v>601000.0</v>
       </c>
       <c r="L2">
         <v>2000.0</v>
       </c>
       <c r="M2">
-        <v>98000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="N2">
         <v>98000.0</v>
       </c>
       <c r="O2">
-        <v>155000.0</v>
+        <v>98000.0</v>
       </c>
       <c r="P2">
         <v>155000.0</v>
       </c>
       <c r="Q2">
-        <v>45000.0</v>
+        <v>155000.0</v>
       </c>
       <c r="R2">
         <v>45000.0</v>
       </c>
       <c r="S2">
-        <v>3037000.0</v>
+        <v>45000.0</v>
       </c>
       <c r="T2">
         <v>3037000.0</v>
       </c>
       <c r="U2">
-        <v>15170000.0</v>
+        <v>3037000.0</v>
       </c>
       <c r="V2">
         <v>15170000.0</v>
       </c>
       <c r="W2">
-        <v>3121000.0</v>
+        <v>15170000.0</v>
       </c>
       <c r="X2">
         <v>3121000.0</v>
       </c>
       <c r="Y2">
-        <v>9426000.0</v>
+        <v>3121000.0</v>
       </c>
       <c r="Z2">
         <v>9426000.0</v>
       </c>
       <c r="AA2">
-        <v>2858000.0</v>
+        <v>9426000.0</v>
       </c>
       <c r="AB2">
         <v>2858000.0</v>
       </c>
       <c r="AC2">
-        <v>6632000.0</v>
+        <v>2858000.0</v>
       </c>
       <c r="AD2">
         <v>6632000.0</v>
       </c>
-      <c r="AE2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE2">
+        <v>6632000.0</v>
+      </c>
+      <c r="AF2"/>
       <c r="AG2">
         <v>5039000.0</v>
       </c>
       <c r="AH2">
-        <v>1505000.0</v>
+        <v>5039000.0</v>
       </c>
       <c r="AI2">
         <v>1505000.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:35">
+      <c r="AJ2">
+        <v>1505000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:36">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
-    </row>
-    <row r="4" spans="1:35">
+      <c r="AJ3"/>
+    </row>
+    <row r="4" spans="1:36">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
-    </row>
-    <row r="5" spans="1:35">
+      <c r="AJ4"/>
+    </row>
+    <row r="5" spans="1:36">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
-    </row>
-    <row r="6" spans="1:35">
+      <c r="AJ5"/>
+    </row>
+    <row r="6" spans="1:36">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
-    </row>
-    <row r="7" spans="1:35">
+      <c r="AJ6"/>
+    </row>
+    <row r="7" spans="1:36">
       <c r="A7" t="s">
         <v>20</v>
       </c>
       <c r="B7">
+        <v>98000.0</v>
+      </c>
+      <c r="C7">
         <v>134000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>170000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>205000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>239000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>0.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>71000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>139000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>207000.0</v>
       </c>
-      <c r="J7"/>
-      <c r="K7">
+      <c r="K7"/>
+      <c r="L7">
         <v>272000.0</v>
       </c>
-      <c r="L7"/>
-      <c r="M7">
+      <c r="M7"/>
+      <c r="N7">
         <v>338000.0</v>
       </c>
-      <c r="N7"/>
-      <c r="O7">
+      <c r="O7"/>
+      <c r="P7">
         <v>1411000.0</v>
       </c>
-      <c r="P7"/>
-      <c r="Q7">
+      <c r="Q7"/>
+      <c r="R7">
         <v>203000.0</v>
       </c>
-      <c r="R7"/>
-      <c r="S7">
+      <c r="S7"/>
+      <c r="T7">
         <v>754000.0</v>
       </c>
-      <c r="T7"/>
-      <c r="U7">
+      <c r="U7"/>
+      <c r="V7">
         <v>1348000.0</v>
       </c>
-      <c r="V7"/>
-      <c r="W7">
+      <c r="W7"/>
+      <c r="X7">
         <v>1506000.0</v>
       </c>
-      <c r="X7"/>
-      <c r="Y7">
+      <c r="Y7"/>
+      <c r="Z7">
         <v>1680000.0</v>
       </c>
-      <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
-    </row>
-    <row r="8" spans="1:35">
+      <c r="AJ7"/>
+    </row>
+    <row r="8" spans="1:36">
       <c r="A8" t="s">
         <v>21</v>
       </c>
       <c r="B8">
-        <v>101634000.0</v>
+        <v>102824000.0</v>
       </c>
       <c r="C8">
         <v>101634000.0</v>
       </c>
       <c r="D8">
         <v>101634000.0</v>
       </c>
       <c r="E8">
         <v>101634000.0</v>
       </c>
       <c r="F8">
-        <v>99504000.0</v>
+        <v>101634000.0</v>
       </c>
       <c r="G8">
         <v>99504000.0</v>
       </c>
       <c r="H8">
+        <v>99504000.0</v>
+      </c>
+      <c r="I8">
         <v>98834000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>98456000.0</v>
       </c>
-      <c r="J8"/>
-      <c r="K8">
+      <c r="K8"/>
+      <c r="L8">
         <v>98386000.0</v>
       </c>
-      <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>96713000.0</v>
       </c>
-      <c r="N8"/>
-      <c r="O8">
+      <c r="O8"/>
+      <c r="P8">
         <v>298595000.0</v>
       </c>
-      <c r="P8"/>
-      <c r="Q8">
+      <c r="Q8"/>
+      <c r="R8">
         <v>284740000.0</v>
       </c>
-      <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
-    </row>
-    <row r="9" spans="1:35">
+      <c r="AJ8"/>
+    </row>
+    <row r="9" spans="1:36">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
-    </row>
-    <row r="10" spans="1:35">
+      <c r="AJ9"/>
+    </row>
+    <row r="10" spans="1:36">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10">
+        <v>738000.0</v>
+      </c>
+      <c r="C10">
         <v>341000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>493000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>808000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1168000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>140000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>262000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>401000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1107000.0</v>
       </c>
-      <c r="J10"/>
-      <c r="K10">
+      <c r="K10"/>
+      <c r="L10">
         <v>2217000.0</v>
       </c>
-      <c r="L10"/>
-      <c r="M10">
+      <c r="M10"/>
+      <c r="N10">
         <v>1103000.0</v>
       </c>
-      <c r="N10"/>
-      <c r="O10">
+      <c r="O10"/>
+      <c r="P10">
         <v>6215000.0</v>
       </c>
-      <c r="P10"/>
-      <c r="Q10">
+      <c r="Q10"/>
+      <c r="R10">
         <v>9766000.0</v>
       </c>
-      <c r="R10"/>
-      <c r="S10">
+      <c r="S10"/>
+      <c r="T10">
         <v>2635000.0</v>
       </c>
-      <c r="T10"/>
-      <c r="U10">
+      <c r="U10"/>
+      <c r="V10">
         <v>1888000.0</v>
       </c>
-      <c r="V10"/>
-      <c r="W10">
+      <c r="W10"/>
+      <c r="X10">
         <v>1735000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>435000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>2021000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1902000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>7153000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>6853000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>5710000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>4166000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>7817000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3680000.0</v>
       </c>
       <c r="AG10">
         <v>3680000.0</v>
       </c>
       <c r="AH10">
-        <v>7591000.0</v>
+        <v>3680000.0</v>
       </c>
       <c r="AI10">
         <v>7591000.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:35">
+      <c r="AJ10">
+        <v>7591000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:36">
       <c r="A11" t="s">
         <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
-    </row>
-    <row r="12" spans="1:35">
+      <c r="AJ11"/>
+    </row>
+    <row r="12" spans="1:36">
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
-      <c r="S12">
+      <c r="S12"/>
+      <c r="T12">
         <v>2635000.0</v>
       </c>
-      <c r="T12"/>
-      <c r="U12">
+      <c r="U12"/>
+      <c r="V12">
         <v>1888000.0</v>
       </c>
-      <c r="V12"/>
-      <c r="W12">
+      <c r="W12"/>
+      <c r="X12">
         <v>1735000.0</v>
       </c>
-      <c r="X12"/>
-      <c r="Y12">
+      <c r="Y12"/>
+      <c r="Z12">
         <v>2021000.0</v>
       </c>
-      <c r="Z12"/>
-      <c r="AA12">
+      <c r="AA12"/>
+      <c r="AB12">
         <v>7153000.0</v>
       </c>
-      <c r="AB12"/>
-      <c r="AC12">
+      <c r="AC12"/>
+      <c r="AD12">
         <v>5710000.0</v>
       </c>
-      <c r="AD12"/>
-      <c r="AE12">
+      <c r="AE12"/>
+      <c r="AF12">
         <v>7817000.0</v>
       </c>
-      <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
-    </row>
-    <row r="13" spans="1:35">
+      <c r="AJ12"/>
+    </row>
+    <row r="13" spans="1:36">
       <c r="A13" t="s">
         <v>26</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
-      <c r="I13">
-[...1 lines deleted...]
-      </c>
+      <c r="I13"/>
       <c r="J13">
         <v>98456000.0</v>
       </c>
       <c r="K13">
-        <v>98386000.0</v>
+        <v>98456000.0</v>
       </c>
       <c r="L13">
         <v>98386000.0</v>
       </c>
       <c r="M13">
-        <v>96713000.0</v>
+        <v>98386000.0</v>
       </c>
       <c r="N13">
         <v>96713000.0</v>
       </c>
       <c r="O13">
-        <v>298595000.0</v>
+        <v>96713000.0</v>
       </c>
       <c r="P13">
         <v>298595000.0</v>
       </c>
       <c r="Q13">
-        <v>284740000.0</v>
+        <v>298595000.0</v>
       </c>
       <c r="R13">
         <v>284740000.0</v>
       </c>
       <c r="S13">
-        <v>265102000.0</v>
+        <v>284740000.0</v>
       </c>
       <c r="T13">
         <v>265102000.0</v>
       </c>
       <c r="U13">
-        <v>259101000.0</v>
+        <v>265102000.0</v>
       </c>
       <c r="V13">
         <v>259101000.0</v>
       </c>
       <c r="W13">
-        <v>257987000.0</v>
+        <v>259101000.0</v>
       </c>
       <c r="X13">
         <v>257987000.0</v>
       </c>
       <c r="Y13">
         <v>257987000.0</v>
       </c>
       <c r="Z13">
         <v>257987000.0</v>
       </c>
       <c r="AA13">
-        <v>248600000.0</v>
+        <v>257987000.0</v>
       </c>
       <c r="AB13">
         <v>248600000.0</v>
       </c>
       <c r="AC13">
-        <v>247780000.0</v>
+        <v>248600000.0</v>
       </c>
       <c r="AD13">
         <v>247780000.0</v>
       </c>
       <c r="AE13">
         <v>247780000.0</v>
       </c>
       <c r="AF13">
-        <v>106092000.0</v>
+        <v>247780000.0</v>
       </c>
       <c r="AG13">
         <v>106092000.0</v>
       </c>
       <c r="AH13">
         <v>106092000.0</v>
       </c>
       <c r="AI13">
         <v>106092000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:35">
+      <c r="AJ13">
+        <v>106092000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:36">
       <c r="A14" t="s">
         <v>27</v>
       </c>
       <c r="B14">
-        <v>5670582101.0</v>
+        <v>6020582101.0</v>
       </c>
       <c r="C14">
         <v>5670582101.0</v>
       </c>
       <c r="D14">
         <v>5670582101.0</v>
       </c>
       <c r="E14">
         <v>5670582101.0</v>
       </c>
       <c r="F14">
-        <v>5000582101.0</v>
+        <v>5670582101.0</v>
       </c>
       <c r="G14">
         <v>5000582101.0</v>
       </c>
       <c r="H14">
+        <v>5000582101.0</v>
+      </c>
+      <c r="I14">
         <v>4791832101.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>4728832101.0</v>
       </c>
-      <c r="J14"/>
-      <c r="K14">
+      <c r="K14"/>
+      <c r="L14">
         <v>4720082101.0</v>
       </c>
-      <c r="L14"/>
-      <c r="M14">
+      <c r="M14"/>
+      <c r="N14">
         <v>4550082101.0</v>
       </c>
-      <c r="N14"/>
-      <c r="O14">
+      <c r="O14"/>
+      <c r="P14">
         <v>4550082101.0</v>
       </c>
-      <c r="P14"/>
-      <c r="Q14">
+      <c r="Q14"/>
+      <c r="R14">
         <v>4366557197.0</v>
       </c>
-      <c r="R14"/>
-      <c r="S14">
+      <c r="S14"/>
+      <c r="T14">
         <v>1663993116.0</v>
       </c>
-      <c r="T14"/>
-      <c r="U14">
+      <c r="U14"/>
+      <c r="V14">
         <v>1319962813.0</v>
       </c>
-      <c r="V14"/>
-      <c r="W14">
+      <c r="W14"/>
+      <c r="X14">
         <v>1244282813.0</v>
       </c>
-      <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
-    </row>
-    <row r="15" spans="1:35">
+      <c r="AJ14"/>
+    </row>
+    <row r="15" spans="1:36">
       <c r="A15" t="s">
         <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
-    </row>
-    <row r="16" spans="1:35">
+      <c r="AJ15"/>
+    </row>
+    <row r="16" spans="1:36">
       <c r="A16" t="s">
         <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
-    </row>
-    <row r="17" spans="1:35">
+      <c r="AJ16"/>
+    </row>
+    <row r="17" spans="1:36">
       <c r="A17" t="s">
         <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
-    </row>
-    <row r="18" spans="1:35">
+      <c r="AJ17"/>
+    </row>
+    <row r="18" spans="1:36">
       <c r="A18" t="s">
         <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
-    </row>
-    <row r="19" spans="1:35">
+      <c r="AJ18"/>
+    </row>
+    <row r="19" spans="1:36">
       <c r="A19" t="s">
         <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
-    </row>
-    <row r="20" spans="1:35">
+      <c r="AJ19"/>
+    </row>
+    <row r="20" spans="1:36">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
+      <c r="C20"/>
+      <c r="D20">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>930000.0</v>
       </c>
       <c r="E20">
         <v>930000.0</v>
       </c>
       <c r="F20">
+        <v>930000.0</v>
+      </c>
+      <c r="G20">
         <v>927000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>2130000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>2127000.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
-      <c r="K20">
+      <c r="K20"/>
+      <c r="L20">
         <v>2127000.0</v>
       </c>
-      <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>10226000.0</v>
       </c>
-      <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
-    </row>
-    <row r="21" spans="1:35">
+      <c r="AJ20"/>
+    </row>
+    <row r="21" spans="1:36">
       <c r="A21" t="s">
         <v>34</v>
       </c>
       <c r="B21">
         <v>858000.0</v>
       </c>
       <c r="C21">
         <v>858000.0</v>
       </c>
       <c r="D21">
-        <v>960000.0</v>
+        <v>858000.0</v>
       </c>
       <c r="E21">
         <v>960000.0</v>
       </c>
       <c r="F21">
+        <v>960000.0</v>
+      </c>
+      <c r="G21">
         <v>965000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>980000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>996000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>279000.0</v>
       </c>
-      <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-      <c r="O21">
+      <c r="O21"/>
+      <c r="P21">
         <v>1281000.0</v>
       </c>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
-    </row>
-    <row r="22" spans="1:35">
+      <c r="AJ21"/>
+    </row>
+    <row r="22" spans="1:36">
       <c r="A22" t="s">
         <v>35</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
-      <c r="K22">
+      <c r="K22"/>
+      <c r="L22">
         <v>0.0</v>
       </c>
-      <c r="L22"/>
-      <c r="M22">
+      <c r="M22"/>
+      <c r="N22">
         <v>0.0</v>
       </c>
-      <c r="N22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="O22"/>
       <c r="P22">
         <v>151000.0</v>
       </c>
       <c r="Q22">
-        <v>308000.0</v>
+        <v>151000.0</v>
       </c>
       <c r="R22">
         <v>308000.0</v>
       </c>
       <c r="S22">
-        <v>317000.0</v>
+        <v>308000.0</v>
       </c>
       <c r="T22">
         <v>317000.0</v>
       </c>
       <c r="U22">
-        <v>2120000.0</v>
+        <v>317000.0</v>
       </c>
       <c r="V22">
         <v>2120000.0</v>
       </c>
       <c r="W22">
-        <v>651000.0</v>
+        <v>2120000.0</v>
       </c>
       <c r="X22">
         <v>651000.0</v>
       </c>
       <c r="Y22">
-        <v>1378000.0</v>
+        <v>651000.0</v>
       </c>
       <c r="Z22">
         <v>1378000.0</v>
       </c>
       <c r="AA22">
-        <v>1314000.0</v>
+        <v>1378000.0</v>
       </c>
       <c r="AB22">
         <v>1314000.0</v>
       </c>
       <c r="AC22">
-        <v>1090000.0</v>
+        <v>1314000.0</v>
       </c>
       <c r="AD22">
         <v>1090000.0</v>
       </c>
       <c r="AE22">
+        <v>1090000.0</v>
+      </c>
+      <c r="AF22">
         <v>584000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>253000.0</v>
       </c>
       <c r="AG22">
         <v>253000.0</v>
       </c>
       <c r="AH22">
-        <v>289000.0</v>
+        <v>253000.0</v>
       </c>
       <c r="AI22">
         <v>289000.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:35">
+      <c r="AJ22">
+        <v>289000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:36">
       <c r="A23" t="s">
         <v>36</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
       <c r="AH23"/>
       <c r="AI23"/>
-    </row>
-    <row r="24" spans="1:35">
+      <c r="AJ23"/>
+    </row>
+    <row r="24" spans="1:36">
       <c r="A24" t="s">
         <v>37</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-      <c r="O24">
+      <c r="O24"/>
+      <c r="P24">
         <v>0.0</v>
       </c>
-      <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
-      <c r="S24">
+      <c r="S24"/>
+      <c r="T24">
         <v>0.0</v>
       </c>
-      <c r="T24"/>
-      <c r="U24">
+      <c r="U24"/>
+      <c r="V24">
         <v>4716000.0</v>
       </c>
-      <c r="V24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="W24"/>
       <c r="X24">
         <v>4458000.0</v>
       </c>
       <c r="Y24">
-        <v>4477000.0</v>
+        <v>4458000.0</v>
       </c>
       <c r="Z24">
         <v>4477000.0</v>
       </c>
       <c r="AA24">
-        <v>4444000.0</v>
+        <v>4477000.0</v>
       </c>
       <c r="AB24">
         <v>4444000.0</v>
       </c>
       <c r="AC24">
-        <v>7329000.0</v>
+        <v>4444000.0</v>
       </c>
       <c r="AD24">
         <v>7329000.0</v>
       </c>
       <c r="AE24">
+        <v>7329000.0</v>
+      </c>
+      <c r="AF24">
         <v>7494000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>205000.0</v>
       </c>
       <c r="AG24">
         <v>205000.0</v>
       </c>
-      <c r="AH24"/>
+      <c r="AH24">
+        <v>205000.0</v>
+      </c>
       <c r="AI24"/>
-    </row>
-    <row r="25" spans="1:35">
+      <c r="AJ24"/>
+    </row>
+    <row r="25" spans="1:36">
       <c r="A25" t="s">
         <v>38</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
-      <c r="S25">
+      <c r="S25"/>
+      <c r="T25">
         <v>488000.0</v>
       </c>
-      <c r="T25"/>
-      <c r="U25">
+      <c r="U25"/>
+      <c r="V25">
         <v>5572000.0</v>
       </c>
-      <c r="V25"/>
-      <c r="W25">
+      <c r="W25"/>
+      <c r="X25">
         <v>5479000.0</v>
       </c>
-      <c r="X25"/>
-      <c r="Y25">
+      <c r="Y25"/>
+      <c r="Z25">
         <v>5689000.0</v>
       </c>
-      <c r="Z25"/>
-      <c r="AA25">
+      <c r="AA25"/>
+      <c r="AB25">
         <v>5408000.0</v>
       </c>
-      <c r="AB25"/>
-      <c r="AC25">
+      <c r="AC25"/>
+      <c r="AD25">
         <v>7952000.0</v>
       </c>
-      <c r="AD25"/>
-      <c r="AE25">
+      <c r="AE25"/>
+      <c r="AF25">
         <v>7744000.0</v>
       </c>
-      <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
-    </row>
-    <row r="26" spans="1:35">
+      <c r="AJ25"/>
+    </row>
+    <row r="26" spans="1:36">
       <c r="A26" t="s">
         <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
-    </row>
-    <row r="27" spans="1:35">
+      <c r="AJ26"/>
+    </row>
+    <row r="27" spans="1:36">
       <c r="A27" t="s">
         <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
-    </row>
-    <row r="28" spans="1:35">
+      <c r="AJ27"/>
+    </row>
+    <row r="28" spans="1:36">
       <c r="A28" t="s">
         <v>41</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
-      <c r="S28">
+      <c r="S28"/>
+      <c r="T28">
         <v>8228000.0</v>
       </c>
-      <c r="T28"/>
-      <c r="U28">
+      <c r="U28"/>
+      <c r="V28">
         <v>23030000.0</v>
       </c>
-      <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
       <c r="AI28"/>
-    </row>
-    <row r="29" spans="1:35">
+      <c r="AJ28"/>
+    </row>
+    <row r="29" spans="1:36">
       <c r="A29" t="s">
         <v>42</v>
       </c>
       <c r="B29">
+        <v>1303000.0</v>
+      </c>
+      <c r="C29">
         <v>382000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>626000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2173000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2519000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1004000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2803000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2725000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>3968000.0</v>
       </c>
-      <c r="J29"/>
-      <c r="K29">
+      <c r="K29"/>
+      <c r="L29">
         <v>4626000.0</v>
       </c>
-      <c r="L29"/>
-      <c r="M29">
+      <c r="M29"/>
+      <c r="N29">
         <v>4763000.0</v>
       </c>
-      <c r="N29"/>
-      <c r="O29">
+      <c r="O29"/>
+      <c r="P29">
         <v>18063000.0</v>
       </c>
-      <c r="P29"/>
-      <c r="Q29">
+      <c r="Q29"/>
+      <c r="R29">
         <v>12290000.0</v>
       </c>
-      <c r="R29"/>
-      <c r="S29">
+      <c r="S29"/>
+      <c r="T29">
         <v>5180000.0</v>
       </c>
-      <c r="T29"/>
-      <c r="U29">
+      <c r="U29"/>
+      <c r="V29">
         <v>25136000.0</v>
       </c>
-      <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
-    </row>
-    <row r="30" spans="1:35">
+      <c r="AJ29"/>
+    </row>
+    <row r="30" spans="1:36">
       <c r="A30" t="s">
         <v>43</v>
       </c>
       <c r="B30">
-        <v>0.0</v>
+        <v>387000.0</v>
       </c>
       <c r="C30">
         <v>0.0</v>
       </c>
       <c r="D30">
+        <v>0.0</v>
+      </c>
+      <c r="E30">
         <v>62000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>70000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>61000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>86000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>12000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>305000.0</v>
       </c>
       <c r="J30">
         <v>305000.0</v>
       </c>
       <c r="K30">
-        <v>232000.0</v>
+        <v>305000.0</v>
       </c>
       <c r="L30">
         <v>232000.0</v>
       </c>
       <c r="M30">
-        <v>329000.0</v>
+        <v>232000.0</v>
       </c>
       <c r="N30">
         <v>329000.0</v>
       </c>
       <c r="O30">
-        <v>1359000.0</v>
+        <v>329000.0</v>
       </c>
       <c r="P30">
         <v>1359000.0</v>
       </c>
       <c r="Q30">
-        <v>676000.0</v>
+        <v>1359000.0</v>
       </c>
       <c r="R30">
         <v>676000.0</v>
       </c>
       <c r="S30">
-        <v>4218000.0</v>
+        <v>676000.0</v>
       </c>
       <c r="T30">
         <v>4218000.0</v>
       </c>
       <c r="U30">
-        <v>7951000.0</v>
+        <v>4218000.0</v>
       </c>
       <c r="V30">
         <v>7951000.0</v>
       </c>
       <c r="W30">
-        <v>6966000.0</v>
+        <v>7951000.0</v>
       </c>
       <c r="X30">
         <v>6966000.0</v>
       </c>
       <c r="Y30">
-        <v>11816000.0</v>
+        <v>6966000.0</v>
       </c>
       <c r="Z30">
         <v>11816000.0</v>
       </c>
       <c r="AA30">
+        <v>11816000.0</v>
+      </c>
+      <c r="AB30">
         <v>7095000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>5973000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>6769000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>7037000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>5555000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>409000.0</v>
       </c>
       <c r="AG30">
         <v>409000.0</v>
       </c>
       <c r="AH30">
-        <v>280000.0</v>
+        <v>409000.0</v>
       </c>
       <c r="AI30">
         <v>280000.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:35">
+      <c r="AJ30">
+        <v>280000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:36">
       <c r="A31" t="s">
         <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
-      <c r="I31">
-[...1 lines deleted...]
-      </c>
+      <c r="I31"/>
       <c r="J31">
         <v>1578000.0</v>
       </c>
       <c r="K31">
-        <v>2220000.0</v>
+        <v>1578000.0</v>
       </c>
       <c r="L31">
         <v>2220000.0</v>
       </c>
       <c r="M31">
-        <v>1171000.0</v>
+        <v>2220000.0</v>
       </c>
       <c r="N31">
         <v>1171000.0</v>
       </c>
       <c r="O31">
-        <v>6556000.0</v>
+        <v>1171000.0</v>
       </c>
       <c r="P31">
         <v>6556000.0</v>
       </c>
       <c r="Q31">
-        <v>12290000.0</v>
+        <v>6556000.0</v>
       </c>
       <c r="R31">
         <v>12290000.0</v>
       </c>
       <c r="S31">
-        <v>-5683000.0</v>
+        <v>12290000.0</v>
       </c>
       <c r="T31">
         <v>-5683000.0</v>
       </c>
       <c r="U31">
-        <v>218000.0</v>
+        <v>-5683000.0</v>
       </c>
       <c r="V31">
         <v>218000.0</v>
       </c>
       <c r="W31">
-        <v>5168000.0</v>
+        <v>218000.0</v>
       </c>
       <c r="X31">
         <v>5168000.0</v>
       </c>
       <c r="Y31">
-        <v>13683000.0</v>
+        <v>5168000.0</v>
       </c>
       <c r="Z31">
         <v>13683000.0</v>
       </c>
       <c r="AA31">
-        <v>11608000.0</v>
+        <v>13683000.0</v>
       </c>
       <c r="AB31">
         <v>11608000.0</v>
       </c>
       <c r="AC31">
-        <v>19777000.0</v>
+        <v>11608000.0</v>
       </c>
       <c r="AD31">
         <v>19777000.0</v>
       </c>
-      <c r="AE31"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE31">
+        <v>19777000.0</v>
+      </c>
+      <c r="AF31"/>
       <c r="AG31">
         <v>19878000.0</v>
       </c>
       <c r="AH31">
-        <v>28494000.0</v>
+        <v>19878000.0</v>
       </c>
       <c r="AI31">
         <v>28494000.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:35">
+      <c r="AJ31">
+        <v>28494000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:36">
       <c r="A32" t="s">
         <v>45</v>
       </c>
       <c r="B32">
+        <v>348000.0</v>
+      </c>
+      <c r="C32">
         <v>-608000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-375000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>179000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>525000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-857000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-357000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-534000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1449000.0</v>
       </c>
-      <c r="J32"/>
-      <c r="K32">
+      <c r="K32"/>
+      <c r="L32">
         <v>2275000.0</v>
       </c>
-      <c r="L32"/>
-      <c r="M32">
+      <c r="M32"/>
+      <c r="N32">
         <v>1384000.0</v>
       </c>
-      <c r="N32"/>
-      <c r="O32">
+      <c r="O32"/>
+      <c r="P32">
         <v>5743000.0</v>
       </c>
-      <c r="P32"/>
-      <c r="Q32">
+      <c r="Q32"/>
+      <c r="R32">
         <v>8633000.0</v>
       </c>
-      <c r="R32"/>
-      <c r="S32">
+      <c r="S32"/>
+      <c r="T32">
         <v>-9696000.0</v>
       </c>
-      <c r="T32"/>
-      <c r="U32">
+      <c r="U32"/>
+      <c r="V32">
         <v>-23799000.0</v>
       </c>
-      <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
-    </row>
-    <row r="33" spans="1:35">
+      <c r="AJ32"/>
+    </row>
+    <row r="33" spans="1:36">
       <c r="A33" t="s">
         <v>46</v>
       </c>
       <c r="B33">
+        <v>955000.0</v>
+      </c>
+      <c r="C33">
         <v>990000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1026000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>2093000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>2129000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1898000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>3199000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>3301000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>2656000.0</v>
       </c>
-      <c r="J33"/>
-      <c r="K33">
+      <c r="K33"/>
+      <c r="L33">
         <v>2760000.0</v>
       </c>
-      <c r="L33"/>
-      <c r="M33">
+      <c r="M33"/>
+      <c r="N33">
         <v>3942000.0</v>
       </c>
-      <c r="N33"/>
-      <c r="O33">
+      <c r="O33"/>
+      <c r="P33">
         <v>14670000.0</v>
       </c>
-      <c r="P33"/>
-      <c r="Q33">
+      <c r="Q33"/>
+      <c r="R33">
         <v>3775000.0</v>
       </c>
-      <c r="R33"/>
-      <c r="S33">
+      <c r="S33"/>
+      <c r="T33">
         <v>4501000.0</v>
       </c>
-      <c r="T33"/>
-      <c r="U33">
+      <c r="U33"/>
+      <c r="V33">
         <v>29589000.0</v>
       </c>
-      <c r="V33"/>
-      <c r="W33">
+      <c r="W33"/>
+      <c r="X33">
         <v>30945000.0</v>
       </c>
-      <c r="X33"/>
-      <c r="Y33">
+      <c r="Y33"/>
+      <c r="Z33">
         <v>32049000.0</v>
       </c>
-      <c r="Z33"/>
       <c r="AA33"/>
       <c r="AB33"/>
       <c r="AC33"/>
       <c r="AD33"/>
       <c r="AE33"/>
       <c r="AF33"/>
       <c r="AG33"/>
       <c r="AH33"/>
       <c r="AI33"/>
-    </row>
-    <row r="34" spans="1:35">
+      <c r="AJ33"/>
+    </row>
+    <row r="34" spans="1:36">
       <c r="A34" t="s">
         <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
-    </row>
-    <row r="35" spans="1:35">
+      <c r="AJ34"/>
+    </row>
+    <row r="35" spans="1:36">
       <c r="A35" t="s">
         <v>48</v>
       </c>
       <c r="B35">
         <v>0.0</v>
       </c>
       <c r="C35">
+        <v>0.0</v>
+      </c>
+      <c r="D35">
         <v>25000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>99000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>135000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>37000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>39000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>42000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>142000.0</v>
       </c>
-      <c r="J35"/>
-      <c r="K35">
+      <c r="K35"/>
+      <c r="L35">
         <v>210000.0</v>
       </c>
-      <c r="L35"/>
-      <c r="M35">
+      <c r="M35"/>
+      <c r="N35">
         <v>276000.0</v>
       </c>
-      <c r="N35"/>
-      <c r="O35">
+      <c r="O35"/>
+      <c r="P35">
         <v>1138000.0</v>
       </c>
-      <c r="P35"/>
-      <c r="Q35">
+      <c r="Q35"/>
+      <c r="R35">
         <v>118000.0</v>
       </c>
-      <c r="R35"/>
-      <c r="S35">
+      <c r="S35"/>
+      <c r="T35">
         <v>488000.0</v>
       </c>
-      <c r="T35"/>
-      <c r="U35">
+      <c r="U35"/>
+      <c r="V35">
         <v>5572000.0</v>
       </c>
-      <c r="V35"/>
-      <c r="W35">
+      <c r="W35"/>
+      <c r="X35">
         <v>5479000.0</v>
       </c>
-      <c r="X35"/>
-      <c r="Y35">
+      <c r="Y35"/>
+      <c r="Z35">
         <v>5689000.0</v>
       </c>
-      <c r="Z35"/>
       <c r="AA35"/>
       <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35"/>
       <c r="AG35"/>
       <c r="AH35"/>
       <c r="AI35"/>
-    </row>
-    <row r="36" spans="1:35">
+      <c r="AJ35"/>
+    </row>
+    <row r="36" spans="1:36">
       <c r="A36" t="s">
         <v>49</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
-      <c r="D36">
-[...1 lines deleted...]
-      </c>
+      <c r="D36"/>
       <c r="E36">
         <v>2000.0</v>
       </c>
-      <c r="F36"/>
-      <c r="G36">
+      <c r="F36">
+        <v>2000.0</v>
+      </c>
+      <c r="G36"/>
+      <c r="H36">
         <v>-2000.0</v>
       </c>
-      <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
-      <c r="Y36">
+      <c r="Y36"/>
+      <c r="Z36">
         <v>32049000.0</v>
       </c>
-      <c r="Z36"/>
       <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
       <c r="AG36"/>
       <c r="AH36"/>
       <c r="AI36"/>
-    </row>
-    <row r="37" spans="1:35">
+      <c r="AJ36"/>
+    </row>
+    <row r="37" spans="1:36">
       <c r="A37" t="s">
         <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
-    </row>
-    <row r="38" spans="1:35">
+      <c r="AJ37"/>
+    </row>
+    <row r="38" spans="1:36">
       <c r="A38" t="s">
         <v>51</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
-      <c r="Y38">
-[...1 lines deleted...]
-      </c>
+      <c r="Y38"/>
       <c r="Z38">
         <v>8000.0</v>
       </c>
       <c r="AA38">
-        <v>23000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="AB38">
         <v>23000.0</v>
       </c>
       <c r="AC38">
-        <v>38000.0</v>
+        <v>23000.0</v>
       </c>
       <c r="AD38">
         <v>38000.0</v>
       </c>
       <c r="AE38">
+        <v>38000.0</v>
+      </c>
+      <c r="AF38">
         <v>53000.0</v>
       </c>
-      <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
-    </row>
-    <row r="39" spans="1:35">
+      <c r="AJ38"/>
+    </row>
+    <row r="39" spans="1:36">
       <c r="A39" t="s">
         <v>52</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
       <c r="K39"/>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39"/>
       <c r="O39"/>
       <c r="P39"/>
       <c r="Q39"/>
       <c r="R39"/>
-      <c r="S39">
-[...1 lines deleted...]
-      </c>
+      <c r="S39"/>
       <c r="T39">
         <v>1000000.0</v>
       </c>
-      <c r="U39"/>
+      <c r="U39">
+        <v>1000000.0</v>
+      </c>
       <c r="V39"/>
-      <c r="W39">
-[...1 lines deleted...]
-      </c>
+      <c r="W39"/>
       <c r="X39">
         <v>11000.0</v>
       </c>
-      <c r="Y39"/>
+      <c r="Y39">
+        <v>11000.0</v>
+      </c>
       <c r="Z39"/>
-      <c r="AA39">
-[...1 lines deleted...]
-      </c>
+      <c r="AA39"/>
       <c r="AB39">
         <v>487000.0</v>
       </c>
-      <c r="AC39"/>
+      <c r="AC39">
+        <v>487000.0</v>
+      </c>
       <c r="AD39"/>
       <c r="AE39"/>
       <c r="AF39"/>
       <c r="AG39"/>
-      <c r="AH39">
-[...1 lines deleted...]
-      </c>
+      <c r="AH39"/>
       <c r="AI39">
         <v>128000.0</v>
       </c>
-    </row>
-    <row r="40" spans="1:35">
+      <c r="AJ39">
+        <v>128000.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:36">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
-      <c r="K40">
-[...1 lines deleted...]
-      </c>
+      <c r="K40"/>
       <c r="L40">
         <v>712000.0</v>
       </c>
       <c r="M40">
-        <v>62000.0</v>
+        <v>712000.0</v>
       </c>
       <c r="N40">
         <v>62000.0</v>
       </c>
       <c r="O40">
-        <v>1766000.0</v>
+        <v>62000.0</v>
       </c>
       <c r="P40">
         <v>1766000.0</v>
       </c>
       <c r="Q40">
-        <v>1056000.0</v>
+        <v>1766000.0</v>
       </c>
       <c r="R40">
         <v>1056000.0</v>
       </c>
       <c r="S40">
-        <v>1932000.0</v>
+        <v>1056000.0</v>
       </c>
       <c r="T40">
         <v>1932000.0</v>
       </c>
-      <c r="U40"/>
+      <c r="U40">
+        <v>1932000.0</v>
+      </c>
       <c r="V40"/>
-      <c r="W40">
-[...1 lines deleted...]
-      </c>
+      <c r="W40"/>
       <c r="X40">
         <v>4328000.0</v>
       </c>
-      <c r="Y40"/>
+      <c r="Y40">
+        <v>4328000.0</v>
+      </c>
       <c r="Z40"/>
-      <c r="AA40">
-[...1 lines deleted...]
-      </c>
+      <c r="AA40"/>
       <c r="AB40">
         <v>4213000.0</v>
       </c>
-      <c r="AC40"/>
+      <c r="AC40">
+        <v>4213000.0</v>
+      </c>
       <c r="AD40"/>
       <c r="AE40"/>
       <c r="AF40"/>
       <c r="AG40"/>
-      <c r="AH40">
-[...1 lines deleted...]
-      </c>
+      <c r="AH40"/>
       <c r="AI40">
         <v>4758000.0</v>
       </c>
-    </row>
-    <row r="41" spans="1:35">
+      <c r="AJ40">
+        <v>4758000.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:36">
       <c r="A41" t="s">
         <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
-      <c r="I41">
-[...1 lines deleted...]
-      </c>
+      <c r="I41"/>
       <c r="J41">
         <v>71000.0</v>
       </c>
       <c r="K41">
         <v>71000.0</v>
       </c>
       <c r="L41">
         <v>71000.0</v>
       </c>
       <c r="M41">
-        <v>69000.0</v>
+        <v>71000.0</v>
       </c>
       <c r="N41">
         <v>69000.0</v>
       </c>
       <c r="O41">
-        <v>218000.0</v>
+        <v>69000.0</v>
       </c>
       <c r="P41">
         <v>218000.0</v>
       </c>
-      <c r="Q41"/>
+      <c r="Q41">
+        <v>218000.0</v>
+      </c>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
-    </row>
-    <row r="42" spans="1:35">
+      <c r="AJ41"/>
+    </row>
+    <row r="42" spans="1:36">
       <c r="A42" t="s">
         <v>55</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
-      <c r="I42">
-[...1 lines deleted...]
-      </c>
+      <c r="I42"/>
       <c r="J42">
         <v>-257000.0</v>
       </c>
       <c r="K42">
-        <v>1248000.0</v>
+        <v>-257000.0</v>
       </c>
       <c r="L42">
         <v>1248000.0</v>
       </c>
       <c r="M42">
-        <v>1006000.0</v>
+        <v>1248000.0</v>
       </c>
       <c r="N42">
         <v>1006000.0</v>
       </c>
       <c r="O42">
-        <v>-119158000.0</v>
+        <v>1006000.0</v>
       </c>
       <c r="P42">
         <v>-119158000.0</v>
       </c>
       <c r="Q42">
-        <v>-118333000.0</v>
+        <v>-119158000.0</v>
       </c>
       <c r="R42">
         <v>-118333000.0</v>
       </c>
       <c r="S42">
-        <v>-118268000.0</v>
+        <v>-118333000.0</v>
       </c>
       <c r="T42">
         <v>-118268000.0</v>
       </c>
       <c r="U42">
-        <v>-102659000.0</v>
+        <v>-118268000.0</v>
       </c>
       <c r="V42">
         <v>-102659000.0</v>
       </c>
       <c r="W42">
-        <v>-102627000.0</v>
+        <v>-102659000.0</v>
       </c>
       <c r="X42">
         <v>-102627000.0</v>
       </c>
       <c r="Y42">
+        <v>-102627000.0</v>
+      </c>
+      <c r="Z42">
         <v>9000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>-102640000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>28000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>-102621000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>77000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>-102572000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>40000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16551000.0</v>
       </c>
       <c r="AG42">
         <v>16551000.0</v>
       </c>
       <c r="AH42">
-        <v>16339000.0</v>
+        <v>16551000.0</v>
       </c>
       <c r="AI42">
         <v>16339000.0</v>
       </c>
-    </row>
-    <row r="43" spans="1:35">
+      <c r="AJ42">
+        <v>16339000.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:36">
       <c r="A43" t="s">
         <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
-    </row>
-    <row r="44" spans="1:35">
+      <c r="AJ43"/>
+    </row>
+    <row r="44" spans="1:36">
       <c r="A44" t="s">
         <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
-    </row>
-    <row r="45" spans="1:35">
+      <c r="AJ44"/>
+    </row>
+    <row r="45" spans="1:36">
       <c r="A45" t="s">
         <v>58</v>
       </c>
       <c r="B45"/>
-      <c r="C45">
+      <c r="C45"/>
+      <c r="D45">
         <v>479000.0</v>
       </c>
-      <c r="D45"/>
       <c r="E45"/>
-      <c r="F45">
+      <c r="F45"/>
+      <c r="G45">
         <v>564000.0</v>
       </c>
-      <c r="G45"/>
-      <c r="H45">
+      <c r="H45"/>
+      <c r="I45">
         <v>575000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>266000.0</v>
       </c>
-      <c r="J45"/>
-      <c r="K45">
+      <c r="K45"/>
+      <c r="L45">
         <v>573000.0</v>
       </c>
-      <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
-    </row>
-    <row r="46" spans="1:35">
+      <c r="AJ45"/>
+    </row>
+    <row r="46" spans="1:36">
       <c r="A46" t="s">
         <v>59</v>
       </c>
       <c r="B46">
+        <v>97000.0</v>
+      </c>
+      <c r="C46">
         <v>132000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>167000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>200000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>236000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>5000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>90000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>178000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>266000.0</v>
       </c>
-      <c r="J46"/>
-      <c r="K46">
+      <c r="K46"/>
+      <c r="L46">
         <v>354000.0</v>
       </c>
-      <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
       <c r="AG46"/>
       <c r="AH46"/>
       <c r="AI46"/>
-    </row>
-    <row r="47" spans="1:35">
+      <c r="AJ46"/>
+    </row>
+    <row r="47" spans="1:36">
       <c r="A47" t="s">
         <v>60</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
-      <c r="I47">
-[...1 lines deleted...]
-      </c>
+      <c r="I47"/>
       <c r="J47">
         <v>266000.0</v>
       </c>
       <c r="K47">
-        <v>354000.0</v>
+        <v>266000.0</v>
       </c>
       <c r="L47">
         <v>354000.0</v>
       </c>
       <c r="M47">
-        <v>350000.0</v>
+        <v>354000.0</v>
       </c>
       <c r="N47">
         <v>350000.0</v>
       </c>
       <c r="O47">
-        <v>3163000.0</v>
+        <v>350000.0</v>
       </c>
       <c r="P47">
         <v>3163000.0</v>
       </c>
       <c r="Q47">
-        <v>3775000.0</v>
+        <v>3163000.0</v>
       </c>
       <c r="R47">
         <v>3775000.0</v>
       </c>
       <c r="S47">
-        <v>4501000.0</v>
+        <v>3775000.0</v>
       </c>
       <c r="T47">
         <v>4501000.0</v>
       </c>
       <c r="U47">
-        <v>29589000.0</v>
+        <v>4501000.0</v>
       </c>
       <c r="V47">
         <v>29589000.0</v>
       </c>
       <c r="W47">
-        <v>30945000.0</v>
+        <v>29589000.0</v>
       </c>
       <c r="X47">
         <v>30945000.0</v>
       </c>
       <c r="Y47">
-        <v>32041000.0</v>
+        <v>30945000.0</v>
       </c>
       <c r="Z47">
         <v>32041000.0</v>
       </c>
       <c r="AA47">
-        <v>32671000.0</v>
+        <v>32041000.0</v>
       </c>
       <c r="AB47">
         <v>32671000.0</v>
       </c>
       <c r="AC47">
-        <v>32889000.0</v>
+        <v>32671000.0</v>
       </c>
       <c r="AD47">
         <v>32889000.0</v>
       </c>
       <c r="AE47">
+        <v>32889000.0</v>
+      </c>
+      <c r="AF47">
         <v>32599000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28288000.0</v>
       </c>
       <c r="AG47">
         <v>28288000.0</v>
       </c>
       <c r="AH47">
-        <v>29511000.0</v>
+        <v>28288000.0</v>
       </c>
       <c r="AI47">
         <v>29511000.0</v>
       </c>
-    </row>
-    <row r="48" spans="1:35">
+      <c r="AJ47">
+        <v>29511000.0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:36">
       <c r="A48" t="s">
         <v>61</v>
       </c>
       <c r="B48">
+        <v>-102292000.0</v>
+      </c>
+      <c r="C48">
         <v>-102023000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-101779000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-100232000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-99886000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-99271000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-97472000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-96990000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-94231000.0</v>
       </c>
       <c r="J48">
         <v>-94231000.0</v>
       </c>
       <c r="K48">
-        <v>-95008000.0</v>
+        <v>-94231000.0</v>
       </c>
       <c r="L48">
         <v>-95008000.0</v>
       </c>
       <c r="M48">
-        <v>-92956000.0</v>
+        <v>-95008000.0</v>
       </c>
       <c r="N48">
         <v>-92956000.0</v>
       </c>
       <c r="O48">
-        <v>-161374000.0</v>
+        <v>-92956000.0</v>
       </c>
       <c r="P48">
         <v>-161374000.0</v>
       </c>
       <c r="Q48">
-        <v>-154117000.0</v>
+        <v>-161374000.0</v>
       </c>
       <c r="R48">
         <v>-154117000.0</v>
       </c>
       <c r="S48">
-        <v>-152517000.0</v>
+        <v>-154117000.0</v>
       </c>
       <c r="T48">
         <v>-152517000.0</v>
       </c>
       <c r="U48">
-        <v>-156224000.0</v>
+        <v>-152517000.0</v>
       </c>
       <c r="V48">
         <v>-156224000.0</v>
       </c>
       <c r="W48">
-        <v>-150192000.0</v>
+        <v>-156224000.0</v>
       </c>
       <c r="X48">
         <v>-150192000.0</v>
       </c>
       <c r="Y48">
+        <v>-150192000.0</v>
+      </c>
+      <c r="Z48">
         <v>-244313000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-141664000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-237020000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-134371000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-228080000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-125431000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-221545000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-102765000.0</v>
       </c>
       <c r="AG48">
         <v>-102765000.0</v>
       </c>
       <c r="AH48">
-        <v>-93937000.0</v>
+        <v>-102765000.0</v>
       </c>
       <c r="AI48">
         <v>-93937000.0</v>
       </c>
-    </row>
-    <row r="49" spans="1:35">
+      <c r="AJ48">
+        <v>-93937000.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:36">
       <c r="A49" t="s">
         <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
-    </row>
-    <row r="50" spans="1:35">
+      <c r="AJ49"/>
+    </row>
+    <row r="50" spans="1:36">
       <c r="A50" t="s">
         <v>63</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
-      <c r="I50">
+      <c r="I50"/>
+      <c r="J50">
         <v>0.0</v>
       </c>
-      <c r="J50"/>
-      <c r="K50">
+      <c r="K50"/>
+      <c r="L50">
         <v>0.0</v>
       </c>
-      <c r="L50"/>
-      <c r="M50">
+      <c r="M50"/>
+      <c r="N50">
         <v>0.0</v>
       </c>
-      <c r="N50"/>
-      <c r="O50">
+      <c r="O50"/>
+      <c r="P50">
         <v>0.0</v>
       </c>
-      <c r="P50"/>
-      <c r="Q50">
+      <c r="Q50"/>
+      <c r="R50">
         <v>0.0</v>
       </c>
-      <c r="R50"/>
-      <c r="S50">
+      <c r="S50"/>
+      <c r="T50">
         <v>10863000.0</v>
       </c>
-      <c r="T50"/>
-      <c r="U50">
+      <c r="U50"/>
+      <c r="V50">
         <v>20202000.0</v>
       </c>
-      <c r="V50"/>
-      <c r="W50">
+      <c r="W50"/>
+      <c r="X50">
         <v>18858000.0</v>
       </c>
-      <c r="X50"/>
-      <c r="Y50">
+      <c r="Y50"/>
+      <c r="Z50">
         <v>18190000.0</v>
       </c>
-      <c r="Z50"/>
-      <c r="AA50">
+      <c r="AA50"/>
+      <c r="AB50">
         <v>27300000.0</v>
       </c>
-      <c r="AB50"/>
-      <c r="AC50">
+      <c r="AC50"/>
+      <c r="AD50">
         <v>20659000.0</v>
       </c>
-      <c r="AD50"/>
-      <c r="AE50">
+      <c r="AE50"/>
+      <c r="AF50">
         <v>16184000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8041000.0</v>
       </c>
       <c r="AG50">
         <v>8041000.0</v>
       </c>
       <c r="AH50">
-        <v>303000.0</v>
+        <v>8041000.0</v>
       </c>
       <c r="AI50">
         <v>303000.0</v>
       </c>
-    </row>
-    <row r="51" spans="1:35">
+      <c r="AJ50">
+        <v>303000.0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:36">
       <c r="A51" t="s">
         <v>64</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
-    </row>
-    <row r="52" spans="1:35">
+      <c r="AJ51"/>
+    </row>
+    <row r="52" spans="1:36">
       <c r="A52" t="s">
         <v>65</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
-      <c r="W52">
+      <c r="W52"/>
+      <c r="X52">
         <v>24822000.0</v>
       </c>
-      <c r="X52"/>
-      <c r="Y52">
+      <c r="Y52"/>
+      <c r="Z52">
         <v>18190000.0</v>
       </c>
-      <c r="Z52"/>
-      <c r="AA52">
+      <c r="AA52"/>
+      <c r="AB52">
         <v>27300000.0</v>
       </c>
-      <c r="AB52"/>
-      <c r="AC52">
+      <c r="AC52"/>
+      <c r="AD52">
         <v>20659000.0</v>
       </c>
-      <c r="AD52"/>
-      <c r="AE52">
+      <c r="AE52"/>
+      <c r="AF52">
         <v>16184000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8041000.0</v>
       </c>
       <c r="AG52">
         <v>8041000.0</v>
       </c>
       <c r="AH52">
-        <v>303000.0</v>
+        <v>8041000.0</v>
       </c>
       <c r="AI52">
         <v>303000.0</v>
       </c>
-    </row>
-    <row r="53" spans="1:35">
+      <c r="AJ52">
+        <v>303000.0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:36">
       <c r="A53" t="s">
         <v>66</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
-      <c r="W53">
-[...1 lines deleted...]
-      </c>
+      <c r="W53"/>
       <c r="X53">
         <v>1735000.0</v>
       </c>
       <c r="Y53">
-        <v>119000.0</v>
+        <v>1735000.0</v>
       </c>
       <c r="Z53">
         <v>119000.0</v>
       </c>
       <c r="AA53">
-        <v>1385000.0</v>
+        <v>119000.0</v>
       </c>
       <c r="AB53">
         <v>1385000.0</v>
       </c>
       <c r="AC53">
-        <v>1544000.0</v>
+        <v>1385000.0</v>
       </c>
       <c r="AD53">
         <v>1544000.0</v>
       </c>
-      <c r="AE53"/>
+      <c r="AE53">
+        <v>1544000.0</v>
+      </c>
       <c r="AF53"/>
       <c r="AG53"/>
-      <c r="AH53">
-[...1 lines deleted...]
-      </c>
+      <c r="AH53"/>
       <c r="AI53">
         <v>298000.0</v>
       </c>
-    </row>
-    <row r="54" spans="1:35">
+      <c r="AJ53">
+        <v>298000.0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:36">
       <c r="A54" t="s">
         <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
-    </row>
-    <row r="55" spans="1:35">
+      <c r="AJ54"/>
+    </row>
+    <row r="55" spans="1:36">
       <c r="A55" t="s">
         <v>68</v>
       </c>
       <c r="B55">
+        <v>2152000.0</v>
+      </c>
+      <c r="C55">
         <v>1424000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1580000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>3089000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>3467000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>2178000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>3618000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>3790000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>4842000.0</v>
       </c>
-      <c r="J55"/>
-      <c r="K55">
+      <c r="K55"/>
+      <c r="L55">
         <v>6032000.0</v>
       </c>
-      <c r="L55"/>
-      <c r="M55">
+      <c r="M55"/>
+      <c r="N55">
         <v>5833000.0</v>
       </c>
-      <c r="N55"/>
-      <c r="O55">
+      <c r="O55"/>
+      <c r="P55">
         <v>24302000.0</v>
       </c>
-      <c r="P55"/>
-      <c r="Q55">
+      <c r="Q55"/>
+      <c r="R55">
         <v>14542000.0</v>
       </c>
-      <c r="R55"/>
-      <c r="S55">
+      <c r="S55"/>
+      <c r="T55">
         <v>11883000.0</v>
       </c>
-      <c r="T55"/>
-      <c r="U55">
+      <c r="U55"/>
+      <c r="V55">
         <v>41654000.0</v>
       </c>
-      <c r="V55"/>
-[...2 lines deleted...]
-      </c>
+      <c r="W55"/>
       <c r="X55">
         <v>40883000.0</v>
       </c>
       <c r="Y55">
-        <v>47456000.0</v>
+        <v>40883000.0</v>
       </c>
       <c r="Z55">
         <v>47456000.0</v>
       </c>
       <c r="AA55">
-        <v>48895000.0</v>
+        <v>47456000.0</v>
       </c>
       <c r="AB55">
         <v>48895000.0</v>
       </c>
       <c r="AC55">
-        <v>47068000.0</v>
+        <v>48895000.0</v>
       </c>
       <c r="AD55">
         <v>47068000.0</v>
       </c>
       <c r="AE55">
+        <v>47068000.0</v>
+      </c>
+      <c r="AF55">
         <v>46895000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32958000.0</v>
       </c>
       <c r="AG55">
         <v>32958000.0</v>
       </c>
       <c r="AH55">
-        <v>38204000.0</v>
+        <v>32958000.0</v>
       </c>
       <c r="AI55">
         <v>38204000.0</v>
       </c>
-    </row>
-    <row r="56" spans="1:35">
+      <c r="AJ55">
+        <v>38204000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:36">
       <c r="A56" t="s">
         <v>69</v>
       </c>
       <c r="B56">
+        <v>1197000.0</v>
+      </c>
+      <c r="C56">
         <v>434000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>554000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>996000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1338000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>280000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>419000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>489000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2186000.0</v>
       </c>
       <c r="J56">
         <v>2186000.0</v>
       </c>
       <c r="K56">
-        <v>3272000.0</v>
+        <v>2186000.0</v>
       </c>
       <c r="L56">
         <v>3272000.0</v>
       </c>
       <c r="M56">
-        <v>1891000.0</v>
+        <v>3272000.0</v>
       </c>
       <c r="N56">
         <v>1891000.0</v>
       </c>
       <c r="O56">
-        <v>9632000.0</v>
+        <v>1891000.0</v>
       </c>
       <c r="P56">
         <v>9632000.0</v>
       </c>
       <c r="Q56">
-        <v>10767000.0</v>
+        <v>9632000.0</v>
       </c>
       <c r="R56">
         <v>10767000.0</v>
       </c>
       <c r="S56">
-        <v>7382000.0</v>
+        <v>10767000.0</v>
       </c>
       <c r="T56">
         <v>7382000.0</v>
       </c>
       <c r="U56">
-        <v>12065000.0</v>
+        <v>7382000.0</v>
       </c>
       <c r="V56">
         <v>12065000.0</v>
       </c>
       <c r="W56">
-        <v>9938000.0</v>
+        <v>12065000.0</v>
       </c>
       <c r="X56">
         <v>9938000.0</v>
       </c>
       <c r="Y56">
-        <v>15407000.0</v>
+        <v>9938000.0</v>
       </c>
       <c r="Z56">
         <v>15407000.0</v>
       </c>
       <c r="AA56">
-        <v>16201000.0</v>
+        <v>15407000.0</v>
       </c>
       <c r="AB56">
         <v>16201000.0</v>
       </c>
       <c r="AC56">
-        <v>14141000.0</v>
+        <v>16201000.0</v>
       </c>
       <c r="AD56">
         <v>14141000.0</v>
       </c>
       <c r="AE56">
+        <v>14141000.0</v>
+      </c>
+      <c r="AF56">
         <v>14243000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4670000.0</v>
       </c>
       <c r="AG56">
         <v>4670000.0</v>
       </c>
       <c r="AH56">
-        <v>8693000.0</v>
+        <v>4670000.0</v>
       </c>
       <c r="AI56">
         <v>8693000.0</v>
       </c>
-    </row>
-    <row r="57" spans="1:35">
+      <c r="AJ56">
+        <v>8693000.0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:36">
       <c r="A57" t="s">
         <v>70</v>
       </c>
       <c r="B57">
+        <v>849000.0</v>
+      </c>
+      <c r="C57">
         <v>1042000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>929000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>817000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>813000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1137000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>776000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1023000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>737000.0</v>
       </c>
       <c r="J57">
         <v>737000.0</v>
       </c>
       <c r="K57">
-        <v>995000.0</v>
+        <v>737000.0</v>
       </c>
       <c r="L57">
         <v>995000.0</v>
       </c>
       <c r="M57">
-        <v>507000.0</v>
+        <v>995000.0</v>
       </c>
       <c r="N57">
         <v>507000.0</v>
       </c>
       <c r="O57">
-        <v>3889000.0</v>
+        <v>507000.0</v>
       </c>
       <c r="P57">
         <v>3889000.0</v>
       </c>
       <c r="Q57">
-        <v>2134000.0</v>
+        <v>3889000.0</v>
       </c>
       <c r="R57">
         <v>2134000.0</v>
       </c>
       <c r="S57">
-        <v>17078000.0</v>
+        <v>2134000.0</v>
       </c>
       <c r="T57">
         <v>17078000.0</v>
       </c>
       <c r="U57">
-        <v>35864000.0</v>
+        <v>17078000.0</v>
       </c>
       <c r="V57">
         <v>35864000.0</v>
       </c>
       <c r="W57">
-        <v>30236000.0</v>
+        <v>35864000.0</v>
       </c>
       <c r="X57">
         <v>30236000.0</v>
       </c>
       <c r="Y57">
-        <v>28084000.0</v>
+        <v>30236000.0</v>
       </c>
       <c r="Z57">
         <v>28084000.0</v>
       </c>
       <c r="AA57">
-        <v>31879000.0</v>
+        <v>28084000.0</v>
       </c>
       <c r="AB57">
         <v>31879000.0</v>
       </c>
       <c r="AC57">
-        <v>19339000.0</v>
+        <v>31879000.0</v>
       </c>
       <c r="AD57">
         <v>19339000.0</v>
       </c>
       <c r="AE57">
+        <v>19339000.0</v>
+      </c>
+      <c r="AF57">
         <v>12876000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12875000.0</v>
       </c>
       <c r="AG57">
         <v>12875000.0</v>
       </c>
       <c r="AH57">
-        <v>9471000.0</v>
+        <v>12875000.0</v>
       </c>
       <c r="AI57">
         <v>9471000.0</v>
       </c>
-    </row>
-    <row r="58" spans="1:35">
+      <c r="AJ57">
+        <v>9471000.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:36">
       <c r="A58" t="s">
         <v>71</v>
       </c>
       <c r="B58">
+        <v>849000.0</v>
+      </c>
+      <c r="C58">
         <v>1042000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>954000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>916000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>948000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1174000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>815000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1065000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>879000.0</v>
       </c>
-      <c r="J58"/>
-      <c r="K58">
+      <c r="K58"/>
+      <c r="L58">
         <v>1207000.0</v>
       </c>
-      <c r="L58"/>
-      <c r="M58">
+      <c r="M58"/>
+      <c r="N58">
         <v>783000.0</v>
       </c>
-      <c r="N58"/>
-      <c r="O58">
+      <c r="O58"/>
+      <c r="P58">
         <v>5027000.0</v>
       </c>
-      <c r="P58"/>
-      <c r="Q58">
+      <c r="Q58"/>
+      <c r="R58">
         <v>2252000.0</v>
       </c>
-      <c r="R58"/>
-      <c r="S58">
+      <c r="S58"/>
+      <c r="T58">
         <v>17566000.0</v>
       </c>
-      <c r="T58"/>
-      <c r="U58">
+      <c r="U58"/>
+      <c r="V58">
         <v>41436000.0</v>
       </c>
-      <c r="V58"/>
-[...2 lines deleted...]
-      </c>
+      <c r="W58"/>
       <c r="X58">
         <v>35715000.0</v>
       </c>
       <c r="Y58">
-        <v>33773000.0</v>
+        <v>35715000.0</v>
       </c>
       <c r="Z58">
         <v>33773000.0</v>
       </c>
       <c r="AA58">
-        <v>37287000.0</v>
+        <v>33773000.0</v>
       </c>
       <c r="AB58">
         <v>37287000.0</v>
       </c>
       <c r="AC58">
-        <v>27291000.0</v>
+        <v>37287000.0</v>
       </c>
       <c r="AD58">
         <v>27291000.0</v>
       </c>
       <c r="AE58">
+        <v>27291000.0</v>
+      </c>
+      <c r="AF58">
         <v>20620000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13080000.0</v>
       </c>
       <c r="AG58">
         <v>13080000.0</v>
       </c>
       <c r="AH58">
-        <v>9710000.0</v>
+        <v>13080000.0</v>
       </c>
       <c r="AI58">
         <v>9710000.0</v>
       </c>
-    </row>
-    <row r="59" spans="1:35">
+      <c r="AJ58">
+        <v>9710000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:36">
       <c r="A59" t="s">
         <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
-    </row>
-    <row r="60" spans="1:35">
+      <c r="AJ59"/>
+    </row>
+    <row r="60" spans="1:36">
       <c r="A60" t="s">
         <v>73</v>
       </c>
       <c r="B60">
+        <v>1303000.0</v>
+      </c>
+      <c r="C60">
         <v>382000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>626000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>2173000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>2519000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1004000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>2803000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>2725000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>3968000.0</v>
       </c>
-      <c r="J60"/>
-      <c r="K60">
+      <c r="K60"/>
+      <c r="L60">
         <v>4626000.0</v>
       </c>
-      <c r="L60"/>
-      <c r="M60">
+      <c r="M60"/>
+      <c r="N60">
         <v>4763000.0</v>
       </c>
-      <c r="N60"/>
-      <c r="O60">
+      <c r="O60"/>
+      <c r="P60">
         <v>18063000.0</v>
       </c>
-      <c r="P60"/>
-      <c r="Q60">
+      <c r="Q60"/>
+      <c r="R60">
         <v>12290000.0</v>
       </c>
-      <c r="R60"/>
-      <c r="S60">
+      <c r="S60"/>
+      <c r="T60">
         <v>-5683000.0</v>
       </c>
-      <c r="T60"/>
-      <c r="U60">
+      <c r="U60"/>
+      <c r="V60">
         <v>218000.0</v>
       </c>
-      <c r="V60"/>
-[...2 lines deleted...]
-      </c>
+      <c r="W60"/>
       <c r="X60">
         <v>5168000.0</v>
       </c>
       <c r="Y60">
-        <v>13683000.0</v>
+        <v>5168000.0</v>
       </c>
       <c r="Z60">
         <v>13683000.0</v>
       </c>
       <c r="AA60">
-        <v>11608000.0</v>
+        <v>13683000.0</v>
       </c>
       <c r="AB60">
         <v>11608000.0</v>
       </c>
       <c r="AC60">
-        <v>19777000.0</v>
+        <v>11608000.0</v>
       </c>
       <c r="AD60">
         <v>19777000.0</v>
       </c>
       <c r="AE60">
+        <v>19777000.0</v>
+      </c>
+      <c r="AF60">
         <v>26275000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19878000.0</v>
       </c>
       <c r="AG60">
         <v>19878000.0</v>
       </c>
       <c r="AH60">
-        <v>28494000.0</v>
+        <v>19878000.0</v>
       </c>
       <c r="AI60">
         <v>28494000.0</v>
       </c>
-    </row>
-    <row r="61" spans="1:35">
+      <c r="AJ60">
+        <v>28494000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:36">
       <c r="A61" t="s">
         <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
-    </row>
-    <row r="62" spans="1:35">
+      <c r="AJ61"/>
+    </row>
+    <row r="62" spans="1:36">
       <c r="A62" t="s">
         <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
+      <c r="AJ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6666,1069 +6767,1069 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B2">
         <v>875000.0</v>
       </c>
       <c r="C2">
         <v>1119000.0</v>
       </c>
       <c r="D2">
         <v>1455000.0</v>
       </c>
       <c r="E2">
         <v>410000.0</v>
       </c>
       <c r="F2">
         <v>1080000.0</v>
       </c>
       <c r="G2">
         <v>100000.0</v>
       </c>
       <c r="H2">
         <v>927000.0</v>
       </c>
       <c r="I2">
         <v>323000.0</v>
       </c>
       <c r="J2">
         <v>111000.0</v>
       </c>
       <c r="K2">
         <v>747000.0</v>
       </c>
       <c r="L2">
         <v>770000.0</v>
       </c>
       <c r="M2">
         <v>0.0</v>
       </c>
       <c r="N2">
         <v>0.0</v>
       </c>
       <c r="O2">
         <v>0.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-200000.0</v>
       </c>
       <c r="F4">
         <v>-200000.0</v>
       </c>
       <c r="G4">
         <v>-10146000.0</v>
       </c>
       <c r="H4">
         <v>-3537000.0</v>
       </c>
       <c r="I4">
         <v>-3537000.0</v>
       </c>
       <c r="J4">
         <v>-3537000.0</v>
       </c>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-1671000.0</v>
       </c>
       <c r="F5">
         <v>-8115000.0</v>
       </c>
       <c r="G5">
         <v>-5784000.0</v>
       </c>
       <c r="H5">
         <v>-8425000.0</v>
       </c>
       <c r="I5">
         <v>-11558000.0</v>
       </c>
       <c r="J5">
         <v>-9232000.0</v>
       </c>
       <c r="K5">
         <v>-26414000.0</v>
       </c>
       <c r="L5">
         <v>-333493.0</v>
       </c>
       <c r="M5">
         <v>-27694.0</v>
       </c>
       <c r="N5">
         <v>-3178.0</v>
       </c>
       <c r="O5">
         <v>-14259000.0</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6">
         <v>-2611000.0</v>
       </c>
       <c r="F6">
         <v>-6752000.0</v>
       </c>
       <c r="G6">
         <v>-2767000.0</v>
       </c>
       <c r="H6">
         <v>-9155000.0</v>
       </c>
       <c r="I6">
         <v>-9052000.0</v>
       </c>
       <c r="J6">
         <v>-12978000.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8">
         <v>-10146000.0</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B9">
         <v>-684000.0</v>
       </c>
       <c r="C9">
         <v>-348000.0</v>
       </c>
       <c r="D9">
         <v>-1057000.0</v>
       </c>
       <c r="E9">
         <v>418000.0</v>
       </c>
       <c r="F9">
         <v>-448000.0</v>
       </c>
       <c r="G9">
         <v>34000.0</v>
       </c>
       <c r="H9">
         <v>3771000.0</v>
       </c>
       <c r="I9">
         <v>1556000.0</v>
       </c>
       <c r="J9">
         <v>24074000.0</v>
       </c>
       <c r="K9">
         <v>6351000.0</v>
       </c>
       <c r="L9">
         <v>-92000.0</v>
       </c>
       <c r="M9">
         <v>0.0</v>
       </c>
       <c r="N9">
         <v>0.0</v>
       </c>
       <c r="O9">
         <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B10">
         <v>-2545000.0</v>
       </c>
       <c r="C10">
         <v>-2286000.0</v>
       </c>
       <c r="D10">
         <v>-2224000.0</v>
       </c>
       <c r="E10">
         <v>-2936000.0</v>
       </c>
       <c r="F10">
         <v>-7641000.0</v>
       </c>
       <c r="G10">
         <v>-7824000.0</v>
       </c>
       <c r="H10">
         <v>-15818000.0</v>
       </c>
       <c r="I10">
         <v>-15657000.0</v>
       </c>
       <c r="J10">
         <v>-19155000.0</v>
       </c>
       <c r="K10">
         <v>-32912000.0</v>
       </c>
       <c r="L10">
         <v>-44171000.0</v>
       </c>
       <c r="M10">
         <v>-24694.0</v>
       </c>
       <c r="N10">
         <v>-3178.0</v>
       </c>
       <c r="O10">
         <v>-14430000.0</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>6000.0</v>
       </c>
       <c r="F11">
         <v>-3000.0</v>
       </c>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11">
         <v>-182000.0</v>
       </c>
       <c r="J11">
         <v>382000.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>977.0</v>
       </c>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B12">
         <v>86000.0</v>
       </c>
       <c r="C12">
         <v>6000.0</v>
       </c>
       <c r="D12">
         <v>79000.0</v>
       </c>
       <c r="E12">
         <v>17000.0</v>
       </c>
       <c r="F12">
         <v>56986.24</v>
       </c>
       <c r="G12">
         <v>747562.63</v>
       </c>
       <c r="H12">
         <v>1269362.28</v>
       </c>
       <c r="I12">
         <v>1298750.7</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
       <c r="O12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13">
         <v>0.0</v>
       </c>
       <c r="G13">
         <v>2282000.0</v>
       </c>
       <c r="H13">
         <v>3871000.0</v>
       </c>
       <c r="I13">
         <v>3950000.0</v>
       </c>
       <c r="J13">
         <v>4199000.0</v>
       </c>
       <c r="K13">
         <v>3000.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B14">
         <v>0.0</v>
       </c>
       <c r="C14">
         <v>0.0</v>
       </c>
       <c r="D14">
         <v>204000.0</v>
       </c>
       <c r="E14">
         <v>193000.0</v>
       </c>
       <c r="F14">
         <v>57000.0</v>
       </c>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B15">
         <v>-2508000.0</v>
       </c>
       <c r="C15">
         <v>-2281000.0</v>
       </c>
       <c r="D15">
         <v>-1982000.0</v>
       </c>
       <c r="E15">
         <v>-2949000.0</v>
       </c>
       <c r="F15">
         <v>-7638000.0</v>
       </c>
       <c r="G15">
         <v>-17970000.0</v>
       </c>
       <c r="H15">
         <v>-15818000.0</v>
       </c>
       <c r="I15">
         <v>-15475000.0</v>
       </c>
       <c r="J15">
         <v>-19537000.0</v>
       </c>
       <c r="K15">
         <v>-32912000.0</v>
       </c>
       <c r="L15">
         <v>-44171000.0</v>
       </c>
       <c r="M15">
         <v>-24694.0</v>
       </c>
       <c r="N15">
         <v>-3178.0</v>
       </c>
       <c r="O15">
         <v>-14430000.0</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-3142000.0</v>
       </c>
       <c r="F16">
         <v>-7463000.0</v>
       </c>
       <c r="G16">
         <v>-18182000.0</v>
       </c>
       <c r="H16">
         <v>-15818000.0</v>
       </c>
       <c r="I16">
         <v>-15475000.0</v>
       </c>
       <c r="J16">
         <v>-19537000.0</v>
       </c>
       <c r="K16">
         <v>-32912000.0</v>
       </c>
       <c r="L16">
         <v>-44171000.0</v>
       </c>
       <c r="M16">
         <v>-24694.0</v>
       </c>
       <c r="N16">
         <v>-3178.0</v>
       </c>
       <c r="O16">
         <v>-14430000.0</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B17">
         <v>-2508000.0</v>
       </c>
       <c r="C17">
         <v>-2281000.0</v>
       </c>
       <c r="D17">
         <v>-2186000.0</v>
       </c>
       <c r="E17">
         <v>-2942000.0</v>
       </c>
       <c r="F17">
         <v>-7638000.0</v>
       </c>
       <c r="G17">
         <v>-7824000.0</v>
       </c>
       <c r="H17">
         <v>-15818000.0</v>
       </c>
       <c r="I17">
         <v>-15475000.0</v>
       </c>
       <c r="J17">
         <v>-19537000.0</v>
       </c>
       <c r="K17">
         <v>-28512000.0</v>
       </c>
       <c r="L17">
         <v>-1003926.0</v>
       </c>
       <c r="M17">
         <v>-24694.0</v>
       </c>
       <c r="N17">
         <v>-3178.0</v>
       </c>
       <c r="O17">
         <v>-14430000.0</v>
       </c>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B18">
         <v>-86000.0</v>
       </c>
       <c r="C18">
         <v>-6000.0</v>
       </c>
       <c r="D18">
         <v>-79000.0</v>
       </c>
       <c r="E18">
         <v>-17000.0</v>
       </c>
       <c r="F18">
         <v>-176000.0</v>
       </c>
       <c r="G18">
         <v>-2274000.0</v>
       </c>
       <c r="H18">
         <v>-3862000.0</v>
       </c>
       <c r="I18">
         <v>-3903000.0</v>
       </c>
       <c r="J18">
         <v>-4011000.0</v>
       </c>
       <c r="K18">
         <v>-405000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B21">
         <v>-881000.0</v>
       </c>
       <c r="C21">
         <v>-560000.0</v>
       </c>
       <c r="D21">
         <v>-1180000.0</v>
       </c>
       <c r="E21">
         <v>-980000.0</v>
       </c>
       <c r="F21">
         <v>-4381000.0</v>
       </c>
       <c r="G21">
         <v>-5542000.0</v>
       </c>
       <c r="H21">
         <v>-11947000.0</v>
       </c>
       <c r="I21">
         <v>-11707000.0</v>
       </c>
       <c r="J21">
         <v>-14956000.0</v>
       </c>
       <c r="K21">
         <v>-32912000.0</v>
       </c>
       <c r="L21">
         <v>-44171000.0</v>
       </c>
       <c r="M21">
         <v>-27694.0</v>
       </c>
       <c r="N21">
         <v>-3178.0</v>
       </c>
       <c r="O21">
         <v>-14259000.0</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23">
         <v>672000.0</v>
       </c>
       <c r="F23">
         <v>2368000.0</v>
       </c>
       <c r="G23">
         <v>2603000.0</v>
       </c>
       <c r="H23">
         <v>3393000.0</v>
       </c>
       <c r="I23">
         <v>3543000.0</v>
       </c>
       <c r="J23">
         <v>8019000.0</v>
       </c>
       <c r="K23">
         <v>4993000.0</v>
       </c>
       <c r="L23">
         <v>235439.0</v>
       </c>
       <c r="M23">
         <v>27694.0</v>
       </c>
       <c r="N23">
         <v>3178.0</v>
       </c>
       <c r="O23">
         <v>14005000.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B25">
         <v>178000.0</v>
       </c>
       <c r="C25">
         <v>203000.0</v>
       </c>
       <c r="D25">
         <v>210000.0</v>
       </c>
       <c r="E25">
         <v>308000.0</v>
       </c>
       <c r="F25">
         <v>713000.0</v>
       </c>
       <c r="G25">
         <v>2775000.0</v>
       </c>
       <c r="H25">
         <v>2792000.0</v>
       </c>
       <c r="I25">
         <v>2655000.0</v>
       </c>
       <c r="J25">
         <v>1978000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28">
         <v>2295000.0</v>
       </c>
       <c r="H28">
         <v>5245000.0</v>
       </c>
       <c r="I28">
         <v>6303000.0</v>
       </c>
       <c r="J28">
         <v>6924000.0</v>
       </c>
       <c r="K28">
         <v>7147000.0</v>
       </c>
       <c r="L28">
         <v>2994000.0</v>
       </c>
       <c r="M28">
         <v>72741.0</v>
       </c>
       <c r="N28">
         <v>72741.0</v>
       </c>
       <c r="O28">
         <v>245000.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B29">
         <v>-37000.0</v>
       </c>
       <c r="C29">
         <v>-5000.0</v>
       </c>
       <c r="D29">
         <v>-38000.0</v>
       </c>
       <c r="E29">
         <v>6000.0</v>
       </c>
       <c r="F29">
         <v>-3000.0</v>
       </c>
       <c r="G29">
         <v>0.0</v>
       </c>
       <c r="H29">
         <v>0.0</v>
       </c>
       <c r="I29">
         <v>-182000.0</v>
       </c>
       <c r="J29">
         <v>382000.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B30">
         <v>1072000.0</v>
       </c>
       <c r="C30">
         <v>1331000.0</v>
       </c>
       <c r="D30">
         <v>1578000.0</v>
       </c>
       <c r="E30">
         <v>1808000.0</v>
       </c>
       <c r="F30">
         <v>5013000.0</v>
       </c>
       <c r="G30">
         <v>3121000.0</v>
       </c>
       <c r="H30">
         <v>12095000.0</v>
       </c>
       <c r="I30">
         <v>9745000.0</v>
       </c>
       <c r="J30">
         <v>24982000.0</v>
       </c>
       <c r="K30">
         <v>30314000.0</v>
       </c>
       <c r="L30">
         <v>386146.0</v>
       </c>
       <c r="M30">
         <v>27694.0</v>
       </c>
       <c r="N30">
         <v>3178.0</v>
       </c>
       <c r="O30">
         <v>14259000.0</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31">
         <v>-2893000.0</v>
       </c>
       <c r="I31">
         <v>-4061000.0</v>
       </c>
       <c r="J31">
         <v>-9923000.0</v>
       </c>
       <c r="K31">
         <v>-19634000.0</v>
       </c>
       <c r="L31">
         <v>-669456.0</v>
       </c>
       <c r="M31">
         <v>3000.0</v>
       </c>
       <c r="N31">
         <v>0.0</v>
       </c>
       <c r="O31">
         <v>-171000.0</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B32">
         <v>191000.0</v>
       </c>
       <c r="C32">
         <v>771000.0</v>
       </c>
       <c r="D32">
         <v>398000.0</v>
       </c>
       <c r="E32">
         <v>828000.0</v>
       </c>
       <c r="F32">
         <v>632000.0</v>
       </c>
       <c r="G32">
         <v>134000.0</v>
       </c>
       <c r="H32">
         <v>4698000.0</v>
       </c>
       <c r="I32">
         <v>1879000.0</v>
       </c>
@@ -7750,2074 +7851,2134 @@
       <c r="O32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AI32"/>
+  <dimension ref="A1:AJ32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:35">
+    <row r="1" spans="1:36">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>131</v>
+        <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>132</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
       </c>
-      <c r="H1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I1" t="s">
-        <v>80</v>
+        <v>133</v>
       </c>
       <c r="J1" t="s">
         <v>81</v>
       </c>
       <c r="K1" t="s">
+        <v>82</v>
+      </c>
+      <c r="L1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="M1" t="s">
         <v>83</v>
       </c>
       <c r="N1" t="s">
         <v>84</v>
       </c>
       <c r="O1" t="s">
+        <v>85</v>
+      </c>
+      <c r="P1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="Q1" t="s">
         <v>86</v>
       </c>
       <c r="R1" t="s">
         <v>87</v>
       </c>
       <c r="S1" t="s">
+        <v>88</v>
+      </c>
+      <c r="T1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="U1" t="s">
         <v>89</v>
       </c>
       <c r="V1" t="s">
         <v>90</v>
       </c>
       <c r="W1" t="s">
+        <v>91</v>
+      </c>
+      <c r="X1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="Y1" t="s">
         <v>92</v>
       </c>
       <c r="Z1" t="s">
         <v>93</v>
       </c>
       <c r="AA1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AC1" t="s">
         <v>95</v>
       </c>
       <c r="AD1" t="s">
         <v>96</v>
       </c>
       <c r="AE1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AF1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AG1" t="s">
         <v>98</v>
       </c>
       <c r="AH1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AI1" t="s">
         <v>10</v>
       </c>
-      <c r="AI1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:35">
+      <c r="AJ1" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B2">
+        <v>883000.0</v>
+      </c>
+      <c r="C2">
         <v>156000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>-14000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>210000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>220000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>245000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>206000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>238000.0</v>
       </c>
-      <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
-      <c r="S2">
+      <c r="S2"/>
+      <c r="T2">
         <v>100000.0</v>
       </c>
-      <c r="T2"/>
-      <c r="U2">
+      <c r="U2"/>
+      <c r="V2">
         <v>-1353000.0</v>
       </c>
-      <c r="V2"/>
-      <c r="W2">
+      <c r="W2"/>
+      <c r="X2">
         <v>1083000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1227000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>-156000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>182500.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>334000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>449000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>-11000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>7000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>-192000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>323000.0</v>
       </c>
       <c r="AG2">
         <v>323000.0</v>
       </c>
       <c r="AH2">
-        <v>733500.0</v>
+        <v>323000.0</v>
       </c>
       <c r="AI2">
         <v>733500.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:35">
+      <c r="AJ2">
+        <v>733500.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:36">
       <c r="A3" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
-    </row>
-    <row r="4" spans="1:35">
+      <c r="AJ3"/>
+    </row>
+    <row r="4" spans="1:36">
       <c r="A4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-      <c r="K4">
-[...1 lines deleted...]
-      </c>
+      <c r="K4"/>
       <c r="L4">
         <v>-48000.0</v>
       </c>
       <c r="M4">
-        <v>-52000.0</v>
+        <v>-48000.0</v>
       </c>
       <c r="N4">
         <v>-52000.0</v>
       </c>
       <c r="O4">
         <v>-52000.0</v>
       </c>
       <c r="P4">
         <v>-52000.0</v>
       </c>
-      <c r="Q4"/>
+      <c r="Q4">
+        <v>-52000.0</v>
+      </c>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
-    </row>
-    <row r="5" spans="1:35">
+      <c r="AJ4"/>
+    </row>
+    <row r="5" spans="1:36">
       <c r="A5" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
-      <c r="I5">
-[...1 lines deleted...]
-      </c>
+      <c r="I5"/>
       <c r="J5">
         <v>-428000.0</v>
       </c>
       <c r="K5">
-        <v>-384000.0</v>
+        <v>-428000.0</v>
       </c>
       <c r="L5">
         <v>-384000.0</v>
       </c>
       <c r="M5">
-        <v>-451500.0</v>
+        <v>-384000.0</v>
       </c>
       <c r="N5">
         <v>-451500.0</v>
       </c>
       <c r="O5">
-        <v>-2778500.0</v>
+        <v>-451500.0</v>
       </c>
       <c r="P5">
         <v>-2778500.0</v>
       </c>
       <c r="Q5">
-        <v>-1279000.0</v>
+        <v>-2778500.0</v>
       </c>
       <c r="R5">
         <v>-1279000.0</v>
       </c>
-      <c r="S5"/>
+      <c r="S5">
+        <v>-1279000.0</v>
+      </c>
       <c r="T5"/>
-      <c r="U5">
-[...1 lines deleted...]
-      </c>
+      <c r="U5"/>
       <c r="V5">
         <v>-2198000.0</v>
       </c>
       <c r="W5">
-        <v>-3954500.0</v>
+        <v>-2198000.0</v>
       </c>
       <c r="X5">
         <v>-3954500.0</v>
       </c>
       <c r="Y5">
-        <v>-2508000.0</v>
+        <v>-3954500.0</v>
       </c>
       <c r="Z5">
         <v>-2508000.0</v>
       </c>
       <c r="AA5">
-        <v>-3141000.0</v>
+        <v>-2508000.0</v>
       </c>
       <c r="AB5">
         <v>-3141000.0</v>
       </c>
       <c r="AC5">
-        <v>-2657000.0</v>
+        <v>-3141000.0</v>
       </c>
       <c r="AD5">
         <v>-2657000.0</v>
       </c>
-      <c r="AE5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE5">
+        <v>-2657000.0</v>
+      </c>
+      <c r="AF5"/>
       <c r="AG5">
         <v>-4168000.0</v>
       </c>
       <c r="AH5">
-        <v>-3546500.0</v>
+        <v>-4168000.0</v>
       </c>
       <c r="AI5">
         <v>-3546500.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:35">
+      <c r="AJ5">
+        <v>-3546500.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:36">
       <c r="A6" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
-    </row>
-    <row r="7" spans="1:35">
+      <c r="AJ6"/>
+    </row>
+    <row r="7" spans="1:36">
       <c r="A7" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
-    </row>
-    <row r="8" spans="1:35">
+      <c r="AJ7"/>
+    </row>
+    <row r="8" spans="1:36">
       <c r="A8" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
-      <c r="S8">
+      <c r="S8"/>
+      <c r="T8">
         <v>-10146000.0</v>
       </c>
-      <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
-    </row>
-    <row r="9" spans="1:35">
+      <c r="AJ8"/>
+    </row>
+    <row r="9" spans="1:36">
       <c r="A9" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B9">
+        <v>-111000.0</v>
+      </c>
+      <c r="C9">
         <v>-142000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>41000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-206000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-193000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-115000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-130000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-124000.0</v>
       </c>
-      <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
-      <c r="S9">
+      <c r="S9"/>
+      <c r="T9">
         <v>34000.0</v>
       </c>
-      <c r="T9"/>
-      <c r="U9">
+      <c r="U9"/>
+      <c r="V9">
         <v>1402000.0</v>
       </c>
-      <c r="V9"/>
-      <c r="W9">
+      <c r="W9"/>
+      <c r="X9">
         <v>1660000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>144500.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>2111000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>795000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>1479000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>457500.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>77000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>26000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>6520000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37500.0</v>
       </c>
       <c r="AG9">
         <v>37500.0</v>
       </c>
       <c r="AH9">
-        <v>-129000.0</v>
+        <v>37500.0</v>
       </c>
       <c r="AI9">
         <v>-129000.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:35">
+      <c r="AJ9">
+        <v>-129000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:36">
       <c r="A10" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B10">
+        <v>-269000.0</v>
+      </c>
+      <c r="C10">
         <v>-244000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-1241000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-342000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-356000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-259000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-1562000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-239000.0</v>
       </c>
-      <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
-      <c r="S10">
+      <c r="S10"/>
+      <c r="T10">
         <v>-7824000.0</v>
       </c>
-      <c r="T10"/>
-      <c r="U10">
+      <c r="U10"/>
+      <c r="V10">
         <v>-6032000.0</v>
       </c>
-      <c r="V10"/>
-      <c r="W10">
+      <c r="W10"/>
+      <c r="X10">
         <v>-8528000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-4264000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-7290000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-3645000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-9122000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-4561000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-6535000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-3267500.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-9523000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4414000.0</v>
       </c>
       <c r="AG10">
         <v>-4414000.0</v>
       </c>
       <c r="AH10">
-        <v>-4710500.0</v>
+        <v>-4414000.0</v>
       </c>
       <c r="AI10">
         <v>-4710500.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:35">
+      <c r="AJ10">
+        <v>-4710500.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:36">
       <c r="A11" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...1 lines deleted...]
-      </c>
+      <c r="K11"/>
       <c r="L11">
         <v>-500.0</v>
       </c>
       <c r="M11">
-        <v>3500.0</v>
+        <v>-500.0</v>
       </c>
       <c r="N11">
         <v>3500.0</v>
       </c>
       <c r="O11">
-        <v>-1500.0</v>
+        <v>3500.0</v>
       </c>
       <c r="P11">
         <v>-1500.0</v>
       </c>
-      <c r="Q11"/>
+      <c r="Q11">
+        <v>-1500.0</v>
+      </c>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
-      <c r="AA11">
-[...1 lines deleted...]
-      </c>
+      <c r="AA11"/>
       <c r="AB11">
         <v>-91000.0</v>
       </c>
-      <c r="AC11"/>
+      <c r="AC11">
+        <v>-91000.0</v>
+      </c>
       <c r="AD11"/>
-      <c r="AE11">
+      <c r="AE11"/>
+      <c r="AF11">
         <v>382000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AG11">
         <v>0.0</v>
       </c>
       <c r="AH11">
         <v>0.0</v>
       </c>
       <c r="AI11">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:35">
+      <c r="AJ11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:36">
       <c r="A12" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B12">
         <v>2000.0</v>
       </c>
       <c r="C12">
+        <v>2000.0</v>
+      </c>
+      <c r="D12">
         <v>73000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>3000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000.0</v>
       </c>
       <c r="F12">
         <v>4000.0</v>
       </c>
       <c r="G12">
+        <v>4000.0</v>
+      </c>
+      <c r="H12">
         <v>2000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1000.0</v>
       </c>
-      <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
-      <c r="W12">
-[...1 lines deleted...]
-      </c>
+      <c r="W12"/>
       <c r="X12">
         <v>889000.0</v>
       </c>
       <c r="Y12">
-        <v>1046500.0</v>
+        <v>889000.0</v>
       </c>
       <c r="Z12">
         <v>1046500.0</v>
       </c>
       <c r="AA12">
-        <v>1191000.0</v>
+        <v>1046500.0</v>
       </c>
       <c r="AB12">
         <v>1191000.0</v>
       </c>
       <c r="AC12">
-        <v>784000.0</v>
+        <v>1191000.0</v>
       </c>
       <c r="AD12">
         <v>784000.0</v>
       </c>
       <c r="AE12">
+        <v>784000.0</v>
+      </c>
+      <c r="AF12">
         <v>2963000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>246000.0</v>
       </c>
       <c r="AG12">
         <v>246000.0</v>
       </c>
       <c r="AH12">
         <v>246000.0</v>
       </c>
       <c r="AI12">
         <v>246000.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:35">
+      <c r="AJ12">
+        <v>246000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:36">
       <c r="A13" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
-      <c r="S13">
+      <c r="S13"/>
+      <c r="T13">
         <v>2282000.0</v>
       </c>
-      <c r="T13"/>
-      <c r="U13">
+      <c r="U13"/>
+      <c r="V13">
         <v>1816000.0</v>
       </c>
-      <c r="V13"/>
-      <c r="W13">
+      <c r="W13"/>
+      <c r="X13">
         <v>1778000.0</v>
       </c>
-      <c r="X13"/>
-      <c r="Y13">
+      <c r="Y13"/>
+      <c r="Z13">
         <v>2093000.0</v>
       </c>
-      <c r="Z13"/>
-      <c r="AA13">
+      <c r="AA13"/>
+      <c r="AB13">
         <v>2382000.0</v>
       </c>
-      <c r="AB13"/>
-      <c r="AC13">
+      <c r="AC13"/>
+      <c r="AD13">
         <v>1568000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
-    </row>
-    <row r="14" spans="1:35">
+      <c r="AJ13"/>
+    </row>
+    <row r="14" spans="1:36">
       <c r="A14" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B14">
         <v>0.0</v>
       </c>
       <c r="C14">
         <v>0.0</v>
       </c>
       <c r="D14">
         <v>0.0</v>
       </c>
       <c r="E14">
         <v>0.0</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
       <c r="G14">
         <v>0.0</v>
       </c>
       <c r="H14">
         <v>0.0</v>
       </c>
-      <c r="I14"/>
+      <c r="I14">
+        <v>0.0</v>
+      </c>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
-    </row>
-    <row r="15" spans="1:35">
+      <c r="AJ14"/>
+    </row>
+    <row r="15" spans="1:36">
       <c r="A15" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B15">
+        <v>-269000.0</v>
+      </c>
+      <c r="C15">
         <v>-244000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-1204000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-342000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-356000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-259000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-1560000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-239000.0</v>
       </c>
-      <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
-      <c r="S15">
+      <c r="S15"/>
+      <c r="T15">
         <v>-17970000.0</v>
       </c>
-      <c r="T15"/>
-      <c r="U15">
+      <c r="U15"/>
+      <c r="V15">
         <v>-6032000.0</v>
       </c>
-      <c r="V15"/>
-      <c r="W15">
+      <c r="W15"/>
+      <c r="X15">
         <v>-8528000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-4264000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-7290000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-3645000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-8940000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-4470000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-6535000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-3267500.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-9905000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4414000.0</v>
       </c>
       <c r="AG15">
         <v>-4414000.0</v>
       </c>
       <c r="AH15">
-        <v>-4710500.0</v>
+        <v>-4414000.0</v>
       </c>
       <c r="AI15">
         <v>-4710500.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:35">
+      <c r="AJ15">
+        <v>-4710500.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:36">
       <c r="A16" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
-      <c r="I16">
-[...1 lines deleted...]
-      </c>
+      <c r="I16"/>
       <c r="J16">
         <v>-329000.0</v>
       </c>
       <c r="K16">
-        <v>-1122500.0</v>
+        <v>-329000.0</v>
       </c>
       <c r="L16">
         <v>-1122500.0</v>
       </c>
       <c r="M16">
-        <v>-448500.0</v>
+        <v>-1122500.0</v>
       </c>
       <c r="N16">
         <v>-448500.0</v>
       </c>
       <c r="O16">
-        <v>-3609500.0</v>
+        <v>-448500.0</v>
       </c>
       <c r="P16">
         <v>-3609500.0</v>
       </c>
       <c r="Q16">
-        <v>-122000.0</v>
+        <v>-3609500.0</v>
       </c>
       <c r="R16">
         <v>-122000.0</v>
       </c>
       <c r="S16">
         <v>-122000.0</v>
       </c>
       <c r="T16">
         <v>-122000.0</v>
       </c>
       <c r="U16">
-        <v>-3016000.0</v>
+        <v>-122000.0</v>
       </c>
       <c r="V16">
         <v>-3016000.0</v>
       </c>
       <c r="W16">
-        <v>-4264000.0</v>
+        <v>-3016000.0</v>
       </c>
       <c r="X16">
         <v>-4264000.0</v>
       </c>
       <c r="Y16">
+        <v>-4264000.0</v>
+      </c>
+      <c r="Z16">
         <v>-7290000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-3645000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-8940000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-4470000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-6535000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-3267500.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-9905000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4414000.0</v>
       </c>
       <c r="AG16">
         <v>-4414000.0</v>
       </c>
       <c r="AH16">
-        <v>-4710500.0</v>
+        <v>-4414000.0</v>
       </c>
       <c r="AI16">
         <v>-4710500.0</v>
       </c>
-    </row>
-    <row r="17" spans="1:35">
+      <c r="AJ16">
+        <v>-4710500.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:36">
       <c r="A17" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B17">
+        <v>-269000.0</v>
+      </c>
+      <c r="C17">
         <v>-244000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-1204000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-342000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-356000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-259000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-1560000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-239000.0</v>
       </c>
-      <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
-      <c r="W17">
-[...1 lines deleted...]
-      </c>
+      <c r="W17"/>
       <c r="X17">
         <v>-4264000.0</v>
       </c>
       <c r="Y17">
-        <v>-3645000.0</v>
+        <v>-4264000.0</v>
       </c>
       <c r="Z17">
         <v>-3645000.0</v>
       </c>
       <c r="AA17">
-        <v>-4470000.0</v>
+        <v>-3645000.0</v>
       </c>
       <c r="AB17">
         <v>-4470000.0</v>
       </c>
       <c r="AC17">
-        <v>-3267500.0</v>
+        <v>-4470000.0</v>
       </c>
       <c r="AD17">
         <v>-3267500.0</v>
       </c>
-      <c r="AE17"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE17">
+        <v>-3267500.0</v>
+      </c>
+      <c r="AF17"/>
       <c r="AG17">
         <v>-4414000.0</v>
       </c>
       <c r="AH17">
-        <v>-4710500.0</v>
+        <v>-4414000.0</v>
       </c>
       <c r="AI17">
         <v>-4710500.0</v>
       </c>
-    </row>
-    <row r="18" spans="1:35">
+      <c r="AJ17">
+        <v>-4710500.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:36">
       <c r="A18" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B18">
         <v>-2000.0</v>
       </c>
       <c r="C18">
+        <v>-2000.0</v>
+      </c>
+      <c r="D18">
         <v>-73000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-3000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4000.0</v>
       </c>
       <c r="F18">
         <v>-4000.0</v>
       </c>
       <c r="G18">
+        <v>-4000.0</v>
+      </c>
+      <c r="H18">
         <v>-2000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-1000.0</v>
       </c>
-      <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
-    </row>
-    <row r="19" spans="1:35">
+      <c r="AJ18"/>
+    </row>
+    <row r="19" spans="1:36">
       <c r="A19" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
-    </row>
-    <row r="20" spans="1:35">
+      <c r="AJ19"/>
+    </row>
+    <row r="20" spans="1:36">
       <c r="A20" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
-    </row>
-    <row r="21" spans="1:35">
+      <c r="AJ20"/>
+    </row>
+    <row r="21" spans="1:36">
       <c r="A21" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B21">
+        <v>-145000.0</v>
+      </c>
+      <c r="C21">
         <v>-170000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>12000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-238000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-254000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-155000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-242000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-125000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
-      <c r="S21">
+      <c r="S21"/>
+      <c r="T21">
         <v>-5542000.0</v>
       </c>
-      <c r="T21"/>
-      <c r="U21">
+      <c r="U21"/>
+      <c r="V21">
         <v>-4216000.0</v>
       </c>
-      <c r="V21"/>
-      <c r="W21">
+      <c r="W21"/>
+      <c r="X21">
         <v>-6750000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-3954500.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-5197000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-2508000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-6740000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-3141000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-4967000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-2657000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-9523000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4168000.0</v>
       </c>
       <c r="AG21">
         <v>-4168000.0</v>
       </c>
       <c r="AH21">
-        <v>-3546500.0</v>
+        <v>-4168000.0</v>
       </c>
       <c r="AI21">
         <v>-3546500.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:35">
+      <c r="AJ21">
+        <v>-3546500.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:36">
       <c r="A22" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
-    </row>
-    <row r="23" spans="1:35">
+      <c r="AJ22"/>
+    </row>
+    <row r="23" spans="1:36">
       <c r="A23" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
-      <c r="I23">
-[...1 lines deleted...]
-      </c>
+      <c r="I23"/>
       <c r="J23">
         <v>192500.0</v>
       </c>
       <c r="K23">
-        <v>234500.0</v>
+        <v>192500.0</v>
       </c>
       <c r="L23">
         <v>234500.0</v>
       </c>
       <c r="M23">
-        <v>101500.0</v>
+        <v>234500.0</v>
       </c>
       <c r="N23">
         <v>101500.0</v>
       </c>
       <c r="O23">
-        <v>708500.0</v>
+        <v>101500.0</v>
       </c>
       <c r="P23">
         <v>708500.0</v>
       </c>
       <c r="Q23">
-        <v>475500.0</v>
+        <v>708500.0</v>
       </c>
       <c r="R23">
         <v>475500.0</v>
       </c>
       <c r="S23">
         <v>475500.0</v>
       </c>
       <c r="T23">
         <v>475500.0</v>
       </c>
       <c r="U23">
-        <v>1347000.0</v>
+        <v>475500.0</v>
       </c>
       <c r="V23">
         <v>1347000.0</v>
       </c>
       <c r="W23">
-        <v>1431000.0</v>
+        <v>1347000.0</v>
       </c>
       <c r="X23">
         <v>1431000.0</v>
       </c>
       <c r="Y23">
-        <v>1224500.0</v>
+        <v>1431000.0</v>
       </c>
       <c r="Z23">
         <v>1224500.0</v>
       </c>
       <c r="AA23">
-        <v>1137000.0</v>
+        <v>1224500.0</v>
       </c>
       <c r="AB23">
         <v>1137000.0</v>
       </c>
       <c r="AC23">
-        <v>634500.0</v>
+        <v>1137000.0</v>
       </c>
       <c r="AD23">
         <v>634500.0</v>
       </c>
-      <c r="AE23"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE23">
+        <v>634500.0</v>
+      </c>
+      <c r="AF23"/>
       <c r="AG23">
         <v>1820500.0</v>
       </c>
       <c r="AH23">
-        <v>985500.0</v>
+        <v>1820500.0</v>
       </c>
       <c r="AI23">
         <v>985500.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:35">
+      <c r="AJ23">
+        <v>985500.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:36">
       <c r="A24" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
-    </row>
-    <row r="25" spans="1:35">
+      <c r="AJ24"/>
+    </row>
+    <row r="25" spans="1:36">
       <c r="A25" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B25">
+        <v>36000.0</v>
+      </c>
+      <c r="C25">
         <v>35000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>64000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>38000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>36000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>40000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>73000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>27000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
-    </row>
-    <row r="26" spans="1:35">
+      <c r="AJ25"/>
+    </row>
+    <row r="26" spans="1:36">
       <c r="A26" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
-    </row>
-    <row r="27" spans="1:35">
+      <c r="AJ26"/>
+    </row>
+    <row r="27" spans="1:36">
       <c r="A27" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
-    </row>
-    <row r="28" spans="1:35">
+      <c r="AJ27"/>
+    </row>
+    <row r="28" spans="1:36">
       <c r="A28" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
-      <c r="S28">
+      <c r="S28"/>
+      <c r="T28">
         <v>2295000.0</v>
       </c>
-      <c r="T28"/>
-      <c r="U28">
+      <c r="U28"/>
+      <c r="V28">
         <v>1819000.0</v>
       </c>
-      <c r="V28"/>
-      <c r="W28">
+      <c r="W28"/>
+      <c r="X28">
         <v>2454000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1181500.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>2791000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1395500.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>3239000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1619500.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>3064000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1532000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>2804000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2003500.0</v>
       </c>
       <c r="AG28">
         <v>2003500.0</v>
       </c>
       <c r="AH28">
-        <v>1992000.0</v>
+        <v>2003500.0</v>
       </c>
       <c r="AI28">
         <v>1992000.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:35">
+      <c r="AJ28">
+        <v>1992000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:36">
       <c r="A29" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B29">
         <v>0.0</v>
       </c>
       <c r="C29">
+        <v>0.0</v>
+      </c>
+      <c r="D29">
         <v>-37000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="E29">
         <v>0.0</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
       <c r="G29">
+        <v>0.0</v>
+      </c>
+      <c r="H29">
         <v>-2000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>0.0</v>
       </c>
-      <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
-      <c r="AA29">
+      <c r="AA29"/>
+      <c r="AB29">
         <v>-182000.0</v>
       </c>
-      <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
-      <c r="AE29">
+      <c r="AE29"/>
+      <c r="AF29">
         <v>382000.0</v>
       </c>
-      <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
-    </row>
-    <row r="30" spans="1:35">
+      <c r="AJ29"/>
+    </row>
+    <row r="30" spans="1:36">
       <c r="A30" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B30">
+        <v>917000.0</v>
+      </c>
+      <c r="C30">
         <v>184000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>15000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>242000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>281000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>285000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>318000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>239000.0</v>
       </c>
-      <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
-      <c r="W30">
-[...1 lines deleted...]
-      </c>
+      <c r="W30"/>
       <c r="X30">
         <v>5326000.0</v>
       </c>
       <c r="Y30">
-        <v>3485500.0</v>
+        <v>5326000.0</v>
       </c>
       <c r="Z30">
         <v>3485500.0</v>
       </c>
       <c r="AA30">
-        <v>4047500.0</v>
+        <v>3485500.0</v>
       </c>
       <c r="AB30">
         <v>4047500.0</v>
       </c>
       <c r="AC30">
-        <v>2690000.0</v>
+        <v>4047500.0</v>
       </c>
       <c r="AD30">
         <v>2690000.0</v>
       </c>
-      <c r="AE30"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE30">
+        <v>2690000.0</v>
+      </c>
+      <c r="AF30"/>
       <c r="AG30">
         <v>4528500.0</v>
       </c>
       <c r="AH30">
-        <v>4151000.0</v>
+        <v>4528500.0</v>
       </c>
       <c r="AI30">
         <v>4151000.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:35">
+      <c r="AJ30">
+        <v>4151000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:36">
       <c r="A31" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
-      <c r="W31">
-[...1 lines deleted...]
-      </c>
+      <c r="W31"/>
       <c r="X31">
         <v>-309500.0</v>
       </c>
       <c r="Y31">
-        <v>-1137000.0</v>
+        <v>-309500.0</v>
       </c>
       <c r="Z31">
         <v>-1137000.0</v>
       </c>
       <c r="AA31">
-        <v>-1420000.0</v>
+        <v>-1137000.0</v>
       </c>
       <c r="AB31">
         <v>-1420000.0</v>
       </c>
       <c r="AC31">
-        <v>-610500.0</v>
+        <v>-1420000.0</v>
       </c>
       <c r="AD31">
         <v>-610500.0</v>
       </c>
-      <c r="AE31"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE31">
+        <v>-610500.0</v>
+      </c>
+      <c r="AF31"/>
       <c r="AG31">
         <v>-246000.0</v>
       </c>
       <c r="AH31">
-        <v>-1164000.0</v>
+        <v>-246000.0</v>
       </c>
       <c r="AI31">
         <v>-1164000.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:35">
+      <c r="AJ31">
+        <v>-1164000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:36">
       <c r="A32" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B32">
+        <v>772000.0</v>
+      </c>
+      <c r="C32">
         <v>14000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>27000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>4000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>27000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>130000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>76000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>114000.0</v>
       </c>
-      <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
-      <c r="S32">
+      <c r="S32"/>
+      <c r="T32">
         <v>134000.0</v>
       </c>
-      <c r="T32"/>
-      <c r="U32">
+      <c r="U32"/>
+      <c r="V32">
         <v>49000.0</v>
       </c>
-      <c r="V32"/>
-      <c r="W32">
+      <c r="W32"/>
+      <c r="X32">
         <v>2743000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>1371500.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>1955000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>977500.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>1813000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>906500.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>66000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>33000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>6328000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>360500.0</v>
       </c>
       <c r="AG32">
         <v>360500.0</v>
       </c>
       <c r="AH32">
+        <v>360500.0</v>
+      </c>
+      <c r="AI32">
         <v>604500.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>604500.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O30"/>
@@ -9872,1067 +10033,1067 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B2">
         <v>140000.0</v>
       </c>
       <c r="C2">
         <v>401000.0</v>
       </c>
       <c r="D2">
         <v>2217000.0</v>
       </c>
       <c r="E2">
         <v>2012000.0</v>
       </c>
       <c r="F2">
         <v>2635000.0</v>
       </c>
       <c r="G2">
         <v>1735000.0</v>
       </c>
       <c r="H2">
         <v>7153000.0</v>
       </c>
       <c r="I2">
         <v>7817000.0</v>
       </c>
       <c r="J2">
         <v>11646000.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B3">
         <v>2000</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>2000</v>
       </c>
       <c r="E3">
         <v>147000</v>
       </c>
       <c r="F3">
         <v>67000</v>
       </c>
       <c r="G3">
         <v>361000</v>
       </c>
       <c r="H3">
         <v>384000</v>
       </c>
       <c r="I3">
         <v>1544000</v>
       </c>
       <c r="J3">
         <v>1937000</v>
       </c>
       <c r="K3">
         <v>9058000</v>
       </c>
       <c r="L3">
         <v>7206000</v>
       </c>
       <c r="M3">
         <v>651688</v>
       </c>
       <c r="N3">
         <v>651688</v>
       </c>
       <c r="O3">
         <v>3300000</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B6">
         <v>353000.0</v>
       </c>
       <c r="C6">
         <v>-261000.0</v>
       </c>
       <c r="D6">
         <v>-1816000.0</v>
       </c>
       <c r="E6">
         <v>205000.0</v>
       </c>
       <c r="F6">
         <v>3580000.0</v>
       </c>
       <c r="G6">
         <v>900000.0</v>
       </c>
       <c r="H6">
         <v>-5418000.0</v>
       </c>
       <c r="I6">
         <v>-664000.0</v>
       </c>
       <c r="J6">
         <v>-3829000.0</v>
       </c>
       <c r="K6">
         <v>8166000.0</v>
       </c>
       <c r="L6">
         <v>-810000.0</v>
       </c>
       <c r="M6">
         <v>2320036.0</v>
       </c>
       <c r="N6">
         <v>3999.0</v>
       </c>
       <c r="O6">
         <v>5077000.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B7">
         <v>-244000.0</v>
       </c>
       <c r="C7">
         <v>-61000.0</v>
       </c>
       <c r="D7">
         <v>108000.0</v>
       </c>
       <c r="E7">
         <v>-72000.0</v>
       </c>
       <c r="F7">
         <v>1050000.0</v>
       </c>
       <c r="G7">
         <v>-1997000.0</v>
       </c>
       <c r="H7">
         <v>312000.0</v>
       </c>
       <c r="I7">
         <v>250000.0</v>
       </c>
       <c r="J7">
         <v>-6719000.0</v>
       </c>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9">
         <v>23000.0</v>
       </c>
       <c r="F9">
         <v>2821000.0</v>
       </c>
       <c r="G9">
         <v>-2904000.0</v>
       </c>
       <c r="H9">
         <v>-1532000.0</v>
       </c>
       <c r="I9">
         <v>-1595000.0</v>
       </c>
       <c r="J9">
         <v>-2421000.0</v>
       </c>
       <c r="K9">
         <v>-2342000.0</v>
       </c>
       <c r="L9">
         <v>-163905.0</v>
       </c>
       <c r="M9">
         <v>-163905.0</v>
       </c>
       <c r="N9">
         <v>7670.0</v>
       </c>
       <c r="O9"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10">
         <v>0.0</v>
       </c>
       <c r="E10">
         <v>9000.0</v>
       </c>
       <c r="F10">
         <v>-19000.0</v>
       </c>
       <c r="G10">
         <v>195000.0</v>
       </c>
       <c r="H10">
         <v>662000.0</v>
       </c>
       <c r="I10">
         <v>-760000.0</v>
       </c>
       <c r="J10">
         <v>-134000.0</v>
       </c>
       <c r="K10">
         <v>-70000.0</v>
       </c>
       <c r="L10">
         <v>-273000.0</v>
       </c>
       <c r="M10">
         <v>-273000.0</v>
       </c>
       <c r="N10">
         <v>-203961.0</v>
       </c>
       <c r="O10">
         <v>-283000.0</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>127000.0</v>
       </c>
       <c r="F11">
         <v>-1183000.0</v>
       </c>
       <c r="G11">
         <v>911000.0</v>
       </c>
       <c r="H11">
         <v>1123000.0</v>
       </c>
       <c r="I11">
         <v>2582000.0</v>
       </c>
       <c r="J11">
         <v>-4165000.0</v>
       </c>
       <c r="K11">
         <v>10986000.0</v>
       </c>
       <c r="L11">
         <v>49366.0</v>
       </c>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>-493.0</v>
       </c>
       <c r="O11">
         <v>8643000.0</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>1408000.0</v>
       </c>
       <c r="F12">
         <v>-1364000.0</v>
       </c>
       <c r="G12">
         <v>14180000.0</v>
       </c>
       <c r="H12">
         <v>7327000.0</v>
       </c>
       <c r="I12">
         <v>3846000.0</v>
       </c>
       <c r="J12">
         <v>4978000.0</v>
       </c>
       <c r="K12">
         <v>5447000.0</v>
       </c>
       <c r="L12">
         <v>517304.0</v>
       </c>
       <c r="M12">
         <v>517304.0</v>
       </c>
       <c r="N12">
         <v>517304.0</v>
       </c>
       <c r="O12">
         <v>5762000.0</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-261000.0</v>
       </c>
       <c r="F13">
         <v>-569000.0</v>
       </c>
       <c r="G13">
         <v>13000.0</v>
       </c>
       <c r="H13">
         <v>59000.0</v>
       </c>
       <c r="I13">
         <v>23000.0</v>
       </c>
       <c r="J13">
         <v>1000.0</v>
       </c>
       <c r="K13">
         <v>4617000.0</v>
       </c>
       <c r="L13">
         <v>-142929.0</v>
       </c>
       <c r="M13">
         <v>-142929.0</v>
       </c>
       <c r="N13">
         <v>-142929.0</v>
       </c>
       <c r="O13">
         <v>-158000.0</v>
       </c>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B14">
         <v>178000.0</v>
       </c>
       <c r="C14">
         <v>203000.0</v>
       </c>
       <c r="D14">
         <v>210000.0</v>
       </c>
       <c r="E14">
         <v>308000.0</v>
       </c>
       <c r="F14">
         <v>1734000.0</v>
       </c>
       <c r="G14">
         <v>679000.0</v>
       </c>
       <c r="H14">
         <v>680000.0</v>
       </c>
       <c r="I14">
         <v>2655000.0</v>
       </c>
       <c r="J14">
         <v>2028000.0</v>
       </c>
       <c r="K14">
         <v>1875000.0</v>
       </c>
       <c r="L14">
         <v>1318000.0</v>
       </c>
       <c r="M14">
         <v>4063.0</v>
       </c>
       <c r="N14">
         <v>4063.0</v>
       </c>
       <c r="O14">
         <v>9000.0</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B16">
         <v>493000.0</v>
       </c>
       <c r="C16">
         <v>140000.0</v>
       </c>
       <c r="D16">
         <v>401000.0</v>
       </c>
       <c r="E16">
         <v>2217000.0</v>
       </c>
       <c r="F16">
         <v>6215000.0</v>
       </c>
       <c r="G16">
         <v>2635000.0</v>
       </c>
       <c r="H16">
         <v>1735000.0</v>
       </c>
       <c r="I16">
         <v>7153000.0</v>
       </c>
       <c r="J16">
         <v>7817000.0</v>
       </c>
       <c r="K16">
         <v>11646000.0</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B18">
         <v>-1388000.0</v>
       </c>
       <c r="C18">
         <v>-958000.0</v>
       </c>
       <c r="D18">
         <v>-1672000.0</v>
       </c>
       <c r="E18">
         <v>-1628000.0</v>
       </c>
       <c r="F18">
         <v>-6110000.0</v>
       </c>
       <c r="G18">
         <v>-5469000.0</v>
       </c>
       <c r="H18">
         <v>-7883000.0</v>
       </c>
       <c r="I18">
         <v>-10268000.0</v>
       </c>
       <c r="J18">
         <v>-21187000.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>0.0</v>
       </c>
       <c r="D19">
         <v>-2000.0</v>
       </c>
       <c r="E19">
         <v>175000.0</v>
       </c>
       <c r="F19">
         <v>1528000.0</v>
       </c>
       <c r="G19">
         <v>1593000.0</v>
       </c>
       <c r="H19">
         <v>-375000.0</v>
       </c>
       <c r="I19">
         <v>-1497000.0</v>
       </c>
       <c r="J19">
         <v>-1749000.0</v>
       </c>
       <c r="K19">
         <v>-5112000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B20">
         <v>2130000.0</v>
       </c>
       <c r="C20">
         <v>600000.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>1673000.0</v>
       </c>
       <c r="F20">
         <v>8434000.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>9387000.0</v>
       </c>
       <c r="I20">
         <v>820000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21">
         <v>-97000.0</v>
       </c>
       <c r="F21">
         <v>-304000.0</v>
       </c>
       <c r="G21">
         <v>4523000.0</v>
       </c>
       <c r="H21">
         <v>-5141000.0</v>
       </c>
       <c r="I21">
         <v>8300000.0</v>
       </c>
       <c r="J21">
         <v>13389000.0</v>
       </c>
       <c r="K21">
         <v>-34000.0</v>
       </c>
       <c r="L21">
         <v>-34000.0</v>
       </c>
       <c r="M21">
         <v>-34000.0</v>
       </c>
       <c r="N21">
         <v>-2905.0</v>
       </c>
       <c r="O21">
         <v>7681000.0</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B22">
         <v>-2508000.0</v>
       </c>
       <c r="C22">
         <v>-2281000.0</v>
       </c>
       <c r="D22">
         <v>-1982000.0</v>
       </c>
       <c r="E22">
         <v>-3142000.0</v>
       </c>
       <c r="F22">
         <v>-7463000.0</v>
       </c>
       <c r="G22">
         <v>-17970000.0</v>
       </c>
       <c r="H22">
         <v>-15818000.0</v>
       </c>
       <c r="I22">
         <v>-15475000.0</v>
       </c>
       <c r="J22">
         <v>-19537000.0</v>
       </c>
       <c r="K22">
         <v>-32912000.0</v>
       </c>
       <c r="L22">
         <v>-44171000.0</v>
       </c>
       <c r="M22">
         <v>-24694.0</v>
       </c>
       <c r="N22">
         <v>-3178.0</v>
       </c>
       <c r="O22">
         <v>-14430000.0</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23">
         <v>-18000.0</v>
       </c>
       <c r="F23">
         <v>-35000.0</v>
       </c>
       <c r="G23">
         <v>-91000.0</v>
       </c>
       <c r="H23">
         <v>-1920000.0</v>
       </c>
       <c r="I23">
         <v>-2602000.0</v>
       </c>
       <c r="J23">
         <v>577000.0</v>
       </c>
       <c r="K23">
         <v>-7496000.0</v>
       </c>
       <c r="L23">
         <v>-2139000.0</v>
       </c>
       <c r="M23">
         <v>-1455995.0</v>
       </c>
       <c r="N23">
         <v>-1455995.0</v>
       </c>
       <c r="O23">
         <v>-1527000.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24">
         <v>1951000.0</v>
       </c>
       <c r="H24">
         <v>9000.0</v>
       </c>
       <c r="I24">
         <v>47000.0</v>
       </c>
       <c r="J24">
         <v>188000.0</v>
       </c>
       <c r="K24">
         <v>113000.0</v>
       </c>
       <c r="L24">
         <v>7000.0</v>
       </c>
       <c r="M24">
         <v>15494.0</v>
       </c>
       <c r="N24">
         <v>15494.0</v>
       </c>
       <c r="O24">
         <v>9000.0</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B25">
         <v>86000.0</v>
       </c>
       <c r="C25">
         <v>6000.0</v>
       </c>
       <c r="D25">
         <v>79000.0</v>
       </c>
       <c r="E25">
         <v>18000.0</v>
       </c>
       <c r="F25">
         <v>-1498000.0</v>
       </c>
       <c r="G25">
         <v>2300000.0</v>
       </c>
       <c r="H25">
         <v>3862000.0</v>
       </c>
       <c r="I25">
         <v>3903000.0</v>
       </c>
       <c r="J25">
         <v>4011000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26">
         <v>9387000.0</v>
       </c>
       <c r="I26">
         <v>820000.0</v>
       </c>
       <c r="J26"/>
       <c r="K26">
         <v>31259000.0</v>
       </c>
       <c r="L26">
         <v>13683000.0</v>
       </c>
       <c r="M26">
         <v>31259000.0</v>
       </c>
       <c r="N26">
         <v>150000.0</v>
       </c>
       <c r="O26">
         <v>870000.0</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B27">
         <v>0.0</v>
       </c>
       <c r="C27">
         <v>-40000.0</v>
       </c>
       <c r="D27">
         <v>86000.0</v>
       </c>
       <c r="E27">
         <v>94000.0</v>
       </c>
       <c r="F27">
         <v>0.0</v>
       </c>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28">
         <v>1558000.0</v>
       </c>
       <c r="F28">
         <v>8095000.0</v>
       </c>
       <c r="G28">
         <v>4432000.0</v>
       </c>
       <c r="H28">
         <v>2326000.0</v>
       </c>
       <c r="I28">
         <v>9554000.0</v>
       </c>
       <c r="J28">
         <v>17338000.0</v>
       </c>
       <c r="K28">
         <v>29729000.0</v>
       </c>
       <c r="L28">
         <v>11877000.0</v>
       </c>
       <c r="M28">
         <v>3544105.0</v>
       </c>
       <c r="N28">
         <v>3544105.0</v>
       </c>
       <c r="O28">
         <v>8551000.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B29">
         <v>-1386000.0</v>
       </c>
       <c r="C29">
         <v>-958000.0</v>
       </c>
       <c r="D29">
         <v>-1670000.0</v>
       </c>
       <c r="E29">
         <v>-1528000.0</v>
       </c>
       <c r="F29">
         <v>-6043000.0</v>
       </c>
       <c r="G29">
         <v>-5108000.0</v>
       </c>
       <c r="H29">
         <v>-7499000.0</v>
       </c>
       <c r="I29">
         <v>-8724000.0</v>
       </c>
       <c r="J29">
         <v>-19250000.0</v>
       </c>
       <c r="K29">
         <v>-12602000.0</v>
       </c>
       <c r="L29">
         <v>-5488000.0</v>
       </c>
       <c r="M29">
         <v>-587875.0</v>
       </c>
       <c r="N29">
         <v>3999.0</v>
       </c>
       <c r="O29">
         <v>-174000.0</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30">
         <v>175000.0</v>
       </c>
       <c r="F30">
         <v>1528000.0</v>
       </c>
       <c r="G30">
         <v>1593000.0</v>
       </c>
       <c r="H30">
         <v>-375000.0</v>
       </c>
       <c r="I30">
         <v>-1497000.0</v>
       </c>
       <c r="J30">
         <v>-1749000.0</v>
       </c>
       <c r="K30">
         <v>-8891000.0</v>
       </c>
@@ -10948,2274 +11109,2330 @@
       <c r="O30">
         <v>-3300000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ30"/>
+  <dimension ref="A1:AK30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:37">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>131</v>
+        <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>132</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
       </c>
-      <c r="H1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I1" t="s">
+        <v>133</v>
+      </c>
+      <c r="J1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="K1" t="s">
         <v>81</v>
       </c>
       <c r="L1" t="s">
+        <v>82</v>
+      </c>
+      <c r="M1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="N1" t="s">
         <v>83</v>
       </c>
       <c r="O1" t="s">
         <v>84</v>
       </c>
       <c r="P1" t="s">
+        <v>85</v>
+      </c>
+      <c r="Q1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="R1" t="s">
         <v>86</v>
       </c>
       <c r="S1" t="s">
         <v>87</v>
       </c>
       <c r="T1" t="s">
+        <v>88</v>
+      </c>
+      <c r="U1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="V1" t="s">
         <v>89</v>
       </c>
       <c r="W1" t="s">
         <v>90</v>
       </c>
       <c r="X1" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="Z1" t="s">
         <v>92</v>
       </c>
       <c r="AA1" t="s">
         <v>93</v>
       </c>
       <c r="AB1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AC1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AD1" t="s">
         <v>95</v>
       </c>
       <c r="AE1" t="s">
         <v>96</v>
       </c>
       <c r="AF1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AG1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AH1" t="s">
         <v>98</v>
       </c>
       <c r="AI1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>10</v>
       </c>
-      <c r="AJ1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:36">
+      <c r="AK1" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2" spans="1:37">
       <c r="A2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B2">
+        <v>341000.0</v>
+      </c>
+      <c r="C2">
         <v>493000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>808000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1168000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>498000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>140000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>126000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>262000.0</v>
       </c>
-      <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2"/>
-    </row>
-    <row r="3" spans="1:36">
+      <c r="AK2"/>
+    </row>
+    <row r="3" spans="1:37">
       <c r="A3" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
       <c r="J3">
-        <v>500</v>
+        <v>0</v>
       </c>
       <c r="K3">
         <v>500</v>
       </c>
       <c r="L3">
-        <v>73500</v>
+        <v>500</v>
       </c>
       <c r="M3">
         <v>73500</v>
       </c>
       <c r="N3">
-        <v>0</v>
+        <v>73500</v>
       </c>
       <c r="O3">
         <v>0</v>
       </c>
       <c r="P3">
-        <v>27500</v>
+        <v>0</v>
       </c>
       <c r="Q3">
         <v>27500</v>
       </c>
       <c r="R3">
-        <v>6000</v>
+        <v>27500</v>
       </c>
       <c r="S3">
         <v>6000</v>
       </c>
       <c r="T3">
         <v>6000</v>
       </c>
       <c r="U3">
         <v>6000</v>
       </c>
       <c r="V3">
-        <v>0</v>
+        <v>6000</v>
       </c>
       <c r="W3">
         <v>0</v>
       </c>
       <c r="X3">
+        <v>0</v>
+      </c>
+      <c r="Y3">
         <v>384000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>132000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>119000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>59500</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1544000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>405500</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>733000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>366500</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>1937000</v>
-      </c>
-[...1 lines deleted...]
-        <v>266500</v>
       </c>
       <c r="AH3">
         <v>266500</v>
       </c>
       <c r="AI3">
-        <v>2143500</v>
+        <v>266500</v>
       </c>
       <c r="AJ3">
         <v>2143500</v>
       </c>
-    </row>
-    <row r="4" spans="1:36">
+      <c r="AK3">
+        <v>2143500</v>
+      </c>
+    </row>
+    <row r="4" spans="1:37">
       <c r="A4" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
-    </row>
-    <row r="5" spans="1:36">
+      <c r="AK4"/>
+    </row>
+    <row r="5" spans="1:37">
       <c r="A5" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
-    </row>
-    <row r="6" spans="1:36">
+      <c r="AK5"/>
+    </row>
+    <row r="6" spans="1:37">
       <c r="A6" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B6">
+        <v>397000.0</v>
+      </c>
+      <c r="C6">
         <v>-152000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-315000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-360000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>670000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>358000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>14000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-136000.0</v>
       </c>
-      <c r="I6"/>
-[...2 lines deleted...]
-      </c>
+      <c r="J6"/>
       <c r="K6">
         <v>-555000.0</v>
       </c>
       <c r="L6">
-        <v>557000.0</v>
+        <v>-555000.0</v>
       </c>
       <c r="M6">
         <v>557000.0</v>
       </c>
       <c r="N6">
-        <v>-454500.0</v>
+        <v>557000.0</v>
       </c>
       <c r="O6">
         <v>-454500.0</v>
       </c>
       <c r="P6">
-        <v>-1775500.0</v>
+        <v>-454500.0</v>
       </c>
       <c r="Q6">
         <v>-1775500.0</v>
       </c>
       <c r="R6">
-        <v>3565500.0</v>
+        <v>-1775500.0</v>
       </c>
       <c r="S6">
         <v>3565500.0</v>
       </c>
       <c r="T6">
         <v>3565500.0</v>
       </c>
       <c r="U6">
         <v>3565500.0</v>
       </c>
       <c r="V6">
-        <v>76500.0</v>
+        <v>3565500.0</v>
       </c>
       <c r="W6">
         <v>76500.0</v>
       </c>
       <c r="X6">
+        <v>76500.0</v>
+      </c>
+      <c r="Y6">
         <v>-5418000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-143000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-5132000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-2566000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-664000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>721500.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-2107000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-1053500.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-3829000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1955500.0</v>
       </c>
       <c r="AH6">
         <v>-1955500.0</v>
       </c>
       <c r="AI6">
-        <v>232500.0</v>
+        <v>-1955500.0</v>
       </c>
       <c r="AJ6">
         <v>232500.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:36">
+      <c r="AK6">
+        <v>232500.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:37">
       <c r="A7" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B7">
+        <v>-524000.0</v>
+      </c>
+      <c r="C7">
         <v>99000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>61000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-18000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-27000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-260000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>107000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>80000.0</v>
       </c>
-      <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
-    </row>
-    <row r="8" spans="1:36">
+      <c r="AK7"/>
+    </row>
+    <row r="8" spans="1:37">
       <c r="A8" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
-    </row>
-    <row r="9" spans="1:36">
+      <c r="AK8"/>
+    </row>
+    <row r="9" spans="1:37">
       <c r="A9" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
-      <c r="J9">
-[...1 lines deleted...]
-      </c>
+      <c r="J9"/>
       <c r="K9">
         <v>-13000.0</v>
       </c>
       <c r="L9">
-        <v>-71000.0</v>
+        <v>-13000.0</v>
       </c>
       <c r="M9">
         <v>-71000.0</v>
       </c>
       <c r="N9">
-        <v>82500.0</v>
+        <v>-71000.0</v>
       </c>
       <c r="O9">
         <v>82500.0</v>
       </c>
       <c r="P9">
-        <v>-464000.0</v>
+        <v>82500.0</v>
       </c>
       <c r="Q9">
         <v>-464000.0</v>
       </c>
       <c r="R9">
-        <v>1874500.0</v>
+        <v>-464000.0</v>
       </c>
       <c r="S9">
         <v>1874500.0</v>
       </c>
       <c r="T9">
         <v>1874500.0</v>
       </c>
       <c r="U9">
         <v>1874500.0</v>
       </c>
       <c r="V9">
-        <v>-237500.0</v>
+        <v>1874500.0</v>
       </c>
       <c r="W9">
         <v>-237500.0</v>
       </c>
       <c r="X9">
-        <v>1575500.0</v>
+        <v>-237500.0</v>
       </c>
       <c r="Y9">
         <v>1575500.0</v>
       </c>
       <c r="Z9">
-        <v>-2342000.0</v>
+        <v>1575500.0</v>
       </c>
       <c r="AA9">
         <v>-2342000.0</v>
       </c>
       <c r="AB9">
-        <v>-126000.0</v>
+        <v>-2342000.0</v>
       </c>
       <c r="AC9">
         <v>-126000.0</v>
       </c>
       <c r="AD9">
-        <v>-671500.0</v>
+        <v>-126000.0</v>
       </c>
       <c r="AE9">
         <v>-671500.0</v>
       </c>
-      <c r="AF9"/>
+      <c r="AF9">
+        <v>-671500.0</v>
+      </c>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
-    </row>
-    <row r="10" spans="1:36">
+      <c r="AK9"/>
+    </row>
+    <row r="10" spans="1:37">
       <c r="A10" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
-      <c r="N10">
-[...1 lines deleted...]
-      </c>
+      <c r="N10"/>
       <c r="O10">
         <v>4500.0</v>
       </c>
       <c r="P10">
-        <v>-14500.0</v>
+        <v>4500.0</v>
       </c>
       <c r="Q10">
         <v>-14500.0</v>
       </c>
       <c r="R10">
-        <v>5000.0</v>
+        <v>-14500.0</v>
       </c>
       <c r="S10">
         <v>5000.0</v>
       </c>
       <c r="T10">
         <v>5000.0</v>
       </c>
       <c r="U10">
         <v>5000.0</v>
       </c>
       <c r="V10">
-        <v>-734500.0</v>
+        <v>5000.0</v>
       </c>
       <c r="W10">
         <v>-734500.0</v>
       </c>
       <c r="X10">
-        <v>363000.0</v>
+        <v>-734500.0</v>
       </c>
       <c r="Y10">
         <v>363000.0</v>
       </c>
       <c r="Z10">
-        <v>-32000.0</v>
+        <v>363000.0</v>
       </c>
       <c r="AA10">
         <v>-32000.0</v>
       </c>
       <c r="AB10">
-        <v>-127000.0</v>
+        <v>-32000.0</v>
       </c>
       <c r="AC10">
         <v>-127000.0</v>
       </c>
       <c r="AD10">
-        <v>-253000.0</v>
+        <v>-127000.0</v>
       </c>
       <c r="AE10">
         <v>-253000.0</v>
       </c>
-      <c r="AF10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AF10">
+        <v>-253000.0</v>
+      </c>
+      <c r="AG10"/>
       <c r="AH10">
         <v>18000.0</v>
       </c>
       <c r="AI10">
-        <v>-83000.0</v>
+        <v>18000.0</v>
       </c>
       <c r="AJ10">
         <v>-83000.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:36">
+      <c r="AK10">
+        <v>-83000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:37">
       <c r="A11" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
-[...1 lines deleted...]
-      </c>
+      <c r="J11"/>
       <c r="K11">
         <v>-130500.0</v>
       </c>
       <c r="L11">
-        <v>425500.0</v>
+        <v>-130500.0</v>
       </c>
       <c r="M11">
         <v>425500.0</v>
       </c>
       <c r="N11">
-        <v>-362000.0</v>
+        <v>425500.0</v>
       </c>
       <c r="O11">
         <v>-362000.0</v>
       </c>
       <c r="P11">
-        <v>755000.0</v>
+        <v>-362000.0</v>
       </c>
       <c r="Q11">
         <v>755000.0</v>
       </c>
       <c r="R11">
-        <v>-1346500.0</v>
+        <v>755000.0</v>
       </c>
       <c r="S11">
         <v>-1346500.0</v>
       </c>
       <c r="T11">
-        <v>0.0</v>
+        <v>-1346500.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
-        <v>2460000.0</v>
+        <v>0.0</v>
       </c>
       <c r="W11">
         <v>2460000.0</v>
       </c>
       <c r="X11">
-        <v>884500.0</v>
+        <v>2460000.0</v>
       </c>
       <c r="Y11">
         <v>884500.0</v>
       </c>
       <c r="Z11">
-        <v>-323000.0</v>
+        <v>884500.0</v>
       </c>
       <c r="AA11">
         <v>-323000.0</v>
       </c>
       <c r="AB11">
-        <v>131500.0</v>
+        <v>-323000.0</v>
       </c>
       <c r="AC11">
         <v>131500.0</v>
       </c>
       <c r="AD11">
-        <v>1159500.0</v>
+        <v>131500.0</v>
       </c>
       <c r="AE11">
         <v>1159500.0</v>
       </c>
-      <c r="AF11"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AF11">
+        <v>1159500.0</v>
+      </c>
+      <c r="AG11"/>
       <c r="AH11">
         <v>-1660000.0</v>
       </c>
       <c r="AI11">
-        <v>619500.0</v>
+        <v>-1660000.0</v>
       </c>
       <c r="AJ11">
         <v>619500.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:36">
+      <c r="AK11">
+        <v>619500.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:37">
       <c r="A12" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
-[...1 lines deleted...]
-      </c>
+      <c r="J12"/>
       <c r="K12">
         <v>-99000.0</v>
       </c>
       <c r="L12">
-        <v>759500.0</v>
+        <v>-99000.0</v>
       </c>
       <c r="M12">
         <v>759500.0</v>
       </c>
       <c r="N12">
-        <v>-55500.0</v>
+        <v>759500.0</v>
       </c>
       <c r="O12">
         <v>-55500.0</v>
       </c>
       <c r="P12">
-        <v>439500.0</v>
+        <v>-55500.0</v>
       </c>
       <c r="Q12">
         <v>439500.0</v>
       </c>
       <c r="R12">
-        <v>-1121500.0</v>
+        <v>439500.0</v>
       </c>
       <c r="S12">
         <v>-1121500.0</v>
       </c>
       <c r="T12">
         <v>-1121500.0</v>
       </c>
       <c r="U12">
         <v>-1121500.0</v>
       </c>
       <c r="V12">
-        <v>996500.0</v>
+        <v>-1121500.0</v>
       </c>
       <c r="W12">
         <v>996500.0</v>
       </c>
       <c r="X12">
-        <v>1241000.0</v>
+        <v>996500.0</v>
       </c>
       <c r="Y12">
         <v>1241000.0</v>
       </c>
       <c r="Z12">
-        <v>1366500.0</v>
+        <v>1241000.0</v>
       </c>
       <c r="AA12">
         <v>1366500.0</v>
       </c>
       <c r="AB12">
-        <v>1367500.0</v>
+        <v>1366500.0</v>
       </c>
       <c r="AC12">
         <v>1367500.0</v>
       </c>
       <c r="AD12">
-        <v>555500.0</v>
+        <v>1367500.0</v>
       </c>
       <c r="AE12">
         <v>555500.0</v>
       </c>
-      <c r="AF12"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AF12">
+        <v>555500.0</v>
+      </c>
+      <c r="AG12"/>
       <c r="AH12">
         <v>224500.0</v>
       </c>
       <c r="AI12">
-        <v>947000.0</v>
+        <v>224500.0</v>
       </c>
       <c r="AJ12">
         <v>947000.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:36">
+      <c r="AK12">
+        <v>947000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:37">
       <c r="A13" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
-      <c r="J13">
-[...1 lines deleted...]
-      </c>
+      <c r="J13"/>
       <c r="K13">
         <v>500.0</v>
       </c>
       <c r="L13">
-        <v>-176500.0</v>
+        <v>500.0</v>
       </c>
       <c r="M13">
         <v>-176500.0</v>
       </c>
       <c r="N13">
-        <v>46000.0</v>
+        <v>-176500.0</v>
       </c>
       <c r="O13">
         <v>46000.0</v>
       </c>
       <c r="P13">
-        <v>-322500.0</v>
+        <v>46000.0</v>
       </c>
       <c r="Q13">
         <v>-322500.0</v>
       </c>
       <c r="R13">
-        <v>38000.0</v>
+        <v>-322500.0</v>
       </c>
       <c r="S13">
         <v>38000.0</v>
       </c>
       <c r="T13">
         <v>38000.0</v>
       </c>
       <c r="U13">
         <v>38000.0</v>
       </c>
       <c r="V13">
-        <v>23000.0</v>
+        <v>38000.0</v>
       </c>
       <c r="W13">
         <v>23000.0</v>
       </c>
       <c r="X13">
-        <v>23500.0</v>
+        <v>23000.0</v>
       </c>
       <c r="Y13">
         <v>23500.0</v>
       </c>
       <c r="Z13">
-        <v>6000.0</v>
+        <v>23500.0</v>
       </c>
       <c r="AA13">
         <v>6000.0</v>
       </c>
       <c r="AB13">
-        <v>65000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="AC13">
         <v>65000.0</v>
       </c>
       <c r="AD13">
-        <v>-53500.0</v>
+        <v>65000.0</v>
       </c>
       <c r="AE13">
         <v>-53500.0</v>
       </c>
-      <c r="AF13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AF13">
+        <v>-53500.0</v>
+      </c>
+      <c r="AG13"/>
       <c r="AH13">
         <v>113500.0</v>
       </c>
       <c r="AI13">
-        <v>4917500.0</v>
+        <v>113500.0</v>
       </c>
       <c r="AJ13">
         <v>4917500.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:36">
+      <c r="AK13">
+        <v>4917500.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:37">
       <c r="A14" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B14">
+        <v>36000.0</v>
+      </c>
+      <c r="C14">
         <v>35000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>64000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>38000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>36000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>40000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>73000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>27000.0</v>
       </c>
-      <c r="I14"/>
-[...2 lines deleted...]
-      </c>
+      <c r="J14"/>
       <c r="K14">
         <v>52500.0</v>
       </c>
       <c r="L14">
-        <v>64500.0</v>
+        <v>52500.0</v>
       </c>
       <c r="M14">
         <v>64500.0</v>
       </c>
       <c r="N14">
-        <v>89500.0</v>
+        <v>64500.0</v>
       </c>
       <c r="O14">
         <v>89500.0</v>
       </c>
       <c r="P14">
-        <v>707000.0</v>
+        <v>89500.0</v>
       </c>
       <c r="Q14">
         <v>707000.0</v>
       </c>
       <c r="R14">
-        <v>160000.0</v>
+        <v>707000.0</v>
       </c>
       <c r="S14">
         <v>160000.0</v>
       </c>
       <c r="T14">
         <v>160000.0</v>
       </c>
       <c r="U14">
         <v>160000.0</v>
       </c>
       <c r="V14">
-        <v>678000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="W14">
         <v>678000.0</v>
       </c>
       <c r="X14">
+        <v>678000.0</v>
+      </c>
+      <c r="Y14">
         <v>2792000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>713000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>1366000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>683000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>2655000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>811000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>1033000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>516500.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>1978000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>381500.0</v>
       </c>
       <c r="AH14">
         <v>381500.0</v>
       </c>
       <c r="AI14">
-        <v>440000.0</v>
+        <v>381500.0</v>
       </c>
       <c r="AJ14">
         <v>440000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:36">
+      <c r="AK14">
+        <v>440000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:37">
       <c r="A15" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
-    </row>
-    <row r="16" spans="1:36">
+      <c r="AK15"/>
+    </row>
+    <row r="16" spans="1:37">
       <c r="A16" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B16">
+        <v>738000.0</v>
+      </c>
+      <c r="C16">
         <v>341000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>493000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>808000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1168000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>498000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>140000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>126000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>262000.0</v>
       </c>
-      <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
-    </row>
-    <row r="17" spans="1:36">
+      <c r="AK16"/>
+    </row>
+    <row r="17" spans="1:37">
       <c r="A17" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
-    </row>
-    <row r="18" spans="1:36">
+      <c r="AK17"/>
+    </row>
+    <row r="18" spans="1:37">
       <c r="A18" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B18">
+        <v>-755000.0</v>
+      </c>
+      <c r="C18">
         <v>-115000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-278000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-324000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-311000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-475000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-160000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-131000.0</v>
       </c>
-      <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
-    </row>
-    <row r="19" spans="1:36">
+      <c r="AK18"/>
+    </row>
+    <row r="19" spans="1:37">
       <c r="A19" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B19">
+        <v>0.0</v>
+      </c>
+      <c r="C19">
         <v>1000.0</v>
       </c>
-      <c r="C19"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D19"/>
       <c r="E19">
         <v>0.0</v>
       </c>
       <c r="F19">
         <v>0.0</v>
       </c>
       <c r="G19">
         <v>0.0</v>
       </c>
       <c r="H19">
+        <v>0.0</v>
+      </c>
+      <c r="I19">
         <v>1000.0</v>
       </c>
-      <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
-    </row>
-    <row r="20" spans="1:36">
+      <c r="AK19"/>
+    </row>
+    <row r="20" spans="1:37">
       <c r="A20" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B20">
-        <v>0.0</v>
+        <v>1190000.0</v>
       </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20">
         <v>1020000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>1110000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
-      <c r="I20"/>
+      <c r="I20">
+        <v>0.0</v>
+      </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
-    </row>
-    <row r="21" spans="1:36">
+      <c r="AK20"/>
+    </row>
+    <row r="21" spans="1:37">
       <c r="A21" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
-      <c r="J21">
-[...1 lines deleted...]
-      </c>
+      <c r="J21"/>
       <c r="K21">
         <v>-33000.0</v>
       </c>
       <c r="L21">
-        <v>-8500.0</v>
+        <v>-33000.0</v>
       </c>
       <c r="M21">
         <v>-8500.0</v>
       </c>
       <c r="N21">
-        <v>-40000.0</v>
+        <v>-8500.0</v>
       </c>
       <c r="O21">
         <v>-40000.0</v>
       </c>
       <c r="P21">
-        <v>139000.0</v>
+        <v>-40000.0</v>
       </c>
       <c r="Q21">
         <v>139000.0</v>
       </c>
       <c r="R21">
-        <v>-291000.0</v>
+        <v>139000.0</v>
       </c>
       <c r="S21">
         <v>-291000.0</v>
       </c>
       <c r="T21">
         <v>-291000.0</v>
       </c>
       <c r="U21">
         <v>-291000.0</v>
       </c>
       <c r="V21">
-        <v>-92500.0</v>
+        <v>-291000.0</v>
       </c>
       <c r="W21">
         <v>-92500.0</v>
       </c>
       <c r="X21">
-        <v>-147500.0</v>
+        <v>-92500.0</v>
       </c>
       <c r="Y21">
         <v>-147500.0</v>
       </c>
       <c r="Z21">
-        <v>-2479500.0</v>
+        <v>-147500.0</v>
       </c>
       <c r="AA21">
         <v>-2479500.0</v>
       </c>
       <c r="AB21">
-        <v>2177000.0</v>
+        <v>-2479500.0</v>
       </c>
       <c r="AC21">
         <v>2177000.0</v>
       </c>
       <c r="AD21">
-        <v>1973000.0</v>
+        <v>2177000.0</v>
       </c>
       <c r="AE21">
         <v>1973000.0</v>
       </c>
-      <c r="AF21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AF21">
+        <v>1973000.0</v>
+      </c>
+      <c r="AG21"/>
       <c r="AH21">
         <v>3686000.0</v>
       </c>
       <c r="AI21">
-        <v>-19000.0</v>
+        <v>3686000.0</v>
       </c>
       <c r="AJ21">
         <v>-19000.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:36">
+      <c r="AK21">
+        <v>-19000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:37">
       <c r="A22" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B22">
+        <v>-269000.0</v>
+      </c>
+      <c r="C22">
         <v>-244000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-1204000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-342000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-356000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-259000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-1560000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-239000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-662000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-329000.0</v>
       </c>
       <c r="K22">
         <v>-329000.0</v>
       </c>
       <c r="L22">
-        <v>-1122500.0</v>
+        <v>-329000.0</v>
       </c>
       <c r="M22">
         <v>-1122500.0</v>
       </c>
       <c r="N22">
-        <v>-448500.0</v>
+        <v>-1122500.0</v>
       </c>
       <c r="O22">
         <v>-448500.0</v>
       </c>
       <c r="P22">
-        <v>-3609500.0</v>
+        <v>-448500.0</v>
       </c>
       <c r="Q22">
         <v>-3609500.0</v>
       </c>
       <c r="R22">
-        <v>-122000.0</v>
+        <v>-3609500.0</v>
       </c>
       <c r="S22">
         <v>-122000.0</v>
       </c>
       <c r="T22">
-        <v>0.0</v>
+        <v>-122000.0</v>
       </c>
       <c r="U22">
         <v>0.0</v>
       </c>
       <c r="V22">
-        <v>-3016000.0</v>
+        <v>0.0</v>
       </c>
       <c r="W22">
         <v>-3016000.0</v>
       </c>
       <c r="X22">
+        <v>-3016000.0</v>
+      </c>
+      <c r="Y22">
         <v>-15818000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-4264000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-7290000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-3645000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-15657000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-4470000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-6535000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-3267500.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-19155000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4414000.0</v>
       </c>
       <c r="AH22">
         <v>-4414000.0</v>
       </c>
       <c r="AI22">
-        <v>-4710500.0</v>
+        <v>-4414000.0</v>
       </c>
       <c r="AJ22">
         <v>-4710500.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:36">
+      <c r="AK22">
+        <v>-4710500.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:37">
       <c r="A23" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
-      <c r="J23">
-[...1 lines deleted...]
-      </c>
+      <c r="J23"/>
       <c r="K23">
         <v>-3000.0</v>
       </c>
       <c r="L23">
-        <v>-9000.0</v>
+        <v>-3000.0</v>
       </c>
       <c r="M23">
         <v>-9000.0</v>
       </c>
-      <c r="N23"/>
+      <c r="N23">
+        <v>-9000.0</v>
+      </c>
       <c r="O23"/>
-      <c r="P23">
-[...1 lines deleted...]
-      </c>
+      <c r="P23"/>
       <c r="Q23">
         <v>-17500.0</v>
       </c>
       <c r="R23">
         <v>-17500.0</v>
       </c>
       <c r="S23">
         <v>-17500.0</v>
       </c>
       <c r="T23">
+        <v>-17500.0</v>
+      </c>
+      <c r="U23">
         <v>-91000.0</v>
       </c>
-      <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
-      <c r="X23">
-[...1 lines deleted...]
-      </c>
+      <c r="X23"/>
       <c r="Y23">
         <v>-479000.0</v>
       </c>
       <c r="Z23">
+        <v>-479000.0</v>
+      </c>
+      <c r="AA23">
         <v>-849000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-424500.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>434000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-654000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-1294000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-647000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>594000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6000.0</v>
       </c>
       <c r="AH23">
         <v>-6000.0</v>
       </c>
       <c r="AI23">
-        <v>327500.0</v>
+        <v>-6000.0</v>
       </c>
       <c r="AJ23">
         <v>327500.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:36">
+      <c r="AK23">
+        <v>327500.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:37">
       <c r="A24" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
-[...1 lines deleted...]
-      </c>
+      <c r="L24"/>
       <c r="M24">
         <v>-161000.0</v>
       </c>
       <c r="N24">
-        <v>161000.0</v>
+        <v>-161000.0</v>
       </c>
       <c r="O24">
         <v>161000.0</v>
       </c>
       <c r="P24">
-        <v>121000.0</v>
+        <v>161000.0</v>
       </c>
       <c r="Q24">
         <v>121000.0</v>
       </c>
       <c r="R24">
-        <v>-121000.0</v>
+        <v>121000.0</v>
       </c>
       <c r="S24">
         <v>-121000.0</v>
       </c>
       <c r="T24">
         <v>-121000.0</v>
       </c>
       <c r="U24">
         <v>-121000.0</v>
       </c>
       <c r="V24">
-        <v>2000.0</v>
+        <v>-121000.0</v>
       </c>
       <c r="W24">
         <v>2000.0</v>
       </c>
       <c r="X24">
         <v>2000.0</v>
       </c>
       <c r="Y24">
         <v>2000.0</v>
       </c>
       <c r="Z24">
+        <v>2000.0</v>
+      </c>
+      <c r="AA24">
         <v>5000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>2500.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>47000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>8500.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>30000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>15000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>188000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1500.0</v>
       </c>
       <c r="AH24">
         <v>1500.0</v>
       </c>
       <c r="AI24">
         <v>1500.0</v>
       </c>
       <c r="AJ24">
         <v>1500.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:36">
+      <c r="AK24">
+        <v>1500.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:37">
       <c r="A25" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B25">
         <v>2000.0</v>
       </c>
       <c r="C25">
+        <v>2000.0</v>
+      </c>
+      <c r="D25">
         <v>76000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000.0</v>
       </c>
       <c r="F25">
         <v>4000.0</v>
       </c>
       <c r="G25">
+        <v>4000.0</v>
+      </c>
+      <c r="H25">
         <v>42000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
-    </row>
-    <row r="26" spans="1:36">
+      <c r="AK25"/>
+    </row>
+    <row r="26" spans="1:37">
       <c r="A26" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
-      <c r="X26">
+      <c r="X26"/>
+      <c r="Y26">
         <v>9387000.0</v>
       </c>
-      <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26">
         <v>9387000.0</v>
       </c>
-      <c r="AA26"/>
-      <c r="AB26">
+      <c r="AB26"/>
+      <c r="AC26">
         <v>820000.0</v>
       </c>
-      <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
-    </row>
-    <row r="27" spans="1:36">
+      <c r="AK26"/>
+    </row>
+    <row r="27" spans="1:37">
       <c r="A27" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
-    </row>
-    <row r="28" spans="1:36">
+      <c r="AK27"/>
+    </row>
+    <row r="28" spans="1:37">
       <c r="A28" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
-      <c r="J28">
-[...1 lines deleted...]
-      </c>
+      <c r="J28"/>
       <c r="K28">
         <v>-36000.0</v>
       </c>
       <c r="L28">
-        <v>819000.0</v>
+        <v>-36000.0</v>
       </c>
       <c r="M28">
         <v>819000.0</v>
       </c>
       <c r="N28">
-        <v>-40000.0</v>
+        <v>819000.0</v>
       </c>
       <c r="O28">
         <v>-40000.0</v>
       </c>
       <c r="P28">
-        <v>-3500.0</v>
+        <v>-40000.0</v>
       </c>
       <c r="Q28">
         <v>-3500.0</v>
       </c>
       <c r="R28">
-        <v>4051000.0</v>
+        <v>-3500.0</v>
       </c>
       <c r="S28">
         <v>4051000.0</v>
       </c>
       <c r="T28">
         <v>4051000.0</v>
       </c>
       <c r="U28">
         <v>4051000.0</v>
       </c>
       <c r="V28">
-        <v>-92500.0</v>
+        <v>4051000.0</v>
       </c>
       <c r="W28">
         <v>-92500.0</v>
       </c>
       <c r="X28">
+        <v>-92500.0</v>
+      </c>
+      <c r="Y28">
         <v>2326000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-626500.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>3579000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1789500.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>9554000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>3451000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>2652000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1326000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>17338000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3680000.0</v>
       </c>
       <c r="AH28">
         <v>3680000.0</v>
       </c>
       <c r="AI28">
-        <v>280000.0</v>
+        <v>3680000.0</v>
       </c>
       <c r="AJ28">
         <v>280000.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:36">
+      <c r="AK28">
+        <v>280000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:37">
       <c r="A29" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B29">
+        <v>-755000.0</v>
+      </c>
+      <c r="C29">
         <v>-115000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-276000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-324000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-311000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-475000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-160000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-131000.0</v>
       </c>
-      <c r="I29"/>
-[...2 lines deleted...]
-      </c>
+      <c r="J29"/>
       <c r="K29">
         <v>-518500.0</v>
       </c>
       <c r="L29">
-        <v>-120500.0</v>
+        <v>-518500.0</v>
       </c>
       <c r="M29">
         <v>-120500.0</v>
       </c>
       <c r="N29">
-        <v>-643500.0</v>
+        <v>-120500.0</v>
       </c>
       <c r="O29">
         <v>-643500.0</v>
       </c>
       <c r="P29">
-        <v>-2509000.0</v>
+        <v>-643500.0</v>
       </c>
       <c r="Q29">
         <v>-2509000.0</v>
       </c>
       <c r="R29">
-        <v>-512500.0</v>
+        <v>-2509000.0</v>
       </c>
       <c r="S29">
         <v>-512500.0</v>
       </c>
       <c r="T29">
         <v>-512500.0</v>
       </c>
       <c r="U29">
         <v>-512500.0</v>
       </c>
       <c r="V29">
-        <v>169500.0</v>
+        <v>-512500.0</v>
       </c>
       <c r="W29">
         <v>169500.0</v>
       </c>
       <c r="X29">
-        <v>537000.0</v>
+        <v>169500.0</v>
       </c>
       <c r="Y29">
         <v>537000.0</v>
       </c>
       <c r="Z29">
+        <v>537000.0</v>
+      </c>
+      <c r="AA29">
         <v>-8573000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-4286500.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-8724000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-2348000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-4028000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-2014000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-19250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5336500.0</v>
       </c>
       <c r="AH29">
         <v>-5336500.0</v>
       </c>
       <c r="AI29">
-        <v>2130500.0</v>
+        <v>-5336500.0</v>
       </c>
       <c r="AJ29">
         <v>2130500.0</v>
       </c>
-    </row>
-    <row r="30" spans="1:36">
+      <c r="AK29">
+        <v>2130500.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:37">
       <c r="A30" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
-      <c r="J30">
-[...1 lines deleted...]
-      </c>
+      <c r="J30"/>
       <c r="K30">
         <v>-500.0</v>
       </c>
       <c r="L30">
-        <v>-73500.0</v>
+        <v>-500.0</v>
       </c>
       <c r="M30">
         <v>-73500.0</v>
       </c>
       <c r="N30">
-        <v>161000.0</v>
+        <v>-73500.0</v>
       </c>
       <c r="O30">
         <v>161000.0</v>
       </c>
       <c r="P30">
-        <v>738000.0</v>
+        <v>161000.0</v>
       </c>
       <c r="Q30">
         <v>738000.0</v>
       </c>
       <c r="R30">
-        <v>26000.0</v>
+        <v>738000.0</v>
       </c>
       <c r="S30">
         <v>26000.0</v>
       </c>
       <c r="T30">
         <v>26000.0</v>
       </c>
       <c r="U30">
         <v>26000.0</v>
       </c>
       <c r="V30">
-        <v>2000.0</v>
+        <v>26000.0</v>
       </c>
       <c r="W30">
         <v>2000.0</v>
       </c>
       <c r="X30">
-        <v>-130500.0</v>
+        <v>2000.0</v>
       </c>
       <c r="Y30">
         <v>-130500.0</v>
       </c>
       <c r="Z30">
+        <v>-130500.0</v>
+      </c>
+      <c r="AA30">
         <v>-114000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-57000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-1497000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-397000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-703000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-351500.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-1749000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-265000.0</v>
       </c>
       <c r="AH30">
         <v>-265000.0</v>
       </c>
       <c r="AI30">
+        <v>-265000.0</v>
+      </c>
+      <c r="AJ30">
         <v>-2143000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-2143000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>