--- v1 (2026-09-11)
+++ v2 (2026-11-07)
@@ -1952,54 +1952,62 @@
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36">
         <v>32694000.0</v>
       </c>
       <c r="J36">
         <v>32652000.0</v>
       </c>
       <c r="K36">
         <v>29511000.0</v>
       </c>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
     </row>
     <row r="37" spans="1:15">
       <c r="A37" t="s">
         <v>50</v>
       </c>
-      <c r="B37"/>
-[...2 lines deleted...]
-      <c r="E37"/>
+      <c r="B37">
+        <v>0.0</v>
+      </c>
+      <c r="C37">
+        <v>0.0</v>
+      </c>
+      <c r="D37">
+        <v>0.0</v>
+      </c>
+      <c r="E37">
+        <v>199000.0</v>
+      </c>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
     </row>
     <row r="38" spans="1:15">
       <c r="A38" t="s">
         <v>51</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38">
         <v>23000.0</v>
       </c>
@@ -4974,51 +4982,53 @@
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36">
         <v>32049000.0</v>
       </c>
       <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
       <c r="AG36"/>
       <c r="AH36"/>
       <c r="AI36"/>
       <c r="AJ36"/>
     </row>
     <row r="37" spans="1:36">
       <c r="A37" t="s">
         <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
-      <c r="D37"/>
+      <c r="D37">
+        <v>0.0</v>
+      </c>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
@@ -6866,94 +6876,106 @@
       <c r="F4">
         <v>-200000.0</v>
       </c>
       <c r="G4">
         <v>-10146000.0</v>
       </c>
       <c r="H4">
         <v>-3537000.0</v>
       </c>
       <c r="I4">
         <v>-3537000.0</v>
       </c>
       <c r="J4">
         <v>-3537000.0</v>
       </c>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>104</v>
       </c>
-      <c r="B5"/>
-[...1 lines deleted...]
-      <c r="D5"/>
+      <c r="B5">
+        <v>-2459000.0</v>
+      </c>
+      <c r="C5">
+        <v>-2280000.0</v>
+      </c>
+      <c r="D5">
+        <v>-2145000.0</v>
+      </c>
       <c r="E5">
         <v>-1671000.0</v>
       </c>
       <c r="F5">
         <v>-8115000.0</v>
       </c>
       <c r="G5">
         <v>-5784000.0</v>
       </c>
       <c r="H5">
         <v>-8425000.0</v>
       </c>
       <c r="I5">
         <v>-11558000.0</v>
       </c>
       <c r="J5">
         <v>-9232000.0</v>
       </c>
       <c r="K5">
         <v>-26414000.0</v>
       </c>
       <c r="L5">
         <v>-333493.0</v>
       </c>
       <c r="M5">
         <v>-27694.0</v>
       </c>
       <c r="N5">
         <v>-3178.0</v>
       </c>
       <c r="O5">
         <v>-14259000.0</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>105</v>
       </c>
-      <c r="B6"/>
-[...1 lines deleted...]
-      <c r="D6"/>
+      <c r="B6">
+        <v>-2281000.0</v>
+      </c>
+      <c r="C6">
+        <v>-2077000.0</v>
+      </c>
+      <c r="D6">
+        <v>-1935000.0</v>
+      </c>
       <c r="E6">
         <v>-2611000.0</v>
       </c>
       <c r="F6">
         <v>-6752000.0</v>
       </c>
       <c r="G6">
         <v>-2767000.0</v>
       </c>
       <c r="H6">
         <v>-9155000.0</v>
       </c>
       <c r="I6">
         <v>-9052000.0</v>
       </c>
       <c r="J6">
         <v>-12978000.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
     </row>
     <row r="7" spans="1:15">
@@ -8154,55 +8176,65 @@
       </c>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
     </row>
     <row r="5" spans="1:36">
       <c r="A5" t="s">
         <v>104</v>
       </c>
-      <c r="B5"/>
-[...3 lines deleted...]
-      <c r="F5"/>
+      <c r="B5">
+        <v>-267000.0</v>
+      </c>
+      <c r="C5">
+        <v>-242000.0</v>
+      </c>
+      <c r="D5">
+        <v>-1168000.0</v>
+      </c>
+      <c r="E5">
+        <v>-339000.0</v>
+      </c>
+      <c r="F5">
+        <v>-352000.0</v>
+      </c>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5">
         <v>-428000.0</v>
       </c>
       <c r="K5">
         <v>-428000.0</v>
       </c>
       <c r="L5">
         <v>-384000.0</v>
       </c>
       <c r="M5">
         <v>-384000.0</v>
       </c>
       <c r="N5">
         <v>-451500.0</v>
       </c>
       <c r="O5">
         <v>-451500.0</v>
       </c>
       <c r="P5">
         <v>-2778500.0</v>
       </c>
       <c r="Q5">
@@ -8242,55 +8274,65 @@
       </c>
       <c r="AD5">
         <v>-2657000.0</v>
       </c>
       <c r="AE5">
         <v>-2657000.0</v>
       </c>
       <c r="AF5"/>
       <c r="AG5">
         <v>-4168000.0</v>
       </c>
       <c r="AH5">
         <v>-4168000.0</v>
       </c>
       <c r="AI5">
         <v>-3546500.0</v>
       </c>
       <c r="AJ5">
         <v>-3546500.0</v>
       </c>
     </row>
     <row r="6" spans="1:36">
       <c r="A6" t="s">
         <v>105</v>
       </c>
-      <c r="B6"/>
-[...3 lines deleted...]
-      <c r="F6"/>
+      <c r="B6">
+        <v>-231000.0</v>
+      </c>
+      <c r="C6">
+        <v>-207000.0</v>
+      </c>
+      <c r="D6">
+        <v>-1104000.0</v>
+      </c>
+      <c r="E6">
+        <v>-301000.0</v>
+      </c>
+      <c r="F6">
+        <v>-316000.0</v>
+      </c>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>