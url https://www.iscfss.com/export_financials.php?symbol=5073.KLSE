--- v0 (2026-07-12)
+++ v1 (2026-09-11)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="161">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -250,50 +250,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2945,510 +2948,523 @@
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH62"/>
+  <dimension ref="A1:AI62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
         <v>98</v>
       </c>
       <c r="AF1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AG1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AH1" t="s">
         <v>100</v>
       </c>
-    </row>
-    <row r="2" spans="1:34">
+      <c r="AI1" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2">
+        <v>192268000.0</v>
+      </c>
+      <c r="C2">
         <v>194962000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>201310000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>203602000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>210621000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>212260000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>199039000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>225374000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>181993000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>249815000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>244300000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>306800000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>276521000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>259546000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>267356000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>288524000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>255964000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>275414000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>274132000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>304592000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>274834000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>278816000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>300164000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>340615000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>309168000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>354431000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>320763000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>346910000.0</v>
       </c>
-      <c r="AC2"/>
       <c r="AD2"/>
-      <c r="AE2">
+      <c r="AE2"/>
+      <c r="AF2">
         <v>360000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>133000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>332000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>297000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:34">
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
-    </row>
-    <row r="4" spans="1:34">
+      <c r="AI3"/>
+    </row>
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-    </row>
-    <row r="5" spans="1:34">
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
-    </row>
-    <row r="6" spans="1:34">
+      <c r="AI5"/>
+    </row>
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
-    </row>
-    <row r="7" spans="1:34">
+      <c r="AI6"/>
+    </row>
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
         <v>20</v>
       </c>
       <c r="B7">
+        <v>83000.0</v>
+      </c>
+      <c r="C7">
         <v>123000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>162000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>202000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>242000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>283000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>326000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>367000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>408000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>449000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>489000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>530000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>570000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>608000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>647000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>686000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>723000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>761000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>798000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>46000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>55000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>63000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>71000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>88000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22000.0</v>
       </c>
       <c r="Z7">
         <v>22000.0</v>
       </c>
       <c r="AA7">
+        <v>22000.0</v>
+      </c>
+      <c r="AB7">
         <v>27000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>33000.0</v>
       </c>
-      <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
-    </row>
-    <row r="8" spans="1:34">
+      <c r="AI7"/>
+    </row>
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
         <v>21</v>
       </c>
       <c r="B8">
         <v>454802000.0</v>
       </c>
       <c r="C8">
         <v>454802000.0</v>
       </c>
       <c r="D8">
         <v>454802000.0</v>
       </c>
       <c r="E8">
         <v>454802000.0</v>
       </c>
       <c r="F8">
         <v>454802000.0</v>
       </c>
       <c r="G8">
         <v>454802000.0</v>
       </c>
       <c r="H8">
         <v>454802000.0</v>
       </c>
       <c r="I8">
@@ -3468,390 +3484,397 @@
       </c>
       <c r="N8">
         <v>454802000.0</v>
       </c>
       <c r="O8">
         <v>454802000.0</v>
       </c>
       <c r="P8">
         <v>454802000.0</v>
       </c>
       <c r="Q8">
         <v>454802000.0</v>
       </c>
       <c r="R8">
         <v>454802000.0</v>
       </c>
       <c r="S8">
         <v>454802000.0</v>
       </c>
       <c r="T8">
         <v>454802000.0</v>
       </c>
       <c r="U8">
         <v>454802000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>454802000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
-    </row>
-    <row r="10" spans="1:34">
+      <c r="AI9"/>
+    </row>
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10">
+        <v>400059000.0</v>
+      </c>
+      <c r="C10">
         <v>383088000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>348630000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>349662000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>365000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>365826000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>351158000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>206015000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>219286000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>204342000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>215547000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>215719000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>225843000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>236661000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>243621000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>276255000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>272991000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>282942000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>290172000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>282566000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>326354000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>342093000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>353313000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>190583000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>181200000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>187896000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>226583000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>286864000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>310255000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>311709000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>65000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>53000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>84000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>118000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:34">
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
         <v>24</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>348630000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>349662000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>365000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>365826000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>369098000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>206015000.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>225843000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>236661000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>247758000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>276255000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>272991000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>282942000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>290172000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>282566000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>326354000.0</v>
       </c>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
-    </row>
-    <row r="12" spans="1:34">
+      <c r="AI11"/>
+    </row>
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12"/>
-      <c r="C12">
+      <c r="C12"/>
+      <c r="D12">
         <v>355624000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>356656000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>371994000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>372820000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>376092000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>213009000.0</v>
       </c>
-      <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>238442000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>249256000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>263174000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>276255000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>272991000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>282942000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>290172000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>282566000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>326354000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>342093000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>353313000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>190583000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>181200000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>187896000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>226583000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>286864000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>310255000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>311709000.0</v>
       </c>
-      <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
-    </row>
-    <row r="13" spans="1:34">
+      <c r="AI12"/>
+    </row>
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
         <v>26</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
-[...1 lines deleted...]
-      </c>
+      <c r="C13"/>
       <c r="D13">
         <v>454802000.0</v>
       </c>
       <c r="E13">
         <v>454802000.0</v>
       </c>
       <c r="F13">
         <v>454802000.0</v>
       </c>
       <c r="G13">
         <v>454802000.0</v>
       </c>
       <c r="H13">
         <v>454802000.0</v>
       </c>
-      <c r="I13"/>
+      <c r="I13">
+        <v>454802000.0</v>
+      </c>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>454802000.0</v>
       </c>
       <c r="O13">
         <v>454802000.0</v>
       </c>
       <c r="P13">
         <v>454802000.0</v>
       </c>
       <c r="Q13">
         <v>454802000.0</v>
       </c>
       <c r="R13">
         <v>454802000.0</v>
       </c>
       <c r="S13">
         <v>454802000.0</v>
       </c>
       <c r="T13">
         <v>454802000.0</v>
       </c>
       <c r="U13">
         <v>454802000.0</v>
       </c>
       <c r="V13">
@@ -3860,3421 +3883,3505 @@
       <c r="W13">
         <v>454802000.0</v>
       </c>
       <c r="X13">
         <v>454802000.0</v>
       </c>
       <c r="Y13">
         <v>454802000.0</v>
       </c>
       <c r="Z13">
         <v>454802000.0</v>
       </c>
       <c r="AA13">
         <v>454802000.0</v>
       </c>
       <c r="AB13">
         <v>454802000.0</v>
       </c>
       <c r="AC13">
         <v>454802000.0</v>
       </c>
       <c r="AD13">
         <v>454802000.0</v>
       </c>
       <c r="AE13">
-        <v>336000000.0</v>
+        <v>454802000.0</v>
       </c>
       <c r="AF13">
         <v>336000000.0</v>
       </c>
       <c r="AG13">
         <v>336000000.0</v>
       </c>
       <c r="AH13">
         <v>336000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:34">
+      <c r="AI13">
+        <v>336000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
         <v>27</v>
       </c>
       <c r="B14">
+        <v>494661322.0</v>
+      </c>
+      <c r="C14">
         <v>500003422.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500743000.0</v>
       </c>
       <c r="D14">
         <v>500743000.0</v>
       </c>
       <c r="E14">
         <v>500743000.0</v>
       </c>
       <c r="F14">
         <v>500743000.0</v>
       </c>
       <c r="G14">
         <v>500743000.0</v>
       </c>
       <c r="H14">
         <v>500743000.0</v>
       </c>
       <c r="I14">
-        <v>500743322.0</v>
+        <v>500743000.0</v>
       </c>
       <c r="J14">
         <v>500743322.0</v>
       </c>
       <c r="K14">
         <v>500743322.0</v>
       </c>
       <c r="L14">
         <v>500743322.0</v>
       </c>
       <c r="M14">
-        <v>500743000.0</v>
+        <v>500743322.0</v>
       </c>
       <c r="N14">
         <v>500743000.0</v>
       </c>
       <c r="O14">
         <v>500743000.0</v>
       </c>
       <c r="P14">
         <v>500743000.0</v>
       </c>
       <c r="Q14">
         <v>500743000.0</v>
       </c>
       <c r="R14">
         <v>500743000.0</v>
       </c>
       <c r="S14">
         <v>500743000.0</v>
       </c>
       <c r="T14">
         <v>500743000.0</v>
       </c>
       <c r="U14">
         <v>500743000.0</v>
       </c>
       <c r="V14">
         <v>500743000.0</v>
       </c>
       <c r="W14">
-        <v>500743322.0</v>
+        <v>500743000.0</v>
       </c>
       <c r="X14">
         <v>500743322.0</v>
       </c>
       <c r="Y14">
         <v>500743322.0</v>
       </c>
       <c r="Z14">
         <v>500743322.0</v>
       </c>
       <c r="AA14">
         <v>500743322.0</v>
       </c>
       <c r="AB14">
+        <v>500743322.0</v>
+      </c>
+      <c r="AC14">
         <v>500482800.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>501330000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>499411800.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>263157900.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>234693900.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>240420700.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>225352100.0</v>
       </c>
     </row>
-    <row r="15" spans="1:34">
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
         <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
-    </row>
-    <row r="16" spans="1:34">
+      <c r="AI15"/>
+    </row>
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
         <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
-    </row>
-    <row r="17" spans="1:34">
+      <c r="AI16"/>
+    </row>
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
         <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-    </row>
-    <row r="18" spans="1:34">
+      <c r="AI17"/>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
         <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
-    </row>
-    <row r="19" spans="1:34">
+      <c r="AI18"/>
+    </row>
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
         <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-    </row>
-    <row r="20" spans="1:34">
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
+      <c r="C20"/>
+      <c r="D20">
         <v>43000.0</v>
       </c>
-      <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
+      <c r="G20"/>
+      <c r="H20">
         <v>43000.0</v>
       </c>
-      <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-      <c r="K20">
+      <c r="K20"/>
+      <c r="L20">
         <v>60000.0</v>
       </c>
-      <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>0.0</v>
       </c>
-      <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
-    </row>
-    <row r="21" spans="1:34">
+      <c r="AI20"/>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
         <v>34</v>
       </c>
       <c r="B21"/>
-      <c r="C21">
-[...1 lines deleted...]
-      </c>
+      <c r="C21"/>
       <c r="D21">
         <v>43000.0</v>
       </c>
       <c r="E21">
         <v>43000.0</v>
       </c>
       <c r="F21">
         <v>43000.0</v>
       </c>
       <c r="G21">
         <v>43000.0</v>
       </c>
       <c r="H21">
+        <v>43000.0</v>
+      </c>
+      <c r="I21">
         <v>60000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
-[...1 lines deleted...]
-      </c>
+      <c r="M21"/>
       <c r="N21">
         <v>0.0</v>
       </c>
       <c r="O21">
+        <v>0.0</v>
+      </c>
+      <c r="P21">
         <v>113000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>284000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>454000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>624000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>794000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>964000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1134000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>1304000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>1475000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>3006000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>3176000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>3345000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>3516000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>3686000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>3856000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>4026000.0</v>
       </c>
-      <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
-    </row>
-    <row r="22" spans="1:34">
+      <c r="AI21"/>
+    </row>
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
         <v>35</v>
       </c>
       <c r="B22">
+        <v>536572000.0</v>
+      </c>
+      <c r="C22">
         <v>545068000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>547921000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>555527000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>560403000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>562613000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>559464000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>578971000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>578742000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>547801000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>549231000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>546581000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>555742000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>551847000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>558215000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>559718000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>565421000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>566092000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>549053000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>567248000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>574339000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>576517000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>589771000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>812188000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>820251000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>623471000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>621548000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>622197000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>608485000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>626869000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>505000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>490000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>478000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>436000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:34">
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
         <v>36</v>
       </c>
       <c r="B23"/>
-      <c r="C23">
+      <c r="C23"/>
+      <c r="D23">
         <v>1863877000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1850399000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1890946000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1881992000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1903659000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1772255000.0</v>
       </c>
-      <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
-      <c r="M23">
+      <c r="M23"/>
+      <c r="N23">
         <v>1823288000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1789143000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1803800000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1846275000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1812084000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1836577000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1847516000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1957071000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1973698000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1995884000.0</v>
       </c>
-      <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
       <c r="AH23"/>
-    </row>
-    <row r="24" spans="1:34">
+      <c r="AI23"/>
+    </row>
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
         <v>37</v>
       </c>
       <c r="B24">
+        <v>13468000.0</v>
+      </c>
+      <c r="C24">
         <v>14269000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>20350000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>21987000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>23610000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>20220000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>21558000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>23149000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>56227000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>61296000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>66357000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>71401000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>76434000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>81460000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>87130000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>52782000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>57580000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>61075000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>67812000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>74530000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>81239000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>87525000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>95709000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>108494000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>121268000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>127358000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>139949000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>152526000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>158905000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>161485000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>107000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>110000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>113000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>116000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:34">
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
         <v>38</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>20350000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>22028000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>23692000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>20342000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>21721000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>23351000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>76843000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>81909000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>87620000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>53312000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>58149000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>61684000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>68459000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>74565000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>81277000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>87566000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>95752000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>108546000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25">
+      <c r="Z25"/>
+      <c r="AA25">
         <v>127358000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>139954000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>152537000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>158922000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>161507000.0</v>
       </c>
-      <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
-    </row>
-    <row r="26" spans="1:34">
+      <c r="AI25"/>
+    </row>
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
         <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
+      <c r="AE26"/>
+      <c r="AF26">
         <v>375000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>401000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>370000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>352000000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:34">
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
         <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-    </row>
-    <row r="28" spans="1:34">
+      <c r="AI27"/>
+    </row>
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
         <v>41</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
-      <c r="S28">
+      <c r="S28"/>
+      <c r="T28">
         <v>1791000.0</v>
       </c>
-      <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
-      <c r="X28">
+      <c r="X28"/>
+      <c r="Y28">
         <v>250959000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>275307000.0</v>
       </c>
-      <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
-    </row>
-    <row r="29" spans="1:34">
+      <c r="AI28"/>
+    </row>
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
         <v>42</v>
       </c>
       <c r="B29">
+        <v>1623199000.0</v>
+      </c>
+      <c r="C29">
         <v>1622196000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1623475000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1607247000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1625056000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1615866000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1627420000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1505640000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1529464000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1502472000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1504013000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1488822000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1496568000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1480858000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1496984000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1505540000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1501210000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1497644000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1498844000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1589705000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1633238000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1654121000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1662532000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1777243000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1793344000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1796070000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
-    </row>
-    <row r="30" spans="1:34">
+      <c r="AI29"/>
+    </row>
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
         <v>43</v>
       </c>
       <c r="B30">
+        <v>49190000.0</v>
+      </c>
+      <c r="C30">
         <v>50626000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>118922000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>110422000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>103510000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>106303000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>109692000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>121207000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>69222000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>123043000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>33938000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>80803000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>165181000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>139292000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>129354000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>147687000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>119665000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>147336000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>170385000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>177269000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>140446000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>139654000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>172833000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>200094000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>189233000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>220322000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>219845000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>123847000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>353104000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>336638000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>453000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>457000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>466000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>399000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:34">
+    <row r="31" spans="1:35">
       <c r="A31" t="s">
         <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>1279988000.0</v>
       </c>
-      <c r="N31"/>
-      <c r="O31">
+      <c r="O31"/>
+      <c r="P31">
         <v>1264568000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>1264727000.0</v>
       </c>
-      <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
-    </row>
-    <row r="32" spans="1:34">
+      <c r="AI31"/>
+    </row>
+    <row r="32" spans="1:35">
       <c r="A32" t="s">
         <v>45</v>
       </c>
       <c r="B32">
+        <v>783577000.0</v>
+      </c>
+      <c r="C32">
         <v>778460000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>772049000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>769726000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>750447000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>749298000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>737991000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>598583000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>607842000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>541577000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>542132000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>542300000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>549067000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>548165000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>546284000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>512437000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>514196000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>518538000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>519459000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>506908000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>542000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>545865000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>552894000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>530147000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>541535000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>353406000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
-    </row>
-    <row r="33" spans="1:34">
+      <c r="AI32"/>
+    </row>
+    <row r="33" spans="1:35">
       <c r="A33" t="s">
         <v>46</v>
       </c>
       <c r="B33">
+        <v>814253000.0</v>
+      </c>
+      <c r="C33">
         <v>817978000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>830495000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>816662000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>843899000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>831532000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>849328000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>842991000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>844329000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>873191000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>869447000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>863021000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>850666000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>833616000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>849134000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>849349000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>840045000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>825813000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>823659000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>915238000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>917433000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>923198000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>930535000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>957212000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>959909000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>1161998000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>1161433000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>1135101000.0</v>
       </c>
-      <c r="AC33"/>
       <c r="AD33"/>
       <c r="AE33"/>
       <c r="AF33"/>
       <c r="AG33"/>
       <c r="AH33"/>
-    </row>
-    <row r="34" spans="1:34">
+      <c r="AI33"/>
+    </row>
+    <row r="34" spans="1:35">
       <c r="A34" t="s">
         <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
-    </row>
-    <row r="35" spans="1:34">
+      <c r="AI34"/>
+    </row>
+    <row r="35" spans="1:35">
       <c r="A35" t="s">
         <v>48</v>
       </c>
       <c r="B35">
+        <v>33798000.0</v>
+      </c>
+      <c r="C35">
         <v>34600000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>40683000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>42372000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>44069000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>40726000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>42112000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>43758000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>76883000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>82016000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>87164000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>92363000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>97639000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>102897000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>108787000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>74689000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>79813000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>83674000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>90556000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>97051000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>104030000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>110373000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>118789000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>132025000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>144991000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>151135000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>163931000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>180053000.0</v>
       </c>
-      <c r="AC35"/>
       <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35"/>
       <c r="AG35"/>
       <c r="AH35"/>
-    </row>
-    <row r="36" spans="1:34">
+      <c r="AI35"/>
+    </row>
+    <row r="36" spans="1:35">
       <c r="A36" t="s">
         <v>49</v>
       </c>
       <c r="B36">
         <v>137795000.0</v>
       </c>
       <c r="C36">
         <v>137795000.0</v>
       </c>
       <c r="D36">
         <v>137795000.0</v>
       </c>
       <c r="E36">
-        <v>137669000.0</v>
+        <v>137795000.0</v>
       </c>
       <c r="F36">
         <v>137669000.0</v>
       </c>
       <c r="G36">
         <v>137669000.0</v>
       </c>
       <c r="H36">
-        <v>138739000.0</v>
+        <v>137669000.0</v>
       </c>
       <c r="I36">
         <v>138739000.0</v>
       </c>
       <c r="J36">
+        <v>138739000.0</v>
+      </c>
+      <c r="K36">
         <v>165448000.0</v>
       </c>
-      <c r="K36"/>
-[...2 lines deleted...]
-      </c>
+      <c r="L36"/>
       <c r="M36">
         <v>163712000.0</v>
       </c>
       <c r="N36">
+        <v>163712000.0</v>
+      </c>
+      <c r="O36">
         <v>172242000.0</v>
       </c>
-      <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
-      <c r="R36">
-[...1 lines deleted...]
-      </c>
+      <c r="R36"/>
       <c r="S36">
         <v>172242000.0</v>
       </c>
       <c r="T36">
         <v>172242000.0</v>
       </c>
       <c r="U36">
         <v>172242000.0</v>
       </c>
       <c r="V36">
         <v>172242000.0</v>
       </c>
-      <c r="W36"/>
-      <c r="X36">
+      <c r="W36">
         <v>172242000.0</v>
       </c>
+      <c r="X36"/>
       <c r="Y36">
+        <v>172242000.0</v>
+      </c>
+      <c r="Z36">
         <v>178250000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>367833000.0</v>
       </c>
-      <c r="AA36"/>
-      <c r="AB36">
+      <c r="AB36"/>
+      <c r="AC36">
         <v>367833000.0</v>
       </c>
-      <c r="AC36"/>
       <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
       <c r="AG36"/>
       <c r="AH36"/>
-    </row>
-    <row r="37" spans="1:34">
+      <c r="AI36"/>
+    </row>
+    <row r="37" spans="1:35">
       <c r="A37" t="s">
         <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
-    </row>
-    <row r="38" spans="1:34">
+      <c r="AI37"/>
+    </row>
+    <row r="38" spans="1:35">
       <c r="A38" t="s">
         <v>51</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>139313000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>140379000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>139345000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>139349000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>139352000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>140584000.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>270561000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>174410000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>285674000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>286128000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>174617000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>174647000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>174638000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>176672000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>176681000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>176700000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>176675000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>181805000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>190392000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>379989000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>379981000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>379675000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>385526000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>385516000.0</v>
       </c>
-      <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
-    </row>
-    <row r="39" spans="1:34">
+      <c r="AI38"/>
+    </row>
+    <row r="39" spans="1:35">
       <c r="A39" t="s">
         <v>52</v>
       </c>
       <c r="B39"/>
-      <c r="C39">
+      <c r="C39"/>
+      <c r="D39">
         <v>9640000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>9360000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>9580000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>7119000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>7400000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>14640000.0</v>
       </c>
-      <c r="I39"/>
       <c r="J39"/>
       <c r="K39"/>
       <c r="L39"/>
-      <c r="M39">
+      <c r="M39"/>
+      <c r="N39">
         <v>17457000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>13678000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>4813000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>4807000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>12977000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>13425000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>13144000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>13424000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>13491000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>12923000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>11875000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>17943000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>15736000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>17395000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>13402000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>17964000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>18171000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>14845000.0</v>
       </c>
-      <c r="AE39"/>
-      <c r="AF39">
+      <c r="AF39"/>
+      <c r="AG39">
         <v>1000000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>2000000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>11000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:34">
+    <row r="40" spans="1:35">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40"/>
-      <c r="C40">
+      <c r="C40"/>
+      <c r="D40">
         <v>8019000.0</v>
       </c>
-      <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
-      <c r="G40">
+      <c r="G40"/>
+      <c r="H40">
         <v>6860000.0</v>
       </c>
-      <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
-      <c r="K40">
+      <c r="K40"/>
+      <c r="L40">
         <v>6726000.0</v>
       </c>
-      <c r="L40"/>
-      <c r="M40">
+      <c r="M40"/>
+      <c r="N40">
         <v>3903000.0</v>
       </c>
-      <c r="N40"/>
-      <c r="O40">
+      <c r="O40"/>
+      <c r="P40">
         <v>3563000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>4590000.0</v>
       </c>
-      <c r="Q40"/>
       <c r="R40"/>
-      <c r="S40">
+      <c r="S40"/>
+      <c r="T40">
         <v>5567000.0</v>
       </c>
-      <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
-      <c r="W40">
+      <c r="W40"/>
+      <c r="X40">
         <v>8137000.0</v>
       </c>
-      <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
-      <c r="AA40">
+      <c r="AA40"/>
+      <c r="AB40">
         <v>6425000.0</v>
       </c>
-      <c r="AB40"/>
       <c r="AC40"/>
       <c r="AD40"/>
-      <c r="AE40">
+      <c r="AE40"/>
+      <c r="AF40">
         <v>4000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>97000000.0</v>
       </c>
-      <c r="AG40"/>
-      <c r="AH40">
+      <c r="AH40"/>
+      <c r="AI40">
         <v>9000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:34">
+    <row r="41" spans="1:35">
       <c r="A41" t="s">
         <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>20796000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>21167000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>21377000.0</v>
       </c>
-      <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
-    </row>
-    <row r="42" spans="1:34">
+      <c r="AI41"/>
+    </row>
+    <row r="42" spans="1:35">
       <c r="A42" t="s">
         <v>55</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
-      <c r="D42">
+      <c r="D42"/>
+      <c r="E42">
         <v>12875000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>12984000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>20571000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>22356000.0</v>
       </c>
-      <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
       <c r="L42"/>
-      <c r="M42">
+      <c r="M42"/>
+      <c r="N42">
         <v>32711000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>21946000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>21832000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>28747000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>20644000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>13639000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>12662000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>13418000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>12046000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>12010000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>6172000.0</v>
       </c>
-      <c r="X42"/>
-      <c r="Y42">
+      <c r="Y42"/>
+      <c r="Z42">
         <v>20152000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>21314000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>9936000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>16107000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>13174000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>9022000.0</v>
       </c>
-      <c r="AE42"/>
       <c r="AF42"/>
       <c r="AG42"/>
       <c r="AH42"/>
-    </row>
-    <row r="43" spans="1:34">
+      <c r="AI42"/>
+    </row>
+    <row r="43" spans="1:35">
       <c r="A43" t="s">
         <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
-    </row>
-    <row r="44" spans="1:34">
+      <c r="AI43"/>
+    </row>
+    <row r="44" spans="1:35">
       <c r="A44" t="s">
         <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
-    </row>
-    <row r="45" spans="1:34">
+      <c r="AI44"/>
+    </row>
+    <row r="45" spans="1:35">
       <c r="A45" t="s">
         <v>58</v>
       </c>
       <c r="B45"/>
-      <c r="C45">
+      <c r="C45"/>
+      <c r="D45">
         <v>259290000.0</v>
       </c>
-      <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
-      <c r="G45">
+      <c r="G45"/>
+      <c r="H45">
         <v>251728000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
-      <c r="K45">
+      <c r="K45"/>
+      <c r="L45">
         <v>252108000.0</v>
       </c>
-      <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
-      <c r="O45">
+      <c r="O45"/>
+      <c r="P45">
         <v>231295000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
-    </row>
-    <row r="46" spans="1:34">
+      <c r="AI45"/>
+    </row>
+    <row r="46" spans="1:35">
       <c r="A46" t="s">
         <v>59</v>
       </c>
       <c r="B46">
+        <v>134076000.0</v>
+      </c>
+      <c r="C46">
         <v>125903000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>125709000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>124616000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>124311000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>123040000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>122058000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>122175000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>123582000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>125496000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>128263000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>113043000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>115270000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>116357000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>117721000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>119448000.0</v>
       </c>
-      <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
       <c r="AG46"/>
       <c r="AH46"/>
-    </row>
-    <row r="47" spans="1:34">
+      <c r="AI46"/>
+    </row>
+    <row r="47" spans="1:35">
       <c r="A47" t="s">
         <v>60</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>125709000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>124616000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>124311000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>123040000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>122058000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>122175000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>115270000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>116357000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>117721000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>119448000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>120807000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>122862000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>124879000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>125967000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>128272000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>130655000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>132892000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>138379000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>143958000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>149814000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>152050000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>153336000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>138189000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>134654000.0</v>
       </c>
-      <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
-    </row>
-    <row r="48" spans="1:34">
+      <c r="AI47"/>
+    </row>
+    <row r="48" spans="1:35">
       <c r="A48" t="s">
         <v>61</v>
       </c>
       <c r="B48"/>
-      <c r="C48">
+      <c r="C48"/>
+      <c r="D48">
         <v>1126862000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>1094169000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>1100291000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>1083112000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>1086154000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>960685000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>907110000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>860821000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>857829000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>837884000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>827223000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>836687000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>822795000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>816210000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>811773000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>805009000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>798109000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>875534000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>907769000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>911022000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>922508000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>915647000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>896631000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>903043000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>918553000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>908549000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>872459000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>862282000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>985000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>984000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>1007000000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>976000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:34">
+    <row r="49" spans="1:35">
       <c r="A49" t="s">
         <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
-    </row>
-    <row r="50" spans="1:34">
+      <c r="AI49"/>
+    </row>
+    <row r="50" spans="1:35">
       <c r="A50" t="s">
         <v>63</v>
       </c>
       <c r="B50">
+        <v>60140000.0</v>
+      </c>
+      <c r="C50">
         <v>60683000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>56209000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>58162000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>68117000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>71909000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>77298000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>101752000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>115208000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>125164000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>130118000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>126323000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>140146000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>142657000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>145173000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>187747000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>191159000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>197867000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>200207000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>206169000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>212130000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>223510000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>218089000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>333048000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>335239000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>324301000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>343533000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>357267000.0</v>
       </c>
-      <c r="AC50"/>
       <c r="AD50"/>
-      <c r="AE50">
+      <c r="AE50"/>
+      <c r="AF50">
         <v>426000000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>406000000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>385000000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>336000000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:34">
+    <row r="51" spans="1:35">
       <c r="A51" t="s">
         <v>64</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
-      <c r="T51">
+      <c r="T51"/>
+      <c r="U51">
         <v>246565000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>253277000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>264566000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>262752000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>390546000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>121268000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>401358000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>433954000.0</v>
       </c>
-      <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
-    </row>
-    <row r="52" spans="1:34">
+      <c r="AI51"/>
+    </row>
+    <row r="52" spans="1:35">
       <c r="A52" t="s">
         <v>65</v>
       </c>
       <c r="B52"/>
-      <c r="C52">
+      <c r="C52"/>
+      <c r="D52">
         <v>50000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>52000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>60000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>62500000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>65000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>87500000.0</v>
       </c>
-      <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
-      <c r="M52">
+      <c r="M52"/>
+      <c r="N52">
         <v>117500000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>118750000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>120000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>166000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>167500000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>171000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>172000000.0</v>
       </c>
       <c r="T52">
         <v>172000000.0</v>
       </c>
       <c r="U52">
         <v>172000000.0</v>
       </c>
       <c r="V52">
+        <v>172000000.0</v>
+      </c>
+      <c r="W52">
         <v>177000000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>167000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>282000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>284000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>274000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>294000000.0</v>
       </c>
-      <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
-      <c r="AE52">
+      <c r="AE52"/>
+      <c r="AF52">
         <v>426000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>406000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>385000000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>336000000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:34">
+    <row r="53" spans="1:35">
       <c r="A53" t="s">
         <v>66</v>
       </c>
       <c r="B53"/>
-      <c r="C53">
-[...1 lines deleted...]
-      </c>
+      <c r="C53"/>
       <c r="D53">
         <v>6994000.0</v>
       </c>
       <c r="E53">
         <v>6994000.0</v>
       </c>
       <c r="F53">
         <v>6994000.0</v>
       </c>
       <c r="G53">
         <v>6994000.0</v>
       </c>
       <c r="H53">
         <v>6994000.0</v>
       </c>
       <c r="I53">
         <v>6994000.0</v>
       </c>
       <c r="J53">
         <v>6994000.0</v>
       </c>
-      <c r="K53"/>
-      <c r="L53">
+      <c r="K53">
+        <v>6994000.0</v>
+      </c>
+      <c r="L53"/>
+      <c r="M53">
         <v>8166000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>12599000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>12595000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>15416000.0</v>
       </c>
-      <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-      <c r="AE53">
+      <c r="AE53"/>
+      <c r="AF53">
         <v>36000000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>27000000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>15000000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>11000000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:34">
+    <row r="54" spans="1:35">
       <c r="A54" t="s">
         <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
-    </row>
-    <row r="55" spans="1:34">
+      <c r="AI54"/>
+    </row>
+    <row r="55" spans="1:35">
       <c r="A55" t="s">
         <v>68</v>
       </c>
       <c r="B55">
+        <v>1858039000.0</v>
+      </c>
+      <c r="C55">
         <v>1855493000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1863877000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1850399000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1890946000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1881992000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1903659000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1772255000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1755836000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1795901000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1806303000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1845072000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1823288000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1789143000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1803800000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1846275000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1812084000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1836577000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1847516000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1957071000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1973698000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1995884000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>2059606000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>2180377000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>2167889000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>2212088000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>2243810000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>2293103000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>2397143000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>2378684000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>2124000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>2112000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>2064000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>1966000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:34">
+    <row r="56" spans="1:35">
       <c r="A56" t="s">
         <v>69</v>
       </c>
       <c r="B56">
+        <v>1043786000.0</v>
+      </c>
+      <c r="C56">
         <v>1037515000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1033382000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1033737000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1047047000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1050460000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1054331000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>929264000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>911507000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>922710000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>936856000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>982051000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>972622000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>955527000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>966005000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>996926000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>972039000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>1010764000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>1023857000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>1041833000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>1056265000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>1072686000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>1129071000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>1223165000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>1207980000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>1050090000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>1082377000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>1158002000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>1299816000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>1300262000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>1059000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>1031000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>1044000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>974000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:34">
+    <row r="57" spans="1:35">
       <c r="A57" t="s">
         <v>70</v>
       </c>
       <c r="B57">
+        <v>260209000.0</v>
+      </c>
+      <c r="C57">
         <v>259055000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>261333000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>264011000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>296600000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>301162000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>316340000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>330681000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>303665000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>381133000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>394724000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>439751000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>423555000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>407362000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>419721000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>484489000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>457843000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>492226000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>504398000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>534925000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>514265000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>526821000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>576177000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>693018000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>666445000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>696684000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>711514000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>750074000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>886649000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>880469000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>683000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>653000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>604000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>526000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:34">
+    <row r="58" spans="1:35">
       <c r="A58" t="s">
         <v>71</v>
       </c>
       <c r="B58">
+        <v>294007000.0</v>
+      </c>
+      <c r="C58">
         <v>293655000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>316961000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>323301000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>357617000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>358255000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>375095000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>391516000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>380548000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>463149000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>481888000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>532114000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>543300000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>532402000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>539119000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>581264000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>559613000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>597875000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>616691000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>648065000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>633829000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>652798000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>710872000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>844676000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>831052000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>867677000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>895267000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>930127000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>1091456000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>1087326000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>816000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>790000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>744000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>669000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:34">
+    <row r="59" spans="1:35">
       <c r="A59" t="s">
         <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
-    </row>
-    <row r="60" spans="1:34">
+      <c r="AI59"/>
+    </row>
+    <row r="60" spans="1:35">
       <c r="A60" t="s">
         <v>73</v>
       </c>
       <c r="B60">
+        <v>1549591000.0</v>
+      </c>
+      <c r="C60">
         <v>1547244000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1546916000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1527098000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1533329000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1523737000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1528564000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1380739000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1358029000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1316012000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1307538000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1291098000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1279988000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1256741000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1264681000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1265011000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1252471000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>1238702000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>1230825000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>1309006000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>1339869000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>1343086000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>1348734000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>1335701000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>1336837000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>1344411000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>1348543000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>1344905000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>1305687000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>1291358000.0</v>
       </c>
-      <c r="AE60"/>
       <c r="AF60"/>
       <c r="AG60"/>
       <c r="AH60"/>
-    </row>
-    <row r="61" spans="1:34">
+      <c r="AI60"/>
+    </row>
+    <row r="61" spans="1:35">
       <c r="A61" t="s">
         <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
-      <c r="S61">
-[...1 lines deleted...]
-      </c>
+      <c r="S61"/>
       <c r="T61">
         <v>-34748000.0</v>
       </c>
       <c r="U61">
         <v>-34748000.0</v>
       </c>
       <c r="V61">
         <v>-34748000.0</v>
       </c>
       <c r="W61">
         <v>-34748000.0</v>
       </c>
       <c r="X61">
         <v>-34748000.0</v>
       </c>
       <c r="Y61">
         <v>-34748000.0</v>
       </c>
       <c r="Z61">
         <v>-34748000.0</v>
       </c>
       <c r="AA61">
         <v>-34748000.0</v>
       </c>
       <c r="AB61">
         <v>-34748000.0</v>
       </c>
       <c r="AC61">
         <v>-34748000.0</v>
       </c>
       <c r="AD61">
         <v>-34748000.0</v>
       </c>
-      <c r="AE61"/>
+      <c r="AE61">
+        <v>-34748000.0</v>
+      </c>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
-    </row>
-    <row r="62" spans="1:34">
+      <c r="AI61"/>
+    </row>
+    <row r="62" spans="1:35">
       <c r="A62" t="s">
         <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
+      <c r="AI62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -7327,1031 +7434,1031 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B2">
         <v>167811000.0</v>
       </c>
       <c r="C2">
         <v>268126000.0</v>
       </c>
       <c r="D2">
         <v>281328000.0</v>
       </c>
       <c r="E2">
         <v>339862000.0</v>
       </c>
       <c r="F2">
         <v>380892000.0</v>
       </c>
       <c r="G2">
         <v>437301000.0</v>
       </c>
       <c r="H2">
         <v>352762000.0</v>
       </c>
       <c r="I2">
         <v>501503000.0</v>
       </c>
       <c r="J2">
         <v>435114000.0</v>
       </c>
       <c r="K2">
         <v>396097000.0</v>
       </c>
       <c r="L2">
         <v>550000000.0</v>
       </c>
       <c r="M2">
         <v>531000000.0</v>
       </c>
       <c r="N2">
         <v>605000000.0</v>
       </c>
       <c r="O2">
         <v>382000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-5899000.0</v>
       </c>
       <c r="F5">
         <v>15371000.0</v>
       </c>
       <c r="G5">
         <v>118652000.0</v>
       </c>
       <c r="H5">
         <v>18346000.0</v>
       </c>
       <c r="I5">
         <v>118857000.0</v>
       </c>
       <c r="J5">
         <v>-109710000.0</v>
       </c>
       <c r="K5">
         <v>27565000.0</v>
       </c>
       <c r="L5">
         <v>2000000.0</v>
       </c>
       <c r="M5">
         <v>49000000.0</v>
       </c>
       <c r="N5">
         <v>7000000.0</v>
       </c>
       <c r="O5">
         <v>70000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6">
         <v>56178000.0</v>
       </c>
       <c r="F6">
         <v>-47012000.0</v>
       </c>
       <c r="G6">
         <v>133963000.0</v>
       </c>
       <c r="H6">
         <v>97475000.0</v>
       </c>
       <c r="I6">
         <v>118857000.0</v>
       </c>
       <c r="J6">
         <v>-109710000.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B9">
         <v>29022000.0</v>
       </c>
       <c r="C9">
         <v>230334000.0</v>
       </c>
       <c r="D9">
         <v>35624000.0</v>
       </c>
       <c r="E9">
         <v>28704000.0</v>
       </c>
       <c r="F9">
         <v>41359000.0</v>
       </c>
       <c r="G9">
         <v>151994000.0</v>
       </c>
       <c r="H9">
         <v>58007000.0</v>
       </c>
       <c r="I9">
         <v>103923000.0</v>
       </c>
       <c r="J9">
         <v>-60886000.0</v>
       </c>
       <c r="K9">
         <v>31933000.0</v>
       </c>
       <c r="L9">
         <v>44000000.0</v>
       </c>
       <c r="M9">
         <v>125000000.0</v>
       </c>
       <c r="N9">
         <v>106000000.0</v>
       </c>
       <c r="O9">
         <v>111000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B10">
         <v>32154000.0</v>
       </c>
       <c r="C10">
         <v>283093000.0</v>
       </c>
       <c r="D10">
         <v>43186000.0</v>
       </c>
       <c r="E10">
         <v>31518000.0</v>
       </c>
       <c r="F10">
         <v>-71368000.0</v>
       </c>
       <c r="G10">
         <v>101192000.0</v>
       </c>
       <c r="H10">
         <v>62905000.0</v>
       </c>
       <c r="I10">
         <v>79350000.0</v>
       </c>
       <c r="J10">
         <v>-159683000.0</v>
       </c>
       <c r="K10">
         <v>3526000.0</v>
       </c>
       <c r="L10">
         <v>44183000.0</v>
       </c>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>6446000.0</v>
       </c>
       <c r="F11">
         <v>5598000.0</v>
       </c>
       <c r="G11">
         <v>51571000.0</v>
       </c>
       <c r="H11">
         <v>4886000.0</v>
       </c>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11">
         <v>9000000.0</v>
       </c>
       <c r="M11">
         <v>7000000.0</v>
       </c>
       <c r="N11">
         <v>14000000.0</v>
       </c>
       <c r="O11">
         <v>18000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B12">
         <v>5008000.0</v>
       </c>
       <c r="C12">
         <v>8238000.0</v>
       </c>
       <c r="D12">
         <v>10990000.0</v>
       </c>
       <c r="E12">
         <v>11969000.0</v>
       </c>
       <c r="F12">
         <v>12151000.0</v>
       </c>
       <c r="G12">
         <v>20928000.0</v>
       </c>
       <c r="H12">
         <v>26167000.0</v>
       </c>
       <c r="I12">
         <v>29484000.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
       <c r="O12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B13">
         <v>33460000.0</v>
       </c>
       <c r="C13">
         <v>78714000.0</v>
       </c>
       <c r="D13">
         <v>45301000.0</v>
       </c>
       <c r="E13">
         <v>37471000.0</v>
       </c>
       <c r="F13">
         <v>81235000.0</v>
       </c>
       <c r="G13">
         <v>7158000.0</v>
       </c>
       <c r="H13">
         <v>42565000.0</v>
       </c>
       <c r="I13">
         <v>17946000.0</v>
       </c>
       <c r="J13">
         <v>59264000.0</v>
       </c>
       <c r="K13">
         <v>10000.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B14">
         <v>2375000.0</v>
       </c>
       <c r="C14">
         <v>-275000.0</v>
       </c>
       <c r="D14">
         <v>-279000.0</v>
       </c>
       <c r="E14">
         <v>-263000.0</v>
       </c>
       <c r="F14">
         <v>-1699000.0</v>
       </c>
       <c r="G14">
         <v>3916000.0</v>
       </c>
       <c r="H14">
         <v>-1393000.0</v>
       </c>
       <c r="I14">
         <v>1560000.0</v>
       </c>
       <c r="J14">
         <v>-898000.0</v>
       </c>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B15">
         <v>28429000.0</v>
       </c>
       <c r="C15">
         <v>228242000.0</v>
       </c>
       <c r="D15">
         <v>35034000.0</v>
       </c>
       <c r="E15">
         <v>24809000.0</v>
       </c>
       <c r="F15">
         <v>-78665000.0</v>
       </c>
       <c r="G15">
         <v>53537000.0</v>
       </c>
       <c r="H15">
         <v>56626000.0</v>
       </c>
       <c r="I15">
         <v>64983000.0</v>
       </c>
       <c r="J15">
         <v>-181368000.0</v>
       </c>
       <c r="K15">
         <v>717000.0</v>
       </c>
       <c r="L15">
         <v>34000000.0</v>
       </c>
       <c r="M15">
         <v>220000000.0</v>
       </c>
       <c r="N15">
         <v>236000000.0</v>
       </c>
       <c r="O15">
         <v>89000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B16">
         <v>28429000.0</v>
       </c>
       <c r="C16">
         <v>228242000.0</v>
       </c>
       <c r="D16">
         <v>35034000.0</v>
       </c>
       <c r="E16">
         <v>24809000.0</v>
       </c>
       <c r="F16">
         <v>-78665000.0</v>
       </c>
       <c r="G16">
         <v>53537000.0</v>
       </c>
       <c r="H16">
         <v>56626000.0</v>
       </c>
       <c r="I16">
         <v>64983000.0</v>
       </c>
       <c r="J16">
         <v>-181368000.0</v>
       </c>
       <c r="K16">
         <v>717000.0</v>
       </c>
       <c r="L16">
         <v>34328000.0</v>
       </c>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B17">
         <v>26054000.0</v>
       </c>
       <c r="C17">
         <v>228517000.0</v>
       </c>
       <c r="D17">
         <v>35313000.0</v>
       </c>
       <c r="E17">
         <v>25072000.0</v>
       </c>
       <c r="F17">
         <v>-76966000.0</v>
       </c>
       <c r="G17">
         <v>49621000.0</v>
       </c>
       <c r="H17">
         <v>58019000.0</v>
       </c>
       <c r="I17">
         <v>63423000.0</v>
       </c>
       <c r="J17">
         <v>-167955000.0</v>
       </c>
       <c r="K17">
         <v>1707000.0</v>
       </c>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B18">
         <v>6414000.0</v>
       </c>
       <c r="C18">
         <v>-2786000.0</v>
       </c>
       <c r="D18">
         <v>-2603000.0</v>
       </c>
       <c r="E18">
         <v>-3550000.0</v>
       </c>
       <c r="F18">
         <v>-2393000.0</v>
       </c>
       <c r="G18">
         <v>-11506000.0</v>
       </c>
       <c r="H18">
         <v>-12690000.0</v>
       </c>
       <c r="I18">
         <v>-20917000.0</v>
       </c>
       <c r="J18">
         <v>-18609000.0</v>
       </c>
       <c r="K18">
         <v>-16694000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B21">
         <v>-1306000.0</v>
       </c>
       <c r="C21">
         <v>198942000.0</v>
       </c>
       <c r="D21">
         <v>-1910000.0</v>
       </c>
       <c r="E21">
         <v>-5953000.0</v>
       </c>
       <c r="F21">
         <v>9867000.0</v>
       </c>
       <c r="G21">
         <v>108350000.0</v>
       </c>
       <c r="H21">
         <v>18052000.0</v>
       </c>
       <c r="I21">
         <v>61404000.0</v>
       </c>
       <c r="J21">
         <v>-100419000.0</v>
       </c>
       <c r="K21">
         <v>3536000.0</v>
       </c>
       <c r="L21">
         <v>2000000.0</v>
       </c>
       <c r="M21">
         <v>49000000.0</v>
       </c>
       <c r="N21">
         <v>7000000.0</v>
       </c>
       <c r="O21">
         <v>70000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23">
         <v>6969000.0</v>
       </c>
       <c r="F23">
         <v>3086000.0</v>
       </c>
       <c r="G23">
         <v>4328000.0</v>
       </c>
       <c r="H23">
         <v>3967000.0</v>
       </c>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B25">
         <v>12273000.0</v>
       </c>
       <c r="C25">
         <v>11970000.0</v>
       </c>
       <c r="D25">
         <v>13373000.0</v>
       </c>
       <c r="E25">
         <v>12691000.0</v>
       </c>
       <c r="F25">
         <v>12205000.0</v>
       </c>
       <c r="G25">
         <v>11843000.0</v>
       </c>
       <c r="H25">
         <v>8403000.0</v>
       </c>
       <c r="I25">
         <v>10023000.0</v>
       </c>
       <c r="J25">
         <v>9908000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B28">
         <v>24708000.0</v>
       </c>
       <c r="C28">
         <v>31494000.0</v>
       </c>
       <c r="D28">
         <v>26356000.0</v>
       </c>
       <c r="E28">
         <v>25314000.0</v>
       </c>
       <c r="F28">
         <v>26913000.0</v>
       </c>
       <c r="G28">
         <v>35672000.0</v>
       </c>
       <c r="H28">
         <v>31838000.0</v>
       </c>
       <c r="I28">
         <v>32440000.0</v>
       </c>
       <c r="J28">
         <v>37716000.0</v>
       </c>
       <c r="K28">
         <v>44003000.0</v>
       </c>
       <c r="L28">
         <v>56546000.0</v>
       </c>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B29">
         <v>6100000.0</v>
       </c>
       <c r="C29">
         <v>54576000.0</v>
       </c>
       <c r="D29">
         <v>7873000.0</v>
       </c>
       <c r="E29">
         <v>6446000.0</v>
       </c>
       <c r="F29">
         <v>5598000.0</v>
       </c>
       <c r="G29">
         <v>51571000.0</v>
       </c>
       <c r="H29">
         <v>4886000.0</v>
       </c>
       <c r="I29">
         <v>15927000.0</v>
       </c>
       <c r="J29">
         <v>20826000.0</v>
       </c>
       <c r="K29">
         <v>1819000.0</v>
       </c>
       <c r="L29">
         <v>8914000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B30">
         <v>198139000.0</v>
       </c>
       <c r="C30">
         <v>299518000.0</v>
       </c>
       <c r="D30">
         <v>318862000.0</v>
       </c>
       <c r="E30">
         <v>376783000.0</v>
       </c>
       <c r="F30">
         <v>406369000.0</v>
       </c>
       <c r="G30">
         <v>466586000.0</v>
       </c>
       <c r="H30">
         <v>379493000.0</v>
       </c>
       <c r="I30">
         <v>544022000.0</v>
       </c>
       <c r="J30">
         <v>445638000.0</v>
       </c>
       <c r="K30">
         <v>424494000.0</v>
       </c>
       <c r="L30">
         <v>592000000.0</v>
       </c>
       <c r="M30">
         <v>607000000.0</v>
       </c>
       <c r="N30">
         <v>705000000.0</v>
       </c>
       <c r="O30">
         <v>422000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B32">
         <v>196833000.0</v>
       </c>
       <c r="C32">
         <v>498460000.0</v>
       </c>
       <c r="D32">
         <v>316952000.0</v>
       </c>
       <c r="E32">
         <v>368566000.0</v>
       </c>
       <c r="F32">
         <v>422251000.0</v>
       </c>
       <c r="G32">
         <v>589295000.0</v>
       </c>
       <c r="H32">
         <v>410769000.0</v>
       </c>
       <c r="I32">
         <v>605426000.0</v>
       </c>
@@ -8373,2348 +8480,2412 @@
       <c r="O32">
         <v>493000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH32"/>
+  <dimension ref="A1:AI32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
         <v>98</v>
       </c>
       <c r="AF1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AG1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AH1" t="s">
         <v>100</v>
       </c>
-    </row>
-    <row r="2" spans="1:34">
+      <c r="AI1" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B2">
+        <v>44732000.0</v>
+      </c>
+      <c r="C2">
         <v>38811000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>50746000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>34837000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>43268000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>38960000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>111160000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>66775000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>13226000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>76965000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3038000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>136720000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>79928000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>61642000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>65578000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>111854000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>73695000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>88735000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>141540000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>106463000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>54687000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>78202000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>260926000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>82213000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>29052000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>65110000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>70039000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>13726000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>151145000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>117852000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>119000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>199000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>118000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>127000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:34">
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
-    </row>
-    <row r="4" spans="1:34">
+      <c r="AI3"/>
+    </row>
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-    </row>
-    <row r="5" spans="1:34">
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-2351000.0</v>
       </c>
-      <c r="N5"/>
-      <c r="O5">
+      <c r="O5"/>
+      <c r="P5">
         <v>-4674000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-3097000.0</v>
       </c>
-      <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
-      <c r="X5">
+      <c r="X5"/>
+      <c r="Y5">
         <v>15438000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>2603000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-5049000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>17770000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>45463000.0</v>
       </c>
-      <c r="AC5"/>
       <c r="AD5"/>
-      <c r="AE5">
+      <c r="AE5"/>
+      <c r="AF5">
         <v>17000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-21000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>11000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:34">
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
-      <c r="M6">
+      <c r="M6"/>
+      <c r="N6">
         <v>20254000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-633000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>14024000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>13613000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>13447000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>15094000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-58422000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>12055000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>3965000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-4610000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>120971000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>15438000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>2603000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-5049000.0</v>
       </c>
-      <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
-    </row>
-    <row r="7" spans="1:34">
+      <c r="AI6"/>
+    </row>
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
-    </row>
-    <row r="8" spans="1:34">
+      <c r="AI7"/>
+    </row>
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B9">
+        <v>7940000.0</v>
+      </c>
+      <c r="C9">
         <v>4893000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>7807000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>9714000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>8195000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>3306000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>189726000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>13654000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>23014000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>3940000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>16049000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>5740000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>6956000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>6879000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>7638000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>3848000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>6786000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>10432000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>22118000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>8742000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>4786000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>5713000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>141974000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>5730000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>981000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>3309000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>9726000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>16462000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>8038000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>23781000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>20000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-2000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>14000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>12000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:34">
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B10">
+        <v>7637000.0</v>
+      </c>
+      <c r="C10">
         <v>1601000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>20713000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-5948000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>19341000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-1952000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>182947000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>47994000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>48208000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>3944000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>23682000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>12007000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>14267000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-6770000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>7712000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>6232000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>7948000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>9626000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-64596000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>6097000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-1974000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-10895000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>113712000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>7951000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-6228000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-14243000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>9052000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>37164000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>10977000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>5712000.0</v>
       </c>
-      <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
-    </row>
-    <row r="11" spans="1:34">
+      <c r="AI10"/>
+    </row>
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>1710000.0</v>
       </c>
-      <c r="N11"/>
-      <c r="O11">
+      <c r="O11"/>
+      <c r="P11">
         <v>1263000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>1543000.0</v>
       </c>
-      <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
-      <c r="AE11">
+      <c r="AE11"/>
+      <c r="AF11">
         <v>5000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>2000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>3000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:34">
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B12">
+        <v>892000.0</v>
+      </c>
+      <c r="C12">
         <v>1095000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1119000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1295000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1256000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1338000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1990000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1914000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2356000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>2568000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>2660000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>2775000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2827000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2851000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>3170000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>3658000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>2603000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2538000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>3190000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>2842000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2928000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>3191000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>4334000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>5180000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>5430000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>5984000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>6636000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>6144000.0</v>
       </c>
-      <c r="AC12"/>
       <c r="AD12"/>
-      <c r="AE12">
+      <c r="AE12"/>
+      <c r="AF12">
         <v>4000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>10000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>4000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>5000000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:34">
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B13">
+        <v>2254000.0</v>
+      </c>
+      <c r="C13">
         <v>1405000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>16577000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>7168000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>20999000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>3052000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>3335000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>33009000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1539000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1499000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>2184000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>2371000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>16620000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>5746000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>12415000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>9336000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>9097000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>6623000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>78089000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>6133000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>907000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>8372000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>2667000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>3028000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>3682000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>3837000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>13476000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>3457000.0</v>
       </c>
-      <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
-    </row>
-    <row r="14" spans="1:34">
+      <c r="AI13"/>
+    </row>
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B14">
+        <v>240000.0</v>
+      </c>
+      <c r="C14">
         <v>351000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1973000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>30000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>96000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>276000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-75000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>182000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-519000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>137000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-369000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>246000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>37000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-193000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>136000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-129000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-32000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-238000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-1516000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>-555000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>70000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>302000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>3727000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>-17000.0</v>
       </c>
-      <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
-    </row>
-    <row r="15" spans="1:34">
+      <c r="AI14"/>
+    </row>
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B15">
+        <v>6190000.0</v>
+      </c>
+      <c r="C15">
         <v>868000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>19736000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-6122000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>17857000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-3042000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>135714000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>43247000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>46289000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>2992000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>19945000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>10661000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>12594000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-8166000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>6585000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>4560000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>6764000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>6900000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-71250000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>7324000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-3253000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-11486000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>70103000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>5356000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-6412000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-15510000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>8466000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>36285000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>10177000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>1698000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>1000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-23000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>32000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>8000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:34">
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>19736000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-6122000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>17857000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-3042000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>135714000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>43247000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
-[...1 lines deleted...]
-      </c>
+      <c r="M16"/>
       <c r="N16">
         <v>12594000.0</v>
       </c>
       <c r="O16">
+        <v>12594000.0</v>
+      </c>
+      <c r="P16">
         <v>6585000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>4560000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>6764000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>6900000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-71250000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>7324000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-3253000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-11486000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>70103000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>5356000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-6412000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-15510000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>8466000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>36285000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>10177000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>1698000.0</v>
       </c>
-      <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
-    </row>
-    <row r="17" spans="1:34">
+      <c r="AI16"/>
+    </row>
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B17">
+        <v>5950000.0</v>
+      </c>
+      <c r="C17">
         <v>517000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>17763000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-6152000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>17761000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-3318000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>135789000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>43065000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>46808000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>2855000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>20314000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>10415000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>12557000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-7973000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>6449000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>4689000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>6796000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>7138000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-69734000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>7879000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-3323000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-11788000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>66376000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>5373000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-6654000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-15474000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>8581000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>36366000.0</v>
       </c>
-      <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-    </row>
-    <row r="18" spans="1:34">
+      <c r="AI17"/>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B18">
+        <v>1362000.0</v>
+      </c>
+      <c r="C18">
         <v>310000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>3039000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>1176000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>1803000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>396000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-307000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-593000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-817000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-1069000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-476000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-404000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-772000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-951000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-776000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-926000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-868000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-980000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-583000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-64000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-651000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-1095000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-1344000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-3224000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-3196000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-3742000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-2758000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-2687000.0</v>
       </c>
-      <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
-    </row>
-    <row r="19" spans="1:34">
+      <c r="AI18"/>
+    </row>
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-    </row>
-    <row r="20" spans="1:34">
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
-    </row>
-    <row r="21" spans="1:34">
+      <c r="AI20"/>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B21">
+        <v>-1882000.0</v>
+      </c>
+      <c r="C21">
         <v>-5274000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>4136000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1220000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-1658000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-5004000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>179612000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>15163000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>11226000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-7059000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>3723000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-2312000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-2351000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-970000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-4673000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-3097000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-1147000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>3019000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>13530000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-30000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-1049000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-580000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>116480000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>5375000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-2053000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-3751000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-6712000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>9530000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-321000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>15555000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>17000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-21000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>11000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:34">
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
-    </row>
-    <row r="23" spans="1:34">
+      <c r="AI22"/>
+    </row>
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
-      <c r="M23">
-[...1 lines deleted...]
-      </c>
+      <c r="M23"/>
       <c r="N23">
         <v>2755000.0</v>
       </c>
       <c r="O23">
+        <v>2755000.0</v>
+      </c>
+      <c r="P23">
         <v>3599000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>666000.0</v>
       </c>
-      <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
       <c r="AH23"/>
-    </row>
-    <row r="24" spans="1:34">
+      <c r="AI23"/>
+    </row>
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
-    </row>
-    <row r="25" spans="1:34">
+      <c r="AI24"/>
+    </row>
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B25">
+        <v>2881000.0</v>
+      </c>
+      <c r="C25">
         <v>2838000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2814000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>3703000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2852000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2904000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2889000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2953000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2787000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>3341000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>3459000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>3468000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>3160000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>3286000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>3142000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>3723000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2896000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2930000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>2984000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>3116000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>3011000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>3094000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>2925000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>2307000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>3401000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>3210000.0</v>
       </c>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
-    </row>
-    <row r="26" spans="1:34">
+      <c r="AI25"/>
+    </row>
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
-    </row>
-    <row r="27" spans="1:34">
+      <c r="AI26"/>
+    </row>
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-    </row>
-    <row r="28" spans="1:34">
+      <c r="AI27"/>
+    </row>
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B28">
+        <v>6764000.0</v>
+      </c>
+      <c r="C28">
         <v>6803000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>6660000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>5833000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>6640000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>5575000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>7190000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>9475000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>8098000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>6731000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>7042000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>7303000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>6552000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>5459000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>8712000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>6279000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>5833000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>6809000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>6414000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>6282000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>4773000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>5433000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>4617000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>9369000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>7491000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>7537000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>8322000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>7797000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>7225000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>8494000.0</v>
       </c>
-      <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
-    </row>
-    <row r="29" spans="1:34">
+      <c r="AI28"/>
+    </row>
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B29">
+        <v>1687000.0</v>
+      </c>
+      <c r="C29">
         <v>1084000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2950000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>204000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1580000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1366000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>47158000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>4929000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1400000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1089000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>3368000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1592000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1710000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1203000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1263000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1543000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1152000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2488000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>5138000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-1782000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1349000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>893000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>47336000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>2578000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>426000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1231000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>471000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>798000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>101000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>3516000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
-    </row>
-    <row r="30" spans="1:34">
+      <c r="AI29"/>
+    </row>
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B30">
+        <v>54554000.0</v>
+      </c>
+      <c r="C30">
         <v>48978000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>54417000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>43331000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>53121000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>47270000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>121274000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>65266000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>25014000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>87964000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>15364000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>144772000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>89235000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>69491000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>80208000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>118799000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>81628000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>96148000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>146117000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>115235000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>60522000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>84495000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>279762000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>82568000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>32086000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>72170000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>73253000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>20658000.0</v>
       </c>
-      <c r="AC30"/>
       <c r="AD30"/>
-      <c r="AE30">
+      <c r="AE30"/>
+      <c r="AF30">
         <v>122000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>218000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>121000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>137000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:34">
+    <row r="31" spans="1:35">
       <c r="A31" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
-    </row>
-    <row r="32" spans="1:34">
+      <c r="AI31"/>
+    </row>
+    <row r="32" spans="1:35">
       <c r="A32" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B32">
+        <v>52672000.0</v>
+      </c>
+      <c r="C32">
         <v>43704000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>58553000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>44551000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>51463000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>42266000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>300886000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>80429000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>36240000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>80905000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>19087000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>142460000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>86884000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>68521000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>73216000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>115702000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>80481000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>99167000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>163658000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>115205000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>59473000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>83915000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>402900000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>87943000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>30033000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>68419000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>79765000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>30188000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>159183000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>141633000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>139000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>197000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>132000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>139000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O30"/>
@@ -10769,1025 +10940,1025 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B2">
         <v>369098000.0</v>
       </c>
       <c r="C2">
         <v>220868000.0</v>
       </c>
       <c r="D2">
         <v>247758000.0</v>
       </c>
       <c r="E2">
         <v>274751000.0</v>
       </c>
       <c r="F2">
         <v>337950000.0</v>
       </c>
       <c r="G2">
         <v>211396000.0</v>
       </c>
       <c r="H2">
         <v>133453000.0</v>
       </c>
       <c r="I2">
         <v>63294000.0</v>
       </c>
       <c r="J2">
         <v>57656000.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B3">
         <v>15050000</v>
       </c>
       <c r="C3">
         <v>4403000</v>
       </c>
       <c r="D3">
         <v>2555000</v>
       </c>
       <c r="E3">
         <v>1748000</v>
       </c>
       <c r="F3">
         <v>972000</v>
       </c>
       <c r="G3">
         <v>1385000</v>
       </c>
       <c r="H3">
         <v>27702000</v>
       </c>
       <c r="I3">
         <v>33853000</v>
       </c>
       <c r="J3">
         <v>26240000</v>
       </c>
       <c r="K3">
         <v>12399000</v>
       </c>
       <c r="L3">
         <v>34000000</v>
       </c>
       <c r="M3">
         <v>9000000</v>
       </c>
       <c r="N3">
         <v>15000000</v>
       </c>
       <c r="O3">
         <v>16000000</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B6">
         <v>-20468000.0</v>
       </c>
       <c r="C6">
         <v>148230000.0</v>
       </c>
       <c r="D6">
         <v>-26890000.0</v>
       </c>
       <c r="E6">
         <v>-26993000.0</v>
       </c>
       <c r="F6">
         <v>-63199000.0</v>
       </c>
       <c r="G6">
         <v>126554000.0</v>
       </c>
       <c r="H6">
         <v>77943000.0</v>
       </c>
       <c r="I6">
         <v>70159000.0</v>
       </c>
       <c r="J6">
         <v>5638000.0</v>
       </c>
       <c r="K6">
         <v>5095000.0</v>
       </c>
       <c r="L6">
         <v>-109000000.0</v>
       </c>
       <c r="M6">
         <v>-97000000.0</v>
       </c>
       <c r="N6">
         <v>50000000.0</v>
       </c>
       <c r="O6">
         <v>-4000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B7">
         <v>-37747000.0</v>
       </c>
       <c r="C7">
         <v>-8966000.0</v>
       </c>
       <c r="D7">
         <v>-1870000.0</v>
       </c>
       <c r="E7">
         <v>11830000.0</v>
       </c>
       <c r="F7">
         <v>-6013000.0</v>
       </c>
       <c r="G7">
         <v>221992000.0</v>
       </c>
       <c r="H7">
         <v>60392000.0</v>
       </c>
       <c r="I7">
         <v>29122000.0</v>
       </c>
       <c r="J7">
         <v>71865000.0</v>
       </c>
       <c r="K7">
         <v>-37444000.0</v>
       </c>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9">
         <v>54318000.0</v>
       </c>
       <c r="F9">
         <v>770000.0</v>
       </c>
       <c r="G9">
         <v>46203000.0</v>
       </c>
       <c r="H9">
         <v>132970000.0</v>
       </c>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9">
         <v>-160000000.0</v>
       </c>
       <c r="M9">
         <v>-83000000.0</v>
       </c>
       <c r="N9">
         <v>4000000.0</v>
       </c>
       <c r="O9">
         <v>-50000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B10">
         <v>3342000.0</v>
       </c>
       <c r="C10">
         <v>17581000.0</v>
       </c>
       <c r="D10">
         <v>15904000.0</v>
       </c>
       <c r="E10">
         <v>-9041000.0</v>
       </c>
       <c r="F10">
         <v>40978000.0</v>
       </c>
       <c r="G10">
         <v>219847000.0</v>
       </c>
       <c r="H10">
         <v>38170000.0</v>
       </c>
       <c r="I10">
         <v>-18270000.0</v>
       </c>
       <c r="J10">
         <v>25128000.0</v>
       </c>
       <c r="K10">
         <v>8085000.0</v>
       </c>
       <c r="L10">
         <v>-117000000.0</v>
       </c>
       <c r="M10">
         <v>-153000000.0</v>
       </c>
       <c r="N10">
         <v>-25000000.0</v>
       </c>
       <c r="O10">
         <v>-21000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-24776000.0</v>
       </c>
       <c r="F11">
         <v>-31644000.0</v>
       </c>
       <c r="G11">
         <v>-12865000.0</v>
       </c>
       <c r="H11">
         <v>-106244000.0</v>
       </c>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-42249000.0</v>
       </c>
       <c r="F12">
         <v>77727000.0</v>
       </c>
       <c r="G12">
         <v>29012000.0</v>
       </c>
       <c r="H12">
         <v>-35401000.0</v>
       </c>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>153000.0</v>
       </c>
       <c r="F13">
         <v>38000.0</v>
       </c>
       <c r="G13">
         <v>-415000.0</v>
       </c>
       <c r="H13">
         <v>-3378000.0</v>
       </c>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13">
         <v>1000000.0</v>
       </c>
       <c r="M13">
         <v>1000000.0</v>
       </c>
       <c r="N13">
         <v>1000000.0</v>
       </c>
       <c r="O13">
         <v>-1000000.0</v>
       </c>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B14">
         <v>10281000.0</v>
       </c>
       <c r="C14">
         <v>9948000.0</v>
       </c>
       <c r="D14">
         <v>9768000.0</v>
       </c>
       <c r="E14">
         <v>12690000.0</v>
       </c>
       <c r="F14">
         <v>12205000.0</v>
       </c>
       <c r="G14">
         <v>11843000.0</v>
       </c>
       <c r="H14">
         <v>8403000.0</v>
       </c>
       <c r="I14">
         <v>7122000.0</v>
       </c>
       <c r="J14">
         <v>7108000.0</v>
       </c>
       <c r="K14">
         <v>7963000.0</v>
       </c>
       <c r="L14">
         <v>9000000.0</v>
       </c>
       <c r="M14">
         <v>13000000.0</v>
       </c>
       <c r="N14">
         <v>16000000.0</v>
       </c>
       <c r="O14">
         <v>13000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15">
         <v>0.0</v>
       </c>
       <c r="F15">
         <v>39559000.0</v>
       </c>
       <c r="G15">
         <v>49574000.0</v>
       </c>
       <c r="H15">
         <v>49574000.0</v>
       </c>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15">
         <v>8293000.0</v>
       </c>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B16">
         <v>348630000.0</v>
       </c>
       <c r="C16">
         <v>369098000.0</v>
       </c>
       <c r="D16">
         <v>220868000.0</v>
       </c>
       <c r="E16">
         <v>247758000.0</v>
       </c>
       <c r="F16">
         <v>274751000.0</v>
       </c>
       <c r="G16">
         <v>337950000.0</v>
       </c>
       <c r="H16">
         <v>211396000.0</v>
       </c>
       <c r="I16">
         <v>133453000.0</v>
       </c>
       <c r="J16">
         <v>63294000.0</v>
       </c>
       <c r="K16">
         <v>57656000.0</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B18">
         <v>-45538000.0</v>
       </c>
       <c r="C18">
         <v>184814000.0</v>
       </c>
       <c r="D18">
         <v>7698000.0</v>
       </c>
       <c r="E18">
         <v>14156000.0</v>
       </c>
       <c r="F18">
         <v>20437000.0</v>
       </c>
       <c r="G18">
         <v>345777000.0</v>
       </c>
       <c r="H18">
         <v>63444000.0</v>
       </c>
       <c r="I18">
         <v>75121000.0</v>
       </c>
       <c r="J18">
         <v>-41344000.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>66284000.0</v>
       </c>
       <c r="D19">
         <v>15741000.0</v>
       </c>
       <c r="E19">
         <v>4739000.0</v>
       </c>
       <c r="F19">
         <v>1530000.0</v>
       </c>
       <c r="G19">
         <v>1035000.0</v>
       </c>
       <c r="H19">
         <v>-18105000.0</v>
       </c>
       <c r="I19">
         <v>-21786000.0</v>
       </c>
       <c r="J19">
         <v>-20642000.0</v>
       </c>
       <c r="K19">
         <v>-12576000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>118710000.0</v>
       </c>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B21">
         <v>-22298000.0</v>
       </c>
       <c r="C21">
         <v>-97619000.0</v>
       </c>
       <c r="D21">
         <v>-35828000.0</v>
       </c>
       <c r="E21">
         <v>-35867000.0</v>
       </c>
       <c r="F21">
         <v>-45807000.0</v>
       </c>
       <c r="G21">
         <v>-169700000.0</v>
       </c>
       <c r="H21">
         <v>-74230000.0</v>
       </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B22">
         <v>32154000.0</v>
       </c>
       <c r="C22">
         <v>283093000.0</v>
       </c>
       <c r="D22">
         <v>43186000.0</v>
       </c>
       <c r="E22">
         <v>24809000.0</v>
       </c>
       <c r="F22">
         <v>-78665000.0</v>
       </c>
       <c r="G22">
         <v>53537000.0</v>
       </c>
       <c r="H22">
         <v>56626000.0</v>
       </c>
       <c r="I22">
         <v>79350000.0</v>
       </c>
       <c r="J22">
         <v>-159683000.0</v>
       </c>
       <c r="K22">
         <v>3526000.0</v>
       </c>
       <c r="L22">
         <v>34332000.0</v>
       </c>
       <c r="M22">
         <v>220619000.0</v>
       </c>
       <c r="N22">
         <v>237533000.0</v>
       </c>
       <c r="O22">
         <v>89000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B23">
         <v>-5236000.0</v>
       </c>
       <c r="C23">
         <v>-9289000.0</v>
       </c>
       <c r="D23">
         <v>-17146000.0</v>
       </c>
       <c r="E23">
         <v>-12016000.0</v>
       </c>
       <c r="F23">
         <v>-14524000.0</v>
       </c>
       <c r="G23">
         <v>-21808000.0</v>
       </c>
       <c r="H23">
         <v>-28056000.0</v>
       </c>
       <c r="I23">
         <v>-29453000.0</v>
       </c>
       <c r="J23">
         <v>-24700000.0</v>
       </c>
       <c r="K23">
         <v>-23877000.0</v>
       </c>
       <c r="L23">
         <v>22000000.0</v>
       </c>
       <c r="M23">
         <v>133000000.0</v>
       </c>
       <c r="N23">
         <v>14000000.0</v>
       </c>
       <c r="O23">
         <v>43000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B24">
         <v>52848000.0</v>
       </c>
       <c r="C24">
         <v>70687000.0</v>
       </c>
       <c r="D24">
         <v>18296000.0</v>
       </c>
       <c r="E24">
         <v>14205000.0</v>
       </c>
       <c r="F24">
         <v>14112000.0</v>
       </c>
       <c r="G24">
         <v>9902000.0</v>
       </c>
       <c r="H24">
         <v>12422000.0</v>
       </c>
       <c r="I24">
         <v>12067000.0</v>
       </c>
       <c r="J24">
         <v>5598000.0</v>
       </c>
       <c r="K24">
         <v>-6497000.0</v>
       </c>
       <c r="L24">
         <v>25515000.0</v>
       </c>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B25">
         <v>-6414000.0</v>
       </c>
       <c r="C25">
         <v>2786000.0</v>
       </c>
       <c r="D25">
         <v>2603000.0</v>
       </c>
       <c r="E25">
         <v>3550000.0</v>
       </c>
       <c r="F25">
         <v>2393000.0</v>
       </c>
       <c r="G25">
         <v>11506000.0</v>
       </c>
       <c r="H25">
         <v>12690000.0</v>
       </c>
       <c r="I25">
         <v>20946000.0</v>
       </c>
       <c r="J25">
         <v>18637000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26">
         <v>118710000.0</v>
       </c>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26">
         <v>3000000.0</v>
       </c>
       <c r="L26">
         <v>400000.0</v>
       </c>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B28">
         <v>-27697000.0</v>
       </c>
       <c r="C28">
         <v>-107071000.0</v>
       </c>
       <c r="D28">
         <v>-53132000.0</v>
       </c>
       <c r="E28">
         <v>-47883000.0</v>
       </c>
       <c r="F28">
         <v>-99890000.0</v>
       </c>
       <c r="G28">
         <v>-241082000.0</v>
       </c>
       <c r="H28">
         <v>16424000.0</v>
       </c>
       <c r="I28">
         <v>-17118000.0</v>
       </c>
       <c r="J28">
         <v>41869000.0</v>
       </c>
       <c r="K28">
         <v>51828000.0</v>
       </c>
       <c r="L28">
         <v>124000000.0</v>
       </c>
       <c r="M28">
         <v>-121000000.0</v>
       </c>
       <c r="N28">
         <v>-28000000.0</v>
       </c>
       <c r="O28">
         <v>-27000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B29">
         <v>-30488000.0</v>
       </c>
       <c r="C29">
         <v>189217000.0</v>
       </c>
       <c r="D29">
         <v>10253000.0</v>
       </c>
       <c r="E29">
         <v>15904000.0</v>
       </c>
       <c r="F29">
         <v>21409000.0</v>
       </c>
       <c r="G29">
         <v>347162000.0</v>
       </c>
       <c r="H29">
         <v>91146000.0</v>
       </c>
       <c r="I29">
         <v>108974000.0</v>
       </c>
       <c r="J29">
         <v>-15104000.0</v>
       </c>
       <c r="K29">
         <v>-28031000.0</v>
       </c>
       <c r="L29">
         <v>-225000000.0</v>
       </c>
       <c r="M29">
         <v>-115000000.0</v>
       </c>
       <c r="N29">
         <v>78000000.0</v>
       </c>
       <c r="O29">
         <v>-5000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B30">
         <v>37798000.0</v>
       </c>
       <c r="C30">
         <v>66284000.0</v>
       </c>
       <c r="D30">
         <v>15741000.0</v>
       </c>
       <c r="E30">
         <v>4739000.0</v>
       </c>
       <c r="F30">
         <v>15123000.0</v>
       </c>
       <c r="G30">
         <v>20557000.0</v>
       </c>
       <c r="H30">
         <v>-29443000.0</v>
       </c>
       <c r="I30">
         <v>-21786000.0</v>
       </c>
@@ -11809,2266 +11980,2326 @@
       <c r="O30">
         <v>28000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH30"/>
+  <dimension ref="A1:AI30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
         <v>98</v>
       </c>
       <c r="AF1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AG1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AH1" t="s">
         <v>100</v>
       </c>
-    </row>
-    <row r="2" spans="1:34">
+      <c r="AI1" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B2">
+        <v>383088000.0</v>
+      </c>
+      <c r="C2">
         <v>354950000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>349662000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>365000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>365826000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>369098000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>206015000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>219286000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>204342000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>220868000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>215719000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>225843000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>236661000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>247758000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>260866000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>257614000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>267577000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>274751000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>267178000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>310968000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>326718000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>337950000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>175253000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>165898000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>172776000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>211396000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>271757000.0</v>
       </c>
-      <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
-    </row>
-    <row r="3" spans="1:34">
+      <c r="AI2"/>
+    </row>
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B3">
+        <v>10695000</v>
+      </c>
+      <c r="C3">
         <v>3377000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>15050000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>10583000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>7040000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>3405000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>4403000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1959000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>369000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>71000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>221000</v>
-      </c>
-[...1 lines deleted...]
-        <v>1370000</v>
       </c>
       <c r="N3">
         <v>1370000</v>
       </c>
       <c r="O3">
+        <v>1370000</v>
+      </c>
+      <c r="P3">
         <v>843000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>455000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>450000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>264000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>972000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>459000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>260000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>242000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1385000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1812000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>983000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>532000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>27702000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>16896000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>10707000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>5479000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>4000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>28000000</v>
       </c>
       <c r="AG3">
         <v>28000000</v>
       </c>
       <c r="AH3">
+        <v>28000000</v>
+      </c>
+      <c r="AI3">
         <v>2000000</v>
       </c>
     </row>
-    <row r="4" spans="1:34">
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-    </row>
-    <row r="5" spans="1:34">
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
-    </row>
-    <row r="6" spans="1:34">
+      <c r="AI5"/>
+    </row>
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B6">
+        <v>16971000.0</v>
+      </c>
+      <c r="C6">
         <v>28138000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-20468000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-19436000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-4098000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-3272000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>148230000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-14853000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>14945000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-16680000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>5242000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-10156000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10818000.0</v>
       </c>
       <c r="N6">
         <v>-10818000.0</v>
       </c>
       <c r="O6">
+        <v>-10818000.0</v>
+      </c>
+      <c r="P6">
         <v>-13108000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>3252000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-17137000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-7174000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-63199000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-70772000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-26982000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-11232000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>126554000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-36143000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-45498000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-38620000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>77943000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-23404000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>161648000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>163162000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>12000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-31000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-35000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-9000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:34">
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B7">
+        <v>11954000.0</v>
+      </c>
+      <c r="C7">
         <v>17220000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-37747000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-37014000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-11093000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-11355000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-8966000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-423000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-9508000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-9271000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-1877000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>10017000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-7004000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-7704000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>11830000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>15357000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>422000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-2010000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-6013000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-3641000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-9165000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-9644000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>221992000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>22697000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-5474000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-1062000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>60392000.0</v>
       </c>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
-    </row>
-    <row r="8" spans="1:34">
+      <c r="AI7"/>
+    </row>
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
-[...1 lines deleted...]
-      </c>
+      <c r="M9"/>
       <c r="N9">
         <v>-19698000.0</v>
       </c>
       <c r="O9">
+        <v>-19698000.0</v>
+      </c>
+      <c r="P9">
         <v>19107000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-19715000.0</v>
       </c>
-      <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
-      <c r="AE9">
+      <c r="AE9"/>
+      <c r="AF9">
         <v>-3000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-19000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-56000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-67000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:34">
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B10">
+        <v>8496000.0</v>
+      </c>
+      <c r="C10">
         <v>2853000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-469000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>4750000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2203000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-3142000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>24032000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-3666000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-4224000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1439000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-4287000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>9170000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4644000.0</v>
       </c>
       <c r="N10">
         <v>4644000.0</v>
       </c>
       <c r="O10">
+        <v>4644000.0</v>
+      </c>
+      <c r="P10">
         <v>1511000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>5717000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>4844000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-21113000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>18234000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>7165000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>9631000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>5948000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>224398000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>4332000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-7192000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-1691000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1109000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-8127000.0</v>
       </c>
-      <c r="AC10"/>
       <c r="AD10"/>
-      <c r="AE10">
+      <c r="AE10"/>
+      <c r="AF10">
         <v>-18000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-31000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-26000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-29000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:34">
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>17085000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>0.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-21013000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>32471000.0</v>
       </c>
-      <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
-    </row>
-    <row r="12" spans="1:34">
+      <c r="AI11"/>
+    </row>
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
-[...1 lines deleted...]
-      </c>
+      <c r="M12"/>
       <c r="N12">
         <v>-16596000.0</v>
       </c>
       <c r="O12">
+        <v>-16596000.0</v>
+      </c>
+      <c r="P12">
         <v>-13625000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-13742000.0</v>
       </c>
-      <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
-    </row>
-    <row r="13" spans="1:34">
+      <c r="AI12"/>
+    </row>
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>-39000.0</v>
       </c>
       <c r="O13">
+        <v>-39000.0</v>
+      </c>
+      <c r="P13">
         <v>-5000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-45000.0</v>
       </c>
-      <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
-      <c r="AF13">
-[...1 lines deleted...]
-      </c>
+      <c r="AF13"/>
       <c r="AG13">
         <v>1000000.0</v>
       </c>
       <c r="AH13">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:34">
+      <c r="AI13">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B14">
+        <v>2881000.0</v>
+      </c>
+      <c r="C14">
         <v>2838000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>10281000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>7962000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>4756000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>2405000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>9948000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>7541000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>2787000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>3341000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>3459000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>3468000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3160000.0</v>
       </c>
       <c r="N14">
         <v>3160000.0</v>
       </c>
       <c r="O14">
+        <v>3160000.0</v>
+      </c>
+      <c r="P14">
         <v>3141000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>3723000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>4423000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>2229000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>9399000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>7117000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>4702000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>2393000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>9038000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>6815000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>5208000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>2509000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>5648000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>2155000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>2770000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>1413000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="AG14">
         <v>3000000.0</v>
       </c>
       <c r="AH14">
+        <v>3000000.0</v>
+      </c>
+      <c r="AI14">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:34">
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-      <c r="O15">
-[...1 lines deleted...]
-      </c>
+      <c r="O15"/>
       <c r="P15">
         <v>0.0</v>
       </c>
-      <c r="Q15"/>
+      <c r="Q15">
+        <v>0.0</v>
+      </c>
       <c r="R15"/>
-      <c r="S15">
-[...1 lines deleted...]
-      </c>
+      <c r="S15"/>
       <c r="T15">
         <v>39559000.0</v>
       </c>
-      <c r="U15"/>
+      <c r="U15">
+        <v>39559000.0</v>
+      </c>
       <c r="V15"/>
-      <c r="W15">
+      <c r="W15"/>
+      <c r="X15">
         <v>49574000.0</v>
       </c>
-      <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
-    </row>
-    <row r="16" spans="1:34">
+      <c r="AI15"/>
+    </row>
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B16">
+        <v>400059000.0</v>
+      </c>
+      <c r="C16">
         <v>383088000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>348630000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>349662000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>365000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>365826000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>369098000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>206015000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>219286000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>204342000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>220868000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>215719000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>225843000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>236661000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>247758000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>260866000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>257614000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>267577000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>274751000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>267178000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>310968000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>326718000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>337950000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>175253000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>165898000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>172776000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>211396000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>271757000.0</v>
       </c>
-      <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
-    </row>
-    <row r="17" spans="1:34">
+      <c r="AI16"/>
+    </row>
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-    </row>
-    <row r="18" spans="1:34">
+      <c r="AI17"/>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B18">
+        <v>978000.0</v>
+      </c>
+      <c r="C18">
         <v>10413000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-1736000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-24702000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-2280000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-16820000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>171449000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>23637000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>3830000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-14102000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>7564000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>6874000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-220000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-6520000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-5142000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>12514000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>3776000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>3008000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>16945000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>8326000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>2739000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-7573000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>331930000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>25567000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-8645000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-3075000.0</v>
       </c>
-      <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
-    </row>
-    <row r="19" spans="1:34">
+      <c r="AI18"/>
+    </row>
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
-      <c r="E19">
+      <c r="E19"/>
+      <c r="F19">
         <v>-458000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>18311000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>17335000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>10444000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>28496000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>10009000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>7676000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>4431000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4206000.0</v>
       </c>
       <c r="N19">
         <v>-4206000.0</v>
       </c>
       <c r="O19">
+        <v>-4206000.0</v>
+      </c>
+      <c r="P19">
         <v>-1530000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>1530000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-1221000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>1210000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>7889000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>2747000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>2350000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>2137000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>12938000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>3524000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>1719000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>2376000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-11894000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-13429000.0</v>
       </c>
-      <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-    </row>
-    <row r="20" spans="1:34">
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
-    </row>
-    <row r="21" spans="1:34">
+      <c r="AI20"/>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B21">
+        <v>-1342000.0</v>
+      </c>
+      <c r="C21">
         <v>-1607000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-3590000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-11578000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-403000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-6727000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-26045000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-46534000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-15025000.0</v>
       </c>
-      <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
-[...1 lines deleted...]
-      </c>
+      <c r="M21"/>
       <c r="N21">
         <v>-7575000.0</v>
       </c>
       <c r="O21">
+        <v>-7575000.0</v>
+      </c>
+      <c r="P21">
         <v>-8265000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-8247000.0</v>
       </c>
-      <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
-    </row>
-    <row r="22" spans="1:34">
+      <c r="AI21"/>
+    </row>
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B22">
+        <v>6190000.0</v>
+      </c>
+      <c r="C22">
         <v>868000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>32154000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>11441000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>17389000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-1952000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>283093000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>100146000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>46289000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>2992000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>19945000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>10661000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>12594000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-8166000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>6585000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>4560000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>17574000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>9626000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-71368000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-6772000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-12869000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-10895000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>101192000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-12520000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-20471000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-14243000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>62905000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>36285000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>16689000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>5712000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>1000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-23000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>32000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>8000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:34">
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B23"/>
-      <c r="C23">
+      <c r="C23"/>
+      <c r="D23">
         <v>-5236000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-3981000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-2670000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-1390000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-9289000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-7163000.0</v>
       </c>
-      <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
-      <c r="M23">
-[...1 lines deleted...]
-      </c>
+      <c r="M23"/>
       <c r="N23">
         <v>-2929000.0</v>
       </c>
       <c r="O23">
+        <v>-2929000.0</v>
+      </c>
+      <c r="P23">
         <v>-3182000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-3567000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-5267000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-2586000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-14524000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-9457000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-6595000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-3406000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-21808000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-17607000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-12078000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-6857000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-28056000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-20372000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-13907000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-7040000.0</v>
       </c>
-      <c r="AE23"/>
-      <c r="AF23">
+      <c r="AF23"/>
+      <c r="AG23">
         <v>25000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-28000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>24000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:34">
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
         <v>52848000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>47186000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>24893000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>21716000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>70687000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>50908000.0</v>
       </c>
-      <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-      <c r="M24">
-[...1 lines deleted...]
-      </c>
+      <c r="M24"/>
       <c r="N24">
         <v>6259000.0</v>
       </c>
       <c r="O24">
+        <v>6259000.0</v>
+      </c>
+      <c r="P24">
         <v>8051000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>2782000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>439000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>1474000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>16095000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>7693000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>4747000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>2379000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>21942000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>9431000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>5078000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>2908000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-1741000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>10054000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>6587000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>2822000.0</v>
       </c>
-      <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
-    </row>
-    <row r="25" spans="1:34">
+      <c r="AI24"/>
+    </row>
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B25">
+        <v>-1362000.0</v>
+      </c>
+      <c r="C25">
         <v>-310000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-3039000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-1176000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-1803000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-396000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>307000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>593000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>817000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1069000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>476000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>404000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>772000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>951000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>776000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>926000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>868000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>980000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>583000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>64000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>651000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1095000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1344000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>3224000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>3196000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>3742000.0</v>
       </c>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
-    </row>
-    <row r="26" spans="1:34">
+      <c r="AI25"/>
+    </row>
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B26">
+        <v>-3897000.0</v>
+      </c>
+      <c r="C26">
         <v>-523000.0</v>
       </c>
-      <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26">
         <v>0.0</v>
       </c>
-      <c r="G26"/>
+      <c r="G26">
+        <v>0.0</v>
+      </c>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
-[...1 lines deleted...]
-      </c>
+      <c r="AA26"/>
       <c r="AB26">
         <v>118710000.0</v>
       </c>
       <c r="AC26">
         <v>118710000.0</v>
       </c>
       <c r="AD26">
         <v>118710000.0</v>
       </c>
-      <c r="AE26"/>
+      <c r="AE26">
+        <v>118710000.0</v>
+      </c>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
-    </row>
-    <row r="27" spans="1:34">
+      <c r="AI26"/>
+    </row>
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-    </row>
-    <row r="28" spans="1:34">
+      <c r="AI27"/>
+    </row>
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B28"/>
-      <c r="C28">
+      <c r="C28"/>
+      <c r="D28">
         <v>-27697000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-22812000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-9883000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-8160000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-107071000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-78859000.0</v>
       </c>
-      <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
-      <c r="M28">
-[...1 lines deleted...]
-      </c>
+      <c r="M28"/>
       <c r="N28">
         <v>-10504000.0</v>
       </c>
       <c r="O28">
+        <v>-10504000.0</v>
+      </c>
+      <c r="P28">
         <v>-11447000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-11814000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-24622000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-11700000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-99890000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-82140000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-27040000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-6177000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-241082000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-59486000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-39058000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-38685000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>16424000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>50424000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>72009000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>89418000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>17000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>14000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>45000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>36000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:34">
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B29">
+        <v>11673000.0</v>
+      </c>
+      <c r="C29">
         <v>13790000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-30488000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-33219000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-12060000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-13415000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>189217000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>15324000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>4199000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-14031000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>7428000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>7095000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1150000.0</v>
       </c>
       <c r="N29">
         <v>1150000.0</v>
       </c>
       <c r="O29">
+        <v>1150000.0</v>
+      </c>
+      <c r="P29">
         <v>-4299000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>12969000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>7234000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>3272000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>21409000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>3951000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-4574000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-7331000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>347162000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>15659000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-10737000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-2543000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>91146000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>11610000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>93761000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>76455000.0</v>
       </c>
-      <c r="AE29"/>
-      <c r="AF29">
+      <c r="AF29"/>
+      <c r="AG29">
         <v>-45000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-52000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-68000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:34">
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B30"/>
-      <c r="C30">
+      <c r="C30"/>
+      <c r="D30">
         <v>37798000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>36603000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>17853000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>18311000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>66284000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>48949000.0</v>
       </c>
-      <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
-      <c r="M30">
-[...1 lines deleted...]
-      </c>
+      <c r="M30"/>
       <c r="N30">
         <v>-1741000.0</v>
       </c>
       <c r="O30">
+        <v>-1741000.0</v>
+      </c>
+      <c r="P30">
         <v>2900000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1850000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-11000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1210000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>15123000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>7234000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>4487000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>2137000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>20557000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>7619000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>4095000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>2376000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-29443000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-17549000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-4120000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-2657000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-4000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>1000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-29000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>22000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>