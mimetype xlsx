--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="182">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="183">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -262,50 +262,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -2818,51 +2821,53 @@
         <v>61</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" t="s">
         <v>62</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>2245038200.0</v>
+      </c>
       <c r="C45">
         <v>2042674803.0</v>
       </c>
       <c r="D45">
         <v>1991931279.0</v>
       </c>
       <c r="E45">
         <v>1697339172.0</v>
       </c>
       <c r="F45">
         <v>1395075814.0</v>
       </c>
       <c r="G45">
         <v>1206543285.0</v>
       </c>
       <c r="H45">
         <v>762759584.0</v>
       </c>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
@@ -3665,409 +3670,415 @@
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BE62"/>
+  <dimension ref="A1:BF62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:57">
+    <row r="1" spans="1:58">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="D1" t="s">
         <v>81</v>
       </c>
       <c r="E1" t="s">
         <v>82</v>
       </c>
       <c r="F1" t="s">
+        <v>83</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="H1" t="s">
         <v>84</v>
       </c>
       <c r="I1" t="s">
         <v>85</v>
       </c>
       <c r="J1" t="s">
+        <v>86</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="L1" t="s">
         <v>87</v>
       </c>
       <c r="M1" t="s">
         <v>88</v>
       </c>
       <c r="N1" t="s">
+        <v>89</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="P1" t="s">
         <v>90</v>
       </c>
       <c r="Q1" t="s">
         <v>91</v>
       </c>
       <c r="R1" t="s">
+        <v>92</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="T1" t="s">
         <v>93</v>
       </c>
       <c r="U1" t="s">
         <v>94</v>
       </c>
       <c r="V1" t="s">
+        <v>95</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="X1" t="s">
         <v>96</v>
       </c>
       <c r="Y1" t="s">
         <v>97</v>
       </c>
       <c r="Z1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AB1" t="s">
         <v>99</v>
       </c>
       <c r="AC1" t="s">
         <v>100</v>
       </c>
       <c r="AD1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AF1" t="s">
         <v>102</v>
       </c>
       <c r="AG1" t="s">
         <v>103</v>
       </c>
       <c r="AH1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AJ1" t="s">
         <v>105</v>
       </c>
       <c r="AK1" t="s">
         <v>106</v>
       </c>
       <c r="AL1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AN1" t="s">
         <v>108</v>
       </c>
       <c r="AO1" t="s">
         <v>109</v>
       </c>
       <c r="AP1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AR1" t="s">
         <v>111</v>
       </c>
       <c r="AS1" t="s">
         <v>112</v>
       </c>
       <c r="AT1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AV1" t="s">
         <v>114</v>
       </c>
       <c r="AW1" t="s">
         <v>115</v>
       </c>
       <c r="AX1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AZ1" t="s">
         <v>117</v>
       </c>
       <c r="BA1" t="s">
         <v>118</v>
       </c>
       <c r="BB1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="BD1" t="s">
         <v>120</v>
       </c>
       <c r="BE1" t="s">
         <v>121</v>
       </c>
-    </row>
-    <row r="2" spans="1:57">
+      <c r="BF1" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="2" spans="1:58">
       <c r="A2" t="s">
         <v>19</v>
       </c>
       <c r="B2">
+        <v>1355543000.0</v>
+      </c>
+      <c r="C2">
         <v>2215605000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1571226000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1479337000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1971806000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2708447000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2028816000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1431553000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>846797000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>975373331.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>561425000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>411167000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>304856000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>501046295.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>376819000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>378599000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>321010000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>562520825.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>332496000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>341149000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>242375000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>260743425.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>383434000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>247024000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>183143000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>248333770.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>208488000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>192461000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>215516000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>365446160.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>190833000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>200881000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>130109000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>201625508.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>182788000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>121337000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>101116000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>257954670.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>172123000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>176427000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>234891000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>379504441.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>242385000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>195984000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>209683000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>206874767.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>159739000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>87062000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>114369000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>186403617.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>168671000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>113880000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>151260000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>102534229.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>85756000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>115551000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>125679000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:57">
+    <row r="3" spans="1:58">
       <c r="A3" t="s">
         <v>20</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4083,14415 +4094,55 @@
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
-    </row>
-    <row r="4" spans="1:57">
+      <c r="BF3"/>
+    </row>
+    <row r="4" spans="1:58">
       <c r="A4" t="s">
         <v>21</v>
-      </c>
-[...14359 lines deleted...]
-        <v>155</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -18509,51 +4160,14659 @@
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
     </row>
     <row r="5" spans="1:58">
       <c r="A5" t="s">
+        <v>22</v>
+      </c>
+      <c r="B5">
+        <v>-24764999.0</v>
+      </c>
+      <c r="C5">
+        <v>-3937000.0</v>
+      </c>
+      <c r="D5">
+        <v>41918000.0</v>
+      </c>
+      <c r="E5">
+        <v>45266000.0</v>
+      </c>
+      <c r="F5">
+        <v>51601000.0</v>
+      </c>
+      <c r="G5"/>
+      <c r="H5">
+        <v>16318000.0</v>
+      </c>
+      <c r="I5">
+        <v>99011000.0</v>
+      </c>
+      <c r="J5">
+        <v>101615000.0</v>
+      </c>
+      <c r="K5">
+        <v>92385919.0</v>
+      </c>
+      <c r="L5">
+        <v>95221000.0</v>
+      </c>
+      <c r="M5">
+        <v>102059000.0</v>
+      </c>
+      <c r="N5">
+        <v>67758000.0</v>
+      </c>
+      <c r="O5">
+        <v>55693182.0</v>
+      </c>
+      <c r="P5">
+        <v>53628000.0</v>
+      </c>
+      <c r="Q5">
+        <v>40319000.0</v>
+      </c>
+      <c r="R5">
+        <v>48742000.0</v>
+      </c>
+      <c r="S5">
+        <v>45494543.0</v>
+      </c>
+      <c r="T5">
+        <v>48584000.0</v>
+      </c>
+      <c r="U5">
+        <v>52725000.0</v>
+      </c>
+      <c r="V5">
+        <v>48003000.0</v>
+      </c>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5"/>
+      <c r="AF5"/>
+      <c r="AG5"/>
+      <c r="AH5"/>
+      <c r="AI5"/>
+      <c r="AJ5"/>
+      <c r="AK5"/>
+      <c r="AL5"/>
+      <c r="AM5"/>
+      <c r="AN5"/>
+      <c r="AO5"/>
+      <c r="AP5"/>
+      <c r="AQ5"/>
+      <c r="AR5"/>
+      <c r="AS5"/>
+      <c r="AT5"/>
+      <c r="AU5"/>
+      <c r="AV5"/>
+      <c r="AW5"/>
+      <c r="AX5"/>
+      <c r="AY5"/>
+      <c r="AZ5"/>
+      <c r="BA5"/>
+      <c r="BB5"/>
+      <c r="BC5"/>
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5"/>
+    </row>
+    <row r="6" spans="1:58">
+      <c r="A6" t="s">
+        <v>23</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+      <c r="AB6"/>
+      <c r="AC6"/>
+      <c r="AD6"/>
+      <c r="AE6"/>
+      <c r="AF6"/>
+      <c r="AG6"/>
+      <c r="AH6"/>
+      <c r="AI6"/>
+      <c r="AJ6"/>
+      <c r="AK6"/>
+      <c r="AL6"/>
+      <c r="AM6"/>
+      <c r="AN6"/>
+      <c r="AO6"/>
+      <c r="AP6"/>
+      <c r="AQ6"/>
+      <c r="AR6"/>
+      <c r="AS6"/>
+      <c r="AT6"/>
+      <c r="AU6"/>
+      <c r="AV6"/>
+      <c r="AW6"/>
+      <c r="AX6"/>
+      <c r="AY6"/>
+      <c r="AZ6"/>
+      <c r="BA6"/>
+      <c r="BB6"/>
+      <c r="BC6"/>
+      <c r="BD6"/>
+      <c r="BE6"/>
+      <c r="BF6"/>
+    </row>
+    <row r="7" spans="1:58">
+      <c r="A7" t="s">
+        <v>24</v>
+      </c>
+      <c r="B7">
+        <v>57770000.0</v>
+      </c>
+      <c r="C7">
+        <v>56716000.0</v>
+      </c>
+      <c r="D7">
+        <v>61642000.0</v>
+      </c>
+      <c r="E7">
+        <v>24284000.0</v>
+      </c>
+      <c r="F7">
+        <v>65274000.0</v>
+      </c>
+      <c r="G7">
+        <v>66777000.0</v>
+      </c>
+      <c r="H7">
+        <v>68079000.0</v>
+      </c>
+      <c r="I7">
+        <v>76026000.0</v>
+      </c>
+      <c r="J7">
+        <v>80564000.0</v>
+      </c>
+      <c r="K7">
+        <v>76870053.0</v>
+      </c>
+      <c r="L7">
+        <v>79496000.0</v>
+      </c>
+      <c r="M7">
+        <v>81972000.0</v>
+      </c>
+      <c r="N7">
+        <v>81072000.0</v>
+      </c>
+      <c r="O7">
+        <v>69989166.0</v>
+      </c>
+      <c r="P7">
+        <v>64430000.0</v>
+      </c>
+      <c r="Q7">
+        <v>62628000.0</v>
+      </c>
+      <c r="R7">
+        <v>55688000.0</v>
+      </c>
+      <c r="S7">
+        <v>59035410.0</v>
+      </c>
+      <c r="T7">
+        <v>55267000.0</v>
+      </c>
+      <c r="U7">
+        <v>56131000.0</v>
+      </c>
+      <c r="V7">
+        <v>56619000.0</v>
+      </c>
+      <c r="W7">
+        <v>59124605.0</v>
+      </c>
+      <c r="X7">
+        <v>2610000.0</v>
+      </c>
+      <c r="Y7">
+        <v>3057000.0</v>
+      </c>
+      <c r="Z7">
+        <v>3499000.0</v>
+      </c>
+      <c r="AA7">
+        <v>3885119.0</v>
+      </c>
+      <c r="AB7">
+        <v>2332000.0</v>
+      </c>
+      <c r="AC7">
+        <v>2597000.0</v>
+      </c>
+      <c r="AD7">
+        <v>2816000.0</v>
+      </c>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+    </row>
+    <row r="8" spans="1:58">
+      <c r="A8" t="s">
+        <v>25</v>
+      </c>
+      <c r="B8">
+        <v>495239000.0</v>
+      </c>
+      <c r="C8">
+        <v>495239000.0</v>
+      </c>
+      <c r="D8">
+        <v>495239000.0</v>
+      </c>
+      <c r="E8">
+        <v>495237000.0</v>
+      </c>
+      <c r="F8">
+        <v>495237000.0</v>
+      </c>
+      <c r="G8">
+        <v>495237000.0</v>
+      </c>
+      <c r="H8">
+        <v>495237000.0</v>
+      </c>
+      <c r="I8">
+        <v>495237000.0</v>
+      </c>
+      <c r="J8">
+        <v>495237000.0</v>
+      </c>
+      <c r="K8">
+        <v>495237253.0</v>
+      </c>
+      <c r="L8">
+        <v>495237000.0</v>
+      </c>
+      <c r="M8">
+        <v>495237000.0</v>
+      </c>
+      <c r="N8">
+        <v>495237000.0</v>
+      </c>
+      <c r="O8">
+        <v>495237253.0</v>
+      </c>
+      <c r="P8">
+        <v>410179000.0</v>
+      </c>
+      <c r="Q8">
+        <v>329642000.0</v>
+      </c>
+      <c r="R8">
+        <v>300896000.0</v>
+      </c>
+      <c r="S8">
+        <v>297058820.0</v>
+      </c>
+      <c r="T8">
+        <v>291215000.0</v>
+      </c>
+      <c r="U8">
+        <v>270623000.0</v>
+      </c>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+    </row>
+    <row r="9" spans="1:58">
+      <c r="A9" t="s">
+        <v>26</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+      <c r="AB9"/>
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9"/>
+      <c r="AG9"/>
+      <c r="AH9"/>
+      <c r="AI9"/>
+      <c r="AJ9"/>
+      <c r="AK9"/>
+      <c r="AL9"/>
+      <c r="AM9"/>
+      <c r="AN9"/>
+      <c r="AO9"/>
+      <c r="AP9"/>
+      <c r="AQ9"/>
+      <c r="AR9"/>
+      <c r="AS9"/>
+      <c r="AT9"/>
+      <c r="AU9"/>
+      <c r="AV9"/>
+      <c r="AW9"/>
+      <c r="AX9"/>
+      <c r="AY9"/>
+      <c r="AZ9"/>
+      <c r="BA9"/>
+      <c r="BB9"/>
+      <c r="BC9"/>
+      <c r="BD9"/>
+      <c r="BE9"/>
+      <c r="BF9"/>
+    </row>
+    <row r="10" spans="1:58">
+      <c r="A10" t="s">
+        <v>27</v>
+      </c>
+      <c r="B10">
+        <v>264757000.0</v>
+      </c>
+      <c r="C10">
+        <v>123198000.0</v>
+      </c>
+      <c r="D10">
+        <v>154580000.0</v>
+      </c>
+      <c r="E10">
+        <v>141689000.0</v>
+      </c>
+      <c r="F10">
+        <v>277519000.0</v>
+      </c>
+      <c r="G10">
+        <v>241750000.0</v>
+      </c>
+      <c r="H10">
+        <v>115782000.0</v>
+      </c>
+      <c r="I10">
+        <v>157268000.0</v>
+      </c>
+      <c r="J10">
+        <v>90613000.0</v>
+      </c>
+      <c r="K10">
+        <v>69205361.0</v>
+      </c>
+      <c r="L10">
+        <v>76658000.0</v>
+      </c>
+      <c r="M10">
+        <v>81742000.0</v>
+      </c>
+      <c r="N10">
+        <v>124736000.0</v>
+      </c>
+      <c r="O10">
+        <v>54812028.0</v>
+      </c>
+      <c r="P10">
+        <v>98205000.0</v>
+      </c>
+      <c r="Q10">
+        <v>54785000.0</v>
+      </c>
+      <c r="R10">
+        <v>65534000.0</v>
+      </c>
+      <c r="S10">
+        <v>60267527.0</v>
+      </c>
+      <c r="T10">
+        <v>107357000.0</v>
+      </c>
+      <c r="U10">
+        <v>87880000.0</v>
+      </c>
+      <c r="V10">
+        <v>108055000.0</v>
+      </c>
+      <c r="W10">
+        <v>58338255.0</v>
+      </c>
+      <c r="X10">
+        <v>63316000.0</v>
+      </c>
+      <c r="Y10">
+        <v>39749000.0</v>
+      </c>
+      <c r="Z10">
+        <v>44675000.0</v>
+      </c>
+      <c r="AA10">
+        <v>33072503.0</v>
+      </c>
+      <c r="AB10">
+        <v>31864000.0</v>
+      </c>
+      <c r="AC10">
+        <v>26973000.0</v>
+      </c>
+      <c r="AD10">
+        <v>82505000.0</v>
+      </c>
+      <c r="AE10">
+        <v>31358107.0</v>
+      </c>
+      <c r="AF10">
+        <v>73673000.0</v>
+      </c>
+      <c r="AG10">
+        <v>51913000.0</v>
+      </c>
+      <c r="AH10">
+        <v>41835000.0</v>
+      </c>
+      <c r="AI10">
+        <v>26210380.0</v>
+      </c>
+      <c r="AJ10">
+        <v>74088000.0</v>
+      </c>
+      <c r="AK10">
+        <v>52552000.0</v>
+      </c>
+      <c r="AL10">
+        <v>52305000.0</v>
+      </c>
+      <c r="AM10">
+        <v>47307748.0</v>
+      </c>
+      <c r="AN10">
+        <v>98722000.0</v>
+      </c>
+      <c r="AO10">
+        <v>70045000.0</v>
+      </c>
+      <c r="AP10">
+        <v>52142000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>26027870.0</v>
+      </c>
+      <c r="AR10">
+        <v>30766000.0</v>
+      </c>
+      <c r="AS10">
+        <v>34364000.0</v>
+      </c>
+      <c r="AT10">
+        <v>38201000.0</v>
+      </c>
+      <c r="AU10">
+        <v>40082604.0</v>
+      </c>
+      <c r="AV10">
+        <v>23594000.0</v>
+      </c>
+      <c r="AW10">
+        <v>15138000.0</v>
+      </c>
+      <c r="AX10">
+        <v>24560000.0</v>
+      </c>
+      <c r="AY10">
+        <v>26371534.0</v>
+      </c>
+      <c r="AZ10">
+        <v>56655000.0</v>
+      </c>
+      <c r="BA10">
+        <v>48908000.0</v>
+      </c>
+      <c r="BB10">
+        <v>28327000.0</v>
+      </c>
+      <c r="BC10">
+        <v>52230996.0</v>
+      </c>
+      <c r="BD10">
+        <v>32665000.0</v>
+      </c>
+      <c r="BE10">
+        <v>27361000.0</v>
+      </c>
+      <c r="BF10">
+        <v>28803000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:58">
+      <c r="A11" t="s">
+        <v>28</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
+        <v>123198000.0</v>
+      </c>
+      <c r="D11">
+        <v>154580000.0</v>
+      </c>
+      <c r="E11">
+        <v>141689000.0</v>
+      </c>
+      <c r="F11">
+        <v>277519000.0</v>
+      </c>
+      <c r="G11">
+        <v>241689680.0</v>
+      </c>
+      <c r="H11">
+        <v>115782000.0</v>
+      </c>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
+        <v>81742000.0</v>
+      </c>
+      <c r="N11">
+        <v>124736000.0</v>
+      </c>
+      <c r="O11">
+        <v>69024000.0</v>
+      </c>
+      <c r="P11">
+        <v>98205000.0</v>
+      </c>
+      <c r="Q11">
+        <v>54785000.0</v>
+      </c>
+      <c r="R11">
+        <v>65534000.0</v>
+      </c>
+      <c r="S11">
+        <v>73808710.0</v>
+      </c>
+      <c r="T11">
+        <v>107357000.0</v>
+      </c>
+      <c r="U11">
+        <v>87880000.0</v>
+      </c>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11"/>
+      <c r="AG11"/>
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11"/>
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11"/>
+      <c r="AN11"/>
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11"/>
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
+    </row>
+    <row r="12" spans="1:58">
+      <c r="A12" t="s">
+        <v>29</v>
+      </c>
+      <c r="B12">
+        <v>264757000.0</v>
+      </c>
+      <c r="C12">
+        <v>123198000.0</v>
+      </c>
+      <c r="D12">
+        <v>154580000.0</v>
+      </c>
+      <c r="E12">
+        <v>141689000.0</v>
+      </c>
+      <c r="F12">
+        <v>277519000.0</v>
+      </c>
+      <c r="G12">
+        <v>241750000.0</v>
+      </c>
+      <c r="H12">
+        <v>115782000.0</v>
+      </c>
+      <c r="I12">
+        <v>157268000.0</v>
+      </c>
+      <c r="J12">
+        <v>90613000.0</v>
+      </c>
+      <c r="K12">
+        <v>85094481.0</v>
+      </c>
+      <c r="L12">
+        <v>76658000.0</v>
+      </c>
+      <c r="M12">
+        <v>81742000.0</v>
+      </c>
+      <c r="N12">
+        <v>124736000.0</v>
+      </c>
+      <c r="O12">
+        <v>54812028.0</v>
+      </c>
+      <c r="P12">
+        <v>98205000.0</v>
+      </c>
+      <c r="Q12">
+        <v>54785000.0</v>
+      </c>
+      <c r="R12">
+        <v>65534000.0</v>
+      </c>
+      <c r="S12">
+        <v>60267527.0</v>
+      </c>
+      <c r="T12">
+        <v>107357000.0</v>
+      </c>
+      <c r="U12">
+        <v>87880000.0</v>
+      </c>
+      <c r="V12">
+        <v>108055000.0</v>
+      </c>
+      <c r="W12">
+        <v>65310517.0</v>
+      </c>
+      <c r="X12">
+        <v>63316000.0</v>
+      </c>
+      <c r="Y12">
+        <v>39749000.0</v>
+      </c>
+      <c r="Z12">
+        <v>44675000.0</v>
+      </c>
+      <c r="AA12">
+        <v>46790483.0</v>
+      </c>
+      <c r="AB12">
+        <v>31864000.0</v>
+      </c>
+      <c r="AC12">
+        <v>26973000.0</v>
+      </c>
+      <c r="AD12">
+        <v>82505000.0</v>
+      </c>
+      <c r="AE12">
+        <v>44798713.0</v>
+      </c>
+      <c r="AF12">
+        <v>73673000.0</v>
+      </c>
+      <c r="AG12">
+        <v>51913000.0</v>
+      </c>
+      <c r="AH12">
+        <v>41835000.0</v>
+      </c>
+      <c r="AI12">
+        <v>39923894.0</v>
+      </c>
+      <c r="AJ12">
+        <v>74088000.0</v>
+      </c>
+      <c r="AK12">
+        <v>52552000.0</v>
+      </c>
+      <c r="AL12">
+        <v>52305000.0</v>
+      </c>
+      <c r="AM12">
+        <v>62645883.0</v>
+      </c>
+      <c r="AN12">
+        <v>98722000.0</v>
+      </c>
+      <c r="AO12">
+        <v>70045000.0</v>
+      </c>
+      <c r="AP12">
+        <v>52142000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>26027870.0</v>
+      </c>
+      <c r="AR12">
+        <v>30766000.0</v>
+      </c>
+      <c r="AS12">
+        <v>34364000.0</v>
+      </c>
+      <c r="AT12">
+        <v>38201000.0</v>
+      </c>
+      <c r="AU12">
+        <v>40351604.0</v>
+      </c>
+      <c r="AV12">
+        <v>23594000.0</v>
+      </c>
+      <c r="AW12">
+        <v>15138000.0</v>
+      </c>
+      <c r="AX12">
+        <v>24560000.0</v>
+      </c>
+      <c r="AY12">
+        <v>26371534.0</v>
+      </c>
+      <c r="AZ12">
+        <v>56655000.0</v>
+      </c>
+      <c r="BA12">
+        <v>48908000.0</v>
+      </c>
+      <c r="BB12">
+        <v>28327000.0</v>
+      </c>
+      <c r="BC12">
+        <v>52230996.0</v>
+      </c>
+      <c r="BD12">
+        <v>32665000.0</v>
+      </c>
+      <c r="BE12">
+        <v>27361000.0</v>
+      </c>
+      <c r="BF12">
+        <v>28803000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:58">
+      <c r="A13" t="s">
+        <v>30</v>
+      </c>
+      <c r="B13">
+        <v>495239000.0</v>
+      </c>
+      <c r="C13">
+        <v>495239000.0</v>
+      </c>
+      <c r="D13">
+        <v>495239000.0</v>
+      </c>
+      <c r="E13">
+        <v>495237000.0</v>
+      </c>
+      <c r="F13">
+        <v>495237000.0</v>
+      </c>
+      <c r="G13">
+        <v>495237000.0</v>
+      </c>
+      <c r="H13">
+        <v>495237000.0</v>
+      </c>
+      <c r="I13">
+        <v>495237000.0</v>
+      </c>
+      <c r="J13">
+        <v>495237000.0</v>
+      </c>
+      <c r="K13">
+        <v>495237253.0</v>
+      </c>
+      <c r="L13">
+        <v>495237000.0</v>
+      </c>
+      <c r="M13">
+        <v>495237000.0</v>
+      </c>
+      <c r="N13">
+        <v>495237000.0</v>
+      </c>
+      <c r="O13">
+        <v>495237253.0</v>
+      </c>
+      <c r="P13">
+        <v>410179000.0</v>
+      </c>
+      <c r="Q13">
+        <v>329642000.0</v>
+      </c>
+      <c r="R13">
+        <v>300896000.0</v>
+      </c>
+      <c r="S13">
+        <v>297058820.0</v>
+      </c>
+      <c r="T13">
+        <v>291215000.0</v>
+      </c>
+      <c r="U13">
+        <v>270623000.0</v>
+      </c>
+      <c r="V13">
+        <v>264376000.0</v>
+      </c>
+      <c r="W13">
+        <v>263235660.0</v>
+      </c>
+      <c r="X13">
+        <v>259619000.0</v>
+      </c>
+      <c r="Y13">
+        <v>245710000.0</v>
+      </c>
+      <c r="Z13">
+        <v>221607000.0</v>
+      </c>
+      <c r="AA13">
+        <v>220406564.0</v>
+      </c>
+      <c r="AB13">
+        <v>121832000.0</v>
+      </c>
+      <c r="AC13">
+        <v>121832000.0</v>
+      </c>
+      <c r="AD13">
+        <v>121832000.0</v>
+      </c>
+      <c r="AE13">
+        <v>121831751.0</v>
+      </c>
+      <c r="AF13">
+        <v>121832000.0</v>
+      </c>
+      <c r="AG13">
+        <v>121832000.0</v>
+      </c>
+      <c r="AH13">
+        <v>121832000.0</v>
+      </c>
+      <c r="AI13">
+        <v>121831751.0</v>
+      </c>
+      <c r="AJ13">
+        <v>120040000.0</v>
+      </c>
+      <c r="AK13">
+        <v>120040000.0</v>
+      </c>
+      <c r="AL13">
+        <v>120040000.0</v>
+      </c>
+      <c r="AM13">
+        <v>120039613.0</v>
+      </c>
+      <c r="AN13">
+        <v>120040000.0</v>
+      </c>
+      <c r="AO13">
+        <v>120040000.0</v>
+      </c>
+      <c r="AP13">
+        <v>120040000.0</v>
+      </c>
+      <c r="AQ13">
+        <v>119628572.0</v>
+      </c>
+      <c r="AR13">
+        <v>119629000.0</v>
+      </c>
+      <c r="AS13">
+        <v>119629000.0</v>
+      </c>
+      <c r="AT13">
+        <v>119629000.0</v>
+      </c>
+      <c r="AU13">
+        <v>119628572.0</v>
+      </c>
+      <c r="AV13">
+        <v>119629000.0</v>
+      </c>
+      <c r="AW13">
+        <v>119629000.0</v>
+      </c>
+      <c r="AX13">
+        <v>119629000.0</v>
+      </c>
+      <c r="AY13">
+        <v>119628572.0</v>
+      </c>
+      <c r="AZ13">
+        <v>119629000.0</v>
+      </c>
+      <c r="BA13">
+        <v>119629000.0</v>
+      </c>
+      <c r="BB13">
+        <v>119629000.0</v>
+      </c>
+      <c r="BC13">
+        <v>119628572.0</v>
+      </c>
+      <c r="BD13">
+        <v>119629000.0</v>
+      </c>
+      <c r="BE13">
+        <v>79936000.0</v>
+      </c>
+      <c r="BF13">
+        <v>79936000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:58">
+      <c r="A14" t="s">
+        <v>31</v>
+      </c>
+      <c r="B14">
+        <v>2740534000.0</v>
+      </c>
+      <c r="C14">
+        <v>2741467000.0</v>
+      </c>
+      <c r="D14">
+        <v>2741467000.0</v>
+      </c>
+      <c r="E14">
+        <v>2741467000.0</v>
+      </c>
+      <c r="F14">
+        <v>2741468000.0</v>
+      </c>
+      <c r="G14">
+        <v>2741468333.0</v>
+      </c>
+      <c r="H14">
+        <v>2741468333.0</v>
+      </c>
+      <c r="I14">
+        <v>2741468333.0</v>
+      </c>
+      <c r="J14">
+        <v>2741468333.0</v>
+      </c>
+      <c r="K14">
+        <v>2741468333.0</v>
+      </c>
+      <c r="L14">
+        <v>2741468333.0</v>
+      </c>
+      <c r="M14">
+        <v>2741468333.0</v>
+      </c>
+      <c r="N14">
+        <v>2741468333.0</v>
+      </c>
+      <c r="O14">
+        <v>2543156000.0</v>
+      </c>
+      <c r="P14">
+        <v>2525289666.0</v>
+      </c>
+      <c r="Q14">
+        <v>2551829000.0</v>
+      </c>
+      <c r="R14">
+        <v>2568715333.0</v>
+      </c>
+      <c r="S14">
+        <v>1100878000.0</v>
+      </c>
+      <c r="T14">
+        <v>2540295333.0</v>
+      </c>
+      <c r="U14">
+        <v>2545818333.0</v>
+      </c>
+      <c r="V14">
+        <v>2546009666.0</v>
+      </c>
+      <c r="W14">
+        <v>2546009666.0</v>
+      </c>
+      <c r="X14">
+        <v>2505780666.0</v>
+      </c>
+      <c r="Y14">
+        <v>2483415666.0</v>
+      </c>
+      <c r="Z14">
+        <v>2486724333.0</v>
+      </c>
+      <c r="AA14">
+        <v>1065739000.0</v>
+      </c>
+      <c r="AB14">
+        <v>2229756666.0</v>
+      </c>
+      <c r="AC14">
+        <v>2229756666.0</v>
+      </c>
+      <c r="AD14">
+        <v>2229756666.0</v>
+      </c>
+      <c r="AE14">
+        <v>2229594500.0</v>
+      </c>
+      <c r="AF14">
+        <v>2229594500.0</v>
+      </c>
+      <c r="AG14">
+        <v>2229594500.0</v>
+      </c>
+      <c r="AH14">
+        <v>2229594500.0</v>
+      </c>
+      <c r="AI14">
+        <v>2229594500.0</v>
+      </c>
+      <c r="AJ14">
+        <v>2229594500.0</v>
+      </c>
+      <c r="AK14">
+        <v>2229594500.0</v>
+      </c>
+      <c r="AL14">
+        <v>2229594500.0</v>
+      </c>
+      <c r="AM14">
+        <v>2229434666.0</v>
+      </c>
+      <c r="AN14">
+        <v>2229434666.0</v>
+      </c>
+      <c r="AO14">
+        <v>2229434666.0</v>
+      </c>
+      <c r="AP14">
+        <v>2229434666.0</v>
+      </c>
+      <c r="AQ14">
+        <v>2230284000.0</v>
+      </c>
+      <c r="AR14">
+        <v>2222612000.0</v>
+      </c>
+      <c r="AS14">
+        <v>2222612000.0</v>
+      </c>
+      <c r="AT14">
+        <v>2251676000.0</v>
+      </c>
+      <c r="AU14">
+        <v>2222612000.0</v>
+      </c>
+      <c r="AV14">
+        <v>2222612000.0</v>
+      </c>
+      <c r="AW14">
+        <v>2234740666.0</v>
+      </c>
+      <c r="AX14">
+        <v>2251676000.0</v>
+      </c>
+      <c r="AY14">
+        <v>2251676000.0</v>
+      </c>
+      <c r="AZ14">
+        <v>2301240666.0</v>
+      </c>
+      <c r="BA14">
+        <v>2334672666.0</v>
+      </c>
+      <c r="BB14">
+        <v>2319207333.0</v>
+      </c>
+      <c r="BC14">
+        <v>2319207333.0</v>
+      </c>
+      <c r="BD14">
+        <v>2222574666.0</v>
+      </c>
+      <c r="BE14">
+        <v>2222542000.0</v>
+      </c>
+      <c r="BF14">
+        <v>2301231333.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:58">
+      <c r="A15" t="s">
+        <v>32</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15"/>
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15"/>
+      <c r="AK15"/>
+      <c r="AL15"/>
+      <c r="AM15"/>
+      <c r="AN15"/>
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15"/>
+      <c r="AR15"/>
+      <c r="AS15"/>
+      <c r="AT15"/>
+      <c r="AU15"/>
+      <c r="AV15"/>
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15"/>
+      <c r="AZ15"/>
+      <c r="BA15"/>
+      <c r="BB15"/>
+      <c r="BC15"/>
+      <c r="BD15"/>
+      <c r="BE15"/>
+      <c r="BF15"/>
+    </row>
+    <row r="16" spans="1:58">
+      <c r="A16" t="s">
+        <v>33</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16">
+        <v>28737000.0</v>
+      </c>
+      <c r="J16">
+        <v>24316000.0</v>
+      </c>
+      <c r="K16">
+        <v>14329000.0</v>
+      </c>
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16"/>
+      <c r="O16"/>
+      <c r="P16"/>
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16">
+        <v>5656000.0</v>
+      </c>
+      <c r="U16">
+        <v>8632000.0</v>
+      </c>
+      <c r="V16">
+        <v>16692000.0</v>
+      </c>
+      <c r="W16">
+        <v>26739047.0</v>
+      </c>
+      <c r="X16">
+        <v>39530000.0</v>
+      </c>
+      <c r="Y16">
+        <v>40581000.0</v>
+      </c>
+      <c r="Z16">
+        <v>30742000.0</v>
+      </c>
+      <c r="AA16">
+        <v>24340166.0</v>
+      </c>
+      <c r="AB16">
+        <v>27973000.0</v>
+      </c>
+      <c r="AC16">
+        <v>29496000.0</v>
+      </c>
+      <c r="AD16">
+        <v>22583000.0</v>
+      </c>
+      <c r="AE16">
+        <v>12654981.0</v>
+      </c>
+      <c r="AF16">
+        <v>27194000.0</v>
+      </c>
+      <c r="AG16">
+        <v>20358000.0</v>
+      </c>
+      <c r="AH16">
+        <v>8234000.0</v>
+      </c>
+      <c r="AI16">
+        <v>6152423.0</v>
+      </c>
+      <c r="AJ16">
+        <v>4396000.0</v>
+      </c>
+      <c r="AK16"/>
+      <c r="AL16">
+        <v>147000.0</v>
+      </c>
+      <c r="AM16"/>
+      <c r="AN16">
+        <v>966000.0</v>
+      </c>
+      <c r="AO16">
+        <v>2749000.0</v>
+      </c>
+      <c r="AP16">
+        <v>1928000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>49715.0</v>
+      </c>
+      <c r="AR16">
+        <v>3883000.0</v>
+      </c>
+      <c r="AS16">
+        <v>585000.0</v>
+      </c>
+      <c r="AT16">
+        <v>1399000.0</v>
+      </c>
+      <c r="AU16">
+        <v>32875080.0</v>
+      </c>
+      <c r="AV16">
+        <v>1413000.0</v>
+      </c>
+      <c r="AW16">
+        <v>631000.0</v>
+      </c>
+      <c r="AX16">
+        <v>636000.0</v>
+      </c>
+      <c r="AY16">
+        <v>1120625.0</v>
+      </c>
+      <c r="AZ16">
+        <v>883000.0</v>
+      </c>
+      <c r="BA16">
+        <v>5526000.0</v>
+      </c>
+      <c r="BB16">
+        <v>14806000.0</v>
+      </c>
+      <c r="BC16">
+        <v>12158516.0</v>
+      </c>
+      <c r="BD16">
+        <v>10405000.0</v>
+      </c>
+      <c r="BE16">
+        <v>11708000.0</v>
+      </c>
+      <c r="BF16">
+        <v>16208000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:58">
+      <c r="A17" t="s">
+        <v>34</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+    </row>
+    <row r="18" spans="1:58">
+      <c r="A18" t="s">
+        <v>35</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+    </row>
+    <row r="19" spans="1:58">
+      <c r="A19" t="s">
+        <v>36</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+    </row>
+    <row r="20" spans="1:58">
+      <c r="A20" t="s">
+        <v>37</v>
+      </c>
+      <c r="B20">
+        <v>56766000.0</v>
+      </c>
+      <c r="C20">
+        <v>58068000.0</v>
+      </c>
+      <c r="D20">
+        <v>60315000.0</v>
+      </c>
+      <c r="E20">
+        <v>60260000.0</v>
+      </c>
+      <c r="F20">
+        <v>58986000.0</v>
+      </c>
+      <c r="G20">
+        <v>57875000.0</v>
+      </c>
+      <c r="H20">
+        <v>56699000.0</v>
+      </c>
+      <c r="I20">
+        <v>62415000.0</v>
+      </c>
+      <c r="J20">
+        <v>62828000.0</v>
+      </c>
+      <c r="K20">
+        <v>62446405.0</v>
+      </c>
+      <c r="L20">
+        <v>61610000.0</v>
+      </c>
+      <c r="M20">
+        <v>68065000.0</v>
+      </c>
+      <c r="N20">
+        <v>64545000.0</v>
+      </c>
+      <c r="O20">
+        <v>65704372.0</v>
+      </c>
+      <c r="P20">
+        <v>64292000.0</v>
+      </c>
+      <c r="Q20">
+        <v>63909000.0</v>
+      </c>
+      <c r="R20">
+        <v>63971000.0</v>
+      </c>
+      <c r="S20">
+        <v>65162895.0</v>
+      </c>
+      <c r="T20">
+        <v>66760000.0</v>
+      </c>
+      <c r="U20">
+        <v>67429000.0</v>
+      </c>
+      <c r="V20">
+        <v>66722000.0</v>
+      </c>
+      <c r="W20">
+        <v>66982386.0</v>
+      </c>
+      <c r="X20">
+        <v>43653000.0</v>
+      </c>
+      <c r="Y20">
+        <v>43780000.0</v>
+      </c>
+      <c r="Z20">
+        <v>43498000.0</v>
+      </c>
+      <c r="AA20">
+        <v>11944983.0</v>
+      </c>
+      <c r="AB20">
+        <v>11945000.0</v>
+      </c>
+      <c r="AC20">
+        <v>11945000.0</v>
+      </c>
+      <c r="AD20">
+        <v>11945000.0</v>
+      </c>
+      <c r="AE20">
+        <v>11944983.0</v>
+      </c>
+      <c r="AF20">
+        <v>11945000.0</v>
+      </c>
+      <c r="AG20">
+        <v>11945000.0</v>
+      </c>
+      <c r="AH20">
+        <v>11945000.0</v>
+      </c>
+      <c r="AI20">
+        <v>11944983.0</v>
+      </c>
+      <c r="AJ20">
+        <v>11945000.0</v>
+      </c>
+      <c r="AK20">
+        <v>11945000.0</v>
+      </c>
+      <c r="AL20">
+        <v>11945000.0</v>
+      </c>
+      <c r="AM20">
+        <v>11944983.0</v>
+      </c>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20">
+        <v>11945000.0</v>
+      </c>
+      <c r="AQ20">
+        <v>12650288.0</v>
+      </c>
+      <c r="AR20">
+        <v>11945000.0</v>
+      </c>
+      <c r="AS20">
+        <v>11945000.0</v>
+      </c>
+      <c r="AT20">
+        <v>11945000.0</v>
+      </c>
+      <c r="AU20">
+        <v>12650288.0</v>
+      </c>
+      <c r="AV20"/>
+      <c r="AW20">
+        <v>12650000.0</v>
+      </c>
+      <c r="AX20">
+        <v>12650000.0</v>
+      </c>
+      <c r="AY20">
+        <v>12650288.0</v>
+      </c>
+      <c r="AZ20">
+        <v>12648000.0</v>
+      </c>
+      <c r="BA20">
+        <v>12642000.0</v>
+      </c>
+      <c r="BB20">
+        <v>12643000.0</v>
+      </c>
+      <c r="BC20">
+        <v>12247398.0</v>
+      </c>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+    </row>
+    <row r="21" spans="1:58">
+      <c r="A21" t="s">
+        <v>38</v>
+      </c>
+      <c r="B21">
+        <v>20699000.0</v>
+      </c>
+      <c r="C21">
+        <v>21200000.0</v>
+      </c>
+      <c r="D21">
+        <v>22254000.0</v>
+      </c>
+      <c r="E21">
+        <v>22427000.0</v>
+      </c>
+      <c r="F21">
+        <v>21885000.0</v>
+      </c>
+      <c r="G21">
+        <v>21535000.0</v>
+      </c>
+      <c r="H21">
+        <v>21570000.0</v>
+      </c>
+      <c r="I21">
+        <v>23913000.0</v>
+      </c>
+      <c r="J21">
+        <v>24338000.0</v>
+      </c>
+      <c r="K21">
+        <v>16326391.0</v>
+      </c>
+      <c r="L21">
+        <v>23738000.0</v>
+      </c>
+      <c r="M21">
+        <v>24094000.0</v>
+      </c>
+      <c r="N21">
+        <v>23127000.0</v>
+      </c>
+      <c r="O21">
+        <v>20713684.0</v>
+      </c>
+      <c r="P21">
+        <v>22060000.0</v>
+      </c>
+      <c r="Q21">
+        <v>22795000.0</v>
+      </c>
+      <c r="R21">
+        <v>23726000.0</v>
+      </c>
+      <c r="S21">
+        <v>23197660.0</v>
+      </c>
+      <c r="T21">
+        <v>35807000.0</v>
+      </c>
+      <c r="U21">
+        <v>36483000.0</v>
+      </c>
+      <c r="V21">
+        <v>35456000.0</v>
+      </c>
+      <c r="W21">
+        <v>36135237.0</v>
+      </c>
+      <c r="X21">
+        <v>11024000.0</v>
+      </c>
+      <c r="Y21">
+        <v>11429000.0</v>
+      </c>
+      <c r="Z21">
+        <v>11840000.0</v>
+      </c>
+      <c r="AA21">
+        <v>10730787.0</v>
+      </c>
+      <c r="AB21">
+        <v>9792000.0</v>
+      </c>
+      <c r="AC21">
+        <v>9841000.0</v>
+      </c>
+      <c r="AD21">
+        <v>21861000.0</v>
+      </c>
+      <c r="AE21">
+        <v>22154023.0</v>
+      </c>
+      <c r="AF21">
+        <v>22330000.0</v>
+      </c>
+      <c r="AG21">
+        <v>22268000.0</v>
+      </c>
+      <c r="AH21">
+        <v>22015000.0</v>
+      </c>
+      <c r="AI21">
+        <v>22637886.0</v>
+      </c>
+      <c r="AJ21">
+        <v>11278000.0</v>
+      </c>
+      <c r="AK21">
+        <v>11639000.0</v>
+      </c>
+      <c r="AL21">
+        <v>12151000.0</v>
+      </c>
+      <c r="AM21">
+        <v>12500663.0</v>
+      </c>
+      <c r="AN21">
+        <v>23708000.0</v>
+      </c>
+      <c r="AO21">
+        <v>25104000.0</v>
+      </c>
+      <c r="AP21">
+        <v>13024000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>13602352.0</v>
+      </c>
+      <c r="AR21">
+        <v>14815000.0</v>
+      </c>
+      <c r="AS21">
+        <v>13293000.0</v>
+      </c>
+      <c r="AT21">
+        <v>13301000.0</v>
+      </c>
+      <c r="AU21">
+        <v>12203467.0</v>
+      </c>
+      <c r="AV21">
+        <v>26495000.0</v>
+      </c>
+      <c r="AW21">
+        <v>13867000.0</v>
+      </c>
+      <c r="AX21">
+        <v>14253000.0</v>
+      </c>
+      <c r="AY21">
+        <v>14508892.0</v>
+      </c>
+      <c r="AZ21">
+        <v>14750000.0</v>
+      </c>
+      <c r="BA21">
+        <v>14670000.0</v>
+      </c>
+      <c r="BB21">
+        <v>14684000.0</v>
+      </c>
+      <c r="BC21">
+        <v>14767301.0</v>
+      </c>
+      <c r="BD21"/>
+      <c r="BE21"/>
+      <c r="BF21"/>
+    </row>
+    <row r="22" spans="1:58">
+      <c r="A22" t="s">
+        <v>39</v>
+      </c>
+      <c r="B22">
+        <v>3829608000.0</v>
+      </c>
+      <c r="C22">
+        <v>4534340000.0</v>
+      </c>
+      <c r="D22">
+        <v>4025176000.0</v>
+      </c>
+      <c r="E22">
+        <v>4427722000.0</v>
+      </c>
+      <c r="F22">
+        <v>4903110000.0</v>
+      </c>
+      <c r="G22">
+        <v>5101688000.0</v>
+      </c>
+      <c r="H22">
+        <v>4074776000.0</v>
+      </c>
+      <c r="I22">
+        <v>3371127000.0</v>
+      </c>
+      <c r="J22">
+        <v>2399612000.0</v>
+      </c>
+      <c r="K22">
+        <v>2524312939.0</v>
+      </c>
+      <c r="L22">
+        <v>2120579000.0</v>
+      </c>
+      <c r="M22">
+        <v>1658759000.0</v>
+      </c>
+      <c r="N22">
+        <v>1611464000.0</v>
+      </c>
+      <c r="O22">
+        <v>1589224653.0</v>
+      </c>
+      <c r="P22">
+        <v>1491750000.0</v>
+      </c>
+      <c r="Q22">
+        <v>1476604000.0</v>
+      </c>
+      <c r="R22">
+        <v>1631082000.0</v>
+      </c>
+      <c r="S22">
+        <v>1875457509.0</v>
+      </c>
+      <c r="T22">
+        <v>1664122000.0</v>
+      </c>
+      <c r="U22">
+        <v>1362567000.0</v>
+      </c>
+      <c r="V22">
+        <v>1053837000.0</v>
+      </c>
+      <c r="W22">
+        <v>1302063828.0</v>
+      </c>
+      <c r="X22">
+        <v>1411752000.0</v>
+      </c>
+      <c r="Y22">
+        <v>958911000.0</v>
+      </c>
+      <c r="Z22">
+        <v>926410000.0</v>
+      </c>
+      <c r="AA22">
+        <v>1035115089.0</v>
+      </c>
+      <c r="AB22">
+        <v>913688000.0</v>
+      </c>
+      <c r="AC22">
+        <v>851457000.0</v>
+      </c>
+      <c r="AD22">
+        <v>898785000.0</v>
+      </c>
+      <c r="AE22">
+        <v>868949042.0</v>
+      </c>
+      <c r="AF22">
+        <v>671072000.0</v>
+      </c>
+      <c r="AG22">
+        <v>676269000.0</v>
+      </c>
+      <c r="AH22">
+        <v>683570000.0</v>
+      </c>
+      <c r="AI22">
+        <v>862189735.0</v>
+      </c>
+      <c r="AJ22">
+        <v>709696000.0</v>
+      </c>
+      <c r="AK22">
+        <v>498691000.0</v>
+      </c>
+      <c r="AL22">
+        <v>524042000.0</v>
+      </c>
+      <c r="AM22">
+        <v>713323810.0</v>
+      </c>
+      <c r="AN22">
+        <v>558130000.0</v>
+      </c>
+      <c r="AO22">
+        <v>512873000.0</v>
+      </c>
+      <c r="AP22">
+        <v>603591000.0</v>
+      </c>
+      <c r="AQ22">
+        <v>776334454.0</v>
+      </c>
+      <c r="AR22">
+        <v>643525000.0</v>
+      </c>
+      <c r="AS22">
+        <v>688180000.0</v>
+      </c>
+      <c r="AT22">
+        <v>793621000.0</v>
+      </c>
+      <c r="AU22">
+        <v>724648043.0</v>
+      </c>
+      <c r="AV22">
+        <v>673229000.0</v>
+      </c>
+      <c r="AW22">
+        <v>638288000.0</v>
+      </c>
+      <c r="AX22">
+        <v>755450000.0</v>
+      </c>
+      <c r="AY22">
+        <v>849959920.0</v>
+      </c>
+      <c r="AZ22">
+        <v>643444000.0</v>
+      </c>
+      <c r="BA22">
+        <v>508074000.0</v>
+      </c>
+      <c r="BB22">
+        <v>506289000.0</v>
+      </c>
+      <c r="BC22">
+        <v>524610471.0</v>
+      </c>
+      <c r="BD22">
+        <v>491729000.0</v>
+      </c>
+      <c r="BE22">
+        <v>512406000.0</v>
+      </c>
+      <c r="BF22">
+        <v>411300000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:58">
+      <c r="A23" t="s">
+        <v>40</v>
+      </c>
+      <c r="B23">
+        <v>7146803000.0</v>
+      </c>
+      <c r="C23">
+        <v>7906173000.0</v>
+      </c>
+      <c r="D23">
+        <v>8259447000.0</v>
+      </c>
+      <c r="E23">
+        <v>8339503000.0</v>
+      </c>
+      <c r="F23">
+        <v>9449759000.0</v>
+      </c>
+      <c r="G23">
+        <v>9405538000.0</v>
+      </c>
+      <c r="H23">
+        <v>7817617000.0</v>
+      </c>
+      <c r="I23">
+        <v>7434562000.0</v>
+      </c>
+      <c r="J23">
+        <v>6148072000.0</v>
+      </c>
+      <c r="K23">
+        <v>5501918137.0</v>
+      </c>
+      <c r="L23">
+        <v>5437277000.0</v>
+      </c>
+      <c r="M23">
+        <v>5210539000.0</v>
+      </c>
+      <c r="N23">
+        <v>3998883000.0</v>
+      </c>
+      <c r="O23">
+        <v>3660374333.0</v>
+      </c>
+      <c r="P23">
+        <v>3296294000.0</v>
+      </c>
+      <c r="Q23">
+        <v>3189264000.0</v>
+      </c>
+      <c r="R23">
+        <v>3268542000.0</v>
+      </c>
+      <c r="S23">
+        <v>3495472253.0</v>
+      </c>
+      <c r="T23">
+        <v>3423455000.0</v>
+      </c>
+      <c r="U23">
+        <v>2966912000.0</v>
+      </c>
+      <c r="V23">
+        <v>2752294000.0</v>
+      </c>
+      <c r="W23">
+        <v>2915118508.0</v>
+      </c>
+      <c r="X23">
+        <v>2735194000.0</v>
+      </c>
+      <c r="Y23">
+        <v>2193747000.0</v>
+      </c>
+      <c r="Z23">
+        <v>2121034000.0</v>
+      </c>
+      <c r="AA23">
+        <v>2041803652.0</v>
+      </c>
+      <c r="AB23">
+        <v>2038317000.0</v>
+      </c>
+      <c r="AC23">
+        <v>1804339000.0</v>
+      </c>
+      <c r="AD23">
+        <v>1777578000.0</v>
+      </c>
+      <c r="AE23">
+        <v>1784150220.0</v>
+      </c>
+      <c r="AF23">
+        <v>1559499000.0</v>
+      </c>
+      <c r="AG23">
+        <v>1470141000.0</v>
+      </c>
+      <c r="AH23">
+        <v>1453206000.0</v>
+      </c>
+      <c r="AI23">
+        <v>1580168628.0</v>
+      </c>
+      <c r="AJ23">
+        <v>1450569000.0</v>
+      </c>
+      <c r="AK23">
+        <v>1226620000.0</v>
+      </c>
+      <c r="AL23">
+        <v>1294100000.0</v>
+      </c>
+      <c r="AM23">
+        <v>1493285523.0</v>
+      </c>
+      <c r="AN23">
+        <v>1480981000.0</v>
+      </c>
+      <c r="AO23">
+        <v>1412226000.0</v>
+      </c>
+      <c r="AP23">
+        <v>1417515000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>1618515884.0</v>
+      </c>
+      <c r="AR23">
+        <v>1700324000.0</v>
+      </c>
+      <c r="AS23">
+        <v>1476312000.0</v>
+      </c>
+      <c r="AT23">
+        <v>1571392000.0</v>
+      </c>
+      <c r="AU23">
+        <v>1457943124.0</v>
+      </c>
+      <c r="AV23">
+        <v>1388542000.0</v>
+      </c>
+      <c r="AW23">
+        <v>1314050000.0</v>
+      </c>
+      <c r="AX23">
+        <v>1493679000.0</v>
+      </c>
+      <c r="AY23">
+        <v>1523428794.0</v>
+      </c>
+      <c r="AZ23">
+        <v>1260225000.0</v>
+      </c>
+      <c r="BA23">
+        <v>1148935000.0</v>
+      </c>
+      <c r="BB23">
+        <v>1138161000.0</v>
+      </c>
+      <c r="BC23">
+        <v>1142514769.0</v>
+      </c>
+      <c r="BD23">
+        <v>1027167000.0</v>
+      </c>
+      <c r="BE23">
+        <v>973945000.0</v>
+      </c>
+      <c r="BF23">
+        <v>868535000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:58">
+      <c r="A24" t="s">
+        <v>41</v>
+      </c>
+      <c r="B24">
+        <v>966999000.0</v>
+      </c>
+      <c r="C24">
+        <v>971928000.0</v>
+      </c>
+      <c r="D24">
+        <v>980797000.0</v>
+      </c>
+      <c r="E24">
+        <v>985636000.0</v>
+      </c>
+      <c r="F24">
+        <v>790810000.0</v>
+      </c>
+      <c r="G24">
+        <v>798655000.0</v>
+      </c>
+      <c r="H24">
+        <v>727844000.0</v>
+      </c>
+      <c r="I24">
+        <v>675484000.0</v>
+      </c>
+      <c r="J24">
+        <v>679583000.0</v>
+      </c>
+      <c r="K24">
+        <v>647999908.0</v>
+      </c>
+      <c r="L24">
+        <v>652259000.0</v>
+      </c>
+      <c r="M24">
+        <v>658198000.0</v>
+      </c>
+      <c r="N24">
+        <v>660301000.0</v>
+      </c>
+      <c r="O24">
+        <v>364374000.0</v>
+      </c>
+      <c r="P24">
+        <v>370580000.0</v>
+      </c>
+      <c r="Q24">
+        <v>377745000.0</v>
+      </c>
+      <c r="R24">
+        <v>384901000.0</v>
+      </c>
+      <c r="S24">
+        <v>391826000.0</v>
+      </c>
+      <c r="T24">
+        <v>401009000.0</v>
+      </c>
+      <c r="U24">
+        <v>409043000.0</v>
+      </c>
+      <c r="V24">
+        <v>414849000.0</v>
+      </c>
+      <c r="W24">
+        <v>428936000.0</v>
+      </c>
+      <c r="X24">
+        <v>137611000.0</v>
+      </c>
+      <c r="Y24">
+        <v>143773000.0</v>
+      </c>
+      <c r="Z24">
+        <v>61575000.0</v>
+      </c>
+      <c r="AA24">
+        <v>45487710.0</v>
+      </c>
+      <c r="AB24">
+        <v>48108000.0</v>
+      </c>
+      <c r="AC24">
+        <v>50103000.0</v>
+      </c>
+      <c r="AD24">
+        <v>52083000.0</v>
+      </c>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24">
+        <v>117000000.0</v>
+      </c>
+      <c r="AQ24">
+        <v>128000000.0</v>
+      </c>
+      <c r="AR24">
+        <v>146000000.0</v>
+      </c>
+      <c r="AS24">
+        <v>146000000.0</v>
+      </c>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+    </row>
+    <row r="25" spans="1:58">
+      <c r="A25" t="s">
+        <v>42</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>1017491000.0</v>
+      </c>
+      <c r="D25">
+        <v>1030558000.0</v>
+      </c>
+      <c r="E25">
+        <v>1037551000.0</v>
+      </c>
+      <c r="F25">
+        <v>843291000.0</v>
+      </c>
+      <c r="G25">
+        <v>853444850.0</v>
+      </c>
+      <c r="H25">
+        <v>783132000.0</v>
+      </c>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
+        <v>726750000.0</v>
+      </c>
+      <c r="N25">
+        <v>728932000.0</v>
+      </c>
+      <c r="O25">
+        <v>424324000.0</v>
+      </c>
+      <c r="P25">
+        <v>425304000.0</v>
+      </c>
+      <c r="Q25">
+        <v>430798000.0</v>
+      </c>
+      <c r="R25">
+        <v>431159000.0</v>
+      </c>
+      <c r="S25">
+        <v>438127000.0</v>
+      </c>
+      <c r="T25">
+        <v>445376000.0</v>
+      </c>
+      <c r="U25">
+        <v>454581000.0</v>
+      </c>
+      <c r="V25">
+        <v>462507000.0</v>
+      </c>
+      <c r="W25">
+        <v>478965000.0</v>
+      </c>
+      <c r="X25">
+        <v>138835000.0</v>
+      </c>
+      <c r="Y25"/>
+      <c r="Z25">
+        <v>63329000.0</v>
+      </c>
+      <c r="AA25">
+        <v>47271140.0</v>
+      </c>
+      <c r="AB25">
+        <v>48760000.0</v>
+      </c>
+      <c r="AC25">
+        <v>50972000.0</v>
+      </c>
+      <c r="AD25">
+        <v>53194000.0</v>
+      </c>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+    </row>
+    <row r="26" spans="1:58">
+      <c r="A26" t="s">
+        <v>43</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26">
+        <v>5000000.0</v>
+      </c>
+      <c r="AQ26">
+        <v>5000000.0</v>
+      </c>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+    </row>
+    <row r="27" spans="1:58">
+      <c r="A27" t="s">
+        <v>44</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+    </row>
+    <row r="28" spans="1:58">
+      <c r="A28" t="s">
+        <v>45</v>
+      </c>
+      <c r="B28">
+        <v>2734715000.0</v>
+      </c>
+      <c r="C28">
+        <v>3125575000.0</v>
+      </c>
+      <c r="D28">
+        <v>3947183000.0</v>
+      </c>
+      <c r="E28">
+        <v>4172983000.0</v>
+      </c>
+      <c r="F28">
+        <v>4328941000.0</v>
+      </c>
+      <c r="G28">
+        <v>4060710000.0</v>
+      </c>
+      <c r="H28">
+        <v>3622762000.0</v>
+      </c>
+      <c r="I28">
+        <v>3356987000.0</v>
+      </c>
+      <c r="J28">
+        <v>2931035000.0</v>
+      </c>
+      <c r="K28">
+        <v>2189497866.0</v>
+      </c>
+      <c r="L28">
+        <v>2075192000.0</v>
+      </c>
+      <c r="M28">
+        <v>1641979000.0</v>
+      </c>
+      <c r="N28">
+        <v>1533078000.0</v>
+      </c>
+      <c r="O28">
+        <v>1175931514.0</v>
+      </c>
+      <c r="P28">
+        <v>1138247000.0</v>
+      </c>
+      <c r="Q28">
+        <v>1177588000.0</v>
+      </c>
+      <c r="R28">
+        <v>1368842000.0</v>
+      </c>
+      <c r="S28">
+        <v>1291057451.0</v>
+      </c>
+      <c r="T28">
+        <v>1507660000.0</v>
+      </c>
+      <c r="U28">
+        <v>1190347000.0</v>
+      </c>
+      <c r="V28">
+        <v>1007528000.0</v>
+      </c>
+      <c r="W28">
+        <v>1124507060.0</v>
+      </c>
+      <c r="X28">
+        <v>1000034000.0</v>
+      </c>
+      <c r="Y28">
+        <v>674882000.0</v>
+      </c>
+      <c r="Z28">
+        <v>754887000.0</v>
+      </c>
+      <c r="AA28">
+        <v>653526142.0</v>
+      </c>
+      <c r="AB28">
+        <v>904634000.0</v>
+      </c>
+      <c r="AC28">
+        <v>744971000.0</v>
+      </c>
+      <c r="AD28">
+        <v>712467000.0</v>
+      </c>
+      <c r="AE28">
+        <v>571009119.0</v>
+      </c>
+      <c r="AF28">
+        <v>613827000.0</v>
+      </c>
+      <c r="AG28">
+        <v>597636000.0</v>
+      </c>
+      <c r="AH28">
+        <v>696260000.0</v>
+      </c>
+      <c r="AI28">
+        <v>761095302.0</v>
+      </c>
+      <c r="AJ28">
+        <v>690128000.0</v>
+      </c>
+      <c r="AK28">
+        <v>581753000.0</v>
+      </c>
+      <c r="AL28">
+        <v>682353000.0</v>
+      </c>
+      <c r="AM28">
+        <v>662973695.0</v>
+      </c>
+      <c r="AN28">
+        <v>732798000.0</v>
+      </c>
+      <c r="AO28">
+        <v>732267000.0</v>
+      </c>
+      <c r="AP28">
+        <v>687800000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>803597237.0</v>
+      </c>
+      <c r="AR28">
+        <v>1016486000.0</v>
+      </c>
+      <c r="AS28">
+        <v>875246000.0</v>
+      </c>
+      <c r="AT28">
+        <v>948422000.0</v>
+      </c>
+      <c r="AU28">
+        <v>825731892.0</v>
+      </c>
+      <c r="AV28">
+        <v>849714000.0</v>
+      </c>
+      <c r="AW28">
+        <v>840228000.0</v>
+      </c>
+      <c r="AX28">
+        <v>979189000.0</v>
+      </c>
+      <c r="AY28">
+        <v>915729427.0</v>
+      </c>
+      <c r="AZ28">
+        <v>664040000.0</v>
+      </c>
+      <c r="BA28">
+        <v>600400000.0</v>
+      </c>
+      <c r="BB28">
+        <v>570379000.0</v>
+      </c>
+      <c r="BC28">
+        <v>573094844.0</v>
+      </c>
+      <c r="BD28">
+        <v>542603000.0</v>
+      </c>
+      <c r="BE28">
+        <v>483378000.0</v>
+      </c>
+      <c r="BF28">
+        <v>386144000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:58">
+      <c r="A29" t="s">
+        <v>46</v>
+      </c>
+      <c r="B29">
+        <v>5269665000.0</v>
+      </c>
+      <c r="C29">
+        <v>5457498000.0</v>
+      </c>
+      <c r="D29">
+        <v>6308663000.0</v>
+      </c>
+      <c r="E29">
+        <v>6521033000.0</v>
+      </c>
+      <c r="F29">
+        <v>6747581000.0</v>
+      </c>
+      <c r="G29">
+        <v>6360500000.0</v>
+      </c>
+      <c r="H29">
+        <v>5563369000.0</v>
+      </c>
+      <c r="I29">
+        <v>5356661000.0</v>
+      </c>
+      <c r="J29">
+        <v>4795124000.0</v>
+      </c>
+      <c r="K29">
+        <v>3934607637.0</v>
+      </c>
+      <c r="L29">
+        <v>3836194000.0</v>
+      </c>
+      <c r="M29">
+        <v>3378551000.0</v>
+      </c>
+      <c r="N29">
+        <v>3251118000.0</v>
+      </c>
+      <c r="O29">
+        <v>2799309696.0</v>
+      </c>
+      <c r="P29">
+        <v>2704766000.0</v>
+      </c>
+      <c r="Q29">
+        <v>2600331000.0</v>
+      </c>
+      <c r="R29">
+        <v>2781388000.0</v>
+      </c>
+      <c r="S29">
+        <v>2634636397.0</v>
+      </c>
+      <c r="T29">
+        <v>2859667000.0</v>
+      </c>
+      <c r="U29">
+        <v>2471107000.0</v>
+      </c>
+      <c r="V29">
+        <v>2281385000.0</v>
+      </c>
+      <c r="W29">
+        <v>2312629887.0</v>
+      </c>
+      <c r="X29">
+        <v>2222424000.0</v>
+      </c>
+      <c r="Y29">
+        <v>1841337000.0</v>
+      </c>
+      <c r="Z29">
+        <v>1844931000.0</v>
+      </c>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+    </row>
+    <row r="30" spans="1:58">
+      <c r="A30" t="s">
+        <v>47</v>
+      </c>
+      <c r="B30">
+        <v>1264889000.0</v>
+      </c>
+      <c r="C30">
+        <v>1290055000.0</v>
+      </c>
+      <c r="D30">
+        <v>2101747000.0</v>
+      </c>
+      <c r="E30">
+        <v>1962524000.0</v>
+      </c>
+      <c r="F30">
+        <v>2259423000.0</v>
+      </c>
+      <c r="G30">
+        <v>1252381000.0</v>
+      </c>
+      <c r="H30">
+        <v>1592944000.0</v>
+      </c>
+      <c r="I30">
+        <v>1605984000.0</v>
+      </c>
+      <c r="J30">
+        <v>1284074000.0</v>
+      </c>
+      <c r="K30">
+        <v>857862260.0</v>
+      </c>
+      <c r="L30">
+        <v>650058000.0</v>
+      </c>
+      <c r="M30">
+        <v>794209000.0</v>
+      </c>
+      <c r="N30">
+        <v>675562000.0</v>
+      </c>
+      <c r="O30">
+        <v>626501790.0</v>
+      </c>
+      <c r="P30">
+        <v>409824000.0</v>
+      </c>
+      <c r="Q30">
+        <v>448680000.0</v>
+      </c>
+      <c r="R30">
+        <v>421559000.0</v>
+      </c>
+      <c r="S30">
+        <v>420392000.0</v>
+      </c>
+      <c r="T30">
+        <v>545668000.0</v>
+      </c>
+      <c r="U30">
+        <v>478628000.0</v>
+      </c>
+      <c r="V30">
+        <v>540553000.0</v>
+      </c>
+      <c r="W30">
+        <v>500973927.0</v>
+      </c>
+      <c r="X30">
+        <v>524202000.0</v>
+      </c>
+      <c r="Y30">
+        <v>439683000.0</v>
+      </c>
+      <c r="Z30">
+        <v>398854000.0</v>
+      </c>
+      <c r="AA30">
+        <v>412331510.0</v>
+      </c>
+      <c r="AB30">
+        <v>535000000.0</v>
+      </c>
+      <c r="AC30">
+        <v>395926000.0</v>
+      </c>
+      <c r="AD30">
+        <v>288561000.0</v>
+      </c>
+      <c r="AE30">
+        <v>309724760.0</v>
+      </c>
+      <c r="AF30">
+        <v>73673000.0</v>
+      </c>
+      <c r="AG30">
+        <v>256995000.0</v>
+      </c>
+      <c r="AH30">
+        <v>287685000.0</v>
+      </c>
+      <c r="AI30">
+        <v>226627042.0</v>
+      </c>
+      <c r="AJ30">
+        <v>259982000.0</v>
+      </c>
+      <c r="AK30">
+        <v>263117000.0</v>
+      </c>
+      <c r="AL30">
+        <v>290674000.0</v>
+      </c>
+      <c r="AM30">
+        <v>272971458.0</v>
+      </c>
+      <c r="AN30">
+        <v>367935000.0</v>
+      </c>
+      <c r="AO30">
+        <v>328660000.0</v>
+      </c>
+      <c r="AP30">
+        <v>244181000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>49715.0</v>
+      </c>
+      <c r="AR30">
+        <v>460111000.0</v>
+      </c>
+      <c r="AS30">
+        <v>225376000.0</v>
+      </c>
+      <c r="AT30">
+        <v>217568000.0</v>
+      </c>
+      <c r="AU30">
+        <v>218626851.0</v>
+      </c>
+      <c r="AV30">
+        <v>221087000.0</v>
+      </c>
+      <c r="AW30">
+        <v>200849000.0</v>
+      </c>
+      <c r="AX30">
+        <v>237054000.0</v>
+      </c>
+      <c r="AY30">
+        <v>186608379.0</v>
+      </c>
+      <c r="AZ30">
+        <v>148273000.0</v>
+      </c>
+      <c r="BA30">
+        <v>175787000.0</v>
+      </c>
+      <c r="BB30">
+        <v>220169000.0</v>
+      </c>
+      <c r="BC30">
+        <v>-1785986.0</v>
+      </c>
+      <c r="BD30"/>
+      <c r="BE30"/>
+      <c r="BF30"/>
+    </row>
+    <row r="31" spans="1:58">
+      <c r="A31" t="s">
+        <v>48</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
+        <v>1644643000.0</v>
+      </c>
+      <c r="N31"/>
+      <c r="O31">
+        <v>1554096000.0</v>
+      </c>
+      <c r="P31">
+        <v>1446392000.0</v>
+      </c>
+      <c r="Q31"/>
+      <c r="R31"/>
+      <c r="S31"/>
+      <c r="T31"/>
+      <c r="U31"/>
+      <c r="V31"/>
+      <c r="W31"/>
+      <c r="X31"/>
+      <c r="Y31"/>
+      <c r="Z31"/>
+      <c r="AA31"/>
+      <c r="AB31"/>
+      <c r="AC31"/>
+      <c r="AD31"/>
+      <c r="AE31"/>
+      <c r="AF31"/>
+      <c r="AG31"/>
+      <c r="AH31"/>
+      <c r="AI31"/>
+      <c r="AJ31"/>
+      <c r="AK31"/>
+      <c r="AL31"/>
+      <c r="AM31"/>
+      <c r="AN31"/>
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31"/>
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31"/>
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31"/>
+      <c r="AZ31"/>
+      <c r="BA31"/>
+      <c r="BB31"/>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
+    </row>
+    <row r="32" spans="1:58">
+      <c r="A32" t="s">
+        <v>49</v>
+      </c>
+      <c r="B32">
+        <v>1718240000.0</v>
+      </c>
+      <c r="C32">
+        <v>1654097000.0</v>
+      </c>
+      <c r="D32">
+        <v>1643866000.0</v>
+      </c>
+      <c r="E32">
+        <v>1694034000.0</v>
+      </c>
+      <c r="F32">
+        <v>1522637000.0</v>
+      </c>
+      <c r="G32">
+        <v>1495443000.0</v>
+      </c>
+      <c r="H32">
+        <v>1296220000.0</v>
+      </c>
+      <c r="I32">
+        <v>1148835000.0</v>
+      </c>
+      <c r="J32">
+        <v>1101415000.0</v>
+      </c>
+      <c r="K32">
+        <v>995232160.0</v>
+      </c>
+      <c r="L32">
+        <v>1068977000.0</v>
+      </c>
+      <c r="M32">
+        <v>1053737000.0</v>
+      </c>
+      <c r="N32">
+        <v>1092006000.0</v>
+      </c>
+      <c r="O32">
+        <v>832939814.0</v>
+      </c>
+      <c r="P32">
+        <v>798870000.0</v>
+      </c>
+      <c r="Q32">
+        <v>773459000.0</v>
+      </c>
+      <c r="R32">
+        <v>802697000.0</v>
+      </c>
+      <c r="S32">
+        <v>786160505.0</v>
+      </c>
+      <c r="T32">
+        <v>781845000.0</v>
+      </c>
+      <c r="U32">
+        <v>749511000.0</v>
+      </c>
+      <c r="V32">
+        <v>768935000.0</v>
+      </c>
+      <c r="W32">
+        <v>780240046.0</v>
+      </c>
+      <c r="X32">
+        <v>651795000.0</v>
+      </c>
+      <c r="Y32">
+        <v>631248000.0</v>
+      </c>
+      <c r="Z32">
+        <v>458934000.0</v>
+      </c>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+    </row>
+    <row r="33" spans="1:58">
+      <c r="A33" t="s">
+        <v>50</v>
+      </c>
+      <c r="B33">
+        <v>1685908999.0</v>
+      </c>
+      <c r="C33">
+        <v>1696099999.0</v>
+      </c>
+      <c r="D33">
+        <v>1719384000.0</v>
+      </c>
+      <c r="E33">
+        <v>1644009000.0</v>
+      </c>
+      <c r="F33">
+        <v>1597049000.0</v>
+      </c>
+      <c r="G33">
+        <v>1551289000.0</v>
+      </c>
+      <c r="H33">
+        <v>1469374000.0</v>
+      </c>
+      <c r="I33">
+        <v>1586948000.0</v>
+      </c>
+      <c r="J33">
+        <v>1579545000.0</v>
+      </c>
+      <c r="K33">
+        <v>1552004621.0</v>
+      </c>
+      <c r="L33">
+        <v>1492875000.0</v>
+      </c>
+      <c r="M33">
+        <v>1490126000.0</v>
+      </c>
+      <c r="N33">
+        <v>1389104000.0</v>
+      </c>
+      <c r="O33">
+        <v>1308165254.0</v>
+      </c>
+      <c r="P33">
+        <v>1238932000.0</v>
+      </c>
+      <c r="Q33">
+        <v>1166641000.0</v>
+      </c>
+      <c r="R33">
+        <v>1109129000.0</v>
+      </c>
+      <c r="S33">
+        <v>1072428487.0</v>
+      </c>
+      <c r="T33">
+        <v>1038911000.0</v>
+      </c>
+      <c r="U33">
+        <v>1030082000.0</v>
+      </c>
+      <c r="V33">
+        <v>991692000.0</v>
+      </c>
+      <c r="W33">
+        <v>964931669.0</v>
+      </c>
+      <c r="X33">
+        <v>695770000.0</v>
+      </c>
+      <c r="Y33">
+        <v>691837000.0</v>
+      </c>
+      <c r="Z33">
+        <v>701276000.0</v>
+      </c>
+      <c r="AA33">
+        <v>534717499.0</v>
+      </c>
+      <c r="AB33">
+        <v>531361000.0</v>
+      </c>
+      <c r="AC33">
+        <v>508518000.0</v>
+      </c>
+      <c r="AD33">
+        <v>502472000.0</v>
+      </c>
+      <c r="AE33">
+        <v>500066679.0</v>
+      </c>
+      <c r="AF33">
+        <v>485909000.0</v>
+      </c>
+      <c r="AG33">
+        <v>465142000.0</v>
+      </c>
+      <c r="AH33">
+        <v>426322000.0</v>
+      </c>
+      <c r="AI33">
+        <v>427513076.0</v>
+      </c>
+      <c r="AJ33">
+        <v>406521000.0</v>
+      </c>
+      <c r="AK33">
+        <v>407140000.0</v>
+      </c>
+      <c r="AL33">
+        <v>423454000.0</v>
+      </c>
+      <c r="AM33">
+        <v>431591434.0</v>
+      </c>
+      <c r="AN33">
+        <v>415401000.0</v>
+      </c>
+      <c r="AO33">
+        <v>466798000.0</v>
+      </c>
+      <c r="AP33">
+        <v>463989000.0</v>
+      </c>
+      <c r="AQ33">
+        <v>495783435.0</v>
+      </c>
+      <c r="AR33">
+        <v>510043000.0</v>
+      </c>
+      <c r="AS33">
+        <v>474425000.0</v>
+      </c>
+      <c r="AT33">
+        <v>475271000.0</v>
+      </c>
+      <c r="AU33">
+        <v>440249144.0</v>
+      </c>
+      <c r="AV33">
+        <v>431715000.0</v>
+      </c>
+      <c r="AW33">
+        <v>426450000.0</v>
+      </c>
+      <c r="AX33">
+        <v>430949000.0</v>
+      </c>
+      <c r="AY33">
+        <v>430845408.0</v>
+      </c>
+      <c r="AZ33">
+        <v>388920000.0</v>
+      </c>
+      <c r="BA33">
+        <v>371222000.0</v>
+      </c>
+      <c r="BB33">
+        <v>357099000.0</v>
+      </c>
+      <c r="BC33">
+        <v>339292464.0</v>
+      </c>
+      <c r="BD33">
+        <v>315617000.0</v>
+      </c>
+      <c r="BE33">
+        <v>301918000.0</v>
+      </c>
+      <c r="BF33">
+        <v>276198000.0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:58">
+      <c r="A34" t="s">
+        <v>51</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34">
+        <v>39773000.0</v>
+      </c>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34"/>
+      <c r="O34"/>
+      <c r="P34"/>
+      <c r="Q34"/>
+      <c r="R34"/>
+      <c r="S34"/>
+      <c r="T34"/>
+      <c r="U34"/>
+      <c r="V34"/>
+      <c r="W34"/>
+      <c r="X34"/>
+      <c r="Y34"/>
+      <c r="Z34"/>
+      <c r="AA34"/>
+      <c r="AB34"/>
+      <c r="AC34"/>
+      <c r="AD34"/>
+      <c r="AE34"/>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34"/>
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34"/>
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+    </row>
+    <row r="35" spans="1:58">
+      <c r="A35" t="s">
+        <v>52</v>
+      </c>
+      <c r="B35">
+        <v>1076186000.0</v>
+      </c>
+      <c r="C35">
+        <v>1084756000.0</v>
+      </c>
+      <c r="D35">
+        <v>1094708000.0</v>
+      </c>
+      <c r="E35">
+        <v>1107398000.0</v>
+      </c>
+      <c r="F35">
+        <v>913291000.0</v>
+      </c>
+      <c r="G35">
+        <v>921915000.0</v>
+      </c>
+      <c r="H35">
+        <v>872690000.0</v>
+      </c>
+      <c r="I35">
+        <v>817351000.0</v>
+      </c>
+      <c r="J35">
+        <v>826920000.0</v>
+      </c>
+      <c r="K35">
+        <v>794462318.0</v>
+      </c>
+      <c r="L35">
+        <v>798012000.0</v>
+      </c>
+      <c r="M35">
+        <v>807061000.0</v>
+      </c>
+      <c r="N35">
+        <v>806734000.0</v>
+      </c>
+      <c r="O35">
+        <v>502549748.0</v>
+      </c>
+      <c r="P35">
+        <v>505058000.0</v>
+      </c>
+      <c r="Q35">
+        <v>509514000.0</v>
+      </c>
+      <c r="R35">
+        <v>509126000.0</v>
+      </c>
+      <c r="S35">
+        <v>516242163.0</v>
+      </c>
+      <c r="T35">
+        <v>520839000.0</v>
+      </c>
+      <c r="U35">
+        <v>530582000.0</v>
+      </c>
+      <c r="V35">
+        <v>538206000.0</v>
+      </c>
+      <c r="W35">
+        <v>556262538.0</v>
+      </c>
+      <c r="X35">
+        <v>185881000.0</v>
+      </c>
+      <c r="Y35">
+        <v>193322000.0</v>
+      </c>
+      <c r="Z35">
+        <v>111342000.0</v>
+      </c>
+      <c r="AA35">
+        <v>93932752.0</v>
+      </c>
+      <c r="AB35">
+        <v>86606000.0</v>
+      </c>
+      <c r="AC35">
+        <v>88527000.0</v>
+      </c>
+      <c r="AD35">
+        <v>90499000.0</v>
+      </c>
+      <c r="AE35">
+        <v>80939888.0</v>
+      </c>
+      <c r="AF35">
+        <v>60855000.0</v>
+      </c>
+      <c r="AG35">
+        <v>48628000.0</v>
+      </c>
+      <c r="AH35">
+        <v>46450000.0</v>
+      </c>
+      <c r="AI35">
+        <v>51216968.0</v>
+      </c>
+      <c r="AJ35">
+        <v>43114000.0</v>
+      </c>
+      <c r="AK35">
+        <v>50388000.0</v>
+      </c>
+      <c r="AL35">
+        <v>63549000.0</v>
+      </c>
+      <c r="AM35">
+        <v>76359278.0</v>
+      </c>
+      <c r="AN35">
+        <v>97106000.0</v>
+      </c>
+      <c r="AO35">
+        <v>125734000.0</v>
+      </c>
+      <c r="AP35">
+        <v>135580000.0</v>
+      </c>
+      <c r="AQ35">
+        <v>147698454.0</v>
+      </c>
+      <c r="AR35">
+        <v>161345000.0</v>
+      </c>
+      <c r="AS35">
+        <v>159712000.0</v>
+      </c>
+      <c r="AT35">
+        <v>172455000.0</v>
+      </c>
+      <c r="AU35">
+        <v>172903917.0</v>
+      </c>
+      <c r="AV35">
+        <v>164341000.0</v>
+      </c>
+      <c r="AW35">
+        <v>164827000.0</v>
+      </c>
+      <c r="AX35">
+        <v>141463000.0</v>
+      </c>
+      <c r="AY35">
+        <v>137380661.0</v>
+      </c>
+      <c r="AZ35">
+        <v>124627000.0</v>
+      </c>
+      <c r="BA35">
+        <v>129049000.0</v>
+      </c>
+      <c r="BB35">
+        <v>128014000.0</v>
+      </c>
+      <c r="BC35">
+        <v>128582819.0</v>
+      </c>
+      <c r="BD35">
+        <v>136361000.0</v>
+      </c>
+      <c r="BE35">
+        <v>100501000.0</v>
+      </c>
+      <c r="BF35">
+        <v>67924000.0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:58">
+      <c r="A36" t="s">
+        <v>53</v>
+      </c>
+      <c r="B36"/>
+      <c r="C36"/>
+      <c r="D36"/>
+      <c r="E36"/>
+      <c r="F36"/>
+      <c r="G36">
+        <v>66197000.0</v>
+      </c>
+      <c r="H36">
+        <v>56276000.0</v>
+      </c>
+      <c r="I36">
+        <v>23913000.0</v>
+      </c>
+      <c r="J36">
+        <v>24338000.0</v>
+      </c>
+      <c r="K36">
+        <v>-1.0</v>
+      </c>
+      <c r="L36">
+        <v>23853000.0</v>
+      </c>
+      <c r="M36">
+        <v>24135000.0</v>
+      </c>
+      <c r="N36">
+        <v>23904000.0</v>
+      </c>
+      <c r="O36">
+        <v>24062166.0</v>
+      </c>
+      <c r="P36">
+        <v>24569000.0</v>
+      </c>
+      <c r="Q36">
+        <v>24843000.0</v>
+      </c>
+      <c r="R36">
+        <v>24655000.0</v>
+      </c>
+      <c r="S36">
+        <v>24870466.0</v>
+      </c>
+      <c r="T36">
+        <v>127954000.0</v>
+      </c>
+      <c r="U36">
+        <v>108686000.0</v>
+      </c>
+      <c r="V36">
+        <v>129104000.0</v>
+      </c>
+      <c r="W36">
+        <v>28106936.0</v>
+      </c>
+      <c r="X36">
+        <v>26743000.0</v>
+      </c>
+      <c r="Y36">
+        <v>26825000.0</v>
+      </c>
+      <c r="Z36">
+        <v>26877000.0</v>
+      </c>
+      <c r="AA36">
+        <v>35951602.0</v>
+      </c>
+      <c r="AB36">
+        <v>54480000.0</v>
+      </c>
+      <c r="AC36">
+        <v>-11956000.0</v>
+      </c>
+      <c r="AD36">
+        <v>18423000.0</v>
+      </c>
+      <c r="AE36">
+        <v>-11956212.0</v>
+      </c>
+      <c r="AF36">
+        <v>-11956000.0</v>
+      </c>
+      <c r="AG36">
+        <v>-11956000.0</v>
+      </c>
+      <c r="AH36">
+        <v>-11956000.0</v>
+      </c>
+      <c r="AI36">
+        <v>-11956838.0</v>
+      </c>
+      <c r="AJ36">
+        <v>98768000.0</v>
+      </c>
+      <c r="AK36">
+        <v>77594000.0</v>
+      </c>
+      <c r="AL36">
+        <v>77798000.0</v>
+      </c>
+      <c r="AM36">
+        <v>41183814.0</v>
+      </c>
+      <c r="AN36">
+        <v>124278000.0</v>
+      </c>
+      <c r="AO36">
+        <v>96056000.0</v>
+      </c>
+      <c r="AP36">
+        <v>78019000.0</v>
+      </c>
+      <c r="AQ36">
+        <v>29145632.0</v>
+      </c>
+      <c r="AR36">
+        <v>7136000.0</v>
+      </c>
+      <c r="AS36">
+        <v>6180000.0</v>
+      </c>
+      <c r="AT36">
+        <v>6122000.0</v>
+      </c>
+      <c r="AU36">
+        <v>5832627.0</v>
+      </c>
+      <c r="AV36">
+        <v>12476000.0</v>
+      </c>
+      <c r="AW36">
+        <v>12461000.0</v>
+      </c>
+      <c r="AX36">
+        <v>12810000.0</v>
+      </c>
+      <c r="AY36">
+        <v>13028938.0</v>
+      </c>
+      <c r="AZ36">
+        <v>13169000.0</v>
+      </c>
+      <c r="BA36">
+        <v>13052000.0</v>
+      </c>
+      <c r="BB36">
+        <v>13029000.0</v>
+      </c>
+      <c r="BC36">
+        <v>13075301.0</v>
+      </c>
+      <c r="BD36">
+        <v>26438000.0</v>
+      </c>
+      <c r="BE36">
+        <v>26386000.0</v>
+      </c>
+      <c r="BF36">
+        <v>26050000.0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:58">
+      <c r="A37" t="s">
+        <v>54</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37"/>
+      <c r="AN37"/>
+      <c r="AO37"/>
+      <c r="AP37"/>
+      <c r="AQ37"/>
+      <c r="AR37"/>
+      <c r="AS37"/>
+      <c r="AT37"/>
+      <c r="AU37"/>
+      <c r="AV37"/>
+      <c r="AW37"/>
+      <c r="AX37"/>
+      <c r="AY37"/>
+      <c r="AZ37"/>
+      <c r="BA37"/>
+      <c r="BB37"/>
+      <c r="BC37"/>
+      <c r="BD37"/>
+      <c r="BE37"/>
+      <c r="BF37"/>
+    </row>
+    <row r="38" spans="1:58">
+      <c r="A38" t="s">
+        <v>55</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>1283000.0</v>
+      </c>
+      <c r="D38">
+        <v>1373000.0</v>
+      </c>
+      <c r="E38">
+        <v>1375000.0</v>
+      </c>
+      <c r="F38">
+        <v>1447000.0</v>
+      </c>
+      <c r="G38">
+        <v>1460790.0</v>
+      </c>
+      <c r="H38">
+        <v>1453000.0</v>
+      </c>
+      <c r="I38"/>
+      <c r="J38"/>
+      <c r="K38">
+        <v>1.0</v>
+      </c>
+      <c r="L38"/>
+      <c r="M38">
+        <v>1718000.0</v>
+      </c>
+      <c r="N38">
+        <v>1627000.0</v>
+      </c>
+      <c r="O38">
+        <v>1616900.0</v>
+      </c>
+      <c r="P38">
+        <v>1933000.0</v>
+      </c>
+      <c r="Q38">
+        <v>1838000.0</v>
+      </c>
+      <c r="R38">
+        <v>1754000.0</v>
+      </c>
+      <c r="S38">
+        <v>1737080.0</v>
+      </c>
+      <c r="T38"/>
+      <c r="U38"/>
+      <c r="V38"/>
+      <c r="W38">
+        <v>1661450.0</v>
+      </c>
+      <c r="X38"/>
+      <c r="Y38"/>
+      <c r="Z38"/>
+      <c r="AA38"/>
+      <c r="AB38">
+        <v>9781000.0</v>
+      </c>
+      <c r="AC38">
+        <v>9830000.0</v>
+      </c>
+      <c r="AD38">
+        <v>9894000.0</v>
+      </c>
+      <c r="AE38"/>
+      <c r="AF38"/>
+      <c r="AG38"/>
+      <c r="AH38"/>
+      <c r="AI38"/>
+      <c r="AJ38"/>
+      <c r="AK38"/>
+      <c r="AL38"/>
+      <c r="AM38"/>
+      <c r="AN38"/>
+      <c r="AO38"/>
+      <c r="AP38"/>
+      <c r="AQ38"/>
+      <c r="AR38"/>
+      <c r="AS38"/>
+      <c r="AT38"/>
+      <c r="AU38"/>
+      <c r="AV38"/>
+      <c r="AW38"/>
+      <c r="AX38"/>
+      <c r="AY38"/>
+      <c r="AZ38"/>
+      <c r="BA38"/>
+      <c r="BB38"/>
+      <c r="BC38"/>
+      <c r="BD38"/>
+      <c r="BE38"/>
+      <c r="BF38"/>
+    </row>
+    <row r="39" spans="1:58">
+      <c r="A39" t="s">
+        <v>56</v>
+      </c>
+      <c r="B39">
+        <v>101640000.0</v>
+      </c>
+      <c r="C39">
+        <v>262480000.0</v>
+      </c>
+      <c r="D39">
+        <v>258560000.0</v>
+      </c>
+      <c r="E39">
+        <v>163559000.0</v>
+      </c>
+      <c r="F39">
+        <v>412658000.0</v>
+      </c>
+      <c r="G39">
+        <v>1258430000.0</v>
+      </c>
+      <c r="H39">
+        <v>564741000.0</v>
+      </c>
+      <c r="I39">
+        <v>713235000.0</v>
+      </c>
+      <c r="J39">
+        <v>794228000.0</v>
+      </c>
+      <c r="K39">
+        <v>482643835.0</v>
+      </c>
+      <c r="L39">
+        <v>1097107000.0</v>
+      </c>
+      <c r="M39">
+        <v>1185703000.0</v>
+      </c>
+      <c r="N39">
+        <v>198017000.0</v>
+      </c>
+      <c r="O39">
+        <v>67371807.0</v>
+      </c>
+      <c r="P39">
+        <v>57583000.0</v>
+      </c>
+      <c r="Q39">
+        <v>42554000.0</v>
+      </c>
+      <c r="R39">
+        <v>41238000.0</v>
+      </c>
+      <c r="S39">
+        <v>487318730.0</v>
+      </c>
+      <c r="T39">
+        <v>67397000.0</v>
+      </c>
+      <c r="U39">
+        <v>7755000.0</v>
+      </c>
+      <c r="V39">
+        <v>58157000.0</v>
+      </c>
+      <c r="W39">
+        <v>494065338.0</v>
+      </c>
+      <c r="X39">
+        <v>40154000.0</v>
+      </c>
+      <c r="Y39">
+        <v>47647000.0</v>
+      </c>
+      <c r="Z39">
+        <v>34136000.0</v>
+      </c>
+      <c r="AA39">
+        <v>425180581.0</v>
+      </c>
+      <c r="AB39">
+        <v>26404000.0</v>
+      </c>
+      <c r="AC39">
+        <v>21465000.0</v>
+      </c>
+      <c r="AD39">
+        <v>5255000.0</v>
+      </c>
+      <c r="AE39">
+        <v>60611026.0</v>
+      </c>
+      <c r="AF39">
+        <v>255172000.0</v>
+      </c>
+      <c r="AG39">
+        <v>19822000.0</v>
+      </c>
+      <c r="AH39">
+        <v>13794000.0</v>
+      </c>
+      <c r="AI39">
+        <v>17311596.0</v>
+      </c>
+      <c r="AJ39">
+        <v>186176000.0</v>
+      </c>
+      <c r="AK39">
+        <v>215685000.0</v>
+      </c>
+      <c r="AL39">
+        <v>241994000.0</v>
+      </c>
+      <c r="AM39">
+        <v>1552797.0</v>
+      </c>
+      <c r="AN39">
+        <v>408728000.0</v>
+      </c>
+      <c r="AO39">
+        <v>33850000.0</v>
+      </c>
+      <c r="AP39">
+        <v>53612000.0</v>
+      </c>
+      <c r="AQ39">
+        <v>317738246.0</v>
+      </c>
+      <c r="AR39">
+        <v>55879000.0</v>
+      </c>
+      <c r="AS39">
+        <v>53967000.0</v>
+      </c>
+      <c r="AT39">
+        <v>46731000.0</v>
+      </c>
+      <c r="AU39">
+        <v>34067482.0</v>
+      </c>
+      <c r="AV39">
+        <v>38917000.0</v>
+      </c>
+      <c r="AW39">
+        <v>33325000.0</v>
+      </c>
+      <c r="AX39">
+        <v>45666000.0</v>
+      </c>
+      <c r="AY39">
+        <v>29643553.0</v>
+      </c>
+      <c r="AZ39">
+        <v>22933000.0</v>
+      </c>
+      <c r="BA39">
+        <v>44944000.0</v>
+      </c>
+      <c r="BB39">
+        <v>26277000.0</v>
+      </c>
+      <c r="BC39">
+        <v>229169638.0</v>
+      </c>
+      <c r="BD39">
+        <v>187156000.0</v>
+      </c>
+      <c r="BE39">
+        <v>132260000.0</v>
+      </c>
+      <c r="BF39">
+        <v>152234000.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:58">
+      <c r="A40" t="s">
+        <v>57</v>
+      </c>
+      <c r="B40">
+        <v>397687000.0</v>
+      </c>
+      <c r="C40">
+        <v>97936000.0</v>
+      </c>
+      <c r="D40">
+        <v>223905000.0</v>
+      </c>
+      <c r="E40">
+        <v>148340000.0</v>
+      </c>
+      <c r="F40">
+        <v>517261000.0</v>
+      </c>
+      <c r="G40">
+        <v>138103000.0</v>
+      </c>
+      <c r="H40">
+        <v>34612000.0</v>
+      </c>
+      <c r="I40">
+        <v>460074000.0</v>
+      </c>
+      <c r="J40">
+        <v>317189000.0</v>
+      </c>
+      <c r="K40">
+        <v>417591986.0</v>
+      </c>
+      <c r="L40">
+        <v>872567000.0</v>
+      </c>
+      <c r="M40">
+        <v>1248290000.0</v>
+      </c>
+      <c r="N40">
+        <v>275737000.0</v>
+      </c>
+      <c r="O40">
+        <v>202491113.0</v>
+      </c>
+      <c r="P40">
+        <v>59223000.0</v>
+      </c>
+      <c r="Q40">
+        <v>56639000.0</v>
+      </c>
+      <c r="R40">
+        <v>16138000.0</v>
+      </c>
+      <c r="S40">
+        <v>160969134.0</v>
+      </c>
+      <c r="T40">
+        <v>94906000.0</v>
+      </c>
+      <c r="U40">
+        <v>13892000.0</v>
+      </c>
+      <c r="V40">
+        <v>79524000.0</v>
+      </c>
+      <c r="W40">
+        <v>267331350.0</v>
+      </c>
+      <c r="X40">
+        <v>40150000.0</v>
+      </c>
+      <c r="Y40">
+        <v>13922000.0</v>
+      </c>
+      <c r="Z40">
+        <v>10706000.0</v>
+      </c>
+      <c r="AA40">
+        <v>86246987.0</v>
+      </c>
+      <c r="AB40">
+        <v>3651000.0</v>
+      </c>
+      <c r="AC40">
+        <v>1193000.0</v>
+      </c>
+      <c r="AD40">
+        <v>986000.0</v>
+      </c>
+      <c r="AE40">
+        <v>98973948.0</v>
+      </c>
+      <c r="AF40">
+        <v>14745000.0</v>
+      </c>
+      <c r="AG40">
+        <v>921000.0</v>
+      </c>
+      <c r="AH40">
+        <v>35150000.0</v>
+      </c>
+      <c r="AI40">
+        <v>71738134.0</v>
+      </c>
+      <c r="AJ40">
+        <v>9664000.0</v>
+      </c>
+      <c r="AK40">
+        <v>6917000.0</v>
+      </c>
+      <c r="AL40">
+        <v>9766000.0</v>
+      </c>
+      <c r="AM40">
+        <v>79019375.0</v>
+      </c>
+      <c r="AN40">
+        <v>28583000.0</v>
+      </c>
+      <c r="AO40">
+        <v>7800000.0</v>
+      </c>
+      <c r="AP40">
+        <v>33998000.0</v>
+      </c>
+      <c r="AQ40">
+        <v>13155845.0</v>
+      </c>
+      <c r="AR40">
+        <v>6481000.0</v>
+      </c>
+      <c r="AS40">
+        <v>12730000.0</v>
+      </c>
+      <c r="AT40">
+        <v>21139000.0</v>
+      </c>
+      <c r="AU40">
+        <v>32701698.0</v>
+      </c>
+      <c r="AV40">
+        <v>12335000.0</v>
+      </c>
+      <c r="AW40">
+        <v>17071000.0</v>
+      </c>
+      <c r="AX40">
+        <v>19560000.0</v>
+      </c>
+      <c r="AY40">
+        <v>44047308.0</v>
+      </c>
+      <c r="AZ40">
+        <v>16808000.0</v>
+      </c>
+      <c r="BA40">
+        <v>5333000.0</v>
+      </c>
+      <c r="BB40">
+        <v>825000.0</v>
+      </c>
+      <c r="BC40">
+        <v>41949958.0</v>
+      </c>
+      <c r="BD40">
+        <v>2991000.0</v>
+      </c>
+      <c r="BE40">
+        <v>126000.0</v>
+      </c>
+      <c r="BF40">
+        <v>2876000.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:58">
+      <c r="A41" t="s">
+        <v>58</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
+        <v>80311000.0</v>
+      </c>
+      <c r="N41"/>
+      <c r="O41">
+        <v>75631000.0</v>
+      </c>
+      <c r="P41">
+        <v>79754000.0</v>
+      </c>
+      <c r="Q41"/>
+      <c r="R41"/>
+      <c r="S41"/>
+      <c r="T41"/>
+      <c r="U41"/>
+      <c r="V41"/>
+      <c r="W41"/>
+      <c r="X41"/>
+      <c r="Y41"/>
+      <c r="Z41"/>
+      <c r="AA41"/>
+      <c r="AB41"/>
+      <c r="AC41"/>
+      <c r="AD41"/>
+      <c r="AE41"/>
+      <c r="AF41"/>
+      <c r="AG41"/>
+      <c r="AH41"/>
+      <c r="AI41"/>
+      <c r="AJ41"/>
+      <c r="AK41"/>
+      <c r="AL41"/>
+      <c r="AM41"/>
+      <c r="AN41"/>
+      <c r="AO41"/>
+      <c r="AP41"/>
+      <c r="AQ41"/>
+      <c r="AR41"/>
+      <c r="AS41"/>
+      <c r="AT41"/>
+      <c r="AU41"/>
+      <c r="AV41"/>
+      <c r="AW41"/>
+      <c r="AX41"/>
+      <c r="AY41"/>
+      <c r="AZ41"/>
+      <c r="BA41"/>
+      <c r="BB41"/>
+      <c r="BC41"/>
+      <c r="BD41"/>
+      <c r="BE41"/>
+      <c r="BF41"/>
+    </row>
+    <row r="42" spans="1:58">
+      <c r="A42" t="s">
+        <v>59</v>
+      </c>
+      <c r="B42">
+        <v>-720000.0</v>
+      </c>
+      <c r="C42">
+        <v>-720000.0</v>
+      </c>
+      <c r="D42">
+        <v>-720000.0</v>
+      </c>
+      <c r="E42">
+        <v>-720000.0</v>
+      </c>
+      <c r="F42">
+        <v>-720000.0</v>
+      </c>
+      <c r="G42">
+        <v>46283000.0</v>
+      </c>
+      <c r="H42">
+        <v>15598000.0</v>
+      </c>
+      <c r="I42">
+        <v>98291000.0</v>
+      </c>
+      <c r="J42">
+        <v>-720000.0</v>
+      </c>
+      <c r="K42">
+        <v>-720042.0</v>
+      </c>
+      <c r="L42">
+        <v>-720000.0</v>
+      </c>
+      <c r="M42">
+        <v>-720000.0</v>
+      </c>
+      <c r="N42">
+        <v>-720000.0</v>
+      </c>
+      <c r="O42">
+        <v>-720042.0</v>
+      </c>
+      <c r="P42">
+        <v>-720000.0</v>
+      </c>
+      <c r="Q42">
+        <v>-720000.0</v>
+      </c>
+      <c r="R42">
+        <v>-720000.0</v>
+      </c>
+      <c r="S42">
+        <v>1045288009.0</v>
+      </c>
+      <c r="T42">
+        <v>-720000.0</v>
+      </c>
+      <c r="U42">
+        <v>-720000.0</v>
+      </c>
+      <c r="V42">
+        <v>-720000.0</v>
+      </c>
+      <c r="W42">
+        <v>-720042.0</v>
+      </c>
+      <c r="X42">
+        <v>-720000.0</v>
+      </c>
+      <c r="Y42">
+        <v>-720000.0</v>
+      </c>
+      <c r="Z42">
+        <v>64718000.0</v>
+      </c>
+      <c r="AA42">
+        <v>729215903.0</v>
+      </c>
+      <c r="AB42">
+        <v>44745000.0</v>
+      </c>
+      <c r="AC42">
+        <v>38772000.0</v>
+      </c>
+      <c r="AD42">
+        <v>34295000.0</v>
+      </c>
+      <c r="AE42">
+        <v>545308674.0</v>
+      </c>
+      <c r="AF42">
+        <v>40724000.0</v>
+      </c>
+      <c r="AG42">
+        <v>34642000.0</v>
+      </c>
+      <c r="AH42">
+        <v>21560000.0</v>
+      </c>
+      <c r="AI42">
+        <v>357761530.0</v>
+      </c>
+      <c r="AJ42">
+        <v>-3403000.0</v>
+      </c>
+      <c r="AK42">
+        <v>-3403000.0</v>
+      </c>
+      <c r="AL42">
+        <v>-3403000.0</v>
+      </c>
+      <c r="AM42">
+        <v>-3402610.0</v>
+      </c>
+      <c r="AN42">
+        <v>-3403000.0</v>
+      </c>
+      <c r="AO42">
+        <v>35344000.0</v>
+      </c>
+      <c r="AP42">
+        <v>30054000.0</v>
+      </c>
+      <c r="AQ42">
+        <v>256801219.0</v>
+      </c>
+      <c r="AR42">
+        <v>51593000.0</v>
+      </c>
+      <c r="AS42">
+        <v>24930000.0</v>
+      </c>
+      <c r="AT42">
+        <v>19348000.0</v>
+      </c>
+      <c r="AU42">
+        <v>200783752.0</v>
+      </c>
+      <c r="AV42">
+        <v>3038000.0</v>
+      </c>
+      <c r="AW42">
+        <v>160000.0</v>
+      </c>
+      <c r="AX42">
+        <v>2394000.0</v>
+      </c>
+      <c r="AY42">
+        <v>209137504.0</v>
+      </c>
+      <c r="AZ42">
+        <v>2422000.0</v>
+      </c>
+      <c r="BA42">
+        <v>-1594000.0</v>
+      </c>
+      <c r="BB42">
+        <v>-4533000.0</v>
+      </c>
+      <c r="BC42">
+        <v>220790570.0</v>
+      </c>
+      <c r="BD42">
+        <v>-4115000.0</v>
+      </c>
+      <c r="BE42">
+        <v>-3044000.0</v>
+      </c>
+      <c r="BF42">
+        <v>-5586000.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:58">
+      <c r="A43" t="s">
+        <v>60</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+    </row>
+    <row r="44" spans="1:58">
+      <c r="A44" t="s">
+        <v>61</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44"/>
+      <c r="AN44"/>
+      <c r="AO44"/>
+      <c r="AP44"/>
+      <c r="AQ44"/>
+      <c r="AR44"/>
+      <c r="AS44"/>
+      <c r="AT44"/>
+      <c r="AU44"/>
+      <c r="AV44"/>
+      <c r="AW44"/>
+      <c r="AX44"/>
+      <c r="AY44"/>
+      <c r="AZ44"/>
+      <c r="BA44"/>
+      <c r="BB44"/>
+      <c r="BC44"/>
+      <c r="BD44"/>
+      <c r="BE44"/>
+      <c r="BF44"/>
+    </row>
+    <row r="45" spans="1:58">
+      <c r="A45" t="s">
+        <v>62</v>
+      </c>
+      <c r="B45"/>
+      <c r="C45">
+        <v>2245038200.0</v>
+      </c>
+      <c r="D45"/>
+      <c r="E45"/>
+      <c r="F45"/>
+      <c r="G45">
+        <v>2042674803.0</v>
+      </c>
+      <c r="H45"/>
+      <c r="I45"/>
+      <c r="J45"/>
+      <c r="K45">
+        <v>1991931279.0</v>
+      </c>
+      <c r="L45"/>
+      <c r="M45"/>
+      <c r="N45"/>
+      <c r="O45">
+        <v>1697339172.0</v>
+      </c>
+      <c r="P45"/>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45"/>
+      <c r="X45"/>
+      <c r="Y45"/>
+      <c r="Z45"/>
+      <c r="AA45"/>
+      <c r="AB45"/>
+      <c r="AC45"/>
+      <c r="AD45"/>
+      <c r="AE45"/>
+      <c r="AF45"/>
+      <c r="AG45"/>
+      <c r="AH45"/>
+      <c r="AI45"/>
+      <c r="AJ45"/>
+      <c r="AK45"/>
+      <c r="AL45"/>
+      <c r="AM45"/>
+      <c r="AN45"/>
+      <c r="AO45"/>
+      <c r="AP45"/>
+      <c r="AQ45"/>
+      <c r="AR45"/>
+      <c r="AS45"/>
+      <c r="AT45"/>
+      <c r="AU45"/>
+      <c r="AV45"/>
+      <c r="AW45"/>
+      <c r="AX45"/>
+      <c r="AY45"/>
+      <c r="AZ45"/>
+      <c r="BA45"/>
+      <c r="BB45"/>
+      <c r="BC45"/>
+      <c r="BD45"/>
+      <c r="BE45"/>
+      <c r="BF45"/>
+    </row>
+    <row r="46" spans="1:58">
+      <c r="A46" t="s">
+        <v>63</v>
+      </c>
+      <c r="B46">
+        <v>1536562000.0</v>
+      </c>
+      <c r="C46">
+        <v>1553208000.0</v>
+      </c>
+      <c r="D46">
+        <v>1569767000.0</v>
+      </c>
+      <c r="E46">
+        <v>1493903000.0</v>
+      </c>
+      <c r="F46">
+        <v>1448223000.0</v>
+      </c>
+      <c r="G46">
+        <v>1404221000.0</v>
+      </c>
+      <c r="H46">
+        <v>1333376000.0</v>
+      </c>
+      <c r="I46">
+        <v>1442314000.0</v>
+      </c>
+      <c r="J46">
+        <v>1433904000.0</v>
+      </c>
+      <c r="K46">
+        <v>1407122789.0</v>
+      </c>
+      <c r="L46">
+        <v>1381946000.0</v>
+      </c>
+      <c r="M46">
+        <v>1372114000.0</v>
+      </c>
+      <c r="N46">
+        <v>1275901000.0</v>
+      </c>
+      <c r="O46">
+        <v>1196068129.0</v>
+      </c>
+      <c r="P46">
+        <v>1126078000.0</v>
+      </c>
+      <c r="Q46">
+        <v>1053256000.0</v>
+      </c>
+      <c r="R46">
+        <v>995023000.0</v>
+      </c>
+      <c r="S46">
+        <v>957460382.0</v>
+      </c>
+      <c r="T46">
+        <v>911307000.0</v>
+      </c>
+      <c r="U46">
+        <v>900868000.0</v>
+      </c>
+      <c r="V46">
+        <v>864144000.0</v>
+      </c>
+      <c r="W46">
+        <v>834797978.0</v>
+      </c>
+      <c r="X46">
+        <v>614350000.0</v>
+      </c>
+      <c r="Y46">
+        <v>609803000.0</v>
+      </c>
+      <c r="Z46">
+        <v>619061000.0</v>
+      </c>
+      <c r="AA46">
+        <v>481687228.0</v>
+      </c>
+      <c r="AB46">
+        <v>478733000.0</v>
+      </c>
+      <c r="AC46">
+        <v>456007000.0</v>
+      </c>
+      <c r="AD46">
+        <v>450243000.0</v>
+      </c>
+      <c r="AE46">
+        <v>447849722.0</v>
+      </c>
+      <c r="AF46">
+        <v>431248000.0</v>
+      </c>
+      <c r="AG46">
+        <v>409943000.0</v>
+      </c>
+      <c r="AH46">
+        <v>372491000.0</v>
+      </c>
+      <c r="AI46">
+        <v>373033322.0</v>
+      </c>
+      <c r="AJ46">
+        <v>352175000.0</v>
+      </c>
+      <c r="AK46">
+        <v>351183000.0</v>
+      </c>
+      <c r="AL46">
+        <v>366739000.0</v>
+      </c>
+      <c r="AM46">
+        <v>374337909.0</v>
+      </c>
+      <c r="AN46">
+        <v>358680000.0</v>
+      </c>
+      <c r="AO46">
+        <v>410508000.0</v>
+      </c>
+      <c r="AP46">
+        <v>408453000.0</v>
+      </c>
+      <c r="AQ46">
+        <v>437943439.0</v>
+      </c>
+      <c r="AR46">
+        <v>476018000.0</v>
+      </c>
+      <c r="AS46">
+        <v>442896000.0</v>
+      </c>
+      <c r="AT46">
+        <v>443794000.0</v>
+      </c>
+      <c r="AU46">
+        <v>409508857.0</v>
+      </c>
+      <c r="AV46">
+        <v>404795000.0</v>
+      </c>
+      <c r="AW46">
+        <v>399517000.0</v>
+      </c>
+      <c r="AX46">
+        <v>403972000.0</v>
+      </c>
+      <c r="AY46">
+        <v>403612441.0</v>
+      </c>
+      <c r="AZ46">
+        <v>361086000.0</v>
+      </c>
+      <c r="BA46">
+        <v>343898000.0</v>
+      </c>
+      <c r="BB46">
+        <v>329760000.0</v>
+      </c>
+      <c r="BC46">
+        <v>312266004.0</v>
+      </c>
+      <c r="BD46">
+        <v>279487000.0</v>
+      </c>
+      <c r="BE46">
+        <v>265753000.0</v>
+      </c>
+      <c r="BF46">
+        <v>240332000.0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:58">
+      <c r="A47" t="s">
+        <v>64</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>1553208000.0</v>
+      </c>
+      <c r="D47">
+        <v>1569767000.0</v>
+      </c>
+      <c r="E47">
+        <v>1493903000.0</v>
+      </c>
+      <c r="F47">
+        <v>1448223000.0</v>
+      </c>
+      <c r="G47">
+        <v>1404339990.0</v>
+      </c>
+      <c r="H47">
+        <v>1333376000.0</v>
+      </c>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
+        <v>1372114000.0</v>
+      </c>
+      <c r="N47">
+        <v>1275901000.0</v>
+      </c>
+      <c r="O47">
+        <v>1195762000.0</v>
+      </c>
+      <c r="P47">
+        <v>1126078000.0</v>
+      </c>
+      <c r="Q47">
+        <v>1053256000.0</v>
+      </c>
+      <c r="R47">
+        <v>995023000.0</v>
+      </c>
+      <c r="S47">
+        <v>948091000.0</v>
+      </c>
+      <c r="T47">
+        <v>922187000.0</v>
+      </c>
+      <c r="U47">
+        <v>911822000.0</v>
+      </c>
+      <c r="V47">
+        <v>874220000.0</v>
+      </c>
+      <c r="W47">
+        <v>844750000.0</v>
+      </c>
+      <c r="X47">
+        <v>624782000.0</v>
+      </c>
+      <c r="Y47">
+        <v>620647000.0</v>
+      </c>
+      <c r="Z47">
+        <v>630117000.0</v>
+      </c>
+      <c r="AA47">
+        <v>492407780.0</v>
+      </c>
+      <c r="AB47">
+        <v>478733000.0</v>
+      </c>
+      <c r="AC47">
+        <v>456007000.0</v>
+      </c>
+      <c r="AD47">
+        <v>450243000.0</v>
+      </c>
+      <c r="AE47"/>
+      <c r="AF47"/>
+      <c r="AG47"/>
+      <c r="AH47"/>
+      <c r="AI47"/>
+      <c r="AJ47"/>
+      <c r="AK47"/>
+      <c r="AL47"/>
+      <c r="AM47"/>
+      <c r="AN47"/>
+      <c r="AO47"/>
+      <c r="AP47"/>
+      <c r="AQ47"/>
+      <c r="AR47"/>
+      <c r="AS47"/>
+      <c r="AT47"/>
+      <c r="AU47"/>
+      <c r="AV47"/>
+      <c r="AW47"/>
+      <c r="AX47"/>
+      <c r="AY47"/>
+      <c r="AZ47"/>
+      <c r="BA47"/>
+      <c r="BB47"/>
+      <c r="BC47"/>
+      <c r="BD47"/>
+      <c r="BE47"/>
+      <c r="BF47"/>
+    </row>
+    <row r="48" spans="1:58">
+      <c r="A48" t="s">
+        <v>65</v>
+      </c>
+      <c r="B48">
+        <v>1858209000.0</v>
+      </c>
+      <c r="C48">
+        <v>1774859000.0</v>
+      </c>
+      <c r="D48">
+        <v>1732105000.0</v>
+      </c>
+      <c r="E48">
+        <v>1690862000.0</v>
+      </c>
+      <c r="F48">
+        <v>1660277000.0</v>
+      </c>
+      <c r="G48">
+        <v>1583297000.0</v>
+      </c>
+      <c r="H48">
+        <v>1382069000.0</v>
+      </c>
+      <c r="I48">
+        <v>1324904000.0</v>
+      </c>
+      <c r="J48">
+        <v>1257908000.0</v>
+      </c>
+      <c r="K48">
+        <v>1165871333.0</v>
+      </c>
+      <c r="L48">
+        <v>1174102000.0</v>
+      </c>
+      <c r="M48">
+        <v>1140226000.0</v>
+      </c>
+      <c r="N48">
+        <v>1112101000.0</v>
+      </c>
+      <c r="O48">
+        <v>1088344927.0</v>
+      </c>
+      <c r="P48">
+        <v>1069657000.0</v>
+      </c>
+      <c r="Q48">
+        <v>1061345000.0</v>
+      </c>
+      <c r="R48">
+        <v>1053782000.0</v>
+      </c>
+      <c r="S48">
+        <v>1001654000.0</v>
+      </c>
+      <c r="T48">
+        <v>960838000.0</v>
+      </c>
+      <c r="U48">
+        <v>926383000.0</v>
+      </c>
+      <c r="V48">
+        <v>910762000.0</v>
+      </c>
+      <c r="W48">
+        <v>876866023.0</v>
+      </c>
+      <c r="X48">
+        <v>845850000.0</v>
+      </c>
+      <c r="Y48">
+        <v>819519000.0</v>
+      </c>
+      <c r="Z48">
+        <v>762543000.0</v>
+      </c>
+      <c r="AA48">
+        <v>690378830.0</v>
+      </c>
+      <c r="AB48">
+        <v>657284000.0</v>
+      </c>
+      <c r="AC48">
+        <v>611086000.0</v>
+      </c>
+      <c r="AD48">
+        <v>550089000.0</v>
+      </c>
+      <c r="AE48"/>
+      <c r="AF48">
+        <v>442559000.0</v>
+      </c>
+      <c r="AG48">
+        <v>408245000.0</v>
+      </c>
+      <c r="AH48">
+        <v>365215000.0</v>
+      </c>
+      <c r="AI48"/>
+      <c r="AJ48">
+        <v>305176000.0</v>
+      </c>
+      <c r="AK48">
+        <v>275480000.0</v>
+      </c>
+      <c r="AL48">
+        <v>252597000.0</v>
+      </c>
+      <c r="AM48"/>
+      <c r="AN48">
+        <v>251525000.0</v>
+      </c>
+      <c r="AO48">
+        <v>236041000.0</v>
+      </c>
+      <c r="AP48">
+        <v>225379000.0</v>
+      </c>
+      <c r="AQ48">
+        <v>212000000.0</v>
+      </c>
+      <c r="AR48">
+        <v>210554000.0</v>
+      </c>
+      <c r="AS48">
+        <v>188868000.0</v>
+      </c>
+      <c r="AT48">
+        <v>186894000.0</v>
+      </c>
+      <c r="AU48"/>
+      <c r="AV48">
+        <v>198200000.0</v>
+      </c>
+      <c r="AW48">
+        <v>211439000.0</v>
+      </c>
+      <c r="AX48">
+        <v>211589000.0</v>
+      </c>
+      <c r="AY48"/>
+      <c r="AZ48">
+        <v>215013000.0</v>
+      </c>
+      <c r="BA48">
+        <v>236384000.0</v>
+      </c>
+      <c r="BB48">
+        <v>236101000.0</v>
+      </c>
+      <c r="BC48"/>
+      <c r="BD48">
+        <v>216185000.0</v>
+      </c>
+      <c r="BE48">
+        <v>242720000.0</v>
+      </c>
+      <c r="BF48">
+        <v>215355000.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:58">
+      <c r="A49" t="s">
+        <v>66</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49"/>
+      <c r="AK49"/>
+      <c r="AL49"/>
+      <c r="AM49"/>
+      <c r="AN49"/>
+      <c r="AO49"/>
+      <c r="AP49"/>
+      <c r="AQ49"/>
+      <c r="AR49"/>
+      <c r="AS49"/>
+      <c r="AT49"/>
+      <c r="AU49"/>
+      <c r="AV49"/>
+      <c r="AW49"/>
+      <c r="AX49"/>
+      <c r="AY49"/>
+      <c r="AZ49"/>
+      <c r="BA49"/>
+      <c r="BB49"/>
+      <c r="BC49"/>
+      <c r="BD49"/>
+      <c r="BE49"/>
+      <c r="BF49"/>
+    </row>
+    <row r="50" spans="1:58">
+      <c r="A50" t="s">
+        <v>67</v>
+      </c>
+      <c r="B50">
+        <v>1974703000.0</v>
+      </c>
+      <c r="C50">
+        <v>2220129000.0</v>
+      </c>
+      <c r="D50">
+        <v>3059324000.0</v>
+      </c>
+      <c r="E50">
+        <v>3304752000.0</v>
+      </c>
+      <c r="F50">
+        <v>3750376000.0</v>
+      </c>
+      <c r="G50">
+        <v>3437028000.0</v>
+      </c>
+      <c r="H50">
+        <v>2942621000.0</v>
+      </c>
+      <c r="I50">
+        <v>2762745000.0</v>
+      </c>
+      <c r="J50">
+        <v>2261501000.0</v>
+      </c>
+      <c r="K50">
+        <v>1533833266.0</v>
+      </c>
+      <c r="L50">
+        <v>1420095000.0</v>
+      </c>
+      <c r="M50">
+        <v>983551000.0</v>
+      </c>
+      <c r="N50">
+        <v>916441000.0</v>
+      </c>
+      <c r="O50">
+        <v>796357406.0</v>
+      </c>
+      <c r="P50">
+        <v>801442000.0</v>
+      </c>
+      <c r="Q50">
+        <v>792000000.0</v>
+      </c>
+      <c r="R50">
+        <v>993787000.0</v>
+      </c>
+      <c r="S50">
+        <v>900463455.0</v>
+      </c>
+      <c r="T50">
+        <v>1158741000.0</v>
+      </c>
+      <c r="U50">
+        <v>813053000.0</v>
+      </c>
+      <c r="V50">
+        <v>644115000.0</v>
+      </c>
+      <c r="W50">
+        <v>694784878.0</v>
+      </c>
+      <c r="X50">
+        <v>923129000.0</v>
+      </c>
+      <c r="Y50">
+        <v>567801000.0</v>
+      </c>
+      <c r="Z50">
+        <v>734488000.0</v>
+      </c>
+      <c r="AA50">
+        <v>637225812.0</v>
+      </c>
+      <c r="AB50">
+        <v>886058000.0</v>
+      </c>
+      <c r="AC50">
+        <v>719244000.0</v>
+      </c>
+      <c r="AD50">
+        <v>740073000.0</v>
+      </c>
+      <c r="AE50"/>
+      <c r="AF50"/>
+      <c r="AG50"/>
+      <c r="AH50"/>
+      <c r="AI50"/>
+      <c r="AJ50"/>
+      <c r="AK50"/>
+      <c r="AL50"/>
+      <c r="AM50"/>
+      <c r="AN50"/>
+      <c r="AO50"/>
+      <c r="AP50">
+        <v>752000000.0</v>
+      </c>
+      <c r="AQ50">
+        <v>830000000.0</v>
+      </c>
+      <c r="AR50">
+        <v>1047000000.0</v>
+      </c>
+      <c r="AS50">
+        <v>915000000.0</v>
+      </c>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+    </row>
+    <row r="51" spans="1:58">
+      <c r="A51" t="s">
+        <v>68</v>
+      </c>
+      <c r="B51">
+        <v>2999472000.0</v>
+      </c>
+      <c r="C51">
+        <v>3248773000.0</v>
+      </c>
+      <c r="D51">
+        <v>4101763000.0</v>
+      </c>
+      <c r="E51">
+        <v>4314672000.0</v>
+      </c>
+      <c r="F51">
+        <v>4606460000.0</v>
+      </c>
+      <c r="G51">
+        <v>4302460000.0</v>
+      </c>
+      <c r="H51">
+        <v>3738544000.0</v>
+      </c>
+      <c r="I51">
+        <v>3514255000.0</v>
+      </c>
+      <c r="J51">
+        <v>3021648000.0</v>
+      </c>
+      <c r="K51">
+        <v>2258703227.0</v>
+      </c>
+      <c r="L51">
+        <v>2151850000.0</v>
+      </c>
+      <c r="M51">
+        <v>1723721000.0</v>
+      </c>
+      <c r="N51">
+        <v>1657814000.0</v>
+      </c>
+      <c r="O51">
+        <v>1230743542.0</v>
+      </c>
+      <c r="P51">
+        <v>1236452000.0</v>
+      </c>
+      <c r="Q51">
+        <v>1232373000.0</v>
+      </c>
+      <c r="R51">
+        <v>1434376000.0</v>
+      </c>
+      <c r="S51">
+        <v>1351520302.0</v>
+      </c>
+      <c r="T51">
+        <v>1615017000.0</v>
+      </c>
+      <c r="U51">
+        <v>1278227000.0</v>
+      </c>
+      <c r="V51">
+        <v>1115583000.0</v>
+      </c>
+      <c r="W51">
+        <v>1182845315.0</v>
+      </c>
+      <c r="X51">
+        <v>1063350000.0</v>
+      </c>
+      <c r="Y51">
+        <v>714631000.0</v>
+      </c>
+      <c r="Z51">
+        <v>799562000.0</v>
+      </c>
+      <c r="AA51">
+        <v>686598650.0</v>
+      </c>
+      <c r="AB51">
+        <v>936498000.0</v>
+      </c>
+      <c r="AC51">
+        <v>771944000.0</v>
+      </c>
+      <c r="AD51">
+        <v>794972000.0</v>
+      </c>
+      <c r="AE51">
+        <v>602367226.0</v>
+      </c>
+      <c r="AF51">
+        <v>687500000.0</v>
+      </c>
+      <c r="AG51">
+        <v>649549000.0</v>
+      </c>
+      <c r="AH51">
+        <v>738095000.0</v>
+      </c>
+      <c r="AI51">
+        <v>787305682.0</v>
+      </c>
+      <c r="AJ51">
+        <v>764216000.0</v>
+      </c>
+      <c r="AK51">
+        <v>634305000.0</v>
+      </c>
+      <c r="AL51">
+        <v>734658000.0</v>
+      </c>
+      <c r="AM51">
+        <v>710281443.0</v>
+      </c>
+      <c r="AN51">
+        <v>831520000.0</v>
+      </c>
+      <c r="AO51">
+        <v>802312000.0</v>
+      </c>
+      <c r="AP51">
+        <v>739942000.0</v>
+      </c>
+      <c r="AQ51">
+        <v>829625107.0</v>
+      </c>
+      <c r="AR51">
+        <v>1047252000.0</v>
+      </c>
+      <c r="AS51">
+        <v>909610000.0</v>
+      </c>
+      <c r="AT51">
+        <v>986623000.0</v>
+      </c>
+      <c r="AU51">
+        <v>865814496.0</v>
+      </c>
+      <c r="AV51">
+        <v>873308000.0</v>
+      </c>
+      <c r="AW51">
+        <v>855366000.0</v>
+      </c>
+      <c r="AX51">
+        <v>1003749000.0</v>
+      </c>
+      <c r="AY51">
+        <v>942100961.0</v>
+      </c>
+      <c r="AZ51">
+        <v>720695000.0</v>
+      </c>
+      <c r="BA51">
+        <v>649308000.0</v>
+      </c>
+      <c r="BB51">
+        <v>598706000.0</v>
+      </c>
+      <c r="BC51">
+        <v>625325840.0</v>
+      </c>
+      <c r="BD51">
+        <v>575268000.0</v>
+      </c>
+      <c r="BE51">
+        <v>510739000.0</v>
+      </c>
+      <c r="BF51">
+        <v>414947000.0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:58">
+      <c r="A52" t="s">
+        <v>69</v>
+      </c>
+      <c r="B52">
+        <v>2004145000.0</v>
+      </c>
+      <c r="C52">
+        <v>2242435000.0</v>
+      </c>
+      <c r="D52">
+        <v>3071205000.0</v>
+      </c>
+      <c r="E52">
+        <v>3316894000.0</v>
+      </c>
+      <c r="F52">
+        <v>3763169000.0</v>
+      </c>
+      <c r="G52">
+        <v>3450327000.0</v>
+      </c>
+      <c r="H52">
+        <v>2955412000.0</v>
+      </c>
+      <c r="I52">
+        <v>2778415000.0</v>
+      </c>
+      <c r="J52">
+        <v>2278810000.0</v>
+      </c>
+      <c r="K52">
+        <v>1547571925.0</v>
+      </c>
+      <c r="L52">
+        <v>1433855000.0</v>
+      </c>
+      <c r="M52">
+        <v>996971000.0</v>
+      </c>
+      <c r="N52">
+        <v>928882000.0</v>
+      </c>
+      <c r="O52">
+        <v>805909763.0</v>
+      </c>
+      <c r="P52">
+        <v>811148000.0</v>
+      </c>
+      <c r="Q52">
+        <v>801575000.0</v>
+      </c>
+      <c r="R52">
+        <v>1003217000.0</v>
+      </c>
+      <c r="S52">
+        <v>913393302.0</v>
+      </c>
+      <c r="T52">
+        <v>1169641000.0</v>
+      </c>
+      <c r="U52">
+        <v>823646000.0</v>
+      </c>
+      <c r="V52">
+        <v>653076000.0</v>
+      </c>
+      <c r="W52">
+        <v>615132971.0</v>
+      </c>
+      <c r="X52">
+        <v>924515000.0</v>
+      </c>
+      <c r="Y52">
+        <v>569135000.0</v>
+      </c>
+      <c r="Z52">
+        <v>736233000.0</v>
+      </c>
+      <c r="AA52">
+        <v>639327510.0</v>
+      </c>
+      <c r="AB52">
+        <v>887738000.0</v>
+      </c>
+      <c r="AC52">
+        <v>720972000.0</v>
+      </c>
+      <c r="AD52">
+        <v>741778000.0</v>
+      </c>
+      <c r="AE52">
+        <v>558994818.0</v>
+      </c>
+      <c r="AF52">
+        <v>660757000.0</v>
+      </c>
+      <c r="AG52">
+        <v>634634000.0</v>
+      </c>
+      <c r="AH52">
+        <v>724656000.0</v>
+      </c>
+      <c r="AI52">
+        <v>769842314.0</v>
+      </c>
+      <c r="AJ52">
+        <v>742143000.0</v>
+      </c>
+      <c r="AK52">
+        <v>605039000.0</v>
+      </c>
+      <c r="AL52">
+        <v>692684000.0</v>
+      </c>
+      <c r="AM52">
+        <v>655718467.0</v>
+      </c>
+      <c r="AN52">
+        <v>769949000.0</v>
+      </c>
+      <c r="AO52">
+        <v>707328000.0</v>
+      </c>
+      <c r="AP52">
+        <v>634905000.0</v>
+      </c>
+      <c r="AQ52">
+        <v>701197072.0</v>
+      </c>
+      <c r="AR52">
+        <v>900421000.0</v>
+      </c>
+      <c r="AS52">
+        <v>769602000.0</v>
+      </c>
+      <c r="AT52">
+        <v>836732000.0</v>
+      </c>
+      <c r="AU52">
+        <v>720773472.0</v>
+      </c>
+      <c r="AV52">
+        <v>724151000.0</v>
+      </c>
+      <c r="AW52">
+        <v>707757000.0</v>
+      </c>
+      <c r="AX52">
+        <v>878975000.0</v>
+      </c>
+      <c r="AY52">
+        <v>820802914.0</v>
+      </c>
+      <c r="AZ52">
+        <v>607421000.0</v>
+      </c>
+      <c r="BA52">
+        <v>535974000.0</v>
+      </c>
+      <c r="BB52">
+        <v>487738000.0</v>
+      </c>
+      <c r="BC52">
+        <v>512964786.0</v>
+      </c>
+      <c r="BD52">
+        <v>456676000.0</v>
+      </c>
+      <c r="BE52">
+        <v>423343000.0</v>
+      </c>
+      <c r="BF52">
+        <v>362992000.0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:58">
+      <c r="A53" t="s">
+        <v>70</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53"/>
+      <c r="D53"/>
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53"/>
+      <c r="H53"/>
+      <c r="I53"/>
+      <c r="J53"/>
+      <c r="K53">
+        <v>15889120.0</v>
+      </c>
+      <c r="L53">
+        <v>-19141000.0</v>
+      </c>
+      <c r="M53">
+        <v>-19371000.0</v>
+      </c>
+      <c r="N53">
+        <v>-19348000.0</v>
+      </c>
+      <c r="O53">
+        <v>7548566.0</v>
+      </c>
+      <c r="P53">
+        <v>-20114000.0</v>
+      </c>
+      <c r="Q53">
+        <v>-20105000.0</v>
+      </c>
+      <c r="R53">
+        <v>-20117000.0</v>
+      </c>
+      <c r="S53">
+        <v>7375445.0</v>
+      </c>
+      <c r="T53">
+        <v>107357000.0</v>
+      </c>
+      <c r="U53">
+        <v>87880000.0</v>
+      </c>
+      <c r="V53">
+        <v>108055000.0</v>
+      </c>
+      <c r="W53">
+        <v>6972262.0</v>
+      </c>
+      <c r="X53"/>
+      <c r="Y53"/>
+      <c r="Z53"/>
+      <c r="AA53">
+        <v>13717980.0</v>
+      </c>
+      <c r="AB53">
+        <v>31864000.0</v>
+      </c>
+      <c r="AC53">
+        <v>26973000.0</v>
+      </c>
+      <c r="AD53"/>
+      <c r="AE53">
+        <v>13440606.0</v>
+      </c>
+      <c r="AF53">
+        <v>73673000.0</v>
+      </c>
+      <c r="AG53">
+        <v>51913000.0</v>
+      </c>
+      <c r="AH53">
+        <v>41835000.0</v>
+      </c>
+      <c r="AI53">
+        <v>13713514.0</v>
+      </c>
+      <c r="AJ53">
+        <v>74088000.0</v>
+      </c>
+      <c r="AK53">
+        <v>52552000.0</v>
+      </c>
+      <c r="AL53">
+        <v>52305000.0</v>
+      </c>
+      <c r="AM53">
+        <v>15338135.0</v>
+      </c>
+      <c r="AN53">
+        <v>98722000.0</v>
+      </c>
+      <c r="AO53">
+        <v>70045000.0</v>
+      </c>
+      <c r="AP53">
+        <v>52142000.0</v>
+      </c>
+      <c r="AQ53">
+        <v>2582164.0</v>
+      </c>
+      <c r="AR53">
+        <v>30766000.0</v>
+      </c>
+      <c r="AS53">
+        <v>34364000.0</v>
+      </c>
+      <c r="AT53">
+        <v>38201000.0</v>
+      </c>
+      <c r="AU53">
+        <v>269000.0</v>
+      </c>
+      <c r="AV53">
+        <v>23594000.0</v>
+      </c>
+      <c r="AW53">
+        <v>15138000.0</v>
+      </c>
+      <c r="AX53">
+        <v>24560000.0</v>
+      </c>
+      <c r="AY53"/>
+      <c r="AZ53">
+        <v>56655000.0</v>
+      </c>
+      <c r="BA53">
+        <v>48908000.0</v>
+      </c>
+      <c r="BB53">
+        <v>28327000.0</v>
+      </c>
+      <c r="BC53">
+        <v>52230996.0</v>
+      </c>
+      <c r="BD53"/>
+      <c r="BE53"/>
+      <c r="BF53"/>
+    </row>
+    <row r="54" spans="1:58">
+      <c r="A54" t="s">
+        <v>71</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54"/>
+      <c r="AK54"/>
+      <c r="AL54"/>
+      <c r="AM54"/>
+      <c r="AN54"/>
+      <c r="AO54"/>
+      <c r="AP54"/>
+      <c r="AQ54"/>
+      <c r="AR54"/>
+      <c r="AS54"/>
+      <c r="AT54"/>
+      <c r="AU54"/>
+      <c r="AV54"/>
+      <c r="AW54"/>
+      <c r="AX54"/>
+      <c r="AY54"/>
+      <c r="AZ54"/>
+      <c r="BA54"/>
+      <c r="BB54"/>
+      <c r="BC54"/>
+      <c r="BD54"/>
+      <c r="BE54"/>
+      <c r="BF54"/>
+    </row>
+    <row r="55" spans="1:58">
+      <c r="A55" t="s">
+        <v>72</v>
+      </c>
+      <c r="B55">
+        <v>7146803000.0</v>
+      </c>
+      <c r="C55">
+        <v>7906173000.0</v>
+      </c>
+      <c r="D55">
+        <v>8259447000.0</v>
+      </c>
+      <c r="E55">
+        <v>8339503000.0</v>
+      </c>
+      <c r="F55">
+        <v>9449759000.0</v>
+      </c>
+      <c r="G55">
+        <v>9405538000.0</v>
+      </c>
+      <c r="H55">
+        <v>7817617000.0</v>
+      </c>
+      <c r="I55">
+        <v>7434562000.0</v>
+      </c>
+      <c r="J55">
+        <v>6148072000.0</v>
+      </c>
+      <c r="K55">
+        <v>5501918137.0</v>
+      </c>
+      <c r="L55">
+        <v>5437277000.0</v>
+      </c>
+      <c r="M55">
+        <v>5210539000.0</v>
+      </c>
+      <c r="N55">
+        <v>3998883000.0</v>
+      </c>
+      <c r="O55">
+        <v>3660374333.0</v>
+      </c>
+      <c r="P55">
+        <v>3296294000.0</v>
+      </c>
+      <c r="Q55">
+        <v>3189264000.0</v>
+      </c>
+      <c r="R55">
+        <v>3268542000.0</v>
+      </c>
+      <c r="S55">
+        <v>3495472253.0</v>
+      </c>
+      <c r="T55">
+        <v>3423455000.0</v>
+      </c>
+      <c r="U55">
+        <v>2966912000.0</v>
+      </c>
+      <c r="V55">
+        <v>2752294000.0</v>
+      </c>
+      <c r="W55">
+        <v>2915118508.0</v>
+      </c>
+      <c r="X55">
+        <v>2735194000.0</v>
+      </c>
+      <c r="Y55">
+        <v>2193747000.0</v>
+      </c>
+      <c r="Z55">
+        <v>2121034000.0</v>
+      </c>
+      <c r="AA55">
+        <v>2041803652.0</v>
+      </c>
+      <c r="AB55">
+        <v>2038317000.0</v>
+      </c>
+      <c r="AC55">
+        <v>1804339000.0</v>
+      </c>
+      <c r="AD55">
+        <v>1777578000.0</v>
+      </c>
+      <c r="AE55">
+        <v>1784150220.0</v>
+      </c>
+      <c r="AF55">
+        <v>1559499000.0</v>
+      </c>
+      <c r="AG55">
+        <v>1470141000.0</v>
+      </c>
+      <c r="AH55">
+        <v>1453206000.0</v>
+      </c>
+      <c r="AI55">
+        <v>1580168628.0</v>
+      </c>
+      <c r="AJ55">
+        <v>1450569000.0</v>
+      </c>
+      <c r="AK55">
+        <v>1226620000.0</v>
+      </c>
+      <c r="AL55">
+        <v>1294100000.0</v>
+      </c>
+      <c r="AM55">
+        <v>1493285523.0</v>
+      </c>
+      <c r="AN55">
+        <v>1480981000.0</v>
+      </c>
+      <c r="AO55">
+        <v>1412226000.0</v>
+      </c>
+      <c r="AP55">
+        <v>1417515000.0</v>
+      </c>
+      <c r="AQ55">
+        <v>1618515884.0</v>
+      </c>
+      <c r="AR55">
+        <v>1700324000.0</v>
+      </c>
+      <c r="AS55">
+        <v>1476312000.0</v>
+      </c>
+      <c r="AT55">
+        <v>1571392000.0</v>
+      </c>
+      <c r="AU55">
+        <v>1457943124.0</v>
+      </c>
+      <c r="AV55">
+        <v>1388542000.0</v>
+      </c>
+      <c r="AW55">
+        <v>1314050000.0</v>
+      </c>
+      <c r="AX55">
+        <v>1493679000.0</v>
+      </c>
+      <c r="AY55">
+        <v>1523428794.0</v>
+      </c>
+      <c r="AZ55">
+        <v>1260225000.0</v>
+      </c>
+      <c r="BA55">
+        <v>1148935000.0</v>
+      </c>
+      <c r="BB55">
+        <v>1138161000.0</v>
+      </c>
+      <c r="BC55">
+        <v>1142514769.0</v>
+      </c>
+      <c r="BD55">
+        <v>1027167000.0</v>
+      </c>
+      <c r="BE55">
+        <v>973945000.0</v>
+      </c>
+      <c r="BF55">
+        <v>868535000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:58">
+      <c r="A56" t="s">
+        <v>73</v>
+      </c>
+      <c r="B56">
+        <v>5460894000.0</v>
+      </c>
+      <c r="C56">
+        <v>6210073000.0</v>
+      </c>
+      <c r="D56">
+        <v>6540063000.0</v>
+      </c>
+      <c r="E56">
+        <v>6695494000.0</v>
+      </c>
+      <c r="F56">
+        <v>7852710000.0</v>
+      </c>
+      <c r="G56">
+        <v>7854249000.0</v>
+      </c>
+      <c r="H56">
+        <v>6348243000.0</v>
+      </c>
+      <c r="I56">
+        <v>5847614000.0</v>
+      </c>
+      <c r="J56">
+        <v>4568527000.0</v>
+      </c>
+      <c r="K56">
+        <v>3949913515.0</v>
+      </c>
+      <c r="L56">
+        <v>3944402000.0</v>
+      </c>
+      <c r="M56">
+        <v>3720413000.0</v>
+      </c>
+      <c r="N56">
+        <v>2609779000.0</v>
+      </c>
+      <c r="O56">
+        <v>2352209079.0</v>
+      </c>
+      <c r="P56">
+        <v>2057362000.0</v>
+      </c>
+      <c r="Q56">
+        <v>2022623000.0</v>
+      </c>
+      <c r="R56">
+        <v>2159413000.0</v>
+      </c>
+      <c r="S56">
+        <v>2423043766.0</v>
+      </c>
+      <c r="T56">
+        <v>2384544000.0</v>
+      </c>
+      <c r="U56">
+        <v>1936830000.0</v>
+      </c>
+      <c r="V56">
+        <v>1760602000.0</v>
+      </c>
+      <c r="W56">
+        <v>1950186839.0</v>
+      </c>
+      <c r="X56">
+        <v>2039424000.0</v>
+      </c>
+      <c r="Y56">
+        <v>1501910000.0</v>
+      </c>
+      <c r="Z56">
+        <v>1419758000.0</v>
+      </c>
+      <c r="AA56">
+        <v>1507086153.0</v>
+      </c>
+      <c r="AB56">
+        <v>1506956000.0</v>
+      </c>
+      <c r="AC56">
+        <v>1295821000.0</v>
+      </c>
+      <c r="AD56">
+        <v>1275106000.0</v>
+      </c>
+      <c r="AE56">
+        <v>1284083541.0</v>
+      </c>
+      <c r="AF56">
+        <v>1073590000.0</v>
+      </c>
+      <c r="AG56">
+        <v>1004999000.0</v>
+      </c>
+      <c r="AH56">
+        <v>1026884000.0</v>
+      </c>
+      <c r="AI56">
+        <v>1152655552.0</v>
+      </c>
+      <c r="AJ56">
+        <v>1044048000.0</v>
+      </c>
+      <c r="AK56">
+        <v>819480000.0</v>
+      </c>
+      <c r="AL56">
+        <v>870646000.0</v>
+      </c>
+      <c r="AM56">
+        <v>1061694089.0</v>
+      </c>
+      <c r="AN56">
+        <v>1065580000.0</v>
+      </c>
+      <c r="AO56">
+        <v>945428000.0</v>
+      </c>
+      <c r="AP56">
+        <v>953526000.0</v>
+      </c>
+      <c r="AQ56">
+        <v>1122732449.0</v>
+      </c>
+      <c r="AR56">
+        <v>1190281000.0</v>
+      </c>
+      <c r="AS56">
+        <v>1001887000.0</v>
+      </c>
+      <c r="AT56">
+        <v>1096121000.0</v>
+      </c>
+      <c r="AU56">
+        <v>1017693980.0</v>
+      </c>
+      <c r="AV56">
+        <v>956827000.0</v>
+      </c>
+      <c r="AW56">
+        <v>887600000.0</v>
+      </c>
+      <c r="AX56">
+        <v>1062730000.0</v>
+      </c>
+      <c r="AY56">
+        <v>1092583386.0</v>
+      </c>
+      <c r="AZ56">
+        <v>871305000.0</v>
+      </c>
+      <c r="BA56">
+        <v>777713000.0</v>
+      </c>
+      <c r="BB56">
+        <v>781062000.0</v>
+      </c>
+      <c r="BC56">
+        <v>803222305.0</v>
+      </c>
+      <c r="BD56">
+        <v>711550000.0</v>
+      </c>
+      <c r="BE56">
+        <v>672027000.0</v>
+      </c>
+      <c r="BF56">
+        <v>592337000.0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:58">
+      <c r="A57" t="s">
+        <v>74</v>
+      </c>
+      <c r="B57">
+        <v>3742654000.0</v>
+      </c>
+      <c r="C57">
+        <v>4555976000.0</v>
+      </c>
+      <c r="D57">
+        <v>4896197000.0</v>
+      </c>
+      <c r="E57">
+        <v>5001460000.0</v>
+      </c>
+      <c r="F57">
+        <v>6330073000.0</v>
+      </c>
+      <c r="G57">
+        <v>6358806000.0</v>
+      </c>
+      <c r="H57">
+        <v>5052023000.0</v>
+      </c>
+      <c r="I57">
+        <v>4698779000.0</v>
+      </c>
+      <c r="J57">
+        <v>3467112000.0</v>
+      </c>
+      <c r="K57">
+        <v>2954681355.0</v>
+      </c>
+      <c r="L57">
+        <v>2875425000.0</v>
+      </c>
+      <c r="M57">
+        <v>2666676000.0</v>
+      </c>
+      <c r="N57">
+        <v>1517773000.0</v>
+      </c>
+      <c r="O57">
+        <v>1519269265.0</v>
+      </c>
+      <c r="P57">
+        <v>1258492000.0</v>
+      </c>
+      <c r="Q57">
+        <v>1249164000.0</v>
+      </c>
+      <c r="R57">
+        <v>1356716000.0</v>
+      </c>
+      <c r="S57">
+        <v>1636883261.0</v>
+      </c>
+      <c r="T57">
+        <v>1602699000.0</v>
+      </c>
+      <c r="U57">
+        <v>1187319000.0</v>
+      </c>
+      <c r="V57">
+        <v>991667000.0</v>
+      </c>
+      <c r="W57">
+        <v>1169946793.0</v>
+      </c>
+      <c r="X57">
+        <v>1387629000.0</v>
+      </c>
+      <c r="Y57">
+        <v>870662000.0</v>
+      </c>
+      <c r="Z57">
+        <v>960824000.0</v>
+      </c>
+      <c r="AA57">
+        <v>998248433.0</v>
+      </c>
+      <c r="AB57">
+        <v>1127850000.0</v>
+      </c>
+      <c r="AC57">
+        <v>944122000.0</v>
+      </c>
+      <c r="AD57">
+        <v>980863000.0</v>
+      </c>
+      <c r="AE57">
+        <v>1036069907.0</v>
+      </c>
+      <c r="AF57">
+        <v>893529000.0</v>
+      </c>
+      <c r="AG57">
+        <v>856794000.0</v>
+      </c>
+      <c r="AH57">
+        <v>898149000.0</v>
+      </c>
+      <c r="AI57">
+        <v>1049358379.0</v>
+      </c>
+      <c r="AJ57">
+        <v>938991000.0</v>
+      </c>
+      <c r="AK57">
+        <v>733293000.0</v>
+      </c>
+      <c r="AL57">
+        <v>803713000.0</v>
+      </c>
+      <c r="AM57">
+        <v>992692512.0</v>
+      </c>
+      <c r="AN57">
+        <v>971621000.0</v>
+      </c>
+      <c r="AO57">
+        <v>894304000.0</v>
+      </c>
+      <c r="AP57">
+        <v>905722000.0</v>
+      </c>
+      <c r="AQ57">
+        <v>1093956788.0</v>
+      </c>
+      <c r="AR57">
+        <v>1153170000.0</v>
+      </c>
+      <c r="AS57">
+        <v>978901000.0</v>
+      </c>
+      <c r="AT57">
+        <v>1068953000.0</v>
+      </c>
+      <c r="AU57">
+        <v>960669039.0</v>
+      </c>
+      <c r="AV57">
+        <v>897638000.0</v>
+      </c>
+      <c r="AW57">
+        <v>812521000.0</v>
+      </c>
+      <c r="AX57">
+        <v>1013540000.0</v>
+      </c>
+      <c r="AY57">
+        <v>1052374464.0</v>
+      </c>
+      <c r="AZ57">
+        <v>793783000.0</v>
+      </c>
+      <c r="BA57">
+        <v>660713000.0</v>
+      </c>
+      <c r="BB57">
+        <v>654629000.0</v>
+      </c>
+      <c r="BC57">
+        <v>669607489.0</v>
+      </c>
+      <c r="BD57">
+        <v>555828000.0</v>
+      </c>
+      <c r="BE57">
+        <v>550728000.0</v>
+      </c>
+      <c r="BF57">
+        <v>507755000.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:58">
+      <c r="A58" t="s">
+        <v>75</v>
+      </c>
+      <c r="B58">
+        <v>4818840000.0</v>
+      </c>
+      <c r="C58">
+        <v>5640732000.0</v>
+      </c>
+      <c r="D58">
+        <v>5990905000.0</v>
+      </c>
+      <c r="E58">
+        <v>6108858000.0</v>
+      </c>
+      <c r="F58">
+        <v>7243364000.0</v>
+      </c>
+      <c r="G58">
+        <v>7280721000.0</v>
+      </c>
+      <c r="H58">
+        <v>5924713000.0</v>
+      </c>
+      <c r="I58">
+        <v>5516130000.0</v>
+      </c>
+      <c r="J58">
+        <v>4294032000.0</v>
+      </c>
+      <c r="K58">
+        <v>3749143674.0</v>
+      </c>
+      <c r="L58">
+        <v>3673437000.0</v>
+      </c>
+      <c r="M58">
+        <v>3473737000.0</v>
+      </c>
+      <c r="N58">
+        <v>2324507000.0</v>
+      </c>
+      <c r="O58">
+        <v>2021819013.0</v>
+      </c>
+      <c r="P58">
+        <v>1763550000.0</v>
+      </c>
+      <c r="Q58">
+        <v>1758678000.0</v>
+      </c>
+      <c r="R58">
+        <v>1865842000.0</v>
+      </c>
+      <c r="S58">
+        <v>2153125424.0</v>
+      </c>
+      <c r="T58">
+        <v>2123538000.0</v>
+      </c>
+      <c r="U58">
+        <v>1717901000.0</v>
+      </c>
+      <c r="V58">
+        <v>1529873000.0</v>
+      </c>
+      <c r="W58">
+        <v>1726209331.0</v>
+      </c>
+      <c r="X58">
+        <v>1573510000.0</v>
+      </c>
+      <c r="Y58">
+        <v>1063984000.0</v>
+      </c>
+      <c r="Z58">
+        <v>1072166000.0</v>
+      </c>
+      <c r="AA58">
+        <v>1092181185.0</v>
+      </c>
+      <c r="AB58">
+        <v>1214456000.0</v>
+      </c>
+      <c r="AC58">
+        <v>1032649000.0</v>
+      </c>
+      <c r="AD58">
+        <v>1071362000.0</v>
+      </c>
+      <c r="AE58">
+        <v>1117009795.0</v>
+      </c>
+      <c r="AF58">
+        <v>954384000.0</v>
+      </c>
+      <c r="AG58">
+        <v>905422000.0</v>
+      </c>
+      <c r="AH58">
+        <v>944599000.0</v>
+      </c>
+      <c r="AI58">
+        <v>1100575347.0</v>
+      </c>
+      <c r="AJ58">
+        <v>982105000.0</v>
+      </c>
+      <c r="AK58">
+        <v>783681000.0</v>
+      </c>
+      <c r="AL58">
+        <v>867262000.0</v>
+      </c>
+      <c r="AM58">
+        <v>1069051790.0</v>
+      </c>
+      <c r="AN58">
+        <v>1068727000.0</v>
+      </c>
+      <c r="AO58">
+        <v>1020038000.0</v>
+      </c>
+      <c r="AP58">
+        <v>1041302000.0</v>
+      </c>
+      <c r="AQ58">
+        <v>1241655242.0</v>
+      </c>
+      <c r="AR58">
+        <v>1314515000.0</v>
+      </c>
+      <c r="AS58">
+        <v>1138613000.0</v>
+      </c>
+      <c r="AT58">
+        <v>1241408000.0</v>
+      </c>
+      <c r="AU58">
+        <v>1133572956.0</v>
+      </c>
+      <c r="AV58">
+        <v>1061979000.0</v>
+      </c>
+      <c r="AW58">
+        <v>977348000.0</v>
+      </c>
+      <c r="AX58">
+        <v>1155003000.0</v>
+      </c>
+      <c r="AY58">
+        <v>1189755125.0</v>
+      </c>
+      <c r="AZ58">
+        <v>918410000.0</v>
+      </c>
+      <c r="BA58">
+        <v>789762000.0</v>
+      </c>
+      <c r="BB58">
+        <v>782643000.0</v>
+      </c>
+      <c r="BC58">
+        <v>798190308.0</v>
+      </c>
+      <c r="BD58">
+        <v>692189000.0</v>
+      </c>
+      <c r="BE58">
+        <v>651229000.0</v>
+      </c>
+      <c r="BF58">
+        <v>575679000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:58">
+      <c r="A59" t="s">
+        <v>76</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+      <c r="AI59"/>
+      <c r="AJ59"/>
+      <c r="AK59"/>
+      <c r="AL59"/>
+      <c r="AM59"/>
+      <c r="AN59"/>
+      <c r="AO59"/>
+      <c r="AP59"/>
+      <c r="AQ59"/>
+      <c r="AR59"/>
+      <c r="AS59"/>
+      <c r="AT59"/>
+      <c r="AU59"/>
+      <c r="AV59"/>
+      <c r="AW59"/>
+      <c r="AX59"/>
+      <c r="AY59"/>
+      <c r="AZ59"/>
+      <c r="BA59"/>
+      <c r="BB59"/>
+      <c r="BC59"/>
+      <c r="BD59"/>
+      <c r="BE59"/>
+      <c r="BF59"/>
+    </row>
+    <row r="60" spans="1:58">
+      <c r="A60" t="s">
+        <v>77</v>
+      </c>
+      <c r="B60">
+        <v>2327963000.0</v>
+      </c>
+      <c r="C60">
+        <v>2265441000.0</v>
+      </c>
+      <c r="D60">
+        <v>2268542000.0</v>
+      </c>
+      <c r="E60">
+        <v>2230645000.0</v>
+      </c>
+      <c r="F60">
+        <v>2206395000.0</v>
+      </c>
+      <c r="G60">
+        <v>2124817000.0</v>
+      </c>
+      <c r="H60">
+        <v>1892904000.0</v>
+      </c>
+      <c r="I60">
+        <v>1918432000.0</v>
+      </c>
+      <c r="J60">
+        <v>1854040000.0</v>
+      </c>
+      <c r="K60">
+        <v>1752774463.0</v>
+      </c>
+      <c r="L60">
+        <v>1763840000.0</v>
+      </c>
+      <c r="M60">
+        <v>1736802000.0</v>
+      </c>
+      <c r="N60">
+        <v>1674376000.0</v>
+      </c>
+      <c r="O60">
+        <v>1638555320.0</v>
+      </c>
+      <c r="P60">
+        <v>1532744000.0</v>
+      </c>
+      <c r="Q60">
+        <v>1430586000.0</v>
+      </c>
+      <c r="R60">
+        <v>1402700000.0</v>
+      </c>
+      <c r="S60">
+        <v>1342346829.0</v>
+      </c>
+      <c r="T60">
+        <v>1299917000.0</v>
+      </c>
+      <c r="U60">
+        <v>1249011000.0</v>
+      </c>
+      <c r="V60">
+        <v>1222421000.0</v>
+      </c>
+      <c r="W60">
+        <v>1188909177.0</v>
+      </c>
+      <c r="X60">
+        <v>1161684000.0</v>
+      </c>
+      <c r="Y60">
+        <v>1129763000.0</v>
+      </c>
+      <c r="Z60">
+        <v>1048868000.0</v>
+      </c>
+      <c r="AA60">
+        <v>949622467.0</v>
+      </c>
+      <c r="AB60">
+        <v>823861000.0</v>
+      </c>
+      <c r="AC60">
+        <v>771690000.0</v>
+      </c>
+      <c r="AD60">
+        <v>706216000.0</v>
+      </c>
+      <c r="AE60">
+        <v>667140425.0</v>
+      </c>
+      <c r="AF60">
+        <v>605115000.0</v>
+      </c>
+      <c r="AG60">
+        <v>564719000.0</v>
+      </c>
+      <c r="AH60">
+        <v>508607000.0</v>
+      </c>
+      <c r="AI60">
+        <v>479593281.0</v>
+      </c>
+      <c r="AJ60">
+        <v>468464000.0</v>
+      </c>
+      <c r="AK60">
+        <v>442939000.0</v>
+      </c>
+      <c r="AL60">
+        <v>426838000.0</v>
+      </c>
+      <c r="AM60">
+        <v>424233733.0</v>
+      </c>
+      <c r="AN60">
+        <v>412254000.0</v>
+      </c>
+      <c r="AO60">
+        <v>391425000.0</v>
+      </c>
+      <c r="AP60">
+        <v>375473000.0</v>
+      </c>
+      <c r="AQ60">
+        <v>376429791.0</v>
+      </c>
+      <c r="AR60">
+        <v>381776000.0</v>
+      </c>
+      <c r="AS60">
+        <v>333427000.0</v>
+      </c>
+      <c r="AT60">
+        <v>325871000.0</v>
+      </c>
+      <c r="AU60">
+        <v>320412324.0</v>
+      </c>
+      <c r="AV60">
+        <v>320867000.0</v>
+      </c>
+      <c r="AW60">
+        <v>331228000.0</v>
+      </c>
+      <c r="AX60">
+        <v>333612000.0</v>
+      </c>
+      <c r="AY60">
+        <v>328766076.0</v>
+      </c>
+      <c r="AZ60">
+        <v>337064000.0</v>
+      </c>
+      <c r="BA60">
+        <v>354419000.0</v>
+      </c>
+      <c r="BB60">
+        <v>351197000.0</v>
+      </c>
+      <c r="BC60">
+        <v>340419142.0</v>
+      </c>
+      <c r="BD60">
+        <v>331699000.0</v>
+      </c>
+      <c r="BE60">
+        <v>319612000.0</v>
+      </c>
+      <c r="BF60">
+        <v>289705000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:58">
+      <c r="A61" t="s">
+        <v>78</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61">
+        <v>-720000.0</v>
+      </c>
+      <c r="T61">
+        <v>-720000.0</v>
+      </c>
+      <c r="U61">
+        <v>-720000.0</v>
+      </c>
+      <c r="V61">
+        <v>-720000.0</v>
+      </c>
+      <c r="W61">
+        <v>-720000.0</v>
+      </c>
+      <c r="X61">
+        <v>-720000.0</v>
+      </c>
+      <c r="Y61">
+        <v>-720000.0</v>
+      </c>
+      <c r="Z61">
+        <v>-418000.0</v>
+      </c>
+      <c r="AA61">
+        <v>-225700.0</v>
+      </c>
+      <c r="AB61">
+        <v>-5347000.0</v>
+      </c>
+      <c r="AC61">
+        <v>-5347000.0</v>
+      </c>
+      <c r="AD61">
+        <v>-5347000.0</v>
+      </c>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61"/>
+      <c r="AH61"/>
+      <c r="AI61"/>
+      <c r="AJ61"/>
+      <c r="AK61"/>
+      <c r="AL61"/>
+      <c r="AM61"/>
+      <c r="AN61"/>
+      <c r="AO61"/>
+      <c r="AP61"/>
+      <c r="AQ61"/>
+      <c r="AR61"/>
+      <c r="AS61"/>
+      <c r="AT61"/>
+      <c r="AU61"/>
+      <c r="AV61"/>
+      <c r="AW61"/>
+      <c r="AX61"/>
+      <c r="AY61"/>
+      <c r="AZ61"/>
+      <c r="BA61"/>
+      <c r="BB61"/>
+      <c r="BC61"/>
+      <c r="BD61"/>
+      <c r="BE61"/>
+      <c r="BF61"/>
+    </row>
+    <row r="62" spans="1:58">
+      <c r="A62" t="s">
+        <v>79</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:S32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:19">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="2" spans="1:19">
+      <c r="A2" t="s">
+        <v>123</v>
+      </c>
+      <c r="B2">
+        <v>13073905484.0</v>
+      </c>
+      <c r="C2">
+        <v>11024284543.0</v>
+      </c>
+      <c r="D2">
+        <v>4794585505.0</v>
+      </c>
+      <c r="E2">
+        <v>4042203886.0</v>
+      </c>
+      <c r="F2">
+        <v>3575187299.0</v>
+      </c>
+      <c r="G2">
+        <v>3308983120.0</v>
+      </c>
+      <c r="H2">
+        <v>2584277881.0</v>
+      </c>
+      <c r="I2">
+        <v>1992500851.0</v>
+      </c>
+      <c r="J2">
+        <v>1993609055.0</v>
+      </c>
+      <c r="K2">
+        <v>2223957823.0</v>
+      </c>
+      <c r="L2">
+        <v>2220638987.0</v>
+      </c>
+      <c r="M2">
+        <v>1738416555.0</v>
+      </c>
+      <c r="N2">
+        <v>1299330018.0</v>
+      </c>
+      <c r="O2">
+        <v>1288932471.0</v>
+      </c>
+      <c r="P2">
+        <v>1177093222.0</v>
+      </c>
+      <c r="Q2">
+        <v>1056580524.0</v>
+      </c>
+      <c r="R2">
+        <v>607611221.0</v>
+      </c>
+      <c r="S2">
+        <v>648805264.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:19">
+      <c r="A3" t="s">
+        <v>124</v>
+      </c>
+      <c r="B3">
+        <v>92686429.0</v>
+      </c>
+      <c r="C3">
+        <v>83606125.0</v>
+      </c>
+      <c r="D3">
+        <v>76677995.0</v>
+      </c>
+      <c r="E3">
+        <v>64283361.0</v>
+      </c>
+      <c r="F3">
+        <v>62328985.0</v>
+      </c>
+      <c r="G3">
+        <v>55787610.0</v>
+      </c>
+      <c r="H3">
+        <v>32047950.0</v>
+      </c>
+      <c r="I3">
+        <v>26000397.0</v>
+      </c>
+      <c r="J3">
+        <v>24902635.0</v>
+      </c>
+      <c r="K3">
+        <v>25059731.0</v>
+      </c>
+      <c r="L3">
+        <v>27164049.0</v>
+      </c>
+      <c r="M3">
+        <v>24762353.0</v>
+      </c>
+      <c r="N3">
+        <v>21404760.0</v>
+      </c>
+      <c r="O3">
+        <v>16118522.0</v>
+      </c>
+      <c r="P3">
+        <v>11936117.0</v>
+      </c>
+      <c r="Q3">
+        <v>8036586.0</v>
+      </c>
+      <c r="R3">
+        <v>7600983.0</v>
+      </c>
+      <c r="S3">
+        <v>7408164.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:19">
+      <c r="A4" t="s">
+        <v>125</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+    </row>
+    <row r="5" spans="1:19">
+      <c r="A5" t="s">
+        <v>126</v>
+      </c>
+      <c r="B5">
+        <v>1616148420.0</v>
+      </c>
+      <c r="C5">
+        <v>711424875.0</v>
+      </c>
+      <c r="D5">
+        <v>284403675.0</v>
+      </c>
+      <c r="E5">
+        <v>244248382.0</v>
+      </c>
+      <c r="F5">
+        <v>228940185.0</v>
+      </c>
+      <c r="G5">
+        <v>292602082.0</v>
+      </c>
+      <c r="H5">
+        <v>299036193.0</v>
+      </c>
+      <c r="I5">
+        <v>235983216.0</v>
+      </c>
+      <c r="J5">
+        <v>136592267.0</v>
+      </c>
+      <c r="K5">
+        <v>70761842.0</v>
+      </c>
+      <c r="L5">
+        <v>53247481.0</v>
+      </c>
+      <c r="M5">
+        <v>-3545820.0</v>
+      </c>
+      <c r="N5">
+        <v>18484519.0</v>
+      </c>
+      <c r="O5">
+        <v>159335291.0</v>
+      </c>
+      <c r="P5">
+        <v>150005210.0</v>
+      </c>
+      <c r="Q5">
+        <v>116494228.0</v>
+      </c>
+      <c r="R5">
+        <v>26508762.0</v>
+      </c>
+      <c r="S5">
+        <v>18181509.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:19">
+      <c r="A6" t="s">
+        <v>127</v>
+      </c>
+      <c r="B6">
+        <v>1708834849.0</v>
+      </c>
+      <c r="C6">
+        <v>795031000.0</v>
+      </c>
+      <c r="D6">
+        <v>361081670.0</v>
+      </c>
+      <c r="E6">
+        <v>308531743.0</v>
+      </c>
+      <c r="F6">
+        <v>291269170.0</v>
+      </c>
+      <c r="G6">
+        <v>348389692.0</v>
+      </c>
+      <c r="H6">
+        <v>331084143.0</v>
+      </c>
+      <c r="I6">
+        <v>261983613.0</v>
+      </c>
+      <c r="J6">
+        <v>161494902.0</v>
+      </c>
+      <c r="K6">
+        <v>95821573.0</v>
+      </c>
+      <c r="L6">
+        <v>80411530.0</v>
+      </c>
+      <c r="M6">
+        <v>21216533.0</v>
+      </c>
+      <c r="N6">
+        <v>39889279.0</v>
+      </c>
+      <c r="O6">
+        <v>175453813.0</v>
+      </c>
+      <c r="P6">
+        <v>161941327.0</v>
+      </c>
+      <c r="Q6">
+        <v>124530814.0</v>
+      </c>
+      <c r="R6">
+        <v>34109745.0</v>
+      </c>
+      <c r="S6">
+        <v>25589673.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19">
+      <c r="A7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+    </row>
+    <row r="8" spans="1:19">
+      <c r="A8" t="s">
+        <v>129</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+    </row>
+    <row r="9" spans="1:19">
+      <c r="A9" t="s">
+        <v>130</v>
+      </c>
+      <c r="B9">
+        <v>1850144116.0</v>
+      </c>
+      <c r="C9">
+        <v>-583816543.0</v>
+      </c>
+      <c r="D9">
+        <v>526255743.0</v>
+      </c>
+      <c r="E9">
+        <v>377635038.0</v>
+      </c>
+      <c r="F9">
+        <v>348110093.0</v>
+      </c>
+      <c r="G9">
+        <v>376001682.0</v>
+      </c>
+      <c r="H9">
+        <v>357352151.0</v>
+      </c>
+      <c r="I9">
+        <v>280923426.0</v>
+      </c>
+      <c r="J9">
+        <v>154305234.0</v>
+      </c>
+      <c r="K9">
+        <v>91907986.0</v>
+      </c>
+      <c r="L9">
+        <v>160029766.0</v>
+      </c>
+      <c r="M9">
+        <v>80454435.0</v>
+      </c>
+      <c r="N9">
+        <v>63382580.0</v>
+      </c>
+      <c r="O9">
+        <v>164326795.0</v>
+      </c>
+      <c r="P9">
+        <v>204722459.0</v>
+      </c>
+      <c r="Q9">
+        <v>103477230.0</v>
+      </c>
+      <c r="R9">
+        <v>35038295.0</v>
+      </c>
+      <c r="S9">
+        <v>45529264.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19">
+      <c r="A10" t="s">
+        <v>131</v>
+      </c>
+      <c r="B10">
+        <v>293403000.0</v>
+      </c>
+      <c r="C10">
+        <v>512459000.0</v>
+      </c>
+      <c r="D10">
+        <v>139057886.0</v>
+      </c>
+      <c r="E10">
+        <v>188081441.0</v>
+      </c>
+      <c r="F10">
+        <v>196759858.0</v>
+      </c>
+      <c r="G10">
+        <v>267319853.0</v>
+      </c>
+      <c r="H10">
+        <v>266860623.0</v>
+      </c>
+      <c r="I10">
+        <v>208721693.0</v>
+      </c>
+      <c r="J10">
+        <v>113440430.0</v>
+      </c>
+      <c r="K10">
+        <v>52208126.0</v>
+      </c>
+      <c r="L10">
+        <v>36372564.0</v>
+      </c>
+      <c r="M10">
+        <v>-18480956.0</v>
+      </c>
+      <c r="N10">
+        <v>7871216.0</v>
+      </c>
+      <c r="O10">
+        <v>150278855.0</v>
+      </c>
+      <c r="P10">
+        <v>150079265.0</v>
+      </c>
+      <c r="Q10">
+        <v>111449333.0</v>
+      </c>
+      <c r="R10">
+        <v>20740552.0</v>
+      </c>
+      <c r="S10">
+        <v>9530792.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19">
+      <c r="A11" t="s">
+        <v>132</v>
+      </c>
+      <c r="B11">
+        <v>66379999.0</v>
+      </c>
+      <c r="C11">
+        <v>83280000.0</v>
+      </c>
+      <c r="D11">
+        <v>38131969.0</v>
+      </c>
+      <c r="E11">
+        <v>40670979.0</v>
+      </c>
+      <c r="F11">
+        <v>41921403.0</v>
+      </c>
+      <c r="G11">
+        <v>44610818.0</v>
+      </c>
+      <c r="H11">
+        <v>48912351.0</v>
+      </c>
+      <c r="I11">
+        <v>18607020.0</v>
+      </c>
+      <c r="J11">
+        <v>22395229.0</v>
+      </c>
+      <c r="K11">
+        <v>9446835.0</v>
+      </c>
+      <c r="L11">
+        <v>13996102.0</v>
+      </c>
+      <c r="M11">
+        <v>-1188625.0</v>
+      </c>
+      <c r="N11">
+        <v>3544463.0</v>
+      </c>
+      <c r="O11">
+        <v>30411940.0</v>
+      </c>
+      <c r="P11">
+        <v>22583895.0</v>
+      </c>
+      <c r="Q11">
+        <v>10066488.0</v>
+      </c>
+      <c r="R11">
+        <v>5815743.0</v>
+      </c>
+      <c r="S11">
+        <v>2425825.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19">
+      <c r="A12" t="s">
+        <v>133</v>
+      </c>
+      <c r="B12">
+        <v>336539000.0</v>
+      </c>
+      <c r="C12">
+        <v>282572000.0</v>
+      </c>
+      <c r="D12">
+        <v>145539583.0</v>
+      </c>
+      <c r="E12">
+        <v>56043780.0</v>
+      </c>
+      <c r="F12">
+        <v>32817049.0</v>
+      </c>
+      <c r="G12">
+        <v>25618764.0</v>
+      </c>
+      <c r="H12">
+        <v>33531516.0</v>
+      </c>
+      <c r="I12">
+        <v>27261527.0</v>
+      </c>
+      <c r="J12">
+        <v>23151839.0</v>
+      </c>
+      <c r="K12">
+        <v>18553719.0</v>
+      </c>
+      <c r="L12">
+        <v>16615726.0</v>
+      </c>
+      <c r="M12">
+        <v>14935136.0</v>
+      </c>
+      <c r="N12">
+        <v>10613303.0</v>
+      </c>
+      <c r="O12">
+        <v>9056436.0</v>
+      </c>
+      <c r="P12">
+        <v>4163140.0</v>
+      </c>
+      <c r="Q12">
+        <v>5044895.0</v>
+      </c>
+      <c r="R12">
+        <v>5768210.0</v>
+      </c>
+      <c r="S12">
+        <v>7545026.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19">
+      <c r="A13" t="s">
+        <v>134</v>
+      </c>
+      <c r="B13">
+        <v>336784000.0</v>
+      </c>
+      <c r="C13">
+        <v>266669020.0</v>
+      </c>
+      <c r="D13">
+        <v>137548470.0</v>
+      </c>
+      <c r="E13">
+        <v>55989000.0</v>
+      </c>
+      <c r="F13">
+        <v>32867000.0</v>
+      </c>
+      <c r="G13">
+        <v>25282230.0</v>
+      </c>
+      <c r="H13">
+        <v>32175570.0</v>
+      </c>
+      <c r="I13">
+        <v>26207090.0</v>
+      </c>
+      <c r="J13">
+        <v>23891000.0</v>
+      </c>
+      <c r="K13">
+        <v>18871210.0</v>
+      </c>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+    </row>
+    <row r="14" spans="1:19">
+      <c r="A14" t="s">
+        <v>135</v>
+      </c>
+      <c r="B14">
+        <v>0.0</v>
+      </c>
+      <c r="C14">
+        <v>0.0</v>
+      </c>
+      <c r="D14">
+        <v>0.0</v>
+      </c>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+    </row>
+    <row r="15" spans="1:19">
+      <c r="A15" t="s">
+        <v>136</v>
+      </c>
+      <c r="B15">
+        <v>227023000.0</v>
+      </c>
+      <c r="C15">
+        <v>429179000.0</v>
+      </c>
+      <c r="D15">
+        <v>100925917.0</v>
+      </c>
+      <c r="E15">
+        <v>147410462.0</v>
+      </c>
+      <c r="F15">
+        <v>154838455.0</v>
+      </c>
+      <c r="G15">
+        <v>222709035.0</v>
+      </c>
+      <c r="H15">
+        <v>217948272.0</v>
+      </c>
+      <c r="I15">
+        <v>190114673.0</v>
+      </c>
+      <c r="J15">
+        <v>91045201.0</v>
+      </c>
+      <c r="K15">
+        <v>42575246.0</v>
+      </c>
+      <c r="L15">
+        <v>22757052.0</v>
+      </c>
+      <c r="M15">
+        <v>-17557582.0</v>
+      </c>
+      <c r="N15">
+        <v>3414479.0</v>
+      </c>
+      <c r="O15">
+        <v>118981671.0</v>
+      </c>
+      <c r="P15">
+        <v>125894674.0</v>
+      </c>
+      <c r="Q15">
+        <v>101148395.0</v>
+      </c>
+      <c r="R15">
+        <v>14264899.0</v>
+      </c>
+      <c r="S15">
+        <v>6777866.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19">
+      <c r="A16" t="s">
+        <v>137</v>
+      </c>
+      <c r="B16">
+        <v>227023000.0</v>
+      </c>
+      <c r="C16">
+        <v>429158430.0</v>
+      </c>
+      <c r="D16">
+        <v>100925920.0</v>
+      </c>
+      <c r="E16">
+        <v>148952000.0</v>
+      </c>
+      <c r="F16">
+        <v>155979000.0</v>
+      </c>
+      <c r="G16">
+        <v>222709040.0</v>
+      </c>
+      <c r="H16">
+        <v>217948270.0</v>
+      </c>
+      <c r="I16">
+        <v>190114670.0</v>
+      </c>
+      <c r="J16">
+        <v>91045200.0</v>
+      </c>
+      <c r="K16">
+        <v>42575250.0</v>
+      </c>
+      <c r="L16">
+        <v>22757050.0</v>
+      </c>
+      <c r="M16"/>
+      <c r="N16"/>
+      <c r="O16"/>
+      <c r="P16"/>
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16"/>
+    </row>
+    <row r="17" spans="1:19">
+      <c r="A17" t="s">
+        <v>138</v>
+      </c>
+      <c r="B17">
+        <v>227023000.0</v>
+      </c>
+      <c r="C17">
+        <v>429179000.0</v>
+      </c>
+      <c r="D17">
+        <v>104532462.0</v>
+      </c>
+      <c r="E17">
+        <v>147410462.0</v>
+      </c>
+      <c r="F17">
+        <v>154838455.0</v>
+      </c>
+      <c r="G17">
+        <v>222709035.0</v>
+      </c>
+      <c r="H17">
+        <v>217948272.0</v>
+      </c>
+      <c r="I17">
+        <v>190114673.0</v>
+      </c>
+      <c r="J17">
+        <v>91045201.0</v>
+      </c>
+      <c r="K17">
+        <v>42761291.0</v>
+      </c>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+    </row>
+    <row r="18" spans="1:19">
+      <c r="A18" t="s">
+        <v>139</v>
+      </c>
+      <c r="B18">
+        <v>-16011147.0</v>
+      </c>
+      <c r="C18">
+        <v>-282488400.0</v>
+      </c>
+      <c r="D18">
+        <v>-113124780.0</v>
+      </c>
+      <c r="E18">
+        <v>-56043780.0</v>
+      </c>
+      <c r="F18">
+        <v>-32817049.0</v>
+      </c>
+      <c r="G18">
+        <v>-25618764.0</v>
+      </c>
+      <c r="H18">
+        <v>-33531516.0</v>
+      </c>
+      <c r="I18">
+        <v>-27261527.0</v>
+      </c>
+      <c r="J18">
+        <v>-23151839.0</v>
+      </c>
+      <c r="K18">
+        <v>-18553719.0</v>
+      </c>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+    </row>
+    <row r="19" spans="1:19">
+      <c r="A19" t="s">
+        <v>140</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+    </row>
+    <row r="20" spans="1:19">
+      <c r="A20" t="s">
+        <v>141</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+    </row>
+    <row r="21" spans="1:19">
+      <c r="A21" t="s">
+        <v>142</v>
+      </c>
+      <c r="B21">
+        <v>630187000.0</v>
+      </c>
+      <c r="C21">
+        <v>794699000.0</v>
+      </c>
+      <c r="D21">
+        <v>334937730.0</v>
+      </c>
+      <c r="E21">
+        <v>244675449.0</v>
+      </c>
+      <c r="F21">
+        <v>231488171.0</v>
+      </c>
+      <c r="G21">
+        <v>292938617.0</v>
+      </c>
+      <c r="H21">
+        <v>300392139.0</v>
+      </c>
+      <c r="I21">
+        <v>224338855.0</v>
+      </c>
+      <c r="J21">
+        <v>95299984.0</v>
+      </c>
+      <c r="K21">
+        <v>71079339.0</v>
+      </c>
+      <c r="L21">
+        <v>52992266.0</v>
+      </c>
+      <c r="M21">
+        <v>-3545820.0</v>
+      </c>
+      <c r="N21">
+        <v>20960549.0</v>
+      </c>
+      <c r="O21">
+        <v>162472371.0</v>
+      </c>
+      <c r="P21">
+        <v>156676865.0</v>
+      </c>
+      <c r="Q21">
+        <v>116494228.0</v>
+      </c>
+      <c r="R21">
+        <v>26508762.0</v>
+      </c>
+      <c r="S21">
+        <v>18181509.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:19">
+      <c r="A22" t="s">
+        <v>143</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+    </row>
+    <row r="23" spans="1:19">
+      <c r="A23" t="s">
+        <v>144</v>
+      </c>
+      <c r="B23">
+        <v>14292994000.0</v>
+      </c>
+      <c r="C23">
+        <v>9645769000.0</v>
+      </c>
+      <c r="D23">
+        <v>4985903516.0</v>
+      </c>
+      <c r="E23">
+        <v>4206342315.0</v>
+      </c>
+      <c r="F23">
+        <v>3734651568.0</v>
+      </c>
+      <c r="G23">
+        <v>3437125342.0</v>
+      </c>
+      <c r="H23">
+        <v>2663472077.0</v>
+      </c>
+      <c r="I23">
+        <v>2049085422.0</v>
+      </c>
+      <c r="J23">
+        <v>2052614305.0</v>
+      </c>
+      <c r="K23">
+        <v>2270489783.0</v>
+      </c>
+      <c r="L23">
+        <v>2270657433.0</v>
+      </c>
+      <c r="M23">
+        <v>1777758867.0</v>
+      </c>
+      <c r="N23">
+        <v>1335533600.0</v>
+      </c>
+      <c r="O23">
+        <v>1290786895.0</v>
+      </c>
+      <c r="P23">
+        <v>1225138816.0</v>
+      </c>
+      <c r="Q23">
+        <v>1043563526.0</v>
+      </c>
+      <c r="R23">
+        <v>616140754.0</v>
+      </c>
+      <c r="S23">
+        <v>676153019.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19">
+      <c r="A24" t="s">
+        <v>145</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+    </row>
+    <row r="25" spans="1:19">
+      <c r="A25" t="s">
+        <v>146</v>
+      </c>
+      <c r="B25">
+        <v>92686429.0</v>
+      </c>
+      <c r="C25">
+        <v>84669013.0</v>
+      </c>
+      <c r="D25">
+        <v>77709945.0</v>
+      </c>
+      <c r="E25">
+        <v>65304597.0</v>
+      </c>
+      <c r="F25">
+        <v>63333718.0</v>
+      </c>
+      <c r="G25">
+        <v>56795931.0</v>
+      </c>
+      <c r="H25">
+        <v>33052481.0</v>
+      </c>
+      <c r="I25">
+        <v>27802979.0</v>
+      </c>
+      <c r="J25">
+        <v>26765277.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+    </row>
+    <row r="26" spans="1:19">
+      <c r="A26" t="s">
+        <v>147</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+    </row>
+    <row r="27" spans="1:19">
+      <c r="A27" t="s">
+        <v>148</v>
+      </c>
+      <c r="B27">
+        <v>82361280.0</v>
+      </c>
+      <c r="C27">
+        <v>71311670.0</v>
+      </c>
+      <c r="D27">
+        <v>62020788.0</v>
+      </c>
+      <c r="E27">
+        <v>64137048.0</v>
+      </c>
+      <c r="F27">
+        <v>61287949.0</v>
+      </c>
+      <c r="G27">
+        <v>50839094.0</v>
+      </c>
+      <c r="H27">
+        <v>21195364.0</v>
+      </c>
+      <c r="I27">
+        <v>17186799.0</v>
+      </c>
+      <c r="J27">
+        <v>15302582.0</v>
+      </c>
+      <c r="K27">
+        <v>17511221.0</v>
+      </c>
+      <c r="L27">
+        <v>14747710.0</v>
+      </c>
+      <c r="M27">
+        <v>13020717.0</v>
+      </c>
+      <c r="N27">
+        <v>15642309.0</v>
+      </c>
+      <c r="O27">
+        <v>15957796.0</v>
+      </c>
+      <c r="P27">
+        <v>14424559.0</v>
+      </c>
+      <c r="Q27">
+        <v>10559987.0</v>
+      </c>
+      <c r="R27">
+        <v>8392994.0</v>
+      </c>
+      <c r="S27">
+        <v>12318592.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:19">
+      <c r="A28" t="s">
+        <v>149</v>
+      </c>
+      <c r="B28">
+        <v>151634416.0</v>
+      </c>
+      <c r="C28">
+        <v>141601879.0</v>
+      </c>
+      <c r="D28">
+        <v>128627237.0</v>
+      </c>
+      <c r="E28">
+        <v>100001381.0</v>
+      </c>
+      <c r="F28">
+        <v>98176320.0</v>
+      </c>
+      <c r="G28">
+        <v>77303128.0</v>
+      </c>
+      <c r="H28">
+        <v>57998832.0</v>
+      </c>
+      <c r="I28">
+        <v>39397772.0</v>
+      </c>
+      <c r="J28">
+        <v>43702668.0</v>
+      </c>
+      <c r="K28">
+        <v>29020739.0</v>
+      </c>
+      <c r="L28">
+        <v>35270736.0</v>
+      </c>
+      <c r="M28">
+        <v>26321595.0</v>
+      </c>
+      <c r="N28">
+        <v>20561273.0</v>
+      </c>
+      <c r="O28">
+        <v>15957796.0</v>
+      </c>
+      <c r="P28">
+        <v>18128724.0</v>
+      </c>
+      <c r="Q28">
+        <v>12264298.0</v>
+      </c>
+      <c r="R28">
+        <v>8031924.0</v>
+      </c>
+      <c r="S28">
+        <v>7158842.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:19">
+      <c r="A29" t="s">
+        <v>150</v>
+      </c>
+      <c r="B29">
+        <v>66380000.0</v>
+      </c>
+      <c r="C29">
+        <v>83280000.0</v>
+      </c>
+      <c r="D29">
+        <v>33273979.0</v>
+      </c>
+      <c r="E29">
+        <v>39102000.0</v>
+      </c>
+      <c r="F29">
+        <v>41942000.0</v>
+      </c>
+      <c r="G29">
+        <v>44610820.0</v>
+      </c>
+      <c r="H29">
+        <v>48912350.0</v>
+      </c>
+      <c r="I29">
+        <v>18607020.0</v>
+      </c>
+      <c r="J29">
+        <v>22395230.0</v>
+      </c>
+      <c r="K29">
+        <v>9446840.0</v>
+      </c>
+      <c r="L29">
+        <v>13996100.0</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+    </row>
+    <row r="30" spans="1:19">
+      <c r="A30" t="s">
+        <v>151</v>
+      </c>
+      <c r="B30">
+        <v>1219617504.0</v>
+      </c>
+      <c r="C30">
+        <v>-1378515543.0</v>
+      </c>
+      <c r="D30">
+        <v>191318011.0</v>
+      </c>
+      <c r="E30">
+        <v>164138429.0</v>
+      </c>
+      <c r="F30">
+        <v>159464269.0</v>
+      </c>
+      <c r="G30">
+        <v>128142222.0</v>
+      </c>
+      <c r="H30">
+        <v>79194196.0</v>
+      </c>
+      <c r="I30">
+        <v>56584571.0</v>
+      </c>
+      <c r="J30">
+        <v>59005250.0</v>
+      </c>
+      <c r="K30">
+        <v>46531960.0</v>
+      </c>
+      <c r="L30">
+        <v>50018446.0</v>
+      </c>
+      <c r="M30">
+        <v>39342312.0</v>
+      </c>
+      <c r="N30">
+        <v>36203582.0</v>
+      </c>
+      <c r="O30">
+        <v>1854424.0</v>
+      </c>
+      <c r="P30">
+        <v>48045594.0</v>
+      </c>
+      <c r="Q30">
+        <v>-13016998.0</v>
+      </c>
+      <c r="R30">
+        <v>8529533.0</v>
+      </c>
+      <c r="S30">
+        <v>27347755.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:19">
+      <c r="A31" t="s">
+        <v>152</v>
+      </c>
+      <c r="B31">
+        <v>-336784000.0</v>
+      </c>
+      <c r="C31">
+        <v>-282240000.0</v>
+      </c>
+      <c r="D31">
+        <v>-195879844.0</v>
+      </c>
+      <c r="E31">
+        <v>-56594008.0</v>
+      </c>
+      <c r="F31">
+        <v>-34728313.0</v>
+      </c>
+      <c r="G31">
+        <v>-25955299.0</v>
+      </c>
+      <c r="H31">
+        <v>-33531516.0</v>
+      </c>
+      <c r="I31">
+        <v>-15617162.0</v>
+      </c>
+      <c r="J31">
+        <v>18140446.0</v>
+      </c>
+      <c r="K31">
+        <v>5826815.0</v>
+      </c>
+      <c r="L31">
+        <v>-73869942.0</v>
+      </c>
+      <c r="M31">
+        <v>-14935136.0</v>
+      </c>
+      <c r="N31">
+        <v>-19307782.0</v>
+      </c>
+      <c r="O31">
+        <v>46253423.0</v>
+      </c>
+      <c r="P31">
+        <v>-10834881.0</v>
+      </c>
+      <c r="Q31">
+        <v>-5044895.0</v>
+      </c>
+      <c r="R31">
+        <v>-5768210.0</v>
+      </c>
+      <c r="S31">
+        <v>-8650717.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:19">
+      <c r="A32" t="s">
+        <v>153</v>
+      </c>
+      <c r="B32">
+        <v>14923181000.0</v>
+      </c>
+      <c r="C32">
+        <v>10440468000.0</v>
+      </c>
+      <c r="D32">
+        <v>5320841248.0</v>
+      </c>
+      <c r="E32">
+        <v>4419838924.0</v>
+      </c>
+      <c r="F32">
+        <v>3923297392.0</v>
+      </c>
+      <c r="G32">
+        <v>3684984802.0</v>
+      </c>
+      <c r="H32">
+        <v>2941630032.0</v>
+      </c>
+      <c r="I32">
+        <v>2273424277.0</v>
+      </c>
+      <c r="J32">
+        <v>2147914289.0</v>
+      </c>
+      <c r="K32">
+        <v>2315865809.0</v>
+      </c>
+      <c r="L32">
+        <v>2380668753.0</v>
+      </c>
+      <c r="M32">
+        <v>1818870990.0</v>
+      </c>
+      <c r="N32">
+        <v>1362712598.0</v>
+      </c>
+      <c r="O32">
+        <v>1453259266.0</v>
+      </c>
+      <c r="P32">
+        <v>1381815681.0</v>
+      </c>
+      <c r="Q32">
+        <v>1160057754.0</v>
+      </c>
+      <c r="R32">
+        <v>642649516.0</v>
+      </c>
+      <c r="S32">
+        <v>694334528.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:BF32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:58">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>81</v>
+      </c>
+      <c r="E1" t="s">
+        <v>82</v>
+      </c>
+      <c r="F1" t="s">
+        <v>83</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>84</v>
+      </c>
+      <c r="I1" t="s">
+        <v>85</v>
+      </c>
+      <c r="J1" t="s">
+        <v>86</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>87</v>
+      </c>
+      <c r="M1" t="s">
+        <v>88</v>
+      </c>
+      <c r="N1" t="s">
+        <v>89</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>90</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>91</v>
+      </c>
+      <c r="R1" t="s">
+        <v>92</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>93</v>
+      </c>
+      <c r="U1" t="s">
+        <v>94</v>
+      </c>
+      <c r="V1" t="s">
+        <v>95</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>96</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>97</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="2" spans="1:58">
+      <c r="A2" t="s">
+        <v>123</v>
+      </c>
+      <c r="B2"/>
+      <c r="C2"/>
+      <c r="D2"/>
+      <c r="E2"/>
+      <c r="F2"/>
+      <c r="G2"/>
+      <c r="H2"/>
+      <c r="I2"/>
+      <c r="J2"/>
+      <c r="K2"/>
+      <c r="L2"/>
+      <c r="M2"/>
+      <c r="N2"/>
+      <c r="O2"/>
+      <c r="P2"/>
+      <c r="Q2"/>
+      <c r="R2"/>
+      <c r="S2"/>
+      <c r="T2"/>
+      <c r="U2"/>
+      <c r="V2"/>
+      <c r="W2"/>
+      <c r="X2"/>
+      <c r="Y2"/>
+      <c r="Z2"/>
+      <c r="AA2"/>
+      <c r="AB2"/>
+      <c r="AC2"/>
+      <c r="AD2"/>
+      <c r="AE2"/>
+      <c r="AF2"/>
+      <c r="AG2"/>
+      <c r="AH2"/>
+      <c r="AI2"/>
+      <c r="AJ2"/>
+      <c r="AK2"/>
+      <c r="AL2"/>
+      <c r="AM2"/>
+      <c r="AN2"/>
+      <c r="AO2"/>
+      <c r="AP2">
+        <v>570000000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>532000000.0</v>
+      </c>
+      <c r="AR2">
+        <v>681000000.0</v>
+      </c>
+      <c r="AS2">
+        <v>572000000.0</v>
+      </c>
+      <c r="AT2"/>
+      <c r="AU2"/>
+      <c r="AV2"/>
+      <c r="AW2"/>
+      <c r="AX2"/>
+      <c r="AY2">
+        <v>1299330018.0</v>
+      </c>
+      <c r="AZ2"/>
+      <c r="BA2"/>
+      <c r="BB2"/>
+      <c r="BC2">
+        <v>400105471.0</v>
+      </c>
+      <c r="BD2">
+        <v>310216000.0</v>
+      </c>
+      <c r="BE2">
+        <v>269554000.0</v>
+      </c>
+      <c r="BF2">
+        <v>309057000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:58">
+      <c r="A3" t="s">
+        <v>124</v>
+      </c>
+      <c r="B3">
+        <v>22475000.0</v>
+      </c>
+      <c r="C3">
+        <v>22615000.0</v>
+      </c>
+      <c r="D3">
+        <v>23711000.0</v>
+      </c>
+      <c r="E3">
+        <v>22268000.0</v>
+      </c>
+      <c r="F3">
+        <v>22217000.0</v>
+      </c>
+      <c r="G3">
+        <v>22446000.0</v>
+      </c>
+      <c r="H3">
+        <v>600000.0</v>
+      </c>
+      <c r="I3">
+        <v>96000.0</v>
+      </c>
+      <c r="J3">
+        <v>20907000.0</v>
+      </c>
+      <c r="K3">
+        <v>19871000.0</v>
+      </c>
+      <c r="L3">
+        <v>18705000.0</v>
+      </c>
+      <c r="M3">
+        <v>19432000.0</v>
+      </c>
+      <c r="N3">
+        <v>18350000.0</v>
+      </c>
+      <c r="O3">
+        <v>15727000.0</v>
+      </c>
+      <c r="P3">
+        <v>14240000.0</v>
+      </c>
+      <c r="Q3">
+        <v>16855000.0</v>
+      </c>
+      <c r="R3">
+        <v>16687000.0</v>
+      </c>
+      <c r="S3">
+        <v>16966000.0</v>
+      </c>
+      <c r="T3">
+        <v>15729000.0</v>
+      </c>
+      <c r="U3">
+        <v>769000.0</v>
+      </c>
+      <c r="V3">
+        <v>14432000.0</v>
+      </c>
+      <c r="W3">
+        <v>44471157.0</v>
+      </c>
+      <c r="X3">
+        <v>349000.0</v>
+      </c>
+      <c r="Y3">
+        <v>232000.0</v>
+      </c>
+      <c r="Z3">
+        <v>27000.0</v>
+      </c>
+      <c r="AA3">
+        <v>20759184.0</v>
+      </c>
+      <c r="AB3">
+        <v>319000.0</v>
+      </c>
+      <c r="AC3">
+        <v>511000.0</v>
+      </c>
+      <c r="AD3">
+        <v>645000.0</v>
+      </c>
+      <c r="AE3">
+        <v>10483365.0</v>
+      </c>
+      <c r="AF3">
+        <v>688000.0</v>
+      </c>
+      <c r="AG3">
+        <v>415000.0</v>
+      </c>
+      <c r="AH3">
+        <v>58000.0</v>
+      </c>
+      <c r="AI3">
+        <v>41811285.0</v>
+      </c>
+      <c r="AJ3">
+        <v>-888000.0</v>
+      </c>
+      <c r="AK3">
+        <v>205000.0</v>
+      </c>
+      <c r="AL3">
+        <v>164000.0</v>
+      </c>
+      <c r="AM3">
+        <v>-369494.0</v>
+      </c>
+      <c r="AN3">
+        <v>-5000.0</v>
+      </c>
+      <c r="AO3">
+        <v>482000.0</v>
+      </c>
+      <c r="AP3">
+        <v>-425000.0</v>
+      </c>
+      <c r="AQ3">
+        <v>-3976.0</v>
+      </c>
+      <c r="AR3"/>
+      <c r="AS3"/>
+      <c r="AT3"/>
+      <c r="AU3"/>
+      <c r="AV3"/>
+      <c r="AW3"/>
+      <c r="AX3"/>
+      <c r="AY3">
+        <v>-2476030.0</v>
+      </c>
+      <c r="AZ3"/>
+      <c r="BA3"/>
+      <c r="BB3"/>
+      <c r="BC3">
+        <v>-3137080.0</v>
+      </c>
+      <c r="BD3"/>
+      <c r="BE3"/>
+      <c r="BF3"/>
+    </row>
+    <row r="4" spans="1:58">
+      <c r="A4" t="s">
+        <v>125</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+    </row>
+    <row r="5" spans="1:58">
+      <c r="A5" t="s">
+        <v>126</v>
+      </c>
+      <c r="B5">
+        <v>213745000.0</v>
+      </c>
+      <c r="C5">
+        <v>104241000.0</v>
+      </c>
+      <c r="D5">
+        <v>107755000.0</v>
+      </c>
+      <c r="E5">
+        <v>135997000.0</v>
+      </c>
+      <c r="F5">
+        <v>191383000.0</v>
+      </c>
+      <c r="G5">
+        <v>339268000.0</v>
+      </c>
+      <c r="H5">
+        <v>144904000.0</v>
+      </c>
+      <c r="I5">
+        <v>143431000.0</v>
+      </c>
+      <c r="J5">
+        <v>167547000.0</v>
+      </c>
+      <c r="K5">
+        <v>84087469.0</v>
+      </c>
+      <c r="L5">
+        <v>77032000.0</v>
+      </c>
+      <c r="M5">
+        <v>66974000.0</v>
+      </c>
+      <c r="N5">
+        <v>56436000.0</v>
+      </c>
+      <c r="O5">
+        <v>34694221.0</v>
+      </c>
+      <c r="P5">
+        <v>51516000.0</v>
+      </c>
+      <c r="Q5">
+        <v>66860000.0</v>
+      </c>
+      <c r="R5">
+        <v>75252000.0</v>
+      </c>
+      <c r="S5">
+        <v>80244000.0</v>
+      </c>
+      <c r="T5">
+        <v>50688000.0</v>
+      </c>
+      <c r="U5">
+        <v>51259000.0</v>
+      </c>
+      <c r="V5">
+        <v>48371000.0</v>
+      </c>
+      <c r="W5">
+        <v>15124460.0</v>
+      </c>
+      <c r="X5">
+        <v>64480000.0</v>
+      </c>
+      <c r="Y5">
+        <v>77496000.0</v>
+      </c>
+      <c r="Z5">
+        <v>90759000.0</v>
+      </c>
+      <c r="AA5">
+        <v>47032955.0</v>
+      </c>
+      <c r="AB5">
+        <v>78946000.0</v>
+      </c>
+      <c r="AC5">
+        <v>80398000.0</v>
+      </c>
+      <c r="AD5">
+        <v>71781000.0</v>
+      </c>
+      <c r="AE5">
+        <v>52270855.0</v>
+      </c>
+      <c r="AF5">
+        <v>60134000.0</v>
+      </c>
+      <c r="AG5">
+        <v>57966000.0</v>
+      </c>
+      <c r="AH5">
+        <v>54471000.0</v>
+      </c>
+      <c r="AI5">
+        <v>9680984.0</v>
+      </c>
+      <c r="AJ5">
+        <v>42197000.0</v>
+      </c>
+      <c r="AK5">
+        <v>31649000.0</v>
+      </c>
+      <c r="AL5">
+        <v>11773000.0</v>
+      </c>
+      <c r="AM5">
+        <v>8432339.0</v>
+      </c>
+      <c r="AN5">
+        <v>22771000.0</v>
+      </c>
+      <c r="AO5">
+        <v>18588000.0</v>
+      </c>
+      <c r="AP5">
+        <v>21288000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>15030266.0</v>
+      </c>
+      <c r="AR5">
+        <v>28000000.0</v>
+      </c>
+      <c r="AS5">
+        <v>5000000.0</v>
+      </c>
+      <c r="AT5"/>
+      <c r="AU5"/>
+      <c r="AV5"/>
+      <c r="AW5"/>
+      <c r="AX5"/>
+      <c r="AY5">
+        <v>-7355451.0</v>
+      </c>
+      <c r="AZ5"/>
+      <c r="BA5"/>
+      <c r="BB5"/>
+      <c r="BC5">
+        <v>35642371.0</v>
+      </c>
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5"/>
+    </row>
+    <row r="6" spans="1:58">
+      <c r="A6" t="s">
+        <v>127</v>
+      </c>
+      <c r="B6">
+        <v>236220000.0</v>
+      </c>
+      <c r="C6">
+        <v>126856000.0</v>
+      </c>
+      <c r="D6">
+        <v>131466000.0</v>
+      </c>
+      <c r="E6">
+        <v>158265000.0</v>
+      </c>
+      <c r="F6">
+        <v>213600000.0</v>
+      </c>
+      <c r="G6">
+        <v>361714000.0</v>
+      </c>
+      <c r="H6">
+        <v>145504000.0</v>
+      </c>
+      <c r="I6">
+        <v>143527000.0</v>
+      </c>
+      <c r="J6">
+        <v>188454000.0</v>
+      </c>
+      <c r="K6">
+        <v>103958469.0</v>
+      </c>
+      <c r="L6">
+        <v>95737000.0</v>
+      </c>
+      <c r="M6">
+        <v>86406000.0</v>
+      </c>
+      <c r="N6">
+        <v>74786000.0</v>
+      </c>
+      <c r="O6">
+        <v>50421221.0</v>
+      </c>
+      <c r="P6">
+        <v>65756000.0</v>
+      </c>
+      <c r="Q6">
+        <v>83715000.0</v>
+      </c>
+      <c r="R6">
+        <v>91939000.0</v>
+      </c>
+      <c r="S6">
+        <v>97210000.0</v>
+      </c>
+      <c r="T6">
+        <v>66417000.0</v>
+      </c>
+      <c r="U6">
+        <v>52028000.0</v>
+      </c>
+      <c r="V6">
+        <v>62803000.0</v>
+      </c>
+      <c r="W6">
+        <v>59595617.0</v>
+      </c>
+      <c r="X6">
+        <v>64829000.0</v>
+      </c>
+      <c r="Y6">
+        <v>77728000.0</v>
+      </c>
+      <c r="Z6">
+        <v>90786000.0</v>
+      </c>
+      <c r="AA6">
+        <v>67792139.0</v>
+      </c>
+      <c r="AB6">
+        <v>79265000.0</v>
+      </c>
+      <c r="AC6">
+        <v>80909000.0</v>
+      </c>
+      <c r="AD6">
+        <v>72426000.0</v>
+      </c>
+      <c r="AE6">
+        <v>62754220.0</v>
+      </c>
+      <c r="AF6">
+        <v>60822000.0</v>
+      </c>
+      <c r="AG6">
+        <v>58381000.0</v>
+      </c>
+      <c r="AH6">
+        <v>54529000.0</v>
+      </c>
+      <c r="AI6">
+        <v>51492269.0</v>
+      </c>
+      <c r="AJ6">
+        <v>41309000.0</v>
+      </c>
+      <c r="AK6">
+        <v>31854000.0</v>
+      </c>
+      <c r="AL6">
+        <v>11937000.0</v>
+      </c>
+      <c r="AM6">
+        <v>8062845.0</v>
+      </c>
+      <c r="AN6">
+        <v>22766000.0</v>
+      </c>
+      <c r="AO6">
+        <v>19070000.0</v>
+      </c>
+      <c r="AP6">
+        <v>20863000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>15026290.0</v>
+      </c>
+      <c r="AR6">
+        <v>28078000.0</v>
+      </c>
+      <c r="AS6">
+        <v>4940000.0</v>
+      </c>
+      <c r="AT6">
+        <v>4944000.0</v>
+      </c>
+      <c r="AU6">
+        <v>-12413820.0</v>
+      </c>
+      <c r="AV6">
+        <v>-8645000.0</v>
+      </c>
+      <c r="AW6">
+        <v>6155000.0</v>
+      </c>
+      <c r="AX6">
+        <v>11358000.0</v>
+      </c>
+      <c r="AY6">
+        <v>-9831481.0</v>
+      </c>
+      <c r="AZ6">
+        <v>-9372000.0</v>
+      </c>
+      <c r="BA6">
+        <v>12294000.0</v>
+      </c>
+      <c r="BB6">
+        <v>25394000.0</v>
+      </c>
+      <c r="BC6">
+        <v>32505291.0</v>
+      </c>
+      <c r="BD6">
+        <v>38258000.0</v>
+      </c>
+      <c r="BE6">
+        <v>43289000.0</v>
+      </c>
+      <c r="BF6">
+        <v>45283000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:58">
+      <c r="A7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+    </row>
+    <row r="8" spans="1:58">
+      <c r="A8" t="s">
+        <v>129</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+    </row>
+    <row r="9" spans="1:58">
+      <c r="A9" t="s">
+        <v>130</v>
+      </c>
+      <c r="B9">
+        <v>2621280000.0</v>
+      </c>
+      <c r="C9">
+        <v>3000961000.0</v>
+      </c>
+      <c r="D9">
+        <v>3729993000.0</v>
+      </c>
+      <c r="E9">
+        <v>3886318000.0</v>
+      </c>
+      <c r="F9">
+        <v>4305909000.0</v>
+      </c>
+      <c r="G9">
+        <v>3370953000.0</v>
+      </c>
+      <c r="H9">
+        <v>2976915000.0</v>
+      </c>
+      <c r="I9">
+        <v>2222438000.0</v>
+      </c>
+      <c r="J9">
+        <v>1870162000.0</v>
+      </c>
+      <c r="K9">
+        <v>1800534000.0</v>
+      </c>
+      <c r="L9">
+        <v>1285906000.0</v>
+      </c>
+      <c r="M9">
+        <v>1160194000.0</v>
+      </c>
+      <c r="N9">
+        <v>1102485000.0</v>
+      </c>
+      <c r="O9">
+        <v>1131307924.0</v>
+      </c>
+      <c r="P9">
+        <v>1100499000.0</v>
+      </c>
+      <c r="Q9">
+        <v>1197505000.0</v>
+      </c>
+      <c r="R9">
+        <v>990527000.0</v>
+      </c>
+      <c r="S9">
+        <v>1088846392.0</v>
+      </c>
+      <c r="T9">
+        <v>998104000.0</v>
+      </c>
+      <c r="U9">
+        <v>876226000.0</v>
+      </c>
+      <c r="V9">
+        <v>960121000.0</v>
+      </c>
+      <c r="W9">
+        <v>1023238802.0</v>
+      </c>
+      <c r="X9">
+        <v>841587000.0</v>
+      </c>
+      <c r="Y9">
+        <v>910777000.0</v>
+      </c>
+      <c r="Z9">
+        <v>909382000.0</v>
+      </c>
+      <c r="AA9">
+        <v>795887032.0</v>
+      </c>
+      <c r="AB9">
+        <v>744608000.0</v>
+      </c>
+      <c r="AC9">
+        <v>753061000.0</v>
+      </c>
+      <c r="AD9">
+        <v>648074000.0</v>
+      </c>
+      <c r="AE9">
+        <v>663370277.0</v>
+      </c>
+      <c r="AF9">
+        <v>598781000.0</v>
+      </c>
+      <c r="AG9">
+        <v>491584000.0</v>
+      </c>
+      <c r="AH9">
+        <v>519689000.0</v>
+      </c>
+      <c r="AI9">
+        <v>491438289.0</v>
+      </c>
+      <c r="AJ9">
+        <v>542860000.0</v>
+      </c>
+      <c r="AK9">
+        <v>482302000.0</v>
+      </c>
+      <c r="AL9">
+        <v>631314000.0</v>
+      </c>
+      <c r="AM9">
+        <v>543576809.0</v>
+      </c>
+      <c r="AN9">
+        <v>597512000.0</v>
+      </c>
+      <c r="AO9">
+        <v>583386000.0</v>
+      </c>
+      <c r="AP9">
+        <v>591391000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>653773753.0</v>
+      </c>
+      <c r="AR9">
+        <v>708831000.0</v>
+      </c>
+      <c r="AS9">
+        <v>576564000.0</v>
+      </c>
+      <c r="AT9">
+        <v>441500000.0</v>
+      </c>
+      <c r="AU9">
+        <v>503892990.0</v>
+      </c>
+      <c r="AV9">
+        <v>411551000.0</v>
+      </c>
+      <c r="AW9">
+        <v>423807000.0</v>
+      </c>
+      <c r="AX9">
+        <v>479620000.0</v>
+      </c>
+      <c r="AY9">
+        <v>-928316420.0</v>
+      </c>
+      <c r="AZ9">
+        <v>328287000.0</v>
+      </c>
+      <c r="BA9">
+        <v>299129000.0</v>
+      </c>
+      <c r="BB9">
+        <v>364283000.0</v>
+      </c>
+      <c r="BC9">
+        <v>37496795.0</v>
+      </c>
+      <c r="BD9">
+        <v>38258000.0</v>
+      </c>
+      <c r="BE9">
+        <v>43289000.0</v>
+      </c>
+      <c r="BF9">
+        <v>45283000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:58">
+      <c r="A10" t="s">
+        <v>131</v>
+      </c>
+      <c r="B10">
+        <v>150864000.0</v>
+      </c>
+      <c r="C10">
+        <v>51467000.0</v>
+      </c>
+      <c r="D10">
+        <v>51473000.0</v>
+      </c>
+      <c r="E10">
+        <v>72399000.0</v>
+      </c>
+      <c r="F10">
+        <v>118064000.0</v>
+      </c>
+      <c r="G10">
+        <v>250672000.0</v>
+      </c>
+      <c r="H10">
+        <v>71316000.0</v>
+      </c>
+      <c r="I10">
+        <v>80215000.0</v>
+      </c>
+      <c r="J10">
+        <v>109805000.0</v>
+      </c>
+      <c r="K10">
+        <v>31855000.0</v>
+      </c>
+      <c r="L10">
+        <v>41623000.0</v>
+      </c>
+      <c r="M10">
+        <v>35506000.0</v>
+      </c>
+      <c r="N10">
+        <v>30033000.0</v>
+      </c>
+      <c r="O10">
+        <v>30644441.0</v>
+      </c>
+      <c r="P10">
+        <v>37515000.0</v>
+      </c>
+      <c r="Q10">
+        <v>55284000.0</v>
+      </c>
+      <c r="R10">
+        <v>64638000.0</v>
+      </c>
+      <c r="S10">
+        <v>70226858.0</v>
+      </c>
+      <c r="T10">
+        <v>41688000.0</v>
+      </c>
+      <c r="U10">
+        <v>43899000.0</v>
+      </c>
+      <c r="V10">
+        <v>40946000.0</v>
+      </c>
+      <c r="W10">
+        <v>53865853.0</v>
+      </c>
+      <c r="X10">
+        <v>58454000.0</v>
+      </c>
+      <c r="Y10">
+        <v>71590000.0</v>
+      </c>
+      <c r="Z10">
+        <v>83410000.0</v>
+      </c>
+      <c r="AA10">
+        <v>60658623.0</v>
+      </c>
+      <c r="AB10">
+        <v>70315000.0</v>
+      </c>
+      <c r="AC10">
+        <v>72044000.0</v>
+      </c>
+      <c r="AD10">
+        <v>63843000.0</v>
+      </c>
+      <c r="AE10">
+        <v>54509693.0</v>
+      </c>
+      <c r="AF10">
+        <v>53902000.0</v>
+      </c>
+      <c r="AG10">
+        <v>53634000.0</v>
+      </c>
+      <c r="AH10">
+        <v>46676000.0</v>
+      </c>
+      <c r="AI10">
+        <v>43250430.0</v>
+      </c>
+      <c r="AJ10">
+        <v>36350000.0</v>
+      </c>
+      <c r="AK10">
+        <v>27073000.0</v>
+      </c>
+      <c r="AL10">
+        <v>6767000.0</v>
+      </c>
+      <c r="AM10">
+        <v>5268126.0</v>
+      </c>
+      <c r="AN10">
+        <v>17254000.0</v>
+      </c>
+      <c r="AO10">
+        <v>13769000.0</v>
+      </c>
+      <c r="AP10">
+        <v>15917000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>13339564.0</v>
+      </c>
+      <c r="AR10">
+        <v>24004000.0</v>
+      </c>
+      <c r="AS10">
+        <v>-156000.0</v>
+      </c>
+      <c r="AT10">
+        <v>-815000.0</v>
+      </c>
+      <c r="AU10">
+        <v>-13415956.0</v>
+      </c>
+      <c r="AV10">
+        <v>-13030000.0</v>
+      </c>
+      <c r="AW10">
+        <v>1526000.0</v>
+      </c>
+      <c r="AX10">
+        <v>6439000.0</v>
+      </c>
+      <c r="AY10">
+        <v>-11543784.0</v>
+      </c>
+      <c r="AZ10">
+        <v>-12738000.0</v>
+      </c>
+      <c r="BA10">
+        <v>9433000.0</v>
+      </c>
+      <c r="BB10">
+        <v>22720000.0</v>
+      </c>
+      <c r="BC10">
+        <v>31206855.0</v>
+      </c>
+      <c r="BD10">
+        <v>36312000.0</v>
+      </c>
+      <c r="BE10">
+        <v>40077000.0</v>
+      </c>
+      <c r="BF10">
+        <v>42683000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:58">
+      <c r="A11" t="s">
+        <v>132</v>
+      </c>
+      <c r="B11">
+        <v>27289000.0</v>
+      </c>
+      <c r="C11">
+        <v>8487000.0</v>
+      </c>
+      <c r="D11">
+        <v>10230000.0</v>
+      </c>
+      <c r="E11">
+        <v>24197000.0</v>
+      </c>
+      <c r="F11">
+        <v>23466000.0</v>
+      </c>
+      <c r="G11">
+        <v>37691000.0</v>
+      </c>
+      <c r="H11">
+        <v>14151000.0</v>
+      </c>
+      <c r="I11">
+        <v>13219000.0</v>
+      </c>
+      <c r="J11">
+        <v>18219000.0</v>
+      </c>
+      <c r="K11">
+        <v>16729000.0</v>
+      </c>
+      <c r="L11">
+        <v>7747000.0</v>
+      </c>
+      <c r="M11">
+        <v>7381000.0</v>
+      </c>
+      <c r="N11">
+        <v>6277000.0</v>
+      </c>
+      <c r="O11">
+        <v>11868979.0</v>
+      </c>
+      <c r="P11">
+        <v>6759000.0</v>
+      </c>
+      <c r="Q11">
+        <v>10674000.0</v>
+      </c>
+      <c r="R11">
+        <v>11369000.0</v>
+      </c>
+      <c r="S11">
+        <v>20128403.0</v>
+      </c>
+      <c r="T11">
+        <v>7233000.0</v>
+      </c>
+      <c r="U11">
+        <v>7510000.0</v>
+      </c>
+      <c r="V11">
+        <v>7050000.0</v>
+      </c>
+      <c r="W11">
+        <v>7076818.0</v>
+      </c>
+      <c r="X11">
+        <v>11675000.0</v>
+      </c>
+      <c r="Y11">
+        <v>14614000.0</v>
+      </c>
+      <c r="Z11">
+        <v>11245000.0</v>
+      </c>
+      <c r="AA11">
+        <v>17379351.0</v>
+      </c>
+      <c r="AB11">
+        <v>9783000.0</v>
+      </c>
+      <c r="AC11">
+        <v>11047000.0</v>
+      </c>
+      <c r="AD11">
+        <v>10703000.0</v>
+      </c>
+      <c r="AE11">
+        <v>-9371980.0</v>
+      </c>
+      <c r="AF11">
+        <v>10031000.0</v>
+      </c>
+      <c r="AG11">
+        <v>10604000.0</v>
+      </c>
+      <c r="AH11">
+        <v>7344000.0</v>
+      </c>
+      <c r="AI11">
+        <v>10537229.0</v>
+      </c>
+      <c r="AJ11">
+        <v>6654000.0</v>
+      </c>
+      <c r="AK11">
+        <v>4190000.0</v>
+      </c>
+      <c r="AL11">
+        <v>1014000.0</v>
+      </c>
+      <c r="AM11">
+        <v>2531835.0</v>
+      </c>
+      <c r="AN11">
+        <v>1916000.0</v>
+      </c>
+      <c r="AO11">
+        <v>3084000.0</v>
+      </c>
+      <c r="AP11">
+        <v>1915000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>12973102.0</v>
+      </c>
+      <c r="AR11">
+        <v>2558000.0</v>
+      </c>
+      <c r="AS11">
+        <v>-2420000.0</v>
+      </c>
+      <c r="AT11">
+        <v>885000.0</v>
+      </c>
+      <c r="AU11">
+        <v>-3441625.0</v>
+      </c>
+      <c r="AV11">
+        <v>-13000.0</v>
+      </c>
+      <c r="AW11">
+        <v>1266000.0</v>
+      </c>
+      <c r="AX11">
+        <v>1000000.0</v>
+      </c>
+      <c r="AY11">
+        <v>-2993537.0</v>
+      </c>
+      <c r="AZ11">
+        <v>-890000.0</v>
+      </c>
+      <c r="BA11">
+        <v>1573000.0</v>
+      </c>
+      <c r="BB11">
+        <v>5855000.0</v>
+      </c>
+      <c r="BC11">
+        <v>5616940.0</v>
+      </c>
+      <c r="BD11">
+        <v>8724000.0</v>
+      </c>
+      <c r="BE11">
+        <v>4822000.0</v>
+      </c>
+      <c r="BF11">
+        <v>11249000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:58">
+      <c r="A12" t="s">
+        <v>133</v>
+      </c>
+      <c r="B12">
+        <v>62942000.0</v>
+      </c>
+      <c r="C12">
+        <v>75144000.0</v>
+      </c>
+      <c r="D12">
+        <v>79993000.0</v>
+      </c>
+      <c r="E12">
+        <v>85866000.0</v>
+      </c>
+      <c r="F12">
+        <v>95536000.0</v>
+      </c>
+      <c r="G12">
+        <v>87781000.0</v>
+      </c>
+      <c r="H12">
+        <v>74188000.0</v>
+      </c>
+      <c r="I12">
+        <v>63312000.0</v>
+      </c>
+      <c r="J12">
+        <v>57291000.0</v>
+      </c>
+      <c r="K12">
+        <v>52191583.0</v>
+      </c>
+      <c r="L12">
+        <v>35331000.0</v>
+      </c>
+      <c r="M12">
+        <v>31560000.0</v>
+      </c>
+      <c r="N12">
+        <v>26457000.0</v>
+      </c>
+      <c r="O12">
+        <v>19776780.0</v>
+      </c>
+      <c r="P12">
+        <v>14001000.0</v>
+      </c>
+      <c r="Q12">
+        <v>11678000.0</v>
+      </c>
+      <c r="R12">
+        <v>10588000.0</v>
+      </c>
+      <c r="S12">
+        <v>8727049.0</v>
+      </c>
+      <c r="T12">
+        <v>9076000.0</v>
+      </c>
+      <c r="U12">
+        <v>7535000.0</v>
+      </c>
+      <c r="V12">
+        <v>7479000.0</v>
+      </c>
+      <c r="W12">
+        <v>5729764.0</v>
+      </c>
+      <c r="X12">
+        <v>6375000.0</v>
+      </c>
+      <c r="Y12">
+        <v>6138000.0</v>
+      </c>
+      <c r="Z12">
+        <v>7376000.0</v>
+      </c>
+      <c r="AA12">
+        <v>7133516.0</v>
+      </c>
+      <c r="AB12">
+        <v>8950000.0</v>
+      </c>
+      <c r="AC12">
+        <v>8865000.0</v>
+      </c>
+      <c r="AD12">
+        <v>8583000.0</v>
+      </c>
+      <c r="AE12">
+        <v>8244527.0</v>
+      </c>
+      <c r="AF12">
+        <v>6920000.0</v>
+      </c>
+      <c r="AG12">
+        <v>4747000.0</v>
+      </c>
+      <c r="AH12">
+        <v>7853000.0</v>
+      </c>
+      <c r="AI12">
+        <v>8241839.0</v>
+      </c>
+      <c r="AJ12">
+        <v>4959000.0</v>
+      </c>
+      <c r="AK12">
+        <v>4781000.0</v>
+      </c>
+      <c r="AL12">
+        <v>5170000.0</v>
+      </c>
+      <c r="AM12">
+        <v>2794719.0</v>
+      </c>
+      <c r="AN12">
+        <v>5512000.0</v>
+      </c>
+      <c r="AO12">
+        <v>5301000.0</v>
+      </c>
+      <c r="AP12">
+        <v>4946000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>1686726.0</v>
+      </c>
+      <c r="AR12">
+        <v>4074000.0</v>
+      </c>
+      <c r="AS12">
+        <v>5096000.0</v>
+      </c>
+      <c r="AT12">
+        <v>5759000.0</v>
+      </c>
+      <c r="AU12">
+        <v>1002136.0</v>
+      </c>
+      <c r="AV12">
+        <v>4385000.0</v>
+      </c>
+      <c r="AW12">
+        <v>4629000.0</v>
+      </c>
+      <c r="AX12">
+        <v>4919000.0</v>
+      </c>
+      <c r="AY12">
+        <v>1712303.0</v>
+      </c>
+      <c r="AZ12">
+        <v>3366000.0</v>
+      </c>
+      <c r="BA12">
+        <v>2861000.0</v>
+      </c>
+      <c r="BB12">
+        <v>2674000.0</v>
+      </c>
+      <c r="BC12">
+        <v>1298436.0</v>
+      </c>
+      <c r="BD12">
+        <v>1946000.0</v>
+      </c>
+      <c r="BE12">
+        <v>3212000.0</v>
+      </c>
+      <c r="BF12">
+        <v>2600000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:58">
+      <c r="A13" t="s">
+        <v>134</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
+        <v>76677000.0</v>
+      </c>
+      <c r="D13">
+        <v>80051000.0</v>
+      </c>
+      <c r="E13">
+        <v>85278000.0</v>
+      </c>
+      <c r="F13">
+        <v>94778000.0</v>
+      </c>
+      <c r="G13">
+        <v>88512570.0</v>
+      </c>
+      <c r="H13">
+        <v>73588000.0</v>
+      </c>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
+        <v>31468000.0</v>
+      </c>
+      <c r="N13">
+        <v>26403000.0</v>
+      </c>
+      <c r="O13">
+        <v>19439000.0</v>
+      </c>
+      <c r="P13">
+        <v>14360000.0</v>
+      </c>
+      <c r="Q13">
+        <v>11576000.0</v>
+      </c>
+      <c r="R13">
+        <v>10614000.0</v>
+      </c>
+      <c r="S13">
+        <v>9082000.0</v>
+      </c>
+      <c r="T13">
+        <v>9000000.0</v>
+      </c>
+      <c r="U13">
+        <v>7360000.0</v>
+      </c>
+      <c r="V13">
+        <v>7425000.0</v>
+      </c>
+      <c r="W13">
+        <v>6001230.0</v>
+      </c>
+      <c r="X13">
+        <v>6026000.0</v>
+      </c>
+      <c r="Y13">
+        <v>5906000.0</v>
+      </c>
+      <c r="Z13">
+        <v>7349000.0</v>
+      </c>
+      <c r="AA13">
+        <v>7252570.0</v>
+      </c>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+    </row>
+    <row r="14" spans="1:58">
+      <c r="A14" t="s">
+        <v>135</v>
+      </c>
+      <c r="B14">
+        <v>0.0</v>
+      </c>
+      <c r="C14">
+        <v>0.0</v>
+      </c>
+      <c r="D14">
+        <v>0.0</v>
+      </c>
+      <c r="E14">
+        <v>0.0</v>
+      </c>
+      <c r="F14">
+        <v>0.0</v>
+      </c>
+      <c r="G14">
+        <v>0.0</v>
+      </c>
+      <c r="H14">
+        <v>0.0</v>
+      </c>
+      <c r="I14">
+        <v>0.0</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14">
+        <v>0.0</v>
+      </c>
+      <c r="M14">
+        <v>0.0</v>
+      </c>
+      <c r="N14">
+        <v>0.0</v>
+      </c>
+      <c r="O14"/>
+      <c r="P14">
+        <v>0.0</v>
+      </c>
+      <c r="Q14">
+        <v>0.0</v>
+      </c>
+      <c r="R14">
+        <v>0.0</v>
+      </c>
+      <c r="S14"/>
+      <c r="T14">
+        <v>0.0</v>
+      </c>
+      <c r="U14">
+        <v>0.0</v>
+      </c>
+      <c r="V14">
+        <v>0.0</v>
+      </c>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14"/>
+      <c r="AF14"/>
+      <c r="AG14"/>
+      <c r="AH14"/>
+      <c r="AI14"/>
+      <c r="AJ14"/>
+      <c r="AK14"/>
+      <c r="AL14"/>
+      <c r="AM14"/>
+      <c r="AN14"/>
+      <c r="AO14"/>
+      <c r="AP14"/>
+      <c r="AQ14"/>
+      <c r="AR14"/>
+      <c r="AS14"/>
+      <c r="AT14"/>
+      <c r="AU14"/>
+      <c r="AV14"/>
+      <c r="AW14"/>
+      <c r="AX14"/>
+      <c r="AY14"/>
+      <c r="AZ14"/>
+      <c r="BA14"/>
+      <c r="BB14"/>
+      <c r="BC14"/>
+      <c r="BD14"/>
+      <c r="BE14"/>
+      <c r="BF14"/>
+    </row>
+    <row r="15" spans="1:58">
+      <c r="A15" t="s">
+        <v>136</v>
+      </c>
+      <c r="B15">
+        <v>123575000.0</v>
+      </c>
+      <c r="C15">
+        <v>42980000.0</v>
+      </c>
+      <c r="D15">
+        <v>41243000.0</v>
+      </c>
+      <c r="E15">
+        <v>48202000.0</v>
+      </c>
+      <c r="F15">
+        <v>94598000.0</v>
+      </c>
+      <c r="G15">
+        <v>212981000.0</v>
+      </c>
+      <c r="H15">
+        <v>57165000.0</v>
+      </c>
+      <c r="I15">
+        <v>66996000.0</v>
+      </c>
+      <c r="J15">
+        <v>92037000.0</v>
+      </c>
+      <c r="K15">
+        <v>15168917.0</v>
+      </c>
+      <c r="L15">
+        <v>33876000.0</v>
+      </c>
+      <c r="M15">
+        <v>28125000.0</v>
+      </c>
+      <c r="N15">
+        <v>23756000.0</v>
+      </c>
+      <c r="O15">
+        <v>18775462.0</v>
+      </c>
+      <c r="P15">
+        <v>30756000.0</v>
+      </c>
+      <c r="Q15">
+        <v>44610000.0</v>
+      </c>
+      <c r="R15">
+        <v>53269000.0</v>
+      </c>
+      <c r="S15">
+        <v>50098455.0</v>
+      </c>
+      <c r="T15">
+        <v>34455000.0</v>
+      </c>
+      <c r="U15">
+        <v>36389000.0</v>
+      </c>
+      <c r="V15">
+        <v>33896000.0</v>
+      </c>
+      <c r="W15">
+        <v>46789035.0</v>
+      </c>
+      <c r="X15">
+        <v>46779000.0</v>
+      </c>
+      <c r="Y15">
+        <v>56976000.0</v>
+      </c>
+      <c r="Z15">
+        <v>72165000.0</v>
+      </c>
+      <c r="AA15">
+        <v>43279272.0</v>
+      </c>
+      <c r="AB15">
+        <v>60532000.0</v>
+      </c>
+      <c r="AC15">
+        <v>60997000.0</v>
+      </c>
+      <c r="AD15">
+        <v>53140000.0</v>
+      </c>
+      <c r="AE15">
+        <v>63881673.0</v>
+      </c>
+      <c r="AF15">
+        <v>43871000.0</v>
+      </c>
+      <c r="AG15">
+        <v>43030000.0</v>
+      </c>
+      <c r="AH15">
+        <v>39332000.0</v>
+      </c>
+      <c r="AI15">
+        <v>32713201.0</v>
+      </c>
+      <c r="AJ15">
+        <v>29696000.0</v>
+      </c>
+      <c r="AK15">
+        <v>22883000.0</v>
+      </c>
+      <c r="AL15">
+        <v>5753000.0</v>
+      </c>
+      <c r="AM15">
+        <v>2736246.0</v>
+      </c>
+      <c r="AN15">
+        <v>15484000.0</v>
+      </c>
+      <c r="AO15">
+        <v>10662000.0</v>
+      </c>
+      <c r="AP15">
+        <v>13693000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>963052.0</v>
+      </c>
+      <c r="AR15">
+        <v>21686000.0</v>
+      </c>
+      <c r="AS15">
+        <v>1963000.0</v>
+      </c>
+      <c r="AT15">
+        <v>-1855000.0</v>
+      </c>
+      <c r="AU15">
+        <v>-9451582.0</v>
+      </c>
+      <c r="AV15">
+        <v>-13239000.0</v>
+      </c>
+      <c r="AW15">
+        <v>-150000.0</v>
+      </c>
+      <c r="AX15">
+        <v>5283000.0</v>
+      </c>
+      <c r="AY15">
+        <v>-8706521.0</v>
+      </c>
+      <c r="AZ15">
+        <v>-11845000.0</v>
+      </c>
+      <c r="BA15">
+        <v>7427000.0</v>
+      </c>
+      <c r="BB15">
+        <v>16539000.0</v>
+      </c>
+      <c r="BC15">
+        <v>24963671.0</v>
+      </c>
+      <c r="BD15">
+        <v>27413000.0</v>
+      </c>
+      <c r="BE15">
+        <v>35302000.0</v>
+      </c>
+      <c r="BF15">
+        <v>31303000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:58">
+      <c r="A16" t="s">
+        <v>137</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>42980000.0</v>
+      </c>
+      <c r="D16">
+        <v>41243000.0</v>
+      </c>
+      <c r="E16">
+        <v>48202000.0</v>
+      </c>
+      <c r="F16">
+        <v>94598000.0</v>
+      </c>
+      <c r="G16">
+        <v>212960430.0</v>
+      </c>
+      <c r="H16">
+        <v>57165000.0</v>
+      </c>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
+        <v>28125000.0</v>
+      </c>
+      <c r="N16">
+        <v>23756000.0</v>
+      </c>
+      <c r="O16">
+        <v>20317000.0</v>
+      </c>
+      <c r="P16">
+        <v>30756000.0</v>
+      </c>
+      <c r="Q16">
+        <v>44610000.0</v>
+      </c>
+      <c r="R16">
+        <v>53269000.0</v>
+      </c>
+      <c r="S16">
+        <v>51239000.0</v>
+      </c>
+      <c r="T16">
+        <v>34455000.0</v>
+      </c>
+      <c r="U16">
+        <v>36389000.0</v>
+      </c>
+      <c r="V16">
+        <v>33896000.0</v>
+      </c>
+      <c r="W16">
+        <v>46789040.0</v>
+      </c>
+      <c r="X16">
+        <v>46779000.0</v>
+      </c>
+      <c r="Y16">
+        <v>56976000.0</v>
+      </c>
+      <c r="Z16">
+        <v>72165000.0</v>
+      </c>
+      <c r="AA16">
+        <v>43279270.0</v>
+      </c>
+      <c r="AB16">
+        <v>60532000.0</v>
+      </c>
+      <c r="AC16">
+        <v>60997000.0</v>
+      </c>
+      <c r="AD16">
+        <v>53140000.0</v>
+      </c>
+      <c r="AE16"/>
+      <c r="AF16"/>
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+    </row>
+    <row r="17" spans="1:58">
+      <c r="A17" t="s">
+        <v>138</v>
+      </c>
+      <c r="B17">
+        <v>123575000.0</v>
+      </c>
+      <c r="C17">
+        <v>42980000.0</v>
+      </c>
+      <c r="D17">
+        <v>41243000.0</v>
+      </c>
+      <c r="E17">
+        <v>48202000.0</v>
+      </c>
+      <c r="F17">
+        <v>94598000.0</v>
+      </c>
+      <c r="G17">
+        <v>212981000.0</v>
+      </c>
+      <c r="H17">
+        <v>57165000.0</v>
+      </c>
+      <c r="I17">
+        <v>66996000.0</v>
+      </c>
+      <c r="J17">
+        <v>92037000.0</v>
+      </c>
+      <c r="K17">
+        <v>15168917.0</v>
+      </c>
+      <c r="L17">
+        <v>33876000.0</v>
+      </c>
+      <c r="M17">
+        <v>28125000.0</v>
+      </c>
+      <c r="N17">
+        <v>23756000.0</v>
+      </c>
+      <c r="O17">
+        <v>18775462.0</v>
+      </c>
+      <c r="P17">
+        <v>30756000.0</v>
+      </c>
+      <c r="Q17">
+        <v>44610000.0</v>
+      </c>
+      <c r="R17">
+        <v>53269000.0</v>
+      </c>
+      <c r="S17">
+        <v>50098455.0</v>
+      </c>
+      <c r="T17">
+        <v>34455000.0</v>
+      </c>
+      <c r="U17">
+        <v>36389000.0</v>
+      </c>
+      <c r="V17">
+        <v>33896000.0</v>
+      </c>
+      <c r="W17">
+        <v>46789035.0</v>
+      </c>
+      <c r="X17">
+        <v>46779000.0</v>
+      </c>
+      <c r="Y17">
+        <v>56976000.0</v>
+      </c>
+      <c r="Z17">
+        <v>72165000.0</v>
+      </c>
+      <c r="AA17">
+        <v>43279272.0</v>
+      </c>
+      <c r="AB17">
+        <v>60532000.0</v>
+      </c>
+      <c r="AC17">
+        <v>60997000.0</v>
+      </c>
+      <c r="AD17">
+        <v>53140000.0</v>
+      </c>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+    </row>
+    <row r="18" spans="1:58">
+      <c r="A18" t="s">
+        <v>139</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18">
+        <v>-52191583.0</v>
+      </c>
+      <c r="L18">
+        <v>-35331000.0</v>
+      </c>
+      <c r="M18"/>
+      <c r="N18">
+        <v>-26457000.0</v>
+      </c>
+      <c r="O18">
+        <v>-19776780.0</v>
+      </c>
+      <c r="P18">
+        <v>-14001000.0</v>
+      </c>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18">
+        <v>-8727049.0</v>
+      </c>
+      <c r="T18">
+        <v>-9076000.0</v>
+      </c>
+      <c r="U18"/>
+      <c r="V18">
+        <v>-7479000.0</v>
+      </c>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+    </row>
+    <row r="19" spans="1:58">
+      <c r="A19" t="s">
+        <v>140</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+    </row>
+    <row r="20" spans="1:58">
+      <c r="A20" t="s">
+        <v>141</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+    </row>
+    <row r="21" spans="1:58">
+      <c r="A21" t="s">
+        <v>142</v>
+      </c>
+      <c r="B21">
+        <v>213745000.0</v>
+      </c>
+      <c r="C21">
+        <v>128144000.0</v>
+      </c>
+      <c r="D21">
+        <v>131524000.0</v>
+      </c>
+      <c r="E21">
+        <v>157677000.0</v>
+      </c>
+      <c r="F21">
+        <v>212842000.0</v>
+      </c>
+      <c r="G21">
+        <v>339268000.0</v>
+      </c>
+      <c r="H21">
+        <v>144904000.0</v>
+      </c>
+      <c r="I21">
+        <v>143431000.0</v>
+      </c>
+      <c r="J21">
+        <v>167096000.0</v>
+      </c>
+      <c r="K21">
+        <v>78756000.0</v>
+      </c>
+      <c r="L21">
+        <v>77032000.0</v>
+      </c>
+      <c r="M21">
+        <v>66974000.0</v>
+      </c>
+      <c r="N21">
+        <v>56436000.0</v>
+      </c>
+      <c r="O21">
+        <v>50421221.0</v>
+      </c>
+      <c r="P21">
+        <v>51875000.0</v>
+      </c>
+      <c r="Q21">
+        <v>66860000.0</v>
+      </c>
+      <c r="R21">
+        <v>75252000.0</v>
+      </c>
+      <c r="S21">
+        <v>-2645805176.0</v>
+      </c>
+      <c r="T21">
+        <v>50688000.0</v>
+      </c>
+      <c r="U21">
+        <v>51259000.0</v>
+      </c>
+      <c r="V21">
+        <v>48371000.0</v>
+      </c>
+      <c r="W21">
+        <v>15124460.0</v>
+      </c>
+      <c r="X21">
+        <v>64480000.0</v>
+      </c>
+      <c r="Y21">
+        <v>77496000.0</v>
+      </c>
+      <c r="Z21">
+        <v>90759000.0</v>
+      </c>
+      <c r="AA21">
+        <v>47032955.0</v>
+      </c>
+      <c r="AB21">
+        <v>78946000.0</v>
+      </c>
+      <c r="AC21">
+        <v>80398000.0</v>
+      </c>
+      <c r="AD21">
+        <v>71781000.0</v>
+      </c>
+      <c r="AE21">
+        <v>52270855.0</v>
+      </c>
+      <c r="AF21">
+        <v>60134000.0</v>
+      </c>
+      <c r="AG21">
+        <v>57966000.0</v>
+      </c>
+      <c r="AH21">
+        <v>54471000.0</v>
+      </c>
+      <c r="AI21">
+        <v>9680984.0</v>
+      </c>
+      <c r="AJ21">
+        <v>42197000.0</v>
+      </c>
+      <c r="AK21">
+        <v>31649000.0</v>
+      </c>
+      <c r="AL21">
+        <v>11773000.0</v>
+      </c>
+      <c r="AM21">
+        <v>8432339.0</v>
+      </c>
+      <c r="AN21">
+        <v>22771000.0</v>
+      </c>
+      <c r="AO21">
+        <v>18588000.0</v>
+      </c>
+      <c r="AP21">
+        <v>21288000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>15030266.0</v>
+      </c>
+      <c r="AR21">
+        <v>28078000.0</v>
+      </c>
+      <c r="AS21">
+        <v>4940000.0</v>
+      </c>
+      <c r="AT21">
+        <v>4944000.0</v>
+      </c>
+      <c r="AU21">
+        <v>-12413820.0</v>
+      </c>
+      <c r="AV21">
+        <v>-8645000.0</v>
+      </c>
+      <c r="AW21">
+        <v>6155000.0</v>
+      </c>
+      <c r="AX21">
+        <v>11358000.0</v>
+      </c>
+      <c r="AY21">
+        <v>-7355451.0</v>
+      </c>
+      <c r="AZ21">
+        <v>-9372000.0</v>
+      </c>
+      <c r="BA21">
+        <v>12294000.0</v>
+      </c>
+      <c r="BB21">
+        <v>25394000.0</v>
+      </c>
+      <c r="BC21">
+        <v>35642371.0</v>
+      </c>
+      <c r="BD21">
+        <v>38258000.0</v>
+      </c>
+      <c r="BE21">
+        <v>43289000.0</v>
+      </c>
+      <c r="BF21">
+        <v>45283000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:58">
+      <c r="A22" t="s">
+        <v>143</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+    </row>
+    <row r="23" spans="1:58">
+      <c r="A23" t="s">
+        <v>144</v>
+      </c>
+      <c r="B23">
+        <v>2407535000.0</v>
+      </c>
+      <c r="C23">
+        <v>2872817000.0</v>
+      </c>
+      <c r="D23">
+        <v>3598469000.0</v>
+      </c>
+      <c r="E23">
+        <v>3728641000.0</v>
+      </c>
+      <c r="F23">
+        <v>4093067000.0</v>
+      </c>
+      <c r="G23">
+        <v>3031685000.0</v>
+      </c>
+      <c r="H23">
+        <v>2832011000.0</v>
+      </c>
+      <c r="I23">
+        <v>2079007000.0</v>
+      </c>
+      <c r="J23">
+        <v>1703066000.0</v>
+      </c>
+      <c r="K23">
+        <v>1721778000.0</v>
+      </c>
+      <c r="L23">
+        <v>1208874000.0</v>
+      </c>
+      <c r="M23">
+        <v>1093220000.0</v>
+      </c>
+      <c r="N23">
+        <v>1046049000.0</v>
+      </c>
+      <c r="O23">
+        <v>1080886703.0</v>
+      </c>
+      <c r="P23">
+        <v>1048624000.0</v>
+      </c>
+      <c r="Q23">
+        <v>1130645000.0</v>
+      </c>
+      <c r="R23">
+        <v>915275000.0</v>
+      </c>
+      <c r="S23">
+        <v>3734651568.0</v>
+      </c>
+      <c r="T23">
+        <v>947416000.0</v>
+      </c>
+      <c r="U23">
+        <v>824967000.0</v>
+      </c>
+      <c r="V23">
+        <v>911750000.0</v>
+      </c>
+      <c r="W23">
+        <v>1008114342.0</v>
+      </c>
+      <c r="X23">
+        <v>777107000.0</v>
+      </c>
+      <c r="Y23">
+        <v>833281000.0</v>
+      </c>
+      <c r="Z23">
+        <v>818623000.0</v>
+      </c>
+      <c r="AA23">
+        <v>748854077.0</v>
+      </c>
+      <c r="AB23">
+        <v>665662000.0</v>
+      </c>
+      <c r="AC23">
+        <v>672663000.0</v>
+      </c>
+      <c r="AD23">
+        <v>576293000.0</v>
+      </c>
+      <c r="AE23">
+        <v>611099422.0</v>
+      </c>
+      <c r="AF23">
+        <v>538647000.0</v>
+      </c>
+      <c r="AG23">
+        <v>433618000.0</v>
+      </c>
+      <c r="AH23">
+        <v>465218000.0</v>
+      </c>
+      <c r="AI23">
+        <v>481757305.0</v>
+      </c>
+      <c r="AJ23">
+        <v>500663000.0</v>
+      </c>
+      <c r="AK23">
+        <v>450653000.0</v>
+      </c>
+      <c r="AL23">
+        <v>619541000.0</v>
+      </c>
+      <c r="AM23">
+        <v>535144470.0</v>
+      </c>
+      <c r="AN23">
+        <v>574741000.0</v>
+      </c>
+      <c r="AO23">
+        <v>564798000.0</v>
+      </c>
+      <c r="AP23">
+        <v>570103000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>2327676487.0</v>
+      </c>
+      <c r="AR23">
+        <v>680753000.0</v>
+      </c>
+      <c r="AS23">
+        <v>571624000.0</v>
+      </c>
+      <c r="AT23">
+        <v>436556000.0</v>
+      </c>
+      <c r="AU23">
+        <v>516306810.0</v>
+      </c>
+      <c r="AV23">
+        <v>420196000.0</v>
+      </c>
+      <c r="AW23">
+        <v>417652000.0</v>
+      </c>
+      <c r="AX23">
+        <v>468262000.0</v>
+      </c>
+      <c r="AY23">
+        <v>1341752049.0</v>
+      </c>
+      <c r="AZ23">
+        <v>337659000.0</v>
+      </c>
+      <c r="BA23">
+        <v>286835000.0</v>
+      </c>
+      <c r="BB23">
+        <v>338889000.0</v>
+      </c>
+      <c r="BC23">
+        <v>401959895.0</v>
+      </c>
+      <c r="BD23">
+        <v>310216000.0</v>
+      </c>
+      <c r="BE23">
+        <v>269554000.0</v>
+      </c>
+      <c r="BF23">
+        <v>309057000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:58">
+      <c r="A24" t="s">
+        <v>145</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+    </row>
+    <row r="25" spans="1:58">
+      <c r="A25" t="s">
+        <v>146</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+    </row>
+    <row r="26" spans="1:58">
+      <c r="A26" t="s">
+        <v>147</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+    </row>
+    <row r="27" spans="1:58">
+      <c r="A27" t="s">
+        <v>148</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+    </row>
+    <row r="28" spans="1:58">
+      <c r="A28" t="s">
+        <v>149</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28"/>
+      <c r="D28"/>
+      <c r="E28"/>
+      <c r="F28"/>
+      <c r="G28"/>
+      <c r="H28"/>
+      <c r="I28"/>
+      <c r="J28"/>
+      <c r="K28"/>
+      <c r="L28"/>
+      <c r="M28"/>
+      <c r="N28"/>
+      <c r="O28"/>
+      <c r="P28"/>
+      <c r="Q28"/>
+      <c r="R28"/>
+      <c r="S28"/>
+      <c r="T28"/>
+      <c r="U28"/>
+      <c r="V28"/>
+      <c r="W28"/>
+      <c r="X28"/>
+      <c r="Y28"/>
+      <c r="Z28"/>
+      <c r="AA28"/>
+      <c r="AB28"/>
+      <c r="AC28"/>
+      <c r="AD28"/>
+      <c r="AE28"/>
+      <c r="AF28"/>
+      <c r="AG28"/>
+      <c r="AH28"/>
+      <c r="AI28"/>
+      <c r="AJ28"/>
+      <c r="AK28"/>
+      <c r="AL28"/>
+      <c r="AM28"/>
+      <c r="AN28"/>
+      <c r="AO28"/>
+      <c r="AP28"/>
+      <c r="AQ28"/>
+      <c r="AR28"/>
+      <c r="AS28"/>
+      <c r="AT28"/>
+      <c r="AU28"/>
+      <c r="AV28"/>
+      <c r="AW28"/>
+      <c r="AX28"/>
+      <c r="AY28"/>
+      <c r="AZ28"/>
+      <c r="BA28"/>
+      <c r="BB28"/>
+      <c r="BC28"/>
+      <c r="BD28"/>
+      <c r="BE28"/>
+      <c r="BF28"/>
+    </row>
+    <row r="29" spans="1:58">
+      <c r="A29" t="s">
+        <v>150</v>
+      </c>
+      <c r="B29">
+        <v>27289000.0</v>
+      </c>
+      <c r="C29">
+        <v>8487000.0</v>
+      </c>
+      <c r="D29">
+        <v>10230000.0</v>
+      </c>
+      <c r="E29">
+        <v>24197000.0</v>
+      </c>
+      <c r="F29">
+        <v>23466000.0</v>
+      </c>
+      <c r="G29">
+        <v>37691000.0</v>
+      </c>
+      <c r="H29">
+        <v>14151000.0</v>
+      </c>
+      <c r="I29">
+        <v>13219000.0</v>
+      </c>
+      <c r="J29">
+        <v>18219000.0</v>
+      </c>
+      <c r="K29">
+        <v>16726969.0</v>
+      </c>
+      <c r="L29">
+        <v>7747000.0</v>
+      </c>
+      <c r="M29">
+        <v>7381000.0</v>
+      </c>
+      <c r="N29">
+        <v>6277000.0</v>
+      </c>
+      <c r="O29">
+        <v>10300000.0</v>
+      </c>
+      <c r="P29">
+        <v>6759000.0</v>
+      </c>
+      <c r="Q29">
+        <v>10674000.0</v>
+      </c>
+      <c r="R29">
+        <v>11369000.0</v>
+      </c>
+      <c r="S29">
+        <v>20149000.0</v>
+      </c>
+      <c r="T29">
+        <v>7233000.0</v>
+      </c>
+      <c r="U29">
+        <v>7510000.0</v>
+      </c>
+      <c r="V29">
+        <v>7050000.0</v>
+      </c>
+      <c r="W29">
+        <v>7076820.0</v>
+      </c>
+      <c r="X29">
+        <v>11675000.0</v>
+      </c>
+      <c r="Y29">
+        <v>14614000.0</v>
+      </c>
+      <c r="Z29">
+        <v>11245000.0</v>
+      </c>
+      <c r="AA29">
+        <v>17379350.0</v>
+      </c>
+      <c r="AB29">
+        <v>9783000.0</v>
+      </c>
+      <c r="AC29">
+        <v>11047000.0</v>
+      </c>
+      <c r="AD29">
+        <v>10703000.0</v>
+      </c>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+    </row>
+    <row r="30" spans="1:58">
+      <c r="A30" t="s">
+        <v>151</v>
+      </c>
+      <c r="B30">
+        <v>2407535000.0</v>
+      </c>
+      <c r="C30">
+        <v>2872817000.0</v>
+      </c>
+      <c r="D30">
+        <v>3598469000.0</v>
+      </c>
+      <c r="E30">
+        <v>3728641000.0</v>
+      </c>
+      <c r="F30">
+        <v>4093067000.0</v>
+      </c>
+      <c r="G30">
+        <v>3031685000.0</v>
+      </c>
+      <c r="H30">
+        <v>2832011000.0</v>
+      </c>
+      <c r="I30">
+        <v>2079007000.0</v>
+      </c>
+      <c r="J30">
+        <v>1682159000.0</v>
+      </c>
+      <c r="K30">
+        <v>1701907000.0</v>
+      </c>
+      <c r="L30">
+        <v>-1208874000.0</v>
+      </c>
+      <c r="M30">
+        <v>-1093220000.0</v>
+      </c>
+      <c r="N30">
+        <v>-1046049000.0</v>
+      </c>
+      <c r="O30">
+        <v>-1080886703.0</v>
+      </c>
+      <c r="P30">
+        <v>-1048624000.0</v>
+      </c>
+      <c r="Q30">
+        <v>-1130645000.0</v>
+      </c>
+      <c r="R30">
+        <v>-915275000.0</v>
+      </c>
+      <c r="S30">
+        <v>-3734651568.0</v>
+      </c>
+      <c r="T30">
+        <v>-947416000.0</v>
+      </c>
+      <c r="U30">
+        <v>-824967000.0</v>
+      </c>
+      <c r="V30">
+        <v>-911750000.0</v>
+      </c>
+      <c r="W30">
+        <v>-1008114342.0</v>
+      </c>
+      <c r="X30">
+        <v>-777107000.0</v>
+      </c>
+      <c r="Y30">
+        <v>-833281000.0</v>
+      </c>
+      <c r="Z30">
+        <v>-818623000.0</v>
+      </c>
+      <c r="AA30">
+        <v>-748854077.0</v>
+      </c>
+      <c r="AB30">
+        <v>-665662000.0</v>
+      </c>
+      <c r="AC30">
+        <v>-672663000.0</v>
+      </c>
+      <c r="AD30">
+        <v>-576293000.0</v>
+      </c>
+      <c r="AE30">
+        <v>-611099422.0</v>
+      </c>
+      <c r="AF30">
+        <v>-538647000.0</v>
+      </c>
+      <c r="AG30">
+        <v>-433618000.0</v>
+      </c>
+      <c r="AH30">
+        <v>-465218000.0</v>
+      </c>
+      <c r="AI30">
+        <v>-481757305.0</v>
+      </c>
+      <c r="AJ30">
+        <v>-500663000.0</v>
+      </c>
+      <c r="AK30">
+        <v>-450653000.0</v>
+      </c>
+      <c r="AL30">
+        <v>-619541000.0</v>
+      </c>
+      <c r="AM30">
+        <v>-535144470.0</v>
+      </c>
+      <c r="AN30">
+        <v>-574741000.0</v>
+      </c>
+      <c r="AO30">
+        <v>-564798000.0</v>
+      </c>
+      <c r="AP30">
+        <v>-570103000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>107037500.0</v>
+      </c>
+      <c r="AR30">
+        <v>-680753000.0</v>
+      </c>
+      <c r="AS30">
+        <v>-571624000.0</v>
+      </c>
+      <c r="AT30">
+        <v>-436556000.0</v>
+      </c>
+      <c r="AU30">
+        <v>-516306810.0</v>
+      </c>
+      <c r="AV30">
+        <v>-420196000.0</v>
+      </c>
+      <c r="AW30">
+        <v>-417652000.0</v>
+      </c>
+      <c r="AX30">
+        <v>-468262000.0</v>
+      </c>
+      <c r="AY30">
+        <v>42422031.0</v>
+      </c>
+      <c r="AZ30">
+        <v>-337659000.0</v>
+      </c>
+      <c r="BA30">
+        <v>-286835000.0</v>
+      </c>
+      <c r="BB30">
+        <v>-338889000.0</v>
+      </c>
+      <c r="BC30">
+        <v>-1854424.0</v>
+      </c>
+      <c r="BD30"/>
+      <c r="BE30"/>
+      <c r="BF30"/>
+    </row>
+    <row r="31" spans="1:58">
+      <c r="A31" t="s">
+        <v>152</v>
+      </c>
+      <c r="B31">
+        <v>-62881000.0</v>
+      </c>
+      <c r="C31">
+        <v>-76677000.0</v>
+      </c>
+      <c r="D31">
+        <v>-80051000.0</v>
+      </c>
+      <c r="E31">
+        <v>-85278000.0</v>
+      </c>
+      <c r="F31">
+        <v>-94778000.0</v>
+      </c>
+      <c r="G31">
+        <v>-88596000.0</v>
+      </c>
+      <c r="H31">
+        <v>-73588000.0</v>
+      </c>
+      <c r="I31">
+        <v>-63216000.0</v>
+      </c>
+      <c r="J31">
+        <v>-57291000.0</v>
+      </c>
+      <c r="K31">
+        <v>-46901000.0</v>
+      </c>
+      <c r="L31">
+        <v>-35409000.0</v>
+      </c>
+      <c r="M31">
+        <v>-31468000.0</v>
+      </c>
+      <c r="N31">
+        <v>-26403000.0</v>
+      </c>
+      <c r="O31">
+        <v>-19411559.0</v>
+      </c>
+      <c r="P31">
+        <v>-14360000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-11576000.0</v>
+      </c>
+      <c r="R31">
+        <v>-10614000.0</v>
+      </c>
+      <c r="S31">
+        <v>-10017142.0</v>
+      </c>
+      <c r="T31">
+        <v>-9000000.0</v>
+      </c>
+      <c r="U31">
+        <v>-7360000.0</v>
+      </c>
+      <c r="V31">
+        <v>-7425000.0</v>
+      </c>
+      <c r="W31">
+        <v>38741393.0</v>
+      </c>
+      <c r="X31">
+        <v>-6026000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-5906000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-7349000.0</v>
+      </c>
+      <c r="AA31">
+        <v>13625668.0</v>
+      </c>
+      <c r="AB31">
+        <v>-8631000.0</v>
+      </c>
+      <c r="AC31">
+        <v>-8354000.0</v>
+      </c>
+      <c r="AD31">
+        <v>-7938000.0</v>
+      </c>
+      <c r="AE31">
+        <v>-7120307.0</v>
+      </c>
+      <c r="AF31">
+        <v>-6232000.0</v>
+      </c>
+      <c r="AG31">
+        <v>-4332000.0</v>
+      </c>
+      <c r="AH31">
+        <v>-7795000.0</v>
+      </c>
+      <c r="AI31">
+        <v>-5235570.0</v>
+      </c>
+      <c r="AJ31">
+        <v>-5847000.0</v>
+      </c>
+      <c r="AK31">
+        <v>-4576000.0</v>
+      </c>
+      <c r="AL31">
+        <v>-5006000.0</v>
+      </c>
+      <c r="AM31">
+        <v>-3164213.0</v>
+      </c>
+      <c r="AN31">
+        <v>-5517000.0</v>
+      </c>
+      <c r="AO31">
+        <v>-4819000.0</v>
+      </c>
+      <c r="AP31">
+        <v>-5371000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>-1690702.0</v>
+      </c>
+      <c r="AR31">
+        <v>-4074000.0</v>
+      </c>
+      <c r="AS31">
+        <v>-5096000.0</v>
+      </c>
+      <c r="AT31">
+        <v>-5759000.0</v>
+      </c>
+      <c r="AU31">
+        <v>-1002136.0</v>
+      </c>
+      <c r="AV31">
+        <v>-4385000.0</v>
+      </c>
+      <c r="AW31">
+        <v>-4629000.0</v>
+      </c>
+      <c r="AX31">
+        <v>-4919000.0</v>
+      </c>
+      <c r="AY31">
+        <v>-4188333.0</v>
+      </c>
+      <c r="AZ31">
+        <v>-3366000.0</v>
+      </c>
+      <c r="BA31">
+        <v>-2861000.0</v>
+      </c>
+      <c r="BB31">
+        <v>-2674000.0</v>
+      </c>
+      <c r="BC31">
+        <v>-4435516.0</v>
+      </c>
+      <c r="BD31">
+        <v>-1946000.0</v>
+      </c>
+      <c r="BE31">
+        <v>-3212000.0</v>
+      </c>
+      <c r="BF31">
+        <v>-2600000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:58">
+      <c r="A32" t="s">
+        <v>153</v>
+      </c>
+      <c r="B32">
+        <v>2621280000.0</v>
+      </c>
+      <c r="C32">
+        <v>3000961000.0</v>
+      </c>
+      <c r="D32">
+        <v>3729993000.0</v>
+      </c>
+      <c r="E32">
+        <v>3886318000.0</v>
+      </c>
+      <c r="F32">
+        <v>4305909000.0</v>
+      </c>
+      <c r="G32">
+        <v>3370953000.0</v>
+      </c>
+      <c r="H32">
+        <v>2976915000.0</v>
+      </c>
+      <c r="I32">
+        <v>2222438000.0</v>
+      </c>
+      <c r="J32">
+        <v>1870162000.0</v>
+      </c>
+      <c r="K32">
+        <v>1800534000.0</v>
+      </c>
+      <c r="L32">
+        <v>1285906000.0</v>
+      </c>
+      <c r="M32">
+        <v>1160194000.0</v>
+      </c>
+      <c r="N32">
+        <v>1102485000.0</v>
+      </c>
+      <c r="O32">
+        <v>1131307924.0</v>
+      </c>
+      <c r="P32">
+        <v>1100499000.0</v>
+      </c>
+      <c r="Q32">
+        <v>1197505000.0</v>
+      </c>
+      <c r="R32">
+        <v>990527000.0</v>
+      </c>
+      <c r="S32">
+        <v>1088846392.0</v>
+      </c>
+      <c r="T32">
+        <v>998104000.0</v>
+      </c>
+      <c r="U32">
+        <v>876226000.0</v>
+      </c>
+      <c r="V32">
+        <v>960121000.0</v>
+      </c>
+      <c r="W32">
+        <v>1023238802.0</v>
+      </c>
+      <c r="X32">
+        <v>841587000.0</v>
+      </c>
+      <c r="Y32">
+        <v>910777000.0</v>
+      </c>
+      <c r="Z32">
+        <v>909382000.0</v>
+      </c>
+      <c r="AA32">
+        <v>795887032.0</v>
+      </c>
+      <c r="AB32">
+        <v>744608000.0</v>
+      </c>
+      <c r="AC32">
+        <v>753061000.0</v>
+      </c>
+      <c r="AD32">
+        <v>648074000.0</v>
+      </c>
+      <c r="AE32">
+        <v>663370277.0</v>
+      </c>
+      <c r="AF32">
+        <v>598781000.0</v>
+      </c>
+      <c r="AG32">
+        <v>491584000.0</v>
+      </c>
+      <c r="AH32">
+        <v>519689000.0</v>
+      </c>
+      <c r="AI32">
+        <v>491438289.0</v>
+      </c>
+      <c r="AJ32">
+        <v>542860000.0</v>
+      </c>
+      <c r="AK32">
+        <v>482302000.0</v>
+      </c>
+      <c r="AL32">
+        <v>631314000.0</v>
+      </c>
+      <c r="AM32">
+        <v>543576809.0</v>
+      </c>
+      <c r="AN32">
+        <v>597512000.0</v>
+      </c>
+      <c r="AO32">
+        <v>583386000.0</v>
+      </c>
+      <c r="AP32">
+        <v>591391000.0</v>
+      </c>
+      <c r="AQ32">
+        <v>653773753.0</v>
+      </c>
+      <c r="AR32">
+        <v>708831000.0</v>
+      </c>
+      <c r="AS32">
+        <v>576564000.0</v>
+      </c>
+      <c r="AT32">
+        <v>441500000.0</v>
+      </c>
+      <c r="AU32">
+        <v>503892990.0</v>
+      </c>
+      <c r="AV32">
+        <v>411551000.0</v>
+      </c>
+      <c r="AW32">
+        <v>423807000.0</v>
+      </c>
+      <c r="AX32">
+        <v>479620000.0</v>
+      </c>
+      <c r="AY32">
+        <v>371013598.0</v>
+      </c>
+      <c r="AZ32">
+        <v>328287000.0</v>
+      </c>
+      <c r="BA32">
+        <v>299129000.0</v>
+      </c>
+      <c r="BB32">
+        <v>364283000.0</v>
+      </c>
+      <c r="BC32">
+        <v>437602266.0</v>
+      </c>
+      <c r="BD32">
+        <v>348474000.0</v>
+      </c>
+      <c r="BE32">
+        <v>312843000.0</v>
+      </c>
+      <c r="BF32">
+        <v>354340000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:S30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:19">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="2" spans="1:19">
+      <c r="A2" t="s">
+        <v>154</v>
+      </c>
+      <c r="B2">
+        <v>210143855.0</v>
+      </c>
+      <c r="C2">
+        <v>54197000.0</v>
+      </c>
+      <c r="D2">
+        <v>61562263.0</v>
+      </c>
+      <c r="E2">
+        <v>52892082.0</v>
+      </c>
+      <c r="F2">
+        <v>58338255.0</v>
+      </c>
+      <c r="G2">
+        <v>33072503.0</v>
+      </c>
+      <c r="H2">
+        <v>31358107.0</v>
+      </c>
+      <c r="I2">
+        <v>26938380.0</v>
+      </c>
+      <c r="J2">
+        <v>48433764.0</v>
+      </c>
+      <c r="K2">
+        <v>26730602.0</v>
+      </c>
+      <c r="L2">
+        <v>39236285.0</v>
+      </c>
+      <c r="M2">
+        <v>25255258.0</v>
+      </c>
+      <c r="N2">
+        <v>51166844.0</v>
+      </c>
+      <c r="O2">
+        <v>12482064.0</v>
+      </c>
+      <c r="P2">
+        <v>11413637.0</v>
+      </c>
+      <c r="Q2">
+        <v>10001710.0</v>
+      </c>
+      <c r="R2">
+        <v>-154279.0</v>
+      </c>
+      <c r="S2">
+        <v>-1184540.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:19">
+      <c r="A3" t="s">
+        <v>155</v>
+      </c>
+      <c r="B3">
+        <v>287682000</v>
+      </c>
+      <c r="C3">
+        <v>134891000</v>
+      </c>
+      <c r="D3">
+        <v>200924711</v>
+      </c>
+      <c r="E3">
+        <v>274821653</v>
+      </c>
+      <c r="F3">
+        <v>174311461</v>
+      </c>
+      <c r="G3">
+        <v>212459864</v>
+      </c>
+      <c r="H3">
+        <v>64401666</v>
+      </c>
+      <c r="I3">
+        <v>97588962</v>
+      </c>
+      <c r="J3">
+        <v>49363151</v>
+      </c>
+      <c r="K3">
+        <v>5056965</v>
+      </c>
+      <c r="L3">
+        <v>6478060</v>
+      </c>
+      <c r="M3">
+        <v>23155715</v>
+      </c>
+      <c r="N3">
+        <v>101243116</v>
+      </c>
+      <c r="O3">
+        <v>94818113</v>
+      </c>
+      <c r="P3">
+        <v>107081436</v>
+      </c>
+      <c r="Q3">
+        <v>43221928</v>
+      </c>
+      <c r="R3">
+        <v>4281525</v>
+      </c>
+      <c r="S3">
+        <v>7843660</v>
+      </c>
+    </row>
+    <row r="4" spans="1:19">
+      <c r="A4" t="s">
         <v>156</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+    </row>
+    <row r="5" spans="1:19">
+      <c r="A5" t="s">
+        <v>157</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+    </row>
+    <row r="6" spans="1:19">
+      <c r="A6" t="s">
+        <v>158</v>
+      </c>
+      <c r="B6">
+        <v>-86945855.0</v>
+      </c>
+      <c r="C6">
+        <v>141686000.0</v>
+      </c>
+      <c r="D6">
+        <v>7643098.0</v>
+      </c>
+      <c r="E6">
+        <v>-5628620.0</v>
+      </c>
+      <c r="F6">
+        <v>-5446173.0</v>
+      </c>
+      <c r="G6">
+        <v>25265752.0</v>
+      </c>
+      <c r="H6">
+        <v>1714396.0</v>
+      </c>
+      <c r="I6">
+        <v>4419727.0</v>
+      </c>
+      <c r="J6">
+        <v>-21495384.0</v>
+      </c>
+      <c r="K6">
+        <v>21703162.0</v>
+      </c>
+      <c r="L6">
+        <v>-12505683.0</v>
+      </c>
+      <c r="M6">
+        <v>13981027.0</v>
+      </c>
+      <c r="N6">
+        <v>-25911586.0</v>
+      </c>
+      <c r="O6">
+        <v>38684780.0</v>
+      </c>
+      <c r="P6">
+        <v>1169154.0</v>
+      </c>
+      <c r="Q6">
+        <v>1411927.0</v>
+      </c>
+      <c r="R6">
+        <v>10155989.0</v>
+      </c>
+      <c r="S6">
+        <v>1030261.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19">
+      <c r="A7" t="s">
+        <v>159</v>
+      </c>
+      <c r="B7">
+        <v>-16242705.0</v>
+      </c>
+      <c r="C7">
+        <v>-1657210000.0</v>
+      </c>
+      <c r="D7">
+        <v>-624942394.0</v>
+      </c>
+      <c r="E7">
+        <v>36998599.0</v>
+      </c>
+      <c r="F7">
+        <v>-268679149.0</v>
+      </c>
+      <c r="G7">
+        <v>-251948229.0</v>
+      </c>
+      <c r="H7">
+        <v>-362151777.0</v>
+      </c>
+      <c r="I7">
+        <v>77817677.0</v>
+      </c>
+      <c r="J7">
+        <v>-192539840.0</v>
+      </c>
+      <c r="K7">
+        <v>11681711.0</v>
+      </c>
+      <c r="L7">
+        <v>31233234.0</v>
+      </c>
+      <c r="M7">
+        <v>96901068.0</v>
+      </c>
+      <c r="N7">
+        <v>-248994216.0</v>
+      </c>
+      <c r="O7">
+        <v>-134152316.0</v>
+      </c>
+      <c r="P7">
+        <v>-251539264.0</v>
+      </c>
+      <c r="Q7">
+        <v>-23822724.0</v>
+      </c>
+      <c r="R7">
+        <v>-52146974.0</v>
+      </c>
+      <c r="S7">
+        <v>-49277827.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19">
+      <c r="A8" t="s">
+        <v>160</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+    </row>
+    <row r="9" spans="1:19">
+      <c r="A9" t="s">
+        <v>161</v>
+      </c>
+      <c r="B9">
+        <v>-414332610.0</v>
+      </c>
+      <c r="C9">
+        <v>-635781707.0</v>
+      </c>
+      <c r="D9">
+        <v>-113682247.0</v>
+      </c>
+      <c r="E9">
+        <v>-140721389.0</v>
+      </c>
+      <c r="F9">
+        <v>8996469.0</v>
+      </c>
+      <c r="G9">
+        <v>115294122.0</v>
+      </c>
+      <c r="H9">
+        <v>-92858133.0</v>
+      </c>
+      <c r="I9">
+        <v>-78485312.0</v>
+      </c>
+      <c r="J9">
+        <v>-48436044.0</v>
+      </c>
+      <c r="K9">
+        <v>24104734.0</v>
+      </c>
+      <c r="L9">
+        <v>-58661181.0</v>
+      </c>
+      <c r="M9">
+        <v>-49000000.0</v>
+      </c>
+      <c r="N9">
+        <v>48000000.0</v>
+      </c>
+      <c r="O9">
+        <v>-41000000.0</v>
+      </c>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+    </row>
+    <row r="10" spans="1:19">
+      <c r="A10" t="s">
+        <v>162</v>
+      </c>
+      <c r="B10">
+        <v>761193578.0</v>
+      </c>
+      <c r="C10">
+        <v>-3076515552.0</v>
+      </c>
+      <c r="D10">
+        <v>-925042310.0</v>
+      </c>
+      <c r="E10">
+        <v>325347693.0</v>
+      </c>
+      <c r="F10">
+        <v>-574100538.0</v>
+      </c>
+      <c r="G10">
+        <v>-212578905.0</v>
+      </c>
+      <c r="H10">
+        <v>-177117636.0</v>
+      </c>
+      <c r="I10">
+        <v>-7044023.0</v>
+      </c>
+      <c r="J10">
+        <v>-173952684.0</v>
+      </c>
+      <c r="K10">
+        <v>58723455.0</v>
+      </c>
+      <c r="L10">
+        <v>-65677018.0</v>
+      </c>
+      <c r="M10">
+        <v>105423946.0</v>
+      </c>
+      <c r="N10">
+        <v>-369016164.0</v>
+      </c>
+      <c r="O10">
+        <v>-62004209.0</v>
+      </c>
+      <c r="P10">
+        <v>-315820211.0</v>
+      </c>
+      <c r="Q10">
+        <v>73827237.0</v>
+      </c>
+      <c r="R10">
+        <v>-95670122.0</v>
+      </c>
+      <c r="S10">
+        <v>-18536768.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19">
+      <c r="A11" t="s">
+        <v>163</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>0.0</v>
+      </c>
+      <c r="F11">
+        <v>296424920.0</v>
+      </c>
+      <c r="G11">
+        <v>-65916290.0</v>
+      </c>
+      <c r="H11">
+        <v>-92693404.0</v>
+      </c>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+    </row>
+    <row r="12" spans="1:19">
+      <c r="A12" t="s">
+        <v>164</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>41740000.0</v>
+      </c>
+      <c r="F12">
+        <v>-28626772.0</v>
+      </c>
+      <c r="G12">
+        <v>-25251476.0</v>
+      </c>
+      <c r="H12">
+        <v>17969190.0</v>
+      </c>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+    </row>
+    <row r="13" spans="1:19">
+      <c r="A13" t="s">
+        <v>165</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13">
+        <v>46108000.0</v>
+      </c>
+      <c r="F13">
+        <v>46108000.0</v>
+      </c>
+      <c r="G13">
+        <v>46108000.0</v>
+      </c>
+      <c r="H13">
+        <v>46108000.0</v>
+      </c>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+    </row>
+    <row r="14" spans="1:19">
+      <c r="A14" t="s">
+        <v>166</v>
+      </c>
+      <c r="B14">
+        <v>92686429.0</v>
+      </c>
+      <c r="C14">
+        <v>84669013.0</v>
+      </c>
+      <c r="D14">
+        <v>77709945.0</v>
+      </c>
+      <c r="E14">
+        <v>65304597.0</v>
+      </c>
+      <c r="F14">
+        <v>63333718.0</v>
+      </c>
+      <c r="G14">
+        <v>56795931.0</v>
+      </c>
+      <c r="H14">
+        <v>33052481.0</v>
+      </c>
+      <c r="I14">
+        <v>27802979.0</v>
+      </c>
+      <c r="J14">
+        <v>26765277.0</v>
+      </c>
+      <c r="K14">
+        <v>26991834.0</v>
+      </c>
+      <c r="L14">
+        <v>27164049.0</v>
+      </c>
+      <c r="M14">
+        <v>24762353.0</v>
+      </c>
+      <c r="N14">
+        <v>21404760.0</v>
+      </c>
+      <c r="O14">
+        <v>16118522.0</v>
+      </c>
+      <c r="P14">
+        <v>11936117.0</v>
+      </c>
+      <c r="Q14">
+        <v>8036586.0</v>
+      </c>
+      <c r="R14">
+        <v>7600983.0</v>
+      </c>
+      <c r="S14">
+        <v>7408164.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19">
+      <c r="A15" t="s">
+        <v>167</v>
+      </c>
+      <c r="B15">
+        <v>35235000.0</v>
+      </c>
+      <c r="C15">
+        <v>35235000.0</v>
+      </c>
+      <c r="D15">
+        <v>0.0</v>
+      </c>
+      <c r="E15">
+        <v>70035503.0</v>
+      </c>
+      <c r="F15">
+        <v>36276170.0</v>
+      </c>
+      <c r="G15">
+        <v>20447556.0</v>
+      </c>
+      <c r="H15">
+        <v>33971652.0</v>
+      </c>
+      <c r="I15">
+        <v>9556095.0</v>
+      </c>
+      <c r="J15">
+        <v>11947946.0</v>
+      </c>
+      <c r="K15">
+        <v>7168769.0</v>
+      </c>
+      <c r="L15">
+        <v>1715000.0</v>
+      </c>
+      <c r="M15"/>
+      <c r="N15">
+        <v>23813685.0</v>
+      </c>
+      <c r="O15">
+        <v>50801066.0</v>
+      </c>
+      <c r="P15">
+        <v>26232034.0</v>
+      </c>
+      <c r="Q15">
+        <v>18300000.0</v>
+      </c>
+      <c r="R15">
+        <v>6600000.0</v>
+      </c>
+      <c r="S15">
+        <v>2400000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19">
+      <c r="A16" t="s">
+        <v>168</v>
+      </c>
+      <c r="B16">
+        <v>123198000.0</v>
+      </c>
+      <c r="C16">
+        <v>195883000.0</v>
+      </c>
+      <c r="D16">
+        <v>69205361.0</v>
+      </c>
+      <c r="E16">
+        <v>47263462.0</v>
+      </c>
+      <c r="F16">
+        <v>52892082.0</v>
+      </c>
+      <c r="G16">
+        <v>58338255.0</v>
+      </c>
+      <c r="H16">
+        <v>33072503.0</v>
+      </c>
+      <c r="I16">
+        <v>31358107.0</v>
+      </c>
+      <c r="J16">
+        <v>26938380.0</v>
+      </c>
+      <c r="K16">
+        <v>48433764.0</v>
+      </c>
+      <c r="L16">
+        <v>26730602.0</v>
+      </c>
+      <c r="M16">
+        <v>39236285.0</v>
+      </c>
+      <c r="N16">
+        <v>25255258.0</v>
+      </c>
+      <c r="O16">
+        <v>51166844.0</v>
+      </c>
+      <c r="P16">
+        <v>12582791.0</v>
+      </c>
+      <c r="Q16">
+        <v>11413637.0</v>
+      </c>
+      <c r="R16">
+        <v>10001710.0</v>
+      </c>
+      <c r="S16">
+        <v>-154279.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:19">
+      <c r="A17" t="s">
+        <v>169</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+    </row>
+    <row r="18" spans="1:19">
+      <c r="A18" t="s">
+        <v>170</v>
+      </c>
+      <c r="B18">
+        <v>883768000.0</v>
+      </c>
+      <c r="C18">
+        <v>-1826241000.0</v>
+      </c>
+      <c r="D18">
+        <v>-937507992.0</v>
+      </c>
+      <c r="E18">
+        <v>2886248.0</v>
+      </c>
+      <c r="F18">
+        <v>-253445209.0</v>
+      </c>
+      <c r="G18">
+        <v>-210154603.0</v>
+      </c>
+      <c r="H18">
+        <v>-158100896.0</v>
+      </c>
+      <c r="I18">
+        <v>204952977.0</v>
+      </c>
+      <c r="J18">
+        <v>-118772175.0</v>
+      </c>
+      <c r="K18">
+        <v>123116141.0</v>
+      </c>
+      <c r="L18">
+        <v>86890397.0</v>
+      </c>
+      <c r="M18">
+        <v>113457556.0</v>
+      </c>
+      <c r="N18">
+        <v>-301551282.0</v>
+      </c>
+      <c r="O18">
+        <v>-77384746.0</v>
+      </c>
+      <c r="P18">
+        <v>-191840157.0</v>
+      </c>
+      <c r="Q18">
+        <v>41877000.0</v>
+      </c>
+      <c r="R18">
+        <v>-26192970.0</v>
+      </c>
+      <c r="S18">
+        <v>-41498204.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19">
+      <c r="A19" t="s">
+        <v>171</v>
+      </c>
+      <c r="B19">
+        <v>-6185692.0</v>
+      </c>
+      <c r="C19">
+        <v>-144039000.0</v>
+      </c>
+      <c r="D19">
+        <v>-219164498.0</v>
+      </c>
+      <c r="E19">
+        <v>-274052498.0</v>
+      </c>
+      <c r="F19">
+        <v>-164590513.0</v>
+      </c>
+      <c r="G19">
+        <v>-321221118.0</v>
+      </c>
+      <c r="H19">
+        <v>-62068255.0</v>
+      </c>
+      <c r="I19">
+        <v>-99174167.0</v>
+      </c>
+      <c r="J19">
+        <v>-66224327.0</v>
+      </c>
+      <c r="K19">
+        <v>5126465.0</v>
+      </c>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+    </row>
+    <row r="20" spans="1:19">
+      <c r="A20" t="s">
+        <v>172</v>
+      </c>
+      <c r="B20">
+        <v>2000.0</v>
+      </c>
+      <c r="C20">
+        <v>0.0</v>
+      </c>
+      <c r="D20">
+        <v>85058433.0</v>
+      </c>
+      <c r="E20">
+        <v>198178433.0</v>
+      </c>
+      <c r="F20">
+        <v>33823160.0</v>
+      </c>
+      <c r="G20">
+        <v>42829096.0</v>
+      </c>
+      <c r="H20">
+        <v>103696160.0</v>
+      </c>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+    </row>
+    <row r="21" spans="1:19">
+      <c r="A21" t="s">
+        <v>173</v>
+      </c>
+      <c r="B21">
+        <v>-913750000.0</v>
+      </c>
+      <c r="C21">
+        <v>2077170684.0</v>
+      </c>
+      <c r="D21">
+        <v>1002772510.0</v>
+      </c>
+      <c r="E21">
+        <v>-144007000.0</v>
+      </c>
+      <c r="F21">
+        <v>244324745.0</v>
+      </c>
+      <c r="G21">
+        <v>232065775.0</v>
+      </c>
+      <c r="H21">
+        <v>88178807.0</v>
+      </c>
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+    </row>
+    <row r="22" spans="1:19">
+      <c r="A22" t="s">
+        <v>136</v>
+      </c>
+      <c r="B22">
+        <v>227023000.0</v>
+      </c>
+      <c r="C22">
+        <v>429158000.0</v>
+      </c>
+      <c r="D22">
+        <v>100925917.0</v>
+      </c>
+      <c r="E22">
+        <v>188081441.0</v>
+      </c>
+      <c r="F22">
+        <v>196759858.0</v>
+      </c>
+      <c r="G22">
+        <v>267319853.0</v>
+      </c>
+      <c r="H22">
+        <v>266860623.0</v>
+      </c>
+      <c r="I22">
+        <v>208721693.0</v>
+      </c>
+      <c r="J22">
+        <v>113440430.0</v>
+      </c>
+      <c r="K22">
+        <v>52208126.0</v>
+      </c>
+      <c r="L22">
+        <v>36372564.0</v>
+      </c>
+      <c r="M22">
+        <v>-18480956.0</v>
+      </c>
+      <c r="N22">
+        <v>7871216.0</v>
+      </c>
+      <c r="O22">
+        <v>150278855.0</v>
+      </c>
+      <c r="P22">
+        <v>150079265.0</v>
+      </c>
+      <c r="Q22">
+        <v>111449333.0</v>
+      </c>
+      <c r="R22">
+        <v>20740552.0</v>
+      </c>
+      <c r="S22">
+        <v>9530792.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19">
+      <c r="A23" t="s">
+        <v>174</v>
+      </c>
+      <c r="B23">
+        <v>-4269000.0</v>
+      </c>
+      <c r="C23">
+        <v>-21218000.0</v>
+      </c>
+      <c r="D23">
+        <v>-17971434.0</v>
+      </c>
+      <c r="E23">
+        <v>-142528446.0</v>
+      </c>
+      <c r="F23">
+        <v>243683572.0</v>
+      </c>
+      <c r="G23">
+        <v>642443829.0</v>
+      </c>
+      <c r="H23">
+        <v>87901433.0</v>
+      </c>
+      <c r="I23">
+        <v>-455092.0</v>
+      </c>
+      <c r="J23">
+        <v>-172745.0</v>
+      </c>
+      <c r="K23">
+        <v>-2601580.0</v>
+      </c>
+      <c r="L23">
+        <v>-12867523.0</v>
+      </c>
+      <c r="M23">
+        <v>11579105.0</v>
+      </c>
+      <c r="N23">
+        <v>-706206.0</v>
+      </c>
+      <c r="O23">
+        <v>-1009418.0</v>
+      </c>
+      <c r="P23">
+        <v>-352549.0</v>
+      </c>
+      <c r="Q23">
+        <v>-715942.0</v>
+      </c>
+      <c r="R23">
+        <v>-910748.0</v>
+      </c>
+      <c r="S23">
+        <v>-692387.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19">
+      <c r="A24" t="s">
+        <v>175</v>
+      </c>
+      <c r="B24">
+        <v>27064000.0</v>
+      </c>
+      <c r="C24">
+        <v>-9148000.0</v>
+      </c>
+      <c r="D24">
+        <v>-32853925.0</v>
+      </c>
+      <c r="E24">
+        <v>539000.0</v>
+      </c>
+      <c r="F24">
+        <v>10020000.0</v>
+      </c>
+      <c r="G24">
+        <v>-108761250.0</v>
+      </c>
+      <c r="H24">
+        <v>2333410.0</v>
+      </c>
+      <c r="I24">
+        <v>2715401.0</v>
+      </c>
+      <c r="J24">
+        <v>3365273.0</v>
+      </c>
+      <c r="K24">
+        <v>82970.0</v>
+      </c>
+      <c r="L24">
+        <v>-123738.0</v>
+      </c>
+      <c r="M24">
+        <v>-118938.0</v>
+      </c>
+      <c r="N24">
+        <v>151205.0</v>
+      </c>
+      <c r="O24">
+        <v>-6516608.0</v>
+      </c>
+      <c r="P24">
+        <v>113016.0</v>
+      </c>
+      <c r="Q24">
+        <v>-4043854.0</v>
+      </c>
+      <c r="R24">
+        <v>112762.0</v>
+      </c>
+      <c r="S24">
+        <v>-28453.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:19">
+      <c r="A25" t="s">
+        <v>176</v>
+      </c>
+      <c r="B25">
+        <v>960669705.0</v>
+      </c>
+      <c r="C25">
+        <v>-463298000.0</v>
+      </c>
+      <c r="D25">
+        <v>-290277468.0</v>
+      </c>
+      <c r="E25">
+        <v>-12676736.0</v>
+      </c>
+      <c r="F25">
+        <v>-70548175.0</v>
+      </c>
+      <c r="G25">
+        <v>-69862294.0</v>
+      </c>
+      <c r="H25">
+        <v>-31460557.0</v>
+      </c>
+      <c r="I25">
+        <v>-11800410.0</v>
+      </c>
+      <c r="J25">
+        <v>-17074891.0</v>
+      </c>
+      <c r="K25">
+        <v>37291435.0</v>
+      </c>
+      <c r="L25">
+        <v>-1401390.0</v>
+      </c>
+      <c r="M25">
+        <v>33430806.0</v>
+      </c>
+      <c r="N25">
+        <v>19410074.0</v>
+      </c>
+      <c r="O25">
+        <v>-14811694.0</v>
+      </c>
+      <c r="P25">
+        <v>4765161.0</v>
+      </c>
+      <c r="Q25">
+        <v>-10564266.0</v>
+      </c>
+      <c r="R25">
+        <v>1893994.0</v>
+      </c>
+      <c r="S25">
+        <v>-1315673.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19">
+      <c r="A26" t="s">
+        <v>177</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26">
+        <v>0.0</v>
+      </c>
+      <c r="E26">
+        <v>198178000.0</v>
+      </c>
+      <c r="F26">
+        <v>33823000.0</v>
+      </c>
+      <c r="G26">
+        <v>-494340.0</v>
+      </c>
+      <c r="H26">
+        <v>103696160.0</v>
+      </c>
+      <c r="I26">
+        <v>-152301.0</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>-383598.0</v>
+      </c>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26">
+        <v>230874342.0</v>
+      </c>
+      <c r="P26">
+        <v>-5174602.0</v>
+      </c>
+      <c r="Q26">
+        <v>-20146.0</v>
+      </c>
+      <c r="R26"/>
+      <c r="S26"/>
+    </row>
+    <row r="27" spans="1:19">
+      <c r="A27" t="s">
+        <v>178</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+    </row>
+    <row r="28" spans="1:19">
+      <c r="A28" t="s">
+        <v>179</v>
+      </c>
+      <c r="B28">
+        <v>-953252000.0</v>
+      </c>
+      <c r="C28">
+        <v>2023463000.0</v>
+      </c>
+      <c r="D28">
+        <v>984801076.0</v>
+      </c>
+      <c r="E28">
+        <v>-14385516.0</v>
+      </c>
+      <c r="F28">
+        <v>241230562.0</v>
+      </c>
+      <c r="G28">
+        <v>343518098.0</v>
+      </c>
+      <c r="H28">
+        <v>157625941.0</v>
+      </c>
+      <c r="I28">
+        <v>-199712601.0</v>
+      </c>
+      <c r="J28">
+        <v>116332338.0</v>
+      </c>
+      <c r="K28">
+        <v>-113784378.0</v>
+      </c>
+      <c r="L28">
+        <v>-62295263.0</v>
+      </c>
+      <c r="M28">
+        <v>-93780349.0</v>
+      </c>
+      <c r="N28">
+        <v>281080924.0</v>
+      </c>
+      <c r="O28">
+        <v>136787921.0</v>
+      </c>
+      <c r="P28">
+        <v>192836080.0</v>
+      </c>
+      <c r="Q28">
+        <v>-38567606.0</v>
+      </c>
+      <c r="R28">
+        <v>36187183.0</v>
+      </c>
+      <c r="S28">
+        <v>42587138.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:19">
+      <c r="A29" t="s">
+        <v>180</v>
+      </c>
+      <c r="B29">
+        <v>1171450000.0</v>
+      </c>
+      <c r="C29">
+        <v>-1691350000.0</v>
+      </c>
+      <c r="D29">
+        <v>-736584000.0</v>
+      </c>
+      <c r="E29">
+        <v>277707901.0</v>
+      </c>
+      <c r="F29">
+        <v>-79133748.0</v>
+      </c>
+      <c r="G29">
+        <v>2305261.0</v>
+      </c>
+      <c r="H29">
+        <v>-93699230.0</v>
+      </c>
+      <c r="I29">
+        <v>302541939.0</v>
+      </c>
+      <c r="J29">
+        <v>-69409024.0</v>
+      </c>
+      <c r="K29">
+        <v>128173106.0</v>
+      </c>
+      <c r="L29">
+        <v>93368457.0</v>
+      </c>
+      <c r="M29">
+        <v>136613271.0</v>
+      </c>
+      <c r="N29">
+        <v>-200308166.0</v>
+      </c>
+      <c r="O29">
+        <v>17433367.0</v>
+      </c>
+      <c r="P29">
+        <v>-84758721.0</v>
+      </c>
+      <c r="Q29">
+        <v>85098929.0</v>
+      </c>
+      <c r="R29">
+        <v>-21911445.0</v>
+      </c>
+      <c r="S29">
+        <v>-33654544.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:19">
+      <c r="A30" t="s">
+        <v>181</v>
+      </c>
+      <c r="B30">
+        <v>-260618000.0</v>
+      </c>
+      <c r="C30">
+        <v>-144039000.0</v>
+      </c>
+      <c r="D30">
+        <v>-239239000.0</v>
+      </c>
+      <c r="E30">
+        <v>-282335000.0</v>
+      </c>
+      <c r="F30">
+        <v>-137695000.0</v>
+      </c>
+      <c r="G30">
+        <v>-321221120.0</v>
+      </c>
+      <c r="H30">
+        <v>-62068260.0</v>
+      </c>
+      <c r="I30">
+        <v>-99174167.0</v>
+      </c>
+      <c r="J30">
+        <v>-66224327.0</v>
+      </c>
+      <c r="K30">
+        <v>5126465.0</v>
+      </c>
+      <c r="L30">
+        <v>-26298654.0</v>
+      </c>
+      <c r="M30">
+        <v>-22774653.0</v>
+      </c>
+      <c r="N30">
+        <v>-101091911.0</v>
+      </c>
+      <c r="O30">
+        <v>-115624094.0</v>
+      </c>
+      <c r="P30">
+        <v>-106968420.0</v>
+      </c>
+      <c r="Q30">
+        <v>-44423882.0</v>
+      </c>
+      <c r="R30">
+        <v>-4193765.0</v>
+      </c>
+      <c r="S30">
+        <v>-7872113.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:BG30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:59">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>81</v>
+      </c>
+      <c r="E1" t="s">
+        <v>82</v>
+      </c>
+      <c r="F1" t="s">
+        <v>83</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>84</v>
+      </c>
+      <c r="I1" t="s">
+        <v>85</v>
+      </c>
+      <c r="J1" t="s">
+        <v>86</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>87</v>
+      </c>
+      <c r="M1" t="s">
+        <v>88</v>
+      </c>
+      <c r="N1" t="s">
+        <v>89</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>90</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>91</v>
+      </c>
+      <c r="R1" t="s">
+        <v>92</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>93</v>
+      </c>
+      <c r="U1" t="s">
+        <v>94</v>
+      </c>
+      <c r="V1" t="s">
+        <v>95</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>96</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>97</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="2" spans="1:59">
+      <c r="A2" t="s">
+        <v>154</v>
+      </c>
+      <c r="B2">
+        <v>100598814.0</v>
+      </c>
+      <c r="C2">
+        <v>154580000.0</v>
+      </c>
+      <c r="D2">
+        <v>93173000.0</v>
+      </c>
+      <c r="E2">
+        <v>230965000.0</v>
+      </c>
+      <c r="F2">
+        <v>207398000.0</v>
+      </c>
+      <c r="G2">
+        <v>85643000.0</v>
+      </c>
+      <c r="H2">
+        <v>125021000.0</v>
+      </c>
+      <c r="I2">
+        <v>90613000.0</v>
+      </c>
+      <c r="J2">
+        <v>69205361.0</v>
+      </c>
+      <c r="K2">
+        <v>76658000.0</v>
+      </c>
+      <c r="L2">
+        <v>64554000.0</v>
+      </c>
+      <c r="M2">
+        <v>80753000.0</v>
+      </c>
+      <c r="N2">
+        <v>47264000.0</v>
+      </c>
+      <c r="O2">
+        <v>81493000.0</v>
+      </c>
+      <c r="P2">
+        <v>38876000.0</v>
+      </c>
+      <c r="Q2">
+        <v>50348000.0</v>
+      </c>
+      <c r="R2">
+        <v>52892000.0</v>
+      </c>
+      <c r="S2">
+        <v>92277000.0</v>
+      </c>
+      <c r="T2">
+        <v>72933000.0</v>
+      </c>
+      <c r="U2">
+        <v>92327000.0</v>
+      </c>
+      <c r="V2">
+        <v>58338000.0</v>
+      </c>
+      <c r="W2">
+        <v>47892000.0</v>
+      </c>
+      <c r="X2">
+        <v>39749000.0</v>
+      </c>
+      <c r="Y2">
+        <v>44675000.0</v>
+      </c>
+      <c r="Z2">
+        <v>33073000.0</v>
+      </c>
+      <c r="AA2">
+        <v>31864000.0</v>
+      </c>
+      <c r="AB2">
+        <v>26973000.0</v>
+      </c>
+      <c r="AC2">
+        <v>67975000.0</v>
+      </c>
+      <c r="AD2">
+        <v>31358000.0</v>
+      </c>
+      <c r="AE2">
+        <v>59979000.0</v>
+      </c>
+      <c r="AF2">
+        <v>38389000.0</v>
+      </c>
+      <c r="AG2">
+        <v>29147000.0</v>
+      </c>
+      <c r="AH2">
+        <v>26938000.0</v>
+      </c>
+      <c r="AI2">
+        <v>61422000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>39670000.0</v>
+      </c>
+      <c r="AK2">
+        <v>39036000.0</v>
+      </c>
+      <c r="AL2">
+        <v>48433000.0</v>
+      </c>
+      <c r="AM2">
+        <v>96136000.0</v>
+      </c>
+      <c r="AN2">
+        <v>68351000.0</v>
+      </c>
+      <c r="AO2">
+        <v>50437000.0</v>
+      </c>
+      <c r="AP2">
+        <v>26731000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>25942000.0</v>
+      </c>
+      <c r="AR2">
+        <v>32399000.0</v>
+      </c>
+      <c r="AS2">
+        <v>36083000.0</v>
+      </c>
+      <c r="AT2">
+        <v>39236000.0</v>
+      </c>
+      <c r="AU2">
+        <v>22250000.0</v>
+      </c>
+      <c r="AV2">
+        <v>12616000.0</v>
+      </c>
+      <c r="AW2">
+        <v>22492000.0</v>
+      </c>
+      <c r="AX2">
+        <v>25255000.0</v>
+      </c>
+      <c r="AY2">
+        <v>54521000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>47800000.0</v>
+      </c>
+      <c r="BA2">
+        <v>27235000.0</v>
+      </c>
+      <c r="BB2">
+        <v>51166000.0</v>
+      </c>
+      <c r="BC2">
+        <v>30816000.0</v>
+      </c>
+      <c r="BD2">
+        <v>26205000.0</v>
+      </c>
+      <c r="BE2">
+        <v>28108000.0</v>
+      </c>
+      <c r="BF2">
+        <v>12583000.0</v>
+      </c>
+      <c r="BG2"/>
+    </row>
+    <row r="3" spans="1:59">
+      <c r="A3" t="s">
+        <v>155</v>
+      </c>
+      <c r="B3">
+        <v>31447000</v>
+      </c>
+      <c r="C3">
+        <v>64655000</v>
+      </c>
+      <c r="D3">
+        <v>122461000</v>
+      </c>
+      <c r="E3">
+        <v>59914000</v>
+      </c>
+      <c r="F3">
+        <v>40652000</v>
+      </c>
+      <c r="G3">
+        <v>49701000</v>
+      </c>
+      <c r="H3">
+        <v>35012000</v>
+      </c>
+      <c r="I3">
+        <v>21093000</v>
+      </c>
+      <c r="J3">
+        <v>29085000</v>
+      </c>
+      <c r="K3">
+        <v>60713711</v>
+      </c>
+      <c r="L3">
+        <v>42069000</v>
+      </c>
+      <c r="M3">
+        <v>37676000</v>
+      </c>
+      <c r="N3">
+        <v>60466000</v>
+      </c>
+      <c r="O3">
+        <v>79234653</v>
+      </c>
+      <c r="P3">
+        <v>74541000</v>
+      </c>
+      <c r="Q3">
+        <v>66993000</v>
+      </c>
+      <c r="R3">
+        <v>54053000</v>
+      </c>
+      <c r="S3">
+        <v>70958461</v>
+      </c>
+      <c r="T3">
+        <v>17730000</v>
+      </c>
+      <c r="U3">
+        <v>46017000</v>
+      </c>
+      <c r="V3">
+        <v>39606000</v>
+      </c>
+      <c r="W3">
+        <v>181376864</v>
+      </c>
+      <c r="X3">
+        <v>17303000</v>
+      </c>
+      <c r="Y3">
+        <v>4602000</v>
+      </c>
+      <c r="Z3">
+        <v>9178000</v>
+      </c>
+      <c r="AA3">
+        <v>15500666</v>
+      </c>
+      <c r="AB3">
+        <v>25855000</v>
+      </c>
+      <c r="AC3">
+        <v>12739000</v>
+      </c>
+      <c r="AD3">
+        <v>10307000</v>
+      </c>
+      <c r="AE3">
+        <v>21408962</v>
+      </c>
+      <c r="AF3">
+        <v>25068000</v>
+      </c>
+      <c r="AG3">
+        <v>49834000</v>
+      </c>
+      <c r="AH3">
+        <v>1278000</v>
+      </c>
+      <c r="AI3">
+        <v>40274151</v>
+      </c>
+      <c r="AJ3">
+        <v>7117000</v>
+      </c>
+      <c r="AK3">
+        <v>8000</v>
+      </c>
+      <c r="AL3">
+        <v>1964000</v>
+      </c>
+      <c r="AM3">
+        <v>1960965</v>
+      </c>
+      <c r="AN3">
+        <v>1963000</v>
+      </c>
+      <c r="AO3">
+        <v>203000</v>
+      </c>
+      <c r="AP3">
+        <v>930000</v>
+      </c>
+      <c r="AQ3">
+        <v>13996940</v>
+      </c>
+      <c r="AR3">
+        <v>721000</v>
+      </c>
+      <c r="AS3">
+        <v>93000</v>
+      </c>
+      <c r="AT3">
+        <v>19661000</v>
+      </c>
+      <c r="AU3">
+        <v>8082715</v>
+      </c>
+      <c r="AV3">
+        <v>3170000</v>
+      </c>
+      <c r="AW3">
+        <v>1086000</v>
+      </c>
+      <c r="AX3">
+        <v>12989000</v>
+      </c>
+      <c r="AY3">
+        <v>49097116</v>
+      </c>
+      <c r="AZ3">
+        <v>16675000</v>
+      </c>
+      <c r="BA3">
+        <v>15298000</v>
+      </c>
+      <c r="BB3">
+        <v>20173000</v>
+      </c>
+      <c r="BC3">
+        <v>37129113</v>
+      </c>
+      <c r="BD3">
+        <v>23168000</v>
+      </c>
+      <c r="BE3">
+        <v>23784000</v>
+      </c>
+      <c r="BF3">
+        <v>10737000</v>
+      </c>
+      <c r="BG3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:59">
+      <c r="A4" t="s">
+        <v>156</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+    </row>
+    <row r="5" spans="1:59">
+      <c r="A5" t="s">
+        <v>157</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -18568,402 +18827,409 @@
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
-    </row>
-    <row r="6" spans="1:58">
+      <c r="BG5"/>
+    </row>
+    <row r="6" spans="1:59">
       <c r="A6" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B6">
+        <v>164158186.0</v>
+      </c>
+      <c r="C6">
         <v>-31382000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>2354000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-137792000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>23567000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>110240000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-39378000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>66655000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>21407639.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-7452639.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-19024000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-16199000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>33489000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-34229538.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>42617000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-11472000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-2544000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-39384918.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>19344000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-19394000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>33989000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>10446255.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>8143000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-4926000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>11602000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>1208503.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>4891000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-41002000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>36617000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-28620893.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>21590000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>9242000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>2209000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-34483620.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>21752000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>634000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-9397000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-47702236.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>27785000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>17914000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>23706000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>788602.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-6457000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-3684000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-3153000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>16986285.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>9634000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-9876000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-2763000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-29265742.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>6721000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>20565000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-23931000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>20350844.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>4611000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-1903000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>15525000.0</v>
       </c>
-      <c r="BF6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:58">
+      <c r="BG6"/>
+    </row>
+    <row r="7" spans="1:59">
       <c r="A7" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B7">
+        <v>-175799000.0</v>
+      </c>
+      <c r="C7">
         <v>965366000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>342345000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>275580000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-1615947000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-22981000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-214060000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-750858000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-669311000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-73362816.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-166765000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-8405000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-376796000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-109823401.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>25730000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>197543000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-76451000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>135102851.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-379712000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-163347000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>139277000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>189857771.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-427476000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>12451000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-26781000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>107254223.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-180371000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-76697000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-212338000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>34918677.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-69708000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>104684000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>7923000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-101897840.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-126960000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>66306000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-29988000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>81017711.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-75887000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-15108000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>21659000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>131554234.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-93317000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>70076000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-77080000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>23704068.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>36101000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>110948000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-73852000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-182762216.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-58319000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-24536000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>16623000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-17874316.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-75633000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-86172000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>45527000.0</v>
       </c>
-      <c r="BF7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:58">
+      <c r="BG7"/>
+    </row>
+    <row r="8" spans="1:59">
       <c r="A8" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -18978,810 +19244,823 @@
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
-    </row>
-    <row r="9" spans="1:58">
+      <c r="BG8"/>
+    </row>
+    <row r="9" spans="1:59">
       <c r="A9" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
-      <c r="AP9">
-[...1 lines deleted...]
-      </c>
+      <c r="AP9"/>
       <c r="AQ9">
         <v>-59000000.0</v>
       </c>
       <c r="AR9">
         <v>-59000000.0</v>
       </c>
-      <c r="AS9"/>
+      <c r="AS9">
+        <v>-59000000.0</v>
+      </c>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
-    </row>
-    <row r="10" spans="1:58">
+      <c r="BG9"/>
+    </row>
+    <row r="10" spans="1:59">
       <c r="A10" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
-      <c r="AP10">
-[...1 lines deleted...]
-      </c>
+      <c r="AP10"/>
       <c r="AQ10">
         <v>-66000000.0</v>
       </c>
       <c r="AR10">
         <v>-66000000.0</v>
       </c>
-      <c r="AS10"/>
+      <c r="AS10">
+        <v>-66000000.0</v>
+      </c>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
-    </row>
-    <row r="11" spans="1:58">
+      <c r="BG10"/>
+    </row>
+    <row r="11" spans="1:59">
       <c r="A11" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
-      <c r="P11"/>
+      <c r="P11">
+        <v>0.0</v>
+      </c>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
-    </row>
-    <row r="12" spans="1:58">
+      <c r="BG11"/>
+    </row>
+    <row r="12" spans="1:59">
       <c r="A12" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>-54773000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>43937000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>37040000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-1629000.0</v>
       </c>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
-    </row>
-    <row r="13" spans="1:58">
+      <c r="BG12"/>
+    </row>
+    <row r="13" spans="1:59">
       <c r="A13" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>-8405000.0</v>
       </c>
       <c r="N13">
+        <v>-8405000.0</v>
+      </c>
+      <c r="O13">
         <v>-100714000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>25730000.0</v>
       </c>
-      <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
-      <c r="AO13">
+      <c r="AO13"/>
+      <c r="AP13">
         <v>22000000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>100000000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>-93000000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>70000000.0</v>
       </c>
-      <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
-    </row>
-    <row r="14" spans="1:58">
+      <c r="BG13"/>
+    </row>
+    <row r="14" spans="1:59">
       <c r="A14" t="s">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>166</v>
+      </c>
+      <c r="B14">
+        <v>22475000.0</v>
+      </c>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
-      <c r="H14">
+      <c r="H14"/>
+      <c r="I14">
         <v>21196000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>20907000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>19871000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>18705000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>19432000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>18350000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>15727000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>14240000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>16855000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>16687000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>16966000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>15729000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>769000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>14432000.0</v>
       </c>
-      <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
-      <c r="AO14">
-[...1 lines deleted...]
-      </c>
+      <c r="AO14"/>
       <c r="AP14">
         <v>7000000.0</v>
       </c>
       <c r="AQ14">
         <v>7000000.0</v>
       </c>
       <c r="AR14">
+        <v>7000000.0</v>
+      </c>
+      <c r="AS14">
         <v>6000000.0</v>
       </c>
-      <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
-    </row>
-    <row r="15" spans="1:58">
+      <c r="BG14"/>
+    </row>
+    <row r="15" spans="1:59">
       <c r="A15" t="s">
-        <v>166</v>
-[...3 lines deleted...]
-      </c>
+        <v>167</v>
+      </c>
+      <c r="B15"/>
       <c r="C15">
         <v>35235000.0</v>
       </c>
       <c r="D15">
-        <v>-35235000.0</v>
-[...2 lines deleted...]
-      <c r="F15">
+        <v>35235000.0</v>
+      </c>
+      <c r="E15">
+        <v>35235000.0</v>
+      </c>
+      <c r="F15"/>
+      <c r="G15">
         <v>11745000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>23490000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>0.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>23490000.0</v>
       </c>
-      <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>0.0</v>
       </c>
       <c r="N15">
+        <v>0.0</v>
+      </c>
+      <c r="O15">
         <v>22443503.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>15897000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>21151000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>10544000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>10384170.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>25892000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>10383000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>15509000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>444.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>20448000.0</v>
       </c>
-      <c r="X15"/>
       <c r="Y15"/>
-      <c r="Z15">
+      <c r="Z15"/>
+      <c r="AA15">
         <v>10081652.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>14334000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>0.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>9556000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>95.0</v>
       </c>
-      <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
-      <c r="AO15">
+      <c r="AO15"/>
+      <c r="AP15">
         <v>2203000.0</v>
       </c>
-      <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
-      <c r="AX15">
+      <c r="AX15"/>
+      <c r="AY15">
         <v>323315.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>9531000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>7462000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>7144000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>9525066.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>14288000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>7938000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>19050000.0</v>
       </c>
-      <c r="BF15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:58">
+      <c r="BG15"/>
+    </row>
+    <row r="16" spans="1:59">
       <c r="A16" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B16">
+        <v>264757000.0</v>
+      </c>
+      <c r="C16">
         <v>123198000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>95527000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>93173000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>230965000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>195883000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>85643000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>157268000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>90613000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>69205361.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>45530000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>64554000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>80753000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>47263462.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>81493000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>38876000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>50348000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>52892082.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>92277000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>72933000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>92327000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>58338255.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>47892000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>39749000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>44675000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>33072503.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>31864000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>26973000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>67975000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>31358107.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>59979000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>38389000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>29147000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>26938380.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>61422000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>39670000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>39036000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>48433764.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>96136000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>68351000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>50437000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>26730602.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>25942000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>32399000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>36083000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>39236285.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>22250000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>12616000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>22492000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>25255258.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>54521000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>47800000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>27235000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>51166844.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>30816000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>26205000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>28108000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>12583000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:58">
+    <row r="17" spans="1:59">
       <c r="A17" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -19796,1298 +20075,1320 @@
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
-    </row>
-    <row r="18" spans="1:58">
+      <c r="BG17"/>
+    </row>
+    <row r="18" spans="1:59">
       <c r="A18" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B18">
+        <v>405747000.0</v>
+      </c>
+      <c r="C18">
         <v>773389000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>261043000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>108154000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-258818000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-206310000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-471437000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-431225000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-717269000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-61245991.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-471746000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-53297000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-351219000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-128860752.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-5444000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>218990000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-81799000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>159656791.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-351291000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-182100000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>120289000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>61361397.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-351066000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>56687000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>22863000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>147358104.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-142322000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-4835000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-158302000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>77272977.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-17317000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>87129000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>57868000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-97039175.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-87657000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>80329000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-14405000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>127146141.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-55805000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-21825000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>73600000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>186342397.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-81009000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>80318000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-98761000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>35033556.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>12749000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>140652000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-74977000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-240640282.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-56751000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-16186000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>12026000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-9763746.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-68316000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-76795000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>77490000.0</v>
       </c>
-      <c r="BF18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:58">
+      <c r="BG18"/>
+    </row>
+    <row r="19" spans="1:59">
       <c r="A19" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-122429000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-59913000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-40652000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-60312000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-35098000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-26680000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-21949000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-99078292.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-42063000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-37674000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-60423000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-79004498.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-74549000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-67000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-53499000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-63571513.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-17505000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-43908000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-39606000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-202959118.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-13825000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-5862000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-98575000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-15194255.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-25853000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-12410000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-8611000.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
-    </row>
-    <row r="20" spans="1:58">
+      <c r="BG19"/>
+    </row>
+    <row r="20" spans="1:59">
       <c r="A20" t="s">
-        <v>171</v>
-[...4 lines deleted...]
-      <c r="C20"/>
+        <v>172</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20">
+        <v>-560.0</v>
+      </c>
       <c r="D20"/>
       <c r="E20"/>
-      <c r="F20">
+      <c r="F20"/>
+      <c r="G20">
         <v>0.0</v>
       </c>
-      <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-      <c r="J20">
-[...1 lines deleted...]
-      </c>
+      <c r="J20"/>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
         <v>0.0</v>
       </c>
       <c r="N20">
+        <v>0.0</v>
+      </c>
+      <c r="O20">
         <v>85058433.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>80537000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>28746000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>3837000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>5843160.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>20593000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>6247000.0</v>
       </c>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
-    </row>
-    <row r="21" spans="1:58">
+      <c r="BG20"/>
+    </row>
+    <row r="21" spans="1:59">
       <c r="A21" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B21">
+        <v>-249745000.0</v>
+      </c>
+      <c r="C21">
         <v>-778040000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-240980000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-185741000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>291011000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>321461684.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>513300000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
-[...1 lines deleted...]
-      </c>
+      <c r="L21"/>
       <c r="M21">
         <v>17231000.0</v>
       </c>
       <c r="N21">
+        <v>17231000.0</v>
+      </c>
+      <c r="O21">
         <v>18858000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-15795000.0</v>
       </c>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
-    </row>
-    <row r="22" spans="1:58">
+      <c r="BG21"/>
+    </row>
+    <row r="22" spans="1:59">
       <c r="A22" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B22">
+        <v>123575000.0</v>
+      </c>
+      <c r="C22">
         <v>42980000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>51473000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>72399000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>118064000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>250672000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>71316000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>80215000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>92037000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>15252000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>41623000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>35506000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>30033000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>30644441.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>37515000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>55284000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>64638000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>70226858.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>41688000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>43899000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>40946000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>53865853.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>58454000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>71590000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>83410000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>60658623.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>70315000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>72044000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>63843000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>54510693.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>53901000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>53634000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>46676000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>43250430.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>36350000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>27073000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>6767000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>5268126.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>17254000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>13769000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>15917000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>13339564.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>24005000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-157000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-815000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-13415956.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-13030000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>1526000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>6439000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-11543784.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-12738000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>9433000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>22720000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>31205855.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>36313000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>40077000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>42683000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>34450000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:58">
+    <row r="23" spans="1:59">
       <c r="A23" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B23">
+        <v>-1260000.0</v>
+      </c>
+      <c r="C23">
         <v>-1075000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-1407000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-6658000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-2269000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-16492000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-1065000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-1362000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-1425000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-14722434.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-15133000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>26897000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-23192000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>14440554.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-1185000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-391000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>3716000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-17452653.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-890000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-92000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>4267000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-8077318.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-383000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-587000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-573000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-2643482.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-25853000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-208000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>208000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>272908.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-27592000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-1456000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>728000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>5385255.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-4466000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-72892000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>521000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-90616201.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-926000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-108000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>10763000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1201477.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-8060000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-3074000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-4650000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>10817105.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>747000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>13000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>2000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-665206.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-25000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>634000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-650000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-668418.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>28000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-23000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-343000.0</v>
       </c>
-      <c r="BF23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:58">
+      <c r="BG23"/>
+    </row>
+    <row r="24" spans="1:59">
       <c r="A24" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B24"/>
       <c r="C24">
+        <v>27064000.0</v>
+      </c>
+      <c r="D24">
         <v>33000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>0.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-10611000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-86000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-5587000.0</v>
       </c>
-      <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24">
         <v>45000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>43000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>539000.0</v>
       </c>
       <c r="O24">
         <v>539000.0</v>
       </c>
       <c r="P24">
+        <v>539000.0</v>
+      </c>
+      <c r="Q24">
         <v>547000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>554000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>7386948.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>225000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>2109000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>0.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-6513493.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-87179000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-90657000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-89397000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>306411.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>4000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-34000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>1696000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>2839401.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-124000.0</v>
       </c>
-      <c r="AF24"/>
       <c r="AG24"/>
-      <c r="AH24">
+      <c r="AH24"/>
+      <c r="AI24">
         <v>507273.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-10140000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-124000.0</v>
       </c>
-      <c r="AK24"/>
-      <c r="AL24">
+      <c r="AL24"/>
+      <c r="AM24">
         <v>18970.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>12187000.0</v>
       </c>
-      <c r="AN24"/>
-      <c r="AO24">
+      <c r="AO24"/>
+      <c r="AP24">
         <v>-124000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-19778594.0</v>
       </c>
-      <c r="AQ24"/>
-      <c r="AR24">
+      <c r="AR24"/>
+      <c r="AS24">
         <v>82000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-124000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>373062.0</v>
       </c>
-      <c r="AU24"/>
-      <c r="AV24">
+      <c r="AV24"/>
+      <c r="AW24">
         <v>132000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-124000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>68205.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>2000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-31000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>112000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>10137392.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-705000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-95000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-15854000.0</v>
       </c>
-      <c r="BF24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:58">
+      <c r="BG24"/>
+    </row>
+    <row r="25" spans="1:59">
       <c r="A25" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B25">
+        <v>466943000.0</v>
+      </c>
+      <c r="C25">
         <v>-170302000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-10314000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-179911000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1279717000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-384300000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-293681000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>260511000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>300221000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-562798628.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-323240000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-62154000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>37660000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>29552861.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-8388000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>16301000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-15933000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>25285543.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>4463000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-16635000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-20328000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-985363.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>35259000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-22752000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-24588000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-5054076.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-6411000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>12557000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>500000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>9252569.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>23558000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-21355000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>4547000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1882386.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>10070000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-13042000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>10780000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>42821269.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>4791000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-20283000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>36954000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>27451659.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-10976000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>10492000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-1205000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>32828159.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-7152000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>27092000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>5425000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>2762834.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>30981000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>14215000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-7144000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>14033828.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-5828000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-6916000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>17000.0</v>
       </c>
-      <c r="BF25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:58">
+      <c r="BG25"/>
+    </row>
+    <row r="26" spans="1:59">
       <c r="A26" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>2000.0</v>
       </c>
-      <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-      <c r="L26">
-[...1 lines deleted...]
-      </c>
+      <c r="L26"/>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
+        <v>0.0</v>
+      </c>
+      <c r="O26">
         <v>198178000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>14598000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>32583000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>3837000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>33823000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>27980000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>7387000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-352000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-340.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>38719000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-302000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-192000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>103696160.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AB26">
         <v>0.0</v>
       </c>
       <c r="AC26">
         <v>0.0</v>
       </c>
       <c r="AD26">
+        <v>0.0</v>
+      </c>
+      <c r="AE26">
         <v>-301.0</v>
       </c>
-      <c r="AE26"/>
-      <c r="AF26">
+      <c r="AF26"/>
+      <c r="AG26">
         <v>-125000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-27000.0</v>
       </c>
-      <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
-    </row>
-    <row r="27" spans="1:58">
+      <c r="BG26"/>
+    </row>
+    <row r="27" spans="1:59">
       <c r="A27" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -21102,572 +21403,582 @@
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
-    </row>
-    <row r="28" spans="1:58">
+      <c r="BG27"/>
+    </row>
+    <row r="28" spans="1:59">
       <c r="A28" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B28">
+        <v>-251005000.0</v>
+      </c>
+      <c r="C28">
         <v>-779115000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-242385000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-227634000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>288742000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>295970000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>512235000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>508293000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>707839000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>106867076.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>443174000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>44935000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>381646000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>77055484.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>48857000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-223221000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>82923000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-206569438.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>371958000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>162893000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-87051000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-33019902.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>360049000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-55784000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>72273000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-146696059.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>146595000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-25883000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>183610000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-81990601.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>21119000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-101903000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-36938000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>67960338.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>120743000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-100411000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>28040000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-126181378.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>23164000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>44173000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-54940000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-169360263.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>88344000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-83525000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>102246000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-16060349.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>1645000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-145782000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>66417000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>213529924.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>64998000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>38226000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-35673000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>31252921.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>67650000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>77981000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-40096000.0</v>
       </c>
-      <c r="BF28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:58">
+      <c r="BG28"/>
+    </row>
+    <row r="29" spans="1:59">
       <c r="A29" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B29">
+        <v>437194000.0</v>
+      </c>
+      <c r="C29">
         <v>838044000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>383504000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>168068000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-218166000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-156609000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-436425000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-410132000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-688184000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-532280.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-429677000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-15621000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-290753000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-49626099.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>69097000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>285983000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-27746000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>230615252.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-333561000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-136083000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>159895000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>242738261.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-333763000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>61289000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>32041000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>162858770.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-116467000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>7904000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-147995000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>98681939.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>7751000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>136963000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>59146000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-56765024.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-80540000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>80337000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-12441000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>129107106.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-53842000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-21622000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>74530000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>172345457.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-80288000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>80411000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-79100000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>43116271.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>15919000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>139566000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-61988000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-191543166.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-40076000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-888000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>32199000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>27365367.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-45148000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>-53011000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>88227000.0</v>
       </c>
-      <c r="BF29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:58">
+      <c r="BG29"/>
+    </row>
+    <row r="30" spans="1:59">
       <c r="A30" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B30">
+        <v>-31447000.0</v>
+      </c>
+      <c r="C30">
         <v>-37624000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-122429000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-59913000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-40652000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-60312000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-35098000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-26680000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-21949000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-99078292.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-42063000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-37674000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-60423000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-282335000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-74549000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-67000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-53499000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-63571513.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-17505000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-43908000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-39606000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-202959118.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-13825000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-5862000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-98575000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-15194255.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-25853000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-12410000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-8611000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-18399167.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-27592000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-51605000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-1578000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-46871327.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-17257000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-132000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-1964000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-3840535.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>10224000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-203000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-1054000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-5781654.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-721000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-11000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-19785000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-7709653.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-3170000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>1218000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-13113000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-49028911.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-16673000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-15010000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-20380000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-33325094.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-21832000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-23879000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-36588000.0</v>
       </c>
-      <c r="BF30"/>
+      <c r="BG30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>