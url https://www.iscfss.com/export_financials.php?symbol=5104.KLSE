--- v0 (2026-07-12)
+++ v1 (2026-09-12)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="161">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -250,50 +250,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2905,518 +2908,531 @@
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH62"/>
+  <dimension ref="A1:AI62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
         <v>98</v>
       </c>
       <c r="AF1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AG1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AH1" t="s">
         <v>100</v>
       </c>
-    </row>
-    <row r="2" spans="1:34">
+      <c r="AI1" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2">
+        <v>3360000.0</v>
+      </c>
+      <c r="C2">
         <v>2554000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3309000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>3740000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>4936000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2960000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>4422889.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3006000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2931000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>3356000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3540595.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>3562000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2598000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>2081000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>4238000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>2626000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2818000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2618000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>3975839.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2440000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1654000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2300000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>3098759.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>3163000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>4756000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>4932000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>4236988.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>3749000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>4339000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>4849000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="AG2">
         <v>3000000.0</v>
       </c>
       <c r="AH2">
+        <v>3000000.0</v>
+      </c>
+      <c r="AI2">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:34">
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
-    </row>
-    <row r="4" spans="1:34">
+      <c r="AI3"/>
+    </row>
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-    </row>
-    <row r="5" spans="1:34">
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
-    </row>
-    <row r="6" spans="1:34">
+      <c r="AI5"/>
+    </row>
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
-    </row>
-    <row r="7" spans="1:34">
+      <c r="AI6"/>
+    </row>
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
         <v>20</v>
       </c>
       <c r="B7">
+        <v>2135000.0</v>
+      </c>
+      <c r="C7">
         <v>1520000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1606000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1682000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1224000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1343000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1570658.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>1755000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>1888000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>2020000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>2543388.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>1794000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>1916000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>2025000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>2107152.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>1525000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>2045000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>2147000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>2283967.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>2278000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>2197000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>1907000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>2329816.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>2187000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>2262000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>2365000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>2498570.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>2110000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>2184000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>1045000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
-    </row>
-    <row r="8" spans="1:34">
+      <c r="AI7"/>
+    </row>
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
         <v>21</v>
       </c>
       <c r="B8">
         <v>72000000.0</v>
       </c>
       <c r="C8">
         <v>72000000.0</v>
       </c>
       <c r="D8">
         <v>72000000.0</v>
       </c>
       <c r="E8">
         <v>72000000.0</v>
       </c>
       <c r="F8">
         <v>72000000.0</v>
       </c>
       <c r="G8">
         <v>72000000.0</v>
       </c>
       <c r="H8">
         <v>72000000.0</v>
       </c>
       <c r="I8">
@@ -3436,372 +3452,379 @@
       </c>
       <c r="N8">
         <v>72000000.0</v>
       </c>
       <c r="O8">
         <v>72000000.0</v>
       </c>
       <c r="P8">
         <v>72000000.0</v>
       </c>
       <c r="Q8">
         <v>72000000.0</v>
       </c>
       <c r="R8">
         <v>72000000.0</v>
       </c>
       <c r="S8">
         <v>72000000.0</v>
       </c>
       <c r="T8">
         <v>72000000.0</v>
       </c>
       <c r="U8">
         <v>72000000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>72000000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
-    </row>
-    <row r="10" spans="1:34">
+      <c r="AI9"/>
+    </row>
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10">
+        <v>10567000.0</v>
+      </c>
+      <c r="C10">
         <v>11597000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>14075000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>14164000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>15319000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>11998000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>15509393.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>12744000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>14458000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>14288000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>13575604.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>11892000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>10698000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>10951000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>13018100.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>9307000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>8045000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>11234000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>10266610.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>13375000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>9681000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>10957000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>18328237.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>9418000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>10241000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>7109000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>15787911.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>8078000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>7139000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>8885000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>12000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>13000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>17000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>16000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:34">
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
         <v>24</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>14075000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>14164000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>15319000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>11998000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>15509390.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>12744000.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
-    </row>
-    <row r="12" spans="1:34">
+      <c r="AI11"/>
+    </row>
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12"/>
-      <c r="C12">
+      <c r="C12"/>
+      <c r="D12">
         <v>30659000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>31270000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>31737000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>28123000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>29634980.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>25746000.0</v>
       </c>
-      <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>24045000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>23012000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>23501090.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>22006000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>22220000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>24713000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>26228180.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>23278000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>19649000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>19320000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>19374870.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>21243000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>21026000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>18544000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>19287910.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>18641000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>18250000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>22147000.0</v>
       </c>
-      <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
-    </row>
-    <row r="13" spans="1:34">
+      <c r="AI12"/>
+    </row>
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
         <v>26</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
-[...1 lines deleted...]
-      </c>
+      <c r="C13"/>
       <c r="D13">
         <v>72000000.0</v>
       </c>
       <c r="E13">
         <v>72000000.0</v>
       </c>
       <c r="F13">
         <v>72000000.0</v>
       </c>
       <c r="G13">
         <v>72000000.0</v>
       </c>
       <c r="H13">
         <v>72000000.0</v>
       </c>
-      <c r="I13"/>
+      <c r="I13">
+        <v>72000000.0</v>
+      </c>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>72000000.0</v>
       </c>
       <c r="O13">
         <v>72000000.0</v>
       </c>
       <c r="P13">
         <v>72000000.0</v>
       </c>
       <c r="Q13">
         <v>72000000.0</v>
       </c>
       <c r="R13">
         <v>72000000.0</v>
       </c>
       <c r="S13">
         <v>72000000.0</v>
       </c>
       <c r="T13">
         <v>72000000.0</v>
       </c>
       <c r="U13">
         <v>72000000.0</v>
       </c>
       <c r="V13">
@@ -3821,3228 +3844,3312 @@
       </c>
       <c r="AA13">
         <v>72000000.0</v>
       </c>
       <c r="AB13">
         <v>72000000.0</v>
       </c>
       <c r="AC13">
         <v>72000000.0</v>
       </c>
       <c r="AD13">
         <v>72000000.0</v>
       </c>
       <c r="AE13">
         <v>72000000.0</v>
       </c>
       <c r="AF13">
         <v>72000000.0</v>
       </c>
       <c r="AG13">
         <v>72000000.0</v>
       </c>
       <c r="AH13">
         <v>72000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:34">
+      <c r="AI13">
+        <v>72000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
         <v>27</v>
       </c>
       <c r="B14">
         <v>718200000.0</v>
       </c>
       <c r="C14">
-        <v>718300000.0</v>
+        <v>718200000.0</v>
       </c>
       <c r="D14">
         <v>718300000.0</v>
       </c>
       <c r="E14">
-        <v>718500000.0</v>
+        <v>718300000.0</v>
       </c>
       <c r="F14">
         <v>718500000.0</v>
       </c>
       <c r="G14">
-        <v>718700000.0</v>
+        <v>718500000.0</v>
       </c>
       <c r="H14">
         <v>718700000.0</v>
       </c>
       <c r="I14">
+        <v>718700000.0</v>
+      </c>
+      <c r="J14">
         <v>718900000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>719000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>718900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>719200000.0</v>
       </c>
       <c r="M14">
         <v>719200000.0</v>
       </c>
       <c r="N14">
         <v>719200000.0</v>
       </c>
       <c r="O14">
-        <v>719300000.0</v>
+        <v>719200000.0</v>
       </c>
       <c r="P14">
         <v>719300000.0</v>
       </c>
       <c r="Q14">
+        <v>719300000.0</v>
+      </c>
+      <c r="R14">
         <v>719900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>720000000.0</v>
       </c>
       <c r="S14">
         <v>720000000.0</v>
       </c>
       <c r="T14">
         <v>720000000.0</v>
       </c>
       <c r="U14">
         <v>720000000.0</v>
       </c>
       <c r="V14">
-        <v>712642900.0</v>
+        <v>720000000.0</v>
       </c>
       <c r="W14">
         <v>712642900.0</v>
       </c>
       <c r="X14">
-        <v>712742900.0</v>
+        <v>712642900.0</v>
       </c>
       <c r="Y14">
         <v>712742900.0</v>
       </c>
       <c r="Z14">
         <v>712742900.0</v>
       </c>
       <c r="AA14">
         <v>712742900.0</v>
       </c>
       <c r="AB14">
+        <v>712742900.0</v>
+      </c>
+      <c r="AC14">
         <v>719642900.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>721515200.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>710909100.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>952381000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>727272700.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>769230800.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>625000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:34">
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
         <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
-    </row>
-    <row r="16" spans="1:34">
+      <c r="AI15"/>
+    </row>
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
         <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
-    </row>
-    <row r="17" spans="1:34">
+      <c r="AI16"/>
+    </row>
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
         <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-    </row>
-    <row r="18" spans="1:34">
+      <c r="AI17"/>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
         <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
-    </row>
-    <row r="19" spans="1:34">
+      <c r="AI18"/>
+    </row>
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
         <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-    </row>
-    <row r="20" spans="1:34">
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
+      <c r="C20"/>
+      <c r="D20">
         <v>946709.0</v>
       </c>
-      <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
+      <c r="G20"/>
+      <c r="H20">
         <v>946709.0</v>
       </c>
-      <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-      <c r="K20">
+      <c r="K20"/>
+      <c r="L20">
         <v>946709.0</v>
       </c>
-      <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>946709.0</v>
       </c>
-      <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
-      <c r="S20">
+      <c r="S20"/>
+      <c r="T20">
         <v>0.0</v>
       </c>
-      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
-      <c r="W20">
+      <c r="W20"/>
+      <c r="X20">
         <v>0.0</v>
       </c>
-      <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-      <c r="AA20">
+      <c r="AA20"/>
+      <c r="AB20">
         <v>0.0</v>
       </c>
-      <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
-    </row>
-    <row r="21" spans="1:34">
+      <c r="AI20"/>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
         <v>34</v>
       </c>
       <c r="B21"/>
-      <c r="C21">
+      <c r="C21"/>
+      <c r="D21">
         <v>512000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>553000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>310000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>350000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>411440.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>463000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>-317481.0</v>
       </c>
-      <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>720000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>781000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>856410.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1169000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1229000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>1298000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>1377900.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>1412000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1448000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>1489000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>831140.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>1011000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>923000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>917000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>772890.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>787000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>819000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>705000.0</v>
       </c>
-      <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
-    </row>
-    <row r="22" spans="1:34">
+      <c r="AI21"/>
+    </row>
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
         <v>35</v>
       </c>
       <c r="B22">
+        <v>8611000.0</v>
+      </c>
+      <c r="C22">
         <v>7936000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>9328000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>9201000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>9146000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>8689000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>10569250.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>9342000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>10315000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>9694000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>11078928.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>11093000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>11487000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>11567000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>14096000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>14482000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>15767000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>14394000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>14341460.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>14967000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>15177000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>13917000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>13648550.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>14268000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>15042000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>15596000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>14174700.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>13239000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>14341000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>15647000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000000.0</v>
       </c>
       <c r="AF22">
         <v>14000000.0</v>
       </c>
       <c r="AG22">
+        <v>14000000.0</v>
+      </c>
+      <c r="AH22">
         <v>16000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>18000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:34">
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
         <v>36</v>
       </c>
       <c r="B23"/>
-      <c r="C23">
+      <c r="C23"/>
+      <c r="D23">
         <v>80417000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>80473000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>81112000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>77200000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>82393640.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>79077000.0</v>
       </c>
-      <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
-      <c r="M23">
+      <c r="M23"/>
+      <c r="N23">
         <v>80904000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>80359000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>86679190.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>85289000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>87188000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>88205000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>90043130.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>87851000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>86278000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>83498000.0</v>
       </c>
-      <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
       <c r="AH23"/>
-    </row>
-    <row r="24" spans="1:34">
+      <c r="AI23"/>
+    </row>
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
         <v>37</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
-    </row>
-    <row r="25" spans="1:34">
+      <c r="AI24"/>
+    </row>
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
         <v>38</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>664000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>768000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>455000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>490000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>526530.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>649000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>984000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1090000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1078500.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>675000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>747000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1035000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1196250.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1105000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1037000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1131000.0</v>
       </c>
-      <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
-      <c r="Z25">
+      <c r="Z25"/>
+      <c r="AA25">
         <v>1554000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1311850.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1284000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1355000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>480000.0</v>
       </c>
-      <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
-    </row>
-    <row r="26" spans="1:34">
+      <c r="AI25"/>
+    </row>
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
         <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
+      <c r="AE26"/>
+      <c r="AF26">
         <v>7000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000000.0</v>
       </c>
       <c r="AG26">
         <v>8000000.0</v>
       </c>
       <c r="AH26">
         <v>8000000.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:34">
+      <c r="AI26">
+        <v>8000000.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
         <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-    </row>
-    <row r="28" spans="1:34">
+      <c r="AI27"/>
+    </row>
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
         <v>41</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
-    </row>
-    <row r="29" spans="1:34">
+      <c r="AI28"/>
+    </row>
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
         <v>42</v>
       </c>
       <c r="B29">
+        <v>66324000.0</v>
+      </c>
+      <c r="C29">
         <v>66369000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>67640000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>67671000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>66405000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>65407000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>66464756.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>65946000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>67340000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>69015000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>67772370.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>68061000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>68913000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>68085000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>69295959.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>70517000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>71074000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>72190000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>71382316.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>71221000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>71017000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>69299000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>69158049.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>68713000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>67782000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>67685000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
-    </row>
-    <row r="30" spans="1:34">
+      <c r="AI29"/>
+    </row>
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
         <v>43</v>
       </c>
       <c r="B30">
+        <v>4839000.0</v>
+      </c>
+      <c r="C30">
         <v>4070000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>4172000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>4075000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>3539000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>2891000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>2833130.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>4058000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>3604000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>3503000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>3641343.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>3916000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>4890000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>7899000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>11546000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>9186000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>5556000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>5406000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>5968320.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>5158000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>6631000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>5299000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>7697450.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>8432000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>9407000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>11857000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>11258090.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>9340000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>11015000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>11358000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>18000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>17000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16000000.0</v>
       </c>
       <c r="AH30">
         <v>16000000.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:34">
+      <c r="AI30">
+        <v>16000000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:35">
       <c r="A31" t="s">
         <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>68193000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>67304000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>68425000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>69348000.0</v>
       </c>
-      <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
-    </row>
-    <row r="32" spans="1:34">
+      <c r="AI31"/>
+    </row>
+    <row r="32" spans="1:35">
       <c r="A32" t="s">
         <v>45</v>
       </c>
       <c r="B32">
+        <v>27146000.0</v>
+      </c>
+      <c r="C32">
         <v>30422000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>34026000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>33992000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>31583000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>30356000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>31279654.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>28031000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>30632000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>32239000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>30429135.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>30238000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>30115000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>31956000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>33608480.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>32580000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>32937000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>33989000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>33090923.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>31194000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>30802000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>28888000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>28894962.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>34820000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>33490000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>33097000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
-    </row>
-    <row r="33" spans="1:34">
+      <c r="AI32"/>
+    </row>
+    <row r="33" spans="1:35">
       <c r="A33" t="s">
         <v>46</v>
       </c>
       <c r="B33">
+        <v>39451000.0</v>
+      </c>
+      <c r="C33">
         <v>36082000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>33961000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>34302000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>35164000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>35471000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>35616349.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>39239000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>38131000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>38318000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>38886172.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>39370000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>40482000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>37881000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>37541377.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>39615000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>39982000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>40394000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>40738490.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>42345000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>42574000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>42794000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>42830677.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>38959000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>39484000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>39979000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>40080340.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>41111000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>41607000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>40837000.0</v>
       </c>
-      <c r="AE33"/>
       <c r="AF33"/>
       <c r="AG33"/>
       <c r="AH33"/>
-    </row>
-    <row r="34" spans="1:34">
+      <c r="AI33"/>
+    </row>
+    <row r="34" spans="1:35">
       <c r="A34" t="s">
         <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
-    </row>
-    <row r="35" spans="1:34">
+      <c r="AI34"/>
+    </row>
+    <row r="35" spans="1:35">
       <c r="A35" t="s">
         <v>48</v>
       </c>
       <c r="B35">
+        <v>691000.0</v>
+      </c>
+      <c r="C35">
         <v>579000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>664000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>768000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>455000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>490000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>526526.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>649000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>746000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>859000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1114131.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>859000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>984000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>1090000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>1078502.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>675000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>747000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>1035000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>1196252.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>1105000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>1037000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>1131000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>1135042.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>3828000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>3846000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>3956000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>3700389.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>4160000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>4210000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>3314000.0</v>
       </c>
-      <c r="AE35"/>
       <c r="AF35"/>
       <c r="AG35"/>
       <c r="AH35"/>
-    </row>
-    <row r="36" spans="1:34">
+      <c r="AI35"/>
+    </row>
+    <row r="36" spans="1:35">
       <c r="A36" t="s">
         <v>49</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
-      <c r="Z36">
+      <c r="Z36"/>
+      <c r="AA36">
         <v>39979000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>40080340.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>41111000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>41607000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>40837000.0</v>
       </c>
-      <c r="AE36"/>
       <c r="AF36"/>
       <c r="AG36"/>
       <c r="AH36"/>
-    </row>
-    <row r="37" spans="1:34">
+      <c r="AI36"/>
+    </row>
+    <row r="37" spans="1:35">
       <c r="A37" t="s">
         <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
-    </row>
-    <row r="38" spans="1:34">
+      <c r="AI37"/>
+    </row>
+    <row r="38" spans="1:35">
       <c r="A38" t="s">
         <v>51</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
-[...1 lines deleted...]
-      </c>
+      <c r="C38"/>
       <c r="D38">
         <v>341000.0</v>
       </c>
       <c r="E38">
         <v>341000.0</v>
       </c>
       <c r="F38">
         <v>341000.0</v>
       </c>
       <c r="G38">
         <v>341000.0</v>
       </c>
       <c r="H38">
+        <v>341000.0</v>
+      </c>
+      <c r="I38">
         <v>407000.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>6854000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5104000.0</v>
       </c>
       <c r="O38">
         <v>5104000.0</v>
       </c>
       <c r="P38">
+        <v>5104000.0</v>
+      </c>
+      <c r="Q38">
         <v>6868000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>63000.0</v>
       </c>
       <c r="R38">
         <v>63000.0</v>
       </c>
       <c r="S38">
+        <v>63000.0</v>
+      </c>
+      <c r="T38">
         <v>78000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>535000.0</v>
       </c>
       <c r="U38">
         <v>535000.0</v>
       </c>
       <c r="V38">
         <v>535000.0</v>
       </c>
       <c r="W38">
+        <v>535000.0</v>
+      </c>
+      <c r="X38">
         <v>550470.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>858000.0</v>
       </c>
       <c r="Y38">
         <v>858000.0</v>
       </c>
       <c r="Z38">
         <v>858000.0</v>
       </c>
       <c r="AA38">
+        <v>858000.0</v>
+      </c>
+      <c r="AB38">
         <v>873200.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1104000.0</v>
       </c>
       <c r="AC38">
         <v>1104000.0</v>
       </c>
       <c r="AD38">
         <v>1104000.0</v>
       </c>
-      <c r="AE38"/>
+      <c r="AE38">
+        <v>1104000.0</v>
+      </c>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
-    </row>
-    <row r="39" spans="1:34">
+      <c r="AI38"/>
+    </row>
+    <row r="39" spans="1:35">
       <c r="A39" t="s">
         <v>52</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
       <c r="K39"/>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39"/>
       <c r="O39"/>
       <c r="P39"/>
       <c r="Q39"/>
       <c r="R39"/>
       <c r="S39"/>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
       <c r="AA39"/>
-      <c r="AB39">
-[...1 lines deleted...]
-      </c>
+      <c r="AB39"/>
       <c r="AC39">
         <v>380000.0</v>
       </c>
       <c r="AD39">
         <v>380000.0</v>
       </c>
-      <c r="AE39"/>
-      <c r="AF39">
+      <c r="AE39">
+        <v>380000.0</v>
+      </c>
+      <c r="AF39"/>
+      <c r="AG39">
         <v>1000000.0</v>
       </c>
-      <c r="AG39"/>
       <c r="AH39"/>
-    </row>
-    <row r="40" spans="1:34">
+      <c r="AI39"/>
+    </row>
+    <row r="40" spans="1:35">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
       <c r="K40"/>
       <c r="L40"/>
-      <c r="M40">
+      <c r="M40"/>
+      <c r="N40">
         <v>6777000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>7506000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>10266000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>9618000.0</v>
       </c>
-      <c r="Q40"/>
       <c r="R40"/>
       <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
       <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
       <c r="AA40"/>
       <c r="AB40"/>
       <c r="AC40"/>
       <c r="AD40"/>
-      <c r="AE40">
+      <c r="AE40"/>
+      <c r="AF40">
         <v>9000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>6000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>12000000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>10000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:34">
+    <row r="41" spans="1:35">
       <c r="A41" t="s">
         <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
-    </row>
-    <row r="42" spans="1:34">
+      <c r="AI41"/>
+    </row>
+    <row r="42" spans="1:35">
       <c r="A42" t="s">
         <v>55</v>
       </c>
       <c r="B42"/>
-      <c r="C42">
+      <c r="C42"/>
+      <c r="D42">
         <v>77000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-25000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-118000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-116000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-208470.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-160000.0</v>
       </c>
-      <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
       <c r="L42"/>
-      <c r="M42">
+      <c r="M42"/>
+      <c r="N42">
         <v>-49000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-248000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-218000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>375000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-64000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-19000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>62780.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>85000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>43000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>-13000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>30250.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>40000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>24000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>32000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>-128330.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>-118000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>-182000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>-154000.0</v>
       </c>
-      <c r="AE42"/>
       <c r="AF42"/>
       <c r="AG42"/>
       <c r="AH42"/>
-    </row>
-    <row r="43" spans="1:34">
+      <c r="AI42"/>
+    </row>
+    <row r="43" spans="1:35">
       <c r="A43" t="s">
         <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
-    </row>
-    <row r="44" spans="1:34">
+      <c r="AI43"/>
+    </row>
+    <row r="44" spans="1:35">
       <c r="A44" t="s">
         <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
-    </row>
-    <row r="45" spans="1:34">
+      <c r="AI44"/>
+    </row>
+    <row r="45" spans="1:35">
       <c r="A45" t="s">
         <v>58</v>
       </c>
       <c r="B45"/>
-      <c r="C45">
+      <c r="C45"/>
+      <c r="D45">
         <v>80101003.0</v>
       </c>
-      <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
-      <c r="G45">
+      <c r="G45"/>
+      <c r="H45">
         <v>81247511.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
-      <c r="K45">
+      <c r="K45"/>
+      <c r="L45">
         <v>87724072.0</v>
       </c>
-      <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
-      <c r="O45">
+      <c r="O45"/>
+      <c r="P45">
         <v>87582789.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
-    </row>
-    <row r="46" spans="1:34">
+      <c r="AI45"/>
+    </row>
+    <row r="46" spans="1:35">
       <c r="A46" t="s">
         <v>59</v>
       </c>
       <c r="B46">
+        <v>27920000.0</v>
+      </c>
+      <c r="C46">
         <v>26520000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>25038000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>25338000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>26443000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>26710000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>26793659.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>27842000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>28206000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>28342000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>28852971.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>29123000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>29520000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>29853000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>29437995.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>31078000.0</v>
       </c>
-      <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
       <c r="AG46"/>
       <c r="AH46"/>
-    </row>
-    <row r="47" spans="1:34">
+      <c r="AI46"/>
+    </row>
+    <row r="47" spans="1:35">
       <c r="A47" t="s">
         <v>60</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>25038000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>25338000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>26443000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>26710000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>26793660.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>27842000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>29520000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>29853000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>29438000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>31078000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>31385000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>31720000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>31977550.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>32568000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>32761000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>33142000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>33820870.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>34040000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>34653000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>35154000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>35384710.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>34625000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>34998000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>34244000.0</v>
       </c>
-      <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
-    </row>
-    <row r="48" spans="1:34">
+      <c r="AI47"/>
+    </row>
+    <row r="48" spans="1:35">
       <c r="A48" t="s">
         <v>61</v>
       </c>
       <c r="B48">
+        <v>-6459000.0</v>
+      </c>
+      <c r="C48">
         <v>-6905000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-5033000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-4902000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-6078000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-7046000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-5932230.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-5819000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-4339000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-2641000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-4102421.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-4014000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-2990000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-3619000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-2461000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-1816000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-854000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>209000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-680460.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-864000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-1026000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-963000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-1146680.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-1602000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-2517000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-2622000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-1731090.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-1623000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>392000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>2518000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>12000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>14000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19000000.0</v>
       </c>
       <c r="AH48">
         <v>19000000.0</v>
       </c>
-    </row>
-    <row r="49" spans="1:34">
+      <c r="AI48">
+        <v>19000000.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:35">
       <c r="A49" t="s">
         <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
-    </row>
-    <row r="50" spans="1:34">
+      <c r="AI49"/>
+    </row>
+    <row r="50" spans="1:35">
       <c r="A50" t="s">
         <v>63</v>
       </c>
       <c r="B50">
+        <v>641000.0</v>
+      </c>
+      <c r="C50">
         <v>662000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>690000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>692000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>685000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>653000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>680218.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>0.0</v>
       </c>
-      <c r="I50"/>
       <c r="J50"/>
-      <c r="K50">
+      <c r="K50"/>
+      <c r="L50">
         <v>190679.0</v>
       </c>
-      <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
-      <c r="O50">
+      <c r="O50"/>
+      <c r="P50">
         <v>0.0</v>
       </c>
-      <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
-    </row>
-    <row r="51" spans="1:34">
+      <c r="AI50"/>
+    </row>
+    <row r="51" spans="1:35">
       <c r="A51" t="s">
         <v>64</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
-      <c r="V51">
+      <c r="V51"/>
+      <c r="W51">
         <v>1131000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>1135040.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>1398000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>1430000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>1554000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>1311850.0</v>
       </c>
-      <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
-    </row>
-    <row r="52" spans="1:34">
+      <c r="AI51"/>
+    </row>
+    <row r="52" spans="1:35">
       <c r="A52" t="s">
         <v>65</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
-      <c r="D52">
-[...1 lines deleted...]
-      </c>
+      <c r="D52"/>
       <c r="E52">
         <v>0.0</v>
       </c>
       <c r="F52">
         <v>0.0</v>
       </c>
       <c r="G52">
         <v>0.0</v>
       </c>
       <c r="H52">
         <v>0.0</v>
       </c>
-      <c r="I52"/>
+      <c r="I52">
+        <v>0.0</v>
+      </c>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
-      <c r="M52">
-[...1 lines deleted...]
-      </c>
+      <c r="M52"/>
       <c r="N52">
         <v>0.0</v>
       </c>
       <c r="O52">
         <v>0.0</v>
       </c>
       <c r="P52">
         <v>0.0</v>
       </c>
       <c r="Q52">
         <v>0.0</v>
       </c>
       <c r="R52">
         <v>0.0</v>
       </c>
       <c r="S52">
         <v>0.0</v>
       </c>
       <c r="T52">
         <v>0.0</v>
       </c>
       <c r="U52">
         <v>0.0</v>
       </c>
       <c r="V52">
         <v>0.0</v>
       </c>
-      <c r="W52"/>
+      <c r="W52">
+        <v>0.0</v>
+      </c>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
-    </row>
-    <row r="53" spans="1:34">
+      <c r="AI52"/>
+    </row>
+    <row r="53" spans="1:35">
       <c r="A53" t="s">
         <v>66</v>
       </c>
       <c r="B53">
+        <v>15715000.0</v>
+      </c>
+      <c r="C53">
         <v>16639000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>16584000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>17106000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>16418000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>16125000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>14125590.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>13002000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>13787000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>13910000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>12753847.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>12367000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>13347000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>12061000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>10482990.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>12699000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>14175000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>13479000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>15961570.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>9903000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>9968000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>8363000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>1046637.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>11825000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>10785000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>11435000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>3500000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>10563000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>11111000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>13262000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>9000000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>1000000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>9000000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>8000000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:34">
+    <row r="54" spans="1:35">
       <c r="A54" t="s">
         <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
-    </row>
-    <row r="55" spans="1:34">
+      <c r="AI54"/>
+    </row>
+    <row r="55" spans="1:35">
       <c r="A55" t="s">
         <v>68</v>
       </c>
       <c r="B55">
+        <v>80557000.0</v>
+      </c>
+      <c r="C55">
         <v>77973000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>80417000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>80473000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>81112000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>77200000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>82393640.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>79077000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>80928000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>82628000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>83514136.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>80689000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>80904000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>80359000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>86679190.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>85289000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>87188000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>88205000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>90043130.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>87851000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>86278000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>83498000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>86420120.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>85284000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>87549000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>88740000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>87491520.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>87284000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>90027000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>92091000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>103000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>109000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>111000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>109000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:34">
+    <row r="56" spans="1:35">
       <c r="A56" t="s">
         <v>69</v>
       </c>
       <c r="B56">
+        <v>41106000.0</v>
+      </c>
+      <c r="C56">
         <v>41891000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>46456000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>46171000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>45948000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>41729000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>46777290.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>39838000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>42797000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>44310000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>44627964.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>41319000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>40422000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>42478000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>51143000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>45674000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>47206000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>47811000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>49304640.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>45506000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>43704000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>40704000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>43589440.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>46325000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>48065000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>48761000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>47411180.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>46173000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>48420000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>51254000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>54000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>60000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>59000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>57000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:34">
+    <row r="57" spans="1:35">
       <c r="A57" t="s">
         <v>70</v>
       </c>
       <c r="B57">
+        <v>13960000.0</v>
+      </c>
+      <c r="C57">
         <v>11469000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>12430000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>12179000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>14365000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>11373000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>15497630.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>11807000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>12165000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>12071000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>14198829.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>11081000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>10307000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>10522000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>15521000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>13094000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>14269000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>13822000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>16213720.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>14312000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>12902000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>11816000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>14694480.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>11505000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>14575000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>15664000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>13830380.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>13123000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>13535000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>14221000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>11000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>17000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>14000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>12000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:34">
+    <row r="58" spans="1:35">
       <c r="A58" t="s">
         <v>71</v>
       </c>
       <c r="B58">
+        <v>14651000.0</v>
+      </c>
+      <c r="C58">
         <v>12048000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>13467000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>13494000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>15392000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>12446000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>16609100.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>13131000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>12911000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>12930000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>15312960.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>11940000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>11991000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>12274000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>17383230.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>14772000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>16114000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>16015000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>18660810.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>16630000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>15261000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>14199000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>17262070.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>16571000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>19767000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>21055000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>19076460.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>17283000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>17745000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>17535000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>20000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>25000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>22000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>20000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:34">
+    <row r="59" spans="1:35">
       <c r="A59" t="s">
         <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
-    </row>
-    <row r="60" spans="1:34">
+      <c r="AI59"/>
+    </row>
+    <row r="60" spans="1:35">
       <c r="A60" t="s">
         <v>73</v>
       </c>
       <c r="B60">
+        <v>65683000.0</v>
+      </c>
+      <c r="C60">
         <v>65707000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>66950000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>66979000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>65720000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>64754000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>65784540.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>65946000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>67340000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>69015000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>67581691.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>68061000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>68913000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>68085000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>69295960.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>70517000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>71074000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>72190000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>71382320.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>71221000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>71017000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>69299000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>69158050.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>68713000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>67782000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>67685000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>68415060.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>68627000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>70578000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>72732000.0</v>
       </c>
-      <c r="AE60"/>
       <c r="AF60"/>
       <c r="AG60"/>
       <c r="AH60"/>
-    </row>
-    <row r="61" spans="1:34">
+      <c r="AI60"/>
+    </row>
+    <row r="61" spans="1:35">
       <c r="A61" t="s">
         <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
-      <c r="V61">
+      <c r="V61"/>
+      <c r="W61">
         <v>-1725000.0</v>
       </c>
-      <c r="W61">
+      <c r="X61">
         <v>-1725520.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1725000.0</v>
       </c>
       <c r="Y61">
         <v>-1725000.0</v>
       </c>
       <c r="Z61">
         <v>-1725000.0</v>
       </c>
       <c r="AA61">
+        <v>-1725000.0</v>
+      </c>
+      <c r="AB61">
         <v>-1725520.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1725000.0</v>
       </c>
       <c r="AC61">
         <v>-1725000.0</v>
       </c>
       <c r="AD61">
         <v>-1725000.0</v>
       </c>
-      <c r="AE61"/>
+      <c r="AE61">
+        <v>-1725000.0</v>
+      </c>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
-    </row>
-    <row r="62" spans="1:34">
+      <c r="AI61"/>
+    </row>
+    <row r="62" spans="1:35">
       <c r="A62" t="s">
         <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
+      <c r="AI62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -7095,1025 +7202,1025 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B2">
         <v>31374000.0</v>
       </c>
       <c r="C2">
         <v>28305830.0</v>
       </c>
       <c r="D2">
         <v>32094000.0</v>
       </c>
       <c r="E2">
         <v>35558930.0</v>
       </c>
       <c r="F2">
         <v>31242900.0</v>
       </c>
       <c r="G2">
         <v>29146790.0</v>
       </c>
       <c r="H2">
         <v>33055250.0</v>
       </c>
       <c r="I2">
         <v>40968090.0</v>
       </c>
       <c r="J2">
         <v>34791300.0</v>
       </c>
       <c r="K2">
         <v>34445360.0</v>
       </c>
       <c r="L2">
         <v>35000000.0</v>
       </c>
       <c r="M2">
         <v>39000000.0</v>
       </c>
       <c r="N2">
         <v>49000000.0</v>
       </c>
       <c r="O2">
         <v>49000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-1480000.0</v>
       </c>
       <c r="F5">
         <v>965287.0</v>
       </c>
       <c r="G5">
         <v>-262974.0</v>
       </c>
       <c r="H5">
         <v>-5138885.0</v>
       </c>
       <c r="I5">
         <v>6508461.0</v>
       </c>
       <c r="J5">
         <v>2832217.0</v>
       </c>
       <c r="K5">
         <v>-2584015.0</v>
       </c>
       <c r="L5">
         <v>-3000000.0</v>
       </c>
       <c r="M5">
         <v>-5000000.0</v>
       </c>
       <c r="N5">
         <v>-1000000.0</v>
       </c>
       <c r="O5">
         <v>1000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6">
         <v>2566088.0</v>
       </c>
       <c r="F6">
         <v>5281350.0</v>
       </c>
       <c r="G6">
         <v>3963336.0</v>
       </c>
       <c r="H6">
         <v>-2284278.0</v>
       </c>
       <c r="I6">
         <v>6508461.0</v>
       </c>
       <c r="J6">
         <v>2832217.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B9">
         <v>29680000.0</v>
       </c>
       <c r="C9">
         <v>29695360.0</v>
       </c>
       <c r="D9">
         <v>29902550.0</v>
       </c>
       <c r="E9">
         <v>41588640.0</v>
       </c>
       <c r="F9">
         <v>42889580.0</v>
       </c>
       <c r="G9">
         <v>38543130.0</v>
       </c>
       <c r="H9">
         <v>33682930.0</v>
       </c>
       <c r="I9">
         <v>45179410.0</v>
       </c>
       <c r="J9">
         <v>50246820.0</v>
       </c>
       <c r="K9">
         <v>53675970.0</v>
       </c>
       <c r="L9">
         <v>58000000.0</v>
       </c>
       <c r="M9">
         <v>53000000.0</v>
       </c>
       <c r="N9">
         <v>63000000.0</v>
       </c>
       <c r="O9">
         <v>67000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B10">
         <v>1686000.0</v>
       </c>
       <c r="C10">
         <v>-1841620.0</v>
       </c>
       <c r="D10">
         <v>-1294310.0</v>
       </c>
       <c r="E10">
         <v>-491540.0</v>
       </c>
       <c r="F10">
         <v>2061650.0</v>
       </c>
       <c r="G10">
         <v>757210.0</v>
       </c>
       <c r="H10">
         <v>-4502110.0</v>
       </c>
       <c r="I10">
         <v>3514650.0</v>
       </c>
       <c r="J10">
         <v>-15430.0</v>
       </c>
       <c r="K10">
         <v>-5971630.0</v>
       </c>
       <c r="L10">
         <v>-3356310.0</v>
       </c>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>1747000.0</v>
       </c>
       <c r="F11">
         <v>1630356.0</v>
       </c>
       <c r="G11">
         <v>331441.0</v>
       </c>
       <c r="H11">
         <v>614945.0</v>
       </c>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11">
         <v>3000000.0</v>
       </c>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>1000000.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B12">
         <v>434000.0</v>
       </c>
       <c r="C12">
         <v>145035.0</v>
       </c>
       <c r="D12">
         <v>137112.0</v>
       </c>
       <c r="E12">
         <v>88299.0</v>
       </c>
       <c r="F12">
         <v>130122.0</v>
       </c>
       <c r="G12">
         <v>125426.0</v>
       </c>
       <c r="H12">
         <v>144802.0</v>
       </c>
       <c r="I12">
         <v>68594.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
       <c r="O12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B13">
         <v>434000.0</v>
       </c>
       <c r="C13">
         <v>508580.0</v>
       </c>
       <c r="D13">
         <v>813820.0</v>
       </c>
       <c r="E13">
         <v>737640.0</v>
       </c>
       <c r="F13">
         <v>448870.0</v>
       </c>
       <c r="G13">
         <v>201040.0</v>
       </c>
       <c r="H13">
         <v>652460.0</v>
       </c>
       <c r="I13">
         <v>238550.0</v>
       </c>
       <c r="J13">
         <v>749150.0</v>
       </c>
       <c r="K13">
         <v>893610.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B14">
         <v>61000.0</v>
       </c>
       <c r="C14">
         <v>-25965.0</v>
       </c>
       <c r="D14">
         <v>160455.0</v>
       </c>
       <c r="E14">
         <v>458886.0</v>
       </c>
       <c r="F14">
         <v>225461.0</v>
       </c>
       <c r="G14">
         <v>158640.0</v>
       </c>
       <c r="H14">
         <v>-15181.0</v>
       </c>
       <c r="I14">
         <v>-373093.0</v>
       </c>
       <c r="J14">
         <v>-683607.0</v>
       </c>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B15">
         <v>899000.0</v>
       </c>
       <c r="C15">
         <v>-2008800.0</v>
       </c>
       <c r="D15">
         <v>-1462410.0</v>
       </c>
       <c r="E15">
         <v>-1780560.0</v>
       </c>
       <c r="F15">
         <v>656750.0</v>
       </c>
       <c r="G15">
         <v>584410.0</v>
       </c>
       <c r="H15">
         <v>-5132230.0</v>
       </c>
       <c r="I15">
         <v>604760.0</v>
       </c>
       <c r="J15">
         <v>-2082290.0</v>
       </c>
       <c r="K15">
         <v>-5110250.0</v>
       </c>
       <c r="L15">
         <v>-6000000.0</v>
       </c>
       <c r="M15">
         <v>-7000000.0</v>
       </c>
       <c r="N15">
         <v>-1000000.0</v>
       </c>
       <c r="O15">
         <v>1000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B16">
         <v>899000.0</v>
       </c>
       <c r="C16">
         <v>-2008800.0</v>
       </c>
       <c r="D16">
         <v>-1462410.0</v>
       </c>
       <c r="E16">
         <v>-1780000.0</v>
       </c>
       <c r="F16">
         <v>656751.0</v>
       </c>
       <c r="G16">
         <v>584406.0</v>
       </c>
       <c r="H16">
         <v>-5132232.0</v>
       </c>
       <c r="I16">
         <v>604760.0</v>
       </c>
       <c r="J16">
         <v>-2082290.0</v>
       </c>
       <c r="K16">
         <v>-5110250.0</v>
       </c>
       <c r="L16">
         <v>-6163100.0</v>
       </c>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B17">
         <v>838000.0</v>
       </c>
       <c r="C17">
         <v>-1982831.0</v>
       </c>
       <c r="D17">
         <v>-1622865.0</v>
       </c>
       <c r="E17">
         <v>-2239445.0</v>
       </c>
       <c r="F17">
         <v>431290.0</v>
       </c>
       <c r="G17">
         <v>425766.0</v>
       </c>
       <c r="H17">
         <v>-5117051.0</v>
       </c>
       <c r="I17">
         <v>977850.0</v>
       </c>
       <c r="J17">
         <v>-1398684.0</v>
       </c>
       <c r="K17">
         <v>-4537366.0</v>
       </c>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B18">
         <v>-434000.0</v>
       </c>
       <c r="C18">
         <v>522999.0</v>
       </c>
       <c r="D18">
         <v>512851.0</v>
       </c>
       <c r="E18">
         <v>280583.0</v>
       </c>
       <c r="F18">
         <v>-130122.0</v>
       </c>
       <c r="G18">
         <v>-125426.0</v>
       </c>
       <c r="H18">
         <v>-144802.0</v>
       </c>
       <c r="I18">
         <v>-68594.0</v>
       </c>
       <c r="J18">
         <v>-71699.0</v>
       </c>
       <c r="K18">
         <v>-8973.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B21">
         <v>451000.0</v>
       </c>
       <c r="C21">
         <v>-2350200.0</v>
       </c>
       <c r="D21">
         <v>-2108130.0</v>
       </c>
       <c r="E21">
         <v>246110.0</v>
       </c>
       <c r="F21">
         <v>2510510.0</v>
       </c>
       <c r="G21">
         <v>958240.0</v>
       </c>
       <c r="H21">
         <v>-3849640.0</v>
       </c>
       <c r="I21">
         <v>3753200.0</v>
       </c>
       <c r="J21">
         <v>733720.0</v>
       </c>
       <c r="K21">
         <v>-5078020.0</v>
       </c>
       <c r="L21">
         <v>-3000000.0</v>
       </c>
       <c r="M21">
         <v>-5000000.0</v>
       </c>
       <c r="N21">
         <v>-1000000.0</v>
       </c>
       <c r="O21">
         <v>1000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23">
         <v>1061369.0</v>
       </c>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B25">
         <v>1824000.0</v>
       </c>
       <c r="C25">
         <v>2881496.0</v>
       </c>
       <c r="D25">
         <v>2904402.0</v>
       </c>
       <c r="E25">
         <v>2969328.0</v>
       </c>
       <c r="F25">
         <v>3089582.0</v>
       </c>
       <c r="G25">
         <v>3080703.0</v>
       </c>
       <c r="H25">
         <v>2073026.0</v>
       </c>
       <c r="I25">
         <v>2925213.0</v>
       </c>
       <c r="J25">
         <v>2775944.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B28">
         <v>29100248.0</v>
       </c>
       <c r="C28">
         <v>30143470.0</v>
       </c>
       <c r="D28">
         <v>31229170.0</v>
       </c>
       <c r="E28">
         <v>38254250.0</v>
       </c>
       <c r="F28">
         <v>41924290.0</v>
       </c>
       <c r="G28">
         <v>38806100.0</v>
       </c>
       <c r="H28">
         <v>37760450.0</v>
       </c>
       <c r="I28">
         <v>44619760.0</v>
       </c>
       <c r="J28">
         <v>51797370.0</v>
       </c>
       <c r="K28">
         <v>61078790.0</v>
       </c>
       <c r="L28">
         <v>63461930.0</v>
       </c>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B29">
         <v>848000.0</v>
       </c>
       <c r="C29">
         <v>141210.0</v>
       </c>
       <c r="D29">
         <v>328550.0</v>
       </c>
       <c r="E29">
         <v>1747910.0</v>
       </c>
       <c r="F29">
         <v>1630360.0</v>
       </c>
       <c r="G29">
         <v>331440.0</v>
       </c>
       <c r="H29">
         <v>614950.0</v>
       </c>
       <c r="I29">
         <v>2536800.0</v>
       </c>
       <c r="J29">
         <v>1383260.0</v>
       </c>
       <c r="K29">
         <v>-843240.0</v>
       </c>
       <c r="L29">
         <v>2728400.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B30">
         <v>60603000.0</v>
       </c>
       <c r="C30">
         <v>60351390.0</v>
       </c>
       <c r="D30">
         <v>64104680.0</v>
       </c>
       <c r="E30">
         <v>76390217.0</v>
       </c>
       <c r="F30">
         <v>74635322.0</v>
       </c>
       <c r="G30">
         <v>66433532.0</v>
       </c>
       <c r="H30">
         <v>73654625.0</v>
       </c>
       <c r="I30">
         <v>87107296.0</v>
       </c>
       <c r="J30">
         <v>89167347.0</v>
       </c>
       <c r="K30">
         <v>93199345.0</v>
       </c>
       <c r="L30">
         <v>96000000.0</v>
       </c>
       <c r="M30">
         <v>98000000.0</v>
       </c>
       <c r="N30">
         <v>112000000.0</v>
       </c>
       <c r="O30">
         <v>114000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B32">
         <v>61054000.0</v>
       </c>
       <c r="C32">
         <v>58001190.0</v>
       </c>
       <c r="D32">
         <v>61996550.0</v>
       </c>
       <c r="E32">
         <v>77147570.0</v>
       </c>
       <c r="F32">
         <v>74132480.0</v>
       </c>
       <c r="G32">
         <v>67689920.0</v>
       </c>
       <c r="H32">
         <v>66738180.0</v>
       </c>
       <c r="I32">
         <v>86147500.0</v>
       </c>
@@ -8135,2288 +8242,2348 @@
       <c r="O32">
         <v>116000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH32"/>
+  <dimension ref="A1:AI32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
         <v>98</v>
       </c>
       <c r="AF1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AG1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AH1" t="s">
         <v>100</v>
       </c>
-    </row>
-    <row r="2" spans="1:34">
+      <c r="AI1" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B2">
+        <v>6406000.0</v>
+      </c>
+      <c r="C2">
         <v>6155000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>8287000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>7775000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>7564000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>7748000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>6519830.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>8191000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>5999000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>7596000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>8576000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>8157000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>7195000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>8163000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>8568930.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>9154000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>8480000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>9356000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>7364900.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>7695000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>8439000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>7744000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>5870790.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>7822000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>6877000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>8577000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>5645250.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>8562000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>9577000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>9271000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>9000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>6000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="AH2">
         <v>10000000.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:34">
+      <c r="AI2">
+        <v>10000000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
-    </row>
-    <row r="4" spans="1:34">
+      <c r="AI3"/>
+    </row>
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-    </row>
-    <row r="5" spans="1:34">
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>268000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-1362000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-602000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-633000.0</v>
       </c>
-      <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
-      <c r="X5">
+      <c r="X5"/>
+      <c r="Y5">
         <v>1563000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>808000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-174000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>95696.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-495000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-1959000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>475000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-2000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2000000.0</v>
       </c>
       <c r="AH5">
         <v>-2000000.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:34">
+      <c r="AI5">
+        <v>-2000000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
-      <c r="M6">
+      <c r="M6"/>
+      <c r="N6">
         <v>1417000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-478000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>802088.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>263000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-260000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>1761000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>2607350.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>1004000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>850000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>820000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>1766336.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>1563000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>808000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-174000.0</v>
       </c>
-      <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
-    </row>
-    <row r="7" spans="1:34">
+      <c r="AI6"/>
+    </row>
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
-    </row>
-    <row r="8" spans="1:34">
+      <c r="AI7"/>
+    </row>
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B9">
+        <v>6967000.0</v>
+      </c>
+      <c r="C9">
         <v>6122000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>6471000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>7155000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>8711000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>7343000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>7125360.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>6927000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>5513000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>10130000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>7385000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>7587000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>8313000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>6621000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>11649640.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>9085000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>8456000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>12398000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>12147580.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>10660000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>9770000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>10312000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>11322980.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>9722000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>9609000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>7591000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>10579930.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>8195000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>6033000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>8875000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>14000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>19000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>12000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>11000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:34">
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B10">
+        <v>579000.0</v>
+      </c>
+      <c r="C10">
         <v>-1582000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>78000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1302000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1074000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-768000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-380620.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-1531000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-1579000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1649000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-529000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-501000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>847000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-1090000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-365540.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-345000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-860000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1079000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1411650.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>318000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>178000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>154000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>561210.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>918000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>141000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-863000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>282890.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-1945000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-2225000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-615000.0</v>
       </c>
-      <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
-    </row>
-    <row r="11" spans="1:34">
+      <c r="AI10"/>
+    </row>
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
-[...1 lines deleted...]
-      </c>
+      <c r="M11"/>
       <c r="N11">
         <v>180000.0</v>
       </c>
       <c r="O11">
+        <v>180000.0</v>
+      </c>
+      <c r="P11">
         <v>490000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>712000.0</v>
       </c>
-      <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
-      <c r="AE11">
+      <c r="AE11"/>
+      <c r="AF11">
         <v>-1000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AH11">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:34">
+      <c r="AI11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B12">
+        <v>89000.0</v>
+      </c>
+      <c r="C12">
         <v>84000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>148000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>92000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>100000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>94000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>145000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>99000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>104000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>130000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>148000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>99000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>92000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>113000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>229701.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>98000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>78000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>142000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>207878.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>116000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>113000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>109000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>200574.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>104000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>103000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>119000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>187198.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>130000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>99000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>103000.0</v>
       </c>
-      <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
-    </row>
-    <row r="13" spans="1:34">
+      <c r="AI12"/>
+    </row>
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
+      <c r="C13"/>
+      <c r="D13">
         <v>148000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>92000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>100000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>94000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>653620.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>99000.0</v>
       </c>
-      <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13">
         <v>92000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>113000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>649340.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>98000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>78000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>142000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>110860.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>116000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>113000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>109000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>124970.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>104000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>103000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>119000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>65540.0</v>
       </c>
-      <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
-    </row>
-    <row r="14" spans="1:34">
+      <c r="AI13"/>
+    </row>
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B14">
+        <v>-5000.0</v>
+      </c>
+      <c r="C14">
         <v>-2000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>24000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>25000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>11000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>31000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>2000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>6000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-63000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>73000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>12000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-38000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>113000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>210886.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>95000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>60000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>93000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>5461.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>109000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>-70000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>181000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>-148360.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>108000.0</v>
       </c>
-      <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
-    </row>
-    <row r="15" spans="1:34">
+      <c r="AI14"/>
+    </row>
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B15">
+        <v>446000.0</v>
+      </c>
+      <c r="C15">
         <v>-1712000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-131000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>1176000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>967000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-1113000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-113800.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-1658000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-1698000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>1461000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-68000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-846000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>629000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-1157000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-645560.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-962000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-1063000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>890000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>372750.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>162000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-63000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>185000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>454410.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>915000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>105000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-890000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-209230.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-2015000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-2381000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-782000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-2000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="AH15">
         <v>-1000000.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:34">
+      <c r="AI15">
+        <v>-1000000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>-131000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1176000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>967000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-1113000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-113800.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-1658000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>629000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-1157000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-645000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-962000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-1063000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>890000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>372750.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>162000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-63000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>185000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>454410.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>915000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>105000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-890000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-209230.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-2015000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-2381000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-527000.0</v>
       </c>
-      <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
-    </row>
-    <row r="17" spans="1:34">
+      <c r="AI16"/>
+    </row>
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B17">
+        <v>451000.0</v>
+      </c>
+      <c r="C17">
         <v>-1710000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-155000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>1151000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>956000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-1114000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-148000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-1660000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-1704000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>1524000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-141000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-858000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>667000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-1270000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-856445.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-1057000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-1123000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>797000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>367290.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>53000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>7000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>4000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>602766.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>807000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>16000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-1000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-86051.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-2138000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-2246000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-647000.0</v>
       </c>
-      <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-    </row>
-    <row r="18" spans="1:34">
+      <c r="AI17"/>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B18">
+        <v>-89000.0</v>
+      </c>
+      <c r="C18">
         <v>-84000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-148000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-92000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-100000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-94000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-145000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-99000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-104000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-130000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-148000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-99000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-92000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-113000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>598583.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-98000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-78000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-142000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>207878.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-116000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-113000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-109000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>200574.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-104000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-103000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-119000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>187198.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-130000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-99000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-103000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
-    </row>
-    <row r="19" spans="1:34">
+      <c r="AI18"/>
+    </row>
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-    </row>
-    <row r="20" spans="1:34">
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
-    </row>
-    <row r="21" spans="1:34">
+      <c r="AI20"/>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B21">
+        <v>-541000.0</v>
+      </c>
+      <c r="C21">
         <v>-2009000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-1443000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1394000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1174000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-674000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-1222200.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-1432000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-1945000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1134000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-906000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-931000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>939000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-977000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>54110.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-247000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-782000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>1221000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>1522510.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>434000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>291000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>263000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>436240.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>1022000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>244000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-744000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>217360.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-2107000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-2819000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-903000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-2000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2000000.0</v>
       </c>
       <c r="AH21">
         <v>-2000000.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:34">
+      <c r="AI21">
+        <v>-2000000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
-    </row>
-    <row r="23" spans="1:34">
+      <c r="AI22"/>
+    </row>
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
       <c r="AH23"/>
-    </row>
-    <row r="24" spans="1:34">
+      <c r="AI23"/>
+    </row>
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
-    </row>
-    <row r="25" spans="1:34">
+      <c r="AI24"/>
+    </row>
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B25">
+        <v>308000.0</v>
+      </c>
+      <c r="C25">
         <v>438000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>465000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>456000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>447000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>456000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1436496.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>543000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>465000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>437000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>489000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>494000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>478000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>499000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1397328.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>510000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>522000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>540000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1403582.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>570000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>559000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>557000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1405703.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>541000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>564000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>570000.0</v>
       </c>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
-    </row>
-    <row r="26" spans="1:34">
+      <c r="AI25"/>
+    </row>
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
-    </row>
-    <row r="27" spans="1:34">
+      <c r="AI26"/>
+    </row>
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-    </row>
-    <row r="28" spans="1:34">
+      <c r="AI27"/>
+    </row>
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
-      <c r="G28">
+      <c r="G28"/>
+      <c r="H28">
         <v>30143470.0</v>
       </c>
-      <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
-    </row>
-    <row r="29" spans="1:34">
+      <c r="AI28"/>
+    </row>
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B29">
         <v>128000.0</v>
       </c>
       <c r="C29">
+        <v>128000.0</v>
+      </c>
+      <c r="D29">
         <v>233000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>151000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>118000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>346000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-237790.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>129000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>125000.0</v>
       </c>
       <c r="J29">
         <v>125000.0</v>
       </c>
       <c r="K29">
+        <v>125000.0</v>
+      </c>
+      <c r="L29">
         <v>-388000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>357000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>180000.0</v>
       </c>
       <c r="N29">
         <v>180000.0</v>
       </c>
       <c r="O29">
+        <v>180000.0</v>
+      </c>
+      <c r="P29">
         <v>490910.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>712000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>263000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>282000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1044360.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>265000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>171000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>150000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-41560.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>111000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>125000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>137000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>368950.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>193000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>21000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>32000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
-    </row>
-    <row r="30" spans="1:34">
+      <c r="AI29"/>
+    </row>
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B30">
+        <v>13914000.0</v>
+      </c>
+      <c r="C30">
         <v>14286000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>16201000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>13536000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>15101000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>15765000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>14867390.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>16636000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>13457000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>16592000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>16867000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>16675000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>15240000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>16146000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>18583217.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>18872000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>18356000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>20579000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>19807322.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>18167000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>18651000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>18010000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>15277532.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>17112000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>16624000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>17420000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>17312625.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>18864000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>18429000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>19049000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>25000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>26000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>25000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>23000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:34">
+    <row r="31" spans="1:35">
       <c r="A31" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
-    </row>
-    <row r="32" spans="1:34">
+      <c r="AI31"/>
+    </row>
+    <row r="32" spans="1:35">
       <c r="A32" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B32">
+        <v>13373000.0</v>
+      </c>
+      <c r="C32">
         <v>12277000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>14758000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>14930000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>16275000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>15091000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>13645190.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>15118000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>11512000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>17726000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>15961000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>15744000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>15508000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>14784000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>20218570.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>18239000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>16936000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>21754000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>19512480.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>18355000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>18209000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>18056000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>17193770.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>17544000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>16486000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>16168000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>16225180.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>16757000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>15610000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>18146000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>23000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>25000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>22000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>21000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O30"/>
@@ -10471,1023 +10638,1023 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B2">
         <v>15509000.0</v>
       </c>
       <c r="C2">
         <v>13384925.0</v>
       </c>
       <c r="D2">
         <v>13018097.0</v>
       </c>
       <c r="E2">
         <v>10266612.0</v>
       </c>
       <c r="F2">
         <v>9132988.0</v>
       </c>
       <c r="G2">
         <v>15787911.0</v>
       </c>
       <c r="H2">
         <v>21155065.0</v>
       </c>
       <c r="I2">
         <v>21996314.0</v>
       </c>
       <c r="J2">
         <v>23398911.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B3">
         <v>871000</v>
       </c>
       <c r="C3">
         <v>403150</v>
       </c>
       <c r="D3">
         <v>356070</v>
       </c>
       <c r="E3">
         <v>364000</v>
       </c>
       <c r="F3">
         <v>658787</v>
       </c>
       <c r="G3">
         <v>451058</v>
       </c>
       <c r="H3">
         <v>1115365</v>
       </c>
       <c r="I3">
         <v>2733300</v>
       </c>
       <c r="J3">
         <v>1271540</v>
       </c>
       <c r="K3">
         <v>1496790</v>
       </c>
       <c r="L3">
         <v>1000000</v>
       </c>
       <c r="M3">
         <v>2000000</v>
       </c>
       <c r="N3">
         <v>1000000</v>
       </c>
       <c r="O3">
         <v>4000000</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B6">
         <v>-1434000.0</v>
       </c>
       <c r="C6">
         <v>1444250.0</v>
       </c>
       <c r="D6">
         <v>366830.0</v>
       </c>
       <c r="E6">
         <v>2686000.0</v>
       </c>
       <c r="F6">
         <v>1133624.0</v>
       </c>
       <c r="G6">
         <v>564890.0</v>
       </c>
       <c r="H6">
         <v>-5367154.0</v>
       </c>
       <c r="I6">
         <v>-841250.0</v>
       </c>
       <c r="J6">
         <v>-1402600.0</v>
       </c>
       <c r="K6">
         <v>-2605730.0</v>
       </c>
       <c r="L6">
         <v>432500.0</v>
       </c>
       <c r="M6">
         <v>3000000.0</v>
       </c>
       <c r="N6">
         <v>-5000000.0</v>
       </c>
       <c r="O6">
         <v>1000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B7">
         <v>-2345000.0</v>
       </c>
       <c r="C7">
         <v>1535720.0</v>
       </c>
       <c r="D7">
         <v>5241070.0</v>
       </c>
       <c r="E7">
         <v>-3380950.0</v>
       </c>
       <c r="F7">
         <v>2191710.0</v>
       </c>
       <c r="G7">
         <v>358970.0</v>
       </c>
       <c r="H7">
         <v>-927300.0</v>
       </c>
       <c r="I7">
         <v>-1494860.0</v>
       </c>
       <c r="J7">
         <v>-2455460.0</v>
       </c>
       <c r="K7">
         <v>2543710.0</v>
       </c>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9">
         <v>-1051000.0</v>
       </c>
       <c r="F9">
         <v>3751247.0</v>
       </c>
       <c r="G9">
         <v>-279784.0</v>
       </c>
       <c r="H9">
         <v>1473974.0</v>
       </c>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9">
         <v>2000000.0</v>
       </c>
       <c r="N9">
         <v>-10000000.0</v>
       </c>
       <c r="O9">
         <v>-1000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B10">
         <v>1392000.0</v>
       </c>
       <c r="C10">
         <v>83594.0</v>
       </c>
       <c r="D10">
         <v>3369804.0</v>
       </c>
       <c r="E10">
         <v>731000.0</v>
       </c>
       <c r="F10">
         <v>-1860662.0</v>
       </c>
       <c r="G10">
         <v>292330.0</v>
       </c>
       <c r="H10">
         <v>-379914.0</v>
       </c>
       <c r="I10">
         <v>-454306.0</v>
       </c>
       <c r="J10">
         <v>-1240458.0</v>
       </c>
       <c r="K10">
         <v>78674.0</v>
       </c>
       <c r="L10"/>
       <c r="M10">
         <v>2000000.0</v>
       </c>
       <c r="N10">
         <v>2000000.0</v>
       </c>
       <c r="O10">
         <v>2000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-764000.0</v>
       </c>
       <c r="F11">
         <v>1237127.0</v>
       </c>
       <c r="G11">
         <v>67157.0</v>
       </c>
       <c r="H11">
         <v>-1555940.0</v>
       </c>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>649000.0</v>
       </c>
       <c r="F12">
         <v>354130.0</v>
       </c>
       <c r="G12">
         <v>421537.0</v>
       </c>
       <c r="H12">
         <v>1877399.0</v>
       </c>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B14">
         <v>1586000.0</v>
       </c>
       <c r="C14">
         <v>2637800.0</v>
       </c>
       <c r="D14">
         <v>2659380.0</v>
       </c>
       <c r="E14">
         <v>2368000.0</v>
       </c>
       <c r="F14">
         <v>2851394.0</v>
       </c>
       <c r="G14">
         <v>2971879.0</v>
       </c>
       <c r="H14">
         <v>2073026.0</v>
       </c>
       <c r="I14">
         <v>2408850.0</v>
       </c>
       <c r="J14">
         <v>2382790.0</v>
       </c>
       <c r="K14">
         <v>2268150.0</v>
       </c>
       <c r="L14">
         <v>3000000.0</v>
       </c>
       <c r="M14">
         <v>3000000.0</v>
       </c>
       <c r="N14">
         <v>3000000.0</v>
       </c>
       <c r="O14">
         <v>4000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B15">
         <v>0.0</v>
       </c>
       <c r="C15">
         <v>60000.0</v>
       </c>
       <c r="D15">
         <v>0.0</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15">
         <v>0.0</v>
       </c>
       <c r="H15">
         <v>2137929.0</v>
       </c>
       <c r="I15">
         <v>161352.0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>2139640.0</v>
       </c>
       <c r="L15">
         <v>2140090.0</v>
       </c>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B16">
         <v>14075000.0</v>
       </c>
       <c r="C16">
         <v>14829175.0</v>
       </c>
       <c r="D16">
         <v>13384925.0</v>
       </c>
       <c r="E16">
         <v>13018097.0</v>
       </c>
       <c r="F16">
         <v>10266612.0</v>
       </c>
       <c r="G16">
         <v>18328237.0</v>
       </c>
       <c r="H16">
         <v>15787911.0</v>
       </c>
       <c r="I16">
         <v>21155065.0</v>
       </c>
       <c r="J16">
         <v>21996314.0</v>
       </c>
       <c r="K16">
         <v>23398911.0</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B18">
         <v>-461000.0</v>
       </c>
       <c r="C18">
         <v>2964527.0</v>
       </c>
       <c r="D18">
         <v>4677335.0</v>
       </c>
       <c r="E18">
         <v>1766950.0</v>
       </c>
       <c r="F18">
         <v>6292107.0</v>
       </c>
       <c r="G18">
         <v>3669677.0</v>
       </c>
       <c r="H18">
         <v>-3028914.0</v>
       </c>
       <c r="I18">
         <v>2687976.0</v>
       </c>
       <c r="J18">
         <v>1497173.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B19">
         <v>-2458000.0</v>
       </c>
       <c r="C19">
         <v>-173676.0</v>
       </c>
       <c r="D19">
         <v>-2990647.0</v>
       </c>
       <c r="E19">
         <v>3413000.0</v>
       </c>
       <c r="F19">
         <v>-3315054.0</v>
       </c>
       <c r="G19">
         <v>-1996023.0</v>
       </c>
       <c r="H19">
         <v>-1996023.0</v>
       </c>
       <c r="I19">
         <v>-3208446.0</v>
       </c>
       <c r="J19">
         <v>-758725.0</v>
       </c>
       <c r="K19">
         <v>-935440.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>1534991.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21">
         <v>-176000.0</v>
       </c>
       <c r="F21">
         <v>-1226155.0</v>
       </c>
       <c r="G21">
         <v>-1370742.0</v>
       </c>
       <c r="H21">
         <v>-659144.0</v>
       </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B22">
         <v>1686000.0</v>
       </c>
       <c r="C22">
         <v>-1841620.0</v>
       </c>
       <c r="D22">
         <v>-1294310.0</v>
       </c>
       <c r="E22">
         <v>-1780559.0</v>
       </c>
       <c r="F22">
         <v>656751.0</v>
       </c>
       <c r="G22">
         <v>584406.0</v>
       </c>
       <c r="H22">
         <v>-5132232.0</v>
       </c>
       <c r="I22">
         <v>3514650.0</v>
       </c>
       <c r="J22">
         <v>-15430.0</v>
       </c>
       <c r="K22">
         <v>-5971630.0</v>
       </c>
       <c r="L22">
         <v>-6000000.0</v>
       </c>
       <c r="M22">
         <v>-7000000.0</v>
       </c>
       <c r="N22">
         <v>-1000000.0</v>
       </c>
       <c r="O22">
         <v>1000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B23">
         <v>-119000.0</v>
       </c>
       <c r="C23">
         <v>-182810.0</v>
       </c>
       <c r="D23">
         <v>-285030.0</v>
       </c>
       <c r="E23">
         <v>-258260.0</v>
       </c>
       <c r="F23">
         <v>-224730.0</v>
       </c>
       <c r="G23">
         <v>0.0</v>
       </c>
       <c r="H23">
         <v>-142339.0</v>
       </c>
       <c r="I23">
         <v>-2487880.0</v>
       </c>
       <c r="J23">
         <v>-3000000.0</v>
       </c>
       <c r="K23"/>
       <c r="L23">
         <v>4000000.0</v>
       </c>
       <c r="M23">
         <v>4000000.0</v>
       </c>
       <c r="N23">
         <v>-4000000.0</v>
       </c>
       <c r="O23">
         <v>3000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B24">
         <v>-1377000.0</v>
       </c>
       <c r="C24">
         <v>229470.0</v>
       </c>
       <c r="D24">
         <v>-2634580.0</v>
       </c>
       <c r="E24">
         <v>2409830.0</v>
       </c>
       <c r="F24">
         <v>190581.0</v>
       </c>
       <c r="G24">
         <v>160623.0</v>
       </c>
       <c r="H24">
         <v>160623.0</v>
       </c>
       <c r="I24">
         <v>-475150.0</v>
       </c>
       <c r="J24">
         <v>512810.0</v>
       </c>
       <c r="K24">
         <v>99120.0</v>
       </c>
       <c r="L24">
         <v>4917680.0</v>
       </c>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B25">
         <v>-622000.0</v>
       </c>
       <c r="C25">
         <v>-522999.0</v>
       </c>
       <c r="D25">
         <v>-512851.0</v>
       </c>
       <c r="E25">
         <v>-280583.0</v>
       </c>
       <c r="F25">
         <v>50416.0</v>
       </c>
       <c r="G25">
         <v>-128363.0</v>
       </c>
       <c r="H25">
         <v>-514439.0</v>
       </c>
       <c r="I25">
         <v>-532223.0</v>
       </c>
       <c r="J25">
         <v>-452281.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B26">
         <v>-19000.0</v>
       </c>
       <c r="C26">
         <v>-16500.0</v>
       </c>
       <c r="D26">
         <v>-17000.0</v>
       </c>
       <c r="E26">
         <v>-41270.0</v>
       </c>
       <c r="F26">
         <v>1534990.0</v>
       </c>
       <c r="G26">
         <v>-555.0</v>
       </c>
       <c r="H26">
         <v>-7560.0</v>
       </c>
       <c r="I26">
         <v>-19140.0</v>
       </c>
       <c r="J26">
         <v>-16120.0</v>
       </c>
       <c r="K26">
         <v>-8510.0</v>
       </c>
       <c r="L26">
         <v>-11600.0</v>
       </c>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B28">
         <v>119000.0</v>
       </c>
       <c r="C28">
         <v>-1710640.0</v>
       </c>
       <c r="D28">
         <v>-1698480.0</v>
       </c>
       <c r="E28">
         <v>-218000.0</v>
       </c>
       <c r="F28">
         <v>308836.0</v>
       </c>
       <c r="G28">
         <v>-1370742.0</v>
       </c>
       <c r="H28">
         <v>-2946967.0</v>
       </c>
       <c r="I28">
         <v>-3065410.0</v>
       </c>
       <c r="J28">
         <v>-3225910.0</v>
       </c>
       <c r="K28">
         <v>-2209280.0</v>
       </c>
       <c r="L28">
         <v>-2000000.0</v>
       </c>
       <c r="M28">
         <v>-2000000.0</v>
       </c>
       <c r="N28">
         <v>-2000000.0</v>
       </c>
       <c r="O28">
         <v>-2000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B29">
         <v>410000.0</v>
       </c>
       <c r="C29">
         <v>3367680.0</v>
       </c>
       <c r="D29">
         <v>5033400.0</v>
       </c>
       <c r="E29">
         <v>153000.0</v>
       </c>
       <c r="F29">
         <v>7228175.0</v>
       </c>
       <c r="G29">
         <v>4166349.0</v>
       </c>
       <c r="H29">
         <v>-1643687.0</v>
       </c>
       <c r="I29">
         <v>5421270.0</v>
       </c>
       <c r="J29">
         <v>2768710.0</v>
       </c>
       <c r="K29">
         <v>1252310.0</v>
       </c>
       <c r="L29">
         <v>342360.0</v>
       </c>
       <c r="M29">
         <v>2000000.0</v>
       </c>
       <c r="N29">
         <v>-4000000.0</v>
       </c>
       <c r="O29">
         <v>2000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B30">
         <v>-2248000.0</v>
       </c>
       <c r="C30">
         <v>-173680.0</v>
       </c>
       <c r="D30">
         <v>-2990650.0</v>
       </c>
       <c r="E30">
         <v>3032000.0</v>
       </c>
       <c r="F30">
         <v>-6422128.0</v>
       </c>
       <c r="G30">
         <v>-2247199.0</v>
       </c>
       <c r="H30">
         <v>-772906.0</v>
       </c>
       <c r="I30">
         <v>-3208450.0</v>
       </c>
@@ -11509,2240 +11676,2298 @@
       <c r="O30">
         <v>2000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH30"/>
+  <dimension ref="A1:AI30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
         <v>98</v>
       </c>
       <c r="AF1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AG1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AH1" t="s">
         <v>100</v>
       </c>
-    </row>
-    <row r="2" spans="1:34">
+      <c r="AI1" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B2">
+        <v>11597000.0</v>
+      </c>
+      <c r="C2">
         <v>13904000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>14164000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>15319000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>11998000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>15509000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>12744000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>14458000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>14288000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>13576000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>11892000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>10698000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>10951000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>13018000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>9307000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>8045000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>11234000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>10266000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>13375000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>9681000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>10957000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>9133000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>9418000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>10241000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>7109000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>8569000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>8078000.0</v>
       </c>
-      <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
-    </row>
-    <row r="3" spans="1:34">
+      <c r="AI2"/>
+    </row>
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B3">
+        <v>1472000</v>
+      </c>
+      <c r="C3">
         <v>861000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>871000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>445000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>411000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>325000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>403150</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>320000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="J3">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0</v>
       </c>
       <c r="L3">
+        <v>0</v>
+      </c>
+      <c r="M3">
         <v>47000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>46000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>849000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>130000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>159000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>335000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>202000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>936070</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1024000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>931000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>893000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>636710</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>568000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>552000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>483000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1385230</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>915000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1035000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1017000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AF3">
         <v>0</v>
       </c>
       <c r="AG3">
         <v>0</v>
       </c>
       <c r="AH3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:34">
+      <c r="AI3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-    </row>
-    <row r="5" spans="1:34">
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
-    </row>
-    <row r="6" spans="1:34">
+      <c r="AI5"/>
+    </row>
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B6">
+        <v>-511000.0</v>
+      </c>
+      <c r="C6">
         <v>-2761000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-1434000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-1345000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-190000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-3511000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>1444250.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-832000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>147000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>734000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>2070000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>1190000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-253000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-2067000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>3645000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>1262000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-2221000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>968000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>1133620.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>4242000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>548000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>1824000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>2540330.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>849000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>1672000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-1460000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-5367150.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>875000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-1718000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-1168000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-5000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>4000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>3000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-7000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:34">
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B7">
+        <v>1040000.0</v>
+      </c>
+      <c r="C7">
         <v>-149000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-2345000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-1406000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1851000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-606000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1535720.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>1834000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>1567000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>558000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>1734000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>399000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>4566000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>1201000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-3380950.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-4580000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-4616000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-2755000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>936080.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>793000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-1825000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>473000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>358970.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>241000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>2128000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>269000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-927300.0</v>
       </c>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
-    </row>
-    <row r="8" spans="1:34">
+      <c r="AI7"/>
+    </row>
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>3119000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>3675000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-598000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-67000.0</v>
       </c>
-      <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
-      <c r="AE9">
-[...1 lines deleted...]
-      </c>
+      <c r="AE9"/>
       <c r="AF9">
         <v>-1000000.0</v>
       </c>
       <c r="AG9">
         <v>-1000000.0</v>
       </c>
       <c r="AH9">
         <v>-1000000.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:34">
+      <c r="AI9">
+        <v>-1000000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B10">
+        <v>-594000.0</v>
+      </c>
+      <c r="C10">
         <v>882000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-33000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-62000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-388000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1875000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-1580406.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>982000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-700000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1382000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>49000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>415000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>311000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>2526000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>828000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>1352000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-1417000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-32000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-504662.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>199000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-1279000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-276000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>913330.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>255000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>536000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-1412000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-1255914.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>1067000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>1299000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-1490000.0</v>
       </c>
-      <c r="AE10"/>
-      <c r="AF10">
+      <c r="AF10"/>
+      <c r="AG10">
         <v>2000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>1000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-2000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:34">
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>-199000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-4864000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1771000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-419000.0</v>
       </c>
-      <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
-    </row>
-    <row r="12" spans="1:34">
+      <c r="AI11"/>
+    </row>
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>-354000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-183000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1241000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-354000.0</v>
       </c>
-      <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
-    </row>
-    <row r="13" spans="1:34">
+      <c r="AI12"/>
+    </row>
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
-    </row>
-    <row r="14" spans="1:34">
+      <c r="AI13"/>
+    </row>
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B14">
+        <v>308000.0</v>
+      </c>
+      <c r="C14">
         <v>438000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1586000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1188000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>791000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>395000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>2637800.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1262000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>465000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>437000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>489000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>494000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>478000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>499000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>796000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>510000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>913000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>460000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>2796570.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1479000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>982000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>496000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>2946340.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1576000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1069000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>538000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>1945750.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>1320000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>167000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>987000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AF14">
         <v>1000000.0</v>
       </c>
       <c r="AG14">
         <v>1000000.0</v>
       </c>
       <c r="AH14">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:34">
+      <c r="AI14">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B15"/>
-      <c r="C15">
+      <c r="C15"/>
+      <c r="D15">
         <v>0.0</v>
       </c>
-      <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
-      <c r="G15">
+      <c r="G15"/>
+      <c r="H15">
         <v>60000.0</v>
       </c>
-      <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
-      <c r="W15">
+      <c r="W15"/>
+      <c r="X15">
         <v>200000.0</v>
       </c>
-      <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
-      <c r="AA15">
+      <c r="AA15"/>
+      <c r="AB15">
         <v>2137930.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>0.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>2137000.0</v>
       </c>
-      <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
-    </row>
-    <row r="16" spans="1:34">
+      <c r="AI15"/>
+    </row>
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B16">
+        <v>9926000.0</v>
+      </c>
+      <c r="C16">
         <v>11597000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>14075000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>14164000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>15319000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>11998000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>14829175.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>12744000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>14458000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>14288000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>13576000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>11892000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>10698000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>10951000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>13018097.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>9307000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>8045000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>11234000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>10266612.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>13375000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>9681000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>10957000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>18328237.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>9418000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>10241000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>7109000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>15787911.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>8078000.0</v>
       </c>
-      <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
-    </row>
-    <row r="17" spans="1:34">
+      <c r="AI16"/>
+    </row>
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-    </row>
-    <row r="18" spans="1:34">
+      <c r="AI17"/>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B18">
+        <v>-196000.0</v>
+      </c>
+      <c r="C18">
         <v>-2054000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-641000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-1806000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>3559000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-1573000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>1847527.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-1569000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>214000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>2340000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>2803000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-314000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>3938000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-353000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>5500950.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-99000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-2338000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-1297000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>4169107.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>3506000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-1691000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>308000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>1569677.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>276000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>2593000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-769000.0</v>
       </c>
-      <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
-    </row>
-    <row r="19" spans="1:34">
+      <c r="AI18"/>
+    </row>
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B19">
+        <v>-657000.0</v>
+      </c>
+      <c r="C19">
         <v>-164000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>522000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-688000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-132000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-2038000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>1294324.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-228000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>123000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-802000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>1060000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>1579000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-2531000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-1578000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>150000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>1476000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-837000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>2281000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-7513128.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-28000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>31000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>1088000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>1262201.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-1056000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>581000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-1199000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-1771906.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-367000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>1116000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>250000.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-    </row>
-    <row r="20" spans="1:34">
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
-    </row>
-    <row r="21" spans="1:34">
+      <c r="AI20"/>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>-109000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-82000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>582000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-520000.0</v>
       </c>
-      <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
-    </row>
-    <row r="22" spans="1:34">
+      <c r="AI21"/>
+    </row>
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B22">
+        <v>446000.0</v>
+      </c>
+      <c r="C22">
         <v>-1712000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1686000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1608000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>306000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-768000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-1841620.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-1461000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-1698000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1461000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-68000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-846000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>629000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-1157000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-645559.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-962000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>219000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>1079000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>2061650.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>650000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>332000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>154000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>757210.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>196000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-722000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-863000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-4502110.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-2015000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-2381000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-782000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-2000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="AH22">
         <v>-1000000.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:34">
+      <c r="AI22">
+        <v>-1000000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B23"/>
-      <c r="C23">
+      <c r="C23"/>
+      <c r="D23">
         <v>-119000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-72000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-146000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-54000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-182810.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-82000.0</v>
       </c>
-      <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
-      <c r="O23">
+      <c r="O23"/>
+      <c r="P23">
         <v>-258260.0</v>
       </c>
-      <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
-      <c r="AA23">
+      <c r="AA23"/>
+      <c r="AB23">
         <v>-142340.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-207000.0</v>
       </c>
-      <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
-      <c r="AF23">
-[...1 lines deleted...]
-      </c>
+      <c r="AF23"/>
       <c r="AG23">
         <v>5000000.0</v>
       </c>
       <c r="AH23">
         <v>5000000.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:34">
+      <c r="AI23">
+        <v>5000000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
         <v>-1377000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-2154000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-1759000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-1713000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>229470.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-1148000.0</v>
       </c>
-      <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24">
         <v>-5866000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-1585000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>2409830.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>8000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>1779000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>2483000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-5486060.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>2115000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>2050000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>1981000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>224910.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-1106000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-66000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-716000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>612320.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>3966000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>3418000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>1267000.0</v>
       </c>
-      <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
-    </row>
-    <row r="25" spans="1:34">
+      <c r="AI24"/>
+    </row>
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B25">
+        <v>183000.0</v>
+      </c>
+      <c r="C25">
         <v>-188000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>108000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-237000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-241000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-252000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-160999.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-4000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-41000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-191000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>40000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-194000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-327000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-94000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-495583.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>83000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>58000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>74000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-42584.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>146000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-131000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>78000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-228363.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>39000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>29000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>32000.0</v>
       </c>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
-    </row>
-    <row r="26" spans="1:34">
+      <c r="AI25"/>
+    </row>
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B26">
+        <v>0.0</v>
+      </c>
+      <c r="C26">
         <v>-4000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-19000.0</v>
       </c>
       <c r="D26">
         <v>-19000.0</v>
       </c>
       <c r="E26">
-        <v>-9000.0</v>
+        <v>-19000.0</v>
       </c>
       <c r="F26">
         <v>-9000.0</v>
       </c>
       <c r="G26">
+        <v>-9000.0</v>
+      </c>
+      <c r="H26">
         <v>-16500.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-17000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>0.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-5000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>0.0</v>
       </c>
-      <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-      <c r="O26">
+      <c r="O26"/>
+      <c r="P26">
         <v>-41270.0</v>
       </c>
-      <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
-      <c r="S26">
+      <c r="S26"/>
+      <c r="T26">
         <v>1534990.0</v>
       </c>
-      <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
-      <c r="X26">
-[...1 lines deleted...]
-      </c>
+      <c r="X26"/>
       <c r="Y26">
         <v>0.0</v>
       </c>
       <c r="Z26">
         <v>0.0</v>
       </c>
       <c r="AA26">
+        <v>0.0</v>
+      </c>
+      <c r="AB26">
         <v>-7560.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AC26">
         <v>0.0</v>
       </c>
       <c r="AD26">
+        <v>0.0</v>
+      </c>
+      <c r="AE26">
         <v>-7000.0</v>
       </c>
-      <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
-    </row>
-    <row r="27" spans="1:34">
+      <c r="AI26"/>
+    </row>
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-    </row>
-    <row r="28" spans="1:34">
+      <c r="AI27"/>
+    </row>
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B28"/>
-      <c r="C28">
+      <c r="C28"/>
+      <c r="D28">
         <v>119000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>446000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-507000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-317000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-1710640.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-1078000.0</v>
       </c>
-      <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
-      <c r="M28">
+      <c r="M28"/>
+      <c r="N28">
         <v>-109000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-89000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>582000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-562000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-238000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-136000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>308840.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-51000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-132000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-422000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-1370740.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-313000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-238000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-135000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-2946970.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-1397000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-1116000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-118000.0</v>
       </c>
-      <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
-      <c r="AH28">
+      <c r="AH28"/>
+      <c r="AI28">
         <v>-2000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:34">
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B29">
+        <v>1276000.0</v>
+      </c>
+      <c r="C29">
         <v>-1193000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>410000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>625000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2397000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-1248000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3367680.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1437000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>500000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2340000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2194000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-267000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>3984000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>496000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>3393000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>60000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-3300000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-1095000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>7228180.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>3147000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-452000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1201000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>4306390.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>2668000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>2376000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-286000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-1643690.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>1523000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-1836000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-1300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5000000.0</v>
       </c>
       <c r="AF29">
         <v>-5000000.0</v>
       </c>
       <c r="AG29">
+        <v>-5000000.0</v>
+      </c>
+      <c r="AH29">
         <v>3000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-4000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:34">
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B30"/>
-      <c r="C30">
+      <c r="C30"/>
+      <c r="D30">
         <v>-2248000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-2599000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-2170000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-2038000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-173680.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-1468000.0</v>
       </c>
-      <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
-      <c r="M30">
+      <c r="M30"/>
+      <c r="N30">
         <v>-4327000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-2427000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>263000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1325000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1444000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>2281000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-6422130.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1091000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>1119000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1088000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-411800.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-1674000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-618000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-1199000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-772910.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>999000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>1366000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>250000.0</v>
       </c>
-      <c r="AE30"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AF30"/>
       <c r="AG30">
         <v>5000000.0</v>
       </c>
       <c r="AH30">
+        <v>5000000.0</v>
+      </c>
+      <c r="AI30">
         <v>5000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>