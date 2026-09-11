--- v0 (2026-07-14)
+++ v1 (2026-09-11)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="184">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="185">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -268,50 +268,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -3685,389 +3688,393 @@
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BF62"/>
+  <dimension ref="A1:BG62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:58">
+    <row r="1" spans="1:59">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>82</v>
       </c>
       <c r="C1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="E1" t="s">
         <v>84</v>
       </c>
       <c r="F1" t="s">
         <v>85</v>
       </c>
       <c r="G1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="I1" t="s">
         <v>87</v>
       </c>
       <c r="J1" t="s">
         <v>88</v>
       </c>
       <c r="K1" t="s">
+        <v>89</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="M1" t="s">
         <v>90</v>
       </c>
       <c r="N1" t="s">
         <v>91</v>
       </c>
       <c r="O1" t="s">
+        <v>92</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Q1" t="s">
         <v>93</v>
       </c>
       <c r="R1" t="s">
         <v>94</v>
       </c>
       <c r="S1" t="s">
+        <v>95</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="U1" t="s">
         <v>96</v>
       </c>
       <c r="V1" t="s">
         <v>97</v>
       </c>
       <c r="W1" t="s">
+        <v>98</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Y1" t="s">
         <v>99</v>
       </c>
       <c r="Z1" t="s">
         <v>100</v>
       </c>
       <c r="AA1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AC1" t="s">
         <v>102</v>
       </c>
       <c r="AD1" t="s">
         <v>103</v>
       </c>
       <c r="AE1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AG1" t="s">
         <v>105</v>
       </c>
       <c r="AH1" t="s">
         <v>106</v>
       </c>
       <c r="AI1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AK1" t="s">
         <v>108</v>
       </c>
       <c r="AL1" t="s">
         <v>109</v>
       </c>
       <c r="AM1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AO1" t="s">
         <v>111</v>
       </c>
       <c r="AP1" t="s">
         <v>112</v>
       </c>
       <c r="AQ1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AS1" t="s">
         <v>114</v>
       </c>
       <c r="AT1" t="s">
         <v>115</v>
       </c>
       <c r="AU1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AW1" t="s">
         <v>117</v>
       </c>
       <c r="AX1" t="s">
         <v>118</v>
       </c>
       <c r="AY1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="BA1" t="s">
         <v>120</v>
       </c>
       <c r="BB1" t="s">
         <v>121</v>
       </c>
       <c r="BC1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BE1" t="s">
         <v>123</v>
       </c>
       <c r="BF1" t="s">
         <v>124</v>
       </c>
-    </row>
-    <row r="2" spans="1:58">
+      <c r="BG1" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="2" spans="1:59">
       <c r="A2" t="s">
         <v>21</v>
       </c>
       <c r="B2"/>
-      <c r="C2">
+      <c r="C2"/>
+      <c r="D2">
         <v>9356000.0</v>
       </c>
-      <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
-      <c r="G2">
+      <c r="G2"/>
+      <c r="H2">
         <v>23308000.0</v>
       </c>
-      <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
-      <c r="O2">
+      <c r="O2"/>
+      <c r="P2">
         <v>19843000.0</v>
       </c>
-      <c r="P2"/>
       <c r="Q2"/>
-      <c r="R2">
+      <c r="R2"/>
+      <c r="S2">
         <v>52199000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>8421000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>56382000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>49220000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>55428000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>26576000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>60534000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>64427000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>54884000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>25373000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>54135000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>59270000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>57445000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>25121000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>58684000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>57175000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>49694000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>34375000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>50017000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>43917000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>30552000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>7021000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>17489000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>27198000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>24729000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>3167000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>13874000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>18475000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>16096000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>4746000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>11145000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>16108000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>25349000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>4422000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>16278000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>23835000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>22071000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1878000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>14032000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>14398000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>15703000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:58">
+    <row r="3" spans="1:59">
       <c r="A3" t="s">
         <v>22</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4084,52 +4091,53 @@
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
-    </row>
-    <row r="4" spans="1:58">
+      <c r="BG3"/>
+    </row>
+    <row r="4" spans="1:59">
       <c r="A4" t="s">
         <v>23</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -4146,63 +4154,66 @@
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
-    </row>
-    <row r="5" spans="1:58">
+      <c r="BG4"/>
+    </row>
+    <row r="5" spans="1:59">
       <c r="A5" t="s">
         <v>24</v>
       </c>
       <c r="B5">
+        <v>782929000.0</v>
+      </c>
+      <c r="C5">
         <v>37782000.0</v>
       </c>
-      <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>46799000.0</v>
       </c>
-      <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
@@ -4212,52 +4223,53 @@
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
-    </row>
-    <row r="6" spans="1:58">
+      <c r="BG5"/>
+    </row>
+    <row r="6" spans="1:59">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -4274,226 +4286,231 @@
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
-    </row>
-    <row r="7" spans="1:58">
+      <c r="BG6"/>
+    </row>
+    <row r="7" spans="1:59">
       <c r="A7" t="s">
         <v>26</v>
       </c>
       <c r="B7"/>
-      <c r="C7">
+      <c r="C7"/>
+      <c r="D7">
         <v>-23000.0</v>
       </c>
-      <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
-      <c r="G7">
+      <c r="G7"/>
+      <c r="H7">
         <v>0.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-      <c r="O7">
+      <c r="O7"/>
+      <c r="P7">
         <v>59000.0</v>
       </c>
-      <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
-      <c r="S7">
+      <c r="S7"/>
+      <c r="T7">
         <v>100000.0</v>
       </c>
-      <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
-      <c r="W7">
+      <c r="W7"/>
+      <c r="X7">
         <v>139000.0</v>
       </c>
-      <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-      <c r="AA7">
+      <c r="AA7"/>
+      <c r="AB7">
         <v>244000.0</v>
       </c>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
-    </row>
-    <row r="8" spans="1:58">
+      <c r="BG7"/>
+    </row>
+    <row r="8" spans="1:59">
       <c r="A8" t="s">
         <v>27</v>
       </c>
       <c r="B8">
         <v>2599605000.0</v>
       </c>
       <c r="C8">
         <v>2599605000.0</v>
       </c>
-      <c r="D8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D8">
+        <v>2599605000.0</v>
+      </c>
+      <c r="E8"/>
       <c r="F8">
         <v>2591420000.0</v>
       </c>
       <c r="G8">
+        <v>2591420000.0</v>
+      </c>
+      <c r="H8">
         <v>2574166000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2129340000.0</v>
       </c>
       <c r="I8">
         <v>2129340000.0</v>
       </c>
       <c r="J8">
         <v>2129340000.0</v>
       </c>
       <c r="K8">
         <v>2129340000.0</v>
       </c>
       <c r="L8">
-        <v>2118603000.0</v>
+        <v>2129340000.0</v>
       </c>
       <c r="M8">
         <v>2118603000.0</v>
       </c>
       <c r="N8">
         <v>2118603000.0</v>
       </c>
       <c r="O8">
-        <v>1945655000.0</v>
+        <v>2118603000.0</v>
       </c>
       <c r="P8">
         <v>1945655000.0</v>
       </c>
       <c r="Q8">
         <v>1945655000.0</v>
       </c>
       <c r="R8">
-        <v>1934322000.0</v>
+        <v>1945655000.0</v>
       </c>
       <c r="S8">
         <v>1934322000.0</v>
       </c>
       <c r="T8">
-        <v>1603219000.0</v>
+        <v>1934322000.0</v>
       </c>
       <c r="U8">
         <v>1603219000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>1603219000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
-    </row>
-    <row r="9" spans="1:58">
+      <c r="BG8"/>
+    </row>
+    <row r="9" spans="1:59">
       <c r="A9" t="s">
         <v>28</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
@@ -4510,243 +4527,247 @@
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
-    </row>
-    <row r="10" spans="1:58">
+      <c r="BG9"/>
+    </row>
+    <row r="10" spans="1:59">
       <c r="A10" t="s">
         <v>29</v>
       </c>
       <c r="B10">
+        <v>66218000.0</v>
+      </c>
+      <c r="C10">
         <v>126190000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>77910000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>70663000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>57348000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>29674000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>14137000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>12794000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>12778000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>7349000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-1554974000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>11313000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>6505000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>4619000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>24331000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>14790000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>22656000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>17550000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>170910000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>18689000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>13769000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>14673000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>23553000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>15437000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>14818000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>13658000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>32990000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>15869000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>12762000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>13737000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>18014000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>8270000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>11430000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>9208000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>23037000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>6707000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>10878000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>10511000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>32992000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>6357000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>10530000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>8301000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>29735000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>8807000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>16903000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>11696000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>89816000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>6679000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>10900000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>7244000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>34523000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>5602000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>10001000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>11202000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>42616000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>19435000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>25498000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>5558000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:58">
+    <row r="11" spans="1:59">
       <c r="A11" t="s">
         <v>30</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>45099000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>57348000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>29674000.0</v>
       </c>
-      <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
@@ -4754,580 +4775,590 @@
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
-    </row>
-    <row r="12" spans="1:58">
+      <c r="BG11"/>
+    </row>
+    <row r="12" spans="1:59">
       <c r="A12" t="s">
         <v>31</v>
       </c>
       <c r="B12">
+        <v>66218000.0</v>
+      </c>
+      <c r="C12">
         <v>126190000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>77910000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>70663000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>57348000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>29674000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>120689000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>50150000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>42940000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>40321000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>-1554974000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>43010000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>49856000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>51758000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>24331000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>44732000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>56321000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>50072000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>170910000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>53945000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>40902000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>33699000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>23553000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>34272000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>65541000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>15860000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>32990000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>15869000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>12762000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>13737000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>18014000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>8270000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>11430000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>9208000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>23037000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>6707000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>10878000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>10511000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>32992000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>6357000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>10530000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>8301000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>29735000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>8807000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>16903000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>11696000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>89816000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>6679000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>10900000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>7244000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>34523000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>5602000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>10001000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>11202000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>42616000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>19435000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>25498000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>5558000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:58">
+    <row r="13" spans="1:59">
       <c r="A13" t="s">
         <v>32</v>
       </c>
       <c r="B13">
         <v>2599605000.0</v>
       </c>
       <c r="C13">
         <v>2599605000.0</v>
       </c>
       <c r="D13">
-        <v>2591420000.0</v>
+        <v>2599605000.0</v>
       </c>
       <c r="E13">
         <v>2591420000.0</v>
       </c>
       <c r="F13">
         <v>2591420000.0</v>
       </c>
       <c r="G13">
+        <v>2591420000.0</v>
+      </c>
+      <c r="H13">
         <v>2574166000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2129340000.0</v>
       </c>
       <c r="I13">
         <v>2129340000.0</v>
       </c>
       <c r="J13">
         <v>2129340000.0</v>
       </c>
       <c r="K13">
         <v>2129340000.0</v>
       </c>
       <c r="L13">
-        <v>2118603000.0</v>
+        <v>2129340000.0</v>
       </c>
       <c r="M13">
         <v>2118603000.0</v>
       </c>
       <c r="N13">
         <v>2118603000.0</v>
       </c>
       <c r="O13">
-        <v>1945655000.0</v>
+        <v>2118603000.0</v>
       </c>
       <c r="P13">
         <v>1945655000.0</v>
       </c>
       <c r="Q13">
         <v>1945655000.0</v>
       </c>
       <c r="R13">
-        <v>1934322000.0</v>
+        <v>1945655000.0</v>
       </c>
       <c r="S13">
         <v>1934322000.0</v>
       </c>
       <c r="T13">
-        <v>1603219000.0</v>
+        <v>1934322000.0</v>
       </c>
       <c r="U13">
         <v>1603219000.0</v>
       </c>
       <c r="V13">
         <v>1603219000.0</v>
       </c>
       <c r="W13">
-        <v>1595506000.0</v>
+        <v>1603219000.0</v>
       </c>
       <c r="X13">
         <v>1595506000.0</v>
       </c>
       <c r="Y13">
         <v>1595506000.0</v>
       </c>
       <c r="Z13">
         <v>1595506000.0</v>
       </c>
       <c r="AA13">
+        <v>1595506000.0</v>
+      </c>
+      <c r="AB13">
         <v>1583791000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1247069000.0</v>
       </c>
       <c r="AC13">
         <v>1247069000.0</v>
       </c>
       <c r="AD13">
         <v>1247069000.0</v>
       </c>
       <c r="AE13">
         <v>1247069000.0</v>
       </c>
       <c r="AF13">
-        <v>1240253000.0</v>
+        <v>1247069000.0</v>
       </c>
       <c r="AG13">
         <v>1240253000.0</v>
       </c>
       <c r="AH13">
         <v>1240253000.0</v>
       </c>
       <c r="AI13">
         <v>1240253000.0</v>
       </c>
       <c r="AJ13">
-        <v>1060320000.0</v>
+        <v>1240253000.0</v>
       </c>
       <c r="AK13">
         <v>1060320000.0</v>
       </c>
       <c r="AL13">
         <v>1060320000.0</v>
       </c>
       <c r="AM13">
         <v>1060320000.0</v>
       </c>
       <c r="AN13">
-        <v>1060326000.0</v>
+        <v>1060320000.0</v>
       </c>
       <c r="AO13">
         <v>1060326000.0</v>
       </c>
       <c r="AP13">
+        <v>1060326000.0</v>
+      </c>
+      <c r="AQ13">
         <v>1052277000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>1052272000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>1045258000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1045515000.0</v>
       </c>
       <c r="AT13">
         <v>1045515000.0</v>
       </c>
       <c r="AU13">
+        <v>1045515000.0</v>
+      </c>
+      <c r="AV13">
         <v>1044664000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>758810000.0</v>
       </c>
       <c r="AW13">
         <v>758810000.0</v>
       </c>
       <c r="AX13">
-        <v>750966000.0</v>
+        <v>758810000.0</v>
       </c>
       <c r="AY13">
         <v>750966000.0</v>
       </c>
       <c r="AZ13">
-        <v>743636000.0</v>
+        <v>750966000.0</v>
       </c>
       <c r="BA13">
         <v>743636000.0</v>
       </c>
       <c r="BB13">
-        <v>735429000.0</v>
+        <v>743636000.0</v>
       </c>
       <c r="BC13">
         <v>735429000.0</v>
       </c>
       <c r="BD13">
         <v>735429000.0</v>
       </c>
       <c r="BE13">
-        <v>728217000.0</v>
+        <v>735429000.0</v>
       </c>
       <c r="BF13">
         <v>728217000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:58">
+      <c r="BG13">
+        <v>728217000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:59">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14">
         <v>2024894950.0</v>
       </c>
       <c r="C14">
         <v>2024894950.0</v>
       </c>
       <c r="D14">
+        <v>2024894950.0</v>
+      </c>
+      <c r="E14">
         <v>2020774182.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>2016002414.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>2011177627.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1873274768.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1747492159.0</v>
       </c>
       <c r="I14">
         <v>1747492159.0</v>
       </c>
       <c r="J14">
         <v>1747492159.0</v>
       </c>
       <c r="K14">
-        <v>1739955137.0</v>
+        <v>1747492159.0</v>
       </c>
       <c r="L14">
         <v>1739955137.0</v>
       </c>
       <c r="M14">
+        <v>1739955137.0</v>
+      </c>
+      <c r="N14">
         <v>1741054038.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1737720705.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1638102155.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1637107381.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1635672233.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1634524115.0</v>
       </c>
       <c r="S14">
         <v>1634524115.0</v>
       </c>
       <c r="T14">
-        <v>1446481518.0</v>
+        <v>1634524115.0</v>
       </c>
       <c r="U14">
         <v>1446481518.0</v>
       </c>
       <c r="V14">
+        <v>1446481518.0</v>
+      </c>
+      <c r="W14">
         <v>1443253568.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1442331296.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1446071429.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1442331296.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>1435343137.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>1435250288.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>1239289100.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1237285288.0</v>
       </c>
       <c r="AD14">
         <v>1237285288.0</v>
       </c>
       <c r="AE14">
         <v>1237285288.0</v>
       </c>
       <c r="AF14">
+        <v>1237285288.0</v>
+      </c>
+      <c r="AG14">
         <v>1233983402.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>1230504587.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>1232549020.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>1613631944.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>1103661017.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>1107904762.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>1104731707.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>1106626985.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>1104727273.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>1097891566.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>1101754386.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>1097734470.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>1093721973.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>1094208405.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>1094694836.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>1095044080.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>926004619.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>920954999.0</v>
       </c>
       <c r="AX14">
         <v>920954999.0</v>
       </c>
       <c r="AY14">
+        <v>920954999.0</v>
+      </c>
+      <c r="AZ14">
         <v>922478178.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>927400196.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>922478178.0</v>
       </c>
       <c r="BB14">
         <v>922478178.0</v>
       </c>
       <c r="BC14">
+        <v>922478178.0</v>
+      </c>
+      <c r="BD14">
         <v>909267792.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>917881966.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>913034442.0</v>
       </c>
       <c r="BF14">
         <v>913034442.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:58">
+      <c r="BG14">
+        <v>913034442.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:59">
       <c r="A15" t="s">
         <v>34</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
@@ -5344,52 +5375,53 @@
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
-    </row>
-    <row r="16" spans="1:58">
+      <c r="BG15"/>
+    </row>
+    <row r="16" spans="1:59">
       <c r="A16" t="s">
         <v>35</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
@@ -5406,52 +5438,53 @@
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
-    </row>
-    <row r="17" spans="1:58">
+      <c r="BG16"/>
+    </row>
+    <row r="17" spans="1:59">
       <c r="A17" t="s">
         <v>36</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -5468,52 +5501,53 @@
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
-    </row>
-    <row r="18" spans="1:58">
+      <c r="BG17"/>
+    </row>
+    <row r="18" spans="1:59">
       <c r="A18" t="s">
         <v>37</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
@@ -5530,52 +5564,53 @@
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
-    </row>
-    <row r="19" spans="1:58">
+      <c r="BG18"/>
+    </row>
+    <row r="19" spans="1:59">
       <c r="A19" t="s">
         <v>38</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -5592,52 +5627,53 @@
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
-    </row>
-    <row r="20" spans="1:58">
+      <c r="BG19"/>
+    </row>
+    <row r="20" spans="1:59">
       <c r="A20" t="s">
         <v>39</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
@@ -5654,52 +5690,53 @@
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
-    </row>
-    <row r="21" spans="1:58">
+      <c r="BG20"/>
+    </row>
+    <row r="21" spans="1:59">
       <c r="A21" t="s">
         <v>40</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
@@ -5716,52 +5753,53 @@
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
-    </row>
-    <row r="22" spans="1:58">
+      <c r="BG21"/>
+    </row>
+    <row r="22" spans="1:59">
       <c r="A22" t="s">
         <v>41</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
@@ -5778,466 +5816,474 @@
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
-    </row>
-    <row r="23" spans="1:58">
+      <c r="BG22"/>
+    </row>
+    <row r="23" spans="1:59">
       <c r="A23" t="s">
         <v>42</v>
       </c>
       <c r="B23">
+        <v>5416290000.0</v>
+      </c>
+      <c r="C23">
         <v>5452622000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>5356293000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>5230005000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>5214137000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>5208732000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>5258558000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>4868586000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>4687894000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>4591786000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>4522893000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>4434613000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>4395143000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>4316009000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>4255673000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>4162611000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>4156916000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>3762249000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>3838760000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>3554818000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>3524356000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>3524640000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>3364083000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>3321842000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>3274858000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>3153828000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>3085681000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>2954413000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>2883446000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>2870423000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>2840463000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>2763372000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>2710818000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>2618073000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>2549609000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>2350978000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>2252616000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>2213348000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>2244274000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>2192627000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>2183609000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>2158528000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>2141493000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>2087613000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>2086675000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>2068663000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>2085883000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1644794000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1586167000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1600600000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1616523000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1585420000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1555249000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1565502000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1589408000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1537349000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1434824000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>1411083000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:58">
+    <row r="24" spans="1:59">
       <c r="A24" t="s">
         <v>43</v>
       </c>
       <c r="B24">
+        <v>1230887000.0</v>
+      </c>
+      <c r="C24">
         <v>1230783000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>935809000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>935710000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>636053000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>635965000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>934944000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>800805000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>780710000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>674116000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1554974000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>740317000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>740182000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>733576000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>733461000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>733385000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>624312000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>624242000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>624117000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>624106000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>523837000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>550736000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>500544000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>500551000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>500465000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>500373000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>500137000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>570008000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>569903000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>485341000.0</v>
       </c>
-      <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
-      <c r="AP24">
+      <c r="AP24"/>
+      <c r="AQ24">
         <v>331000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>330000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>331000000.0</v>
       </c>
       <c r="AS24">
         <v>331000000.0</v>
       </c>
-      <c r="AT24"/>
+      <c r="AT24">
+        <v>331000000.0</v>
+      </c>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
-    </row>
-    <row r="25" spans="1:58">
+      <c r="BG24"/>
+    </row>
+    <row r="25" spans="1:59">
       <c r="A25" t="s">
         <v>44</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>935809000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>935710000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>636053000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>635965000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>934944000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>800805000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>780710000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>740317000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>740182000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>733576000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>733480000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>733385000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>624312000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>624242000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>624177000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>624106000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>523837000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>550736000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>500643000.0</v>
       </c>
-      <c r="X25"/>
       <c r="Y25"/>
-      <c r="Z25">
+      <c r="Z25"/>
+      <c r="AA25">
         <v>500373000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>500277000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>570008000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>569903000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>485341000.0</v>
       </c>
-      <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
-    </row>
-    <row r="26" spans="1:58">
+      <c r="BG25"/>
+    </row>
+    <row r="26" spans="1:59">
       <c r="A26" t="s">
         <v>45</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -6254,52 +6300,53 @@
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
-    </row>
-    <row r="27" spans="1:58">
+      <c r="BG26"/>
+    </row>
+    <row r="27" spans="1:59">
       <c r="A27" t="s">
         <v>46</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -6316,1262 +6363,1284 @@
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
-    </row>
-    <row r="28" spans="1:58">
+      <c r="BG27"/>
+    </row>
+    <row r="28" spans="1:59">
       <c r="A28" t="s">
         <v>47</v>
       </c>
       <c r="B28">
+        <v>1737169000.0</v>
+      </c>
+      <c r="C28">
         <v>1721343000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1655626000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1652731000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1646346000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1676889000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1736307000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1862511000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1677432000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1602752000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>3109948000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1524534000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1486217000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1439497000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1521689000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1474135000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1456190000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1090181000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1013683000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1283760000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-13769000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1254603000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1088630000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1045657000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>998199000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>921281000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>852869000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1170918000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1094748000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1086222000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1041353000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1023038000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>978649000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>903013000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>819557000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>850206000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>765490000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>740728000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>747673000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>738344000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>734209000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>736475000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>702079000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>672833000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>660889000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>661393000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>593953000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>543013000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>492601000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>513708000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>493481000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>518210000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>497476000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>520189000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>165808000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>188794000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>73876000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>143645000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:58">
+    <row r="29" spans="1:59">
       <c r="A29" t="s">
         <v>48</v>
       </c>
       <c r="B29">
+        <v>5220040000.0</v>
+      </c>
+      <c r="C29">
         <v>5268511000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>5156993000.0</v>
       </c>
-      <c r="D29"/>
-      <c r="E29">
+      <c r="E29"/>
+      <c r="F29">
         <v>5040073000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>5046510000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>5049540000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>4698850000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>4515304000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>4436432000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2826002000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>4278298000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>4228366000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>4180729000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>4117800000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>4041040000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>2550148000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2531584000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>3711814000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>2131675000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>2129340000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>2130227000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>3235048000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>2137195000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>2135092000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>2103972000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
-    </row>
-    <row r="30" spans="1:58">
+      <c r="BG29"/>
+    </row>
+    <row r="30" spans="1:59">
       <c r="A30" t="s">
         <v>49</v>
       </c>
       <c r="B30">
+        <v>56429000.0</v>
+      </c>
+      <c r="C30">
         <v>36251000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>40214000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>48298000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>32374000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>40083000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>7616000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>73963000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>79316000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>41377000.0</v>
       </c>
-      <c r="K30"/>
-      <c r="L30">
+      <c r="L30"/>
+      <c r="M30">
         <v>30513000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>24517000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>24749000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>13272000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>36171000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>27602000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>40967000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>14687000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>37869000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>36219000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>47098000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>25223000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>135661000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>38730000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>35120000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>14320000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>43835000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>28355000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>20321000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>16156000.0</v>
       </c>
-      <c r="AF30"/>
       <c r="AG30"/>
       <c r="AH30"/>
-      <c r="AI30">
+      <c r="AI30"/>
+      <c r="AJ30">
         <v>17114000.0</v>
       </c>
-      <c r="AJ30"/>
       <c r="AK30"/>
       <c r="AL30"/>
-      <c r="AM30">
+      <c r="AM30"/>
+      <c r="AN30">
         <v>1731000.0</v>
       </c>
-      <c r="AN30"/>
       <c r="AO30"/>
-      <c r="AP30">
+      <c r="AP30"/>
+      <c r="AQ30">
         <v>17000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>4968000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>9000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>8000000.0</v>
       </c>
-      <c r="AT30"/>
-      <c r="AU30">
+      <c r="AU30"/>
+      <c r="AV30">
         <v>7570000.0</v>
       </c>
-      <c r="AV30"/>
       <c r="AW30"/>
       <c r="AX30"/>
-      <c r="AY30">
+      <c r="AY30"/>
+      <c r="AZ30">
         <v>1790000.0</v>
       </c>
-      <c r="AZ30"/>
       <c r="BA30"/>
       <c r="BB30"/>
-      <c r="BC30">
+      <c r="BC30"/>
+      <c r="BD30">
         <v>24865000.0</v>
       </c>
-      <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
-    </row>
-    <row r="31" spans="1:58">
+      <c r="BG30"/>
+    </row>
+    <row r="31" spans="1:59">
       <c r="A31" t="s">
         <v>50</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>2736613000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>2571694000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>2552115000.0</v>
       </c>
-      <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
-    </row>
-    <row r="32" spans="1:58">
+      <c r="BG31"/>
+    </row>
+    <row r="32" spans="1:59">
       <c r="A32" t="s">
         <v>51</v>
       </c>
       <c r="B32">
+        <v>-544494000.0</v>
+      </c>
+      <c r="C32">
         <v>-534437000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-776883000.0</v>
       </c>
-      <c r="D32"/>
-      <c r="E32">
+      <c r="E32"/>
+      <c r="F32">
         <v>-1038382000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-1025328000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-765739000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-884135000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-722754000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-934274000.0</v>
       </c>
-      <c r="K32"/>
-      <c r="L32">
+      <c r="L32"/>
+      <c r="M32">
         <v>-800013000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>-767373000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>-690434000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>-799416000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>-716690000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>-819808000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>-444649000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>-390797000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>-642911000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>-728499000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>-693171000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>-592608000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>-451144000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>-453153000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>-418915000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
-    </row>
-    <row r="33" spans="1:58">
+      <c r="BG32"/>
+    </row>
+    <row r="33" spans="1:59">
       <c r="A33" t="s">
         <v>52</v>
       </c>
       <c r="B33">
+        <v>5293643000.0</v>
+      </c>
+      <c r="C33">
         <v>5290181000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>5238169000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>5111044000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>5104931000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>5096367000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>5091932000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>4585473000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>4406638000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>4510088000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>4522893000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>4361090000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>4320770000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>4239502000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>4187879000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>4081708000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>4072993000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>3671210000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>3616640000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>3463004000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>3447235000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>3443843000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>3283110000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>3151909000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>3151032000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>3083293000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>2993811000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>2875154000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>2812096000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>2810326000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>2801521000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>2722759000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>2657515000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>2566127000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>2484677000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>2295473000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>2205012000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>2167941000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>2146048000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>2153612000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>2137139000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>2120287000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>2052228000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>2050688000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>2048127000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>2037067000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>1985408000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>1575311000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>1550810000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>1548658000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>1545655000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>1560778000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>1534178000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>1525400000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>1520040000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>1404357000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>1397003000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>1393598000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:58">
+    <row r="34" spans="1:59">
       <c r="A34" t="s">
         <v>53</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
-      <c r="J34">
+      <c r="J34"/>
+      <c r="K34">
         <v>57063000.0</v>
       </c>
-      <c r="K34"/>
       <c r="L34"/>
-      <c r="M34">
+      <c r="M34"/>
+      <c r="N34">
         <v>63091000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>64399000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>68664000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>66721000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>65928000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>57938000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>61548000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>55190000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>56437000.0</v>
       </c>
-      <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
-    </row>
-    <row r="35" spans="1:58">
+      <c r="BG34"/>
+    </row>
+    <row r="35" spans="1:59">
       <c r="A35" t="s">
         <v>54</v>
       </c>
       <c r="B35">
+        <v>1427137000.0</v>
+      </c>
+      <c r="C35">
         <v>1414894000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1037829000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1107371000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>730170000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>731092000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1027097000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>877793000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>858790000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>749483000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1573278000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>818626000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>817753000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>812455000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>816624000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>812903000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>703037000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>694977000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>698522000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>688418000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>589396000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>620445000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>567498000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>563570000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>562787000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>560406000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>553732000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>626218000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>626236000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>537998000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>307975000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>299995000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>295203000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>290731000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>289828000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>289364000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>371239000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>369986000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>377271000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>369939000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>364994000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>364311000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>361181000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>370292000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>369052000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>367831000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>300418000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>298303000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>296233000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>288707000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>288793000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>295742000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>235405000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>235583000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>235124000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>240616000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>130772000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>178778000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:58">
+    <row r="36" spans="1:59">
       <c r="A36" t="s">
         <v>55</v>
       </c>
-      <c r="B36">
+      <c r="B36"/>
+      <c r="C36">
         <v>5289077000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>5237020000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>-1199000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>5103813000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>5095209000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>5090820000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>4584279000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>4405355000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>4508792000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>4521502000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>4359601000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>4319188000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>4237788000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>4186020000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>4079702000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>4070847000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>3668947000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>3614230000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>3460433000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>3444564000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>3441067000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>3280240000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>3148999000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>3147968000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>3080168000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>2990610000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>2871803000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>2808984000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>2807323000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>2798500000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>2719607000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>2655103000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>2563700000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>2482200000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>2292890000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>2202323000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>2165147000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>2143149000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>2149810000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>2133481000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>2116790000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>2048626000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>2046976000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>2044682000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>2034183000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>1982587000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>1572416000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>1548297000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>1546207000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>1543248000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>1559295000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>1533261000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>1524892000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>1519519000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>1403755000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>1396400000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>1392984000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:58">
+    <row r="37" spans="1:59">
       <c r="A37" t="s">
         <v>56</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -7588,668 +7657,674 @@
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
-    </row>
-    <row r="38" spans="1:58">
+      <c r="BG37"/>
+    </row>
+    <row r="38" spans="1:59">
       <c r="A38" t="s">
         <v>57</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>5230005000.0</v>
       </c>
-      <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>1554974000.0</v>
       </c>
-      <c r="L38"/>
       <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>4237788000.0</v>
       </c>
-      <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
       <c r="BE38"/>
       <c r="BF38"/>
-    </row>
-    <row r="39" spans="1:58">
+      <c r="BG38"/>
+    </row>
+    <row r="39" spans="1:59">
       <c r="A39" t="s">
         <v>58</v>
       </c>
-      <c r="B39">
+      <c r="B39"/>
+      <c r="C39">
         <v>19131000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>25564000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>-118961000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>19484000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>42608000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>38321000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>159000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>238316000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>41377000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>-57395000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>30513000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>24517000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>24749000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>30191000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>36171000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>27602000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>40967000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>36523000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>37869000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>36219000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>47098000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>32197000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>135661000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>58285000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>54675000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>44560000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>63390000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>58588000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>46360000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>13167000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>32343000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>41873000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>42738000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>12949000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>48798000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>36726000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>34896000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>76497000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>32658000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>35940000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>29940000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>54562000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>28118000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>21645000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>19900000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>3089000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>62804000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>24457000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>44698000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>34555000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>19040000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>11070000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>28900000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>2187000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>113557000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>12323000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>11927000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:58">
+    <row r="40" spans="1:59">
       <c r="A40" t="s">
         <v>59</v>
       </c>
       <c r="B40"/>
-      <c r="C40">
+      <c r="C40"/>
+      <c r="D40">
         <v>97280000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>76351000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>79947000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>67095000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>93557000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>92748000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>94510000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>79987000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>123613000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>78006000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>89206000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>56401000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>34827000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>42053000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>49197000.0</v>
       </c>
-      <c r="R40"/>
-      <c r="S40">
+      <c r="S40"/>
+      <c r="T40">
         <v>44080000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>56382000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>756400000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>55428000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>35465000.0</v>
       </c>
-      <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
-      <c r="AA40">
+      <c r="AA40"/>
+      <c r="AB40">
         <v>42230000.0</v>
       </c>
-      <c r="AB40"/>
       <c r="AC40"/>
       <c r="AD40"/>
-      <c r="AE40">
+      <c r="AE40"/>
+      <c r="AF40">
         <v>29786000.0</v>
       </c>
-      <c r="AF40"/>
       <c r="AG40"/>
       <c r="AH40"/>
-      <c r="AI40">
+      <c r="AI40"/>
+      <c r="AJ40">
         <v>37506000.0</v>
       </c>
-      <c r="AJ40"/>
       <c r="AK40"/>
       <c r="AL40"/>
-      <c r="AM40">
+      <c r="AM40"/>
+      <c r="AN40">
         <v>17200000.0</v>
       </c>
-      <c r="AN40"/>
       <c r="AO40"/>
-      <c r="AP40">
+      <c r="AP40"/>
+      <c r="AQ40">
         <v>25000000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>23828000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>14000000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>18000000.0</v>
       </c>
-      <c r="AT40"/>
-      <c r="AU40">
+      <c r="AU40"/>
+      <c r="AV40">
         <v>35015000.0</v>
       </c>
-      <c r="AV40"/>
       <c r="AW40"/>
       <c r="AX40"/>
-      <c r="AY40">
+      <c r="AY40"/>
+      <c r="AZ40">
         <v>30521000.0</v>
       </c>
-      <c r="AZ40"/>
       <c r="BA40"/>
       <c r="BB40"/>
-      <c r="BC40">
+      <c r="BC40"/>
+      <c r="BD40">
         <v>21840000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>316972000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>330698000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>257328000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:58">
+    <row r="41" spans="1:59">
       <c r="A41" t="s">
         <v>60</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>78879000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>83144000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>79518000.0</v>
       </c>
-      <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
-    </row>
-    <row r="42" spans="1:58">
+      <c r="BG41"/>
+    </row>
+    <row r="42" spans="1:59">
       <c r="A42" t="s">
         <v>61</v>
       </c>
-      <c r="B42">
+      <c r="B42"/>
+      <c r="C42">
         <v>783591000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>43597000.0</v>
       </c>
-      <c r="D42"/>
-      <c r="E42">
+      <c r="E42"/>
+      <c r="F42">
         <v>696701000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>709598000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>710661000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>664002000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>667044000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>667645000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>665372000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>596915000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>591715000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>590732000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>592975000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>569471000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>564771000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>560895000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>592999000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>496594000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>496545000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>496090000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>527498000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>478880000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>478319000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>478283000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>494973000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>380815000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>382672000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>382558000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>417012000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>353897000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>353431000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>351028000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>350883000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>321640000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>311087000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>311364000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>332651000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>312137000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>298167000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>284128000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>300213000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>285981000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>285300000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>276960000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>281705000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>269396000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>248193000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>247072000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>277674000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>247905000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>232423000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>229134000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>254276000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>210746000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>210424000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>211040000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:58">
+    <row r="43" spans="1:59">
       <c r="A43" t="s">
         <v>62</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -8266,52 +8341,53 @@
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
-    </row>
-    <row r="44" spans="1:58">
+      <c r="BG43"/>
+    </row>
+    <row r="44" spans="1:59">
       <c r="A44" t="s">
         <v>63</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -8328,574 +8404,583 @@
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
-    </row>
-    <row r="45" spans="1:58">
+      <c r="BG44"/>
+    </row>
+    <row r="45" spans="1:59">
       <c r="A45" t="s">
         <v>64</v>
       </c>
       <c r="B45"/>
-      <c r="C45">
+      <c r="C45"/>
+      <c r="D45">
         <v>6907000.0</v>
       </c>
-      <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
-      <c r="G45">
+      <c r="G45"/>
+      <c r="H45">
         <v>6582000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
-      <c r="O45">
+      <c r="O45"/>
+      <c r="P45">
         <v>6475000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
-    </row>
-    <row r="46" spans="1:58">
+      <c r="BG45"/>
+    </row>
+    <row r="46" spans="1:59">
       <c r="A46" t="s">
         <v>65</v>
       </c>
       <c r="B46">
+        <v>1119000.0</v>
+      </c>
+      <c r="C46">
         <v>1104000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>1149000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>1199000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>1118000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1158000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>1112000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>1194000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>1283000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>1296000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>1391000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>1489000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>1582000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>1714000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>1859000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>2006000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>2146000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>2263000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>2410000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>2571000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>2671000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>2776000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>2870000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>2910000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>3064000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>3125000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>3201000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>3351000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>3112000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>3003000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>3021000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>3152000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>2412000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>2427000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>2477000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>2583000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>2689000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>2794000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>2899000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>3802000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>3658000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>3497000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>3602000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>3712000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>3445000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>2884000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>2821000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>2895000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>2513000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>2451000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>2407000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>1483000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>917000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>508000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>521000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>602000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>603000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>614000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:58">
+    <row r="47" spans="1:59">
       <c r="A47" t="s">
         <v>66</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>1149000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>1199000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>1118000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>1158000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>1112000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>1194000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>1283000.0</v>
       </c>
-      <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>1489000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>1582000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>1714000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>1859000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>2006000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>2146000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>2263000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>2410000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>2571000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>2671000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>2776000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>2870000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>2910000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>3064000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>3125000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>3201000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>3351000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>3112000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>3003000.0</v>
       </c>
-      <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
       <c r="BE47"/>
       <c r="BF47"/>
-    </row>
-    <row r="48" spans="1:58">
+      <c r="BG47"/>
+    </row>
+    <row r="48" spans="1:59">
       <c r="A48" t="s">
         <v>67</v>
       </c>
       <c r="B48">
+        <v>34119000.0</v>
+      </c>
+      <c r="C48">
         <v>783591000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>780255000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>696731000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>48258000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>38929000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>14269000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>30203000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>28710000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>29346000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>31290000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>26933000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>25326000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>27278000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>33209000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>36989000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>39722000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>36367000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>560158000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>31862000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>29576000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>30918000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>527498000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>62809000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>61267000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>30183000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>494973000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>29397000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>30592000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>30735000.0</v>
       </c>
-      <c r="AE48"/>
-      <c r="AF48">
+      <c r="AF48"/>
+      <c r="AG48">
         <v>25089000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>20462000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>19947000.0</v>
       </c>
-      <c r="AI48"/>
-      <c r="AJ48">
+      <c r="AJ48"/>
+      <c r="AK48">
         <v>18530000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>20507000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>20725000.0</v>
       </c>
-      <c r="AM48"/>
-      <c r="AN48">
+      <c r="AN48"/>
+      <c r="AO48">
         <v>18904000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>19074000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>19209000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>300000000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>21383000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>21227000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>20119000.0</v>
       </c>
-      <c r="AU48"/>
-      <c r="AV48">
+      <c r="AV48"/>
+      <c r="AW48">
         <v>21949000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>27632000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>31315000.0</v>
       </c>
-      <c r="AY48"/>
-      <c r="AZ48">
+      <c r="AZ48"/>
+      <c r="BA48">
         <v>21474000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>21265000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>20600000.0</v>
       </c>
-      <c r="BC48"/>
-      <c r="BD48">
+      <c r="BD48"/>
+      <c r="BE48">
         <v>19554000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>20315000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>20017000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:58">
+    <row r="49" spans="1:59">
       <c r="A49" t="s">
         <v>68</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -8912,610 +8997,621 @@
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
-    </row>
-    <row r="50" spans="1:58">
+      <c r="BG49"/>
+    </row>
+    <row r="50" spans="1:59">
       <c r="A50" t="s">
         <v>69</v>
       </c>
       <c r="B50">
+        <v>572500000.0</v>
+      </c>
+      <c r="C50">
         <v>616750000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>797727000.0</v>
       </c>
-      <c r="D50"/>
-      <c r="E50">
+      <c r="E50"/>
+      <c r="F50">
         <v>1067641000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>1070598000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>815500000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>1074500000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>909500000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>935985000.0</v>
       </c>
-      <c r="K50"/>
-      <c r="L50">
+      <c r="L50"/>
+      <c r="M50">
         <v>795530000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>752540000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>710540000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>812500000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>755540000.0</v>
       </c>
-      <c r="Q50"/>
       <c r="R50"/>
-      <c r="S50">
+      <c r="S50"/>
+      <c r="T50">
         <v>560376000.0</v>
       </c>
-      <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
-      <c r="W50">
+      <c r="W50"/>
+      <c r="X50">
         <v>611500000.0</v>
       </c>
-      <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
-      <c r="AA50">
+      <c r="AA50"/>
+      <c r="AB50">
         <v>385478000.0</v>
       </c>
-      <c r="AB50"/>
-      <c r="AC50">
+      <c r="AC50"/>
+      <c r="AD50">
         <v>537607000.0</v>
       </c>
-      <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>745000000.0</v>
       </c>
-      <c r="AQ50">
+      <c r="AR50">
         <v>732000000.0</v>
       </c>
-      <c r="AR50">
+      <c r="AS50">
         <v>682000000.0</v>
       </c>
-      <c r="AS50">
+      <c r="AT50">
         <v>678000000.0</v>
       </c>
-      <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
-    </row>
-    <row r="51" spans="1:58">
+      <c r="BG50"/>
+    </row>
+    <row r="51" spans="1:59">
       <c r="A51" t="s">
         <v>70</v>
       </c>
       <c r="B51">
+        <v>1803387000.0</v>
+      </c>
+      <c r="C51">
         <v>1847533000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1733536000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1723394000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1703694000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1706563000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1750444000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1875305000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>1690210000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>1610101000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>1554974000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>1535847000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>1492722000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>1444116000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>1546020000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>1488925000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>1478846000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>1107731000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>1184593000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>1302449000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>1280237000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>1269276000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>1112183000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>1061094000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>1013017000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>934939000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>885859000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>1186787000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>1107510000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>1099959000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>1059367000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>1031308000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>990079000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>912221000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>842594000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>856913000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>776368000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>751239000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>780665000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>744701000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>744739000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>744776000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>731814000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>681640000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>677792000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>673089000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>683769000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>549692000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>503501000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>520952000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>528004000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>523812000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>507477000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>531391000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>208424000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>208229000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>99374000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>149203000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:58">
+    <row r="52" spans="1:59">
       <c r="A52" t="s">
         <v>71</v>
       </c>
       <c r="B52">
+        <v>572500000.0</v>
+      </c>
+      <c r="C52">
         <v>616750000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>797727000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>787684000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>1067641000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>1070598000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>815500000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>1074500000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>909500000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>935985000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>814520000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>795530000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>752540000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>710540000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>812540000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>755540000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>854534000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>483489000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>560416000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>678343000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>756400000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>718540000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>611540000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>560543000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>512552000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>434566000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>385582000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>616779000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>537607000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>614618000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>813500000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>785454000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>744294000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>666420000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>596764000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>611107000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>445546000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>420401000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>449811000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>413832000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>413850000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>413874000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>400832000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>350825000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>347106000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>342142000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>419335000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>285191000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>239191000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>257191000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>264147000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>260385000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>298685000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>322685000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>340861000.0</v>
       </c>
-      <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
-    </row>
-    <row r="53" spans="1:58">
+      <c r="BG52"/>
+    </row>
+    <row r="53" spans="1:59">
       <c r="A53" t="s">
         <v>72</v>
       </c>
       <c r="B53"/>
-      <c r="C53">
+      <c r="C53"/>
+      <c r="D53">
         <v>53559000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>25564000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19484000.0</v>
       </c>
       <c r="F53">
         <v>19484000.0</v>
       </c>
       <c r="G53">
+        <v>19484000.0</v>
+      </c>
+      <c r="H53">
         <v>106552000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>37356000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>30162000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>32972000.0</v>
       </c>
-      <c r="K53"/>
-      <c r="L53">
+      <c r="L53"/>
+      <c r="M53">
         <v>31697000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>43351000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>47139000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>21064000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>29942000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>33665000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>32522000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>172452000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>35256000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>27133000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>19026000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>25941000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>18835000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>50723000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>2202000.0</v>
       </c>
-      <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
-    </row>
-    <row r="54" spans="1:58">
+      <c r="BG53"/>
+    </row>
+    <row r="54" spans="1:59">
       <c r="A54" t="s">
         <v>73</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -9532,756 +9628,769 @@
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
-    </row>
-    <row r="55" spans="1:58">
+      <c r="BG54"/>
+    </row>
+    <row r="55" spans="1:59">
       <c r="A55" t="s">
         <v>74</v>
       </c>
       <c r="B55">
+        <v>5416290000.0</v>
+      </c>
+      <c r="C55">
         <v>5452622000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>5356293000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>5230005000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>5214137000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>5208732000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>5258558000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>4868586000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>4687894000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>4591786000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>4522893000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>4434613000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>4395143000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>4316009000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>4255673000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>4162611000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>4156916000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>3762249000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>3838760000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>3554818000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>3524356000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>3524640000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>3364083000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>3321842000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>3274858000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>3153828000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>3085681000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>2954413000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>2883446000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>2870423000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>2840463000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>2763372000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>2710818000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>2618073000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>2549609000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>2350978000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>2252616000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>2213348000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>2244274000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>2192627000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>2183609000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>2158528000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>2141493000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>2087613000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>2086675000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>2068663000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>2085883000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>1644794000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>1586167000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>1600600000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>1616523000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>1585420000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>1555249000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>1565502000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>1589408000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>1537349000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>1434824000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>1411083000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:58">
+    <row r="56" spans="1:59">
       <c r="A56" t="s">
         <v>75</v>
       </c>
       <c r="B56">
+        <v>122647000.0</v>
+      </c>
+      <c r="C56">
         <v>162441000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>118124000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>118961000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>109206000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>112365000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>166626000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>283113000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>281256000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>81698000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>-1554974000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>73523000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>74373000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>76507000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>67794000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>80903000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>83923000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>91039000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>222120000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>91814000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>77121000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>80797000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>80973000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>169933000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>123826000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>70535000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>91870000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>79259000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>71350000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>60097000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>38942000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>40613000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>53303000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>51946000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>64932000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>55505000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>47604000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>45407000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>98226000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>39015000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>46470000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>38241000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>89265000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>36925000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>38548000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>31596000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>100475000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>69483000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>35357000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>51942000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>70868000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>24642000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>21071000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>40102000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>69368000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>132992000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>37821000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>17485000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:58">
+    <row r="57" spans="1:59">
       <c r="A57" t="s">
         <v>76</v>
       </c>
       <c r="B57">
+        <v>572500000.0</v>
+      </c>
+      <c r="C57">
         <v>616750000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>895007000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>864035000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1147588000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1137693000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>932365000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1167248000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1004010000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1015972000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>123613000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>873536000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>841746000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>766941000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>867210000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>797593000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>903731000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>535688000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>612917000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>734725000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>805620000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>773968000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>673581000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>621077000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>576979000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>489450000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>453185000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>670914000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>596877000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>672063000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>868407000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>844138000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>801469000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>716114000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>668645000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>661124000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>489463000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>450953000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>474032000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>431321000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>441048000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>438603000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>427827000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>364699000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>365581000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>358238000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>459096000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>296336000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>255299000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>282540000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>299090000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>276663000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>322520000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>344756000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>364579000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>331004000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>345096000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>273031000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:58">
+    <row r="58" spans="1:59">
       <c r="A58" t="s">
         <v>77</v>
       </c>
       <c r="B58">
+        <v>1999637000.0</v>
+      </c>
+      <c r="C58">
         <v>2031644000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1932836000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1895055000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1877758000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1868785000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1959462000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>2045041000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1862800000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1765455000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1696891000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1692162000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1659499000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1579396000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1683834000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1610496000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1606768000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1230665000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>1311439000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>1423143000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>1395016000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>1394413000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>1241079000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>1184647000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>1139766000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>1049856000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>1006917000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>1297132000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>1223113000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>1210061000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>1176382000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>1144133000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>1096672000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>1006845000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>958473000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>950488000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>860702000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>820939000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>851303000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>801260000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>806042000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>802914000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>789008000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>734991000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>734633000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>726069000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>759514000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>594639000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>551532000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>571247000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>587883000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>572405000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>557925000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>580339000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>599703000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>571620000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>475868000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>451809000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:58">
+    <row r="59" spans="1:59">
       <c r="A59" t="s">
         <v>78</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -10298,228 +10407,232 @@
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
-    </row>
-    <row r="60" spans="1:58">
+      <c r="BG59"/>
+    </row>
+    <row r="60" spans="1:59">
       <c r="A60" t="s">
         <v>79</v>
       </c>
       <c r="B60">
+        <v>3416653000.0</v>
+      </c>
+      <c r="C60">
         <v>3420978000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>3423457000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>3334950000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>3336379000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>3339947000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>3299096000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>2823545000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>2825094000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>2826331000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>2826002000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>2742451000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>2735644000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>2736613000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>2571839000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>2552115000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>2550148000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>2531584000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>2527321000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>2131675000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>2129340000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>2130227000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>2123004000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>2137195000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>2135092000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>2103972000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>2078764000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>1657281000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>1660333000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>1660362000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>1664081000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>1619239000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>1614146000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>1611228000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>1591136000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>1400490000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>1391914000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>1392409000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>1392971000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>1391367000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>1377567000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>1355614000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>1352485000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>1352622000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>1352042000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>1342594000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>1326369000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>1050155000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>1034635000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>1029353000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>1028640000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>1013015000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>997324000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>985163000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>989705000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>965729000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>958956000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>959274000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:58">
+    <row r="61" spans="1:59">
       <c r="A61" t="s">
         <v>80</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -10536,52 +10649,53 @@
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
-    </row>
-    <row r="62" spans="1:58">
+      <c r="BG61"/>
+    </row>
+    <row r="62" spans="1:59">
       <c r="A62" t="s">
         <v>81</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -10598,50 +10712,51 @@
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
+      <c r="BG62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:U32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -10718,51 +10833,51 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B2">
         <v>87284000.0</v>
       </c>
       <c r="C2">
         <v>76736000.0</v>
       </c>
       <c r="D2">
         <v>10421000.0</v>
       </c>
       <c r="E2">
         <v>65769000.0</v>
       </c>
       <c r="F2">
         <v>56085000.0</v>
       </c>
       <c r="G2">
         <v>55974000.0</v>
       </c>
       <c r="H2">
         <v>48849000.0</v>
       </c>
       <c r="I2">
         <v>44872000.0</v>
       </c>
@@ -10771,51 +10886,51 @@
       </c>
       <c r="K2">
         <v>41523000.0</v>
       </c>
       <c r="L2">
         <v>38217000.0</v>
       </c>
       <c r="M2">
         <v>32517000.0</v>
       </c>
       <c r="N2">
         <v>31378000.0</v>
       </c>
       <c r="O2">
         <v>30000000.0</v>
       </c>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B3">
         <v>288000.0</v>
       </c>
       <c r="C3">
         <v>359000.0</v>
       </c>
       <c r="D3">
         <v>167895.0</v>
       </c>
       <c r="E3">
         <v>591000.0</v>
       </c>
       <c r="F3">
         <v>640000.0</v>
       </c>
       <c r="G3">
         <v>614000.0</v>
       </c>
       <c r="H3">
         <v>570000.0</v>
       </c>
       <c r="I3">
         <v>472000.0</v>
       </c>
@@ -10836,76 +10951,76 @@
       </c>
       <c r="O3">
         <v>653000.0</v>
       </c>
       <c r="P3">
         <v>-152000.0</v>
       </c>
       <c r="Q3">
         <v>-3210000.0</v>
       </c>
       <c r="R3">
         <v>-739000.0</v>
       </c>
       <c r="S3">
         <v>-227000.0</v>
       </c>
       <c r="T3">
         <v>-600000.0</v>
       </c>
       <c r="U3">
         <v>-65000.0</v>
       </c>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B5">
         <v>268878000.0</v>
       </c>
       <c r="C5">
         <v>241688000.0</v>
       </c>
       <c r="D5">
         <v>57713000.0</v>
       </c>
       <c r="E5">
         <v>207705000.0</v>
       </c>
       <c r="F5">
         <v>186665000.0</v>
       </c>
       <c r="G5">
         <v>174026000.0</v>
       </c>
       <c r="H5">
         <v>170641000.0</v>
       </c>
       <c r="I5">
         <v>162393000.0</v>
       </c>
@@ -10926,51 +11041,51 @@
       </c>
       <c r="O5">
         <v>100477000.0</v>
       </c>
       <c r="P5">
         <v>91363000.0</v>
       </c>
       <c r="Q5">
         <v>72766000.0</v>
       </c>
       <c r="R5">
         <v>54148000.0</v>
       </c>
       <c r="S5">
         <v>47749000.0</v>
       </c>
       <c r="T5">
         <v>34064000.0</v>
       </c>
       <c r="U5">
         <v>30088000.0</v>
       </c>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B6">
         <v>269166000.0</v>
       </c>
       <c r="C6">
         <v>242047000.0</v>
       </c>
       <c r="D6">
         <v>57713000.0</v>
       </c>
       <c r="E6">
         <v>208296000.0</v>
       </c>
       <c r="F6">
         <v>187305000.0</v>
       </c>
       <c r="G6">
         <v>174640000.0</v>
       </c>
       <c r="H6">
         <v>171211000.0</v>
       </c>
       <c r="I6">
         <v>162865000.0</v>
       </c>
@@ -10991,101 +11106,101 @@
       </c>
       <c r="O6">
         <v>101130000.0</v>
       </c>
       <c r="P6">
         <v>91211000.0</v>
       </c>
       <c r="Q6">
         <v>69556000.0</v>
       </c>
       <c r="R6">
         <v>72453000.0</v>
       </c>
       <c r="S6">
         <v>71842000.0</v>
       </c>
       <c r="T6">
         <v>74058000.0</v>
       </c>
       <c r="U6">
         <v>46254000.0</v>
       </c>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
     </row>
     <row r="9" spans="1:21">
       <c r="A9" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B9">
         <v>280313000.0</v>
       </c>
       <c r="C9">
         <v>245418000.0</v>
       </c>
       <c r="D9">
         <v>64776000.0</v>
       </c>
       <c r="E9">
         <v>218702000.0</v>
       </c>
       <c r="F9">
         <v>190110000.0</v>
       </c>
       <c r="G9">
         <v>176260000.0</v>
       </c>
       <c r="H9">
         <v>173615000.0</v>
       </c>
       <c r="I9">
         <v>165716000.0</v>
       </c>
@@ -11106,51 +11221,51 @@
       </c>
       <c r="O9">
         <v>136241000.0</v>
       </c>
       <c r="P9">
         <v>117726000.0</v>
       </c>
       <c r="Q9">
         <v>89213000.0</v>
       </c>
       <c r="R9">
         <v>71598000.0</v>
       </c>
       <c r="S9">
         <v>63331000.0</v>
       </c>
       <c r="T9">
         <v>46819000.0</v>
       </c>
       <c r="U9">
         <v>40931000.0</v>
       </c>
     </row>
     <row r="10" spans="1:21">
       <c r="A10" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B10">
         <v>284634000.0</v>
       </c>
       <c r="C10">
         <v>212542000.0</v>
       </c>
       <c r="D10">
         <v>41790000.0</v>
       </c>
       <c r="E10">
         <v>192050000.0</v>
       </c>
       <c r="F10">
         <v>204039000.0</v>
       </c>
       <c r="G10">
         <v>142571000.0</v>
       </c>
       <c r="H10">
         <v>213451000.0</v>
       </c>
       <c r="I10">
         <v>159448000.0</v>
       </c>
@@ -11171,51 +11286,51 @@
       </c>
       <c r="O10">
         <v>103116000.0</v>
       </c>
       <c r="P10">
         <v>80999000.0</v>
       </c>
       <c r="Q10">
         <v>101401000.0</v>
       </c>
       <c r="R10">
         <v>61976000.0</v>
       </c>
       <c r="S10">
         <v>63449000.0</v>
       </c>
       <c r="T10">
         <v>68604000.0</v>
       </c>
       <c r="U10">
         <v>43182000.0</v>
       </c>
     </row>
     <row r="11" spans="1:21">
       <c r="A11" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B11">
         <v>2558000.0</v>
       </c>
       <c r="C11">
         <v>2536000.0</v>
       </c>
       <c r="D11">
         <v>-167895.0</v>
       </c>
       <c r="E11">
         <v>1683000.0</v>
       </c>
       <c r="F11">
         <v>3675000.0</v>
       </c>
       <c r="G11">
         <v>507000.0</v>
       </c>
       <c r="H11">
         <v>4213000.0</v>
       </c>
       <c r="I11">
         <v>4469000.0</v>
       </c>
@@ -11232,51 +11347,51 @@
         <v>-3162000.0</v>
       </c>
       <c r="N11">
         <v>422000.0</v>
       </c>
       <c r="O11">
         <v>1012000.0</v>
       </c>
       <c r="P11">
         <v>-52000.0</v>
       </c>
       <c r="Q11">
         <v>52000.0</v>
       </c>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11">
         <v>-3000.0</v>
       </c>
       <c r="U11">
         <v>260000.0</v>
       </c>
     </row>
     <row r="12" spans="1:21">
       <c r="A12" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B12">
         <v>71398000.0</v>
       </c>
       <c r="C12">
         <v>74433000.0</v>
       </c>
       <c r="D12">
         <v>15923000.0</v>
       </c>
       <c r="E12">
         <v>15655000.0</v>
       </c>
       <c r="F12">
         <v>45701000.0</v>
       </c>
       <c r="G12">
         <v>39513000.0</v>
       </c>
       <c r="H12">
         <v>48360000.0</v>
       </c>
       <c r="I12">
         <v>41754000.0</v>
       </c>
@@ -11297,121 +11412,121 @@
       </c>
       <c r="O12">
         <v>22254000.0</v>
       </c>
       <c r="P12">
         <v>22890000.0</v>
       </c>
       <c r="Q12">
         <v>16853000.0</v>
       </c>
       <c r="R12">
         <v>10477000.0</v>
       </c>
       <c r="S12">
         <v>8393000.0</v>
       </c>
       <c r="T12">
         <v>5454000.0</v>
       </c>
       <c r="U12">
         <v>3072000.0</v>
       </c>
     </row>
     <row r="13" spans="1:21">
       <c r="A13" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B13">
         <v>68787000.0</v>
       </c>
       <c r="C13">
         <v>72809000.0</v>
       </c>
       <c r="D13">
         <v>59047000.0</v>
       </c>
       <c r="E13">
         <v>52176000.0</v>
       </c>
       <c r="F13">
         <v>44897000.0</v>
       </c>
       <c r="G13">
         <v>38638000.0</v>
       </c>
       <c r="H13">
         <v>46926000.0</v>
       </c>
       <c r="I13">
         <v>41029000.0</v>
       </c>
       <c r="J13">
         <v>31469000.0</v>
       </c>
       <c r="K13">
         <v>31326000.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
     </row>
     <row r="14" spans="1:21">
       <c r="A14" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
     </row>
     <row r="15" spans="1:21">
       <c r="A15" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B15">
         <v>282076000.0</v>
       </c>
       <c r="C15">
         <v>210006000.0</v>
       </c>
       <c r="D15">
         <v>41790000.0</v>
       </c>
       <c r="E15">
         <v>190367000.0</v>
       </c>
       <c r="F15">
         <v>200364000.0</v>
       </c>
       <c r="G15">
         <v>142064000.0</v>
       </c>
       <c r="H15">
         <v>209238000.0</v>
       </c>
       <c r="I15">
         <v>154979000.0</v>
       </c>
@@ -11432,238 +11547,238 @@
       </c>
       <c r="O15">
         <v>103116000.0</v>
       </c>
       <c r="P15">
         <v>81051000.0</v>
       </c>
       <c r="Q15">
         <v>101349000.0</v>
       </c>
       <c r="R15">
         <v>61976000.0</v>
       </c>
       <c r="S15">
         <v>63449000.0</v>
       </c>
       <c r="T15">
         <v>68607000.0</v>
       </c>
       <c r="U15">
         <v>42922000.0</v>
       </c>
     </row>
     <row r="16" spans="1:21">
       <c r="A16" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B16">
         <v>282076000.0</v>
       </c>
       <c r="C16">
         <v>210006000.0</v>
       </c>
       <c r="D16">
         <v>217772000.0</v>
       </c>
       <c r="E16">
         <v>190367000.0</v>
       </c>
       <c r="F16">
         <v>200364000.0</v>
       </c>
       <c r="G16">
         <v>142064000.0</v>
       </c>
       <c r="H16">
         <v>209238000.0</v>
       </c>
       <c r="I16">
         <v>154979000.0</v>
       </c>
       <c r="J16">
         <v>122560000.0</v>
       </c>
       <c r="K16">
         <v>122292000.0</v>
       </c>
       <c r="L16">
         <v>96564000.0</v>
       </c>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
     </row>
     <row r="17" spans="1:21">
       <c r="A17" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B17">
         <v>282076000.0</v>
       </c>
       <c r="C17">
         <v>210006000.0</v>
       </c>
       <c r="D17">
         <v>41790000.0</v>
       </c>
       <c r="E17">
         <v>190367000.0</v>
       </c>
       <c r="F17">
         <v>200364000.0</v>
       </c>
       <c r="G17">
         <v>142064000.0</v>
       </c>
       <c r="H17">
         <v>209238000.0</v>
       </c>
       <c r="I17">
         <v>154979000.0</v>
       </c>
       <c r="J17">
         <v>122560000.0</v>
       </c>
       <c r="K17">
         <v>122292000.0</v>
       </c>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B18">
         <v>-71398000.0</v>
       </c>
       <c r="C18">
         <v>-74433000.0</v>
       </c>
       <c r="D18">
         <v>-15923000.0</v>
       </c>
       <c r="E18">
         <v>-52973000.0</v>
       </c>
       <c r="F18">
         <v>-45701000.0</v>
       </c>
       <c r="G18">
         <v>-39513000.0</v>
       </c>
       <c r="H18">
         <v>-48360000.0</v>
       </c>
       <c r="I18">
         <v>-41754000.0</v>
       </c>
       <c r="J18">
         <v>-32453000.0</v>
       </c>
       <c r="K18">
         <v>-32004000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
     </row>
     <row r="19" spans="1:21">
       <c r="A19" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
     </row>
     <row r="21" spans="1:21">
       <c r="A21" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B21">
         <v>268878000.0</v>
       </c>
       <c r="C21">
         <v>241688000.0</v>
       </c>
       <c r="D21">
         <v>57713000.0</v>
       </c>
       <c r="E21">
         <v>207705000.0</v>
       </c>
       <c r="F21">
         <v>186665000.0</v>
       </c>
       <c r="G21">
         <v>174026000.0</v>
       </c>
       <c r="H21">
         <v>173905000.0</v>
       </c>
       <c r="I21">
         <v>162591000.0</v>
       </c>
@@ -11684,76 +11799,76 @@
       </c>
       <c r="O21">
         <v>104551000.0</v>
       </c>
       <c r="P21">
         <v>91467000.0</v>
       </c>
       <c r="Q21">
         <v>69556000.0</v>
       </c>
       <c r="R21">
         <v>54148000.0</v>
       </c>
       <c r="S21">
         <v>47749000.0</v>
       </c>
       <c r="T21">
         <v>34064000.0</v>
       </c>
       <c r="U21">
         <v>30088000.0</v>
       </c>
     </row>
     <row r="22" spans="1:21">
       <c r="A22" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
     </row>
     <row r="23" spans="1:21">
       <c r="A23" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B23">
         <v>98719000.0</v>
       </c>
       <c r="C23">
         <v>80466000.0</v>
       </c>
       <c r="D23">
         <v>10421000.0</v>
       </c>
       <c r="E23">
         <v>70085000.0</v>
       </c>
       <c r="F23">
         <v>59489000.0</v>
       </c>
       <c r="G23">
         <v>59541000.0</v>
       </c>
       <c r="H23">
         <v>51840000.0</v>
       </c>
       <c r="I23">
         <v>47997000.0</v>
       </c>
@@ -11774,171 +11889,171 @@
       </c>
       <c r="O23">
         <v>31690000.0</v>
       </c>
       <c r="P23">
         <v>26259000.0</v>
       </c>
       <c r="Q23">
         <v>19657000.0</v>
       </c>
       <c r="R23">
         <v>17450000.0</v>
       </c>
       <c r="S23">
         <v>15582000.0</v>
       </c>
       <c r="T23">
         <v>12755000.0</v>
       </c>
       <c r="U23">
         <v>10843000.0</v>
       </c>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
     </row>
     <row r="25" spans="1:21">
       <c r="A25" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B25">
         <v>288000.0</v>
       </c>
       <c r="C25">
         <v>359000.0</v>
       </c>
       <c r="D25">
         <v>544000.0</v>
       </c>
       <c r="E25">
         <v>591000.0</v>
       </c>
       <c r="F25">
         <v>640000.0</v>
       </c>
       <c r="G25">
         <v>614000.0</v>
       </c>
       <c r="H25">
         <v>570000.0</v>
       </c>
       <c r="I25">
         <v>472000.0</v>
       </c>
       <c r="J25">
         <v>422000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
     </row>
     <row r="26" spans="1:21">
       <c r="A26" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
     </row>
     <row r="27" spans="1:21">
       <c r="A27" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>1282000.0</v>
       </c>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B28">
         <v>5534000.0</v>
       </c>
       <c r="C28">
         <v>4653000.0</v>
       </c>
       <c r="D28">
         <v>2688000.0</v>
       </c>
       <c r="E28">
         <v>2500000.0</v>
       </c>
       <c r="F28">
         <v>2720000.0</v>
       </c>
       <c r="G28">
         <v>2883000.0</v>
       </c>
       <c r="H28">
         <v>2447000.0</v>
       </c>
       <c r="I28">
         <v>2653000.0</v>
       </c>
@@ -11959,98 +12074,98 @@
       </c>
       <c r="O28">
         <v>1702000.0</v>
       </c>
       <c r="P28">
         <v>1235000.0</v>
       </c>
       <c r="Q28">
         <v>993000.0</v>
       </c>
       <c r="R28">
         <v>1017000.0</v>
       </c>
       <c r="S28">
         <v>1363000.0</v>
       </c>
       <c r="T28">
         <v>893000.0</v>
       </c>
       <c r="U28">
         <v>516000.0</v>
       </c>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B29">
         <v>2558000.0</v>
       </c>
       <c r="C29">
         <v>2536000.0</v>
       </c>
       <c r="D29">
         <v>3824000.0</v>
       </c>
       <c r="E29">
         <v>1683000.0</v>
       </c>
       <c r="F29">
         <v>3675000.0</v>
       </c>
       <c r="G29">
         <v>507000.0</v>
       </c>
       <c r="H29">
         <v>4213000.0</v>
       </c>
       <c r="I29">
         <v>4469000.0</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>73000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B30">
         <v>11435000.0</v>
       </c>
       <c r="C30">
         <v>3730000.0</v>
       </c>
       <c r="D30">
         <v>-7063000.0</v>
       </c>
       <c r="E30">
         <v>4316000.0</v>
       </c>
       <c r="F30">
         <v>3404000.0</v>
       </c>
       <c r="G30">
         <v>3567000.0</v>
       </c>
       <c r="H30">
         <v>2991000.0</v>
       </c>
       <c r="I30">
         <v>3125000.0</v>
       </c>
@@ -12071,51 +12186,51 @@
       </c>
       <c r="O30">
         <v>31690000.0</v>
       </c>
       <c r="P30">
         <v>26259000.0</v>
       </c>
       <c r="Q30">
         <v>19657000.0</v>
       </c>
       <c r="R30">
         <v>17450000.0</v>
       </c>
       <c r="S30">
         <v>15582000.0</v>
       </c>
       <c r="T30">
         <v>12755000.0</v>
       </c>
       <c r="U30">
         <v>10843000.0</v>
       </c>
     </row>
     <row r="31" spans="1:21">
       <c r="A31" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B31">
         <v>15756000.0</v>
       </c>
       <c r="C31">
         <v>-29146000.0</v>
       </c>
       <c r="D31">
         <v>-15923000.0</v>
       </c>
       <c r="E31">
         <v>-22354000.0</v>
       </c>
       <c r="F31">
         <v>17316000.0</v>
       </c>
       <c r="G31">
         <v>-30139000.0</v>
       </c>
       <c r="H31">
         <v>39546000.0</v>
       </c>
       <c r="I31">
         <v>-2945000.0</v>
       </c>
@@ -12136,51 +12251,51 @@
       </c>
       <c r="O31">
         <v>-1435000.0</v>
       </c>
       <c r="P31">
         <v>-10468000.0</v>
       </c>
       <c r="Q31">
         <v>31845000.0</v>
       </c>
       <c r="R31">
         <v>7828000.0</v>
       </c>
       <c r="S31">
         <v>15700000.0</v>
       </c>
       <c r="T31">
         <v>34540000.0</v>
       </c>
       <c r="U31">
         <v>13094000.0</v>
       </c>
     </row>
     <row r="32" spans="1:21">
       <c r="A32" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B32">
         <v>367597000.0</v>
       </c>
       <c r="C32">
         <v>322154000.0</v>
       </c>
       <c r="D32">
         <v>75197000.0</v>
       </c>
       <c r="E32">
         <v>284471000.0</v>
       </c>
       <c r="F32">
         <v>246195000.0</v>
       </c>
       <c r="G32">
         <v>232234000.0</v>
       </c>
       <c r="H32">
         <v>222464000.0</v>
       </c>
       <c r="I32">
         <v>210588000.0</v>
       </c>
@@ -12220,585 +12335,594 @@
       <c r="U32">
         <v>40931000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BF32"/>
+  <dimension ref="A1:BG32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:58">
+    <row r="1" spans="1:59">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>82</v>
       </c>
       <c r="C1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="E1" t="s">
         <v>84</v>
       </c>
       <c r="F1" t="s">
         <v>85</v>
       </c>
       <c r="G1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="I1" t="s">
         <v>87</v>
       </c>
       <c r="J1" t="s">
         <v>88</v>
       </c>
       <c r="K1" t="s">
+        <v>89</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="M1" t="s">
         <v>90</v>
       </c>
       <c r="N1" t="s">
         <v>91</v>
       </c>
       <c r="O1" t="s">
+        <v>92</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Q1" t="s">
         <v>93</v>
       </c>
       <c r="R1" t="s">
         <v>94</v>
       </c>
       <c r="S1" t="s">
+        <v>95</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="U1" t="s">
         <v>96</v>
       </c>
       <c r="V1" t="s">
         <v>97</v>
       </c>
       <c r="W1" t="s">
+        <v>98</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Y1" t="s">
         <v>99</v>
       </c>
       <c r="Z1" t="s">
         <v>100</v>
       </c>
       <c r="AA1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AC1" t="s">
         <v>102</v>
       </c>
       <c r="AD1" t="s">
         <v>103</v>
       </c>
       <c r="AE1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AG1" t="s">
         <v>105</v>
       </c>
       <c r="AH1" t="s">
         <v>106</v>
       </c>
       <c r="AI1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AK1" t="s">
         <v>108</v>
       </c>
       <c r="AL1" t="s">
         <v>109</v>
       </c>
       <c r="AM1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AO1" t="s">
         <v>111</v>
       </c>
       <c r="AP1" t="s">
         <v>112</v>
       </c>
       <c r="AQ1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AS1" t="s">
         <v>114</v>
       </c>
       <c r="AT1" t="s">
         <v>115</v>
       </c>
       <c r="AU1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AW1" t="s">
         <v>117</v>
       </c>
       <c r="AX1" t="s">
         <v>118</v>
       </c>
       <c r="AY1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="BA1" t="s">
         <v>120</v>
       </c>
       <c r="BB1" t="s">
         <v>121</v>
       </c>
       <c r="BC1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BE1" t="s">
         <v>123</v>
       </c>
       <c r="BF1" t="s">
         <v>124</v>
       </c>
-    </row>
-    <row r="2" spans="1:58">
+      <c r="BG1" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="2" spans="1:59">
       <c r="A2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B2">
+        <v>23014000.0</v>
+      </c>
+      <c r="C2">
         <v>21776000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>22012000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>22260000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>21118000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>21521000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>21001000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>19420000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>19561000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>18367000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>-43280000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>17796000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>17338000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>18567000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>16582000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>17195000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>16618000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>15374000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>14732000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>13505000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>13634000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>14214000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>14213000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>14338000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>13750000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>13673000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>13147000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>12177000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>11671000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>11854000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>11243000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>11093000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>11534000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>11002000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>10643000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>10804000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>9887000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>10211000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>10291000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>10707000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>10445000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>10080000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>9582000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>9427000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>9442000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>9766000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>7992000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>7843000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>8124000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>8558000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>8097000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>7683000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>7877000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>7721000.0</v>
       </c>
-      <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
-    </row>
-    <row r="3" spans="1:58">
+      <c r="BG2"/>
+    </row>
+    <row r="3" spans="1:59">
       <c r="A3" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B3">
-        <v>68000.0</v>
+        <v>70000.0</v>
       </c>
       <c r="C3">
         <v>68000.0</v>
       </c>
       <c r="D3">
+        <v>68000.0</v>
+      </c>
+      <c r="E3">
         <v>67000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>72000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>81000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>82000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>89000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>93000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>95000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>43812.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>118000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>133000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>145000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>148000.0</v>
       </c>
       <c r="P3">
         <v>148000.0</v>
       </c>
       <c r="Q3">
         <v>148000.0</v>
       </c>
       <c r="R3">
+        <v>148000.0</v>
+      </c>
+      <c r="S3">
         <v>147000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>161000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>162000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>159000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>158000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>155000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>154000.0</v>
       </c>
       <c r="Y3">
         <v>154000.0</v>
       </c>
       <c r="Z3">
+        <v>154000.0</v>
+      </c>
+      <c r="AA3">
         <v>151000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>150000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>147000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>140000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>133000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>132000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>125000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>108000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>107000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>106000.0</v>
       </c>
       <c r="AJ3">
         <v>106000.0</v>
       </c>
       <c r="AK3">
-        <v>105000.0</v>
+        <v>106000.0</v>
       </c>
       <c r="AL3">
         <v>105000.0</v>
       </c>
       <c r="AM3">
+        <v>105000.0</v>
+      </c>
+      <c r="AN3">
         <v>107000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>105000.0</v>
       </c>
       <c r="AO3">
         <v>105000.0</v>
       </c>
       <c r="AP3">
         <v>105000.0</v>
       </c>
       <c r="AQ3">
         <v>105000.0</v>
       </c>
       <c r="AR3">
         <v>105000.0</v>
       </c>
       <c r="AS3">
+        <v>105000.0</v>
+      </c>
+      <c r="AT3">
         <v>97000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>86000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>84000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>76000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>70000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>68000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>79000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>35000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>25000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>13000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>1664000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>-84000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>-139000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>-788000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:58">
+    <row r="4" spans="1:59">
       <c r="A4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -12813,406 +12937,413 @@
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
-    </row>
-    <row r="5" spans="1:58">
+      <c r="BG4"/>
+    </row>
+    <row r="5" spans="1:59">
       <c r="A5" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B5">
+        <v>63973000.0</v>
+      </c>
+      <c r="C5">
         <v>70502000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>153569000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>70329000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>65249000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>67563000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>115042000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>57294000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>56402000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>54372000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>64732188.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>58122000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>49331000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>48754000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>58937000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>48637000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>51419000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>48712000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>53994000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>48509000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>41567000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>42048000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>52713000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>40919000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>40408000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>39986000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>49098000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>41780000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>40749000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>43006000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>54846000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>39947000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>32146000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>32112000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>29078000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>29451000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>31480000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>31378000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>32029000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>29767000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>29892000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>29369000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>32143000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>30481000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>30823000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>29208000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>24528000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>24219000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>25000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>26000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>29631000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>26351000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>26383000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>26319000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>31281000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>24869000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>25980000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>26300000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:58">
+    <row r="6" spans="1:59">
       <c r="A6" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B6">
+        <v>64043000.0</v>
+      </c>
+      <c r="C6">
         <v>70570000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>153637000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>70396000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>65321000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>67644000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>115124000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>57383000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>56495000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>54467000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>64776000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>58240000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>49464000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>48899000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>59085000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>48785000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>51567000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>48859000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>54155000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>48671000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>41726000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>42206000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>52868000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>41073000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>40562000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>40137000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>49248000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>41927000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>40889000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>43139000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>54978000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>40072000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>32254000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>32219000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>29184000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>29557000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>31585000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>31483000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>32136000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>29872000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>29997000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>29474000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>32248000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>30586000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>30920000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>29294000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>24612000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>24295000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>25070000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>26068000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>29710000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>26386000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>26408000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>26332000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>32945000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>24785000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>25841000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>25512000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:58">
+    <row r="7" spans="1:59">
       <c r="A7" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -13227,54 +13358,55 @@
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
-    </row>
-    <row r="8" spans="1:58">
+      <c r="BG7"/>
+    </row>
+    <row r="8" spans="1:59">
       <c r="A8" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -13289,792 +13421,804 @@
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
-    </row>
-    <row r="9" spans="1:58">
+      <c r="BG8"/>
+    </row>
+    <row r="9" spans="1:59">
       <c r="A9" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B9">
+        <v>66366000.0</v>
+      </c>
+      <c r="C9">
         <v>69357000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>70146000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>71357000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>69634000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>68810000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>67106000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>61331000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>57679000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>56910000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-90824000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>53689000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>50727000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>51184000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>57595000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>54320000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>55681000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>51106000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>52416000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>47912000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>46618000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>43164000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>51330000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>42672000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>41391000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>40867000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>48365000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>41458000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>42089000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>41703000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>55003000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>41036000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>35731000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>33946000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>31270000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>31061000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>31581000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>32304000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>31939000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>31058000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>31170000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>30995000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>30250000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>32204000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>31768000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>30638000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>26378000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>25161000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>26715000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>26854000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>27910000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>27509000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>27346000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>27172000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>50663000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>28556000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>28731000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>28291000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:58">
+    <row r="10" spans="1:59">
       <c r="A10" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B10">
+        <v>46297000.0</v>
+      </c>
+      <c r="C10">
         <v>53206000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>135873000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>52122000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>47508000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>49131000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>93549000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>37770000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>38955000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>42268000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-65735000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>42499000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>34723000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>30303000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>61613000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>43814000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>46786000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>39837000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>103657000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>37050000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>31370000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>31962000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>49778000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>32392000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>31120000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>29281000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>131661000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>26149000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>29047000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>26594000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>71387000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>29739000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>26892000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>31430000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>44089000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>32558000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>23266000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>22647000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>24266000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>36456000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>36450000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>25120000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>16951000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>24463000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>31906000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>23317000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>26083000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>40096000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>21885000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>22391000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>29368000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>36666000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>24375000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>20875000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>43390000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>19310000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>19455000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>20961000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:58">
+    <row r="11" spans="1:59">
       <c r="A11" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>2001000.0</v>
       </c>
-      <c r="D11"/>
-      <c r="E11">
+      <c r="E11"/>
+      <c r="F11">
         <v>557000.0</v>
       </c>
-      <c r="F11"/>
-      <c r="G11">
+      <c r="G11"/>
+      <c r="H11">
         <v>2536000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11">
         <v>51724.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-43812.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>157586.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>10915.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>18451000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-993000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-14415000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-12601000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>10559000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>3675000.0</v>
       </c>
-      <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
-      <c r="W11">
+      <c r="W11"/>
+      <c r="X11">
         <v>507000.0</v>
       </c>
-      <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
-      <c r="AA11">
+      <c r="AA11"/>
+      <c r="AB11">
         <v>4213000.0</v>
       </c>
-      <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
-      <c r="AE11">
+      <c r="AE11"/>
+      <c r="AF11">
         <v>4402000.0</v>
       </c>
-      <c r="AF11"/>
-      <c r="AG11">
+      <c r="AG11"/>
+      <c r="AH11">
         <v>67000.0</v>
       </c>
-      <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
-      <c r="AP11">
-[...1 lines deleted...]
-      </c>
+      <c r="AP11"/>
       <c r="AQ11">
         <v>0.0</v>
       </c>
       <c r="AR11">
+        <v>0.0</v>
+      </c>
+      <c r="AS11">
         <v>73000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>0.0</v>
       </c>
-      <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
-    </row>
-    <row r="12" spans="1:58">
+      <c r="BG11"/>
+    </row>
+    <row r="12" spans="1:59">
       <c r="A12" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B12">
+        <v>17676000.0</v>
+      </c>
+      <c r="C12">
         <v>17296000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>17696000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>18207000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>17741000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>17754000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>21493000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>19524000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>17447000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>15969000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>15923000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>15623000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>14608000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>18451000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>15398000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>14415000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>12601000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>10559000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>12358000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>11752000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>11231000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>10360000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>10257000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>9805000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>9707000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>9744000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>11750000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>12150000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>12360000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>12100000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>11213000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>11359000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>10245000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>8937000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>8183000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>8253000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>7831000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>8186000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>8228000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>8031000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>7954000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>7791000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>7581000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>7606000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>7532000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>7216000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>6879000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>5777000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>5603000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>5589000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>5878000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>5855000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>5892000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>6212000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>6793000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>5642000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>5117000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>4702000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:58">
+    <row r="13" spans="1:59">
       <c r="A13" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
+      <c r="C13"/>
+      <c r="D13">
         <v>16469000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>17562000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>17391000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>17365000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>20654000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>19271000.0</v>
       </c>
-      <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>15298000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>14219000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>13965000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>15219000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>14223000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>12385000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>10349000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>11974000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>11563000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>11107000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>10256000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>10116000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>9649000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>9360000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>9513000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>11191000.0</v>
       </c>
-      <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
-    </row>
-    <row r="14" spans="1:58">
+      <c r="BG13"/>
+    </row>
+    <row r="14" spans="1:59">
       <c r="A14" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
@@ -14089,578 +14233,589 @@
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
-    </row>
-    <row r="15" spans="1:58">
+      <c r="BG14"/>
+    </row>
+    <row r="15" spans="1:59">
       <c r="A15" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B15">
+        <v>46297000.0</v>
+      </c>
+      <c r="C15">
         <v>53206000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>133872000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>52122000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>46951000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>49131000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>91013000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>37770000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>38955000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>42268000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-65735000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>42499000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>34723000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>11852000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>59930000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>43814000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>46786000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>39837000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>99982000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>37050000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>31370000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>31962000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>49271000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>32392000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>31120000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>29281000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>127448000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>26149000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>29047000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>26594000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>66985000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>29739000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>26825000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>31430000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>44089000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>32558000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>23266000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>22647000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>24266000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>36456000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>36450000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>25120000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>16951000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>24390000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>31906000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>23317000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>26083000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>40096000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>21885000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>22391000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>29368000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>36666000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>24375000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>20875000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>43390000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>19310000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>19455000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>20961000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:58">
+    <row r="16" spans="1:59">
       <c r="A16" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>133872000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>52122000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>46951000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>49131000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>91013000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>37770000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>42499000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>34723000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>30303000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>59930000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>43814000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>46786000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>39837000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>99982000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>37050000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>31370000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>31962000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>49271000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>32392000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>31120000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>29281000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>127448000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>26149000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>29047000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>26594000.0</v>
       </c>
-      <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
-    </row>
-    <row r="17" spans="1:58">
+      <c r="BG16"/>
+    </row>
+    <row r="17" spans="1:59">
       <c r="A17" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B17">
+        <v>46297000.0</v>
+      </c>
+      <c r="C17">
         <v>53206000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>133872000.0</v>
       </c>
-      <c r="D17"/>
-      <c r="E17">
+      <c r="E17"/>
+      <c r="F17">
         <v>46951000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>49131000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>91013000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>37770000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>38955000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>42268000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-65735000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>42499000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>34723000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>30303000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>59930000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>43814000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>46786000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>39837000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>99982000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>37050000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>31370000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>31962000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>49271000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>32392000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>31120000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>29281000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>127448000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>26149000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>29047000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>26594000.0</v>
       </c>
-      <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
-    </row>
-    <row r="18" spans="1:58">
+      <c r="BG17"/>
+    </row>
+    <row r="18" spans="1:59">
       <c r="A18" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B18">
+        <v>-17676000.0</v>
+      </c>
+      <c r="C18">
         <v>-17296000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-17696000.0</v>
       </c>
-      <c r="D18"/>
-      <c r="E18">
+      <c r="E18"/>
+      <c r="F18">
         <v>-17741000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-17754000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-21493000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-19524000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-17447000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-15969000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>28695000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-15623000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-14608000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-14387000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-15398000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-14415000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-12601000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-10559000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-12358000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-11752000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-11231000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-10360000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-10257000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-9805000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-9707000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-9744000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-11750000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-12150000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-12360000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-12100000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
-    </row>
-    <row r="19" spans="1:58">
+      <c r="BG18"/>
+    </row>
+    <row r="19" spans="1:59">
       <c r="A19" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -14675,54 +14830,55 @@
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
-    </row>
-    <row r="20" spans="1:58">
+      <c r="BG19"/>
+    </row>
+    <row r="20" spans="1:59">
       <c r="A20" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -14737,230 +14893,234 @@
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
-    </row>
-    <row r="21" spans="1:58">
+      <c r="BG20"/>
+    </row>
+    <row r="21" spans="1:59">
       <c r="A21" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B21">
+        <v>63973000.0</v>
+      </c>
+      <c r="C21">
         <v>70502000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>62566000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>70329000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>68420000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>67563000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>64947000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>60087000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>56739000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>54372000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-94430000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>47397000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>49101000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>48754000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>58937000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>48637000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>51419000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>48712000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>54541000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>48509000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>41567000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>42048000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>52713000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>40919000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>40408000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>39986000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>48370000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>41780000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>40749000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>43006000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>54846000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>39947000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>32146000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>32112000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>29078000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>29451000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>31480000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>31378000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>32029000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>29767000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>29892000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>29369000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>32143000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>30481000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>30823000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>29208000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>24528000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>24219000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>25000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>26000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>29631000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>26351000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>26383000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>26319000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>31281000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>24869000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>25980000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>26300000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:58">
+    <row r="22" spans="1:59">
       <c r="A22" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -14975,230 +15135,234 @@
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
-    </row>
-    <row r="23" spans="1:58">
+      <c r="BG22"/>
+    </row>
+    <row r="23" spans="1:59">
       <c r="A23" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B23">
+        <v>25407000.0</v>
+      </c>
+      <c r="C23">
         <v>20631000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>30331000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>23288000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>22332000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>22768000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>23160000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>17233000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>20501000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>19572000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>51813000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>18888000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>20106000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>23240000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>17872000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>18178000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>17004000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>17031000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>13158000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>12856000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>18230000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>15245000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>14164000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>15530000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>14697000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>15150000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>12418000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>13710000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>12899000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>12813000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>11474000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>11716000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>12716000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>12465000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>11347000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>11732000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>10265000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>11292000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>9726000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>11465000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>11411000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>11255000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>9770000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>10469000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>10239000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>10896000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>8226000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>8451000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>8718000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>9321000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>8300000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>8132000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>8374000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>8247000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>22937000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>2940000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>2908000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>2797000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:58">
+    <row r="24" spans="1:59">
       <c r="A24" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -15213,228 +15377,232 @@
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
-    </row>
-    <row r="25" spans="1:58">
+      <c r="BG24"/>
+    </row>
+    <row r="25" spans="1:59">
       <c r="A25" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B25">
-        <v>68000.0</v>
+        <v>70000.0</v>
       </c>
       <c r="C25">
         <v>68000.0</v>
       </c>
-      <c r="D25"/>
-      <c r="E25">
+      <c r="D25">
+        <v>68000.0</v>
+      </c>
+      <c r="E25"/>
+      <c r="F25">
         <v>72000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>81000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>82000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>89000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>93000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>95000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>99000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>118000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>133000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>145000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>148000.0</v>
       </c>
       <c r="P25">
         <v>148000.0</v>
       </c>
       <c r="Q25">
         <v>148000.0</v>
       </c>
       <c r="R25">
+        <v>148000.0</v>
+      </c>
+      <c r="S25">
         <v>147000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>161000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>162000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>159000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>158000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>155000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>154000.0</v>
       </c>
       <c r="Y25">
         <v>154000.0</v>
       </c>
       <c r="Z25">
+        <v>154000.0</v>
+      </c>
+      <c r="AA25">
         <v>151000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>150000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>147000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>140000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>133000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>132000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>125000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>108000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>107000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>106000.0</v>
       </c>
       <c r="AJ25">
         <v>106000.0</v>
       </c>
       <c r="AK25">
-        <v>105000.0</v>
+        <v>106000.0</v>
       </c>
       <c r="AL25">
         <v>105000.0</v>
       </c>
       <c r="AM25">
+        <v>105000.0</v>
+      </c>
+      <c r="AN25">
         <v>107000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>105000.0</v>
       </c>
       <c r="AO25">
         <v>105000.0</v>
       </c>
       <c r="AP25">
         <v>105000.0</v>
       </c>
       <c r="AQ25">
         <v>105000.0</v>
       </c>
       <c r="AR25">
         <v>105000.0</v>
       </c>
       <c r="AS25">
+        <v>105000.0</v>
+      </c>
+      <c r="AT25">
         <v>97000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>86000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>84000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>76000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>70000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>68000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>79000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>35000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>25000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>13000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>1664000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-84000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-139000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-788000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:58">
+    <row r="26" spans="1:59">
       <c r="A26" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -15449,54 +15617,55 @@
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
-    </row>
-    <row r="27" spans="1:58">
+      <c r="BG26"/>
+    </row>
+    <row r="27" spans="1:59">
       <c r="A27" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -15511,856 +15680,872 @@
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
-    </row>
-    <row r="28" spans="1:58">
+      <c r="BG27"/>
+    </row>
+    <row r="28" spans="1:59">
       <c r="A28" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B28">
+        <v>1975000.0</v>
+      </c>
+      <c r="C28">
         <v>1979000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>2166000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>9660000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1142000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1173000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1555000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1141000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>926000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1031000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1230000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>840000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>974000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1010000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>136000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>837000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>882000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>917000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>75000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1116000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>806000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>873000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>204000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1033000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>804000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1250000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>362000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>893000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>895000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1021000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>88000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>498000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>887000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>1356000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>175000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>823000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>575000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>1096000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>202000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>624000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>688000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>802000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>260000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>894000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>613000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>997000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>187000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>532000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>524000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>658000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>94000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>431000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>470000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>528000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>365000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>474000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>418000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>337000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:58">
+    <row r="29" spans="1:59">
       <c r="A29" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-      <c r="C29">
+        <v>153</v>
+      </c>
+      <c r="B29">
+        <v>0.0</v>
+      </c>
+      <c r="C29"/>
+      <c r="D29">
         <v>2001000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>0.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>557000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>0.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2536000.0</v>
       </c>
-      <c r="H29"/>
-      <c r="I29">
+      <c r="I29"/>
+      <c r="J29">
         <v>0.0</v>
       </c>
-      <c r="J29"/>
-      <c r="K29">
+      <c r="K29"/>
+      <c r="L29">
         <v>3824000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="M29">
         <v>0.0</v>
       </c>
       <c r="N29">
         <v>0.0</v>
       </c>
       <c r="O29">
+        <v>0.0</v>
+      </c>
+      <c r="P29">
         <v>1683000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Q29">
         <v>0.0</v>
       </c>
       <c r="R29">
         <v>0.0</v>
       </c>
       <c r="S29">
+        <v>0.0</v>
+      </c>
+      <c r="T29">
         <v>3675000.0</v>
       </c>
-      <c r="T29"/>
-[...2 lines deleted...]
-      </c>
+      <c r="U29"/>
       <c r="V29">
         <v>0.0</v>
       </c>
       <c r="W29">
+        <v>0.0</v>
+      </c>
+      <c r="X29">
         <v>507000.0</v>
       </c>
-      <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
-      <c r="AA29">
+      <c r="AA29"/>
+      <c r="AB29">
         <v>4213000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AC29">
         <v>0.0</v>
       </c>
-      <c r="AD29"/>
+      <c r="AD29">
+        <v>0.0</v>
+      </c>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
-    </row>
-    <row r="30" spans="1:58">
+      <c r="BG29"/>
+    </row>
+    <row r="30" spans="1:59">
       <c r="A30" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B30">
+        <v>2393000.0</v>
+      </c>
+      <c r="C30">
         <v>-1145000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>2864000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>961000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1214000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1247000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>2159000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1244000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>940000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1205000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-8199000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1092000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>2768000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>4673000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1290000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>983000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>386000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1657000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-1574000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-649000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>4596000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1031000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-49000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1192000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>947000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>1477000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-729000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>1533000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>1228000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>959000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>231000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>623000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>1182000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>1463000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>704000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>928000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>378000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>1081000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-565000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>758000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>966000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>1175000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>188000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>1042000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>797000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>1130000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>234000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>608000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>594000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>763000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>203000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>449000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>497000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>526000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>22937000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>2940000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>2908000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>2797000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:58">
+    <row r="31" spans="1:59">
       <c r="A31" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B31">
+        <v>-17676000.0</v>
+      </c>
+      <c r="C31">
         <v>-17296000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>73307000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-18207000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-20912000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-18432000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>28602000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-22317000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-17784000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-13437000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>136220000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-4898000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-14378000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-16213000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>5303000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-9528000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-8513000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-9616000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>49116000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-11516000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-10656000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-10175000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-1605000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-9092000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-9328000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-10114000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>83291000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-13780000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-11818000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-14155000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>16541000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-10678000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-7660000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-1057000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>15011000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>3107000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-7940000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-8580000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-8241000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>6689000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>6558000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-4704000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-13113000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-6715000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>1083000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-6195000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>1555000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>15877000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-4241000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-3704000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-263000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>10315000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-2478000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-5775000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>15664000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-5443000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-5431000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-3550000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:58">
+    <row r="32" spans="1:59">
       <c r="A32" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B32">
+        <v>89380000.0</v>
+      </c>
+      <c r="C32">
         <v>91133000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>92897000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>93617000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>90752000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>90331000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>88107000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>81530000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>77240000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>75277000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-134104000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>71485000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>68065000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>69751000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>74177000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>71515000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>72299000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>66480000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>67148000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>61417000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>60252000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>57378000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>65543000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>57010000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>55141000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>54540000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>61512000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>53635000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>53760000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>53557000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>66246000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>52129000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>47265000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>44948000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>41913000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>41865000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>41468000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>42515000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>42230000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>41765000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>41615000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>41075000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>39832000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>41631000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>41210000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>40404000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>34370000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>33004000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>34839000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>35412000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>36007000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>35192000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>35223000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>34893000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>50663000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>28556000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>28731000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>28291000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:U30"/>
@@ -16439,51 +16624,51 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B2">
         <v>120689000.0</v>
       </c>
       <c r="C2">
         <v>32232000.0</v>
       </c>
       <c r="D2">
         <v>24031000.0</v>
       </c>
       <c r="E2">
         <v>170610000.0</v>
       </c>
       <c r="F2">
         <v>23253000.0</v>
       </c>
       <c r="G2">
         <v>32990000.0</v>
       </c>
       <c r="H2">
         <v>9619000.0</v>
       </c>
       <c r="I2">
         <v>23037000.0</v>
       </c>
@@ -16504,51 +16689,51 @@
       </c>
       <c r="O2">
         <v>7074000.0</v>
       </c>
       <c r="P2">
         <v>16128000.0</v>
       </c>
       <c r="Q2">
         <v>15507000.0</v>
       </c>
       <c r="R2">
         <v>-30391000.0</v>
       </c>
       <c r="S2">
         <v>-34730000.0</v>
       </c>
       <c r="T2">
         <v>-48027000.0</v>
       </c>
       <c r="U2">
         <v>4122000.0</v>
       </c>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B3">
         <v>20826000</v>
       </c>
       <c r="C3">
         <v>80000</v>
       </c>
       <c r="D3">
         <v>27000</v>
       </c>
       <c r="E3">
         <v>40000</v>
       </c>
       <c r="F3">
         <v>182000</v>
       </c>
       <c r="G3">
         <v>283000</v>
       </c>
       <c r="H3">
         <v>750000</v>
       </c>
       <c r="I3">
         <v>1016000</v>
       </c>
@@ -16569,101 +16754,101 @@
       </c>
       <c r="O3">
         <v>565000</v>
       </c>
       <c r="P3">
         <v>104000</v>
       </c>
       <c r="Q3">
         <v>0</v>
       </c>
       <c r="R3">
         <v>0</v>
       </c>
       <c r="S3">
         <v>0</v>
       </c>
       <c r="T3">
         <v>0</v>
       </c>
       <c r="U3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B6">
         <v>-42779000.0</v>
       </c>
       <c r="C6">
         <v>68973000.0</v>
       </c>
       <c r="D6">
         <v>8201000.0</v>
       </c>
       <c r="E6">
         <v>-146579000.0</v>
       </c>
       <c r="F6">
         <v>147357000.0</v>
       </c>
       <c r="G6">
         <v>-9737000.0</v>
       </c>
       <c r="H6">
         <v>23371000.0</v>
       </c>
       <c r="I6">
         <v>-13418000.0</v>
       </c>
@@ -16684,51 +16869,51 @@
       </c>
       <c r="O6">
         <v>35242000.0</v>
       </c>
       <c r="P6">
         <v>-9054000.0</v>
       </c>
       <c r="Q6">
         <v>621000.0</v>
       </c>
       <c r="R6">
         <v>45898000.0</v>
       </c>
       <c r="S6">
         <v>4339000.0</v>
       </c>
       <c r="T6">
         <v>13297000.0</v>
       </c>
       <c r="U6">
         <v>-52149000.0</v>
       </c>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B7">
         <v>-34521000.0</v>
       </c>
       <c r="C7">
         <v>68222000.0</v>
       </c>
       <c r="D7">
         <v>-10400000.0</v>
       </c>
       <c r="E7">
         <v>16628000.0</v>
       </c>
       <c r="F7">
         <v>9271000.0</v>
       </c>
       <c r="G7">
         <v>4088000.0</v>
       </c>
       <c r="H7">
         <v>-21822000.0</v>
       </c>
       <c r="I7">
         <v>9035000.0</v>
       </c>
@@ -16749,255 +16934,255 @@
       </c>
       <c r="O7">
         <v>16833000.0</v>
       </c>
       <c r="P7">
         <v>4162000.0</v>
       </c>
       <c r="Q7">
         <v>3350000.0</v>
       </c>
       <c r="R7">
         <v>1163000.0</v>
       </c>
       <c r="S7">
         <v>13940000.0</v>
       </c>
       <c r="T7">
         <v>-1129000.0</v>
       </c>
       <c r="U7">
         <v>3062000.0</v>
       </c>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
     </row>
     <row r="9" spans="1:21">
       <c r="A9" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B9">
         <v>-17270000.0</v>
       </c>
       <c r="C9">
         <v>2077000.0</v>
       </c>
       <c r="D9">
         <v>-7253000.0</v>
       </c>
       <c r="E9">
         <v>2442000.0</v>
       </c>
       <c r="F9">
         <v>14955000.0</v>
       </c>
       <c r="G9">
         <v>-1910000.0</v>
       </c>
       <c r="H9">
         <v>-18371000.0</v>
       </c>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9">
         <v>-49000000.0</v>
       </c>
       <c r="M9">
         <v>-6000000.0</v>
       </c>
       <c r="N9">
         <v>23000000.0</v>
       </c>
       <c r="O9">
         <v>9000000.0</v>
       </c>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
     </row>
     <row r="10" spans="1:21">
       <c r="A10" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
     </row>
     <row r="11" spans="1:21">
       <c r="A11" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
     </row>
     <row r="12" spans="1:21">
       <c r="A12" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>20584000.0</v>
       </c>
       <c r="F12">
         <v>-19212000.0</v>
       </c>
       <c r="G12">
         <v>21582000.0</v>
       </c>
       <c r="H12">
         <v>-47159000.0</v>
       </c>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
     </row>
     <row r="13" spans="1:21">
       <c r="A13" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>14186000.0</v>
       </c>
       <c r="F13">
         <v>-5684000.0</v>
       </c>
       <c r="G13">
         <v>5998000.0</v>
       </c>
       <c r="H13">
         <v>-3451000.0</v>
       </c>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13">
         <v>-19000000.0</v>
       </c>
       <c r="M13">
         <v>10000000.0</v>
       </c>
       <c r="N13">
         <v>7000000.0</v>
       </c>
       <c r="O13">
         <v>8000000.0</v>
       </c>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
     </row>
     <row r="14" spans="1:21">
       <c r="A14" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B14">
         <v>288000.0</v>
       </c>
       <c r="C14">
         <v>359000.0</v>
       </c>
       <c r="D14">
         <v>495000.0</v>
       </c>
       <c r="E14">
         <v>591000.0</v>
       </c>
       <c r="F14">
         <v>640000.0</v>
       </c>
       <c r="G14">
         <v>614000.0</v>
       </c>
       <c r="H14">
         <v>570000.0</v>
       </c>
       <c r="I14">
         <v>472000.0</v>
       </c>
@@ -17010,51 +17195,51 @@
       <c r="L14">
         <v>393000.0</v>
       </c>
       <c r="M14">
         <v>298000.0</v>
       </c>
       <c r="N14">
         <v>152000.0</v>
       </c>
       <c r="O14">
         <v>653000.0</v>
       </c>
       <c r="P14">
         <v>-152000.0</v>
       </c>
       <c r="Q14">
         <v>-3210000.0</v>
       </c>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
     </row>
     <row r="15" spans="1:21">
       <c r="A15" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B15">
         <v>183154000.0</v>
       </c>
       <c r="C15">
         <v>181738000.0</v>
       </c>
       <c r="D15">
         <v>147294000.0</v>
       </c>
       <c r="E15">
         <v>157182000.0</v>
       </c>
       <c r="F15">
         <v>134863000.0</v>
       </c>
       <c r="G15">
         <v>109539000.0</v>
       </c>
       <c r="H15">
         <v>131277000.0</v>
       </c>
       <c r="I15">
         <v>88850000.0</v>
       </c>
@@ -17075,51 +17260,51 @@
       </c>
       <c r="O15">
         <v>65466000.0</v>
       </c>
       <c r="P15">
         <v>72840000.0</v>
       </c>
       <c r="Q15">
         <v>48304000.0</v>
       </c>
       <c r="R15">
         <v>47827000.0</v>
       </c>
       <c r="S15">
         <v>34066000.0</v>
       </c>
       <c r="T15">
         <v>26458000.0</v>
       </c>
       <c r="U15">
         <v>22443000.0</v>
       </c>
     </row>
     <row r="16" spans="1:21">
       <c r="A16" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B16">
         <v>77910000.0</v>
       </c>
       <c r="C16">
         <v>101205000.0</v>
       </c>
       <c r="D16">
         <v>32232000.0</v>
       </c>
       <c r="E16">
         <v>24031000.0</v>
       </c>
       <c r="F16">
         <v>170610000.0</v>
       </c>
       <c r="G16">
         <v>23253000.0</v>
       </c>
       <c r="H16">
         <v>32990000.0</v>
       </c>
       <c r="I16">
         <v>9619000.0</v>
       </c>
@@ -17140,76 +17325,76 @@
       </c>
       <c r="O16">
         <v>42316000.0</v>
       </c>
       <c r="P16">
         <v>7074000.0</v>
       </c>
       <c r="Q16">
         <v>16128000.0</v>
       </c>
       <c r="R16">
         <v>15507000.0</v>
       </c>
       <c r="S16">
         <v>-30391000.0</v>
       </c>
       <c r="T16">
         <v>-34730000.0</v>
       </c>
       <c r="U16">
         <v>-48027000.0</v>
       </c>
     </row>
     <row r="17" spans="1:21">
       <c r="A17" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B18">
         <v>149779000.0</v>
       </c>
       <c r="C18">
         <v>305940000.0</v>
       </c>
       <c r="D18">
         <v>198692000.0</v>
       </c>
       <c r="E18">
         <v>228130000.0</v>
       </c>
       <c r="F18">
         <v>190881000.0</v>
       </c>
       <c r="G18">
         <v>168065000.0</v>
       </c>
       <c r="H18">
         <v>140077000.0</v>
       </c>
       <c r="I18">
         <v>163177000.0</v>
       </c>
@@ -17230,174 +17415,174 @@
       </c>
       <c r="O18">
         <v>117013000.0</v>
       </c>
       <c r="P18">
         <v>91619000.0</v>
       </c>
       <c r="Q18">
         <v>72163000.0</v>
       </c>
       <c r="R18">
         <v>54246000.0</v>
       </c>
       <c r="S18">
         <v>61193000.0</v>
       </c>
       <c r="T18">
         <v>32308000.0</v>
       </c>
       <c r="U18">
         <v>32477000.0</v>
       </c>
     </row>
     <row r="19" spans="1:21">
       <c r="A19" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-621172000.0</v>
       </c>
       <c r="D19">
         <v>-250820000.0</v>
       </c>
       <c r="E19">
         <v>-537354000.0</v>
       </c>
       <c r="F19">
         <v>-274368000.0</v>
       </c>
       <c r="G19">
         <v>-267072000.0</v>
       </c>
       <c r="H19">
         <v>-100937000.0</v>
       </c>
       <c r="I19">
         <v>-270596000.0</v>
       </c>
       <c r="J19">
         <v>-251629000.0</v>
       </c>
       <c r="K19">
         <v>-119124000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B20">
         <v>25885000.0</v>
       </c>
       <c r="C20">
         <v>449730000.0</v>
       </c>
       <c r="D20">
         <v>175000000.0</v>
       </c>
       <c r="E20">
         <v>11493000.0</v>
       </c>
       <c r="F20">
         <v>342518000.0</v>
       </c>
       <c r="G20">
         <v>11825000.0</v>
       </c>
       <c r="H20">
         <v>340500000.0</v>
       </c>
       <c r="I20">
         <v>6892000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
     </row>
     <row r="21" spans="1:21">
       <c r="A21" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B21">
         <v>-18096000.0</v>
       </c>
       <c r="C21">
         <v>194223000.0</v>
       </c>
       <c r="D21">
         <v>7937000.0</v>
       </c>
       <c r="E21">
         <v>359930000.0</v>
       </c>
       <c r="F21">
         <v>71357000.0</v>
       </c>
       <c r="G21">
         <v>225895000.0</v>
       </c>
       <c r="H21">
         <v>-173895000.0</v>
       </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
     </row>
     <row r="22" spans="1:21">
       <c r="A22" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B22">
         <v>284634000.0</v>
       </c>
       <c r="C22">
         <v>212542000.0</v>
       </c>
       <c r="D22">
         <v>221596000.0</v>
       </c>
       <c r="E22">
         <v>192050000.0</v>
       </c>
       <c r="F22">
         <v>204039000.0</v>
       </c>
       <c r="G22">
         <v>142571000.0</v>
       </c>
       <c r="H22">
         <v>213451000.0</v>
       </c>
       <c r="I22">
         <v>159448000.0</v>
       </c>
@@ -17418,51 +17603,51 @@
       </c>
       <c r="O22">
         <v>103116000.0</v>
       </c>
       <c r="P22">
         <v>80999000.0</v>
       </c>
       <c r="Q22">
         <v>101401000.0</v>
       </c>
       <c r="R22">
         <v>61976000.0</v>
       </c>
       <c r="S22">
         <v>63449000.0</v>
       </c>
       <c r="T22">
         <v>68604000.0</v>
       </c>
       <c r="U22">
         <v>43182000.0</v>
       </c>
     </row>
     <row r="23" spans="1:21">
       <c r="A23" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B23">
         <v>-70656000.0</v>
       </c>
       <c r="C23">
         <v>-78070000.0</v>
       </c>
       <c r="D23">
         <v>-61745000.0</v>
       </c>
       <c r="E23">
         <v>308294000.0</v>
       </c>
       <c r="F23">
         <v>23007000.0</v>
       </c>
       <c r="G23">
         <v>256701000.0</v>
       </c>
       <c r="H23">
         <v>-51814000.0</v>
       </c>
       <c r="I23">
         <v>-42787000.0</v>
       </c>
@@ -17483,51 +17668,51 @@
       </c>
       <c r="O23">
         <v>-21947000.0</v>
       </c>
       <c r="P23">
         <v>158760000.0</v>
       </c>
       <c r="Q23">
         <v>116574000.0</v>
       </c>
       <c r="R23">
         <v>73039000.0</v>
       </c>
       <c r="S23">
         <v>80053000.0</v>
       </c>
       <c r="T23">
         <v>-5454000.0</v>
       </c>
       <c r="U23">
         <v>-3137000.0</v>
       </c>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B24">
         <v>-43328000.0</v>
       </c>
       <c r="C24">
         <v>-621092000.0</v>
       </c>
       <c r="D24">
         <v>-175295000.0</v>
       </c>
       <c r="E24">
         <v>-537314000.0</v>
       </c>
       <c r="F24">
         <v>-274186000.0</v>
       </c>
       <c r="G24">
         <v>-266789000.0</v>
       </c>
       <c r="H24">
         <v>-100187000.0</v>
       </c>
       <c r="I24">
         <v>-269580000.0</v>
       </c>
@@ -17548,51 +17733,51 @@
       </c>
       <c r="O24">
         <v>-240982000.0</v>
       </c>
       <c r="P24">
         <v>-95364000.0</v>
       </c>
       <c r="Q24">
         <v>-247489000.0</v>
       </c>
       <c r="R24">
         <v>-142492000.0</v>
       </c>
       <c r="S24">
         <v>-127841000.0</v>
       </c>
       <c r="T24">
         <v>-122099000.0</v>
       </c>
       <c r="U24">
         <v>-59046000.0</v>
       </c>
     </row>
     <row r="25" spans="1:21">
       <c r="A25" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B25">
         <v>-79796000.0</v>
       </c>
       <c r="C25">
         <v>24897000.0</v>
       </c>
       <c r="D25">
         <v>-12972000.0</v>
       </c>
       <c r="E25">
         <v>18901000.0</v>
       </c>
       <c r="F25">
         <v>-22887000.0</v>
       </c>
       <c r="G25">
         <v>21075000.0</v>
       </c>
       <c r="H25">
         <v>-51372000.0</v>
       </c>
       <c r="I25">
         <v>-4762000.0</v>
       </c>
@@ -17613,123 +17798,123 @@
       </c>
       <c r="O25">
         <v>-3024000.0</v>
       </c>
       <c r="P25">
         <v>6714000.0</v>
       </c>
       <c r="Q25">
         <v>-29378000.0</v>
       </c>
       <c r="R25">
         <v>-8893000.0</v>
       </c>
       <c r="S25">
         <v>-16196000.0</v>
       </c>
       <c r="T25">
         <v>-35167000.0</v>
       </c>
       <c r="U25">
         <v>-13767000.0</v>
       </c>
     </row>
     <row r="26" spans="1:21">
       <c r="A26" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B26">
         <v>25885000.0</v>
       </c>
       <c r="C26">
         <v>449730000.0</v>
       </c>
       <c r="D26">
         <v>185945000.0</v>
       </c>
       <c r="E26">
         <v>11493000.0</v>
       </c>
       <c r="F26">
         <v>342518000.0</v>
       </c>
       <c r="G26">
         <v>11825000.0</v>
       </c>
       <c r="H26">
         <v>340500000.0</v>
       </c>
       <c r="I26">
         <v>6892000.0</v>
       </c>
       <c r="J26">
         <v>181958000.0</v>
       </c>
       <c r="K26">
         <v>8071000.0</v>
       </c>
       <c r="L26">
         <v>7652000.0</v>
       </c>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
     </row>
     <row r="27" spans="1:21">
       <c r="A27" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B28">
         <v>-175811000.0</v>
       </c>
       <c r="C28">
         <v>384125000.0</v>
       </c>
       <c r="D28">
         <v>-15196000.0</v>
       </c>
       <c r="E28">
         <v>162605000.0</v>
       </c>
       <c r="F28">
         <v>230662000.0</v>
       </c>
       <c r="G28">
         <v>88987000.0</v>
       </c>
       <c r="H28">
         <v>-16519000.0</v>
       </c>
       <c r="I28">
         <v>92985000.0</v>
       </c>
@@ -17750,51 +17935,51 @@
       </c>
       <c r="O28">
         <v>157439000.0</v>
       </c>
       <c r="P28">
         <v>-19351000.0</v>
       </c>
       <c r="Q28">
         <v>175947000.0</v>
       </c>
       <c r="R28">
         <v>134144000.0</v>
       </c>
       <c r="S28">
         <v>70987000.0</v>
       </c>
       <c r="T28">
         <v>103088000.0</v>
       </c>
       <c r="U28">
         <v>-25580000.0</v>
       </c>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B29">
         <v>170605000.0</v>
       </c>
       <c r="C29">
         <v>306020000.0</v>
       </c>
       <c r="D29">
         <v>198719000.0</v>
       </c>
       <c r="E29">
         <v>228170000.0</v>
       </c>
       <c r="F29">
         <v>191063000.0</v>
       </c>
       <c r="G29">
         <v>168348000.0</v>
       </c>
       <c r="H29">
         <v>140827000.0</v>
       </c>
       <c r="I29">
         <v>164193000.0</v>
       </c>
@@ -17815,51 +18000,51 @@
       </c>
       <c r="O29">
         <v>117578000.0</v>
       </c>
       <c r="P29">
         <v>91723000.0</v>
       </c>
       <c r="Q29">
         <v>72163000.0</v>
       </c>
       <c r="R29">
         <v>54246000.0</v>
       </c>
       <c r="S29">
         <v>61193000.0</v>
       </c>
       <c r="T29">
         <v>32308000.0</v>
       </c>
       <c r="U29">
         <v>32477000.0</v>
       </c>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B30">
         <v>-43653000.0</v>
       </c>
       <c r="C30">
         <v>-621172000.0</v>
       </c>
       <c r="D30">
         <v>-175322000.0</v>
       </c>
       <c r="E30">
         <v>-537354000.0</v>
       </c>
       <c r="F30">
         <v>-274368000.0</v>
       </c>
       <c r="G30">
         <v>-267072000.0</v>
       </c>
       <c r="H30">
         <v>-100937000.0</v>
       </c>
       <c r="I30">
         <v>-270596000.0</v>
       </c>
@@ -17899,593 +18084,602 @@
       <c r="U30">
         <v>-59046000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BF30"/>
+  <dimension ref="A1:BG30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:58">
+    <row r="1" spans="1:59">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>82</v>
       </c>
       <c r="C1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="E1" t="s">
         <v>84</v>
       </c>
       <c r="F1" t="s">
         <v>85</v>
       </c>
       <c r="G1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="I1" t="s">
         <v>87</v>
       </c>
       <c r="J1" t="s">
         <v>88</v>
       </c>
       <c r="K1" t="s">
+        <v>89</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="M1" t="s">
         <v>90</v>
       </c>
       <c r="N1" t="s">
         <v>91</v>
       </c>
       <c r="O1" t="s">
+        <v>92</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Q1" t="s">
         <v>93</v>
       </c>
       <c r="R1" t="s">
         <v>94</v>
       </c>
       <c r="S1" t="s">
+        <v>95</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="U1" t="s">
         <v>96</v>
       </c>
       <c r="V1" t="s">
         <v>97</v>
       </c>
       <c r="W1" t="s">
+        <v>98</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Y1" t="s">
         <v>99</v>
       </c>
       <c r="Z1" t="s">
         <v>100</v>
       </c>
       <c r="AA1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AC1" t="s">
         <v>102</v>
       </c>
       <c r="AD1" t="s">
         <v>103</v>
       </c>
       <c r="AE1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AG1" t="s">
         <v>105</v>
       </c>
       <c r="AH1" t="s">
         <v>106</v>
       </c>
       <c r="AI1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AK1" t="s">
         <v>108</v>
       </c>
       <c r="AL1" t="s">
         <v>109</v>
       </c>
       <c r="AM1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AO1" t="s">
         <v>111</v>
       </c>
       <c r="AP1" t="s">
         <v>112</v>
       </c>
       <c r="AQ1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AS1" t="s">
         <v>114</v>
       </c>
       <c r="AT1" t="s">
         <v>115</v>
       </c>
       <c r="AU1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AW1" t="s">
         <v>117</v>
       </c>
       <c r="AX1" t="s">
         <v>118</v>
       </c>
       <c r="AY1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="BA1" t="s">
         <v>120</v>
       </c>
       <c r="BB1" t="s">
         <v>121</v>
       </c>
       <c r="BC1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BE1" t="s">
         <v>123</v>
       </c>
       <c r="BF1" t="s">
         <v>124</v>
       </c>
-    </row>
-    <row r="2" spans="1:58">
+      <c r="BG1" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="2" spans="1:59">
       <c r="A2" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B2">
+        <v>126190000.0</v>
+      </c>
+      <c r="C2">
         <v>77910000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>70663000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>76832000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>29674000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>101205000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>30666000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>23456000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>20837000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>32232000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>23498000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>30344000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>32274000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>24031000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>25248000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>30977000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>24728000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>170610000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>28601000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>23582000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>16379000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>23253000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>17717000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>65541000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>15860000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>32990000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>15869000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>23440000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>20221000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>9619000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>5224000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>28677000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>18325000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>23037000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>15595000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>17657000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>19176000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>19998000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>9807000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>24878000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>9539000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>17162000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>28086000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>30082000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>24781000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>89816000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>31569000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>23689000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>31946000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>34523000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>18011000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>15905000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>33105000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>42316000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>19135000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>25198000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>5258000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>7074000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:58">
+    <row r="3" spans="1:59">
       <c r="A3" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B3">
+        <v>3532000</v>
+      </c>
+      <c r="C3">
         <v>1343000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1494000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>6180000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>32000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>127000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1994000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>3055000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>80000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>38391000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>25000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>47728000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>8000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>31000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>5351000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>9622000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>64000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>54000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>64000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>115000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>168000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>93000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>75000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>750000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>386000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>249000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>115000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>1000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>865000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>93000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>57000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AJ3">
         <v>0</v>
       </c>
       <c r="AK3">
         <v>0</v>
       </c>
       <c r="AL3">
         <v>0</v>
       </c>
       <c r="AM3">
+        <v>0</v>
+      </c>
+      <c r="AN3">
         <v>490000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>249000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>266000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>5000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>372000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>658000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>149000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>10000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>458000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>132000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>112000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>1003000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>601000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>434000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>11000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>17000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>7000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>530000</v>
       </c>
     </row>
-    <row r="4" spans="1:58">
+    <row r="4" spans="1:59">
       <c r="A4" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -18500,54 +18694,55 @@
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
-    </row>
-    <row r="5" spans="1:58">
+      <c r="BG4"/>
+    </row>
+    <row r="5" spans="1:59">
       <c r="A5" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -18562,406 +18757,413 @@
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
-    </row>
-    <row r="6" spans="1:58">
+      <c r="BG5"/>
+    </row>
+    <row r="6" spans="1:59">
       <c r="A6" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B6">
+        <v>-59972000.0</v>
+      </c>
+      <c r="C6">
         <v>48280000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>7247000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-6169000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>27674000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-71531000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>70539000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>7210000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>2619000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-11395000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>8734000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-6846000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-1930000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>8243000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-1217000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-5729000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>6249000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-145882000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>142009000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>5019000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>7203000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-6874000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>5536000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-47824000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>49681000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-17130000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>17121000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-7571000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>3219000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>10602000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-5297000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>5224000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>10352000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-4712000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>7442000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-2062000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-1519000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-822000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>10191000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-15071000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>15339000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-7623000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-10924000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-1996000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>5301000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-65035000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>58247000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>7880000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-8257000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-2577000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>16512000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>2106000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-17200000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-9211000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>23181000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-6063000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>19940000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-1816000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:58">
+    <row r="7" spans="1:59">
       <c r="A7" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B7">
+        <v>-8522000.0</v>
+      </c>
+      <c r="C7">
         <v>-8164000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>32960000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-18297000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>15814000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-64998000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>90084000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-557000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-21225000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-80000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-21294000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-11392000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>31051000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-8765000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>22542000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-10218000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>22873000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-18569000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>15292000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>6241000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-2655000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-9607000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>97998000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-99571000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>8269000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-2608000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>12251000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-23086000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-2614000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-8373000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-6810000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>5275000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>23180000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-12610000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>21384000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-39000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>10943000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-5438000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>22466000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-11856000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>10414000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>43487000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-48752000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-3225000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>2271000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-18668000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>47214000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-28996000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-5966000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-8664000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>8717000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-2475000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>3766000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>19060000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>88448000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-78140000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>20000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>6505000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:58">
+    <row r="8" spans="1:59">
       <c r="A8" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -18976,148 +19178,152 @@
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
-    </row>
-    <row r="9" spans="1:58">
+      <c r="BG8"/>
+    </row>
+    <row r="9" spans="1:59">
       <c r="A9" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B9">
+        <v>-19999000.0</v>
+      </c>
+      <c r="C9">
         <v>3689000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>8084000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-15924000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>7709000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-17139000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>50504000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>5314000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-38737000.0</v>
       </c>
-      <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>-444000.0</v>
       </c>
-      <c r="L9"/>
       <c r="M9"/>
-      <c r="N9">
+      <c r="N9"/>
+      <c r="O9">
         <v>-3994000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>12394000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-8567000.0</v>
       </c>
-      <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
-      <c r="AP9">
+      <c r="AP9"/>
+      <c r="AQ9">
         <v>42000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-51000000.0</v>
       </c>
       <c r="AR9">
         <v>-51000000.0</v>
       </c>
       <c r="AS9">
+        <v>-51000000.0</v>
+      </c>
+      <c r="AT9">
         <v>-2000000.0</v>
       </c>
-      <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
-    </row>
-    <row r="10" spans="1:58">
+      <c r="BG9"/>
+    </row>
+    <row r="10" spans="1:59">
       <c r="A10" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -19132,788 +19338,801 @@
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
-    </row>
-    <row r="11" spans="1:58">
+      <c r="BG10"/>
+    </row>
+    <row r="11" spans="1:59">
       <c r="A11" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
-      <c r="N11">
-[...1 lines deleted...]
-      </c>
+      <c r="N11"/>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
-      <c r="Q11"/>
+      <c r="Q11">
+        <v>0.0</v>
+      </c>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
-    </row>
-    <row r="12" spans="1:58">
+      <c r="BG11"/>
+    </row>
+    <row r="12" spans="1:59">
       <c r="A12" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
-      <c r="N12">
+      <c r="N12"/>
+      <c r="O12">
         <v>19726000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-7007000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>9521000.0</v>
       </c>
-      <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
-    </row>
-    <row r="13" spans="1:58">
+      <c r="BG12"/>
+    </row>
+    <row r="13" spans="1:59">
       <c r="A13" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
-      <c r="N13">
+      <c r="N13"/>
+      <c r="O13">
         <v>-4771000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>10148000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-1651000.0</v>
       </c>
-      <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>1000000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>2000000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>-3000000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>4000000.0</v>
       </c>
-      <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
-    </row>
-    <row r="14" spans="1:58">
+      <c r="BG13"/>
+    </row>
+    <row r="14" spans="1:59">
       <c r="A14" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B14">
-        <v>68000.0</v>
+        <v>70000.0</v>
       </c>
       <c r="C14">
         <v>68000.0</v>
       </c>
       <c r="D14">
+        <v>68000.0</v>
+      </c>
+      <c r="E14">
         <v>67000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>72000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>81000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>82000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>89000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>93000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>95000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>99000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>118000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>133000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>145000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>148000.0</v>
       </c>
       <c r="P14">
         <v>148000.0</v>
       </c>
       <c r="Q14">
         <v>148000.0</v>
       </c>
       <c r="R14">
+        <v>148000.0</v>
+      </c>
+      <c r="S14">
         <v>147000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>161000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>162000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>159000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>158000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>155000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>154000.0</v>
       </c>
       <c r="Y14">
         <v>154000.0</v>
       </c>
       <c r="Z14">
+        <v>154000.0</v>
+      </c>
+      <c r="AA14">
         <v>151000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>150000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>147000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>140000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>133000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>132000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>125000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>108000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>107000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>106000.0</v>
       </c>
       <c r="AJ14">
         <v>106000.0</v>
       </c>
       <c r="AK14">
-        <v>105000.0</v>
+        <v>106000.0</v>
       </c>
       <c r="AL14">
         <v>105000.0</v>
       </c>
       <c r="AM14">
+        <v>105000.0</v>
+      </c>
+      <c r="AN14">
         <v>107000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>105000.0</v>
       </c>
       <c r="AO14">
         <v>105000.0</v>
       </c>
       <c r="AP14">
         <v>105000.0</v>
       </c>
       <c r="AQ14">
         <v>105000.0</v>
       </c>
       <c r="AR14">
         <v>105000.0</v>
       </c>
       <c r="AS14">
+        <v>105000.0</v>
+      </c>
+      <c r="AT14">
         <v>97000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>86000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>84000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>76000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>70000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>68000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>79000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>35000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>25000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>13000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>1664000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>-84000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>-139000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>-788000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:58">
+    <row r="15" spans="1:59">
       <c r="A15" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B15">
+        <v>50622000.0</v>
+      </c>
+      <c r="C15">
         <v>55685000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>53550000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>53551000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>50519000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>25534000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>60288000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>39319000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>40192000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>41939000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>37433000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35692000.0</v>
       </c>
       <c r="M15">
         <v>35692000.0</v>
       </c>
       <c r="N15">
+        <v>35692000.0</v>
+      </c>
+      <c r="O15">
         <v>38477000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>40206000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>41847000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>39555000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>35574000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>35439000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>34715000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>32257000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>32452000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>63462000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>30289000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15788000.0</v>
       </c>
       <c r="Z15">
         <v>15788000.0</v>
       </c>
       <c r="AA15">
+        <v>15788000.0</v>
+      </c>
+      <c r="AB15">
         <v>42687000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>29201000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>29076000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>30313000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>28959000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>24646000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>23907000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>11338000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>33376000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>23982000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>23761000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>23209000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22656000.0</v>
       </c>
       <c r="AN15">
         <v>22656000.0</v>
       </c>
       <c r="AO15">
+        <v>22656000.0</v>
+      </c>
+      <c r="AP15">
         <v>22546000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>21996000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>24102000.0</v>
       </c>
-      <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
-      <c r="AU15">
+      <c r="AU15"/>
+      <c r="AV15">
         <v>23197000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>24576000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>24447000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>21678000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>21572000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>21111000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>20541000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>25565000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>19630000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>19969000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>19514000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>6353000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:58">
+    <row r="16" spans="1:59">
       <c r="A16" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B16">
+        <v>66218000.0</v>
+      </c>
+      <c r="C16">
         <v>126190000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>77910000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>70663000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>57348000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>29674000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>101205000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>30666000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>23456000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>20837000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>32232000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>23498000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>30344000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>32274000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>24031000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>25248000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>30977000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>24728000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>170610000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>28601000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>23582000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>16379000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>23253000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>17717000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>65541000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>15860000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>32990000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>15869000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>23440000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>20221000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-5297000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>5224000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>28677000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>18325000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>23037000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>15595000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>17657000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>19176000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>19998000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>9807000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>24878000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>9539000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>17162000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>28086000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>30082000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>24781000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>89816000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>31569000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>23689000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>31946000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>34523000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>18011000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>15905000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>33105000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>42316000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>19135000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>25198000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>5258000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:58">
+    <row r="17" spans="1:59">
       <c r="A17" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -19928,1336 +20147,1358 @@
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
-    </row>
-    <row r="18" spans="1:58">
+      <c r="BG17"/>
+    </row>
+    <row r="18" spans="1:59">
       <c r="A18" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B18">
+        <v>34901000.0</v>
+      </c>
+      <c r="C18">
         <v>40841000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>82033000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>27996000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>84268000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>2508000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>155073000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>59629000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>35523000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>55795000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>35048000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>41432000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>80804000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>41409000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>75612000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>43257000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>77641000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>31620000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>62185000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>52973000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>43103000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>32620000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>140300000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-57932000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>48763000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>36934000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>52459000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>17093000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>38331000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>32194000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>40442000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>44948000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>57864000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>19923000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>51916000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>30199000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>41949000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>25770000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>54255000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>18329000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>40630000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>73680000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-19494000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>27663000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>32768000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>10824000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>72833000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-4825000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>20093000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>17420000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>34937000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>24019000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>30358000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>45719000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>114992000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-53391000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>24912000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>30500000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:58">
+    <row r="19" spans="1:59">
       <c r="A19" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
-      <c r="E19">
+      <c r="E19"/>
+      <c r="F19">
         <v>15705000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-4251000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-322718000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-178671000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-55374000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-64409000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-2823000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-40113000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-81040000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-51346000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-78321000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-2811000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-401715000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-54507000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-85626000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-23763000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-3427000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-161552000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-112249000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>2125000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-67546000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-89402000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-16599000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-62976000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-1476000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-19886000.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
-    </row>
-    <row r="20" spans="1:58">
+      <c r="BG19"/>
+    </row>
+    <row r="20" spans="1:59">
       <c r="A20" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
+        <v>0.0</v>
+      </c>
+      <c r="D20">
         <v>8406000.0</v>
       </c>
-      <c r="D20"/>
-      <c r="E20">
+      <c r="E20"/>
+      <c r="F20">
         <v>0.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>17479000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>449730000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20">
         <v>10945000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="M20">
         <v>0.0</v>
       </c>
       <c r="N20">
+        <v>0.0</v>
+      </c>
+      <c r="O20">
         <v>175000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20">
+        <v>0.0</v>
+      </c>
+      <c r="R20">
         <v>11493000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>0.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>334716000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="U20">
         <v>0.0</v>
       </c>
-      <c r="V20"/>
+      <c r="V20">
+        <v>0.0</v>
+      </c>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
-    </row>
-    <row r="21" spans="1:58">
+      <c r="BG20"/>
+    </row>
+    <row r="21" spans="1:59">
       <c r="A21" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B21">
+        <v>-44251000.0</v>
+      </c>
+      <c r="C21">
         <v>113861000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>9991000.0</v>
       </c>
-      <c r="D21"/>
-      <c r="E21">
+      <c r="E21"/>
+      <c r="F21">
         <v>-3138000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-44335000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-125301000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>184802000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>79828000.0</v>
       </c>
-      <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-      <c r="N21">
+      <c r="N21"/>
+      <c r="O21">
         <v>-102276000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>56702000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>9684000.0</v>
       </c>
-      <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
-    </row>
-    <row r="22" spans="1:58">
+      <c r="BG21"/>
+    </row>
+    <row r="22" spans="1:59">
       <c r="A22" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B22">
+        <v>46297000.0</v>
+      </c>
+      <c r="C22">
         <v>53206000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>135873000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>52122000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>47508000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>49131000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>93549000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>37770000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>38955000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>42268000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>114071000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>42499000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>34723000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>30303000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>61613000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>43814000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>46786000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>39837000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>103657000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>37050000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>31370000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>31962000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>49778000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>32392000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>31120000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>29281000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>131661000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>26149000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>29047000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>26594000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>71454000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>29739000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>26825000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>31430000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>44089000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>32558000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>23266000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>22647000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>24266000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>36456000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>36450000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>25120000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>16951000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>24463000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>31906000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>23317000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>26083000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>40096000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>21885000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>22391000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>29368000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>36666000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>24372000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>20875000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>43390000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>19310000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>19455000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>20961000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:58">
+    <row r="23" spans="1:59">
       <c r="A23" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>177</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>-17160000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-17766000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-52890000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-17472000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-17525000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-25937000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-19231000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-17166000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-15736000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-15922000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>27502000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>33998000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-16067000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>41697000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-14020000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-12425000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-10186000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-15682000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-11294000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-11066000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-10347000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-10259000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-9701000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-9596000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-9743000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>325296000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-12150000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-12360000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-12100000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-4475000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-11359000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-10245000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-8937000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-10519000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-8253000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-7831000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-8186000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-8630000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-8031000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-7976000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-7786000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-7274000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-7863000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-7532000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-15160000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-9679000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-5777000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-5634000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-5589000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-5678000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-5855000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>2315000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-6212000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-6454000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-5673000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-5118000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-4702000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:58">
+    <row r="24" spans="1:59">
       <c r="A24" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B24">
+        <v>-6433000.0</v>
+      </c>
+      <c r="C24">
         <v>6433000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-40888000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-6080000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>14185000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-4124000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-322718000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-178671000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-55374000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>263000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-2822000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-172473000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-132385000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-51346000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-537314000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-2803000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-401684000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-54507000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-85626000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-23699000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-3373000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-161488000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-112134000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>2125000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-67453000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-89327000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-16599000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-62590000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-1227000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-19771000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-40090000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-64285000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-91218000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-73987000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-168282000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-80571000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-37005000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>34229000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-49138000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-2675000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-2803000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-64483000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-4739000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-2091000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-2180000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-50871000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-404441000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-3133000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>11307000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>14322000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-2497000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-11282000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-5418000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-5259000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-89472000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-29402000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-3882000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-116454000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:58">
+    <row r="25" spans="1:59">
       <c r="A25" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B25">
+        <v>588000.0</v>
+      </c>
+      <c r="C25">
         <v>-2926000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-85374000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>284000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>3784000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>18421000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-28642000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>22327000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>17700000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>15706000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-57827000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>10232000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>14897000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>19726000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-8690000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>9521000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>7865000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>10205000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-56925000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>9584000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>14283000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>10171000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-7516000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>9093000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>9313000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>10185000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-91603000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>14269000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>12007000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>13955000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-24333000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>10674000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>7844000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1053000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-13663000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-2426000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>7635000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>8456000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>6926000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-6127000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-6073000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>4968000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>12197000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>6692000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-848000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>6238000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-538000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-15543000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>4236000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>3737000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-2224000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-9606000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>2629000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>5771000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-18499000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>5540000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>5583000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>4352000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:58">
+    <row r="26" spans="1:59">
       <c r="A26" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>25885000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17479000.0</v>
       </c>
       <c r="E26">
         <v>17479000.0</v>
       </c>
       <c r="F26">
         <v>17479000.0</v>
       </c>
       <c r="G26">
+        <v>17479000.0</v>
+      </c>
+      <c r="H26">
         <v>449730000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>0.0</v>
       </c>
-      <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-      <c r="L26">
-[...1 lines deleted...]
-      </c>
+      <c r="L26"/>
       <c r="M26">
         <v>175000000.0</v>
       </c>
       <c r="N26">
         <v>175000000.0</v>
       </c>
       <c r="O26">
-        <v>11493000.0</v>
+        <v>175000000.0</v>
       </c>
       <c r="P26">
         <v>11493000.0</v>
       </c>
       <c r="Q26">
         <v>11493000.0</v>
       </c>
       <c r="R26">
+        <v>11493000.0</v>
+      </c>
+      <c r="S26">
         <v>0.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>342518000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7802000.0</v>
       </c>
       <c r="U26">
         <v>7802000.0</v>
       </c>
       <c r="V26">
         <v>7802000.0</v>
       </c>
       <c r="W26">
-        <v>11825000.0</v>
+        <v>7802000.0</v>
       </c>
       <c r="X26">
         <v>11825000.0</v>
       </c>
       <c r="Y26">
         <v>11825000.0</v>
       </c>
       <c r="Z26">
         <v>11825000.0</v>
       </c>
       <c r="AA26">
+        <v>11825000.0</v>
+      </c>
+      <c r="AB26">
         <v>340500000.0</v>
       </c>
-      <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
-    </row>
-    <row r="27" spans="1:58">
+      <c r="BG26"/>
+    </row>
+    <row r="27" spans="1:59">
       <c r="A27" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -21272,576 +21513,586 @@
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
-    </row>
-    <row r="28" spans="1:58">
+      <c r="BG27"/>
+    </row>
+    <row r="28" spans="1:59">
       <c r="A28" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B28">
+        <v>-94873000.0</v>
+      </c>
+      <c r="C28">
         <v>58176000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-35374000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-34165000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-53657000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-69915000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>238184000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>126252000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>22470000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-2781000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-23492000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-8190000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-1694000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>18180000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1491000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-46183000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>330292000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-122995000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>165450000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-24255000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-32527000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>121994000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-22630000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>7983000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>68371000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>35263000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-18739000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>37926000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-33885000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-1821000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-5297000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>5224000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>43706000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>49352000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>123808000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>48310000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-6463000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-60821000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>5074000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-30725000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-22488000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-16820000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>25505000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-27568000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-25287000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-24988000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>389855000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>15838000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-39657000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-34319000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-15928000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-10631000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-42140000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-49671000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-2339000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>76730000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-1090000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>84138000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:58">
+    <row r="29" spans="1:59">
       <c r="A29" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B29">
+        <v>38433000.0</v>
+      </c>
+      <c r="C29">
         <v>42184000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>83527000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>34176000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>67178000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2635000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>155073000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>59629000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>35523000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>55795000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>35049000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>41457000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>80804000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>41409000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>75613000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>43265000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>77672000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>31620000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>62185000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>53037000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>43157000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>32684000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>140415000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-57932000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>48856000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>37009000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>52459000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>17479000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>38580000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>32309000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>40443000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>45813000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>57957000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>19980000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>51916000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>30199000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>41949000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>25770000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>53765000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>18578000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>40896000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>73680000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-19499000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>28035000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>33426000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>10973000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>72843000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-4367000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>20225000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>17532000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>35940000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>24620000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>30792000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>45719000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>115003000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>-53374000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>24919000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>31030000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:58">
+    <row r="30" spans="1:59">
       <c r="A30" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B30">
+        <v>-9965000.0</v>
+      </c>
+      <c r="C30">
         <v>-45647000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-40906000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-12260000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>14153000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-4251000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-322718000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-178671000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-55374000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-64409000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-2823000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-172499000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-132386000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-51346000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-537354000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-2811000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-401715000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-54507000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-85626000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-23763000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-3427000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-161552000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-112249000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>2125000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-67546000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-89402000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-16599000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-62976000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-1476000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-19886000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-40091000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-65150000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-91311000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-74044000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-168282000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-80571000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-37005000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>34229000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-48648000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-2924000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-3069000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-64483000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-4734000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-2463000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-2838000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-51020000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-404451000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-3591000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>11175000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>14210000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-3500000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-11883000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-5852000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-5259000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-89483000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-29419000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-3889000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-116984000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>