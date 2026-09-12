--- v0 (2026-07-12)
+++ v1 (2026-09-12)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="161">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -250,50 +250,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2947,4234 +2950,4340 @@
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH62"/>
+  <dimension ref="A1:AI62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
         <v>98</v>
       </c>
       <c r="AF1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AG1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AH1" t="s">
         <v>100</v>
       </c>
-    </row>
-    <row r="2" spans="1:34">
+      <c r="AI1" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2">
+        <v>126615000.0</v>
+      </c>
+      <c r="C2">
         <v>158803000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>133592000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>156751000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>111159000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>72278000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>148052481.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>83613000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>134659000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>126905000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>95671053.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>131903000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>115088000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>77523000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>219691323.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>101983000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>99253000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>76160000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>143160958.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>105099000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>122847000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>89024000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>132608035.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>128127000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>152233000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>163319000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>205117134.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>286978000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>185941000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>170206000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>88000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>144000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>106000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>149000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:34">
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
-    </row>
-    <row r="4" spans="1:34">
+      <c r="AI3"/>
+    </row>
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-    </row>
-    <row r="5" spans="1:34">
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
-    </row>
-    <row r="6" spans="1:34">
+      <c r="AI5"/>
+    </row>
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
-    </row>
-    <row r="7" spans="1:34">
+      <c r="AI6"/>
+    </row>
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
         <v>20</v>
       </c>
       <c r="B7">
+        <v>13012000.0</v>
+      </c>
+      <c r="C7">
         <v>10115000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>8734000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>8434000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>8980000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>7003000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>2111768.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>2371000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>2596000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>2030000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>2410087.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>1934000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>2191000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>2472000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>1175178.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>2030000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>741000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>990000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>1495776.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>1872000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>2288000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>1987000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>2378380.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>2666000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>2231000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>2581000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>1854300.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>2224000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>2513000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>2921000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
-    </row>
-    <row r="8" spans="1:34">
+      <c r="AI7"/>
+    </row>
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
         <v>21</v>
       </c>
       <c r="B8">
         <v>201802000.0</v>
       </c>
       <c r="C8">
         <v>201802000.0</v>
       </c>
       <c r="D8">
         <v>201802000.0</v>
       </c>
       <c r="E8">
         <v>201802000.0</v>
       </c>
       <c r="F8">
         <v>201802000.0</v>
       </c>
       <c r="G8">
+        <v>201802000.0</v>
+      </c>
+      <c r="H8">
         <v>201801508.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>201802000.0</v>
       </c>
       <c r="I8">
         <v>201802000.0</v>
       </c>
       <c r="J8">
         <v>201802000.0</v>
       </c>
       <c r="K8">
+        <v>201802000.0</v>
+      </c>
+      <c r="L8">
         <v>201801508.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>201802000.0</v>
       </c>
       <c r="M8">
         <v>201802000.0</v>
       </c>
       <c r="N8">
         <v>201802000.0</v>
       </c>
       <c r="O8">
+        <v>201802000.0</v>
+      </c>
+      <c r="P8">
         <v>201801508.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>201802000.0</v>
       </c>
       <c r="Q8">
         <v>201802000.0</v>
       </c>
       <c r="R8">
         <v>201802000.0</v>
       </c>
       <c r="S8">
+        <v>201802000.0</v>
+      </c>
+      <c r="T8">
         <v>201801508.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>201802000.0</v>
       </c>
       <c r="U8">
         <v>201802000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>201802000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
-    </row>
-    <row r="10" spans="1:34">
+      <c r="AI9"/>
+    </row>
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10">
+        <v>139941000.0</v>
+      </c>
+      <c r="C10">
         <v>255061000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>242224000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>150161000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>177455000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>142156000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>21768700.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>96927000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>127289000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>279847000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>198243766.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>230211000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>219113000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>204042000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>4700410.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>195709000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>203666000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>199594000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>13593310.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>121758000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>139943000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>230210000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>179171185.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>214297000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>160248000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>157682000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>154457937.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>98770000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>91405000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>120911000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>78000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>135000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>63000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>85000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:34">
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
         <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
-    </row>
-    <row r="12" spans="1:34">
+      <c r="AI11"/>
+    </row>
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12"/>
-      <c r="C12">
+      <c r="C12"/>
+      <c r="D12">
         <v>242340000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>233287000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>236232000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>214125000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>195405770.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>206572000.0</v>
       </c>
-      <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>219113000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>204042000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>174320620.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>195709000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>203666000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>199594000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>192712550.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>202155000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>229968000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>243328000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>232630880.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>214297000.0</v>
       </c>
-      <c r="Y12"/>
-      <c r="Z12">
+      <c r="Z12"/>
+      <c r="AA12">
         <v>165940000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>159957940.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>106379000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>102058000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>131593000.0</v>
       </c>
-      <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
-    </row>
-    <row r="13" spans="1:34">
+      <c r="AI12"/>
+    </row>
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
         <v>26</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
-[...1 lines deleted...]
-      </c>
+      <c r="C13"/>
       <c r="D13">
         <v>201802000.0</v>
       </c>
       <c r="E13">
         <v>201802000.0</v>
       </c>
       <c r="F13">
         <v>201802000.0</v>
       </c>
       <c r="G13">
+        <v>201802000.0</v>
+      </c>
+      <c r="H13">
         <v>201801510.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>201802000.0</v>
       </c>
-      <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>201802000.0</v>
       </c>
       <c r="O13">
+        <v>201802000.0</v>
+      </c>
+      <c r="P13">
         <v>201801508.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>201802000.0</v>
       </c>
       <c r="Q13">
         <v>201802000.0</v>
       </c>
       <c r="R13">
         <v>201802000.0</v>
       </c>
       <c r="S13">
+        <v>201802000.0</v>
+      </c>
+      <c r="T13">
         <v>201801510.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>201802000.0</v>
       </c>
       <c r="U13">
         <v>201802000.0</v>
       </c>
       <c r="V13">
         <v>201802000.0</v>
       </c>
       <c r="W13">
+        <v>201802000.0</v>
+      </c>
+      <c r="X13">
         <v>201801510.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>201802000.0</v>
       </c>
-      <c r="Y13"/>
-      <c r="Z13">
+      <c r="Z13"/>
+      <c r="AA13">
         <v>201802000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>201801510.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>201802000.0</v>
       </c>
       <c r="AC13">
         <v>201802000.0</v>
       </c>
       <c r="AD13">
         <v>201802000.0</v>
       </c>
       <c r="AE13">
-        <v>200000000.0</v>
+        <v>201802000.0</v>
       </c>
       <c r="AF13">
         <v>200000000.0</v>
       </c>
       <c r="AG13">
         <v>200000000.0</v>
       </c>
       <c r="AH13">
         <v>200000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:34">
+      <c r="AI13">
+        <v>200000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
         <v>27</v>
       </c>
       <c r="B14">
         <v>401553500.0</v>
       </c>
       <c r="C14">
         <v>401553500.0</v>
       </c>
       <c r="D14">
         <v>401553500.0</v>
       </c>
       <c r="E14">
-        <v>401553000.0</v>
+        <v>401553500.0</v>
       </c>
       <c r="F14">
         <v>401553000.0</v>
       </c>
       <c r="G14">
+        <v>401553000.0</v>
+      </c>
+      <c r="H14">
         <v>401553500.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>401553000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>401553500.0</v>
       </c>
       <c r="J14">
         <v>401553500.0</v>
       </c>
       <c r="K14">
         <v>401553500.0</v>
       </c>
       <c r="L14">
-        <v>401553000.0</v>
+        <v>401553500.0</v>
       </c>
       <c r="M14">
         <v>401553000.0</v>
       </c>
       <c r="N14">
         <v>401553000.0</v>
       </c>
       <c r="O14">
+        <v>401553000.0</v>
+      </c>
+      <c r="P14">
         <v>401553500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>401553000.0</v>
       </c>
       <c r="Q14">
         <v>401553000.0</v>
       </c>
       <c r="R14">
         <v>401553000.0</v>
       </c>
       <c r="S14">
+        <v>401553000.0</v>
+      </c>
+      <c r="T14">
         <v>401553500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>401553000.0</v>
       </c>
       <c r="U14">
         <v>401553000.0</v>
       </c>
       <c r="V14">
-        <v>401553500.0</v>
+        <v>401553000.0</v>
       </c>
       <c r="W14">
         <v>401553500.0</v>
       </c>
       <c r="X14">
+        <v>401553500.0</v>
+      </c>
+      <c r="Y14">
         <v>401553000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>401553500.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>401553000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>401553500.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>400825700.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>401018500.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>401857100.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>405405400.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000000.0</v>
       </c>
       <c r="AG14">
         <v>400000000.0</v>
       </c>
       <c r="AH14">
+        <v>400000000.0</v>
+      </c>
+      <c r="AI14">
         <v>399061000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:34">
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
         <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
-    </row>
-    <row r="16" spans="1:34">
+      <c r="AI15"/>
+    </row>
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
         <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
-    </row>
-    <row r="17" spans="1:34">
+      <c r="AI16"/>
+    </row>
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
         <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-    </row>
-    <row r="18" spans="1:34">
+      <c r="AI17"/>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
         <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
-    </row>
-    <row r="19" spans="1:34">
+      <c r="AI18"/>
+    </row>
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
         <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-    </row>
-    <row r="20" spans="1:34">
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
+      <c r="C20"/>
+      <c r="D20">
         <v>17764146.0</v>
       </c>
-      <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
+      <c r="G20"/>
+      <c r="H20">
         <v>108997.0</v>
       </c>
-      <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-      <c r="K20">
+      <c r="K20"/>
+      <c r="L20">
         <v>108997.0</v>
       </c>
-      <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>108997.0</v>
       </c>
-      <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
-      <c r="S20">
+      <c r="S20"/>
+      <c r="T20">
         <v>108997.0</v>
       </c>
-      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
-      <c r="W20">
+      <c r="W20"/>
+      <c r="X20">
         <v>108997.0</v>
       </c>
-      <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-      <c r="AA20">
+      <c r="AA20"/>
+      <c r="AB20">
         <v>108997.0</v>
       </c>
-      <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
-    </row>
-    <row r="21" spans="1:34">
+      <c r="AI20"/>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
         <v>34</v>
       </c>
       <c r="B21"/>
-      <c r="C21">
+      <c r="C21"/>
+      <c r="D21">
         <v>36627000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>27487000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>27169000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>145000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>151730.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>158000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>79301.0</v>
       </c>
-      <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>198000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>203000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>211890.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>229000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>247000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>265000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>283220.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>303000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>322000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>305000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>315030.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>245000.0</v>
       </c>
-      <c r="Y21"/>
-      <c r="Z21">
+      <c r="Z21"/>
+      <c r="AA21">
         <v>357000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>350265.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>571000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>691000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>811000.0</v>
       </c>
-      <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
-    </row>
-    <row r="22" spans="1:34">
+      <c r="AI21"/>
+    </row>
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
         <v>35</v>
       </c>
       <c r="B22">
+        <v>24834000.0</v>
+      </c>
+      <c r="C22">
         <v>27515000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>23069000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>29059000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>20304000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>20368000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>45420680.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>26379000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>35058000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>27283000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>17736104.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>30153000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>26010000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>23041000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>40014420.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>13729000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>15751000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>18233000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>32011600.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>22774000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>23224000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>24293000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>30441800.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>26535000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>33358000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>29709000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>44641401.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>32798000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>35044000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>25302000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>26000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>20000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>22000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>23000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:34">
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
         <v>36</v>
       </c>
       <c r="B23"/>
-      <c r="C23">
+      <c r="C23"/>
+      <c r="D23">
         <v>824895000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>815782000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>765516000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>688567000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>732971260.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>671278000.0</v>
       </c>
-      <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
-      <c r="M23">
+      <c r="M23"/>
+      <c r="N23">
         <v>597153000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>564565000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>713815590.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>581885000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>562734000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>536374000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>608980660.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>584891000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>626144000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>602731000.0</v>
       </c>
-      <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
       <c r="AH23"/>
-    </row>
-    <row r="24" spans="1:34">
+      <c r="AI23"/>
+    </row>
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
         <v>37</v>
       </c>
       <c r="B24">
+        <v>34816000.0</v>
+      </c>
+      <c r="C24">
         <v>28391000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>21988000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>18832000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>26782000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>10445000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>6824000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>8334000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>7076000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>5000000.0</v>
       </c>
-      <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24">
         <v>0.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1028000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1294000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>0.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>1213000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>600000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>2400000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>4200000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>6000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>10520000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>16100000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>21680000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>20370000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>17840000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>21620000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>21703710.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>10760000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4903000.0</v>
       </c>
       <c r="AD24">
         <v>4903000.0</v>
       </c>
       <c r="AE24">
+        <v>4903000.0</v>
+      </c>
+      <c r="AF24">
         <v>74000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>80000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>86000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>92000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:34">
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
         <v>38</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>27582000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>24645000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>26782000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>10445000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>7768800.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>8334000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>1028000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1294000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1175180.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1213000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>798000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2605000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>4447090.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>6405000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>11190000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>16902000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>22732450.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>20370000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25">
+      <c r="Z25"/>
+      <c r="AA25">
         <v>22939000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>22442500.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>11532000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>6054000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>6344000.0</v>
       </c>
-      <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
-    </row>
-    <row r="26" spans="1:34">
+      <c r="AI25"/>
+    </row>
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
         <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
+      <c r="AE26"/>
+      <c r="AF26">
         <v>71000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>72000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>75000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>73000000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:34">
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
         <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-    </row>
-    <row r="28" spans="1:34">
+      <c r="AI27"/>
+    </row>
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
         <v>41</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
-    </row>
-    <row r="29" spans="1:34">
+      <c r="AI28"/>
+    </row>
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
         <v>42</v>
       </c>
       <c r="B29">
+        <v>537735000.0</v>
+      </c>
+      <c r="C29">
         <v>519833000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>525562000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>508735000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>506233000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>467167000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>476044412.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>453853000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>446922000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>414464000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>413390286.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>398724000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>395144000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>388667000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>388753464.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>384712000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>386943000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>383640000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>387070803.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>395496000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>413247000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>424163000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>425214306.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>414683000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>402076000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>419393000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
-    </row>
-    <row r="30" spans="1:34">
+      <c r="AI29"/>
+    </row>
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
         <v>43</v>
       </c>
       <c r="B30">
+        <v>83439000.0</v>
+      </c>
+      <c r="C30">
         <v>95930000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>291622000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>309118000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>265945000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>245155000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>297147390.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>234628000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>104783000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>57059000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>119724547.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>103716000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>181062000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>162124000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>310429536.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>190131000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>141100000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>109091000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>164574240.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>142532000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>143158000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>98766000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>142528850.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>154234000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>73726000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>72016000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>119318218.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>103700000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>64943000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>83610000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>177000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>192000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>203000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>226000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:34">
+    <row r="31" spans="1:35">
       <c r="A31" t="s">
         <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>394346000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>384624000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>388541578.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>374763000.0</v>
       </c>
-      <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
-    </row>
-    <row r="32" spans="1:34">
+      <c r="AI31"/>
+    </row>
+    <row r="32" spans="1:35">
       <c r="A32" t="s">
         <v>45</v>
       </c>
       <c r="B32">
+        <v>365658000.0</v>
+      </c>
+      <c r="C32">
         <v>357315000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>382268000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>353659000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>350578000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>328965000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>339202277.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>331205000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>317710000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>304005000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>300258791.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>281428000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>268652000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>252017000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>253194016.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>236482000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>226805000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>212919000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>202436785.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>181855000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>189614000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>191366000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>189795320.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>168082000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>135408000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>131490000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
-    </row>
-    <row r="33" spans="1:34">
+      <c r="AI32"/>
+    </row>
+    <row r="33" spans="1:35">
       <c r="A33" t="s">
         <v>46</v>
       </c>
       <c r="B33">
+        <v>249679000.0</v>
+      </c>
+      <c r="C33">
         <v>239172000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>224844000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>207238000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>207490000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>184219000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>175618385.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>175000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>171241000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>156669000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>159751590.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>166356000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>170831000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>175358000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>177382480.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>179325000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>181456000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>187627000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>195944368.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>208168000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>212384000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>219050000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>222105377.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>235303000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>259190000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>281282000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>272762105.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>272991000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>255425000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>244902000.0</v>
       </c>
-      <c r="AE33"/>
       <c r="AF33"/>
       <c r="AG33"/>
       <c r="AH33"/>
-    </row>
-    <row r="34" spans="1:34">
+      <c r="AI33"/>
+    </row>
+    <row r="34" spans="1:35">
       <c r="A34" t="s">
         <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
-    </row>
-    <row r="35" spans="1:34">
+      <c r="AI34"/>
+    </row>
+    <row r="35" spans="1:35">
       <c r="A35" t="s">
         <v>48</v>
       </c>
       <c r="B35">
+        <v>56942000.0</v>
+      </c>
+      <c r="C35">
         <v>48133000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>41616000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>34280000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>36772000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>19735000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>16674786.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>19701000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>19302000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>17123000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>13559353.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>15029000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>15999000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>15662000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>16030424.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>17966000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>17901000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>18731000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>19612083.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>23506000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>30020000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>35804000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>41531992.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>40431000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>38251000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>46027000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>45608112.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>35328000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>29343000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>29134000.0</v>
       </c>
-      <c r="AE35"/>
       <c r="AF35"/>
       <c r="AG35"/>
       <c r="AH35"/>
-    </row>
-    <row r="36" spans="1:34">
+      <c r="AI35"/>
+    </row>
+    <row r="36" spans="1:35">
       <c r="A36" t="s">
         <v>49</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
-      <c r="E36">
-[...1 lines deleted...]
-      </c>
+      <c r="E36"/>
       <c r="F36">
         <v>3853000.0</v>
       </c>
       <c r="G36">
         <v>3853000.0</v>
       </c>
       <c r="H36">
         <v>3853000.0</v>
       </c>
-      <c r="I36"/>
+      <c r="I36">
+        <v>3853000.0</v>
+      </c>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
-      <c r="Z36">
+      <c r="Z36"/>
+      <c r="AA36">
         <v>281282000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>272762105.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>272991000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>255425000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>244902000.0</v>
       </c>
-      <c r="AE36"/>
       <c r="AF36"/>
       <c r="AG36"/>
       <c r="AH36"/>
-    </row>
-    <row r="37" spans="1:34">
+      <c r="AI36"/>
+    </row>
+    <row r="37" spans="1:35">
       <c r="A37" t="s">
         <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
-    </row>
-    <row r="38" spans="1:34">
+      <c r="AI37"/>
+    </row>
+    <row r="38" spans="1:35">
       <c r="A38" t="s">
         <v>51</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>6058000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>5460000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>8427000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>13041000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>8349350.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>10588000.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>10489000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>10839000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>8878525.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>3727000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>1579000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>1379000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>1222830.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>2331000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>1706000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>2134000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>1772480.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>1462000.0</v>
       </c>
-      <c r="Y38"/>
-      <c r="Z38">
+      <c r="Z38"/>
+      <c r="AA38">
         <v>4319000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>3328840.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>3183000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>4202000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>3730000.0</v>
       </c>
-      <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
-    </row>
-    <row r="39" spans="1:34">
+      <c r="AI38"/>
+    </row>
+    <row r="39" spans="1:35">
       <c r="A39" t="s">
         <v>52</v>
       </c>
       <c r="B39"/>
-      <c r="C39">
+      <c r="C39"/>
+      <c r="D39">
         <v>0.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>64000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="F39">
         <v>0.0</v>
       </c>
       <c r="G39">
+        <v>0.0</v>
+      </c>
+      <c r="H39">
         <v>100430.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>3334000.0</v>
       </c>
-      <c r="I39"/>
       <c r="J39"/>
       <c r="K39"/>
       <c r="L39"/>
-      <c r="M39">
+      <c r="M39"/>
+      <c r="N39">
         <v>137000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>0.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>813.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>2991000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>0.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>17000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>84450.0</v>
       </c>
-      <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
       <c r="AA39"/>
       <c r="AB39"/>
       <c r="AC39"/>
-      <c r="AD39">
+      <c r="AD39"/>
+      <c r="AE39">
         <v>4000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>18000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>9000000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>14000000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>12000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:34">
+    <row r="40" spans="1:35">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
       <c r="K40"/>
       <c r="L40"/>
-      <c r="M40">
+      <c r="M40"/>
+      <c r="N40">
         <v>40819000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>54649000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>28422636.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>53558000.0</v>
       </c>
-      <c r="Q40"/>
       <c r="R40"/>
       <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
       <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
       <c r="AA40"/>
       <c r="AB40"/>
       <c r="AC40"/>
       <c r="AD40"/>
-      <c r="AE40">
+      <c r="AE40"/>
+      <c r="AF40">
         <v>52000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>36000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>43000000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>35000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:34">
+    <row r="41" spans="1:35">
       <c r="A41" t="s">
         <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>14971000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>14368000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>14855246.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>16753000.0</v>
       </c>
-      <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
-    </row>
-    <row r="42" spans="1:34">
+      <c r="AI41"/>
+    </row>
+    <row r="42" spans="1:35">
       <c r="A42" t="s">
         <v>55</v>
       </c>
       <c r="B42"/>
-      <c r="C42">
+      <c r="C42"/>
+      <c r="D42">
         <v>-478000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-210000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-15000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-16000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-15680.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-11000.0</v>
       </c>
-      <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
       <c r="L42"/>
-      <c r="M42">
+      <c r="M42"/>
+      <c r="N42">
         <v>-51701000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-51686000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-51685788.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>-51679000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-1685000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-2088000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>-2088070.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>-2069000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-2082000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>-2083000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-2157530.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>-2047000.0</v>
       </c>
-      <c r="Y42"/>
-      <c r="Z42">
+      <c r="Z42"/>
+      <c r="AA42">
         <v>-2718000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>-2734770.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>-2693000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>-2657000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>-2707000.0</v>
       </c>
-      <c r="AE42"/>
       <c r="AF42"/>
       <c r="AG42"/>
       <c r="AH42"/>
-    </row>
-    <row r="43" spans="1:34">
+      <c r="AI42"/>
+    </row>
+    <row r="43" spans="1:35">
       <c r="A43" t="s">
         <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
-    </row>
-    <row r="44" spans="1:34">
+      <c r="AI43"/>
+    </row>
+    <row r="44" spans="1:35">
       <c r="A44" t="s">
         <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
-    </row>
-    <row r="45" spans="1:34">
+      <c r="AI44"/>
+    </row>
+    <row r="45" spans="1:35">
       <c r="A45" t="s">
         <v>58</v>
       </c>
       <c r="B45"/>
-      <c r="C45">
+      <c r="C45"/>
+      <c r="D45">
         <v>509362253.0</v>
       </c>
-      <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
-      <c r="G45">
+      <c r="G45"/>
+      <c r="H45">
         <v>479314050.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
-      <c r="K45">
+      <c r="K45"/>
+      <c r="L45">
         <v>448365815.0</v>
       </c>
-      <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
-      <c r="O45">
+      <c r="O45"/>
+      <c r="P45">
         <v>457770358.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
-    </row>
-    <row r="46" spans="1:34">
+      <c r="AI45"/>
+    </row>
+    <row r="46" spans="1:35">
       <c r="A46" t="s">
         <v>59</v>
       </c>
       <c r="B46">
+        <v>132906000.0</v>
+      </c>
+      <c r="C46">
         <v>118804000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>106076000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>101008000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>103034000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>97009000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>97227042.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>95454000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>83313000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>86510000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>91145019.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>95629000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>101086000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>104465000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>110290814.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>116927000.0</v>
       </c>
-      <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
       <c r="AG46"/>
       <c r="AH46"/>
-    </row>
-    <row r="47" spans="1:34">
+      <c r="AI46"/>
+    </row>
+    <row r="47" spans="1:35">
       <c r="A47" t="s">
         <v>60</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>106076000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>101008000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>103034000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>97009000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>91327040.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>95454000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>101086000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>104465000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>110290814.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>116927000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>117242000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>124868000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>134526280.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>144033000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>148885000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>151100000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>154306770.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>163701000.0</v>
       </c>
-      <c r="Y47"/>
-      <c r="Z47">
+      <c r="Z47"/>
+      <c r="AA47">
         <v>190492000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>182799580.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>172706000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>155096000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>154927000.0</v>
       </c>
-      <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
-    </row>
-    <row r="48" spans="1:34">
+      <c r="AI47"/>
+    </row>
+    <row r="48" spans="1:35">
       <c r="A48" t="s">
         <v>61</v>
       </c>
       <c r="B48">
+        <v>341274000.0</v>
+      </c>
+      <c r="C48">
         <v>333039000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>294929000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>277995000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>271969000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>252381000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>261258590.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>239062000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>280056000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>257676000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>263291221.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>248622000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>244443000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>234711000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>238637744.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>224869000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>171446000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>161826000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>158537360.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>147983000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>152637000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>155094000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>149500330.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>142002000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>179939000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>191084000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>200970843.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>192405000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>134920000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>176258000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>137000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>145000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>134000000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>133000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:34">
+    <row r="49" spans="1:35">
       <c r="A49" t="s">
         <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
-    </row>
-    <row r="50" spans="1:34">
+      <c r="AI49"/>
+    </row>
+    <row r="50" spans="1:35">
       <c r="A50" t="s">
         <v>63</v>
       </c>
       <c r="B50">
+        <v>8941000.0</v>
+      </c>
+      <c r="C50">
         <v>7316000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>7321000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>5621000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>11984000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>6848000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>6176000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>5672000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>8000000.0</v>
       </c>
-      <c r="J50"/>
-[...2 lines deleted...]
-      </c>
+      <c r="K50"/>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50">
+        <v>0.0</v>
+      </c>
+      <c r="N50">
         <v>600000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>3840000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>6780000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>9720000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>14780000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>19700000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>24620000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>41780000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>50370000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>53250000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>54390000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>53820000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>55211000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>57605000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>65461363.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>50610000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>60709000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>64608000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>131000000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>137000000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>147000000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>153000000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:34">
+    <row r="51" spans="1:35">
       <c r="A51" t="s">
         <v>64</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
-    </row>
-    <row r="52" spans="1:34">
+      <c r="AI51"/>
+    </row>
+    <row r="52" spans="1:35">
       <c r="A52" t="s">
         <v>65</v>
       </c>
       <c r="B52"/>
-      <c r="C52">
-[...1 lines deleted...]
-      </c>
+      <c r="C52"/>
       <c r="D52">
         <v>0.0</v>
       </c>
       <c r="E52">
         <v>0.0</v>
       </c>
       <c r="F52">
         <v>0.0</v>
       </c>
       <c r="G52">
         <v>0.0</v>
       </c>
       <c r="H52">
         <v>0.0</v>
       </c>
-      <c r="I52"/>
+      <c r="I52">
+        <v>0.0</v>
+      </c>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
-      <c r="M52">
-[...1 lines deleted...]
-      </c>
+      <c r="M52"/>
       <c r="N52">
         <v>0.0</v>
       </c>
       <c r="O52">
         <v>0.0</v>
       </c>
       <c r="P52">
         <v>0.0</v>
       </c>
       <c r="Q52">
         <v>0.0</v>
       </c>
       <c r="R52">
+        <v>0.0</v>
+      </c>
+      <c r="S52">
         <v>6000000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>7140000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>20520000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>26660000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27800000.0</v>
       </c>
       <c r="W52">
         <v>27800000.0</v>
       </c>
       <c r="X52">
         <v>27800000.0</v>
       </c>
-      <c r="Y52"/>
+      <c r="Y52">
+        <v>27800000.0</v>
+      </c>
       <c r="Z52"/>
       <c r="AA52"/>
-      <c r="AB52">
+      <c r="AB52"/>
+      <c r="AC52">
         <v>50610000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>60709000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>64608000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>131000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>137000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>147000000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>153000000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:34">
+    <row r="53" spans="1:35">
       <c r="A53" t="s">
         <v>66</v>
       </c>
       <c r="B53">
+        <v>122174000.0</v>
+      </c>
+      <c r="C53">
         <v>10109000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>116000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>83126000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>58777000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>71969000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>173637070.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>109645000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>109728000.0</v>
       </c>
-      <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
-      <c r="O53">
+      <c r="O53"/>
+      <c r="P53">
         <v>169620210.0</v>
       </c>
-      <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
-      <c r="S53">
+      <c r="S53"/>
+      <c r="T53">
         <v>179119230.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>80397000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>90025000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>13118000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>179620770.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>187879000.0</v>
       </c>
-      <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
-      <c r="AF53">
+      <c r="AF53"/>
+      <c r="AG53">
         <v>2000000.0</v>
       </c>
-      <c r="AG53"/>
       <c r="AH53"/>
-    </row>
-    <row r="54" spans="1:34">
+      <c r="AI53"/>
+    </row>
+    <row r="54" spans="1:35">
       <c r="A54" t="s">
         <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
-    </row>
-    <row r="55" spans="1:34">
+      <c r="AI54"/>
+    </row>
+    <row r="55" spans="1:35">
       <c r="A55" t="s">
         <v>68</v>
       </c>
       <c r="B55">
+        <v>810031000.0</v>
+      </c>
+      <c r="C55">
         <v>828232000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>824895000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>815782000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>765516000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>688567000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>732971260.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>671278000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>708530000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>649269000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>620634174.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>644898000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>597153000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>564565000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>713815590.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>581885000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>562734000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>536374000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>608980660.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>584891000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>626144000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>602731000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>648542110.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>643597000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>654956000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>698164000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>747489866.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>784503000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>669290000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>650895000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>600000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>673000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>621000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>663000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:34">
+    <row r="56" spans="1:35">
       <c r="A56" t="s">
         <v>69</v>
       </c>
       <c r="B56">
+        <v>560352000.0</v>
+      </c>
+      <c r="C56">
         <v>589060000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>600051000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>608544000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>558026000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>504348000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>557352880.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>496278000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>537289000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>492600000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>460882584.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>478542000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>426322000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>389207000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>536433106.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>402560000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>381278000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>348747000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>413036290.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>376723000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>413760000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>383681000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>426436730.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>408294000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>395766000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>416882000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>474727761.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>511512000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>413865000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>405993000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>300000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>364000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>303000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>345000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:34">
+    <row r="57" spans="1:35">
       <c r="A57" t="s">
         <v>70</v>
       </c>
       <c r="B57">
+        <v>194694000.0</v>
+      </c>
+      <c r="C57">
         <v>231745000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>217783000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>254885000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>207448000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>175383000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>218150600.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>165073000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>219579000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>188595000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>160623793.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>197114000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>157670000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>137190000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>283239090.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>166078000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>154473000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>135828000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>210599510.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>194868000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>224146000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>192315000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>236641410.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>240212000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>260358000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>285392000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>323359511.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>378067000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>281575000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>275947000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>197000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>255000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>209000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>244000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:34">
+    <row r="58" spans="1:35">
       <c r="A58" t="s">
         <v>71</v>
       </c>
       <c r="B58">
+        <v>251636000.0</v>
+      </c>
+      <c r="C58">
         <v>279878000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>328642000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>336195000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>291760000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>234400000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>269926850.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>230425000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>238881000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>205718000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>174183146.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>212143000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>202609000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>179738000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>325062120.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>206893000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>191171000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>174834000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>250729860.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>237175000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>273787000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>247918000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>299397800.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>301840000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>298609000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>331419000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>368967623.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>413395000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>310918000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>305081000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>289000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>354000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>314000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>354000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:34">
+    <row r="59" spans="1:35">
       <c r="A59" t="s">
         <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
-    </row>
-    <row r="60" spans="1:34">
+      <c r="AI59"/>
+    </row>
+    <row r="60" spans="1:35">
       <c r="A60" t="s">
         <v>73</v>
       </c>
       <c r="B60">
+        <v>493978000.0</v>
+      </c>
+      <c r="C60">
         <v>484126000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>496253000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>479587000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>473756000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>454167000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>463044410.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>440853000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>431846000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>409464000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>413390286.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>398724000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>394544000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>384827000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>388753460.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>374992000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>371563000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>361540000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>358250800.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>347716000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>352357000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>354813000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>349144310.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>341757000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>329025000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>340168000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>350037585.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>341514000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>334065000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>325353000.0</v>
       </c>
-      <c r="AE60"/>
       <c r="AF60"/>
       <c r="AG60"/>
       <c r="AH60"/>
-    </row>
-    <row r="61" spans="1:34">
+      <c r="AI60"/>
+    </row>
+    <row r="61" spans="1:35">
       <c r="A61" t="s">
         <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
-    </row>
-    <row r="62" spans="1:34">
+      <c r="AI61"/>
+    </row>
+    <row r="62" spans="1:35">
       <c r="A62" t="s">
         <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
+      <c r="AI62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -7227,1057 +7336,1057 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B2">
         <v>733390000.0</v>
       </c>
       <c r="C2">
         <v>672030650.0</v>
       </c>
       <c r="D2">
         <v>626709780.0</v>
       </c>
       <c r="E2">
         <v>554331800.0</v>
       </c>
       <c r="F2">
         <v>450979510.0</v>
       </c>
       <c r="G2">
         <v>477279580.0</v>
       </c>
       <c r="H2">
         <v>724683060.0</v>
       </c>
       <c r="I2">
         <v>499234830.0</v>
       </c>
       <c r="J2">
         <v>394189680.0</v>
       </c>
       <c r="K2">
         <v>474847460.0</v>
       </c>
       <c r="L2">
         <v>500000000.0</v>
       </c>
       <c r="M2">
         <v>499000000.0</v>
       </c>
       <c r="N2">
         <v>354000000.0</v>
       </c>
       <c r="O2">
         <v>366000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>283280.0</v>
       </c>
       <c r="F4">
         <v>-1915406.0</v>
       </c>
       <c r="G4">
         <v>-2419680.0</v>
       </c>
       <c r="H4">
         <v>-2419680.0</v>
       </c>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4">
         <v>1000000.0</v>
       </c>
       <c r="M4">
         <v>1000000.0</v>
       </c>
       <c r="N4">
         <v>2000000.0</v>
       </c>
       <c r="O4">
         <v>2000000.0</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>56383508.0</v>
       </c>
       <c r="F5">
         <v>22438355.0</v>
       </c>
       <c r="G5">
         <v>23893393.0</v>
       </c>
       <c r="H5">
         <v>50081741.0</v>
       </c>
       <c r="I5">
         <v>76787557.0</v>
       </c>
       <c r="J5">
         <v>89504381.0</v>
       </c>
       <c r="K5">
         <v>88954074.0</v>
       </c>
       <c r="L5">
         <v>68000000.0</v>
       </c>
       <c r="M5">
         <v>78000000.0</v>
       </c>
       <c r="N5">
         <v>57000000.0</v>
       </c>
       <c r="O5">
         <v>51000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6">
         <v>102061285.0</v>
       </c>
       <c r="F6">
         <v>70229560.0</v>
       </c>
       <c r="G6">
         <v>68017021.0</v>
       </c>
       <c r="H6">
         <v>92804207.0</v>
       </c>
       <c r="I6">
         <v>76787557.0</v>
       </c>
       <c r="J6">
         <v>89504381.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8">
         <v>0.0</v>
       </c>
       <c r="E8">
         <v>283280.0</v>
       </c>
       <c r="F8">
         <v>-1915410.0</v>
       </c>
       <c r="G8">
         <v>-2419680.0</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8">
         <v>1040710.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B9">
         <v>263756000.0</v>
       </c>
       <c r="C9">
         <v>235447640.0</v>
       </c>
       <c r="D9">
         <v>165281560.0</v>
       </c>
       <c r="E9">
         <v>143717050.0</v>
       </c>
       <c r="F9">
         <v>107387060.0</v>
       </c>
       <c r="G9">
         <v>110144730.0</v>
       </c>
       <c r="H9">
         <v>143616430.0</v>
       </c>
       <c r="I9">
         <v>124450640.0</v>
       </c>
       <c r="J9">
         <v>139868520.0</v>
       </c>
       <c r="K9">
         <v>133804470.0</v>
       </c>
       <c r="L9">
         <v>149000000.0</v>
       </c>
       <c r="M9">
         <v>158000000.0</v>
       </c>
       <c r="N9">
         <v>124000000.0</v>
       </c>
       <c r="O9">
         <v>108000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B10">
         <v>133725000.0</v>
       </c>
       <c r="C10">
         <v>136210230.0</v>
       </c>
       <c r="D10">
         <v>84917030.0</v>
       </c>
       <c r="E10">
         <v>67891410.0</v>
       </c>
       <c r="F10">
         <v>32152520.0</v>
       </c>
       <c r="G10">
         <v>29755970.0</v>
       </c>
       <c r="H10">
         <v>55072710.0</v>
       </c>
       <c r="I10">
         <v>42548410.0</v>
       </c>
       <c r="J10">
         <v>54024870.0</v>
       </c>
       <c r="K10">
         <v>49767320.0</v>
       </c>
       <c r="L10">
         <v>71152030.0</v>
       </c>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>16933210.0</v>
       </c>
       <c r="F11">
         <v>6469965.0</v>
       </c>
       <c r="G11">
         <v>11973894.0</v>
       </c>
       <c r="H11">
         <v>11068819.0</v>
       </c>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11">
         <v>17000000.0</v>
       </c>
       <c r="M11">
         <v>21000000.0</v>
       </c>
       <c r="N11">
         <v>16000000.0</v>
       </c>
       <c r="O11">
         <v>13000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B12">
         <v>1324000.0</v>
       </c>
       <c r="C12">
         <v>486396.0</v>
       </c>
       <c r="D12">
         <v>198506.0</v>
       </c>
       <c r="E12">
         <v>638243.0</v>
       </c>
       <c r="F12">
         <v>1839413.0</v>
       </c>
       <c r="G12">
         <v>2988003.0</v>
       </c>
       <c r="H12">
         <v>3222750.0</v>
       </c>
       <c r="I12">
         <v>2852275.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
       <c r="O12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B13">
         <v>3380000.0</v>
       </c>
       <c r="C13">
         <v>6443730.0</v>
       </c>
       <c r="D13">
         <v>5508140.0</v>
       </c>
       <c r="E13">
         <v>5816070.0</v>
       </c>
       <c r="F13">
         <v>5138470.0</v>
       </c>
       <c r="G13">
         <v>2557360.0</v>
       </c>
       <c r="H13">
         <v>2907890.0</v>
       </c>
       <c r="I13">
         <v>561200.0</v>
       </c>
       <c r="J13">
         <v>3533580.0</v>
       </c>
       <c r="K13">
         <v>4440470.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B14">
         <v>-29860000.0</v>
       </c>
       <c r="C14">
         <v>-26800056.0</v>
       </c>
       <c r="D14">
         <v>-17616230.0</v>
       </c>
       <c r="E14">
         <v>-9099787.0</v>
       </c>
       <c r="F14">
         <v>-6699039.0</v>
       </c>
       <c r="G14">
         <v>-7933529.0</v>
       </c>
       <c r="H14">
         <v>-10856399.0</v>
       </c>
       <c r="I14">
         <v>-2660320.0</v>
       </c>
       <c r="J14">
         <v>-6983364.0</v>
       </c>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B15">
         <v>71087000.0</v>
       </c>
       <c r="C15">
         <v>74154450.0</v>
       </c>
       <c r="D15">
         <v>45735040.0</v>
       </c>
       <c r="E15">
         <v>42141700.0</v>
       </c>
       <c r="F15">
         <v>17068110.0</v>
       </c>
       <c r="G15">
         <v>7428870.0</v>
       </c>
       <c r="H15">
         <v>33147490.0</v>
       </c>
       <c r="I15">
         <v>27169150.0</v>
       </c>
       <c r="J15">
         <v>32277170.0</v>
       </c>
       <c r="K15">
         <v>26513190.0</v>
       </c>
       <c r="L15">
         <v>45000000.0</v>
       </c>
       <c r="M15">
         <v>59000000.0</v>
       </c>
       <c r="N15">
         <v>50000000.0</v>
       </c>
       <c r="O15">
         <v>44000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B16">
         <v>71087000.0</v>
       </c>
       <c r="C16">
         <v>74154450.0</v>
       </c>
       <c r="D16">
         <v>45735040.0</v>
       </c>
       <c r="E16">
         <v>42141697.0</v>
       </c>
       <c r="F16">
         <v>17068105.0</v>
       </c>
       <c r="G16">
         <v>7428868.0</v>
       </c>
       <c r="H16">
         <v>33147494.0</v>
       </c>
       <c r="I16">
         <v>27169150.0</v>
       </c>
       <c r="J16">
         <v>32277170.0</v>
       </c>
       <c r="K16">
         <v>26513190.0</v>
       </c>
       <c r="L16">
         <v>45407800.0</v>
       </c>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B17">
         <v>100947000.0</v>
       </c>
       <c r="C17">
         <v>100954506.0</v>
       </c>
       <c r="D17">
         <v>63351266.0</v>
       </c>
       <c r="E17">
         <v>50958204.0</v>
       </c>
       <c r="F17">
         <v>25682550.0</v>
       </c>
       <c r="G17">
         <v>15362397.0</v>
       </c>
       <c r="H17">
         <v>44003893.0</v>
       </c>
       <c r="I17">
         <v>29829467.0</v>
       </c>
       <c r="J17">
         <v>39260531.0</v>
       </c>
       <c r="K17">
         <v>32821162.0</v>
       </c>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B18">
         <v>-1324000.0</v>
       </c>
       <c r="C18">
         <v>-486396.0</v>
       </c>
       <c r="D18">
         <v>-198506.0</v>
       </c>
       <c r="E18">
         <v>-638243.0</v>
       </c>
       <c r="F18">
         <v>-1839413.0</v>
       </c>
       <c r="G18">
         <v>-2988003.0</v>
       </c>
       <c r="H18">
         <v>-3222750.0</v>
       </c>
       <c r="I18">
         <v>-2852275.0</v>
       </c>
       <c r="J18">
         <v>-4005340.0</v>
       </c>
       <c r="K18">
         <v>-5348170.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B21">
         <v>130345000.0</v>
       </c>
       <c r="C21">
         <v>129766490.0</v>
       </c>
       <c r="D21">
         <v>79408880.0</v>
       </c>
       <c r="E21">
         <v>62075350.0</v>
       </c>
       <c r="F21">
         <v>27014040.0</v>
       </c>
       <c r="G21">
         <v>27198610.0</v>
       </c>
       <c r="H21">
         <v>52164830.0</v>
       </c>
       <c r="I21">
         <v>41987200.0</v>
       </c>
       <c r="J21">
         <v>57558440.0</v>
       </c>
       <c r="K21">
         <v>54207800.0</v>
       </c>
       <c r="L21">
         <v>68000000.0</v>
       </c>
       <c r="M21">
         <v>78000000.0</v>
       </c>
       <c r="N21">
         <v>57000000.0</v>
       </c>
       <c r="O21">
         <v>51000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23">
         <v>1543023.0</v>
       </c>
       <c r="F23">
         <v>7120154.0</v>
       </c>
       <c r="G23">
         <v>7618787.0</v>
       </c>
       <c r="H23">
         <v>1139745.0</v>
       </c>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B25">
         <v>30828000.0</v>
       </c>
       <c r="C25">
         <v>30052823.0</v>
       </c>
       <c r="D25">
         <v>32969475.0</v>
       </c>
       <c r="E25">
         <v>33531628.0</v>
       </c>
       <c r="F25">
         <v>36237632.0</v>
       </c>
       <c r="G25">
         <v>37692727.0</v>
       </c>
       <c r="H25">
         <v>34508745.0</v>
       </c>
       <c r="I25">
         <v>31386874.0</v>
       </c>
       <c r="J25">
         <v>31474175.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B28">
         <v>134442000.0</v>
       </c>
       <c r="C28">
         <v>113775110.0</v>
       </c>
       <c r="D28">
         <v>95578800.0</v>
       </c>
       <c r="E28">
         <v>88876570.0</v>
       </c>
       <c r="F28">
         <v>77828560.0</v>
       </c>
       <c r="G28">
         <v>78632550.0</v>
       </c>
       <c r="H28">
         <v>92394940.0</v>
       </c>
       <c r="I28">
         <v>82230260.0</v>
       </c>
       <c r="J28">
         <v>78591350.0</v>
       </c>
       <c r="K28">
         <v>77698680.0</v>
       </c>
       <c r="L28">
         <v>81347550.0</v>
       </c>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B29">
         <v>32778000.0</v>
       </c>
       <c r="C29">
         <v>35255730.0</v>
       </c>
       <c r="D29">
         <v>21565770.0</v>
       </c>
       <c r="E29">
         <v>16933210.0</v>
       </c>
       <c r="F29">
         <v>6469970.0</v>
       </c>
       <c r="G29">
         <v>11973890.0</v>
       </c>
       <c r="H29">
         <v>11068820.0</v>
       </c>
       <c r="I29">
         <v>12718940.0</v>
       </c>
       <c r="J29">
         <v>14764340.0</v>
       </c>
       <c r="K29">
         <v>16946160.0</v>
       </c>
       <c r="L29">
         <v>16653410.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B30">
         <v>866801000.0</v>
       </c>
       <c r="C30">
         <v>777711800.0</v>
       </c>
       <c r="D30">
         <v>712582460.0</v>
       </c>
       <c r="E30">
         <v>637504135.0</v>
       </c>
       <c r="F30">
         <v>531352528.0</v>
       </c>
       <c r="G30">
         <v>567299628.0</v>
       </c>
       <c r="H30">
         <v>816134661.0</v>
       </c>
       <c r="I30">
         <v>581698267.0</v>
       </c>
       <c r="J30">
         <v>469834377.0</v>
       </c>
       <c r="K30">
         <v>554444131.0</v>
       </c>
       <c r="L30">
         <v>582000000.0</v>
       </c>
       <c r="M30">
         <v>580000000.0</v>
       </c>
       <c r="N30">
         <v>421000000.0</v>
       </c>
       <c r="O30">
         <v>422000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B32">
         <v>997146000.0</v>
       </c>
       <c r="C32">
         <v>907478290.0</v>
       </c>
       <c r="D32">
         <v>791991340.0</v>
       </c>
       <c r="E32">
         <v>698048850.0</v>
       </c>
       <c r="F32">
         <v>558366570.0</v>
       </c>
       <c r="G32">
         <v>587424310.0</v>
       </c>
       <c r="H32">
         <v>868299490.0</v>
       </c>
       <c r="I32">
         <v>623685470.0</v>
       </c>
@@ -8299,2378 +8408,2440 @@
       <c r="O32">
         <v>473000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH32"/>
+  <dimension ref="A1:AI32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
         <v>98</v>
       </c>
       <c r="AF1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AG1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AH1" t="s">
         <v>100</v>
       </c>
-    </row>
-    <row r="2" spans="1:34">
+      <c r="AI1" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B2">
+        <v>141226000.0</v>
+      </c>
+      <c r="C2">
         <v>138486000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>233191000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>207868000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>170136000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>122195000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>191333650.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>191996000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>165285000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>123416000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>190023000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>193029000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>149487000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>94170000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>277671800.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>104641000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>96648000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>75371000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>152879510.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>120997000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>109535000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>67568000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>143148580.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>90320000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>119171000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>124640000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>194267057.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>248257000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>175420000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>106739000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>124000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>159000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>97000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>137000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:34">
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
-    </row>
-    <row r="4" spans="1:34">
+      <c r="AI3"/>
+    </row>
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-      <c r="O4">
-[...1 lines deleted...]
-      </c>
+      <c r="O4"/>
       <c r="P4">
         <v>280.0</v>
       </c>
-      <c r="Q4"/>
+      <c r="Q4">
+        <v>280.0</v>
+      </c>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-    </row>
-    <row r="5" spans="1:34">
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>18169000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>13518000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>20598508.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>15083000.0</v>
       </c>
-      <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
-      <c r="X5">
+      <c r="X5"/>
+      <c r="Y5">
         <v>31822000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-2140000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>14613000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>25618207.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>32847000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>22478000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>11861000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>13000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>16000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>17000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>24000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:34">
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
-      <c r="M6">
+      <c r="M6"/>
+      <c r="N6">
         <v>26618000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>23513000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>31674285.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>28569000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>21219000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>20599000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>26840560.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>10608000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>13363000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>18246000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>23722021.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>31822000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-2140000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>14613000.0</v>
       </c>
-      <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
-    </row>
-    <row r="7" spans="1:34">
+      <c r="AI6"/>
+    </row>
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
-    </row>
-    <row r="8" spans="1:34">
+      <c r="AI7"/>
+    </row>
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
-[...1 lines deleted...]
-      </c>
+      <c r="M8"/>
       <c r="N8">
         <v>0.0</v>
       </c>
       <c r="O8">
+        <v>0.0</v>
+      </c>
+      <c r="P8">
         <v>280.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Q8">
         <v>0.0</v>
       </c>
       <c r="R8">
+        <v>0.0</v>
+      </c>
+      <c r="S8">
         <v>283000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>320590.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-1052000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-908000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-276000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-2419680.0</v>
       </c>
-      <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B9">
+        <v>50260000.0</v>
+      </c>
+      <c r="C9">
         <v>46450000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>69590000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>70198000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>66742000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>57226000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>59602640.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>77222000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>60620000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>38003000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>48627000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>48790000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>38592000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>29273000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>50107050.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>36534000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>29672000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>27404000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>39015060.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>16550000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>24687000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>27135000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>9404730.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>54589000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>19589000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>26562000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>37845429.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>48254000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>36739000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>20763000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>28000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>44000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>32000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>44000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:34">
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B10">
+        <v>15746000.0</v>
+      </c>
+      <c r="C10">
         <v>17821000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>32491000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>36691000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>36259000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>28284000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>32846230.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>48560000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>37526000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>17278000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>25954000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>25335000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>18345000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>15283000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>23313410.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>20076000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>12678000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>11824000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>17464520.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1239000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>4124000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>9325000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>16937970.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>21640000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-12924000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>4102000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>15675712.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>23469000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>13280000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>2648000.0</v>
       </c>
-      <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
-    </row>
-    <row r="11" spans="1:34">
+      <c r="AI10"/>
+    </row>
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>5523000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>3106000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>6618210.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>4570000.0</v>
       </c>
-      <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
-      <c r="AE11">
+      <c r="AE11"/>
+      <c r="AF11">
         <v>4000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>6000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>4000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>5000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:34">
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B12">
+        <v>1314000.0</v>
+      </c>
+      <c r="C12">
         <v>400000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>301000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>601000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>205000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>217000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>185000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>163000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>105000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>33000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32000.0</v>
       </c>
       <c r="L12">
         <v>32000.0</v>
       </c>
       <c r="M12">
+        <v>32000.0</v>
+      </c>
+      <c r="N12">
         <v>51000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>84000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>114243.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>131000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>172000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>221000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>285413.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>455000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>507000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>604000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>618003.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>639000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>760000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>971000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>875750.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>852000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>792000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>703000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AG12">
         <v>2000000.0</v>
       </c>
       <c r="AH12">
         <v>2000000.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:34">
+      <c r="AI12">
+        <v>2000000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
+      <c r="C13"/>
+      <c r="D13">
         <v>599000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>286000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1489000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1006000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>984740.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1704000.0</v>
       </c>
-      <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13">
         <v>1077000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>1765000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>1366060.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1806000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>1640000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>1004000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>1103470.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>1523000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>1323000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>1189000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>374360.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>563000.0</v>
       </c>
-      <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
-    </row>
-    <row r="14" spans="1:34">
+      <c r="AI13"/>
+    </row>
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B14">
+        <v>-1298000.0</v>
+      </c>
+      <c r="C14">
         <v>-4136000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-7631000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-6830000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-7298000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-8101000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-6350000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-11599000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-5378000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-3473000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-4912000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-6561000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-3090000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-3053000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-2927787.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-3703000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-1242000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-1227000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-4768039.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>-641000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>178000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>-1468000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>-4590529.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>-1736000.0</v>
       </c>
-      <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
-    </row>
-    <row r="15" spans="1:34">
+      <c r="AI14"/>
+    </row>
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B15">
+        <v>10336000.0</v>
+      </c>
+      <c r="C15">
         <v>8959000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>17006000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>22088000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>19588000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>12405000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>17462450.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>25069000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>22380000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>9243000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>14668000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>12211000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>9732000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>9124000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>13767700.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>11803000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>8463000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>8108000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>10554110.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-639000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>1559000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>5594000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>7497870.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>8916000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-11145000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>2160000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>8565494.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>13107000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>8662000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>2813000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>6000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>11000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>9000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>17000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:34">
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>17006000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>22088000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>19588000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>12405000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>17462450.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>25069000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>9732000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>9124000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>13767697.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>11803000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>8463000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>8108000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>10554110.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-639000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1559000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>5594000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>7497870.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>8916000.0</v>
       </c>
-      <c r="Y16"/>
-      <c r="Z16">
+      <c r="Z16"/>
+      <c r="AA16">
         <v>2160000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>8565490.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>13107000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>8662000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>2813000.0</v>
       </c>
-      <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
-    </row>
-    <row r="17" spans="1:34">
+      <c r="AI16"/>
+    </row>
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B17">
+        <v>11634000.0</v>
+      </c>
+      <c r="C17">
         <v>13095000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>24637000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>28918000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>26886000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>20506000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>23813000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>36668000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>27758000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>12716000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>19580000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>18772000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>12822000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>12177000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>16695204.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>15506000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>9705000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>9052000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>15001550.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>1054000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>1381000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>7062000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>12088397.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>10652000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-10386000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>3008000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>12500893.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>18397000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>12413000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>693000.0</v>
       </c>
-      <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-    </row>
-    <row r="18" spans="1:34">
+      <c r="AI17"/>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B18">
+        <v>-1314000.0</v>
+      </c>
+      <c r="C18">
         <v>-400000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-301000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-601000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-205000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-217000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-185000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-163000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-105000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-33000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-32000.0</v>
       </c>
       <c r="L18">
         <v>-32000.0</v>
       </c>
       <c r="M18">
+        <v>-32000.0</v>
+      </c>
+      <c r="N18">
         <v>-51000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-84000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-114243.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-131000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-172000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-221000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-285413.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-455000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-507000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-604000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-618003.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-639000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-760000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-971000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-875750.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-852000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-792000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-703000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
-    </row>
-    <row r="19" spans="1:34">
+      <c r="AI18"/>
+    </row>
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-    </row>
-    <row r="20" spans="1:34">
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
-    </row>
-    <row r="21" spans="1:34">
+      <c r="AI20"/>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B21">
+        <v>15437000.0</v>
+      </c>
+      <c r="C21">
         <v>16901000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>31892000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>36405000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>34770000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>27278000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>31861490.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>46856000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>33306000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>16133000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>22799000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>25510000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>17268000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>13518000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>21947350.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>18270000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>11038000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>10820000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>16361040.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-284000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>2801000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>8136000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>16563610.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>21077000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>898000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>3078000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>13806825.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>23189000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>11987000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>1419000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>13000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>16000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>17000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>24000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:34">
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
-    </row>
-    <row r="23" spans="1:34">
+      <c r="AI22"/>
+    </row>
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
-      <c r="M23">
+      <c r="M23"/>
+      <c r="N23">
         <v>2007000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>5271000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>5169977.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1813000.0</v>
       </c>
-      <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
       <c r="AH23"/>
-    </row>
-    <row r="24" spans="1:34">
+      <c r="AI23"/>
+    </row>
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
-    </row>
-    <row r="25" spans="1:34">
+      <c r="AI24"/>
+    </row>
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B25">
+        <v>9900000.0</v>
+      </c>
+      <c r="C25">
         <v>7303000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>8471000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>7698000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>7395000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>7264000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>7092823.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>7568000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>7642000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>7750000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>8337000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>8265000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>8222000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>8146000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>8246628.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>8362000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>8369000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>8554000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>9090632.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>8914000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>9640000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>8593000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>8585727.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>9543000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>10024000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>9540000.0</v>
       </c>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
-    </row>
-    <row r="26" spans="1:34">
+      <c r="AI25"/>
+    </row>
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
-    </row>
-    <row r="27" spans="1:34">
+      <c r="AI26"/>
+    </row>
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-    </row>
-    <row r="28" spans="1:34">
+      <c r="AI27"/>
+    </row>
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B28">
+        <v>34912000.0</v>
+      </c>
+      <c r="C28">
         <v>30972000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>37978000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>33801000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>31366000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>31297000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>28156110.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>33014000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>29031000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>23574000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>27308000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>24815000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>22430000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>21026000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>24338570.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>23264000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>19866000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>21408000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>19734560.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>17236000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>22206000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>18652000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>19104550.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>19107000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>18764000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>21657000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>23524943.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>25021000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>23566000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>20283000.0</v>
       </c>
-      <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
-    </row>
-    <row r="29" spans="1:34">
+      <c r="AI28"/>
+    </row>
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B29">
+        <v>4112000.0</v>
+      </c>
+      <c r="C29">
         <v>4726000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>7854000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>7773000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>9373000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>7778000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>9033730.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>11892000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>9768000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>4562000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>6374000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>6563000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>5523000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>3106000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>6618210.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>4570000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>2973000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2772000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>2462970.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>185000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1835000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1987000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>2429890.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>10988000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-2538000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1094000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>3174819.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>5072000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>867000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>1955000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
-    </row>
-    <row r="30" spans="1:34">
+      <c r="AI29"/>
+    </row>
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B30">
+        <v>176049000.0</v>
+      </c>
+      <c r="C30">
         <v>168035000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>270889000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>241661000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>202108000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>152143000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>218145000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>223446000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>192599000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>145286000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>215851000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>216309000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>169776000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>109925000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>300752135.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>126796000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>115857000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>91955000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>175533528.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>137831000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>133508000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>87422000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>174635628.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>109146000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>137862000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>148124000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>218305661.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>273322000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>200172000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>126083000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>139000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>186000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>112000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>158000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:34">
+    <row r="31" spans="1:35">
       <c r="A31" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
-    </row>
-    <row r="32" spans="1:34">
+      <c r="AI31"/>
+    </row>
+    <row r="32" spans="1:35">
       <c r="A32" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B32">
+        <v>191486000.0</v>
+      </c>
+      <c r="C32">
         <v>184936000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>302781000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>278066000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>236878000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>179421000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>250936290.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>269218000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>225905000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>161419000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>238650000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>241819000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>188079000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>123443000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>327778850.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>141175000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>126320000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>102775000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>191894570.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>137547000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>134222000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>94703000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>152553310.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>144909000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>138760000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>151202000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>232112486.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>296511000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>212159000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>127502000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>152000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>203000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>129000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>182000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O30"/>
@@ -10725,1029 +10896,1029 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B2">
         <v>188452000.0</v>
       </c>
       <c r="C2">
         <v>198243766.0</v>
       </c>
       <c r="D2">
         <v>168540010.0</v>
       </c>
       <c r="E2">
         <v>183378720.0</v>
       </c>
       <c r="F2">
         <v>179171185.0</v>
       </c>
       <c r="G2">
         <v>147517770.0</v>
       </c>
       <c r="H2">
         <v>124276324.0</v>
       </c>
       <c r="I2">
         <v>130647897.0</v>
       </c>
       <c r="J2">
         <v>129611074.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B3">
         <v>36592000</v>
       </c>
       <c r="C3">
         <v>35387730</v>
       </c>
       <c r="D3">
         <v>12071543</v>
       </c>
       <c r="E3">
         <v>8595661</v>
       </c>
       <c r="F3">
         <v>12720546</v>
       </c>
       <c r="G3">
         <v>26873958</v>
       </c>
       <c r="H3">
         <v>62587563</v>
       </c>
       <c r="I3">
         <v>24702720</v>
       </c>
       <c r="J3">
         <v>2641340</v>
       </c>
       <c r="K3">
         <v>4425550</v>
       </c>
       <c r="L3">
         <v>26000000</v>
       </c>
       <c r="M3">
         <v>132000000</v>
       </c>
       <c r="N3">
         <v>47000000</v>
       </c>
       <c r="O3">
         <v>22000000</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B6">
         <v>35942000.0</v>
       </c>
       <c r="C6">
         <v>-9792260.0</v>
       </c>
       <c r="D6">
         <v>30077092.0</v>
       </c>
       <c r="E6">
         <v>-14838710.0</v>
       </c>
       <c r="F6">
         <v>4207535.0</v>
       </c>
       <c r="G6">
         <v>31653415.0</v>
       </c>
       <c r="H6">
         <v>23241446.0</v>
       </c>
       <c r="I6">
         <v>-6371570.0</v>
       </c>
       <c r="J6">
         <v>1036820.0</v>
       </c>
       <c r="K6">
         <v>5780380.0</v>
       </c>
       <c r="L6">
         <v>43000000.0</v>
       </c>
       <c r="M6">
         <v>8000000.0</v>
       </c>
       <c r="N6">
         <v>-7000000.0</v>
       </c>
       <c r="O6">
         <v>10000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B7">
         <v>-21367000.0</v>
       </c>
       <c r="C7">
         <v>-102796780.0</v>
       </c>
       <c r="D7">
         <v>-3821159.0</v>
       </c>
       <c r="E7">
         <v>-69032300.0</v>
       </c>
       <c r="F7">
         <v>-20126630.0</v>
       </c>
       <c r="G7">
         <v>4462820.0</v>
       </c>
       <c r="H7">
         <v>177010.0</v>
       </c>
       <c r="I7">
         <v>-22110580.0</v>
       </c>
       <c r="J7">
         <v>-29325220.0</v>
       </c>
       <c r="K7">
         <v>-38344320.0</v>
       </c>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9">
         <v>-128912044.0</v>
       </c>
       <c r="F9">
         <v>-31668292.0</v>
       </c>
       <c r="G9">
         <v>107017529.0</v>
       </c>
       <c r="H9">
         <v>-1404732.0</v>
       </c>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9">
         <v>53000000.0</v>
       </c>
       <c r="M9">
         <v>-39000000.0</v>
       </c>
       <c r="N9">
         <v>-39000000.0</v>
       </c>
       <c r="O9">
         <v>-39000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B10">
         <v>29619000.0</v>
       </c>
       <c r="C10">
         <v>-29224290.0</v>
       </c>
       <c r="D10">
         <v>19848524.0</v>
       </c>
       <c r="E10">
         <v>-10472446.0</v>
       </c>
       <c r="F10">
         <v>-11735447.0</v>
       </c>
       <c r="G10">
         <v>10991673.0</v>
       </c>
       <c r="H10">
         <v>-22985153.0</v>
       </c>
       <c r="I10">
         <v>-4404265.0</v>
       </c>
       <c r="J10">
         <v>3451593.0</v>
       </c>
       <c r="K10">
         <v>-3008148.0</v>
       </c>
       <c r="L10">
         <v>8000000.0</v>
       </c>
       <c r="M10">
         <v>-8000000.0</v>
       </c>
       <c r="N10">
         <v>-8000000.0</v>
       </c>
       <c r="O10">
         <v>-8000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>83764688.0</v>
       </c>
       <c r="F11">
         <v>9151009.0</v>
       </c>
       <c r="G11">
         <v>-70858161.0</v>
       </c>
       <c r="H11">
         <v>37980769.0</v>
       </c>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>1924929.0</v>
       </c>
       <c r="F12">
         <v>8738267.0</v>
       </c>
       <c r="G12">
         <v>35791129.0</v>
       </c>
       <c r="H12">
         <v>3390741.0</v>
       </c>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13">
         <v>29711413.0</v>
       </c>
       <c r="G13">
         <v>-29711413.0</v>
       </c>
       <c r="H13">
         <v>-29711413.0</v>
       </c>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13">
         <v>-1000000.0</v>
       </c>
       <c r="M13">
         <v>5000000.0</v>
       </c>
       <c r="N13">
         <v>5000000.0</v>
       </c>
       <c r="O13">
         <v>5000000.0</v>
       </c>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B14">
         <v>29164000.0</v>
       </c>
       <c r="C14">
         <v>29996920.0</v>
       </c>
       <c r="D14">
         <v>32969475.0</v>
       </c>
       <c r="E14">
         <v>33460290.0</v>
       </c>
       <c r="F14">
         <v>36167322.0</v>
       </c>
       <c r="G14">
         <v>37395899.0</v>
       </c>
       <c r="H14">
         <v>34014440.0</v>
       </c>
       <c r="I14">
         <v>30646570.0</v>
       </c>
       <c r="J14">
         <v>30723480.0</v>
       </c>
       <c r="K14">
         <v>32706470.0</v>
       </c>
       <c r="L14">
         <v>29000000.0</v>
       </c>
       <c r="M14">
         <v>22000000.0</v>
       </c>
       <c r="N14">
         <v>16000000.0</v>
       </c>
       <c r="O14">
         <v>15000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B15">
         <v>37344000.0</v>
       </c>
       <c r="C15">
         <v>30919620.0</v>
       </c>
       <c r="D15">
         <v>21081559.0</v>
       </c>
       <c r="E15">
         <v>12849712.0</v>
       </c>
       <c r="F15">
         <v>8031070.0</v>
       </c>
       <c r="G15">
         <v>12046605.0</v>
       </c>
       <c r="H15">
         <v>14647079.0</v>
       </c>
       <c r="I15">
         <v>18030080.0</v>
       </c>
       <c r="J15">
         <v>13001950.0</v>
       </c>
       <c r="K15">
         <v>19074010.0</v>
       </c>
       <c r="L15">
         <v>27959280.0</v>
       </c>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B16">
         <v>224394000.0</v>
       </c>
       <c r="C16">
         <v>188451505.0</v>
       </c>
       <c r="D16">
         <v>198243766.0</v>
       </c>
       <c r="E16">
         <v>168540010.0</v>
       </c>
       <c r="F16">
         <v>183378720.0</v>
       </c>
       <c r="G16">
         <v>179171185.0</v>
       </c>
       <c r="H16">
         <v>147517770.0</v>
       </c>
       <c r="I16">
         <v>124276324.0</v>
       </c>
       <c r="J16">
         <v>130647897.0</v>
       </c>
       <c r="K16">
         <v>129611074.0</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B18">
         <v>96350000.0</v>
       </c>
       <c r="C18">
         <v>19423235.0</v>
       </c>
       <c r="D18">
         <v>66728274.0</v>
       </c>
       <c r="E18">
         <v>13382791.0</v>
       </c>
       <c r="F18">
         <v>44743641.0</v>
       </c>
       <c r="G18">
         <v>71325794.0</v>
       </c>
       <c r="H18">
         <v>22050301.0</v>
       </c>
       <c r="I18">
         <v>24830106.0</v>
       </c>
       <c r="J18">
         <v>57513688.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B19">
         <v>-2359000.0</v>
       </c>
       <c r="C19">
         <v>-31865487.0</v>
       </c>
       <c r="D19">
         <v>-1009235.0</v>
       </c>
       <c r="E19">
         <v>-47600.0</v>
       </c>
       <c r="F19">
         <v>12944726.0</v>
       </c>
       <c r="G19">
         <v>-12846140.0</v>
       </c>
       <c r="H19">
         <v>33170.0</v>
       </c>
       <c r="I19">
         <v>-17623100.0</v>
       </c>
       <c r="J19">
         <v>-5123262.0</v>
       </c>
       <c r="K19">
         <v>4976784.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B21">
         <v>16309000.0</v>
       </c>
       <c r="C21">
         <v>13000000.0</v>
       </c>
       <c r="D21">
         <v>-6780000.0</v>
       </c>
       <c r="E21">
         <v>-23297249.0</v>
       </c>
       <c r="F21">
         <v>-48864940.0</v>
       </c>
       <c r="G21">
         <v>-12658675.0</v>
       </c>
       <c r="H21">
         <v>22462700.0</v>
       </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B22">
         <v>100947000.0</v>
       </c>
       <c r="C22">
         <v>74155000.0</v>
       </c>
       <c r="D22">
         <v>45735000.0</v>
       </c>
       <c r="E22">
         <v>42142000.0</v>
       </c>
       <c r="F22">
         <v>17068000.0</v>
       </c>
       <c r="G22">
         <v>7428868.0</v>
       </c>
       <c r="H22">
         <v>33148000.0</v>
       </c>
       <c r="I22">
         <v>29829470.0</v>
       </c>
       <c r="J22">
         <v>39260530.0</v>
       </c>
       <c r="K22">
         <v>32821160.0</v>
       </c>
       <c r="L22">
         <v>45000000.0</v>
       </c>
       <c r="M22">
         <v>59000000.0</v>
       </c>
       <c r="N22">
         <v>50000000.0</v>
       </c>
       <c r="O22">
         <v>44000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B23">
         <v>-20986000.0</v>
       </c>
       <c r="C23">
         <v>-12442960.0</v>
       </c>
       <c r="D23">
         <v>-18489740.0</v>
       </c>
       <c r="E23">
         <v>-2424167.0</v>
       </c>
       <c r="F23">
         <v>-6623195.0</v>
       </c>
       <c r="G23">
         <v>-10120823.0</v>
       </c>
       <c r="H23">
         <v>-7199628.0</v>
       </c>
       <c r="I23">
         <v>-7403360.0</v>
       </c>
       <c r="J23">
         <v>-5453470.0</v>
       </c>
       <c r="K23">
         <v>-5119490.0</v>
       </c>
       <c r="L23">
         <v>14000000.0</v>
       </c>
       <c r="M23">
         <v>15000000.0</v>
       </c>
       <c r="N23">
         <v>20000000.0</v>
       </c>
       <c r="O23">
         <v>14000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B24">
         <v>-13496000.0</v>
       </c>
       <c r="C24">
         <v>3522240.0</v>
       </c>
       <c r="D24">
         <v>11062310.0</v>
       </c>
       <c r="E24">
         <v>8345732.0</v>
       </c>
       <c r="F24">
         <v>9309067.0</v>
       </c>
       <c r="G24">
         <v>8212005.0</v>
       </c>
       <c r="H24">
         <v>-174105.0</v>
       </c>
       <c r="I24">
         <v>7079620.0</v>
       </c>
       <c r="J24">
         <v>-2481930.0</v>
       </c>
       <c r="K24">
         <v>9402330.0</v>
       </c>
       <c r="L24">
         <v>14786180.0</v>
       </c>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B25">
         <v>-3996000.0</v>
       </c>
       <c r="C25">
         <v>-6089499.0</v>
       </c>
       <c r="D25">
         <v>-5093822.0</v>
       </c>
       <c r="E25">
         <v>-2195852.0</v>
       </c>
       <c r="F25">
         <v>-1345201.0</v>
       </c>
       <c r="G25">
         <v>-173439.0</v>
       </c>
       <c r="H25">
         <v>388512.0</v>
       </c>
       <c r="I25">
         <v>-45902.0</v>
       </c>
       <c r="J25">
         <v>1611511.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27">
         <v>-27.0</v>
       </c>
       <c r="H27">
         <v>6973.0</v>
       </c>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B28">
         <v>-45166000.0</v>
       </c>
       <c r="C28">
         <v>-32178890.0</v>
       </c>
       <c r="D28">
         <v>-47713490.0</v>
       </c>
       <c r="E28">
         <v>-38571128.0</v>
       </c>
       <c r="F28">
         <v>-63519205.0</v>
       </c>
       <c r="G28">
         <v>-34826103.0</v>
       </c>
       <c r="H28">
         <v>615993.0</v>
       </c>
       <c r="I28">
         <v>-38380890.0</v>
       </c>
       <c r="J28">
         <v>-51974350.0</v>
       </c>
       <c r="K28">
         <v>-52012010.0</v>
       </c>
       <c r="L28">
         <v>-71000000.0</v>
       </c>
       <c r="M28">
         <v>90000000.0</v>
       </c>
       <c r="N28">
         <v>-25000000.0</v>
       </c>
       <c r="O28">
         <v>-29000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B29">
         <v>132942000.0</v>
       </c>
       <c r="C29">
         <v>54810960.0</v>
       </c>
       <c r="D29">
         <v>78799817.0</v>
       </c>
       <c r="E29">
         <v>21978452.0</v>
       </c>
       <c r="F29">
         <v>57502687.0</v>
       </c>
       <c r="G29">
         <v>98352352.0</v>
       </c>
       <c r="H29">
         <v>84637864.0</v>
       </c>
       <c r="I29">
         <v>49532830.0</v>
       </c>
       <c r="J29">
         <v>60155020.0</v>
       </c>
       <c r="K29">
         <v>50628480.0</v>
       </c>
       <c r="L29">
         <v>122000000.0</v>
       </c>
       <c r="M29">
         <v>34000000.0</v>
       </c>
       <c r="N29">
         <v>45000000.0</v>
       </c>
       <c r="O29">
         <v>52000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B30">
         <v>-50088000.0</v>
       </c>
       <c r="C30">
         <v>-31865490.0</v>
       </c>
       <c r="D30">
         <v>-1009240.0</v>
       </c>
       <c r="E30">
         <v>2161629.0</v>
       </c>
       <c r="F30">
         <v>9894217.0</v>
       </c>
       <c r="G30">
         <v>-31660693.0</v>
       </c>
       <c r="H30">
         <v>-61946960.0</v>
       </c>
       <c r="I30">
         <v>-17623100.0</v>
       </c>
@@ -11769,2306 +11940,2366 @@
       <c r="O30">
         <v>-11000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH30"/>
+  <dimension ref="A1:AI30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
         <v>98</v>
       </c>
       <c r="AF1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AG1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AH1" t="s">
         <v>100</v>
       </c>
-    </row>
-    <row r="2" spans="1:34">
+      <c r="AI1" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B2">
+        <v>236921000.0</v>
+      </c>
+      <c r="C2">
         <v>225123000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>135839000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>167312000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>135048000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>188452000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>89999000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>116803000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>270471000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>198244000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>211775000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>202539000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>188134000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>168540000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>179125000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>194381000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>190290000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>183379000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>112026000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>109416000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>199636000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>179171000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>206047000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>160248000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>157682000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>147518000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>98770000.0</v>
       </c>
-      <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
-    </row>
-    <row r="3" spans="1:34">
+      <c r="AI2"/>
+    </row>
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B3">
+        <v>12974000</v>
+      </c>
+      <c r="C3">
         <v>19309000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>36592000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>22816000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>11740000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>3944000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>35387730</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>27844000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>18720000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>3115000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>2964000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>2760000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>4809000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1539000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1308661</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>6424000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>863000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>207000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>12759050</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>10811000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>6788000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>4569000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>27026560</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>24580000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>5463000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>10213000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1866563</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>25506000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>20028000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>15187000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>1000000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>2000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000</v>
       </c>
       <c r="AH3">
         <v>6000000</v>
       </c>
-    </row>
-    <row r="4" spans="1:34">
+      <c r="AI3">
+        <v>6000000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-    </row>
-    <row r="5" spans="1:34">
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
-    </row>
-    <row r="6" spans="1:34">
+      <c r="AI5"/>
+    </row>
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B6">
+        <v>-114629000.0</v>
+      </c>
+      <c r="C6">
         <v>12250000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>35942000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-52613000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-21140000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-53404000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-9792260.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-108245000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-153637000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>71877000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-13390000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>9238000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>14405000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>19594000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-10584710.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-15256000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>11002000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>6911000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>4207540.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-67145000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-69755000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>20465000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>31653420.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>58529000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>2624000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>9844000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>48886897.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>7302000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-29628000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-3254000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-45000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>61000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-21000000.0</v>
       </c>
       <c r="AH6">
         <v>-21000000.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:34">
+      <c r="AI6">
+        <v>-21000000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B7">
+        <v>-15086000.0</v>
+      </c>
+      <c r="C7">
         <v>51233000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-21367000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-15061000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>3000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>12126000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-102796780.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-67633000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-67116000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>60991000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-29034000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-8877000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>23368000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>25901000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-69032300.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-21717000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-9837000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-822000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-20126630.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>2680000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>6053000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>16068000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>4462820.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>41860000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>10813000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>29665000.0</v>
       </c>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
-    </row>
-    <row r="8" spans="1:34">
+      <c r="AI7"/>
+    </row>
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>-18556000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>156331000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-132834044.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-22889000.0</v>
       </c>
-      <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
-      <c r="AE9">
+      <c r="AE9"/>
+      <c r="AF9">
         <v>14000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-5000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>41000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-26000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:34">
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B10">
+        <v>1668000.0</v>
+      </c>
+      <c r="C10">
         <v>-4725000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>9244000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-8100000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2941000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>25534000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-22597290.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>10059000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-7695000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-8991000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>10170000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-4300000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-2903000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>16882000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-27585446.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>1313000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>2274000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>13526000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-12666447.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-6090000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>790000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>6231000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-5217327.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>6691000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-5428000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>14946000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-12709153.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>2280000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-9753000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-2803000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-6000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AG10">
         <v>2000000.0</v>
       </c>
       <c r="AH10">
+        <v>2000000.0</v>
+      </c>
+      <c r="AI10">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:34">
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>31081000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-137576000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>121812688.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>4388000.0</v>
       </c>
-      <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
-    </row>
-    <row r="12" spans="1:34">
+      <c r="AI11"/>
+    </row>
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>-1085000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>173000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>7102929.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-744000.0</v>
       </c>
-      <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
-    </row>
-    <row r="13" spans="1:34">
+      <c r="AI12"/>
+    </row>
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13">
         <v>-4851000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>-6098000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-4433000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>8433000.0</v>
       </c>
-      <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
-      <c r="AE13">
+      <c r="AE13"/>
+      <c r="AF13">
         <v>2000000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>16000000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>2000000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-5000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:34">
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B14">
+        <v>9900000.0</v>
+      </c>
+      <c r="C14">
         <v>7303000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>29164000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>22319000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>14634000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>7251000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>29996920.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>22912000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>7642000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>7750000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>8337000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>8265000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>8222000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>8146000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>8175290.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>8362000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>16875000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>8530000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>36143750.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>27080000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>18190000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>8577000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>37372320.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>28875000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>10024000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>9540000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>9066745.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>8526000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>8406000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>8510000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>9000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>8000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000000.0</v>
       </c>
       <c r="AH14">
         <v>7000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:34">
+      <c r="AI14">
+        <v>7000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B15">
-        <v>-21282000.0</v>
+        <v>0.0</v>
       </c>
       <c r="C15">
+        <v>21282000.0</v>
+      </c>
+      <c r="D15">
         <v>37344000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>16062000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>0.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>21282000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>30919620.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>30920000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>0.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>14857000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>0.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>8032000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13050000.0</v>
       </c>
       <c r="N15">
         <v>13050000.0</v>
       </c>
       <c r="O15">
         <v>13050000.0</v>
       </c>
       <c r="P15">
+        <v>13050000.0</v>
+      </c>
+      <c r="Q15">
         <v>8031000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4819000.0</v>
       </c>
       <c r="R15">
         <v>4819000.0</v>
       </c>
       <c r="S15">
+        <v>4819000.0</v>
+      </c>
+      <c r="T15">
         <v>8031070.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>8031000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>4016000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>0.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>12046610.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>12047000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>0.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>12047000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>79.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>5622000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>0.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>9025000.0</v>
       </c>
-      <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
-    </row>
-    <row r="16" spans="1:34">
+      <c r="AI15"/>
+    </row>
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B16">
+        <v>122398000.0</v>
+      </c>
+      <c r="C16">
         <v>236921000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>224394000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>135839000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>167312000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>135048000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>188451505.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>89999000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>116803000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>270471000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>198244000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>211775000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>202539000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>188134000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>168540010.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>179125000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>194381000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>190290000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>183378720.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>112026000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>109416000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>199636000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>179171185.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>206047000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>160248000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>157682000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>147517770.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>98770000.0</v>
       </c>
-      <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
-    </row>
-    <row r="17" spans="1:34">
+      <c r="AI16"/>
+    </row>
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-    </row>
-    <row r="18" spans="1:34">
+      <c r="AI17"/>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B18">
+        <v>-10044000.0</v>
+      </c>
+      <c r="C18">
         <v>44533000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>19034000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>16929000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>18342000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>42045000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>1297235.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-5826000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-50694000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>74646000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-10946000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>15395000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>16831000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>45443000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-15231209.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>4242000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>9787000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>14585000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>12144641.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>5853000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-695000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>27441000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-13397206.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>43229000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>11589000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>29905000.0</v>
       </c>
-      <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
-    </row>
-    <row r="19" spans="1:34">
+      <c r="AI18"/>
+    </row>
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B19">
+        <v>-111079000.0</v>
+      </c>
+      <c r="C19">
         <v>-9626000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>79321000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-33021000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-12259000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-73344000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>93606513.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>4460000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-128476000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-1456000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>954000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-354000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-76000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>2059000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-137600.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>55000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>1444000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>5414000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>79287217.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>10172000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-78888000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-677000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-10943693.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-1712000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-7870000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-11135000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-8948960.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-24897000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-15020000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-13081000.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-    </row>
-    <row r="20" spans="1:34">
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
-    </row>
-    <row r="21" spans="1:34">
+      <c r="AI20"/>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B21">
+        <v>8050000.0</v>
+      </c>
+      <c r="C21">
         <v>6397000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>161000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-3329000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>17177000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>2300000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>0.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-2076000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>-3542000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-3243000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-3247249.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-5969000.0</v>
       </c>
-      <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
-    </row>
-    <row r="22" spans="1:34">
+      <c r="AI21"/>
+    </row>
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B22">
+        <v>10336000.0</v>
+      </c>
+      <c r="C22">
         <v>8959000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>100947000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>76310000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>47392000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>20506000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>100954510.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>77142000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>22380000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>9243000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>14668000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>12211000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>9732000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>9124000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>13767697.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>11803000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>18757000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>9052000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>25682550.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>10681000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>8443000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>7062000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>15362400.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>3274000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-11145000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>2160000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>8565494.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>13107000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>8662000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>2813000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>6000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>11000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>9000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>17000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:34">
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B23"/>
-      <c r="C23">
+      <c r="C23"/>
+      <c r="D23">
         <v>-20986000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-49020000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-25608000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-25202000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-12442960.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-8782000.0</v>
       </c>
-      <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
-      <c r="M23">
+      <c r="M23"/>
+      <c r="N23">
         <v>-1685000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-12089000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>7106121.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-7298000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-2232000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-1440000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-6623200.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-3983000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-3934000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-3981000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-10120820.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-2670000.0</v>
       </c>
-      <c r="Y23"/>
-      <c r="Z23">
+      <c r="Z23"/>
+      <c r="AA23">
         <v>1242000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-7199630.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1552000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-1492000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-1521000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>2000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>3000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:34">
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
         <v>-13496000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-95808000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-73863000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-69400000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>3522240.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-97628000.0</v>
       </c>
-      <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24">
         <v>2827000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>696000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>2640732.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>462000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>7721000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>5621000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>22653260.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-58582000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-72777000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>3892000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-4634140.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>3863000.0</v>
       </c>
-      <c r="Y24"/>
-      <c r="Z24">
+      <c r="Z24"/>
+      <c r="AA24">
         <v>-922000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>640600.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>7723000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>7114000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>2106000.0</v>
       </c>
-      <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
-    </row>
-    <row r="25" spans="1:34">
+      <c r="AI24"/>
+    </row>
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B25">
+        <v>-169000.0</v>
+      </c>
+      <c r="C25">
         <v>-1208000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-1030000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-854000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-1100000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-1012000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-1185499.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-1399000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-1729000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-1776000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-1506000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-1666000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-1080000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-841000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-650852.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-457000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-624000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-464000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-507201.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-385000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-279000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-174000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-205439.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-73000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-77000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>183000.0</v>
       </c>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
-    </row>
-    <row r="26" spans="1:34">
+      <c r="AI25"/>
+    </row>
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
-    </row>
-    <row r="27" spans="1:34">
+      <c r="AI26"/>
+    </row>
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-    </row>
-    <row r="28" spans="1:34">
+      <c r="AI27"/>
+    </row>
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B28"/>
-      <c r="C28">
+      <c r="C28"/>
+      <c r="D28">
         <v>-45166000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-33605000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-7713000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-25978000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-32178890.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-28042000.0</v>
       </c>
-      <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
-      <c r="M28">
+      <c r="M28"/>
+      <c r="N28">
         <v>-5227000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-28382000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>3858872.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-21298000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-21132000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-13306000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-63519210.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-41516000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-23948000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-11092000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-34826100.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-30122000.0</v>
       </c>
-      <c r="Y28"/>
-      <c r="Z28">
+      <c r="Z28"/>
+      <c r="AA28">
         <v>-19139000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>615990.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-16028000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-8807000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-4540000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-22000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-11000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-24000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:34">
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B29">
+        <v>2930000.0</v>
+      </c>
+      <c r="C29">
         <v>63842000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>132942000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>100132000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>72127000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>45989000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>54810960.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>45970000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-31974000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>77761000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-7982000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>18155000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>21640000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>46982000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-13922548.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>10666000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>25235000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>14792000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>57502690.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>43410000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>33534000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>32010000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>98352350.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>109303000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>17052000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>40118000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>41191864.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>39420000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-10341000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>14367000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-20000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>72000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>6000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>3000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:34">
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B30"/>
-      <c r="C30">
+      <c r="C30"/>
+      <c r="D30">
         <v>-50088000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-118624000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-85603000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-73344000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-31865490.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-125472000.0</v>
       </c>
-      <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
-      <c r="M30">
+      <c r="M30"/>
+      <c r="N30">
         <v>-2043000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1260000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1211629.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-5908000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>6858000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>5414000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>9894220.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-69393000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-79565000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-677000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-31660690.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-20717000.0</v>
       </c>
-      <c r="Y30"/>
-      <c r="Z30">
+      <c r="Z30"/>
+      <c r="AA30">
         <v>-11135000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-61946960.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-52998000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-28101000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-13081000.0</v>
       </c>
-      <c r="AE30"/>
       <c r="AF30"/>
-      <c r="AG30">
+      <c r="AG30"/>
+      <c r="AH30">
         <v>-5000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-3000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>