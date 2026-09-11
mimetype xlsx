--- v0 (2026-07-14)
+++ v1 (2026-09-11)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="161">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
   <si>
     <t>2016-12-31</t>
@@ -249,54 +252,54 @@
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
   </si>
   <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
     <t>2026-03-31</t>
-  </si>
-[...1 lines deleted...]
-    <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -869,12347 +872,12822 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N62"/>
+  <dimension ref="A1:O62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B2">
+        <v>24726000.0</v>
+      </c>
+      <c r="C2">
         <v>655000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>559000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>31902000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>543000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1158000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>801000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1499000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>803000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>9149000.0</v>
       </c>
-      <c r="K2"/>
       <c r="L2"/>
-      <c r="M2">
-[...1 lines deleted...]
-      </c>
+      <c r="M2"/>
       <c r="N2">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:14">
+      <c r="O2">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
-    </row>
-    <row r="4" spans="1:14">
+      <c r="O3"/>
+    </row>
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
-    </row>
-    <row r="6" spans="1:14">
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
-    </row>
-    <row r="7" spans="1:14">
+      <c r="O6"/>
+    </row>
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B7">
+        <v>21231000.0</v>
+      </c>
+      <c r="C7">
         <v>24294000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>23538000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>21599000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>144960000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>122892000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>189327000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>30000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>85000.0</v>
       </c>
-      <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B8">
+        <v>415308000.0</v>
+      </c>
+      <c r="C8">
         <v>414830000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>413129000.0</v>
       </c>
       <c r="D8">
         <v>413129000.0</v>
       </c>
       <c r="E8">
+        <v>413129000.0</v>
+      </c>
+      <c r="F8">
         <v>388129000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>383209000.0</v>
       </c>
       <c r="G8">
         <v>383209000.0</v>
       </c>
       <c r="H8">
         <v>383209000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>383209000.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
-      <c r="I9">
+      <c r="I9"/>
+      <c r="J9">
         <v>0.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>144225000.0</v>
       </c>
-      <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
-    </row>
-    <row r="10" spans="1:14">
+      <c r="O9"/>
+    </row>
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B10">
+        <v>9259000.0</v>
+      </c>
+      <c r="C10">
         <v>16023000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>16850000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>5531957.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>16947000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>14002000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>4581000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>3616000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>3079000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>3687000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>12000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>23000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>43000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>32000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:14">
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>5105000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>16947000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>14002000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>4581000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>3616000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>3079000.0</v>
       </c>
-      <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-    </row>
-    <row r="12" spans="1:14">
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>5105000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>16947000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>14002000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>4581000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>3616000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>3079000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>5886000.0</v>
       </c>
-      <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="O12"/>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>413129000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>388129000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>383209000.0</v>
       </c>
       <c r="G13">
         <v>383209000.0</v>
       </c>
       <c r="H13">
         <v>383209000.0</v>
       </c>
       <c r="I13">
+        <v>383209000.0</v>
+      </c>
+      <c r="J13">
         <v>379756000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>81981000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>226000000.0</v>
       </c>
       <c r="L13">
         <v>226000000.0</v>
       </c>
       <c r="M13">
         <v>226000000.0</v>
       </c>
       <c r="N13">
         <v>226000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13">
+        <v>226000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B14">
+        <v>172159851.0</v>
+      </c>
+      <c r="C14">
         <v>170424851.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>167904851.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1679048650.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1321905790.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1239906000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1239905790.0</v>
       </c>
       <c r="H14">
         <v>1239905790.0</v>
       </c>
       <c r="I14">
         <v>1239905790.0</v>
       </c>
       <c r="J14">
+        <v>1239905790.0</v>
+      </c>
+      <c r="K14">
         <v>376075880.0</v>
       </c>
-      <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
-    </row>
-    <row r="15" spans="1:14">
+      <c r="O14"/>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-    </row>
-    <row r="16" spans="1:14">
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
-      <c r="D18">
+      <c r="D18"/>
+      <c r="E18">
         <v>2883000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>5248000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>4967000.0</v>
       </c>
-      <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B20">
         <v>75683000.0</v>
       </c>
       <c r="C20">
         <v>75683000.0</v>
       </c>
       <c r="D20">
         <v>75683000.0</v>
       </c>
       <c r="E20">
         <v>75683000.0</v>
       </c>
       <c r="F20">
         <v>75683000.0</v>
       </c>
       <c r="G20">
         <v>75683000.0</v>
       </c>
       <c r="H20">
+        <v>75683000.0</v>
+      </c>
+      <c r="I20">
         <v>90685000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>128555000.0</v>
       </c>
-      <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20">
         <v>42000000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:14">
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B21">
+        <v>54482000.0</v>
+      </c>
+      <c r="C21">
         <v>59243000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>54778000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>53655000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>54068000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>54762000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>50609000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>50779000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1177000.0</v>
       </c>
-      <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-    </row>
-    <row r="22" spans="1:14">
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
-    </row>
-    <row r="23" spans="1:14">
+      <c r="O22"/>
+    </row>
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>458766000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>447698000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>436730000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>476087000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>325157000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>293465000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>133362000.0</v>
       </c>
-      <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
-    </row>
-    <row r="24" spans="1:14">
+      <c r="O23"/>
+    </row>
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B24">
+        <v>123444000.0</v>
+      </c>
+      <c r="C24">
         <v>133976000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>145447000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>13753000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17390000.0</v>
       </c>
       <c r="F24">
         <v>17390000.0</v>
       </c>
       <c r="G24">
+        <v>17390000.0</v>
+      </c>
+      <c r="H24">
         <v>0.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>27299000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>2087000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>7006000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>9000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>34000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>39000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>46000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:14">
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
-      <c r="D25">
+      <c r="D25"/>
+      <c r="E25">
         <v>129022000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>147929000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>133848000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>184074000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>27299000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2116000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>7006000.0</v>
       </c>
-      <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26">
         <v>5000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>10000000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:14">
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B28">
+        <v>125252000.0</v>
+      </c>
+      <c r="C28">
         <v>129962000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>137698000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>150759043.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>5157176.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>17163455.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>13387000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>26383000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1677000.0</v>
       </c>
-      <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
-    </row>
-    <row r="29" spans="1:14">
+      <c r="O28"/>
+    </row>
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B29">
+        <v>438301000.0</v>
+      </c>
+      <c r="C29">
         <v>420405000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>411962000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>403509000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>220071000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>220079000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>210018000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>260748000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>250226000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
-    </row>
-    <row r="30" spans="1:14">
+      <c r="O29"/>
+    </row>
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B30">
+        <v>34703000.0</v>
+      </c>
+      <c r="C30">
         <v>25144000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>25636000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>15396000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>18410000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>20645000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>36208000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>37479000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>47118000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>3465000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>17000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>15000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>34000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>62000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:14">
+    <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>104829000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>75380000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>66751000.0</v>
       </c>
-      <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
-    </row>
-    <row r="32" spans="1:14">
+      <c r="O31"/>
+    </row>
+    <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B32">
+        <v>16449000.0</v>
+      </c>
+      <c r="C32">
         <v>-11345000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-19119000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-22728277.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1029829.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-7973000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-10479000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-10112000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>5325000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
-    </row>
-    <row r="33" spans="1:14">
+      <c r="O32"/>
+    </row>
+    <row r="33" spans="1:15">
       <c r="A33" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B33">
+        <v>445386000.0</v>
+      </c>
+      <c r="C33">
         <v>453530000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>453945000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>451742000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>364846000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>352551000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>400048000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>280689000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>254583000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>116497000.0</v>
       </c>
-      <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33"/>
-    </row>
-    <row r="34" spans="1:14">
+      <c r="O33"/>
+    </row>
+    <row r="34" spans="1:15">
       <c r="A34" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
-    </row>
-    <row r="35" spans="1:14">
+      <c r="O34"/>
+    </row>
+    <row r="35" spans="1:15">
       <c r="A35" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B35">
+        <v>157746000.0</v>
+      </c>
+      <c r="C35">
         <v>167462000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>177106000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>181473000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>163256000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>150381000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>196033000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>39258000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>14075000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>7006000.0</v>
       </c>
-      <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35"/>
-    </row>
-    <row r="36" spans="1:14">
+      <c r="O35"/>
+    </row>
+    <row r="36" spans="1:15">
       <c r="A36" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
-      <c r="H36">
+      <c r="H36"/>
+      <c r="I36">
         <v>280689000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>254583000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>116497000.0</v>
       </c>
-      <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
-    </row>
-    <row r="37" spans="1:14">
+      <c r="O36"/>
+    </row>
+    <row r="37" spans="1:15">
       <c r="A37" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
-    </row>
-    <row r="38" spans="1:14">
+      <c r="O37"/>
+    </row>
+    <row r="38" spans="1:15">
       <c r="A38" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>11509000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>13673000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>13750000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>7089000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>3810000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>73000.0</v>
       </c>
-      <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
-    </row>
-    <row r="39" spans="1:14">
+      <c r="O38"/>
+    </row>
+    <row r="39" spans="1:15">
       <c r="A39" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
-      <c r="D39">
+      <c r="D39"/>
+      <c r="E39">
         <v>26755000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>32860690.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>32102003.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>36463000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>14806000.0</v>
       </c>
-      <c r="I39"/>
-      <c r="J39">
+      <c r="J39"/>
+      <c r="K39">
         <v>5442000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>87000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>194000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>99000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>4000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:14">
+    <row r="40" spans="1:15">
       <c r="A40" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
-      <c r="D40">
+      <c r="D40"/>
+      <c r="E40">
         <v>24050000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>49758932.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>54829255.0</v>
       </c>
-      <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
-      <c r="K40">
+      <c r="K40"/>
+      <c r="L40">
         <v>7000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>9000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>19000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>28000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:14">
+    <row r="41" spans="1:15">
       <c r="A41" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>16953000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16533000.0</v>
       </c>
       <c r="F41">
         <v>16533000.0</v>
       </c>
-      <c r="G41"/>
+      <c r="G41">
+        <v>16533000.0</v>
+      </c>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
-    </row>
-    <row r="42" spans="1:14">
+      <c r="O41"/>
+    </row>
+    <row r="42" spans="1:15">
       <c r="A42" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
-      <c r="D42">
-[...1 lines deleted...]
-      </c>
+      <c r="D42"/>
       <c r="E42">
         <v>7420000.0</v>
       </c>
       <c r="F42">
         <v>7420000.0</v>
       </c>
-      <c r="G42"/>
+      <c r="G42">
+        <v>7420000.0</v>
+      </c>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42"/>
-    </row>
-    <row r="43" spans="1:14">
+      <c r="O42"/>
+    </row>
+    <row r="43" spans="1:15">
       <c r="A43" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
-    </row>
-    <row r="44" spans="1:14">
+      <c r="O43"/>
+    </row>
+    <row r="44" spans="1:15">
       <c r="A44" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
-    </row>
-    <row r="45" spans="1:14">
+      <c r="O44"/>
+    </row>
+    <row r="45" spans="1:15">
       <c r="A45" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B45">
+        <v>278915000.0</v>
+      </c>
+      <c r="C45">
         <v>378616000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>362452000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>340785000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>313156000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>282659000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>389271000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
-    </row>
-    <row r="46" spans="1:14">
+      <c r="O45"/>
+    </row>
+    <row r="46" spans="1:15">
       <c r="A46" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B46">
+        <v>278915000.0</v>
+      </c>
+      <c r="C46">
         <v>283690000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>284432000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>279203000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>223934000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>211355000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>265084000.0</v>
       </c>
-      <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
-    </row>
-    <row r="47" spans="1:14">
+      <c r="O46"/>
+    </row>
+    <row r="47" spans="1:15">
       <c r="A47" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>208641000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>223934000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>211355000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>265084000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>122990000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>93998000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>95848000.0</v>
       </c>
-      <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
-    </row>
-    <row r="48" spans="1:14">
+      <c r="O47"/>
+    </row>
+    <row r="48" spans="1:15">
       <c r="A48" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B48">
+        <v>-129514000.0</v>
+      </c>
+      <c r="C48">
         <v>-158708000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-173698000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-186382000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-192930000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-196432000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-189673000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-151890000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-133766000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-98704000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-69000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-10000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>26000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>189000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:14">
+    <row r="49" spans="1:15">
       <c r="A49" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
-    </row>
-    <row r="50" spans="1:14">
+      <c r="O49"/>
+    </row>
+    <row r="50" spans="1:15">
       <c r="A50" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B50">
+        <v>11067000.0</v>
+      </c>
+      <c r="C50">
         <v>12009000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>9101000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>11213000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>1268000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>8492000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>16482000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>2130000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>2306000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>2000000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>11000000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>39000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>45000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>68000000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:14">
+    <row r="51" spans="1:15">
       <c r="A51" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
-      <c r="F51">
+      <c r="F51"/>
+      <c r="G51">
         <v>133848000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>200556000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>27299000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>2116000.0</v>
       </c>
-      <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
-    </row>
-    <row r="52" spans="1:14">
+      <c r="O51"/>
+    </row>
+    <row r="52" spans="1:15">
       <c r="A52" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
-      <c r="D52">
+      <c r="D52"/>
+      <c r="E52">
         <v>3657000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>62000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>0.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>16482000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I52">
         <v>0.0</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
       <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52">
         <v>11000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>39000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>45000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>68000000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:14">
+    <row r="53" spans="1:15">
       <c r="A53" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B53">
+        <v>52794000.0</v>
+      </c>
+      <c r="C53">
         <v>13129000.0</v>
       </c>
-      <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
-      <c r="J53">
+      <c r="J53"/>
+      <c r="K53">
         <v>2199000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="L53">
         <v>3000000.0</v>
       </c>
       <c r="M53">
         <v>3000000.0</v>
       </c>
       <c r="N53">
+        <v>3000000.0</v>
+      </c>
+      <c r="O53">
         <v>4000000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:14">
+    <row r="54" spans="1:15">
       <c r="A54" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
-    </row>
-    <row r="55" spans="1:14">
+      <c r="O54"/>
+    </row>
+    <row r="55" spans="1:15">
       <c r="A55" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B55">
+        <v>549182000.0</v>
+      </c>
+      <c r="C55">
         <v>527520000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>520464000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>458766000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>447698000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>436730000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>476087000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>325157000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>293465000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>133362000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>166000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>261000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>319000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>519000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:14">
+    <row r="56" spans="1:15">
       <c r="A56" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B56">
+        <v>103796000.0</v>
+      </c>
+      <c r="C56">
         <v>73990000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>66519000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>109278000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>82852000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>84179000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>77622000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>56893000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>50841000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>16865000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>121000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>236000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>180000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>105000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:14">
+    <row r="57" spans="1:15">
       <c r="A57" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B57">
+        <v>87347000.0</v>
+      </c>
+      <c r="C57">
         <v>85335000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>85638000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>78636000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>81823000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>92152000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>86518000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>54580000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>45359000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>11149000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>13000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>23000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>26000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>49000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:14">
+    <row r="58" spans="1:15">
       <c r="A58" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B58">
+        <v>245093000.0</v>
+      </c>
+      <c r="C58">
         <v>252797000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>262744000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>224599000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>245079000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>242533000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>282551000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>93838000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>47475000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>18155000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>22000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>57000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>65000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>97000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:14">
+    <row r="59" spans="1:15">
       <c r="A59" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
-    </row>
-    <row r="60" spans="1:14">
+      <c r="O59"/>
+    </row>
+    <row r="60" spans="1:15">
       <c r="A60" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B60">
+        <v>303790000.0</v>
+      </c>
+      <c r="C60">
         <v>274420000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>257414000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>234167000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>202619000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>194197000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>193536000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>231319000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>245990000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>115207000.0</v>
       </c>
-      <c r="K60"/>
       <c r="L60"/>
       <c r="M60"/>
       <c r="N60"/>
-    </row>
-    <row r="61" spans="1:14">
+      <c r="O60"/>
+    </row>
+    <row r="61" spans="1:15">
       <c r="A61" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
-    </row>
-    <row r="62" spans="1:14">
+      <c r="O61"/>
+    </row>
+    <row r="62" spans="1:15">
       <c r="A62" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
+      <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH62"/>
+  <dimension ref="A1:AI62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D1" t="s">
-        <v>77</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
-        <v>1</v>
+        <v>80</v>
       </c>
       <c r="H1" t="s">
-        <v>80</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
-        <v>2</v>
+        <v>83</v>
       </c>
       <c r="L1" t="s">
-        <v>83</v>
+        <v>3</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
-        <v>3</v>
+        <v>86</v>
       </c>
       <c r="P1" t="s">
-        <v>86</v>
+        <v>4</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
-        <v>4</v>
+        <v>89</v>
       </c>
       <c r="T1" t="s">
-        <v>89</v>
+        <v>5</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
-        <v>5</v>
+        <v>92</v>
       </c>
       <c r="X1" t="s">
-        <v>92</v>
+        <v>6</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
-        <v>6</v>
+        <v>95</v>
       </c>
       <c r="AB1" t="s">
-        <v>95</v>
+        <v>7</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
         <v>98</v>
       </c>
       <c r="AF1" t="s">
-        <v>10</v>
+        <v>99</v>
       </c>
       <c r="AG1" t="s">
-        <v>99</v>
+        <v>11</v>
       </c>
       <c r="AH1" t="s">
         <v>100</v>
       </c>
-    </row>
-    <row r="2" spans="1:34">
+      <c r="AI1" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B2">
+        <v>24726000.0</v>
+      </c>
+      <c r="C2">
         <v>26740000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>28011000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>24201000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>655000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>33788000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>35043000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>32580000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>559000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>34865000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>23970000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>27372000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>25708000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>24558000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>31902000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>37268000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>30084000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>38734000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>543000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>40639000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>35915000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>28426000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1158000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>40408000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>41680000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>43978000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>801000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>39351000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>40965000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>35876000.0</v>
       </c>
-      <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
-    </row>
-    <row r="3" spans="1:34">
+      <c r="AI2"/>
+    </row>
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
-    </row>
-    <row r="4" spans="1:34">
+      <c r="AI3"/>
+    </row>
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-    </row>
-    <row r="5" spans="1:34">
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
-    </row>
-    <row r="6" spans="1:34">
+      <c r="AI5"/>
+    </row>
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
-    </row>
-    <row r="7" spans="1:34">
+      <c r="AI6"/>
+    </row>
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B7">
+        <v>21231000.0</v>
+      </c>
+      <c r="C7">
         <v>21654000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>21245000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>27568000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>24294000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>24063000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>21935000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>21668000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>23538000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>21548000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>23033000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>21777000.0</v>
       </c>
-      <c r="M7"/>
-      <c r="N7">
+      <c r="N7"/>
+      <c r="O7">
         <v>120208000.0</v>
       </c>
-      <c r="O7"/>
-      <c r="P7">
+      <c r="P7"/>
+      <c r="Q7">
         <v>134244000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>140364000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>143675000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>144960000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>120539000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>121587000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>121195000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>122892000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>192911000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>187146000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>188733000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>189327000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>229211000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>228887000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>228334000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
-    </row>
-    <row r="8" spans="1:34">
+      <c r="AI7"/>
+    </row>
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B8">
         <v>415308000.0</v>
       </c>
       <c r="C8">
         <v>415308000.0</v>
       </c>
       <c r="D8">
         <v>415308000.0</v>
       </c>
       <c r="E8">
-        <v>414830000.0</v>
+        <v>415308000.0</v>
       </c>
       <c r="F8">
         <v>414830000.0</v>
       </c>
       <c r="G8">
         <v>414830000.0</v>
       </c>
       <c r="H8">
-        <v>413129000.0</v>
+        <v>414830000.0</v>
       </c>
       <c r="I8">
         <v>413129000.0</v>
       </c>
       <c r="J8">
         <v>413129000.0</v>
       </c>
       <c r="K8">
         <v>413129000.0</v>
       </c>
       <c r="L8">
         <v>413129000.0</v>
       </c>
-      <c r="M8"/>
-      <c r="N8">
+      <c r="M8">
         <v>413129000.0</v>
       </c>
-      <c r="O8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N8"/>
+      <c r="O8">
+        <v>413129000.0</v>
+      </c>
+      <c r="P8"/>
       <c r="Q8">
         <v>388129000.0</v>
       </c>
       <c r="R8">
         <v>388129000.0</v>
       </c>
       <c r="S8">
         <v>388129000.0</v>
       </c>
       <c r="T8">
         <v>388129000.0</v>
       </c>
       <c r="U8">
         <v>388129000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>388129000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
-    </row>
-    <row r="10" spans="1:34">
+      <c r="AI9"/>
+    </row>
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B10">
+        <v>9259000.0</v>
+      </c>
+      <c r="C10">
         <v>8105000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>10524000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>15132000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>16023000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>16196000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>23692000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>9029000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>16850000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>19342000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>21228000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>9789000.0</v>
       </c>
-      <c r="M10"/>
-      <c r="N10">
+      <c r="N10"/>
+      <c r="O10">
         <v>8526000.0</v>
       </c>
-      <c r="O10"/>
-      <c r="P10">
+      <c r="P10"/>
+      <c r="Q10">
         <v>9056000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>22451000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>26953000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>16947000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>16028000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>13413000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>14977000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>13125000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>5445000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>9566000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>2979000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>4581000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>5467000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>1348000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>872000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>18000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>12000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>19000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>52000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:34">
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
-      <c r="N11">
+      <c r="N11"/>
+      <c r="O11">
         <v>8526000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>5105000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>9056000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>22451000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>26953000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>16947000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>16028000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>13413000.0</v>
       </c>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
-    </row>
-    <row r="12" spans="1:34">
+      <c r="AI11"/>
+    </row>
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
-      <c r="N12">
+      <c r="N12"/>
+      <c r="O12">
         <v>8526000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>5105000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>9056000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>22451000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>26953000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>16947000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>16028000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>13413000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>14977000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>13125000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>5445000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>9566000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>2979000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>4581000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>5850000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>14954000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>15777000.0</v>
       </c>
-      <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
-    </row>
-    <row r="13" spans="1:34">
+      <c r="AI12"/>
+    </row>
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>413129000.0</v>
       </c>
       <c r="O13">
         <v>413129000.0</v>
       </c>
       <c r="P13">
-        <v>388129000.0</v>
+        <v>413129000.0</v>
       </c>
       <c r="Q13">
         <v>388129000.0</v>
       </c>
       <c r="R13">
         <v>388129000.0</v>
       </c>
       <c r="S13">
         <v>388129000.0</v>
       </c>
       <c r="T13">
         <v>388129000.0</v>
       </c>
       <c r="U13">
         <v>388129000.0</v>
       </c>
       <c r="V13">
         <v>388129000.0</v>
       </c>
       <c r="W13">
-        <v>383209000.0</v>
+        <v>388129000.0</v>
       </c>
       <c r="X13">
         <v>383209000.0</v>
       </c>
       <c r="Y13">
         <v>383209000.0</v>
       </c>
       <c r="Z13">
         <v>383209000.0</v>
       </c>
       <c r="AA13">
         <v>383209000.0</v>
       </c>
       <c r="AB13">
         <v>383209000.0</v>
       </c>
       <c r="AC13">
         <v>383209000.0</v>
       </c>
       <c r="AD13">
         <v>383209000.0</v>
       </c>
       <c r="AE13">
-        <v>226000000.0</v>
+        <v>383209000.0</v>
       </c>
       <c r="AF13">
         <v>226000000.0</v>
       </c>
       <c r="AG13">
         <v>226000000.0</v>
       </c>
       <c r="AH13">
         <v>226000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:34">
+      <c r="AI13">
+        <v>226000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B14">
         <v>172159851.0</v>
       </c>
       <c r="C14">
         <v>172159851.0</v>
       </c>
       <c r="D14">
         <v>172159851.0</v>
       </c>
       <c r="E14">
-        <v>170424851.0</v>
+        <v>172159851.0</v>
       </c>
       <c r="F14">
         <v>170424851.0</v>
       </c>
       <c r="G14">
         <v>170424851.0</v>
       </c>
       <c r="H14">
-        <v>167904851.0</v>
+        <v>170424851.0</v>
       </c>
       <c r="I14">
         <v>167904851.0</v>
       </c>
       <c r="J14">
-        <v>167904864.0</v>
+        <v>167904851.0</v>
       </c>
       <c r="K14">
         <v>167904864.0</v>
       </c>
       <c r="L14">
+        <v>167904864.0</v>
+      </c>
+      <c r="M14">
         <v>167904900.0</v>
       </c>
-      <c r="M14"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N14"/>
       <c r="O14">
         <v>1679048650.0</v>
       </c>
       <c r="P14">
+        <v>1679048650.0</v>
+      </c>
+      <c r="Q14">
         <v>1321905790.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1321906000.0</v>
       </c>
       <c r="R14">
         <v>1321906000.0</v>
       </c>
       <c r="S14">
-        <v>1321905790.0</v>
+        <v>1321906000.0</v>
       </c>
       <c r="T14">
         <v>1321905790.0</v>
       </c>
       <c r="U14">
         <v>1321905790.0</v>
       </c>
       <c r="V14">
         <v>1321905790.0</v>
       </c>
       <c r="W14">
         <v>1321905790.0</v>
       </c>
       <c r="X14">
-        <v>1239905790.0</v>
+        <v>1321905790.0</v>
       </c>
       <c r="Y14">
         <v>1239905790.0</v>
       </c>
       <c r="Z14">
         <v>1239905790.0</v>
       </c>
       <c r="AA14">
         <v>1239905790.0</v>
       </c>
       <c r="AB14">
+        <v>1239905790.0</v>
+      </c>
+      <c r="AC14">
         <v>1236428600.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>1249444400.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>1253846200.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>370370400.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>368852500.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>357142900.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>375000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:34">
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
-    </row>
-    <row r="16" spans="1:34">
+      <c r="AI15"/>
+    </row>
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
-    </row>
-    <row r="17" spans="1:34">
+      <c r="AI16"/>
+    </row>
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-    </row>
-    <row r="18" spans="1:34">
+      <c r="AI17"/>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>4633000.0</v>
       </c>
-      <c r="N18"/>
-      <c r="O18">
+      <c r="O18"/>
+      <c r="P18">
         <v>2883000.0</v>
       </c>
-      <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
-    </row>
-    <row r="19" spans="1:34">
+      <c r="AI18"/>
+    </row>
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-    </row>
-    <row r="20" spans="1:34">
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B20">
         <v>75683000.0</v>
       </c>
       <c r="C20">
         <v>75683000.0</v>
       </c>
       <c r="D20">
         <v>75683000.0</v>
       </c>
       <c r="E20">
         <v>75683000.0</v>
       </c>
       <c r="F20">
         <v>75683000.0</v>
       </c>
       <c r="G20">
         <v>75683000.0</v>
       </c>
       <c r="H20">
         <v>75683000.0</v>
       </c>
       <c r="I20">
         <v>75683000.0</v>
       </c>
       <c r="J20">
         <v>75683000.0</v>
       </c>
       <c r="K20">
         <v>75683000.0</v>
       </c>
       <c r="L20">
         <v>75683000.0</v>
       </c>
-      <c r="M20"/>
-      <c r="N20">
+      <c r="M20">
         <v>75683000.0</v>
       </c>
+      <c r="N20"/>
       <c r="O20">
         <v>75683000.0</v>
       </c>
       <c r="P20">
         <v>75683000.0</v>
       </c>
       <c r="Q20">
         <v>75683000.0</v>
       </c>
       <c r="R20">
         <v>75683000.0</v>
       </c>
       <c r="S20">
         <v>75683000.0</v>
       </c>
       <c r="T20">
         <v>75683000.0</v>
       </c>
       <c r="U20">
         <v>75683000.0</v>
       </c>
       <c r="V20">
         <v>75683000.0</v>
       </c>
       <c r="W20">
         <v>75683000.0</v>
       </c>
       <c r="X20">
-        <v>79296000.0</v>
+        <v>75683000.0</v>
       </c>
       <c r="Y20">
         <v>79296000.0</v>
       </c>
       <c r="Z20">
         <v>79296000.0</v>
       </c>
       <c r="AA20">
+        <v>79296000.0</v>
+      </c>
+      <c r="AB20">
         <v>75683000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>90685000.0</v>
       </c>
       <c r="AC20">
         <v>90685000.0</v>
       </c>
       <c r="AD20">
         <v>90685000.0</v>
       </c>
-      <c r="AE20"/>
+      <c r="AE20">
+        <v>90685000.0</v>
+      </c>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
-    </row>
-    <row r="21" spans="1:34">
+      <c r="AI20"/>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B21">
+        <v>54482000.0</v>
+      </c>
+      <c r="C21">
         <v>54545000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>58439000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>58859000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>59243000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>54247000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>54416000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>54609000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>54778000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>53573000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>53664000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>53348000.0</v>
       </c>
-      <c r="M21"/>
-      <c r="N21">
+      <c r="N21"/>
+      <c r="O21">
         <v>53477000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>53655000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>53926000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>53816000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>53964000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>54068000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>54311000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>54461000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>54603000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>54762000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>54688000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>51994000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>52052000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>50609000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>50662000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>50720000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>50723000.0</v>
       </c>
-      <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
-    </row>
-    <row r="22" spans="1:34">
+      <c r="AI21"/>
+    </row>
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
-    </row>
-    <row r="23" spans="1:34">
+      <c r="AI22"/>
+    </row>
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
-      <c r="N23">
+      <c r="N23"/>
+      <c r="O23">
         <v>583793000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>458766000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>428507000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>426273000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>450033000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>447698000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>426558000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>425328000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>432975000.0</v>
       </c>
-      <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
       <c r="AH23"/>
-    </row>
-    <row r="24" spans="1:34">
+      <c r="AI23"/>
+    </row>
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B24">
+        <v>123444000.0</v>
+      </c>
+      <c r="C24">
         <v>125556000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>128426000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>130793000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>133976000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>138158000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>142078000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>143341000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>145447000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>146019000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>145560000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>145005000.0</v>
       </c>
-      <c r="M24"/>
-      <c r="N24">
+      <c r="N24"/>
+      <c r="O24">
         <v>146696000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>13753000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>13932000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>14198000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17390000.0</v>
       </c>
       <c r="S24">
         <v>17390000.0</v>
       </c>
       <c r="T24">
         <v>17390000.0</v>
       </c>
       <c r="U24">
         <v>17390000.0</v>
       </c>
       <c r="V24">
         <v>17390000.0</v>
       </c>
       <c r="W24">
         <v>17390000.0</v>
       </c>
       <c r="X24">
+        <v>17390000.0</v>
+      </c>
+      <c r="Y24">
         <v>25574000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>26236000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>4200000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>0.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>16436000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>27390000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>27345000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000000.0</v>
       </c>
       <c r="AF24">
         <v>9000000.0</v>
       </c>
       <c r="AG24">
+        <v>9000000.0</v>
+      </c>
+      <c r="AH24">
         <v>20000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>31000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:34">
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-      <c r="N25">
+      <c r="N25"/>
+      <c r="O25">
         <v>249847000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>129022000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>133225000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>139909000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>146694000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>147929000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>130937000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>131665000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>131834000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>133848000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>213590000.0</v>
       </c>
-      <c r="Y25"/>
       <c r="Z25"/>
-      <c r="AA25">
+      <c r="AA25"/>
+      <c r="AB25">
         <v>172699000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>244426000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>255097000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>254469000.0</v>
       </c>
-      <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
-    </row>
-    <row r="26" spans="1:34">
+      <c r="AI25"/>
+    </row>
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
-    </row>
-    <row r="27" spans="1:34">
+      <c r="AI26"/>
+    </row>
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-    </row>
-    <row r="28" spans="1:34">
+      <c r="AI27"/>
+    </row>
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B28">
+        <v>125252000.0</v>
+      </c>
+      <c r="C28">
         <v>129436000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>129900000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>132671000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>129962000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>132492000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>127733000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>144601000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>137698000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>134694000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>137612000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>146348000.0</v>
       </c>
-      <c r="M28"/>
-      <c r="N28">
+      <c r="N28"/>
+      <c r="O28">
         <v>148614000.0</v>
       </c>
-      <c r="O28"/>
-      <c r="P28">
+      <c r="P28"/>
+      <c r="Q28">
         <v>11152000.0</v>
       </c>
-      <c r="Q28"/>
       <c r="R28"/>
-      <c r="S28">
+      <c r="S28"/>
+      <c r="T28">
         <v>5157176.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>9980000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>12453000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>11145000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>17163455.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>20129000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>20558000.0</v>
       </c>
-      <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
-    </row>
-    <row r="29" spans="1:34">
+      <c r="AI28"/>
+    </row>
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B29">
+        <v>438301000.0</v>
+      </c>
+      <c r="C29">
         <v>439608000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>435513000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>430861000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>420405000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>421367000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>416804000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>415228000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>411962000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>408570000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>411130000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>405360000.0</v>
       </c>
-      <c r="M29"/>
-      <c r="N29">
+      <c r="N29"/>
+      <c r="O29">
         <v>393213000.0</v>
       </c>
-      <c r="O29"/>
-      <c r="P29">
+      <c r="P29"/>
+      <c r="Q29">
         <v>226325000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>221992000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>221448000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>220071000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>227610000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>226094000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>226178000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>220079000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>201000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>204724000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>203413000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
-    </row>
-    <row r="30" spans="1:34">
+      <c r="AI29"/>
+    </row>
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B30">
+        <v>34703000.0</v>
+      </c>
+      <c r="C30">
         <v>40120000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>44514000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>51406000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>25144000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>54864000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>45289000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>49746000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>25636000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>58323000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>45565000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>49211000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>24650000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>230268000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>77418000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>42017000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>22153000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>37763000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>42424000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>41193000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>38578000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>43423000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>43932000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>42891000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>22680000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>38289000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>36208000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>47499000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>39492000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>41905000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>14000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>17000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>13000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>15000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:34">
+    <row r="31" spans="1:35">
       <c r="A31" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>108200000.0</v>
       </c>
-      <c r="N31"/>
-      <c r="O31">
+      <c r="O31"/>
+      <c r="P31">
         <v>104829000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>76508000.0</v>
       </c>
-      <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
-    </row>
-    <row r="32" spans="1:34">
+      <c r="AI31"/>
+    </row>
+    <row r="32" spans="1:35">
       <c r="A32" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B32">
+        <v>16449000.0</v>
+      </c>
+      <c r="C32">
         <v>12822000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1346000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-9862000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-11345000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-13930000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-15654000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-13129000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-19119000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-13532000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-16530000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-17912000.0</v>
       </c>
-      <c r="M32"/>
-      <c r="N32">
+      <c r="N32"/>
+      <c r="O32">
         <v>163678000.0</v>
       </c>
-      <c r="O32"/>
-      <c r="P32">
+      <c r="P32"/>
+      <c r="Q32">
         <v>6796000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>7544000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>9601000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1029829.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>8754000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>4170000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>2490000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>-7973000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>304000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>5007000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>-16255000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
-    </row>
-    <row r="33" spans="1:34">
+      <c r="AI32"/>
+    </row>
+    <row r="33" spans="1:35">
       <c r="A33" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B33">
+        <v>445386000.0</v>
+      </c>
+      <c r="C33">
         <v>446617000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>452834000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>456356000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>453530000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>462817000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>457073000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>454358000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>453945000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>448966000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>450911000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>448377000.0</v>
       </c>
-      <c r="M33"/>
-      <c r="N33">
+      <c r="N33"/>
+      <c r="O33">
         <v>338771000.0</v>
       </c>
-      <c r="O33"/>
-      <c r="P33">
+      <c r="P33"/>
+      <c r="Q33">
         <v>349079000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>353500000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>357684000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>364846000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>340318000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>344256000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>345933000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>352551000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>400671000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>395189000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>398956000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>400048000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>470181000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>490046000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>492101000.0</v>
       </c>
-      <c r="AE33"/>
       <c r="AF33"/>
       <c r="AG33"/>
       <c r="AH33"/>
-    </row>
-    <row r="34" spans="1:34">
+      <c r="AI33"/>
+    </row>
+    <row r="34" spans="1:35">
       <c r="A34" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
-    </row>
-    <row r="35" spans="1:34">
+      <c r="AI34"/>
+    </row>
+    <row r="35" spans="1:35">
       <c r="A35" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B35">
+        <v>157746000.0</v>
+      </c>
+      <c r="C35">
         <v>157072000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>158790000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>163134000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>167462000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>175904000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>175735000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>179326000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>177106000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>180593000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>181783000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>180932000.0</v>
       </c>
-      <c r="M35"/>
-      <c r="N35">
+      <c r="N35"/>
+      <c r="O35">
         <v>266416000.0</v>
       </c>
-      <c r="O35"/>
-      <c r="P35">
+      <c r="P35"/>
+      <c r="Q35">
         <v>149758000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>156442000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>163227000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>163256000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>147470000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>148198000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>148367000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>150381000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>225549000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>221708000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>200016000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>196033000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>256385000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>267056000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>266428000.0</v>
       </c>
-      <c r="AE35"/>
       <c r="AF35"/>
       <c r="AG35"/>
       <c r="AH35"/>
-    </row>
-    <row r="36" spans="1:34">
+      <c r="AI35"/>
+    </row>
+    <row r="36" spans="1:35">
       <c r="A36" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36"/>
-      <c r="AB36">
+      <c r="AB36"/>
+      <c r="AC36">
         <v>470181000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>490046000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>492101000.0</v>
       </c>
-      <c r="AE36"/>
       <c r="AF36"/>
       <c r="AG36"/>
       <c r="AH36"/>
-    </row>
-    <row r="37" spans="1:34">
+      <c r="AI36"/>
+    </row>
+    <row r="37" spans="1:35">
       <c r="A37" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
-    </row>
-    <row r="38" spans="1:34">
+      <c r="AI37"/>
+    </row>
+    <row r="38" spans="1:35">
       <c r="A38" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>12234000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>12862000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>11509000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8461000.0</v>
       </c>
       <c r="Q38">
         <v>8461000.0</v>
       </c>
       <c r="R38">
+        <v>8461000.0</v>
+      </c>
+      <c r="S38">
         <v>8448000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>8425000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>9615000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>9393000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>8783000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>10751000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>8409000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>8107000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>7761000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>7089000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>5068000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>4308000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>3460000.0</v>
       </c>
-      <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
-    </row>
-    <row r="39" spans="1:34">
+      <c r="AI38"/>
+    </row>
+    <row r="39" spans="1:35">
       <c r="A39" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
       <c r="K39"/>
       <c r="L39"/>
-      <c r="M39">
+      <c r="M39"/>
+      <c r="N39">
         <v>4789000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>5703000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>26755000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>28355000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>27632000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>27134000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>25680000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>28435000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>28497000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>28066000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>25661000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>24909000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>36289000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>36613000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>36463000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>13000000.0</v>
       </c>
-      <c r="AC39"/>
-      <c r="AD39">
+      <c r="AD39"/>
+      <c r="AE39">
         <v>1620000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>85000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>87000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>193000000.0</v>
       </c>
       <c r="AH39">
         <v>193000000.0</v>
       </c>
-    </row>
-    <row r="40" spans="1:34">
+      <c r="AI39">
+        <v>193000000.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:35">
       <c r="A40" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
       <c r="K40"/>
       <c r="L40"/>
-      <c r="M40">
+      <c r="M40"/>
+      <c r="N40">
         <v>21485000.0</v>
       </c>
-      <c r="N40"/>
-      <c r="O40">
+      <c r="O40"/>
+      <c r="P40">
         <v>24242000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>14137000.0</v>
       </c>
-      <c r="Q40"/>
       <c r="R40"/>
       <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
       <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
       <c r="AA40"/>
       <c r="AB40"/>
       <c r="AC40"/>
       <c r="AD40"/>
-      <c r="AE40">
+      <c r="AE40"/>
+      <c r="AF40">
         <v>10000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>7000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>61000000.0</v>
       </c>
       <c r="AH40">
         <v>61000000.0</v>
       </c>
-    </row>
-    <row r="41" spans="1:34">
+      <c r="AI40">
+        <v>61000000.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:35">
       <c r="A41" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>16586000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>16953000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>16533000.0</v>
       </c>
-      <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
-    </row>
-    <row r="42" spans="1:34">
+      <c r="AI41"/>
+    </row>
+    <row r="42" spans="1:35">
       <c r="A42" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
       <c r="L42"/>
-      <c r="M42">
+      <c r="M42"/>
+      <c r="N42">
         <v>8053000.0</v>
       </c>
-      <c r="N42"/>
-[...2 lines deleted...]
-      </c>
+      <c r="O42"/>
       <c r="P42">
         <v>7420000.0</v>
       </c>
-      <c r="Q42"/>
+      <c r="Q42">
+        <v>7420000.0</v>
+      </c>
       <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
       <c r="AA42"/>
       <c r="AB42"/>
       <c r="AC42"/>
       <c r="AD42"/>
       <c r="AE42"/>
       <c r="AF42"/>
       <c r="AG42"/>
       <c r="AH42"/>
-    </row>
-    <row r="43" spans="1:34">
+      <c r="AI42"/>
+    </row>
+    <row r="43" spans="1:35">
       <c r="A43" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
-    </row>
-    <row r="44" spans="1:34">
+      <c r="AI43"/>
+    </row>
+    <row r="44" spans="1:35">
       <c r="A44" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
-    </row>
-    <row r="45" spans="1:34">
+      <c r="AI44"/>
+    </row>
+    <row r="45" spans="1:35">
       <c r="A45" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B45">
+        <v>278915000.0</v>
+      </c>
+      <c r="C45">
         <v>281057000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>282712000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>286653000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>378616000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>287920000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>282856000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>279800000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>362452000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>275826000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>277548000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>277026000.0</v>
       </c>
-      <c r="M45"/>
-      <c r="N45">
+      <c r="N45"/>
+      <c r="O45">
         <v>196749000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45">
+      <c r="P45"/>
+      <c r="Q45">
         <v>211009000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
-    </row>
-    <row r="46" spans="1:34">
+      <c r="AI45"/>
+    </row>
+    <row r="46" spans="1:35">
       <c r="A46" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B46">
+        <v>278915000.0</v>
+      </c>
+      <c r="C46">
         <v>281057000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>282712000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>286653000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>283690000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>287920000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>282856000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>279800000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>284432000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>275826000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>277548000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>277026000.0</v>
       </c>
-      <c r="M46"/>
-      <c r="N46">
+      <c r="N46"/>
+      <c r="O46">
         <v>196749000.0</v>
       </c>
-      <c r="O46"/>
-      <c r="P46">
+      <c r="P46"/>
+      <c r="Q46">
         <v>211009000.0</v>
       </c>
-      <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
       <c r="AG46"/>
       <c r="AH46"/>
-    </row>
-    <row r="47" spans="1:34">
+      <c r="AI46"/>
+    </row>
+    <row r="47" spans="1:35">
       <c r="A47" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>297695000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>196749000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>208641000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>211009000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>215540000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>219589000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>223934000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>200709000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>204719000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>206864000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>211355000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>258278000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>255792000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>259847000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>265084000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>323766000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>344333000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>347233000.0</v>
       </c>
-      <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
-    </row>
-    <row r="48" spans="1:34">
+      <c r="AI47"/>
+    </row>
+    <row r="48" spans="1:35">
       <c r="A48" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B48">
+        <v>-129514000.0</v>
+      </c>
+      <c r="C48">
         <v>-131237000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-138215000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-150246000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-158708000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-160168000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-167468000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-171249000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-173698000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-176578000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-178822000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-181889000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-183909000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-191540000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-186382000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-189432000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-198011000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-198555000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-199994000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-201011000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-202385000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-202557000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-203496000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-207783000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-204721000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-200524000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-189673000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-164850000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-156195000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-151697000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-72000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-69000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-49000000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-27000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:34">
+    <row r="49" spans="1:35">
       <c r="A49" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
-    </row>
-    <row r="50" spans="1:34">
+      <c r="AI49"/>
+    </row>
+    <row r="50" spans="1:35">
       <c r="A50" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B50">
+        <v>11067000.0</v>
+      </c>
+      <c r="C50">
         <v>11985000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>11998000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>17010000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>12009000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>10530000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>9347000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>10289000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>9101000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>8017000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>13280000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>11132000.0</v>
       </c>
-      <c r="M50"/>
-      <c r="N50">
+      <c r="N50"/>
+      <c r="O50">
         <v>10444000.0</v>
       </c>
-      <c r="O50"/>
-      <c r="P50">
+      <c r="P50"/>
+      <c r="Q50">
         <v>6276000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>3192000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>0.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>1268000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>8618000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>8476000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>8732000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>8492000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Y50">
         <v>0.0</v>
       </c>
       <c r="Z50">
+        <v>0.0</v>
+      </c>
+      <c r="AA50">
         <v>16528000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>16482000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>573000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>965000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>1553000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>10000000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>11000000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>23000000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>37000000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:34">
+    <row r="51" spans="1:35">
       <c r="A51" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
-      <c r="T51">
+      <c r="T51"/>
+      <c r="U51">
         <v>139555000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>140141000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>140566000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>142340000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>213590000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>209749000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>188057000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>189181000.0</v>
       </c>
-      <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
-    </row>
-    <row r="52" spans="1:34">
+      <c r="AI51"/>
+    </row>
+    <row r="52" spans="1:35">
       <c r="A52" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
-      <c r="N52">
-[...1 lines deleted...]
-      </c>
+      <c r="N52"/>
       <c r="O52">
         <v>0.0</v>
       </c>
       <c r="P52">
+        <v>0.0</v>
+      </c>
+      <c r="Q52">
         <v>3084000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="R52">
         <v>0.0</v>
       </c>
       <c r="S52">
+        <v>0.0</v>
+      </c>
+      <c r="T52">
         <v>62000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>8618000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>8476000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>8732000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>8492000.0</v>
       </c>
-      <c r="X52"/>
       <c r="Y52"/>
-      <c r="Z52">
+      <c r="Z52"/>
+      <c r="AA52">
         <v>16528000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>16482000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>573000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>965000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>1553000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>10000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>11000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>23000000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>37000000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:34">
+    <row r="53" spans="1:35">
       <c r="A53" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B53">
+        <v>52794000.0</v>
+      </c>
+      <c r="C53">
         <v>38469000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>37094000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>16281000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>13129000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>6613000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>3019000.0</v>
       </c>
-      <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
-      <c r="AF53">
+      <c r="AF53"/>
+      <c r="AG53">
         <v>3000000.0</v>
       </c>
-      <c r="AG53"/>
       <c r="AH53"/>
-    </row>
-    <row r="54" spans="1:34">
+      <c r="AI53"/>
+    </row>
+    <row r="54" spans="1:35">
       <c r="A54" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
-    </row>
-    <row r="55" spans="1:34">
+      <c r="AI54"/>
+    </row>
+    <row r="55" spans="1:35">
       <c r="A55" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B55">
+        <v>549182000.0</v>
+      </c>
+      <c r="C55">
         <v>539799000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>551035000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>544864000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>527520000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>547618000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>538605000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>519343000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>520464000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>532783000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>523734000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>513248000.0</v>
       </c>
-      <c r="M55"/>
-      <c r="N55">
+      <c r="N55"/>
+      <c r="O55">
         <v>583793000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>458766000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>428507000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>426273000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>450033000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>447698000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>426558000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>425328000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>432975000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>435853000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>474430000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>464107000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>477224000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>476087000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>540270000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>548208000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>554965000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>162000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>166000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>249000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>284000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:34">
+    <row r="56" spans="1:35">
       <c r="A56" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B56">
+        <v>103796000.0</v>
+      </c>
+      <c r="C56">
         <v>93182000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>98201000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>88508000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>73990000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>84801000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>81532000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>64985000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>66519000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>83817000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>72823000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>64871000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>39861000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>245022000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>109278000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>79428000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>72773000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>92349000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>85588000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>86240000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>81072000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>87042000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>83302000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>73759000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>68918000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>78268000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>77622000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>70089000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>58162000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>62864000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>117000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>121000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>225000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>260000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:34">
+    <row r="57" spans="1:35">
       <c r="A57" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B57">
+        <v>87347000.0</v>
+      </c>
+      <c r="C57">
         <v>80360000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>96855000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>98370000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>85335000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>98731000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>97186000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>78114000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>85638000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>97349000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>89353000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>82783000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>63509000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>81344000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>78636000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>72632000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>65229000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>82748000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>80617000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>77486000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>76902000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>84552000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>91275000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>73455000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>63911000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>94523000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>86518000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>68979000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>57591000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>60478000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>12000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>13000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>64000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>66000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:34">
+    <row r="58" spans="1:35">
       <c r="A58" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B58">
+        <v>245093000.0</v>
+      </c>
+      <c r="C58">
         <v>237432000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>255645000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>261504000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>252797000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>274635000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>272921000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>257440000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>262744000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>277942000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>271136000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>263715000.0</v>
       </c>
-      <c r="M58"/>
-      <c r="N58">
+      <c r="N58"/>
+      <c r="O58">
         <v>347720000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>224599000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>222390000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>221671000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>245975000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>245079000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>224956000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>225100000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>232919000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>241656000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>299004000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>285619000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>294539000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>282551000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>325364000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>324647000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>326906000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>21000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>22000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>84000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>98000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:34">
+    <row r="59" spans="1:35">
       <c r="A59" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
-    </row>
-    <row r="60" spans="1:34">
+      <c r="AI59"/>
+    </row>
+    <row r="60" spans="1:35">
       <c r="A60" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B60">
+        <v>303790000.0</v>
+      </c>
+      <c r="C60">
         <v>302067000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>295089000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>283058000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>274420000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>272679000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>265379000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>261598000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>257414000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>254534000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>252290000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>249223000.0</v>
       </c>
-      <c r="M60"/>
-      <c r="N60">
+      <c r="N60"/>
+      <c r="O60">
         <v>236073000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>234167000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>206117000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>204602000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>204058000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>202619000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>201602000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>200228000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>200056000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>194197000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>175426000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>178488000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>182685000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>193536000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>214906000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>223561000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>228059000.0</v>
       </c>
-      <c r="AE60"/>
       <c r="AF60"/>
       <c r="AG60"/>
       <c r="AH60"/>
-    </row>
-    <row r="61" spans="1:34">
+      <c r="AI60"/>
+    </row>
+    <row r="61" spans="1:35">
       <c r="A61" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
-    </row>
-    <row r="62" spans="1:34">
+      <c r="AI61"/>
+    </row>
+    <row r="62" spans="1:35">
       <c r="A62" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
+      <c r="AI62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N32"/>
+  <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B2">
-        <v>72131000.0</v>
+        <v>74204000.0</v>
       </c>
       <c r="C2">
+        <v>72206000.0</v>
+      </c>
+      <c r="D2">
         <v>66580000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>60109000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>48256000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>56081000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>60090000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>68418000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>21106000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>19301000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>21000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>28000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>40000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>72000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:14">
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
-    </row>
-    <row r="4" spans="1:14">
+      <c r="O3"/>
+    </row>
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-38000000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-9000000.0</v>
       </c>
     </row>
-    <row r="5" spans="1:14">
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>13667000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>15574000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>2090000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>1602000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-7884000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-21262000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-13860000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-19000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-32000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-140000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-27000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:14">
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
-      <c r="E6">
+      <c r="E6"/>
+      <c r="F6">
         <v>36131000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>29129000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>1602000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-7884000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-21262000.0</v>
       </c>
-      <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
-    </row>
-    <row r="7" spans="1:14">
+      <c r="O6"/>
+    </row>
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B9">
-        <v>102026000.0</v>
+        <v>113472000.0</v>
       </c>
       <c r="C9">
+        <v>101838000.0</v>
+      </c>
+      <c r="D9">
         <v>96077000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>60877000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>59660000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>33597000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>37411000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>22512000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-1329000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>3318000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>4000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>11000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>8000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>35000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:14">
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B10">
-        <v>18305000.0</v>
+        <v>32801000.0</v>
       </c>
       <c r="C10">
+        <v>18272000.0</v>
+      </c>
+      <c r="D10">
         <v>11718000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>7358000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>3902000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-12012000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-42040000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-18470000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-28699000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-28701000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-20792000.0</v>
       </c>
-      <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
-    </row>
-    <row r="11" spans="1:14">
+      <c r="O10"/>
+    </row>
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>822000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>400000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-1800000.0</v>
       </c>
-      <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11">
         <v>-7000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:14">
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B12">
-        <v>10161000.0</v>
+        <v>8611000.0</v>
       </c>
       <c r="C12">
+        <v>10083000.0</v>
+      </c>
+      <c r="D12">
         <v>11495000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>10068000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>11871000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>18163000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>20086000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1837000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="O12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B13">
-        <v>509000.0</v>
+        <v>1108000.0</v>
       </c>
       <c r="C13">
+        <v>456000.0</v>
+      </c>
+      <c r="D13">
         <v>212000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>10044000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>11795000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>18128000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>20061000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1800000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>429000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>512000.0</v>
       </c>
-      <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B14">
+        <v>4000.0</v>
+      </c>
+      <c r="C14">
         <v>3000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>17000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>12000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
       <c r="G14">
         <v>0.0</v>
       </c>
       <c r="H14">
         <v>0.0</v>
       </c>
       <c r="I14">
         <v>0.0</v>
       </c>
-      <c r="J14"/>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
-    </row>
-    <row r="15" spans="1:14">
+      <c r="O14"/>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B15">
+        <v>30313000.0</v>
+      </c>
+      <c r="C15">
         <v>14990000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>10196000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>6548000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>3502000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-10212000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-37783000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-15943000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-28701000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-28685000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-22000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-43000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-163000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-28000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:14">
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>6548000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>3502000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-10212000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-37783000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-15943000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-28701000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-28685000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-21879000.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B17">
+        <v>30309000.0</v>
+      </c>
+      <c r="C17">
         <v>14987000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>10179000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>4515000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>3502000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-10212000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-37783000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-15943000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-28858000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-28711000.0</v>
       </c>
-      <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B18">
-        <v>-9652000.0</v>
+        <v>-7503000.0</v>
       </c>
       <c r="C18">
+        <v>-9627000.0</v>
+      </c>
+      <c r="D18">
         <v>-11283000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-9985000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-11795000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-18128000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-20061000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-1800000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-313000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-512000.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B21">
-        <v>28332000.0</v>
+        <v>36065000.0</v>
       </c>
       <c r="C21">
+        <v>27778000.0</v>
+      </c>
+      <c r="D21">
         <v>25798000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>17402000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>15697000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>6116000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-21979000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-16670000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-28270000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-28189000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-19000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-32000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-140000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-27000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:14">
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
-    </row>
-    <row r="23" spans="1:14">
+      <c r="O22"/>
+    </row>
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>192667.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1638000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>15364000.0</v>
       </c>
-      <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
-    </row>
-    <row r="24" spans="1:14">
+      <c r="O23"/>
+    </row>
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-    </row>
-    <row r="25" spans="1:14">
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B25">
-        <v>21857000.0</v>
+        <v>23946000.0</v>
       </c>
       <c r="C25">
+        <v>16736000.0</v>
+      </c>
+      <c r="D25">
         <v>19004000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>22094000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>20358000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>22978000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>23556000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>8749000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>7165000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B28">
-        <v>74807000.0</v>
+        <v>77407000.0</v>
       </c>
       <c r="C28">
+        <v>74060000.0</v>
+      </c>
+      <c r="D28">
         <v>72376000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>47210000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>45724000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>46871000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>51752000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>51732000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>25411000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>27060000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>15766000.0</v>
       </c>
-      <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
-    </row>
-    <row r="29" spans="1:14">
+      <c r="O28"/>
+    </row>
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B29">
-        <v>3318000.0</v>
+        <v>2492000.0</v>
       </c>
       <c r="C29">
+        <v>3285000.0</v>
+      </c>
+      <c r="D29">
         <v>1539000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>822000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>400000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-1800000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-4257000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-2527000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>10000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1310000.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
-    </row>
-    <row r="30" spans="1:14">
+      <c r="O29"/>
+    </row>
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B30">
-        <v>145825000.0</v>
+        <v>151611000.0</v>
       </c>
       <c r="C30">
+        <v>146266000.0</v>
+      </c>
+      <c r="D30">
         <v>136859000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>101730000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>87846000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>81000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>110873000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>116789000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>46499000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>50808000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>44000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>71000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>188000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>133000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:14">
+    <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
-    </row>
-    <row r="32" spans="1:14">
+      <c r="O31"/>
+    </row>
+    <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B32">
-        <v>174157000.0</v>
+        <v>187676000.0</v>
       </c>
       <c r="C32">
+        <v>174044000.0</v>
+      </c>
+      <c r="D32">
         <v>162657000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>120986000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>107916000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>89678000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>97501000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>90930000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>19777000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>22619000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>25000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>39000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>48000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>106000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH32"/>
+  <dimension ref="A1:AI32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D1" t="s">
-        <v>77</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
-        <v>1</v>
+        <v>80</v>
       </c>
       <c r="H1" t="s">
-        <v>80</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
-        <v>2</v>
+        <v>83</v>
       </c>
       <c r="L1" t="s">
-        <v>83</v>
+        <v>3</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
-        <v>3</v>
+        <v>86</v>
       </c>
       <c r="P1" t="s">
-        <v>86</v>
+        <v>4</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
-        <v>4</v>
+        <v>89</v>
       </c>
       <c r="T1" t="s">
-        <v>89</v>
+        <v>5</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
-        <v>5</v>
+        <v>92</v>
       </c>
       <c r="X1" t="s">
-        <v>92</v>
+        <v>6</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
-        <v>6</v>
+        <v>95</v>
       </c>
       <c r="AB1" t="s">
-        <v>95</v>
+        <v>7</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
         <v>98</v>
       </c>
       <c r="AF1" t="s">
-        <v>10</v>
+        <v>99</v>
       </c>
       <c r="AG1" t="s">
-        <v>99</v>
+        <v>11</v>
       </c>
       <c r="AH1" t="s">
         <v>100</v>
       </c>
-    </row>
-    <row r="2" spans="1:34">
+      <c r="AI1" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B2">
+        <v>16450000.0</v>
+      </c>
+      <c r="C2">
         <v>19187000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>20602000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>17965000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>17991000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>17903000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>18801000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>17511000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>16094000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>17265000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>17808000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>16250000.0</v>
       </c>
-      <c r="M2"/>
-      <c r="N2">
+      <c r="N2"/>
+      <c r="O2">
         <v>15423000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>16670000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>15102000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>14502000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>13835000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>13577000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>11987000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>11347000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>11345000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>14646000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>12899000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>14380000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>14156000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>26785000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>12456000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>10572000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>10277000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="AF2">
         <v>5000000.0</v>
       </c>
       <c r="AG2">
         <v>5000000.0</v>
       </c>
       <c r="AH2">
         <v>5000000.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:34">
+      <c r="AI2">
+        <v>5000000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
-    </row>
-    <row r="4" spans="1:34">
+      <c r="AI3"/>
+    </row>
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-    </row>
-    <row r="5" spans="1:34">
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-6746000.0</v>
       </c>
-      <c r="N5"/>
-      <c r="O5">
+      <c r="O5"/>
+      <c r="P5">
         <v>4821000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>3780000.0</v>
       </c>
-      <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
-      <c r="X5">
+      <c r="X5"/>
+      <c r="Y5">
         <v>6163000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>5021000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-1434000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-12757000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>1756000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>5821000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>6782000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-3000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-9000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-2000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-6000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:34">
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
-      <c r="N6">
+      <c r="N6"/>
+      <c r="O6">
         <v>5491000.0</v>
       </c>
-      <c r="O6"/>
-      <c r="P6">
+      <c r="P6"/>
+      <c r="Q6">
         <v>9658000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>8304000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>9480000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>10737000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>9042000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>7757000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>8595000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>19379000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>6163000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>5021000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-1434000.0</v>
       </c>
-      <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
-    </row>
-    <row r="7" spans="1:34">
+      <c r="AI6"/>
+    </row>
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
-    </row>
-    <row r="8" spans="1:34">
+      <c r="AI7"/>
+    </row>
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B9">
+        <v>23691000.0</v>
+      </c>
+      <c r="C9">
         <v>28463000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>32111000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>29207000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>25876000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>25771000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>25954000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>24237000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>25628000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>22410000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>25093000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>22159000.0</v>
       </c>
-      <c r="M9"/>
-      <c r="N9">
+      <c r="N9"/>
+      <c r="O9">
         <v>18050000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>17744000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>15941000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>14168000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>13024000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>20644000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>13268000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>12367000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>13381000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>12241000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>10752000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>6474000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>4130000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-1080000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>11723000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>13542000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>13226000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>2000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-2000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>3000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:34">
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B10">
+        <v>3436000.0</v>
+      </c>
+      <c r="C10">
         <v>6921000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>13201000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>9243000.0</v>
       </c>
-      <c r="E10">
-[...1 lines deleted...]
-      </c>
       <c r="F10">
+        <v>3566000.0</v>
+      </c>
+      <c r="G10">
         <v>7300000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>4035000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>3371000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1742000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>2951000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>3821000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>3080000.0</v>
       </c>
-      <c r="M10"/>
-      <c r="N10">
+      <c r="N10"/>
+      <c r="O10">
         <v>1931000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>3555000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>1843000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>544000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1416000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>2214000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1164000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-117000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>641000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>7352000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-3367000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-4540000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-11457000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-23273000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-9395000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-5347000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-4025000.0</v>
       </c>
-      <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
-    </row>
-    <row r="11" spans="1:34">
+      <c r="AI10"/>
+    </row>
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>1700000.0</v>
       </c>
-      <c r="N11"/>
-      <c r="O11">
+      <c r="O11"/>
+      <c r="P11">
         <v>517000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>328000.0</v>
       </c>
-      <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
-      <c r="AE11">
-[...1 lines deleted...]
-      </c>
+      <c r="AE11"/>
       <c r="AF11">
         <v>0.0</v>
       </c>
       <c r="AG11">
+        <v>0.0</v>
+      </c>
+      <c r="AH11">
         <v>1000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>0.0</v>
       </c>
     </row>
-    <row r="12" spans="1:34">
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B12">
+        <v>1584000.0</v>
+      </c>
+      <c r="C12">
         <v>2265000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>2345000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2417000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2438000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2456000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2457000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>2732000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2740000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>2916000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>2832000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>3012000.0</v>
       </c>
-      <c r="M12"/>
-      <c r="N12">
+      <c r="N12"/>
+      <c r="O12">
         <v>3560000.0</v>
       </c>
-      <c r="O12"/>
-      <c r="P12">
+      <c r="P12"/>
+      <c r="Q12">
         <v>2361000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>2327000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2695000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>2685000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>3043000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>3062000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>3081000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>4882000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>4330000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>3894000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>5057000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>3269000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>5598000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>5698000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>5521000.0</v>
       </c>
-      <c r="AE12"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AF12"/>
       <c r="AG12">
         <v>1000000.0</v>
       </c>
       <c r="AH12">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:34">
+      <c r="AI12">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B13">
+        <v>311000.0</v>
+      </c>
+      <c r="C13">
         <v>346000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>260000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>191000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>154000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>126000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>132000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>44000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>209000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>31000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>49000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>26000.0</v>
       </c>
-      <c r="M13"/>
-      <c r="N13">
+      <c r="N13"/>
+      <c r="O13">
         <v>3559000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>2674000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>2356000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>2320000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>2694000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>2615000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>3042000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>3059000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>3079000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>4856000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>4328000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>3889000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>5055000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>3255000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>2000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>4000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>5000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
-    </row>
-    <row r="14" spans="1:34">
+      <c r="AI13"/>
+    </row>
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B14">
         <v>1000.0</v>
       </c>
       <c r="C14">
         <v>1000.0</v>
       </c>
       <c r="D14">
         <v>1000.0</v>
       </c>
       <c r="E14">
+        <v>1000.0</v>
+      </c>
+      <c r="F14">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="G14">
         <v>1000.0</v>
       </c>
       <c r="H14">
         <v>1000.0</v>
       </c>
       <c r="I14">
         <v>1000.0</v>
       </c>
       <c r="J14">
         <v>1000.0</v>
       </c>
       <c r="K14">
+        <v>1000.0</v>
+      </c>
+      <c r="L14">
         <v>2000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>13000.0</v>
       </c>
-      <c r="M14"/>
-      <c r="N14">
+      <c r="N14"/>
+      <c r="O14">
         <v>28000.0</v>
       </c>
-      <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
-    </row>
-    <row r="15" spans="1:34">
+      <c r="AI14"/>
+    </row>
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B15">
+        <v>1723000.0</v>
+      </c>
+      <c r="C15">
         <v>6978000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>13150000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>8462000.0</v>
       </c>
-      <c r="E15">
-[...1 lines deleted...]
-      </c>
       <c r="F15">
+        <v>1459000.0</v>
+      </c>
+      <c r="G15">
         <v>7299000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>3783000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>2449000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>2880000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>2244000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>3067000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>2005000.0</v>
       </c>
-      <c r="M15"/>
-      <c r="N15">
+      <c r="N15"/>
+      <c r="O15">
         <v>1906000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>3050000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>1515000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>544000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>1439000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>1017000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>1374000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>172000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>939000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>7898000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-3062000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-4197000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-10851000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-21370000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-8655000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-4498000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-3260000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-3000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-9000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-3000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-6000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:34">
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
-[...1 lines deleted...]
-      </c>
+      <c r="M16"/>
       <c r="N16">
         <v>567000.0</v>
       </c>
       <c r="O16">
+        <v>567000.0</v>
+      </c>
+      <c r="P16">
         <v>3050000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1515000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>544000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1439000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1017000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1374000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>172000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>939000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>7898000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-3062000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-4197000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-10851000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-21370000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-8655000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-4498000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-3260000.0</v>
       </c>
-      <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
-    </row>
-    <row r="17" spans="1:34">
+      <c r="AI16"/>
+    </row>
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B17">
+        <v>1722000.0</v>
+      </c>
+      <c r="C17">
         <v>6977000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>13149000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>8461000.0</v>
       </c>
-      <c r="E17">
-[...1 lines deleted...]
-      </c>
       <c r="F17">
+        <v>1459000.0</v>
+      </c>
+      <c r="G17">
         <v>7298000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>3782000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>2448000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>2879000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>2243000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>3065000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>1992000.0</v>
       </c>
-      <c r="M17"/>
-      <c r="N17">
+      <c r="N17"/>
+      <c r="O17">
         <v>1878000.0</v>
       </c>
-      <c r="O17"/>
-      <c r="P17">
+      <c r="P17"/>
+      <c r="Q17">
         <v>1515000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>544000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>1439000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>1017000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>1374000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>172000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>939000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>7898000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-3062000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-4197000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-10851000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-21370000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-8655000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-4498000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-3260000.0</v>
       </c>
-      <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-    </row>
-    <row r="18" spans="1:34">
+      <c r="AI17"/>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B18">
+        <v>-1273000.0</v>
+      </c>
+      <c r="C18">
         <v>-1919000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-2085000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-2226000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-2284000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-2330000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-2325000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-2688000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-2531000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-2885000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-2783000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-2986000.0</v>
       </c>
-      <c r="M18"/>
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18">
         <v>-3559000.0</v>
       </c>
-      <c r="O18"/>
-      <c r="P18">
+      <c r="P18"/>
+      <c r="Q18">
         <v>-2356000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-2320000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-2694000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-2615000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-3042000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-3059000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-3079000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-4856000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-4328000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-3889000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-5055000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-3255000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-5596000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-5694000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-5516000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
-    </row>
-    <row r="19" spans="1:34">
+      <c r="AI18"/>
+    </row>
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-    </row>
-    <row r="20" spans="1:34">
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
-    </row>
-    <row r="21" spans="1:34">
+      <c r="AI20"/>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B21">
+        <v>3284000.0</v>
+      </c>
+      <c r="C21">
         <v>8516000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>13118000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>11147000.0</v>
       </c>
-      <c r="E21">
-[...1 lines deleted...]
-      </c>
       <c r="F21">
+        <v>6245000.0</v>
+      </c>
+      <c r="G21">
         <v>9485000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>6073000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>5975000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>3808000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>5660000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>8329000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>5641000.0</v>
       </c>
-      <c r="M21"/>
-      <c r="N21">
+      <c r="N21"/>
+      <c r="O21">
         <v>5490000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>6229000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>4199000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>2864000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>4110000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>4829000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>4206000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>2942000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>3720000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>12208000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>961000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-651000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-6402000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-20018000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-1554000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-1677000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-1591000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-3000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-9000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-2000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-6000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:34">
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
-    </row>
-    <row r="23" spans="1:34">
+      <c r="AI22"/>
+    </row>
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
       <c r="AH23"/>
-    </row>
-    <row r="24" spans="1:34">
+      <c r="AI23"/>
+    </row>
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
-    </row>
-    <row r="25" spans="1:34">
+      <c r="AI24"/>
+    </row>
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B25">
+        <v>5743000.0</v>
+      </c>
+      <c r="C25">
         <v>6144000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>5998000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>6061000.0</v>
       </c>
-      <c r="E25">
-[...1 lines deleted...]
-      </c>
       <c r="F25">
+        <v>5434000.0</v>
+      </c>
+      <c r="G25">
         <v>1431000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>5132000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>4739000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>5422000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>4680000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>4626000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>4276000.0</v>
       </c>
-      <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
-      <c r="P25">
+      <c r="P25"/>
+      <c r="Q25">
         <v>5454000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>5433000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>5369000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>5838000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>4835000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>4812000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>4873000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>7145000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>5200000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>5667000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>4966000.0</v>
       </c>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
-    </row>
-    <row r="26" spans="1:34">
+      <c r="AI25"/>
+    </row>
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
-    </row>
-    <row r="27" spans="1:34">
+      <c r="AI26"/>
+    </row>
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-    </row>
-    <row r="28" spans="1:34">
+      <c r="AI27"/>
+    </row>
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B28">
+        <v>20407000.0</v>
+      </c>
+      <c r="C28">
         <v>19947000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>18993000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>18060000.0</v>
       </c>
-      <c r="E28">
-[...1 lines deleted...]
-      </c>
       <c r="F28">
+        <v>19631000.0</v>
+      </c>
+      <c r="G28">
         <v>16286000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>19881000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>18262000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>21820000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>16750000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>16764000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>16518000.0</v>
       </c>
-      <c r="M28"/>
-      <c r="N28">
+      <c r="N28"/>
+      <c r="O28">
         <v>13728000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>12923000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>12161000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>11599000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>10527000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>16447000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>9404000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>9919000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>9954000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>15113000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>11193000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>9387000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>11178000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>8935000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>13277000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>15219000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>14817000.0</v>
       </c>
-      <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
-    </row>
-    <row r="29" spans="1:34">
+      <c r="AI28"/>
+    </row>
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B29">
+        <v>1714000.0</v>
+      </c>
+      <c r="C29">
         <v>-56000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>52000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>782000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2107000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>253000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>923000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-1137000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>708000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>756000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1088000.0</v>
       </c>
-      <c r="M29"/>
-      <c r="N29">
+      <c r="N29"/>
+      <c r="O29">
         <v>53000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>517000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>328000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>0.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-23000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1197000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-210000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-289000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-298000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-546000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-305000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-343000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-606000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-1903000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-740000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-849000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-765000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
-    </row>
-    <row r="30" spans="1:34">
+      <c r="AI29"/>
+    </row>
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B30">
+        <v>36857000.0</v>
+      </c>
+      <c r="C30">
         <v>39134000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>39595000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>36025000.0</v>
       </c>
-      <c r="E30">
-[...1 lines deleted...]
-      </c>
       <c r="F30">
+        <v>37622000.0</v>
+      </c>
+      <c r="G30">
         <v>34189000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>38682000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>35773000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>37914000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>34015000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>34572000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>32768000.0</v>
       </c>
-      <c r="M30"/>
-      <c r="N30">
+      <c r="N30"/>
+      <c r="O30">
         <v>29151000.0</v>
       </c>
-      <c r="O30"/>
-      <c r="P30">
+      <c r="P30"/>
+      <c r="Q30">
         <v>27263000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>26101000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>24362000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>24004000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>21323000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>21266000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>21299000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>7807000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>24092000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>23767000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>25334000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>34255000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>25733000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>25791000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>25094000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>9000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>11000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>10000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>13000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:34">
+    <row r="31" spans="1:35">
       <c r="A31" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
-    </row>
-    <row r="32" spans="1:34">
+      <c r="AI31"/>
+    </row>
+    <row r="32" spans="1:35">
       <c r="A32" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B32">
+        <v>40141000.0</v>
+      </c>
+      <c r="C32">
         <v>47650000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>52713000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>47172000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>43867000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>43674000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>44755000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>41748000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>41722000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>39675000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>42901000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>38409000.0</v>
       </c>
-      <c r="M32"/>
-      <c r="N32">
+      <c r="N32"/>
+      <c r="O32">
         <v>33473000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>34414000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>31043000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>28670000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>26859000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>34221000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>25255000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>23714000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>24726000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>26887000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>23651000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>20854000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>18286000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>25705000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>24179000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>24114000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>23503000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>6000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>2000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>8000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>7000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N30"/>
+  <dimension ref="A1:O30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B2">
+        <v>16023000.0</v>
+      </c>
+      <c r="C2">
         <v>16826000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>6461000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>12233000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>227000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3095000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3046000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2716000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>5187000.0</v>
       </c>
-      <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
-    </row>
-    <row r="3" spans="1:14">
+      <c r="O2"/>
+    </row>
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B3">
-        <v>12472000</v>
+        <v>9662000</v>
       </c>
       <c r="C3">
+        <v>10149000</v>
+      </c>
+      <c r="D3">
         <v>16377000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>3540000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1144000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1893000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>8616000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>29797000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>640000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>868000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>8000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>13000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>58000000</v>
       </c>
     </row>
-    <row r="4" spans="1:14">
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
-    </row>
-    <row r="6" spans="1:14">
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B6">
+        <v>-9055000.0</v>
+      </c>
+      <c r="C6">
         <v>-803000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>10365000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-15501000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>11129000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-1991000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>49000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>330000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-2471000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-6041000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-11000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-21000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>11000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-78000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:14">
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B7">
-        <v>-13995000.0</v>
+        <v>5015000.0</v>
       </c>
       <c r="C7">
+        <v>1572000.0</v>
+      </c>
+      <c r="D7">
         <v>-8400000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-36363000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-34251000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-17099000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-16710000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>13343000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>7517000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>9978000.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>-11933000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-7596000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-3371000.0</v>
       </c>
-      <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>-4000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>7000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>12000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>62000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:14">
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
-    </row>
-    <row r="11" spans="1:14">
+      <c r="O10"/>
+    </row>
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-10428000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-10057000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>8800000.0</v>
       </c>
-      <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-    </row>
-    <row r="12" spans="1:14">
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>-1092000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>4347000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>-15865000.0</v>
       </c>
-      <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="O12"/>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-3958000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-4808000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-3431000.0</v>
       </c>
-      <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B14">
-        <v>21857000.0</v>
+        <v>23946000.0</v>
       </c>
       <c r="C14">
+        <v>16736000.0</v>
+      </c>
+      <c r="D14">
         <v>19004000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>22572000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>19764000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>22662000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>23333000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>7510000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>5337000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>12244000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>7000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>6000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>20000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>25000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:14">
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="B15"/>
+        <v>146</v>
+      </c>
+      <c r="B15">
+        <v>1119000.0</v>
+      </c>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15">
         <v>37608000.0</v>
       </c>
-      <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-    </row>
-    <row r="16" spans="1:14">
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B16">
+        <v>6968000.0</v>
+      </c>
+      <c r="C16">
         <v>16023000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>16826000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>217000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>12233000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>227000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>3095000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>3046000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>2716000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>5187000.0</v>
       </c>
-      <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B18">
-        <v>39310000.0</v>
+        <v>52023000.0</v>
       </c>
       <c r="C18">
+        <v>29677000.0</v>
+      </c>
+      <c r="D18">
         <v>28423000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>2440000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>7890000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-4111000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-9628000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-23660000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-14922000.0</v>
       </c>
-      <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B19">
+        <v>-39665000.0</v>
+      </c>
+      <c r="C19">
         <v>-13129000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>0.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>6608000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>6191000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>4381000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>10167000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-33764000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>10154000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-1137000.0</v>
       </c>
-      <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
-[...1 lines deleted...]
-      </c>
+      <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20">
         <v>4920000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>0.0</v>
       </c>
-      <c r="G20"/>
-      <c r="H20">
+      <c r="H20"/>
+      <c r="I20">
         <v>0.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B21">
-        <v>-8539000.0</v>
+        <v>-11475000.0</v>
       </c>
       <c r="C21">
+        <v>-8479000.0</v>
+      </c>
+      <c r="D21">
         <v>1251000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-10046000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-9016000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-5678000.0</v>
       </c>
-      <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-    </row>
-    <row r="22" spans="1:14">
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B22">
+        <v>30313000.0</v>
+      </c>
+      <c r="C22">
         <v>14990000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>10196000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>6548000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>3502000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-10212000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-42040000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-18470000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-28699000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-28701000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-22000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-43000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-163000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-28000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:14">
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
-      <c r="D23">
-[...1 lines deleted...]
-      </c>
+      <c r="D23"/>
       <c r="E23">
         <v>-51000.0</v>
       </c>
       <c r="F23">
+        <v>-51000.0</v>
+      </c>
+      <c r="G23">
         <v>1100000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>6194000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3098000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>336000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-16000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-253000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>17000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="N23">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:14">
+      <c r="O23">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>-3741000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>7252000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>6073000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>18783000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-3967000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>10794000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-269000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>88288000.0</v>
       </c>
-      <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-    </row>
-    <row r="25" spans="1:14">
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B25">
-        <v>22678000.0</v>
+        <v>5530000.0</v>
       </c>
       <c r="C25">
+        <v>9533000.0</v>
+      </c>
+      <c r="D25">
         <v>19112000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>13023000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>14833000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>10451000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>18532000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1800000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>313000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26">
         <v>0.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>4920000.0</v>
       </c>
-      <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
-      <c r="I26">
+      <c r="I26"/>
+      <c r="J26">
         <v>5934000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-1000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-6000.0</v>
       </c>
-      <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B27">
+        <v>176000.0</v>
+      </c>
+      <c r="C27">
         <v>2016000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>0.0</v>
       </c>
-      <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
-      <c r="D28">
+      <c r="D28"/>
+      <c r="E28">
         <v>-10097000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-4096000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-4578000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-9106000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>27957000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1657000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-1926000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-66000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-18000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-23000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-52000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:14">
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B29">
-        <v>51782000.0</v>
+        <v>61685000.0</v>
       </c>
       <c r="C29">
+        <v>39826000.0</v>
+      </c>
+      <c r="D29">
         <v>44800000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1709000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>9034000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1764000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-1012000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>6137000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-14282000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-2978000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-32000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-15000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-14000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>31000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:14">
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
-      <c r="D30">
+      <c r="D30"/>
+      <c r="E30">
         <v>-7113000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>6191000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>823000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>10167000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-33764000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>10154000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-1137000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>88000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>13000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>48000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-58000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH30"/>
+  <dimension ref="A1:AI30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D1" t="s">
-        <v>77</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
-        <v>1</v>
+        <v>80</v>
       </c>
       <c r="H1" t="s">
-        <v>80</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
-        <v>2</v>
+        <v>83</v>
       </c>
       <c r="L1" t="s">
-        <v>83</v>
+        <v>3</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
-        <v>3</v>
+        <v>86</v>
       </c>
       <c r="P1" t="s">
-        <v>86</v>
+        <v>4</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
-        <v>4</v>
+        <v>89</v>
       </c>
       <c r="T1" t="s">
-        <v>89</v>
+        <v>5</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
-        <v>5</v>
+        <v>92</v>
       </c>
       <c r="X1" t="s">
-        <v>92</v>
+        <v>6</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
-        <v>6</v>
+        <v>95</v>
       </c>
       <c r="AB1" t="s">
-        <v>95</v>
+        <v>7</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
         <v>98</v>
       </c>
       <c r="AF1" t="s">
-        <v>10</v>
+        <v>99</v>
       </c>
       <c r="AG1" t="s">
-        <v>99</v>
+        <v>11</v>
       </c>
       <c r="AH1" t="s">
         <v>100</v>
       </c>
-    </row>
-    <row r="2" spans="1:34">
+      <c r="AI1" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B2">
+        <v>5816000.0</v>
+      </c>
+      <c r="C2">
         <v>8237000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>7845000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>16023000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>13969000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>21465000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>5090000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>11934000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>17018000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>13356000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3844000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2514000.0</v>
       </c>
       <c r="M2">
         <v>2514000.0</v>
       </c>
-      <c r="N2"/>
-      <c r="O2">
+      <c r="N2">
+        <v>2514000.0</v>
+      </c>
+      <c r="O2"/>
+      <c r="P2">
         <v>1094000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>18010000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>22302000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>12233000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2209000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>382000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1620000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>227000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1320000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>5678000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1401000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>3095000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>3614000.0</v>
       </c>
-      <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
-    </row>
-    <row r="3" spans="1:34">
+      <c r="AI2"/>
+    </row>
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B3">
+        <v>1604000</v>
+      </c>
+      <c r="C3">
         <v>1390000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>3732000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2936000</v>
       </c>
-      <c r="E3">
-[...1 lines deleted...]
-      </c>
       <c r="F3">
+        <v>2128000</v>
+      </c>
+      <c r="G3">
         <v>5646000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1638000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>737000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>10540000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2691000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>2586000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>560000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>4126000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>391000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1868000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1281000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>196000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1144000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>3236000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1451000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>809000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>4998000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>6491000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>3490000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>2005000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>8616000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>666000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>2482000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1823000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000</v>
       </c>
       <c r="AG3">
         <v>1000000</v>
       </c>
       <c r="AH3">
         <v>1000000</v>
       </c>
-    </row>
-    <row r="4" spans="1:34">
+      <c r="AI3">
+        <v>1000000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-    </row>
-    <row r="5" spans="1:34">
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
-    </row>
-    <row r="6" spans="1:34">
+      <c r="AI5"/>
+    </row>
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B6">
+        <v>1152000.0</v>
+      </c>
+      <c r="C6">
         <v>-2421000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>392000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-8178000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-2838000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-7496000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>16375000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-6844000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-4139000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>3662000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>9512000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>1330000.0</v>
       </c>
-      <c r="M6"/>
-      <c r="N6">
+      <c r="N6"/>
+      <c r="O6">
         <v>-11563000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-4362000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-16916000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>5777000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>10069000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>11129000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>1982000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>155000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>1393000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-2868000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-1775000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>2583000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-1694000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>49000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>2266000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>476000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-2174000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>6000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-7000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-33000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>36000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:34">
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B7">
+        <v>14412000.0</v>
+      </c>
+      <c r="C7">
         <v>-11021000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>13469000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-11845000.0</v>
       </c>
-      <c r="E7">
-[...1 lines deleted...]
-      </c>
       <c r="F7">
+        <v>4953000.0</v>
+      </c>
+      <c r="G7">
         <v>776000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>11519000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-15676000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-3715000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-501000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>1913000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-6097000.0</v>
       </c>
-      <c r="M7"/>
-      <c r="N7">
+      <c r="N7"/>
+      <c r="O7">
         <v>-196058000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-36750000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-25903000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-5404000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>6464000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-34251000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-19717000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-16697000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-10278000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-17099000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-14603000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>663000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>1555000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-16710000.0</v>
       </c>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
-    </row>
-    <row r="8" spans="1:34">
+      <c r="AI7"/>
+    </row>
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
-      <c r="O9">
+      <c r="O9"/>
+      <c r="P9">
         <v>-11353000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-19327000.0</v>
       </c>
-      <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
-      <c r="AF9">
+      <c r="AF9"/>
+      <c r="AG9">
         <v>-9000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>2000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:34">
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
-    </row>
-    <row r="11" spans="1:34">
+      <c r="AI10"/>
+    </row>
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>0.0</v>
       </c>
-      <c r="N11"/>
-      <c r="O11">
+      <c r="O11"/>
+      <c r="P11">
         <v>4511000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>2233000.0</v>
       </c>
-      <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
-    </row>
-    <row r="12" spans="1:34">
+      <c r="AI11"/>
+    </row>
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
-      <c r="O12">
+      <c r="O12"/>
+      <c r="P12">
         <v>262000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2000.0</v>
       </c>
-      <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
-    </row>
-    <row r="13" spans="1:34">
+      <c r="AI12"/>
+    </row>
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-      <c r="O13">
+      <c r="O13"/>
+      <c r="P13">
         <v>-1283000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-723000.0</v>
       </c>
-      <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
-      <c r="AE13">
-[...1 lines deleted...]
-      </c>
+      <c r="AE13"/>
       <c r="AF13">
         <v>9000000.0</v>
       </c>
       <c r="AG13">
         <v>9000000.0</v>
       </c>
       <c r="AH13">
         <v>9000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:34">
+      <c r="AI13">
+        <v>9000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B14">
+        <v>5743000.0</v>
+      </c>
+      <c r="C14">
         <v>6144000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>5998000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>6061000.0</v>
       </c>
-      <c r="E14">
-[...1 lines deleted...]
-      </c>
       <c r="F14">
+        <v>5434000.0</v>
+      </c>
+      <c r="G14">
         <v>1431000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>5132000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>4739000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>5422000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>4680000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>4626000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>4276000.0</v>
       </c>
-      <c r="M14"/>
-      <c r="N14">
+      <c r="N14"/>
+      <c r="O14">
         <v>27000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>6316000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>5454000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>10698000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>5316000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>19759000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>14069000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>9384000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>4715000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>22656000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>15661000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>10518000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>4909000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>23333000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>5553000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>5470000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>5286000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>1000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AH14">
         <v>1000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:34">
+      <c r="AI14">
+        <v>1000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B15">
         <v>0.0</v>
       </c>
-      <c r="C15"/>
+      <c r="C15">
+        <v>0.0</v>
+      </c>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
-    </row>
-    <row r="16" spans="1:34">
+      <c r="AI15"/>
+    </row>
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B16">
+        <v>6968000.0</v>
+      </c>
+      <c r="C16">
         <v>5816000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>8237000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>7845000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>16023000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>13969000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>21465000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>5090000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>16826000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>17018000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>13356000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>3844000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2514000.0</v>
       </c>
       <c r="N16">
         <v>2514000.0</v>
       </c>
-      <c r="O16"/>
-      <c r="P16">
+      <c r="O16">
+        <v>2514000.0</v>
+      </c>
+      <c r="P16"/>
+      <c r="Q16">
         <v>1094000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>18010000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>22302000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>12233000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>2209000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>382000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1620000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>227000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1320000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>5678000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>1401000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>3095000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>3614000.0</v>
       </c>
-      <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
-    </row>
-    <row r="17" spans="1:34">
+      <c r="AI16"/>
+    </row>
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-    </row>
-    <row r="18" spans="1:34">
+      <c r="AI17"/>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B18">
+        <v>20519000.0</v>
+      </c>
+      <c r="C18">
         <v>4046000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>26939000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>519000.0</v>
       </c>
-      <c r="E18">
-[...1 lines deleted...]
-      </c>
       <c r="F18">
+        <v>13823000.0</v>
+      </c>
+      <c r="G18">
         <v>3823000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>18947000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-6916000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>13066000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>4437000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>10221000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>699000.0</v>
       </c>
-      <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
-      <c r="P18">
+      <c r="P18"/>
+      <c r="Q18">
         <v>-12714000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-4656000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>14427000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>5383000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>4304000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>693000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-2490000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>7272000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-12107000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>2639000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-1915000.0</v>
       </c>
-      <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
-    </row>
-    <row r="19" spans="1:34">
+      <c r="AI18"/>
+    </row>
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B19">
+        <v>-14325000.0</v>
+      </c>
+      <c r="C19">
         <v>-1375000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-20813000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-3152000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-13129000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="G19">
         <v>0.0</v>
       </c>
       <c r="H19">
         <v>0.0</v>
       </c>
       <c r="I19">
+        <v>0.0</v>
+      </c>
+      <c r="J19">
         <v>-10328000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-2691000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-2586000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-560000.0</v>
       </c>
-      <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
-      <c r="P19">
+      <c r="P19"/>
+      <c r="Q19">
         <v>-1868000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-1085000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>134000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>9427000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-1785000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-642000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-809000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>3285000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>8199000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-1485000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-5618000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-2279000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-666000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>235000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>12877000.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-    </row>
-    <row r="20" spans="1:34">
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
-      <c r="P20">
-[...1 lines deleted...]
-      </c>
+      <c r="P20"/>
       <c r="Q20">
         <v>0.0</v>
       </c>
       <c r="R20">
         <v>0.0</v>
       </c>
       <c r="S20">
         <v>0.0</v>
       </c>
       <c r="T20">
         <v>0.0</v>
       </c>
       <c r="U20">
         <v>0.0</v>
       </c>
-      <c r="V20"/>
+      <c r="V20">
+        <v>0.0</v>
+      </c>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
-    </row>
-    <row r="21" spans="1:34">
+      <c r="AI20"/>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B21">
+        <v>-3120000.0</v>
+      </c>
+      <c r="C21">
         <v>-2883000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-2378000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-3094000.0</v>
       </c>
-      <c r="E21">
-[...1 lines deleted...]
-      </c>
       <c r="F21">
+        <v>-1356000.0</v>
+      </c>
+      <c r="G21">
         <v>-8973000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-601000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>2451000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-2096000.0</v>
       </c>
-      <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-      <c r="O21">
+      <c r="O21"/>
+      <c r="P21">
         <v>-1743000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-3765000.0</v>
       </c>
-      <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
-    </row>
-    <row r="22" spans="1:34">
+      <c r="AI21"/>
+    </row>
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B22">
+        <v>1723000.0</v>
+      </c>
+      <c r="C22">
         <v>6978000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>13150000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>8462000.0</v>
       </c>
-      <c r="E22">
-[...1 lines deleted...]
-      </c>
       <c r="F22">
+        <v>1459000.0</v>
+      </c>
+      <c r="G22">
         <v>7299000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>3783000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>2449000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>2880000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>2244000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>3067000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>2005000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>567000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>1906000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>3050000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>1515000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>1960000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>1416000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>3902000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>1688000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>524000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>641000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-12012000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-19364000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-15997000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-11457000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-42040000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-8655000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-4498000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-3260000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-3000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-9000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-3000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-6000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:34">
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
-      <c r="O23">
+      <c r="O23"/>
+      <c r="P23">
         <v>172000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-437000.0</v>
       </c>
-      <c r="Q23"/>
       <c r="R23"/>
-      <c r="S23">
+      <c r="S23"/>
+      <c r="T23">
         <v>-140000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-56000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-30000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>0.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-4058000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1093000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1096000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-92000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>6194000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-1666000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-13036000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-14335000.0</v>
       </c>
-      <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
       <c r="AH23"/>
-    </row>
-    <row r="24" spans="1:34">
+      <c r="AI23"/>
+    </row>
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
-      <c r="N24">
+      <c r="N24"/>
+      <c r="O24">
         <v>16418000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3741000.0</v>
       </c>
       <c r="P24">
         <v>-3741000.0</v>
       </c>
       <c r="Q24">
-        <v>330000.0</v>
+        <v>-3741000.0</v>
       </c>
       <c r="R24">
         <v>330000.0</v>
       </c>
       <c r="S24">
+        <v>330000.0</v>
+      </c>
+      <c r="T24">
         <v>7335000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="U24">
         <v>0.0</v>
       </c>
       <c r="V24">
         <v>0.0</v>
       </c>
       <c r="W24">
+        <v>0.0</v>
+      </c>
+      <c r="X24">
         <v>9379000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>7587000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3613000.0</v>
       </c>
       <c r="Z24">
         <v>-3613000.0</v>
       </c>
       <c r="AA24">
+        <v>-3613000.0</v>
+      </c>
+      <c r="AB24">
         <v>18783000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17417000.0</v>
       </c>
       <c r="AC24">
         <v>17417000.0</v>
       </c>
       <c r="AD24">
+        <v>17417000.0</v>
+      </c>
+      <c r="AE24">
         <v>14700000.0</v>
       </c>
-      <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
-    </row>
-    <row r="25" spans="1:34">
+      <c r="AI24"/>
+    </row>
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B25">
+        <v>1188000.0</v>
+      </c>
+      <c r="C25">
         <v>1900000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>44000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2398000.0</v>
       </c>
-      <c r="E25">
-[...1 lines deleted...]
-      </c>
       <c r="F25">
+        <v>2281000.0</v>
+      </c>
+      <c r="G25">
         <v>2265000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>587000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>4400000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>10466000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>2883000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>2777000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>2986000.0</v>
       </c>
-      <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
-      <c r="P25">
+      <c r="P25"/>
+      <c r="Q25">
         <v>2356000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2320000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2694000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>5653000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>3042000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>3059000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>3079000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-2821000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>4328000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>3889000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>5055000.0</v>
       </c>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
-    </row>
-    <row r="26" spans="1:34">
+      <c r="AI25"/>
+    </row>
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-      <c r="O26">
-[...1 lines deleted...]
-      </c>
+      <c r="O26"/>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26">
         <v>0.0</v>
       </c>
       <c r="R26">
         <v>0.0</v>
       </c>
       <c r="S26">
-        <v>4920000.0</v>
+        <v>0.0</v>
       </c>
       <c r="T26">
         <v>4920000.0</v>
       </c>
       <c r="U26">
         <v>4920000.0</v>
       </c>
       <c r="V26">
         <v>4920000.0</v>
       </c>
-      <c r="W26"/>
+      <c r="W26">
+        <v>4920000.0</v>
+      </c>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
-    </row>
-    <row r="27" spans="1:34">
+      <c r="AI26"/>
+    </row>
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B27">
         <v>0.0</v>
       </c>
-      <c r="C27"/>
+      <c r="C27">
+        <v>0.0</v>
+      </c>
       <c r="D27"/>
-      <c r="E27">
+      <c r="E27"/>
+      <c r="F27">
         <v>281000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>0.0</v>
       </c>
-      <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-    </row>
-    <row r="28" spans="1:34">
+      <c r="AI27"/>
+    </row>
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
-      <c r="N28">
+      <c r="N28"/>
+      <c r="O28">
         <v>123989000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-1571000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-4202000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-4324000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-4688000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-4096000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-525000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1952000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>3883000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-8136000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>2021000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>5473000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>3835000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-9106000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-14975000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-14667000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-15086000.0</v>
       </c>
-      <c r="AE28"/>
-      <c r="AF28">
+      <c r="AF28"/>
+      <c r="AG28">
         <v>-31000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-33000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:34">
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B29">
+        <v>22123000.0</v>
+      </c>
+      <c r="C29">
         <v>5436000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>30671000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3455000.0</v>
       </c>
-      <c r="E29">
-[...1 lines deleted...]
-      </c>
       <c r="F29">
+        <v>15951000.0</v>
+      </c>
+      <c r="G29">
         <v>9469000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>20585000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-6179000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>23606000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>7128000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>12807000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1259000.0</v>
       </c>
-      <c r="M29"/>
-      <c r="N29">
+      <c r="N29"/>
+      <c r="O29">
         <v>-147844000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1503000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-10846000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>11052000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>14623000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>9034000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>5743000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-346000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-1681000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>887000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-4892000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>4213000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>89000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-1012000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>3240000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-178000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>35000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>6000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-64000000.0</v>
       </c>
       <c r="AG29">
         <v>-64000000.0</v>
       </c>
       <c r="AH29">
+        <v>-64000000.0</v>
+      </c>
+      <c r="AI29">
         <v>38000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:34">
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
-      <c r="N30">
+      <c r="N30"/>
+      <c r="O30">
         <v>12292000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-4294000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-1868000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-951000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>134000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>6191000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-3236000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-1451000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-809000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>4381000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1096000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-7103000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-5618000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>10167000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>12446000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>13112000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>12877000.0</v>
       </c>
-      <c r="AE30"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AF30"/>
       <c r="AG30">
         <v>87000000.0</v>
       </c>
       <c r="AH30">
+        <v>87000000.0</v>
+      </c>
+      <c r="AI30">
         <v>87000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>