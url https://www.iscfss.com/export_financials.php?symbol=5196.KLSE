--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="180">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="181">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-04-30</t>
   </si>
   <si>
     <t>2024-04-30</t>
   </si>
   <si>
     <t>2023-04-30</t>
   </si>
   <si>
     <t>2022-04-30</t>
   </si>
   <si>
     <t>2021-04-30</t>
   </si>
   <si>
     <t>2020-04-30</t>
   </si>
   <si>
     <t>2019-04-30</t>
   </si>
   <si>
@@ -256,50 +256,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-01-31</t>
   </si>
   <si>
     <t>2025-10-31</t>
   </si>
   <si>
     <t>2025-07-31</t>
   </si>
   <si>
     <t>2025-01-31</t>
   </si>
   <si>
     <t>2024-10-31</t>
   </si>
   <si>
     <t>2024-07-31</t>
   </si>
   <si>
     <t>2024-01-31</t>
   </si>
   <si>
     <t>2023-10-31</t>
   </si>
   <si>
     <t>2023-07-31</t>
   </si>
@@ -3329,395 +3332,407 @@
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BE62"/>
+  <dimension ref="A1:BF62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:57">
+    <row r="1" spans="1:58">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>78</v>
       </c>
       <c r="C1" t="s">
         <v>79</v>
       </c>
       <c r="D1" t="s">
+        <v>80</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="F1" t="s">
         <v>81</v>
       </c>
       <c r="G1" t="s">
         <v>82</v>
       </c>
       <c r="H1" t="s">
+        <v>83</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="J1" t="s">
         <v>84</v>
       </c>
       <c r="K1" t="s">
         <v>85</v>
       </c>
       <c r="L1" t="s">
+        <v>86</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="N1" t="s">
         <v>87</v>
       </c>
       <c r="O1" t="s">
         <v>88</v>
       </c>
       <c r="P1" t="s">
+        <v>89</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="R1" t="s">
         <v>90</v>
       </c>
       <c r="S1" t="s">
         <v>91</v>
       </c>
       <c r="T1" t="s">
+        <v>92</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="V1" t="s">
         <v>93</v>
       </c>
       <c r="W1" t="s">
         <v>94</v>
       </c>
       <c r="X1" t="s">
+        <v>95</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="Z1" t="s">
         <v>96</v>
       </c>
       <c r="AA1" t="s">
         <v>97</v>
       </c>
       <c r="AB1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AD1" t="s">
         <v>99</v>
       </c>
       <c r="AE1" t="s">
         <v>100</v>
       </c>
       <c r="AF1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AH1" t="s">
         <v>102</v>
       </c>
       <c r="AI1" t="s">
         <v>103</v>
       </c>
       <c r="AJ1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AL1" t="s">
         <v>105</v>
       </c>
       <c r="AM1" t="s">
         <v>106</v>
       </c>
       <c r="AN1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AP1" t="s">
         <v>108</v>
       </c>
       <c r="AQ1" t="s">
         <v>109</v>
       </c>
       <c r="AR1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AT1" t="s">
         <v>111</v>
       </c>
       <c r="AU1" t="s">
         <v>112</v>
       </c>
       <c r="AV1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AX1" t="s">
         <v>114</v>
       </c>
       <c r="AY1" t="s">
         <v>115</v>
       </c>
       <c r="AZ1" t="s">
+        <v>116</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="BB1" t="s">
         <v>117</v>
       </c>
       <c r="BC1" t="s">
         <v>118</v>
       </c>
       <c r="BD1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
       </c>
-      <c r="BE1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:57">
+      <c r="BF1" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="2" spans="1:58">
       <c r="A2" t="s">
         <v>17</v>
       </c>
       <c r="B2">
+        <v>315052000.0</v>
+      </c>
+      <c r="C2">
         <v>281390000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>271047000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>235243000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>198496000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>171983000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>159361000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>48015000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>173942000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>167538000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>167127000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>57735000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>162646000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>156853000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>154455000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>51249000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>114112000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>120059000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>103241000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>36829000.0</v>
       </c>
-      <c r="U2"/>
-[...1 lines deleted...]
-      <c r="W2"/>
+      <c r="V2">
+        <v>94137000.0</v>
+      </c>
+      <c r="W2">
+        <v>95319000.0</v>
+      </c>
       <c r="X2">
+        <v>104621000.0</v>
+      </c>
+      <c r="Y2">
         <v>45106000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>91616000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>95726000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>102972000.0</v>
       </c>
-      <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
-      <c r="AF2">
+      <c r="AF2"/>
+      <c r="AG2">
         <v>24326000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>79226000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>97951000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>91785000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>32501000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>87700000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>92906000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>74568000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>70975000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>96201000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>80129000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>81462000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>37937000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>101734000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>61734000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>20888000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>5277000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>18343000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>16818000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>14870000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>6069000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>22811000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>12790000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>98887000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>5155000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>15849000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:57">
+    <row r="3" spans="1:58">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -3733,8562 +3748,55 @@
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
-    </row>
-    <row r="4" spans="1:57">
+      <c r="BF3"/>
+    </row>
+    <row r="4" spans="1:58">
       <c r="A4" t="s">
         <v>19</v>
-      </c>
-[...8506 lines deleted...]
-        <v>122</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -12306,381 +3814,9048 @@
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
     </row>
     <row r="5" spans="1:58">
       <c r="A5" t="s">
-        <v>123</v>
+        <v>20</v>
       </c>
       <c r="B5">
-        <v>-1505000.0</v>
+        <v>33884000.0</v>
       </c>
       <c r="C5">
-        <v>-4209000.0</v>
+        <v>1147000.0</v>
       </c>
       <c r="D5"/>
       <c r="E5"/>
-      <c r="F5">
-[...64 lines deleted...]
-      </c>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
-      <c r="AD5">
-[...7 lines deleted...]
-      </c>
+      <c r="AD5"/>
+      <c r="AE5"/>
+      <c r="AF5"/>
       <c r="AG5"/>
-      <c r="AH5">
-[...61 lines deleted...]
-      </c>
+      <c r="AH5"/>
+      <c r="AI5"/>
+      <c r="AJ5"/>
+      <c r="AK5"/>
+      <c r="AL5"/>
+      <c r="AM5"/>
+      <c r="AN5"/>
+      <c r="AO5"/>
+      <c r="AP5"/>
+      <c r="AQ5"/>
+      <c r="AR5"/>
+      <c r="AS5"/>
+      <c r="AT5"/>
+      <c r="AU5"/>
+      <c r="AV5"/>
+      <c r="AW5"/>
+      <c r="AX5"/>
+      <c r="AY5"/>
+      <c r="AZ5"/>
+      <c r="BA5"/>
+      <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
     </row>
     <row r="6" spans="1:58">
       <c r="A6" t="s">
-        <v>124</v>
-[...78 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
-      <c r="AD6">
-[...85 lines deleted...]
-      </c>
+      <c r="AD6"/>
+      <c r="AE6"/>
+      <c r="AF6"/>
+      <c r="AG6"/>
+      <c r="AH6"/>
+      <c r="AI6"/>
+      <c r="AJ6"/>
+      <c r="AK6"/>
+      <c r="AL6"/>
+      <c r="AM6"/>
+      <c r="AN6"/>
+      <c r="AO6"/>
+      <c r="AP6"/>
+      <c r="AQ6"/>
+      <c r="AR6"/>
+      <c r="AS6"/>
+      <c r="AT6"/>
+      <c r="AU6"/>
+      <c r="AV6"/>
+      <c r="AW6"/>
+      <c r="AX6"/>
+      <c r="AY6"/>
+      <c r="AZ6"/>
+      <c r="BA6"/>
+      <c r="BB6"/>
+      <c r="BC6"/>
+      <c r="BD6"/>
+      <c r="BE6"/>
+      <c r="BF6"/>
     </row>
     <row r="7" spans="1:58">
       <c r="A7" t="s">
+        <v>22</v>
+      </c>
+      <c r="B7">
+        <v>252910000.0</v>
+      </c>
+      <c r="C7">
+        <v>253585000.0</v>
+      </c>
+      <c r="D7">
+        <v>272125000.0</v>
+      </c>
+      <c r="E7">
+        <v>296423000.0</v>
+      </c>
+      <c r="F7">
+        <v>386140000.0</v>
+      </c>
+      <c r="G7">
+        <v>402108000.0</v>
+      </c>
+      <c r="H7">
+        <v>421292000.0</v>
+      </c>
+      <c r="I7">
+        <v>445759000.0</v>
+      </c>
+      <c r="J7">
+        <v>488562000.0</v>
+      </c>
+      <c r="K7">
+        <v>493209000.0</v>
+      </c>
+      <c r="L7">
+        <v>482415000.0</v>
+      </c>
+      <c r="M7">
+        <v>460056000.0</v>
+      </c>
+      <c r="N7">
+        <v>446237000.0</v>
+      </c>
+      <c r="O7">
+        <v>427598000.0</v>
+      </c>
+      <c r="P7">
+        <v>412649000.0</v>
+      </c>
+      <c r="Q7">
+        <v>408450000.0</v>
+      </c>
+      <c r="R7">
+        <v>375639000.0</v>
+      </c>
+      <c r="S7">
+        <v>369113000.0</v>
+      </c>
+      <c r="T7">
+        <v>347747000.0</v>
+      </c>
+      <c r="U7">
+        <v>349569000.0</v>
+      </c>
+      <c r="V7">
+        <v>344102000.0</v>
+      </c>
+      <c r="W7">
+        <v>346756000.0</v>
+      </c>
+      <c r="X7">
+        <v>354596000.0</v>
+      </c>
+      <c r="Y7">
+        <v>363974000.0</v>
+      </c>
+      <c r="Z7">
+        <v>221680000.0</v>
+      </c>
+      <c r="AA7">
+        <v>231106000.0</v>
+      </c>
+      <c r="AB7">
+        <v>241433000.0</v>
+      </c>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+    </row>
+    <row r="8" spans="1:58">
+      <c r="A8" t="s">
+        <v>23</v>
+      </c>
+      <c r="B8">
+        <v>265745000.0</v>
+      </c>
+      <c r="C8">
+        <v>257920000.0</v>
+      </c>
+      <c r="D8">
+        <v>257920000.0</v>
+      </c>
+      <c r="E8">
+        <v>257920000.0</v>
+      </c>
+      <c r="F8">
+        <v>257920000.0</v>
+      </c>
+      <c r="G8">
+        <v>257920000.0</v>
+      </c>
+      <c r="H8">
+        <v>257920000.0</v>
+      </c>
+      <c r="I8">
+        <v>257920000.0</v>
+      </c>
+      <c r="J8">
+        <v>257920000.0</v>
+      </c>
+      <c r="K8">
+        <v>257920000.0</v>
+      </c>
+      <c r="L8">
+        <v>257920000.0</v>
+      </c>
+      <c r="M8">
+        <v>257920000.0</v>
+      </c>
+      <c r="N8">
+        <v>257920000.0</v>
+      </c>
+      <c r="O8">
+        <v>257920000.0</v>
+      </c>
+      <c r="P8">
+        <v>257920000.0</v>
+      </c>
+      <c r="Q8">
+        <v>257920000.0</v>
+      </c>
+      <c r="R8">
+        <v>257920000.0</v>
+      </c>
+      <c r="S8">
+        <v>257920000.0</v>
+      </c>
+      <c r="T8">
+        <v>250697000.0</v>
+      </c>
+      <c r="U8">
+        <v>246774000.0</v>
+      </c>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+    </row>
+    <row r="9" spans="1:58">
+      <c r="A9" t="s">
+        <v>24</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+      <c r="AB9"/>
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9"/>
+      <c r="AG9"/>
+      <c r="AH9"/>
+      <c r="AI9"/>
+      <c r="AJ9"/>
+      <c r="AK9"/>
+      <c r="AL9"/>
+      <c r="AM9"/>
+      <c r="AN9"/>
+      <c r="AO9"/>
+      <c r="AP9"/>
+      <c r="AQ9"/>
+      <c r="AR9"/>
+      <c r="AS9"/>
+      <c r="AT9"/>
+      <c r="AU9"/>
+      <c r="AV9"/>
+      <c r="AW9"/>
+      <c r="AX9"/>
+      <c r="AY9"/>
+      <c r="AZ9"/>
+      <c r="BA9"/>
+      <c r="BB9"/>
+      <c r="BC9"/>
+      <c r="BD9"/>
+      <c r="BE9"/>
+      <c r="BF9"/>
+    </row>
+    <row r="10" spans="1:58">
+      <c r="A10" t="s">
+        <v>25</v>
+      </c>
+      <c r="B10">
+        <v>28391000.0</v>
+      </c>
+      <c r="C10">
+        <v>18459000.0</v>
+      </c>
+      <c r="D10">
+        <v>17391000.0</v>
+      </c>
+      <c r="E10">
+        <v>17478000.0</v>
+      </c>
+      <c r="F10">
+        <v>23686000.0</v>
+      </c>
+      <c r="G10">
+        <v>24528000.0</v>
+      </c>
+      <c r="H10">
+        <v>25633000.0</v>
+      </c>
+      <c r="I10">
+        <v>25657000.0</v>
+      </c>
+      <c r="J10">
+        <v>20289000.0</v>
+      </c>
+      <c r="K10">
+        <v>33512000.0</v>
+      </c>
+      <c r="L10">
+        <v>35617000.0</v>
+      </c>
+      <c r="M10">
+        <v>40481000.0</v>
+      </c>
+      <c r="N10">
+        <v>30403000.0</v>
+      </c>
+      <c r="O10">
+        <v>28980000.0</v>
+      </c>
+      <c r="P10">
+        <v>31869000.0</v>
+      </c>
+      <c r="Q10">
+        <v>32337000.0</v>
+      </c>
+      <c r="R10">
+        <v>25364000.0</v>
+      </c>
+      <c r="S10">
+        <v>21231000.0</v>
+      </c>
+      <c r="T10">
+        <v>36185000.0</v>
+      </c>
+      <c r="U10">
+        <v>18684000.0</v>
+      </c>
+      <c r="V10">
+        <v>31764000.0</v>
+      </c>
+      <c r="W10">
+        <v>25025000.0</v>
+      </c>
+      <c r="X10">
+        <v>19141000.0</v>
+      </c>
+      <c r="Y10">
+        <v>18864000.0</v>
+      </c>
+      <c r="Z10">
+        <v>14057000.0</v>
+      </c>
+      <c r="AA10">
+        <v>13828000.0</v>
+      </c>
+      <c r="AB10">
+        <v>10398000.0</v>
+      </c>
+      <c r="AC10"/>
+      <c r="AD10">
+        <v>17468000.0</v>
+      </c>
+      <c r="AE10">
+        <v>15782000.0</v>
+      </c>
+      <c r="AF10">
+        <v>18875000.0</v>
+      </c>
+      <c r="AG10">
+        <v>31378000.0</v>
+      </c>
+      <c r="AH10">
+        <v>25032000.0</v>
+      </c>
+      <c r="AI10">
+        <v>22521000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>22400000.0</v>
+      </c>
+      <c r="AK10">
+        <v>26265000.0</v>
+      </c>
+      <c r="AL10">
+        <v>34028000.0</v>
+      </c>
+      <c r="AM10">
+        <v>34825000.0</v>
+      </c>
+      <c r="AN10">
+        <v>20711000.0</v>
+      </c>
+      <c r="AO10">
+        <v>37823000.0</v>
+      </c>
+      <c r="AP10">
+        <v>36672000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>23738000.0</v>
+      </c>
+      <c r="AR10">
+        <v>20226000.0</v>
+      </c>
+      <c r="AS10">
+        <v>37863000.0</v>
+      </c>
+      <c r="AT10">
+        <v>41624000.0</v>
+      </c>
+      <c r="AU10">
+        <v>29542000.0</v>
+      </c>
+      <c r="AV10">
+        <v>16461000.0</v>
+      </c>
+      <c r="AW10">
+        <v>19639000.0</v>
+      </c>
+      <c r="AX10">
+        <v>18632000.0</v>
+      </c>
+      <c r="AY10">
+        <v>18204000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>11357000.0</v>
+      </c>
+      <c r="BA10">
+        <v>19234000.0</v>
+      </c>
+      <c r="BB10">
+        <v>20815000.0</v>
+      </c>
+      <c r="BC10">
+        <v>31527000.0</v>
+      </c>
+      <c r="BD10">
+        <v>42280000.0</v>
+      </c>
+      <c r="BE10">
+        <v>36710000.0</v>
+      </c>
+      <c r="BF10">
+        <v>35787000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:58">
+      <c r="A11" t="s">
+        <v>26</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11"/>
+      <c r="AG11"/>
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11"/>
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11"/>
+      <c r="AN11"/>
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11"/>
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
+    </row>
+    <row r="12" spans="1:58">
+      <c r="A12" t="s">
+        <v>27</v>
+      </c>
+      <c r="B12">
+        <v>28391000.0</v>
+      </c>
+      <c r="C12">
+        <v>18459000.0</v>
+      </c>
+      <c r="D12">
+        <v>24197000.0</v>
+      </c>
+      <c r="E12">
+        <v>20781000.0</v>
+      </c>
+      <c r="F12">
+        <v>30858000.0</v>
+      </c>
+      <c r="G12">
+        <v>24800000.0</v>
+      </c>
+      <c r="H12">
+        <v>31657000.0</v>
+      </c>
+      <c r="I12">
+        <v>25657000.0</v>
+      </c>
+      <c r="J12">
+        <v>29876000.0</v>
+      </c>
+      <c r="K12">
+        <v>45864000.0</v>
+      </c>
+      <c r="L12">
+        <v>47690000.0</v>
+      </c>
+      <c r="M12">
+        <v>42853000.0</v>
+      </c>
+      <c r="N12">
+        <v>50090000.0</v>
+      </c>
+      <c r="O12">
+        <v>38281000.0</v>
+      </c>
+      <c r="P12">
+        <v>41122000.0</v>
+      </c>
+      <c r="Q12">
+        <v>59499000.0</v>
+      </c>
+      <c r="R12">
+        <v>34531000.0</v>
+      </c>
+      <c r="S12">
+        <v>32063000.0</v>
+      </c>
+      <c r="T12">
+        <v>46483000.0</v>
+      </c>
+      <c r="U12">
+        <v>18938000.0</v>
+      </c>
+      <c r="V12">
+        <v>41624000.0</v>
+      </c>
+      <c r="W12">
+        <v>33936000.0</v>
+      </c>
+      <c r="X12">
+        <v>27520000.0</v>
+      </c>
+      <c r="Y12">
+        <v>27212000.0</v>
+      </c>
+      <c r="Z12">
+        <v>14057000.0</v>
+      </c>
+      <c r="AA12">
+        <v>21425000.0</v>
+      </c>
+      <c r="AB12">
+        <v>10398000.0</v>
+      </c>
+      <c r="AC12">
+        <v>22459000.0</v>
+      </c>
+      <c r="AD12">
+        <v>17672000.0</v>
+      </c>
+      <c r="AE12">
+        <v>16676000.0</v>
+      </c>
+      <c r="AF12">
+        <v>19766000.0</v>
+      </c>
+      <c r="AG12">
+        <v>32262000.0</v>
+      </c>
+      <c r="AH12">
+        <v>25032000.0</v>
+      </c>
+      <c r="AI12">
+        <v>22521000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>22400000.0</v>
+      </c>
+      <c r="AK12">
+        <v>26265000.0</v>
+      </c>
+      <c r="AL12">
+        <v>34028000.0</v>
+      </c>
+      <c r="AM12">
+        <v>34825000.0</v>
+      </c>
+      <c r="AN12">
+        <v>20711000.0</v>
+      </c>
+      <c r="AO12">
+        <v>37823000.0</v>
+      </c>
+      <c r="AP12">
+        <v>36672000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>23738000.0</v>
+      </c>
+      <c r="AR12">
+        <v>20226000.0</v>
+      </c>
+      <c r="AS12">
+        <v>37863000.0</v>
+      </c>
+      <c r="AT12">
+        <v>41624000.0</v>
+      </c>
+      <c r="AU12">
+        <v>29542000.0</v>
+      </c>
+      <c r="AV12">
+        <v>16461000.0</v>
+      </c>
+      <c r="AW12">
+        <v>19639000.0</v>
+      </c>
+      <c r="AX12">
+        <v>18632000.0</v>
+      </c>
+      <c r="AY12">
+        <v>18204000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>11357000.0</v>
+      </c>
+      <c r="BA12">
+        <v>19234000.0</v>
+      </c>
+      <c r="BB12">
+        <v>20815000.0</v>
+      </c>
+      <c r="BC12">
+        <v>31527000.0</v>
+      </c>
+      <c r="BD12">
+        <v>42280000.0</v>
+      </c>
+      <c r="BE12">
+        <v>36710000.0</v>
+      </c>
+      <c r="BF12">
+        <v>35787000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:58">
+      <c r="A13" t="s">
+        <v>28</v>
+      </c>
+      <c r="B13">
+        <v>265745000.0</v>
+      </c>
+      <c r="C13">
+        <v>257920000.0</v>
+      </c>
+      <c r="D13">
+        <v>257920000.0</v>
+      </c>
+      <c r="E13">
+        <v>257920000.0</v>
+      </c>
+      <c r="F13">
+        <v>257920000.0</v>
+      </c>
+      <c r="G13">
+        <v>257920000.0</v>
+      </c>
+      <c r="H13">
+        <v>257920000.0</v>
+      </c>
+      <c r="I13">
+        <v>257920000.0</v>
+      </c>
+      <c r="J13">
+        <v>257920000.0</v>
+      </c>
+      <c r="K13">
+        <v>257920000.0</v>
+      </c>
+      <c r="L13">
+        <v>257920000.0</v>
+      </c>
+      <c r="M13">
+        <v>257920000.0</v>
+      </c>
+      <c r="N13">
+        <v>257920000.0</v>
+      </c>
+      <c r="O13">
+        <v>257920000.0</v>
+      </c>
+      <c r="P13">
+        <v>257920000.0</v>
+      </c>
+      <c r="Q13">
+        <v>257920000.0</v>
+      </c>
+      <c r="R13">
+        <v>257920000.0</v>
+      </c>
+      <c r="S13">
+        <v>257920000.0</v>
+      </c>
+      <c r="T13">
+        <v>250697000.0</v>
+      </c>
+      <c r="U13">
+        <v>246774000.0</v>
+      </c>
+      <c r="V13">
+        <v>244629000.0</v>
+      </c>
+      <c r="W13">
+        <v>244315000.0</v>
+      </c>
+      <c r="X13">
+        <v>243955000.0</v>
+      </c>
+      <c r="Y13">
+        <v>243938000.0</v>
+      </c>
+      <c r="Z13">
+        <v>243922000.0</v>
+      </c>
+      <c r="AA13">
+        <v>243890000.0</v>
+      </c>
+      <c r="AB13">
+        <v>243858000.0</v>
+      </c>
+      <c r="AC13">
+        <v>243742000.0</v>
+      </c>
+      <c r="AD13">
+        <v>243318000.0</v>
+      </c>
+      <c r="AE13">
+        <v>243312000.0</v>
+      </c>
+      <c r="AF13">
+        <v>243295000.0</v>
+      </c>
+      <c r="AG13">
+        <v>243232000.0</v>
+      </c>
+      <c r="AH13">
+        <v>242925000.0</v>
+      </c>
+      <c r="AI13">
+        <v>242311000.0</v>
+      </c>
+      <c r="AJ13">
+        <v>241704000.0</v>
+      </c>
+      <c r="AK13">
+        <v>240617000.0</v>
+      </c>
+      <c r="AL13">
+        <v>238690000.0</v>
+      </c>
+      <c r="AM13">
+        <v>189156000.0</v>
+      </c>
+      <c r="AN13">
+        <v>189154000.0</v>
+      </c>
+      <c r="AO13">
+        <v>189144000.0</v>
+      </c>
+      <c r="AP13">
+        <v>188639000.0</v>
+      </c>
+      <c r="AQ13">
+        <v>187533000.0</v>
+      </c>
+      <c r="AR13">
+        <v>187482000.0</v>
+      </c>
+      <c r="AS13">
+        <v>187137000.0</v>
+      </c>
+      <c r="AT13">
+        <v>185734000.0</v>
+      </c>
+      <c r="AU13">
+        <v>156554000.0</v>
+      </c>
+      <c r="AV13">
+        <v>140000000.0</v>
+      </c>
+      <c r="AW13">
+        <v>134556000.0</v>
+      </c>
+      <c r="AX13">
+        <v>133074000.0</v>
+      </c>
+      <c r="AY13">
+        <v>132137000.0</v>
+      </c>
+      <c r="AZ13">
+        <v>131366000.0</v>
+      </c>
+      <c r="BA13">
+        <v>130522000.0</v>
+      </c>
+      <c r="BB13">
+        <v>130255000.0</v>
+      </c>
+      <c r="BC13">
+        <v>129572000.0</v>
+      </c>
+      <c r="BD13">
+        <v>71941000.0</v>
+      </c>
+      <c r="BE13">
+        <v>71738000.0</v>
+      </c>
+      <c r="BF13">
+        <v>71093000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:58">
+      <c r="A14" t="s">
+        <v>29</v>
+      </c>
+      <c r="B14">
+        <v>1785480000.0</v>
+      </c>
+      <c r="C14">
+        <v>1771811000.0</v>
+      </c>
+      <c r="D14">
+        <v>1771811000.0</v>
+      </c>
+      <c r="E14">
+        <v>1771811000.0</v>
+      </c>
+      <c r="F14">
+        <v>1771811000.0</v>
+      </c>
+      <c r="G14">
+        <v>1771811000.0</v>
+      </c>
+      <c r="H14">
+        <v>1771811000.0</v>
+      </c>
+      <c r="I14">
+        <v>1771811000.0</v>
+      </c>
+      <c r="J14">
+        <v>1771811000.0</v>
+      </c>
+      <c r="K14">
+        <v>1757510000.0</v>
+      </c>
+      <c r="L14">
+        <v>1754269000.0</v>
+      </c>
+      <c r="M14">
+        <v>1756057500.0</v>
+      </c>
+      <c r="N14">
+        <v>1754269000.0</v>
+      </c>
+      <c r="O14">
+        <v>1754269000.0</v>
+      </c>
+      <c r="P14">
+        <v>1768461000.0</v>
+      </c>
+      <c r="Q14">
+        <v>1657763285.0</v>
+      </c>
+      <c r="R14">
+        <v>1811200000.0</v>
+      </c>
+      <c r="S14">
+        <v>1803810000.0</v>
+      </c>
+      <c r="T14">
+        <v>1796177000.0</v>
+      </c>
+      <c r="U14">
+        <v>1778875000.0</v>
+      </c>
+      <c r="V14">
+        <v>1785005000.0</v>
+      </c>
+      <c r="W14">
+        <v>1776710000.0</v>
+      </c>
+      <c r="X14">
+        <v>1768600000.0</v>
+      </c>
+      <c r="Y14">
+        <v>1768685000.0</v>
+      </c>
+      <c r="Z14">
+        <v>1779945000.0</v>
+      </c>
+      <c r="AA14">
+        <v>1792305000.0</v>
+      </c>
+      <c r="AB14">
+        <v>1801015000.0</v>
+      </c>
+      <c r="AC14">
+        <v>364774800.0</v>
+      </c>
+      <c r="AD14">
+        <v>1822480000.0</v>
+      </c>
+      <c r="AE14">
+        <v>1860195000.0</v>
+      </c>
+      <c r="AF14">
+        <v>1885345000.0</v>
+      </c>
+      <c r="AG14">
+        <v>1879960000.0</v>
+      </c>
+      <c r="AH14">
+        <v>1890130000.0</v>
+      </c>
+      <c r="AI14">
+        <v>1880740000.0</v>
+      </c>
+      <c r="AJ14">
+        <v>1873785000.0</v>
+      </c>
+      <c r="AK14">
+        <v>1909800000.0</v>
+      </c>
+      <c r="AL14">
+        <v>1887180000.0</v>
+      </c>
+      <c r="AM14">
+        <v>1892275000.0</v>
+      </c>
+      <c r="AN14">
+        <v>1897680000.0</v>
+      </c>
+      <c r="AO14">
+        <v>1889245000.0</v>
+      </c>
+      <c r="AP14">
+        <v>1889575000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>1894405000.0</v>
+      </c>
+      <c r="AR14">
+        <v>1893370000.0</v>
+      </c>
+      <c r="AS14">
+        <v>1855660000.0</v>
+      </c>
+      <c r="AT14">
+        <v>1808660000.0</v>
+      </c>
+      <c r="AU14">
+        <v>1776405000.0</v>
+      </c>
+      <c r="AV14">
+        <v>1745500000.0</v>
+      </c>
+      <c r="AW14">
+        <v>1641860000.0</v>
+      </c>
+      <c r="AX14">
+        <v>1614320000.0</v>
+      </c>
+      <c r="AY14">
+        <v>1649360000.0</v>
+      </c>
+      <c r="AZ14">
+        <v>1661320000.0</v>
+      </c>
+      <c r="BA14">
+        <v>1692600000.0</v>
+      </c>
+      <c r="BB14">
+        <v>1550255000.0</v>
+      </c>
+      <c r="BC14">
+        <v>1521100000.0</v>
+      </c>
+      <c r="BD14">
+        <v>728960000.0</v>
+      </c>
+      <c r="BE14">
+        <v>712265000.0</v>
+      </c>
+      <c r="BF14">
+        <v>727450000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:58">
+      <c r="A15" t="s">
+        <v>30</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15"/>
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15"/>
+      <c r="AK15"/>
+      <c r="AL15"/>
+      <c r="AM15"/>
+      <c r="AN15"/>
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15"/>
+      <c r="AR15"/>
+      <c r="AS15"/>
+      <c r="AT15"/>
+      <c r="AU15"/>
+      <c r="AV15"/>
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15"/>
+      <c r="AZ15"/>
+      <c r="BA15"/>
+      <c r="BB15"/>
+      <c r="BC15"/>
+      <c r="BD15"/>
+      <c r="BE15"/>
+      <c r="BF15"/>
+    </row>
+    <row r="16" spans="1:58">
+      <c r="A16" t="s">
+        <v>31</v>
+      </c>
+      <c r="B16">
+        <v>72090000.0</v>
+      </c>
+      <c r="C16">
+        <v>75547000.0</v>
+      </c>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16">
+        <v>149753000.0</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16"/>
+      <c r="O16"/>
+      <c r="P16"/>
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16"/>
+      <c r="X16"/>
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16"/>
+      <c r="AB16"/>
+      <c r="AC16"/>
+      <c r="AD16"/>
+      <c r="AE16"/>
+      <c r="AF16"/>
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+    </row>
+    <row r="17" spans="1:58">
+      <c r="A17" t="s">
+        <v>32</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+    </row>
+    <row r="18" spans="1:58">
+      <c r="A18" t="s">
+        <v>33</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+    </row>
+    <row r="19" spans="1:58">
+      <c r="A19" t="s">
+        <v>34</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+    </row>
+    <row r="20" spans="1:58">
+      <c r="A20" t="s">
+        <v>35</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20">
+        <v>422005000.0</v>
+      </c>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20">
+        <v>422314000.0</v>
+      </c>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20">
+        <v>426674000.0</v>
+      </c>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20">
+        <v>427791000.0</v>
+      </c>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20">
+        <v>430499000.0</v>
+      </c>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20">
+        <v>430367000.0</v>
+      </c>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20">
+        <v>430367000.0</v>
+      </c>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20">
+        <v>430450000.0</v>
+      </c>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20">
+        <v>430367000.0</v>
+      </c>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20">
+        <v>430367000.0</v>
+      </c>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20">
+        <v>8362000.0</v>
+      </c>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20">
+        <v>8362000.0</v>
+      </c>
+      <c r="BB20"/>
+      <c r="BC20">
+        <v>1340000.0</v>
+      </c>
+      <c r="BD20">
+        <v>1340000.0</v>
+      </c>
+      <c r="BE20">
+        <v>1340000.0</v>
+      </c>
+      <c r="BF20">
+        <v>1361000.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:58">
+      <c r="A21" t="s">
+        <v>36</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21">
+        <v>448047000.0</v>
+      </c>
+      <c r="D21">
+        <v>449206000.0</v>
+      </c>
+      <c r="E21">
+        <v>27771000.0</v>
+      </c>
+      <c r="F21">
+        <v>43393000.0</v>
+      </c>
+      <c r="G21">
+        <v>43148000.0</v>
+      </c>
+      <c r="H21">
+        <v>39166000.0</v>
+      </c>
+      <c r="I21">
+        <v>36006000.0</v>
+      </c>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21">
+        <v>470171000.0</v>
+      </c>
+      <c r="M21">
+        <v>40619000.0</v>
+      </c>
+      <c r="N21">
+        <v>467508000.0</v>
+      </c>
+      <c r="O21">
+        <v>466915000.0</v>
+      </c>
+      <c r="P21">
+        <v>460034000.0</v>
+      </c>
+      <c r="Q21">
+        <v>31932000.0</v>
+      </c>
+      <c r="R21">
+        <v>459079000.0</v>
+      </c>
+      <c r="S21">
+        <v>458575000.0</v>
+      </c>
+      <c r="T21">
+        <v>457507000.0</v>
+      </c>
+      <c r="U21">
+        <v>27650000.0</v>
+      </c>
+      <c r="V21">
+        <v>457801000.0</v>
+      </c>
+      <c r="W21">
+        <v>457806000.0</v>
+      </c>
+      <c r="X21">
+        <v>457792000.0</v>
+      </c>
+      <c r="Y21">
+        <v>27890000.0</v>
+      </c>
+      <c r="Z21">
+        <v>460432000.0</v>
+      </c>
+      <c r="AA21">
+        <v>459857000.0</v>
+      </c>
+      <c r="AB21">
+        <v>459203000.0</v>
+      </c>
+      <c r="AC21">
+        <v>459631000.0</v>
+      </c>
+      <c r="AD21"/>
+      <c r="AE21"/>
+      <c r="AF21"/>
+      <c r="AG21">
+        <v>26739000.0</v>
+      </c>
+      <c r="AH21"/>
+      <c r="AI21"/>
+      <c r="AJ21"/>
+      <c r="AK21">
+        <v>24284000.0</v>
+      </c>
+      <c r="AL21"/>
+      <c r="AM21"/>
+      <c r="AN21"/>
+      <c r="AO21">
+        <v>21285000.0</v>
+      </c>
+      <c r="AP21"/>
+      <c r="AQ21"/>
+      <c r="AR21"/>
+      <c r="AS21">
+        <v>16954000.0</v>
+      </c>
+      <c r="AT21"/>
+      <c r="AU21"/>
+      <c r="AV21"/>
+      <c r="AW21">
+        <v>7726000.0</v>
+      </c>
+      <c r="AX21"/>
+      <c r="AY21"/>
+      <c r="AZ21"/>
+      <c r="BA21">
+        <v>7646000.0</v>
+      </c>
+      <c r="BB21"/>
+      <c r="BC21"/>
+      <c r="BD21"/>
+      <c r="BE21"/>
+      <c r="BF21"/>
+    </row>
+    <row r="22" spans="1:58">
+      <c r="A22" t="s">
+        <v>37</v>
+      </c>
+      <c r="B22">
+        <v>48050000.0</v>
+      </c>
+      <c r="C22">
+        <v>49107000.0</v>
+      </c>
+      <c r="D22">
+        <v>53400000.0</v>
+      </c>
+      <c r="E22">
+        <v>57248000.0</v>
+      </c>
+      <c r="F22">
+        <v>55233000.0</v>
+      </c>
+      <c r="G22">
+        <v>58020000.0</v>
+      </c>
+      <c r="H22">
+        <v>61438000.0</v>
+      </c>
+      <c r="I22">
+        <v>71903000.0</v>
+      </c>
+      <c r="J22">
+        <v>69473000.0</v>
+      </c>
+      <c r="K22">
+        <v>54629000.0</v>
+      </c>
+      <c r="L22">
+        <v>60840000.0</v>
+      </c>
+      <c r="M22">
+        <v>59258000.0</v>
+      </c>
+      <c r="N22">
+        <v>60034000.0</v>
+      </c>
+      <c r="O22">
+        <v>59458000.0</v>
+      </c>
+      <c r="P22">
+        <v>57035000.0</v>
+      </c>
+      <c r="Q22">
+        <v>51800000.0</v>
+      </c>
+      <c r="R22">
+        <v>53737000.0</v>
+      </c>
+      <c r="S22">
+        <v>43462000.0</v>
+      </c>
+      <c r="T22">
+        <v>43447000.0</v>
+      </c>
+      <c r="U22">
+        <v>45985000.0</v>
+      </c>
+      <c r="V22">
+        <v>38972000.0</v>
+      </c>
+      <c r="W22">
+        <v>39272000.0</v>
+      </c>
+      <c r="X22">
+        <v>41338000.0</v>
+      </c>
+      <c r="Y22">
+        <v>42500000.0</v>
+      </c>
+      <c r="Z22">
+        <v>50059000.0</v>
+      </c>
+      <c r="AA22">
+        <v>42519000.0</v>
+      </c>
+      <c r="AB22">
+        <v>41583000.0</v>
+      </c>
+      <c r="AC22">
+        <v>37159000.0</v>
+      </c>
+      <c r="AD22">
+        <v>36821000.0</v>
+      </c>
+      <c r="AE22">
+        <v>34294000.0</v>
+      </c>
+      <c r="AF22">
+        <v>33127000.0</v>
+      </c>
+      <c r="AG22">
+        <v>34068000.0</v>
+      </c>
+      <c r="AH22">
+        <v>39407000.0</v>
+      </c>
+      <c r="AI22">
+        <v>40127000.0</v>
+      </c>
+      <c r="AJ22">
+        <v>41552000.0</v>
+      </c>
+      <c r="AK22">
+        <v>37752000.0</v>
+      </c>
+      <c r="AL22">
+        <v>35165000.0</v>
+      </c>
+      <c r="AM22">
+        <v>37406000.0</v>
+      </c>
+      <c r="AN22">
+        <v>36821000.0</v>
+      </c>
+      <c r="AO22">
+        <v>35170000.0</v>
+      </c>
+      <c r="AP22">
+        <v>34014000.0</v>
+      </c>
+      <c r="AQ22">
+        <v>30477000.0</v>
+      </c>
+      <c r="AR22">
+        <v>28706000.0</v>
+      </c>
+      <c r="AS22">
+        <v>30490000.0</v>
+      </c>
+      <c r="AT22">
+        <v>27953000.0</v>
+      </c>
+      <c r="AU22">
+        <v>25871000.0</v>
+      </c>
+      <c r="AV22">
+        <v>7287000.0</v>
+      </c>
+      <c r="AW22">
+        <v>4251000.0</v>
+      </c>
+      <c r="AX22">
+        <v>7250000.0</v>
+      </c>
+      <c r="AY22">
+        <v>5486000.0</v>
+      </c>
+      <c r="AZ22">
+        <v>5698000.0</v>
+      </c>
+      <c r="BA22">
+        <v>3867000.0</v>
+      </c>
+      <c r="BB22">
+        <v>4860000.0</v>
+      </c>
+      <c r="BC22">
+        <v>4801000.0</v>
+      </c>
+      <c r="BD22">
+        <v>4538000.0</v>
+      </c>
+      <c r="BE22">
+        <v>2952000.0</v>
+      </c>
+      <c r="BF22">
+        <v>3666000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:58">
+      <c r="A23" t="s">
+        <v>38</v>
+      </c>
+      <c r="B23">
+        <v>979023000.0</v>
+      </c>
+      <c r="C23">
+        <v>975281000.0</v>
+      </c>
+      <c r="D23">
+        <v>1004353000.0</v>
+      </c>
+      <c r="E23">
+        <v>1034287000.0</v>
+      </c>
+      <c r="F23">
+        <v>1303567000.0</v>
+      </c>
+      <c r="G23">
+        <v>1329387000.0</v>
+      </c>
+      <c r="H23">
+        <v>1382317000.0</v>
+      </c>
+      <c r="I23">
+        <v>1415355000.0</v>
+      </c>
+      <c r="J23">
+        <v>1496879000.0</v>
+      </c>
+      <c r="K23">
+        <v>1502230000.0</v>
+      </c>
+      <c r="L23">
+        <v>1499576000.0</v>
+      </c>
+      <c r="M23">
+        <v>1446143000.0</v>
+      </c>
+      <c r="N23">
+        <v>1403090000.0</v>
+      </c>
+      <c r="O23">
+        <v>1343140000.0</v>
+      </c>
+      <c r="P23">
+        <v>1312536000.0</v>
+      </c>
+      <c r="Q23">
+        <v>1338334000.0</v>
+      </c>
+      <c r="R23">
+        <v>1244991000.0</v>
+      </c>
+      <c r="S23">
+        <v>1205340000.0</v>
+      </c>
+      <c r="T23">
+        <v>1194261000.0</v>
+      </c>
+      <c r="U23">
+        <v>1177652000.0</v>
+      </c>
+      <c r="V23">
+        <v>1196811000.0</v>
+      </c>
+      <c r="W23">
+        <v>1197036000.0</v>
+      </c>
+      <c r="X23">
+        <v>1213395000.0</v>
+      </c>
+      <c r="Y23">
+        <v>1229112000.0</v>
+      </c>
+      <c r="Z23">
+        <v>1103652000.0</v>
+      </c>
+      <c r="AA23">
+        <v>1103639000.0</v>
+      </c>
+      <c r="AB23">
+        <v>1097151000.0</v>
+      </c>
+      <c r="AC23"/>
+      <c r="AD23">
+        <v>833653000.0</v>
+      </c>
+      <c r="AE23">
+        <v>819521000.0</v>
+      </c>
+      <c r="AF23">
+        <v>800102000.0</v>
+      </c>
+      <c r="AG23">
+        <v>813663000.0</v>
+      </c>
+      <c r="AH23">
+        <v>804970000.0</v>
+      </c>
+      <c r="AI23">
+        <v>805583000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>800064000.0</v>
+      </c>
+      <c r="AK23">
+        <v>789035000.0</v>
+      </c>
+      <c r="AL23">
+        <v>797212000.0</v>
+      </c>
+      <c r="AM23">
+        <v>784905000.0</v>
+      </c>
+      <c r="AN23">
+        <v>744823000.0</v>
+      </c>
+      <c r="AO23">
+        <v>746654000.0</v>
+      </c>
+      <c r="AP23">
+        <v>741882000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>715574000.0</v>
+      </c>
+      <c r="AR23">
+        <v>701757000.0</v>
+      </c>
+      <c r="AS23">
+        <v>714232000.0</v>
+      </c>
+      <c r="AT23">
+        <v>711872000.0</v>
+      </c>
+      <c r="AU23">
+        <v>692732000.0</v>
+      </c>
+      <c r="AV23">
+        <v>201570000.0</v>
+      </c>
+      <c r="AW23">
+        <v>192840000.0</v>
+      </c>
+      <c r="AX23">
+        <v>188553000.0</v>
+      </c>
+      <c r="AY23">
+        <v>181631000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>168806000.0</v>
+      </c>
+      <c r="BA23">
+        <v>167065000.0</v>
+      </c>
+      <c r="BB23">
+        <v>168886000.0</v>
+      </c>
+      <c r="BC23">
+        <v>152649000.0</v>
+      </c>
+      <c r="BD23">
+        <v>161533000.0</v>
+      </c>
+      <c r="BE23">
+        <v>79371000.0</v>
+      </c>
+      <c r="BF23">
+        <v>74289000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:58">
+      <c r="A24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B24">
+        <v>3006000.0</v>
+      </c>
+      <c r="C24">
+        <v>3987000.0</v>
+      </c>
+      <c r="D24">
+        <v>18744000.0</v>
+      </c>
+      <c r="E24">
+        <v>18689000.0</v>
+      </c>
+      <c r="F24">
+        <v>35104000.0</v>
+      </c>
+      <c r="G24">
+        <v>35136000.0</v>
+      </c>
+      <c r="H24">
+        <v>42634000.0</v>
+      </c>
+      <c r="I24">
+        <v>0.0</v>
+      </c>
+      <c r="J24">
+        <v>43684000.0</v>
+      </c>
+      <c r="K24">
+        <v>43673000.0</v>
+      </c>
+      <c r="L24">
+        <v>56102000.0</v>
+      </c>
+      <c r="M24">
+        <v>54963000.0</v>
+      </c>
+      <c r="N24">
+        <v>71287000.0</v>
+      </c>
+      <c r="O24">
+        <v>69866000.0</v>
+      </c>
+      <c r="P24">
+        <v>94821000.0</v>
+      </c>
+      <c r="Q24">
+        <v>94931000.0</v>
+      </c>
+      <c r="R24">
+        <v>106465000.0</v>
+      </c>
+      <c r="S24">
+        <v>106419000.0</v>
+      </c>
+      <c r="T24">
+        <v>116358000.0</v>
+      </c>
+      <c r="U24">
+        <v>116312000.0</v>
+      </c>
+      <c r="V24">
+        <v>123303000.0</v>
+      </c>
+      <c r="W24">
+        <v>113392000.0</v>
+      </c>
+      <c r="X24">
+        <v>121221000.0</v>
+      </c>
+      <c r="Y24">
+        <v>121047000.0</v>
+      </c>
+      <c r="Z24">
+        <v>120545000.0</v>
+      </c>
+      <c r="AA24">
+        <v>119357000.0</v>
+      </c>
+      <c r="AB24">
+        <v>126952000.0</v>
+      </c>
+      <c r="AC24">
+        <v>127400000.0</v>
+      </c>
+      <c r="AD24">
+        <v>132202000.0</v>
+      </c>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24">
+        <v>174000000.0</v>
+      </c>
+      <c r="AP24">
+        <v>179000000.0</v>
+      </c>
+      <c r="AQ24">
+        <v>179000000.0</v>
+      </c>
+      <c r="AR24">
+        <v>179000000.0</v>
+      </c>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+    </row>
+    <row r="25" spans="1:58">
+      <c r="A25" t="s">
+        <v>40</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>224810000.0</v>
+      </c>
+      <c r="D25">
+        <v>239914000.0</v>
+      </c>
+      <c r="E25">
+        <v>243533000.0</v>
+      </c>
+      <c r="F25">
+        <v>357673000.0</v>
+      </c>
+      <c r="G25">
+        <v>373488000.0</v>
+      </c>
+      <c r="H25">
+        <v>400570000.0</v>
+      </c>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25">
+        <v>464856000.0</v>
+      </c>
+      <c r="M25">
+        <v>439299000.0</v>
+      </c>
+      <c r="N25">
+        <v>448436000.0</v>
+      </c>
+      <c r="O25">
+        <v>431810000.0</v>
+      </c>
+      <c r="P25">
+        <v>442717000.0</v>
+      </c>
+      <c r="Q25">
+        <v>432941000.0</v>
+      </c>
+      <c r="R25">
+        <v>419502000.0</v>
+      </c>
+      <c r="S25">
+        <v>412068000.0</v>
+      </c>
+      <c r="T25">
+        <v>408329000.0</v>
+      </c>
+      <c r="U25">
+        <v>394578000.0</v>
+      </c>
+      <c r="V25">
+        <v>406360000.0</v>
+      </c>
+      <c r="W25">
+        <v>399456000.0</v>
+      </c>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25">
+        <v>282428000.0</v>
+      </c>
+      <c r="AA25">
+        <v>286376000.0</v>
+      </c>
+      <c r="AB25">
+        <v>301336000.0</v>
+      </c>
+      <c r="AC25">
+        <v>127400000.0</v>
+      </c>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+    </row>
+    <row r="26" spans="1:58">
+      <c r="A26" t="s">
+        <v>41</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+    </row>
+    <row r="27" spans="1:58">
+      <c r="A27" t="s">
+        <v>42</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+    </row>
+    <row r="28" spans="1:58">
+      <c r="A28" t="s">
+        <v>43</v>
+      </c>
+      <c r="B28">
+        <v>445330000.0</v>
+      </c>
+      <c r="C28">
+        <v>505946000.0</v>
+      </c>
+      <c r="D28">
+        <v>747703000.0</v>
+      </c>
+      <c r="E28">
+        <v>579355000.0</v>
+      </c>
+      <c r="F28">
+        <v>697274000.0</v>
+      </c>
+      <c r="G28">
+        <v>711218000.0</v>
+      </c>
+      <c r="H28">
+        <v>742282000.0</v>
+      </c>
+      <c r="I28">
+        <v>716672000.0</v>
+      </c>
+      <c r="J28">
+        <v>754809000.0</v>
+      </c>
+      <c r="K28">
+        <v>723472000.0</v>
+      </c>
+      <c r="L28">
+        <v>686187000.0</v>
+      </c>
+      <c r="M28">
+        <v>655607000.0</v>
+      </c>
+      <c r="N28">
+        <v>626721000.0</v>
+      </c>
+      <c r="O28">
+        <v>550908000.0</v>
+      </c>
+      <c r="P28">
+        <v>553427000.0</v>
+      </c>
+      <c r="Q28">
+        <v>576823000.0</v>
+      </c>
+      <c r="R28">
+        <v>542094000.0</v>
+      </c>
+      <c r="S28">
+        <v>540014000.0</v>
+      </c>
+      <c r="T28">
+        <v>592703000.0</v>
+      </c>
+      <c r="U28">
+        <v>610542000.0</v>
+      </c>
+      <c r="V28">
+        <v>611230000.0</v>
+      </c>
+      <c r="W28">
+        <v>632244000.0</v>
+      </c>
+      <c r="X28">
+        <v>649467000.0</v>
+      </c>
+      <c r="Y28">
+        <v>653404000.0</v>
+      </c>
+      <c r="Z28">
+        <v>540668000.0</v>
+      </c>
+      <c r="AA28">
+        <v>529379000.0</v>
+      </c>
+      <c r="AB28">
+        <v>528550000.0</v>
+      </c>
+      <c r="AC28"/>
+      <c r="AD28">
+        <v>260122000.0</v>
+      </c>
+      <c r="AE28">
+        <v>267401000.0</v>
+      </c>
+      <c r="AF28">
+        <v>244017000.0</v>
+      </c>
+      <c r="AG28">
+        <v>247875000.0</v>
+      </c>
+      <c r="AH28">
+        <v>241617000.0</v>
+      </c>
+      <c r="AI28">
+        <v>234271000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>240241000.0</v>
+      </c>
+      <c r="AK28">
+        <v>229054000.0</v>
+      </c>
+      <c r="AL28">
+        <v>231393000.0</v>
+      </c>
+      <c r="AM28">
+        <v>213446000.0</v>
+      </c>
+      <c r="AN28">
+        <v>205330000.0</v>
+      </c>
+      <c r="AO28">
+        <v>190998000.0</v>
+      </c>
+      <c r="AP28">
+        <v>177648000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>186315000.0</v>
+      </c>
+      <c r="AR28">
+        <v>173072000.0</v>
+      </c>
+      <c r="AS28">
+        <v>153194000.0</v>
+      </c>
+      <c r="AT28">
+        <v>159166000.0</v>
+      </c>
+      <c r="AU28">
+        <v>198386000.0</v>
+      </c>
+      <c r="AV28">
+        <v>-10530000.0</v>
+      </c>
+      <c r="AW28">
+        <v>-13670000.0</v>
+      </c>
+      <c r="AX28">
+        <v>-12701000.0</v>
+      </c>
+      <c r="AY28">
+        <v>-13773000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>-11357000.0</v>
+      </c>
+      <c r="BA28">
+        <v>-19234000.0</v>
+      </c>
+      <c r="BB28">
+        <v>-20815000.0</v>
+      </c>
+      <c r="BC28">
+        <v>-31527000.0</v>
+      </c>
+      <c r="BD28">
+        <v>-42280000.0</v>
+      </c>
+      <c r="BE28">
+        <v>-36710000.0</v>
+      </c>
+      <c r="BF28">
+        <v>-35787000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:58">
+      <c r="A29" t="s">
+        <v>44</v>
+      </c>
+      <c r="B29">
+        <v>326615000.0</v>
+      </c>
+      <c r="C29">
+        <v>350379000.0</v>
+      </c>
+      <c r="D29">
+        <v>369934000.0</v>
+      </c>
+      <c r="E29">
+        <v>401601000.0</v>
+      </c>
+      <c r="F29">
+        <v>621641000.0</v>
+      </c>
+      <c r="G29">
+        <v>657268000.0</v>
+      </c>
+      <c r="H29">
+        <v>704634000.0</v>
+      </c>
+      <c r="I29">
+        <v>690484000.0</v>
+      </c>
+      <c r="J29">
+        <v>718320000.0</v>
+      </c>
+      <c r="K29">
+        <v>724739000.0</v>
+      </c>
+      <c r="L29">
+        <v>742670000.0</v>
+      </c>
+      <c r="M29">
+        <v>729161000.0</v>
+      </c>
+      <c r="N29">
+        <v>695773000.0</v>
+      </c>
+      <c r="O29">
+        <v>654459000.0</v>
+      </c>
+      <c r="P29">
+        <v>648087000.0</v>
+      </c>
+      <c r="Q29">
+        <v>688350000.0</v>
+      </c>
+      <c r="R29">
+        <v>642181000.0</v>
+      </c>
+      <c r="S29">
+        <v>619477000.0</v>
+      </c>
+      <c r="T29">
+        <v>667861000.0</v>
+      </c>
+      <c r="U29">
+        <v>655411000.0</v>
+      </c>
+      <c r="V29">
+        <v>662271000.0</v>
+      </c>
+      <c r="W29">
+        <v>663688000.0</v>
+      </c>
+      <c r="X29">
+        <v>657438000.0</v>
+      </c>
+      <c r="Y29">
+        <v>641245000.0</v>
+      </c>
+      <c r="Z29">
+        <v>696579000.0</v>
+      </c>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+    </row>
+    <row r="30" spans="1:58">
+      <c r="A30" t="s">
+        <v>45</v>
+      </c>
+      <c r="B30">
+        <v>60339000.0</v>
+      </c>
+      <c r="C30">
+        <v>63281000.0</v>
+      </c>
+      <c r="D30">
+        <v>62409000.0</v>
+      </c>
+      <c r="E30">
+        <v>33574000.0</v>
+      </c>
+      <c r="F30">
+        <v>43393000.0</v>
+      </c>
+      <c r="G30">
+        <v>43148000.0</v>
+      </c>
+      <c r="H30">
+        <v>39166000.0</v>
+      </c>
+      <c r="I30">
+        <v>13634000.0</v>
+      </c>
+      <c r="J30">
+        <v>32999000.0</v>
+      </c>
+      <c r="K30">
+        <v>33678000.0</v>
+      </c>
+      <c r="L30">
+        <v>32118000.0</v>
+      </c>
+      <c r="M30">
+        <v>12090000.0</v>
+      </c>
+      <c r="N30">
+        <v>33453000.0</v>
+      </c>
+      <c r="O30">
+        <v>36324000.0</v>
+      </c>
+      <c r="P30">
+        <v>32334000.0</v>
+      </c>
+      <c r="Q30">
+        <v>32560000.0</v>
+      </c>
+      <c r="R30">
+        <v>32723000.0</v>
+      </c>
+      <c r="S30">
+        <v>27670000.0</v>
+      </c>
+      <c r="T30">
+        <v>26340000.0</v>
+      </c>
+      <c r="U30">
+        <v>9075000.0</v>
+      </c>
+      <c r="V30">
+        <v>27777000.0</v>
+      </c>
+      <c r="W30">
+        <v>25115000.0</v>
+      </c>
+      <c r="X30">
+        <v>20282000.0</v>
+      </c>
+      <c r="Y30">
+        <v>-8098000.0</v>
+      </c>
+      <c r="Z30">
+        <v>28081000.0</v>
+      </c>
+      <c r="AA30">
+        <v>33160000.0</v>
+      </c>
+      <c r="AB30">
+        <v>27458000.0</v>
+      </c>
+      <c r="AC30">
+        <v>27440000.0</v>
+      </c>
+      <c r="AD30">
+        <v>25820000.0</v>
+      </c>
+      <c r="AE30"/>
+      <c r="AF30"/>
+      <c r="AG30">
+        <v>8909000.0</v>
+      </c>
+      <c r="AH30"/>
+      <c r="AI30"/>
+      <c r="AJ30"/>
+      <c r="AK30">
+        <v>989000.0</v>
+      </c>
+      <c r="AL30"/>
+      <c r="AM30"/>
+      <c r="AN30"/>
+      <c r="AO30">
+        <v>49000000.0</v>
+      </c>
+      <c r="AP30">
+        <v>47000000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>48000000.0</v>
+      </c>
+      <c r="AR30">
+        <v>43000000.0</v>
+      </c>
+      <c r="AS30">
+        <v>5210000.0</v>
+      </c>
+      <c r="AT30"/>
+      <c r="AU30"/>
+      <c r="AV30"/>
+      <c r="AW30">
+        <v>2739000.0</v>
+      </c>
+      <c r="AX30"/>
+      <c r="AY30"/>
+      <c r="AZ30"/>
+      <c r="BA30">
+        <v>1500000.0</v>
+      </c>
+      <c r="BB30">
+        <v>20080000.0</v>
+      </c>
+      <c r="BC30"/>
+      <c r="BD30"/>
+      <c r="BE30">
+        <v>-8800000.0</v>
+      </c>
+      <c r="BF30"/>
+    </row>
+    <row r="31" spans="1:58">
+      <c r="A31" t="s">
+        <v>46</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31"/>
+      <c r="O31">
+        <v>35254000.0</v>
+      </c>
+      <c r="P31">
+        <v>15406000.0</v>
+      </c>
+      <c r="Q31"/>
+      <c r="R31"/>
+      <c r="S31"/>
+      <c r="T31"/>
+      <c r="U31"/>
+      <c r="V31"/>
+      <c r="W31"/>
+      <c r="X31"/>
+      <c r="Y31"/>
+      <c r="Z31"/>
+      <c r="AA31"/>
+      <c r="AB31"/>
+      <c r="AC31"/>
+      <c r="AD31"/>
+      <c r="AE31"/>
+      <c r="AF31"/>
+      <c r="AG31"/>
+      <c r="AH31"/>
+      <c r="AI31"/>
+      <c r="AJ31"/>
+      <c r="AK31"/>
+      <c r="AL31"/>
+      <c r="AM31"/>
+      <c r="AN31"/>
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31"/>
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31"/>
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31"/>
+      <c r="AZ31"/>
+      <c r="BA31"/>
+      <c r="BB31"/>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
+    </row>
+    <row r="32" spans="1:58">
+      <c r="A32" t="s">
+        <v>47</v>
+      </c>
+      <c r="B32">
+        <v>-502441000.0</v>
+      </c>
+      <c r="C32">
+        <v>-525685000.0</v>
+      </c>
+      <c r="D32">
+        <v>-520645000.0</v>
+      </c>
+      <c r="E32">
+        <v>-517398000.0</v>
+      </c>
+      <c r="F32">
+        <v>-481368000.0</v>
+      </c>
+      <c r="G32">
+        <v>-451171000.0</v>
+      </c>
+      <c r="H32">
+        <v>-422868000.0</v>
+      </c>
+      <c r="I32">
+        <v>-438267000.0</v>
+      </c>
+      <c r="J32">
+        <v>-403271000.0</v>
+      </c>
+      <c r="K32">
+        <v>-378411000.0</v>
+      </c>
+      <c r="L32">
+        <v>-342329000.0</v>
+      </c>
+      <c r="M32">
+        <v>-335549000.0</v>
+      </c>
+      <c r="N32">
+        <v>-315865000.0</v>
+      </c>
+      <c r="O32">
+        <v>-264426000.0</v>
+      </c>
+      <c r="P32">
+        <v>-253127000.0</v>
+      </c>
+      <c r="Q32">
+        <v>-229909000.0</v>
+      </c>
+      <c r="R32">
+        <v>-241729000.0</v>
+      </c>
+      <c r="S32">
+        <v>-250080000.0</v>
+      </c>
+      <c r="T32">
+        <v>-268153000.0</v>
+      </c>
+      <c r="U32">
+        <v>-296521000.0</v>
+      </c>
+      <c r="V32">
+        <v>-306139000.0</v>
+      </c>
+      <c r="W32">
+        <v>-333189000.0</v>
+      </c>
+      <c r="X32">
+        <v>-342399000.0</v>
+      </c>
+      <c r="Y32">
+        <v>-362116000.0</v>
+      </c>
+      <c r="Z32">
+        <v>-335141000.0</v>
+      </c>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+    </row>
+    <row r="33" spans="1:58">
+      <c r="A33" t="s">
+        <v>48</v>
+      </c>
+      <c r="B33">
+        <v>842243000.0</v>
+      </c>
+      <c r="C33">
+        <v>844434000.0</v>
+      </c>
+      <c r="D33">
+        <v>864347000.0</v>
+      </c>
+      <c r="E33">
+        <v>888693000.0</v>
+      </c>
+      <c r="F33">
+        <v>1142130000.0</v>
+      </c>
+      <c r="G33">
+        <v>1165789000.0</v>
+      </c>
+      <c r="H33">
+        <v>1199341000.0</v>
+      </c>
+      <c r="I33">
+        <v>1224152000.0</v>
+      </c>
+      <c r="J33">
+        <v>1314397000.0</v>
+      </c>
+      <c r="K33">
+        <v>1323067000.0</v>
+      </c>
+      <c r="L33">
+        <v>1321935000.0</v>
+      </c>
+      <c r="M33">
+        <v>1277521000.0</v>
+      </c>
+      <c r="N33">
+        <v>1258755000.0</v>
+      </c>
+      <c r="O33">
+        <v>1208425000.0</v>
+      </c>
+      <c r="P33">
+        <v>1181462000.0</v>
+      </c>
+      <c r="Q33">
+        <v>1160345000.0</v>
+      </c>
+      <c r="R33">
+        <v>1123630000.0</v>
+      </c>
+      <c r="S33">
+        <v>1101620000.0</v>
+      </c>
+      <c r="T33">
+        <v>1074971000.0</v>
+      </c>
+      <c r="U33">
+        <v>1078510000.0</v>
+      </c>
+      <c r="V33">
+        <v>1087757000.0</v>
+      </c>
+      <c r="W33">
+        <v>1098279000.0</v>
+      </c>
+      <c r="X33">
+        <v>1114655000.0</v>
+      </c>
+      <c r="Y33">
+        <v>1125948000.0</v>
+      </c>
+      <c r="Z33">
+        <v>995694000.0</v>
+      </c>
+      <c r="AA33">
+        <v>1002744000.0</v>
+      </c>
+      <c r="AB33">
+        <v>1006395000.0</v>
+      </c>
+      <c r="AC33"/>
+      <c r="AD33">
+        <v>750780000.0</v>
+      </c>
+      <c r="AE33">
+        <v>741485000.0</v>
+      </c>
+      <c r="AF33">
+        <v>719387000.0</v>
+      </c>
+      <c r="AG33">
+        <v>719322000.0</v>
+      </c>
+      <c r="AH33">
+        <v>713806000.0</v>
+      </c>
+      <c r="AI33">
+        <v>706952000.0</v>
+      </c>
+      <c r="AJ33">
+        <v>699069000.0</v>
+      </c>
+      <c r="AK33">
+        <v>698240000.0</v>
+      </c>
+      <c r="AL33">
+        <v>675283000.0</v>
+      </c>
+      <c r="AM33">
+        <v>661422000.0</v>
+      </c>
+      <c r="AN33">
+        <v>635545000.0</v>
+      </c>
+      <c r="AO33">
+        <v>630710000.0</v>
+      </c>
+      <c r="AP33">
+        <v>624176000.0</v>
+      </c>
+      <c r="AQ33">
+        <v>613473000.0</v>
+      </c>
+      <c r="AR33">
+        <v>610103000.0</v>
+      </c>
+      <c r="AS33">
+        <v>607057000.0</v>
+      </c>
+      <c r="AT33">
+        <v>597958000.0</v>
+      </c>
+      <c r="AU33">
+        <v>593394000.0</v>
+      </c>
+      <c r="AV33">
+        <v>157405000.0</v>
+      </c>
+      <c r="AW33">
+        <v>149530000.0</v>
+      </c>
+      <c r="AX33">
+        <v>137872000.0</v>
+      </c>
+      <c r="AY33">
+        <v>132221000.0</v>
+      </c>
+      <c r="AZ33">
+        <v>129555000.0</v>
+      </c>
+      <c r="BA33">
+        <v>126388000.0</v>
+      </c>
+      <c r="BB33">
+        <v>122784000.0</v>
+      </c>
+      <c r="BC33">
+        <v>102992000.0</v>
+      </c>
+      <c r="BD33">
+        <v>100945000.0</v>
+      </c>
+      <c r="BE33">
+        <v>26783000.0</v>
+      </c>
+      <c r="BF33">
+        <v>25106000.0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:58">
+      <c r="A34" t="s">
+        <v>49</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34"/>
+      <c r="O34"/>
+      <c r="P34"/>
+      <c r="Q34"/>
+      <c r="R34"/>
+      <c r="S34"/>
+      <c r="T34"/>
+      <c r="U34"/>
+      <c r="V34"/>
+      <c r="W34"/>
+      <c r="X34"/>
+      <c r="Y34"/>
+      <c r="Z34"/>
+      <c r="AA34"/>
+      <c r="AB34"/>
+      <c r="AC34"/>
+      <c r="AD34"/>
+      <c r="AE34"/>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34"/>
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34"/>
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+    </row>
+    <row r="35" spans="1:58">
+      <c r="A35" t="s">
+        <v>50</v>
+      </c>
+      <c r="B35">
+        <v>234354000.0</v>
+      </c>
+      <c r="C35">
+        <v>238409000.0</v>
+      </c>
+      <c r="D35">
+        <v>251483000.0</v>
+      </c>
+      <c r="E35">
+        <v>268453000.0</v>
+      </c>
+      <c r="F35">
+        <v>370351000.0</v>
+      </c>
+      <c r="G35">
+        <v>386703000.0</v>
+      </c>
+      <c r="H35">
+        <v>414891000.0</v>
+      </c>
+      <c r="I35">
+        <v>393428000.0</v>
+      </c>
+      <c r="J35">
+        <v>479190000.0</v>
+      </c>
+      <c r="K35">
+        <v>483033000.0</v>
+      </c>
+      <c r="L35">
+        <v>480996000.0</v>
+      </c>
+      <c r="M35">
+        <v>454303000.0</v>
+      </c>
+      <c r="N35">
+        <v>463087000.0</v>
+      </c>
+      <c r="O35">
+        <v>446141000.0</v>
+      </c>
+      <c r="P35">
+        <v>456530000.0</v>
+      </c>
+      <c r="Q35">
+        <v>445764000.0</v>
+      </c>
+      <c r="R35">
+        <v>433272000.0</v>
+      </c>
+      <c r="S35">
+        <v>425755000.0</v>
+      </c>
+      <c r="T35">
+        <v>421405000.0</v>
+      </c>
+      <c r="U35">
+        <v>407265000.0</v>
+      </c>
+      <c r="V35">
+        <v>418673000.0</v>
+      </c>
+      <c r="W35">
+        <v>411743000.0</v>
+      </c>
+      <c r="X35">
+        <v>428418000.0</v>
+      </c>
+      <c r="Y35">
+        <v>430524000.0</v>
+      </c>
+      <c r="Z35">
+        <v>296650000.0</v>
+      </c>
+      <c r="AA35">
+        <v>300208000.0</v>
+      </c>
+      <c r="AB35">
+        <v>313468000.0</v>
+      </c>
+      <c r="AC35"/>
+      <c r="AD35">
+        <v>145094000.0</v>
+      </c>
+      <c r="AE35">
+        <v>143660000.0</v>
+      </c>
+      <c r="AF35">
+        <v>148388000.0</v>
+      </c>
+      <c r="AG35">
+        <v>150218000.0</v>
+      </c>
+      <c r="AH35">
+        <v>114866000.0</v>
+      </c>
+      <c r="AI35">
+        <v>114788000.0</v>
+      </c>
+      <c r="AJ35">
+        <v>136910000.0</v>
+      </c>
+      <c r="AK35">
+        <v>136711000.0</v>
+      </c>
+      <c r="AL35">
+        <v>157612000.0</v>
+      </c>
+      <c r="AM35">
+        <v>157179000.0</v>
+      </c>
+      <c r="AN35">
+        <v>177993000.0</v>
+      </c>
+      <c r="AO35">
+        <v>177606000.0</v>
+      </c>
+      <c r="AP35">
+        <v>192273000.0</v>
+      </c>
+      <c r="AQ35">
+        <v>191816000.0</v>
+      </c>
+      <c r="AR35">
+        <v>185079000.0</v>
+      </c>
+      <c r="AS35">
+        <v>198363000.0</v>
+      </c>
+      <c r="AT35">
+        <v>203187000.0</v>
+      </c>
+      <c r="AU35">
+        <v>225623000.0</v>
+      </c>
+      <c r="AV35">
+        <v>5291000.0</v>
+      </c>
+      <c r="AW35">
+        <v>5151000.0</v>
+      </c>
+      <c r="AX35">
+        <v>5412000.0</v>
+      </c>
+      <c r="AY35">
+        <v>5218000.0</v>
+      </c>
+      <c r="AZ35">
+        <v>5300000.0</v>
+      </c>
+      <c r="BA35">
+        <v>5071000.0</v>
+      </c>
+      <c r="BB35">
+        <v>4388000.0</v>
+      </c>
+      <c r="BC35">
+        <v>3955000.0</v>
+      </c>
+      <c r="BD35">
+        <v>3951000.0</v>
+      </c>
+      <c r="BE35">
+        <v>4097000.0</v>
+      </c>
+      <c r="BF35">
+        <v>3212000.0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:58">
+      <c r="A36" t="s">
+        <v>51</v>
+      </c>
+      <c r="B36">
+        <v>28034000.0</v>
+      </c>
+      <c r="C36">
+        <v>30654000.0</v>
+      </c>
+      <c r="D36">
+        <v>31382000.0</v>
+      </c>
+      <c r="E36">
+        <v>31875000.0</v>
+      </c>
+      <c r="F36">
+        <v>42887000.0</v>
+      </c>
+      <c r="G36">
+        <v>10243000.0</v>
+      </c>
+      <c r="H36">
+        <v>16154000.0</v>
+      </c>
+      <c r="I36">
+        <v>42644000.0</v>
+      </c>
+      <c r="J36">
+        <v>24464000.0</v>
+      </c>
+      <c r="K36">
+        <v>27227000.0</v>
+      </c>
+      <c r="L36">
+        <v>28456000.0</v>
+      </c>
+      <c r="M36">
+        <v>19091000.0</v>
+      </c>
+      <c r="N36">
+        <v>37046000.0</v>
+      </c>
+      <c r="O36">
+        <v>26937000.0</v>
+      </c>
+      <c r="P36">
+        <v>27764000.0</v>
+      </c>
+      <c r="Q36">
+        <v>18774000.0</v>
+      </c>
+      <c r="R36">
+        <v>19245000.0</v>
+      </c>
+      <c r="S36">
+        <v>20149000.0</v>
+      </c>
+      <c r="T36">
+        <v>21429000.0</v>
+      </c>
+      <c r="U36">
+        <v>22445000.0</v>
+      </c>
+      <c r="V36">
+        <v>21852000.0</v>
+      </c>
+      <c r="W36">
+        <v>22599000.0</v>
+      </c>
+      <c r="X36">
+        <v>23627000.0</v>
+      </c>
+      <c r="Y36">
+        <v>24038000.0</v>
+      </c>
+      <c r="Z36">
+        <v>23549000.0</v>
+      </c>
+      <c r="AA36">
+        <v>23875000.0</v>
+      </c>
+      <c r="AB36">
+        <v>24510000.0</v>
+      </c>
+      <c r="AC36"/>
+      <c r="AD36">
+        <v>23914000.0</v>
+      </c>
+      <c r="AE36">
+        <v>23822000.0</v>
+      </c>
+      <c r="AF36">
+        <v>23409000.0</v>
+      </c>
+      <c r="AG36">
+        <v>23128000.0</v>
+      </c>
+      <c r="AH36">
+        <v>23688000.0</v>
+      </c>
+      <c r="AI36">
+        <v>23319000.0</v>
+      </c>
+      <c r="AJ36">
+        <v>20061000.0</v>
+      </c>
+      <c r="AK36">
+        <v>20547000.0</v>
+      </c>
+      <c r="AL36"/>
+      <c r="AM36"/>
+      <c r="AN36"/>
+      <c r="AO36"/>
+      <c r="AP36"/>
+      <c r="AQ36"/>
+      <c r="AR36"/>
+      <c r="AS36"/>
+      <c r="AT36"/>
+      <c r="AU36"/>
+      <c r="AV36">
+        <v>1428000.0</v>
+      </c>
+      <c r="AW36">
+        <v>418000.0</v>
+      </c>
+      <c r="AX36">
+        <v>422000.0</v>
+      </c>
+      <c r="AY36">
+        <v>86904000.0</v>
+      </c>
+      <c r="AZ36">
+        <v>347000.0</v>
+      </c>
+      <c r="BA36">
+        <v>395000.0</v>
+      </c>
+      <c r="BB36">
+        <v>347000.0</v>
+      </c>
+      <c r="BC36">
+        <v>74580000.0</v>
+      </c>
+      <c r="BD36">
+        <v>72063000.0</v>
+      </c>
+      <c r="BE36"/>
+      <c r="BF36"/>
+    </row>
+    <row r="37" spans="1:58">
+      <c r="A37" t="s">
+        <v>52</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37"/>
+      <c r="AN37"/>
+      <c r="AO37"/>
+      <c r="AP37"/>
+      <c r="AQ37"/>
+      <c r="AR37"/>
+      <c r="AS37"/>
+      <c r="AT37"/>
+      <c r="AU37"/>
+      <c r="AV37"/>
+      <c r="AW37"/>
+      <c r="AX37"/>
+      <c r="AY37"/>
+      <c r="AZ37"/>
+      <c r="BA37"/>
+      <c r="BB37"/>
+      <c r="BC37"/>
+      <c r="BD37"/>
+      <c r="BE37"/>
+      <c r="BF37"/>
+    </row>
+    <row r="38" spans="1:58">
+      <c r="A38" t="s">
+        <v>53</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38"/>
+      <c r="E38">
+        <v>0.0</v>
+      </c>
+      <c r="F38">
+        <v>9462000.0</v>
+      </c>
+      <c r="G38">
+        <v>10812000.0</v>
+      </c>
+      <c r="H38">
+        <v>9850000.0</v>
+      </c>
+      <c r="I38"/>
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
+        <v>8040000.0</v>
+      </c>
+      <c r="M38">
+        <v>8040000.0</v>
+      </c>
+      <c r="N38">
+        <v>7098000.0</v>
+      </c>
+      <c r="O38">
+        <v>7098000.0</v>
+      </c>
+      <c r="P38">
+        <v>7322000.0</v>
+      </c>
+      <c r="Q38">
+        <v>7322000.0</v>
+      </c>
+      <c r="R38">
+        <v>3278000.0</v>
+      </c>
+      <c r="S38">
+        <v>3278000.0</v>
+      </c>
+      <c r="T38">
+        <v>3182000.0</v>
+      </c>
+      <c r="U38">
+        <v>3182000.0</v>
+      </c>
+      <c r="V38">
+        <v>5947000.0</v>
+      </c>
+      <c r="W38">
+        <v>5947000.0</v>
+      </c>
+      <c r="X38">
+        <v>5992000.0</v>
+      </c>
+      <c r="Y38">
+        <v>5992000.0</v>
+      </c>
+      <c r="Z38">
+        <v>8815000.0</v>
+      </c>
+      <c r="AA38">
+        <v>8785000.0</v>
+      </c>
+      <c r="AB38">
+        <v>7007000.0</v>
+      </c>
+      <c r="AC38">
+        <v>5902000.0</v>
+      </c>
+      <c r="AD38"/>
+      <c r="AE38"/>
+      <c r="AF38"/>
+      <c r="AG38"/>
+      <c r="AH38"/>
+      <c r="AI38"/>
+      <c r="AJ38"/>
+      <c r="AK38"/>
+      <c r="AL38"/>
+      <c r="AM38"/>
+      <c r="AN38"/>
+      <c r="AO38"/>
+      <c r="AP38"/>
+      <c r="AQ38"/>
+      <c r="AR38"/>
+      <c r="AS38"/>
+      <c r="AT38"/>
+      <c r="AU38"/>
+      <c r="AV38"/>
+      <c r="AW38"/>
+      <c r="AX38"/>
+      <c r="AY38"/>
+      <c r="AZ38"/>
+      <c r="BA38"/>
+      <c r="BB38"/>
+      <c r="BC38"/>
+      <c r="BD38"/>
+      <c r="BE38"/>
+      <c r="BF38"/>
+    </row>
+    <row r="39" spans="1:58">
+      <c r="A39" t="s">
+        <v>54</v>
+      </c>
+      <c r="B39">
+        <v>26279000.0</v>
+      </c>
+      <c r="C39">
+        <v>26247000.0</v>
+      </c>
+      <c r="D39">
+        <v>27253000.0</v>
+      </c>
+      <c r="E39">
+        <v>33991000.0</v>
+      </c>
+      <c r="F39">
+        <v>31953000.0</v>
+      </c>
+      <c r="G39">
+        <v>37630000.0</v>
+      </c>
+      <c r="H39">
+        <v>50715000.0</v>
+      </c>
+      <c r="I39">
+        <v>80009000.0</v>
+      </c>
+      <c r="J39">
+        <v>83133000.0</v>
+      </c>
+      <c r="K39">
+        <v>78670000.0</v>
+      </c>
+      <c r="L39">
+        <v>69111000.0</v>
+      </c>
+      <c r="M39">
+        <v>54421000.0</v>
+      </c>
+      <c r="N39">
+        <v>34211000.0</v>
+      </c>
+      <c r="O39">
+        <v>36976000.0</v>
+      </c>
+      <c r="P39">
+        <v>32917000.0</v>
+      </c>
+      <c r="Q39">
+        <v>34130000.0</v>
+      </c>
+      <c r="R39">
+        <v>33093000.0</v>
+      </c>
+      <c r="S39">
+        <v>28195000.0</v>
+      </c>
+      <c r="T39">
+        <v>29360000.0</v>
+      </c>
+      <c r="U39">
+        <v>25398000.0</v>
+      </c>
+      <c r="V39">
+        <v>28458000.0</v>
+      </c>
+      <c r="W39">
+        <v>25549000.0</v>
+      </c>
+      <c r="X39">
+        <v>29882000.0</v>
+      </c>
+      <c r="Y39">
+        <v>41550000.0</v>
+      </c>
+      <c r="Z39">
+        <v>43842000.0</v>
+      </c>
+      <c r="AA39">
+        <v>36951000.0</v>
+      </c>
+      <c r="AB39">
+        <v>38775000.0</v>
+      </c>
+      <c r="AC39"/>
+      <c r="AD39">
+        <v>28380000.0</v>
+      </c>
+      <c r="AE39">
+        <v>27066000.0</v>
+      </c>
+      <c r="AF39">
+        <v>27822000.0</v>
+      </c>
+      <c r="AG39">
+        <v>19102000.0</v>
+      </c>
+      <c r="AH39">
+        <v>26725000.0</v>
+      </c>
+      <c r="AI39">
+        <v>35983000.0</v>
+      </c>
+      <c r="AJ39">
+        <v>37043000.0</v>
+      </c>
+      <c r="AK39">
+        <v>25789000.0</v>
+      </c>
+      <c r="AL39">
+        <v>52736000.0</v>
+      </c>
+      <c r="AM39">
+        <v>51252000.0</v>
+      </c>
+      <c r="AN39">
+        <v>51746000.0</v>
+      </c>
+      <c r="AO39">
+        <v>35974000.0</v>
+      </c>
+      <c r="AP39">
+        <v>47020000.0</v>
+      </c>
+      <c r="AQ39">
+        <v>47886000.0</v>
+      </c>
+      <c r="AR39">
+        <v>42722000.0</v>
+      </c>
+      <c r="AS39">
+        <v>34108000.0</v>
+      </c>
+      <c r="AT39">
+        <v>44337000.0</v>
+      </c>
+      <c r="AU39">
+        <v>43925000.0</v>
+      </c>
+      <c r="AV39">
+        <v>20417000.0</v>
+      </c>
+      <c r="AW39">
+        <v>18162000.0</v>
+      </c>
+      <c r="AX39">
+        <v>24799000.0</v>
+      </c>
+      <c r="AY39">
+        <v>25720000.0</v>
+      </c>
+      <c r="AZ39">
+        <v>22196000.0</v>
+      </c>
+      <c r="BA39">
+        <v>16423000.0</v>
+      </c>
+      <c r="BB39">
+        <v>347000.0</v>
+      </c>
+      <c r="BC39">
+        <v>13329000.0</v>
+      </c>
+      <c r="BD39">
+        <v>13770000.0</v>
+      </c>
+      <c r="BE39">
+        <v>21726000.0</v>
+      </c>
+      <c r="BF39">
+        <v>9730000.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:58">
+      <c r="A40" t="s">
+        <v>55</v>
+      </c>
+      <c r="B40">
+        <v>72090000.0</v>
+      </c>
+      <c r="C40">
+        <v>75547000.0</v>
+      </c>
+      <c r="D40">
+        <v>78788000.0</v>
+      </c>
+      <c r="E40">
+        <v>84022000.0</v>
+      </c>
+      <c r="F40">
+        <v>81022000.0</v>
+      </c>
+      <c r="G40">
+        <v>80528000.0</v>
+      </c>
+      <c r="H40">
+        <v>79138000.0</v>
+      </c>
+      <c r="I40">
+        <v>212029000.0</v>
+      </c>
+      <c r="J40">
+        <v>98787000.0</v>
+      </c>
+      <c r="K40">
+        <v>98837000.0</v>
+      </c>
+      <c r="L40">
+        <v>95413000.0</v>
+      </c>
+      <c r="M40">
+        <v>178517000.0</v>
+      </c>
+      <c r="N40">
+        <v>85782000.0</v>
+      </c>
+      <c r="O40">
+        <v>79491000.0</v>
+      </c>
+      <c r="P40">
+        <v>76946000.0</v>
+      </c>
+      <c r="Q40">
+        <v>154547000.0</v>
+      </c>
+      <c r="R40">
+        <v>77987000.0</v>
+      </c>
+      <c r="S40">
+        <v>70573000.0</v>
+      </c>
+      <c r="T40">
+        <v>63545000.0</v>
+      </c>
+      <c r="U40">
+        <v>118478000.0</v>
+      </c>
+      <c r="V40">
+        <v>79882000.0</v>
+      </c>
+      <c r="W40">
+        <v>78672000.0</v>
+      </c>
+      <c r="X40">
+        <v>77494000.0</v>
+      </c>
+      <c r="Y40">
+        <v>160049000.0</v>
+      </c>
+      <c r="Z40">
+        <v>79186000.0</v>
+      </c>
+      <c r="AA40">
+        <v>79060000.0</v>
+      </c>
+      <c r="AB40">
+        <v>71654000.0</v>
+      </c>
+      <c r="AC40"/>
+      <c r="AD40">
+        <v>159827000.0</v>
+      </c>
+      <c r="AE40">
+        <v>149065000.0</v>
+      </c>
+      <c r="AF40">
+        <v>136786000.0</v>
+      </c>
+      <c r="AG40">
+        <v>109720000.0</v>
+      </c>
+      <c r="AH40">
+        <v>58639000.0</v>
+      </c>
+      <c r="AI40">
+        <v>56702000.0</v>
+      </c>
+      <c r="AJ40">
+        <v>54706000.0</v>
+      </c>
+      <c r="AK40">
+        <v>114675000.0</v>
+      </c>
+      <c r="AL40">
+        <v>51871000.0</v>
+      </c>
+      <c r="AM40">
+        <v>47530000.0</v>
+      </c>
+      <c r="AN40">
+        <v>45116000.0</v>
+      </c>
+      <c r="AO40">
+        <v>46134000.0</v>
+      </c>
+      <c r="AP40">
+        <v>27007000.0</v>
+      </c>
+      <c r="AQ40">
+        <v>25108000.0</v>
+      </c>
+      <c r="AR40">
+        <v>34529000.0</v>
+      </c>
+      <c r="AS40">
+        <v>83589000.0</v>
+      </c>
+      <c r="AT40">
+        <v>328000.0</v>
+      </c>
+      <c r="AU40">
+        <v>26667000.0</v>
+      </c>
+      <c r="AV40">
+        <v>335000.0</v>
+      </c>
+      <c r="AW40">
+        <v>12713000.0</v>
+      </c>
+      <c r="AX40">
+        <v>193000.0</v>
+      </c>
+      <c r="AY40">
+        <v>188000.0</v>
+      </c>
+      <c r="AZ40">
+        <v>193000.0</v>
+      </c>
+      <c r="BA40">
+        <v>9542000.0</v>
+      </c>
+      <c r="BB40">
+        <v>2104000.0</v>
+      </c>
+      <c r="BC40">
+        <v>928000.0</v>
+      </c>
+      <c r="BD40">
+        <v>1232000.0</v>
+      </c>
+      <c r="BE40">
+        <v>10333000.0</v>
+      </c>
+      <c r="BF40">
+        <v>923000.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:58">
+      <c r="A41" t="s">
+        <v>56</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41"/>
+      <c r="O41">
+        <v>14331000.0</v>
+      </c>
+      <c r="P41">
+        <v>13813000.0</v>
+      </c>
+      <c r="Q41"/>
+      <c r="R41"/>
+      <c r="S41"/>
+      <c r="T41"/>
+      <c r="U41"/>
+      <c r="V41"/>
+      <c r="W41"/>
+      <c r="X41"/>
+      <c r="Y41"/>
+      <c r="Z41"/>
+      <c r="AA41"/>
+      <c r="AB41"/>
+      <c r="AC41"/>
+      <c r="AD41"/>
+      <c r="AE41"/>
+      <c r="AF41"/>
+      <c r="AG41"/>
+      <c r="AH41"/>
+      <c r="AI41"/>
+      <c r="AJ41"/>
+      <c r="AK41"/>
+      <c r="AL41"/>
+      <c r="AM41"/>
+      <c r="AN41"/>
+      <c r="AO41"/>
+      <c r="AP41"/>
+      <c r="AQ41"/>
+      <c r="AR41"/>
+      <c r="AS41"/>
+      <c r="AT41"/>
+      <c r="AU41"/>
+      <c r="AV41"/>
+      <c r="AW41"/>
+      <c r="AX41"/>
+      <c r="AY41"/>
+      <c r="AZ41"/>
+      <c r="BA41"/>
+      <c r="BB41"/>
+      <c r="BC41"/>
+      <c r="BD41"/>
+      <c r="BE41"/>
+      <c r="BF41"/>
+    </row>
+    <row r="42" spans="1:58">
+      <c r="A42" t="s">
+        <v>57</v>
+      </c>
+      <c r="B42">
+        <v>-98790000.0</v>
+      </c>
+      <c r="C42">
+        <v>-131527000.0</v>
+      </c>
+      <c r="D42">
+        <v>-131741000.0</v>
+      </c>
+      <c r="E42">
+        <v>-131677000.0</v>
+      </c>
+      <c r="F42">
+        <v>-130503000.0</v>
+      </c>
+      <c r="G42">
+        <v>-130881000.0</v>
+      </c>
+      <c r="H42">
+        <v>-131833000.0</v>
+      </c>
+      <c r="I42">
+        <v>-129609000.0</v>
+      </c>
+      <c r="J42">
+        <v>-129347000.0</v>
+      </c>
+      <c r="K42">
+        <v>-129927000.0</v>
+      </c>
+      <c r="L42">
+        <v>-137203000.0</v>
+      </c>
+      <c r="M42">
+        <v>-137099000.0</v>
+      </c>
+      <c r="N42">
+        <v>-136835000.0</v>
+      </c>
+      <c r="O42">
+        <v>-138697000.0</v>
+      </c>
+      <c r="P42">
+        <v>-138709000.0</v>
+      </c>
+      <c r="Q42">
+        <v>-98892000.0</v>
+      </c>
+      <c r="R42">
+        <v>-98883000.0</v>
+      </c>
+      <c r="S42">
+        <v>-93927000.0</v>
+      </c>
+      <c r="T42">
+        <v>-92039000.0</v>
+      </c>
+      <c r="U42">
+        <v>-91035000.0</v>
+      </c>
+      <c r="V42">
+        <v>-90809000.0</v>
+      </c>
+      <c r="W42">
+        <v>-90866000.0</v>
+      </c>
+      <c r="X42">
+        <v>99471000.0</v>
+      </c>
+      <c r="Y42">
+        <v>-90963000.0</v>
+      </c>
+      <c r="Z42">
+        <v>119612000.0</v>
+      </c>
+      <c r="AA42">
+        <v>127099000.0</v>
+      </c>
+      <c r="AB42">
+        <v>126412000.0</v>
+      </c>
+      <c r="AC42">
+        <v>1850000.0</v>
+      </c>
+      <c r="AD42">
+        <v>-76440000.0</v>
+      </c>
+      <c r="AE42">
+        <v>-76786000.0</v>
+      </c>
+      <c r="AF42">
+        <v>-57181000.0</v>
+      </c>
+      <c r="AG42">
+        <v>-56890000.0</v>
+      </c>
+      <c r="AH42">
+        <v>145031000.0</v>
+      </c>
+      <c r="AI42">
+        <v>-58601000.0</v>
+      </c>
+      <c r="AJ42">
+        <v>-59823000.0</v>
+      </c>
+      <c r="AK42">
+        <v>-61940000.0</v>
+      </c>
+      <c r="AL42">
+        <v>-63389000.0</v>
+      </c>
+      <c r="AM42">
+        <v>-10040000.0</v>
+      </c>
+      <c r="AN42">
+        <v>-5236000.0</v>
+      </c>
+      <c r="AO42">
+        <v>-4568000.0</v>
+      </c>
+      <c r="AP42">
+        <v>-4935000.0</v>
+      </c>
+      <c r="AQ42">
+        <v>-5650000.0</v>
+      </c>
+      <c r="AR42">
+        <v>-5697000.0</v>
+      </c>
+      <c r="AS42">
+        <v>-6062000.0</v>
+      </c>
+      <c r="AT42">
+        <v>-6961000.0</v>
+      </c>
+      <c r="AU42">
+        <v>-19235000.0</v>
+      </c>
+      <c r="AV42">
+        <v>-26243000.0</v>
+      </c>
+      <c r="AW42">
+        <v>-28489000.0</v>
+      </c>
+      <c r="AX42">
+        <v>-29266000.0</v>
+      </c>
+      <c r="AY42">
+        <v>-30047000.0</v>
+      </c>
+      <c r="AZ42">
+        <v>-30809000.0</v>
+      </c>
+      <c r="BA42">
+        <v>-31707000.0</v>
+      </c>
+      <c r="BB42">
+        <v>-31740000.0</v>
+      </c>
+      <c r="BC42">
+        <v>3302000.0</v>
+      </c>
+      <c r="BD42">
+        <v>-16928000.0</v>
+      </c>
+      <c r="BE42">
+        <v>-53072000.0</v>
+      </c>
+      <c r="BF42">
+        <v>-18038000.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:58">
+      <c r="A43" t="s">
+        <v>58</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+    </row>
+    <row r="44" spans="1:58">
+      <c r="A44" t="s">
+        <v>59</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44"/>
+      <c r="AN44"/>
+      <c r="AO44"/>
+      <c r="AP44"/>
+      <c r="AQ44"/>
+      <c r="AR44"/>
+      <c r="AS44"/>
+      <c r="AT44"/>
+      <c r="AU44"/>
+      <c r="AV44"/>
+      <c r="AW44"/>
+      <c r="AX44"/>
+      <c r="AY44"/>
+      <c r="AZ44"/>
+      <c r="BA44"/>
+      <c r="BB44"/>
+      <c r="BC44"/>
+      <c r="BD44"/>
+      <c r="BE44"/>
+      <c r="BF44"/>
+    </row>
+    <row r="45" spans="1:58">
+      <c r="A45" t="s">
+        <v>60</v>
+      </c>
+      <c r="B45">
+        <v>366759000.0</v>
+      </c>
+      <c r="C45">
+        <v>365733000.0</v>
+      </c>
+      <c r="D45">
+        <v>383759000.0</v>
+      </c>
+      <c r="E45">
+        <v>402515000.0</v>
+      </c>
+      <c r="F45">
+        <v>630843000.0</v>
+      </c>
+      <c r="G45">
+        <v>653594000.0</v>
+      </c>
+      <c r="H45">
+        <v>685426000.0</v>
+      </c>
+      <c r="I45">
+        <v>1428453000.0</v>
+      </c>
+      <c r="J45">
+        <v>799576000.0</v>
+      </c>
+      <c r="K45">
+        <v>807768000.0</v>
+      </c>
+      <c r="L45">
+        <v>794264000.0</v>
+      </c>
+      <c r="M45">
+        <v>1380850000.0</v>
+      </c>
+      <c r="N45">
+        <v>738290000.0</v>
+      </c>
+      <c r="O45">
+        <v>711776000.0</v>
+      </c>
+      <c r="P45">
+        <v>690595000.0</v>
+      </c>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45"/>
+      <c r="X45"/>
+      <c r="Y45"/>
+      <c r="Z45"/>
+      <c r="AA45"/>
+      <c r="AB45"/>
+      <c r="AC45"/>
+      <c r="AD45"/>
+      <c r="AE45"/>
+      <c r="AF45"/>
+      <c r="AG45"/>
+      <c r="AH45"/>
+      <c r="AI45"/>
+      <c r="AJ45"/>
+      <c r="AK45"/>
+      <c r="AL45"/>
+      <c r="AM45"/>
+      <c r="AN45"/>
+      <c r="AO45"/>
+      <c r="AP45"/>
+      <c r="AQ45"/>
+      <c r="AR45"/>
+      <c r="AS45"/>
+      <c r="AT45"/>
+      <c r="AU45"/>
+      <c r="AV45"/>
+      <c r="AW45"/>
+      <c r="AX45"/>
+      <c r="AY45"/>
+      <c r="AZ45"/>
+      <c r="BA45"/>
+      <c r="BB45"/>
+      <c r="BC45"/>
+      <c r="BD45"/>
+      <c r="BE45"/>
+      <c r="BF45"/>
+    </row>
+    <row r="46" spans="1:58">
+      <c r="A46" t="s">
+        <v>61</v>
+      </c>
+      <c r="B46">
+        <v>366759000.0</v>
+      </c>
+      <c r="C46">
+        <v>365733000.0</v>
+      </c>
+      <c r="D46">
+        <v>383759000.0</v>
+      </c>
+      <c r="E46">
+        <v>402515000.0</v>
+      </c>
+      <c r="F46">
+        <v>630843000.0</v>
+      </c>
+      <c r="G46">
+        <v>653594000.0</v>
+      </c>
+      <c r="H46">
+        <v>685426000.0</v>
+      </c>
+      <c r="I46">
+        <v>713338000.0</v>
+      </c>
+      <c r="J46">
+        <v>799576000.0</v>
+      </c>
+      <c r="K46">
+        <v>807768000.0</v>
+      </c>
+      <c r="L46">
+        <v>794264000.0</v>
+      </c>
+      <c r="M46">
+        <v>757198000.0</v>
+      </c>
+      <c r="N46">
+        <v>738290000.0</v>
+      </c>
+      <c r="O46">
+        <v>711776000.0</v>
+      </c>
+      <c r="P46">
+        <v>690595000.0</v>
+      </c>
+      <c r="Q46">
+        <v>674526000.0</v>
+      </c>
+      <c r="R46">
+        <v>642028000.0</v>
+      </c>
+      <c r="S46">
+        <v>619618000.0</v>
+      </c>
+      <c r="T46">
+        <v>592853000.0</v>
+      </c>
+      <c r="U46">
+        <v>594734000.0</v>
+      </c>
+      <c r="V46">
+        <v>602157000.0</v>
+      </c>
+      <c r="W46">
+        <v>611927000.0</v>
+      </c>
+      <c r="X46">
+        <v>627244000.0</v>
+      </c>
+      <c r="Y46">
+        <v>637661000.0</v>
+      </c>
+      <c r="Z46">
+        <v>502898000.0</v>
+      </c>
+      <c r="AA46">
+        <v>510227000.0</v>
+      </c>
+      <c r="AB46">
+        <v>515675000.0</v>
+      </c>
+      <c r="AC46"/>
+      <c r="AD46">
+        <v>262673000.0</v>
+      </c>
+      <c r="AE46">
+        <v>254719000.0</v>
+      </c>
+      <c r="AF46">
+        <v>233603000.0</v>
+      </c>
+      <c r="AG46">
+        <v>234083000.0</v>
+      </c>
+      <c r="AH46">
+        <v>227186000.0</v>
+      </c>
+      <c r="AI46">
+        <v>221392000.0</v>
+      </c>
+      <c r="AJ46">
+        <v>217087000.0</v>
+      </c>
+      <c r="AK46">
+        <v>216955000.0</v>
+      </c>
+      <c r="AL46">
+        <v>215118000.0</v>
+      </c>
+      <c r="AM46">
+        <v>203322000.0</v>
+      </c>
+      <c r="AN46">
+        <v>178373000.0</v>
+      </c>
+      <c r="AO46">
+        <v>173625000.0</v>
+      </c>
+      <c r="AP46">
+        <v>169244000.0</v>
+      </c>
+      <c r="AQ46">
+        <v>161650000.0</v>
+      </c>
+      <c r="AR46">
+        <v>158483000.0</v>
+      </c>
+      <c r="AS46">
+        <v>155504000.0</v>
+      </c>
+      <c r="AT46">
+        <v>150574000.0</v>
+      </c>
+      <c r="AU46">
+        <v>146831000.0</v>
+      </c>
+      <c r="AV46">
+        <v>41485000.0</v>
+      </c>
+      <c r="AW46">
+        <v>38899000.0</v>
+      </c>
+      <c r="AX46">
+        <v>33066000.0</v>
+      </c>
+      <c r="AY46">
+        <v>29141000.0</v>
+      </c>
+      <c r="AZ46">
+        <v>30307000.0</v>
+      </c>
+      <c r="BA46">
+        <v>30236000.0</v>
+      </c>
+      <c r="BB46">
+        <v>29896000.0</v>
+      </c>
+      <c r="BC46">
+        <v>27072000.0</v>
+      </c>
+      <c r="BD46">
+        <v>27542000.0</v>
+      </c>
+      <c r="BE46">
+        <v>25335000.0</v>
+      </c>
+      <c r="BF46">
+        <v>23745000.0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:58">
+      <c r="A47" t="s">
+        <v>62</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>365733000.0</v>
+      </c>
+      <c r="D47">
+        <v>383759000.0</v>
+      </c>
+      <c r="E47">
+        <v>394987000.0</v>
+      </c>
+      <c r="F47">
+        <v>630843000.0</v>
+      </c>
+      <c r="G47">
+        <v>653594000.0</v>
+      </c>
+      <c r="H47">
+        <v>685426000.0</v>
+      </c>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
+        <v>794264000.0</v>
+      </c>
+      <c r="M47">
+        <v>757198000.0</v>
+      </c>
+      <c r="N47">
+        <v>738290000.0</v>
+      </c>
+      <c r="O47">
+        <v>711776000.0</v>
+      </c>
+      <c r="P47">
+        <v>690595000.0</v>
+      </c>
+      <c r="Q47">
+        <v>674526000.0</v>
+      </c>
+      <c r="R47">
+        <v>642028000.0</v>
+      </c>
+      <c r="S47">
+        <v>619618000.0</v>
+      </c>
+      <c r="T47">
+        <v>592853000.0</v>
+      </c>
+      <c r="U47">
+        <v>594734000.0</v>
+      </c>
+      <c r="V47">
+        <v>602157000.0</v>
+      </c>
+      <c r="W47">
+        <v>611927000.0</v>
+      </c>
+      <c r="X47">
+        <v>627244000.0</v>
+      </c>
+      <c r="Y47">
+        <v>637661000.0</v>
+      </c>
+      <c r="Z47">
+        <v>502898000.0</v>
+      </c>
+      <c r="AA47">
+        <v>510227000.0</v>
+      </c>
+      <c r="AB47">
+        <v>515675000.0</v>
+      </c>
+      <c r="AC47">
+        <v>275456000.0</v>
+      </c>
+      <c r="AD47"/>
+      <c r="AE47"/>
+      <c r="AF47"/>
+      <c r="AG47"/>
+      <c r="AH47"/>
+      <c r="AI47"/>
+      <c r="AJ47"/>
+      <c r="AK47"/>
+      <c r="AL47"/>
+      <c r="AM47"/>
+      <c r="AN47"/>
+      <c r="AO47"/>
+      <c r="AP47"/>
+      <c r="AQ47"/>
+      <c r="AR47"/>
+      <c r="AS47"/>
+      <c r="AT47"/>
+      <c r="AU47"/>
+      <c r="AV47"/>
+      <c r="AW47"/>
+      <c r="AX47"/>
+      <c r="AY47"/>
+      <c r="AZ47"/>
+      <c r="BA47"/>
+      <c r="BB47"/>
+      <c r="BC47"/>
+      <c r="BD47"/>
+      <c r="BE47"/>
+      <c r="BF47"/>
+    </row>
+    <row r="48" spans="1:58">
+      <c r="A48" t="s">
+        <v>63</v>
+      </c>
+      <c r="B48">
+        <v>-116238000.0</v>
+      </c>
+      <c r="C48">
+        <v>-101921000.0</v>
+      </c>
+      <c r="D48">
+        <v>-34850000.0</v>
+      </c>
+      <c r="E48">
+        <v>-25052000.0</v>
+      </c>
+      <c r="F48">
+        <v>159404000.0</v>
+      </c>
+      <c r="G48">
+        <v>196591000.0</v>
+      </c>
+      <c r="H48">
+        <v>231924000.0</v>
+      </c>
+      <c r="I48">
+        <v>265603000.0</v>
+      </c>
+      <c r="J48">
+        <v>303211000.0</v>
+      </c>
+      <c r="K48">
+        <v>332971000.0</v>
+      </c>
+      <c r="L48">
+        <v>382564000.0</v>
+      </c>
+      <c r="M48">
+        <v>372308000.0</v>
+      </c>
+      <c r="N48">
+        <v>363801000.0</v>
+      </c>
+      <c r="O48">
+        <v>382946000.0</v>
+      </c>
+      <c r="P48">
+        <v>356229000.0</v>
+      </c>
+      <c r="Q48">
+        <v>328612000.0</v>
+      </c>
+      <c r="R48">
+        <v>291325000.0</v>
+      </c>
+      <c r="S48">
+        <v>263352000.0</v>
+      </c>
+      <c r="T48">
+        <v>228062000.0</v>
+      </c>
+      <c r="U48">
+        <v>220015000.0</v>
+      </c>
+      <c r="V48">
+        <v>209559000.0</v>
+      </c>
+      <c r="W48">
+        <v>199726000.0</v>
+      </c>
+      <c r="X48">
+        <v>135990000.0</v>
+      </c>
+      <c r="Y48">
+        <v>179976000.0</v>
+      </c>
+      <c r="Z48">
+        <v>160920000.0</v>
+      </c>
+      <c r="AA48">
+        <v>165702000.0</v>
+      </c>
+      <c r="AB48">
+        <v>160331000.0</v>
+      </c>
+      <c r="AC48">
+        <v>155464000.0</v>
+      </c>
+      <c r="AD48">
+        <v>210725000.0</v>
+      </c>
+      <c r="AE48">
+        <v>205331000.0</v>
+      </c>
+      <c r="AF48">
+        <v>201948000.0</v>
+      </c>
+      <c r="AG48">
+        <v>199477000.0</v>
+      </c>
+      <c r="AH48"/>
+      <c r="AI48"/>
+      <c r="AJ48"/>
+      <c r="AK48">
+        <v>213240000.0</v>
+      </c>
+      <c r="AL48">
+        <v>220248000.0</v>
+      </c>
+      <c r="AM48">
+        <v>219306000.0</v>
+      </c>
+      <c r="AN48">
+        <v>216148000.0</v>
+      </c>
+      <c r="AO48">
+        <v>214927000.0</v>
+      </c>
+      <c r="AP48">
+        <v>217108000.0</v>
+      </c>
+      <c r="AQ48">
+        <v>214405000.0</v>
+      </c>
+      <c r="AR48">
+        <v>211952000.0</v>
+      </c>
+      <c r="AS48">
+        <v>213344000.0</v>
+      </c>
+      <c r="AT48">
+        <v>218685000.0</v>
+      </c>
+      <c r="AU48">
+        <v>219328000.0</v>
+      </c>
+      <c r="AV48">
+        <v>55726000.0</v>
+      </c>
+      <c r="AW48">
+        <v>56720000.0</v>
+      </c>
+      <c r="AX48">
+        <v>51764000.0</v>
+      </c>
+      <c r="AY48">
+        <v>48362000.0</v>
+      </c>
+      <c r="AZ48">
+        <v>43900000.0</v>
+      </c>
+      <c r="BA48">
+        <v>43933000.0</v>
+      </c>
+      <c r="BB48">
+        <v>39344000.0</v>
+      </c>
+      <c r="BC48"/>
+      <c r="BD48"/>
+      <c r="BE48">
+        <v>37405000.0</v>
+      </c>
+      <c r="BF48"/>
+    </row>
+    <row r="49" spans="1:58">
+      <c r="A49" t="s">
+        <v>64</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49"/>
+      <c r="AK49"/>
+      <c r="AL49"/>
+      <c r="AM49"/>
+      <c r="AN49"/>
+      <c r="AO49"/>
+      <c r="AP49"/>
+      <c r="AQ49"/>
+      <c r="AR49"/>
+      <c r="AS49"/>
+      <c r="AT49"/>
+      <c r="AU49"/>
+      <c r="AV49"/>
+      <c r="AW49"/>
+      <c r="AX49"/>
+      <c r="AY49"/>
+      <c r="AZ49"/>
+      <c r="BA49"/>
+      <c r="BB49"/>
+      <c r="BC49"/>
+      <c r="BD49"/>
+      <c r="BE49"/>
+      <c r="BF49"/>
+    </row>
+    <row r="50" spans="1:58">
+      <c r="A50" t="s">
+        <v>65</v>
+      </c>
+      <c r="B50">
+        <v>217805000.0</v>
+      </c>
+      <c r="C50">
+        <v>266833000.0</v>
+      </c>
+      <c r="D50">
+        <v>259861000.0</v>
+      </c>
+      <c r="E50">
+        <v>281721000.0</v>
+      </c>
+      <c r="F50">
+        <v>299716000.0</v>
+      </c>
+      <c r="G50">
+        <v>298502000.0</v>
+      </c>
+      <c r="H50">
+        <v>303989000.0</v>
+      </c>
+      <c r="I50">
+        <v>296570000.0</v>
+      </c>
+      <c r="J50">
+        <v>242852000.0</v>
+      </c>
+      <c r="K50">
+        <v>220102000.0</v>
+      </c>
+      <c r="L50">
+        <v>183287000.0</v>
+      </c>
+      <c r="M50">
+        <v>184127000.0</v>
+      </c>
+      <c r="N50">
+        <v>139600000.0</v>
+      </c>
+      <c r="O50">
+        <v>82424000.0</v>
+      </c>
+      <c r="P50">
+        <v>77826000.0</v>
+      </c>
+      <c r="Q50">
+        <v>109000000.0</v>
+      </c>
+      <c r="R50">
+        <v>85354000.0</v>
+      </c>
+      <c r="S50">
+        <v>85713000.0</v>
+      </c>
+      <c r="T50">
+        <v>164783000.0</v>
+      </c>
+      <c r="U50">
+        <v>168116000.0</v>
+      </c>
+      <c r="V50">
+        <v>175589000.0</v>
+      </c>
+      <c r="W50">
+        <v>197121000.0</v>
+      </c>
+      <c r="X50">
+        <v>192791000.0</v>
+      </c>
+      <c r="Y50">
+        <v>189297000.0</v>
+      </c>
+      <c r="Z50">
+        <v>212500000.0</v>
+      </c>
+      <c r="AA50">
+        <v>192744000.0</v>
+      </c>
+      <c r="AB50">
+        <v>170563000.0</v>
+      </c>
+      <c r="AC50"/>
+      <c r="AD50">
+        <v>145388000.0</v>
+      </c>
+      <c r="AE50"/>
+      <c r="AF50"/>
+      <c r="AG50"/>
+      <c r="AH50"/>
+      <c r="AI50"/>
+      <c r="AJ50"/>
+      <c r="AK50"/>
+      <c r="AL50"/>
+      <c r="AM50"/>
+      <c r="AN50"/>
+      <c r="AO50">
+        <v>228000000.0</v>
+      </c>
+      <c r="AP50">
+        <v>214000000.0</v>
+      </c>
+      <c r="AQ50">
+        <v>210000000.0</v>
+      </c>
+      <c r="AR50">
+        <v>193000000.0</v>
+      </c>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+    </row>
+    <row r="51" spans="1:58">
+      <c r="A51" t="s">
+        <v>66</v>
+      </c>
+      <c r="B51">
+        <v>473721000.0</v>
+      </c>
+      <c r="C51">
+        <v>524405000.0</v>
+      </c>
+      <c r="D51">
+        <v>550730000.0</v>
+      </c>
+      <c r="E51">
+        <v>596833000.0</v>
+      </c>
+      <c r="F51">
+        <v>720960000.0</v>
+      </c>
+      <c r="G51">
+        <v>735746000.0</v>
+      </c>
+      <c r="H51">
+        <v>767915000.0</v>
+      </c>
+      <c r="I51">
+        <v>742329000.0</v>
+      </c>
+      <c r="J51">
+        <v>775098000.0</v>
+      </c>
+      <c r="K51">
+        <v>756984000.0</v>
+      </c>
+      <c r="L51">
+        <v>721804000.0</v>
+      </c>
+      <c r="M51">
+        <v>696088000.0</v>
+      </c>
+      <c r="N51">
+        <v>657124000.0</v>
+      </c>
+      <c r="O51">
+        <v>579888000.0</v>
+      </c>
+      <c r="P51">
+        <v>585296000.0</v>
+      </c>
+      <c r="Q51">
+        <v>609160000.0</v>
+      </c>
+      <c r="R51">
+        <v>567458000.0</v>
+      </c>
+      <c r="S51">
+        <v>561245000.0</v>
+      </c>
+      <c r="T51">
+        <v>628888000.0</v>
+      </c>
+      <c r="U51">
+        <v>629226000.0</v>
+      </c>
+      <c r="V51">
+        <v>642994000.0</v>
+      </c>
+      <c r="W51">
+        <v>657269000.0</v>
+      </c>
+      <c r="X51">
+        <v>668608000.0</v>
+      </c>
+      <c r="Y51">
+        <v>672268000.0</v>
+      </c>
+      <c r="Z51">
+        <v>554725000.0</v>
+      </c>
+      <c r="AA51">
+        <v>543207000.0</v>
+      </c>
+      <c r="AB51">
+        <v>538948000.0</v>
+      </c>
+      <c r="AC51"/>
+      <c r="AD51">
+        <v>277590000.0</v>
+      </c>
+      <c r="AE51">
+        <v>283183000.0</v>
+      </c>
+      <c r="AF51">
+        <v>262892000.0</v>
+      </c>
+      <c r="AG51">
+        <v>279253000.0</v>
+      </c>
+      <c r="AH51">
+        <v>266649000.0</v>
+      </c>
+      <c r="AI51">
+        <v>256792000.0</v>
+      </c>
+      <c r="AJ51">
+        <v>262641000.0</v>
+      </c>
+      <c r="AK51">
+        <v>255319000.0</v>
+      </c>
+      <c r="AL51">
+        <v>265421000.0</v>
+      </c>
+      <c r="AM51">
+        <v>248271000.0</v>
+      </c>
+      <c r="AN51">
+        <v>226041000.0</v>
+      </c>
+      <c r="AO51">
+        <v>228821000.0</v>
+      </c>
+      <c r="AP51">
+        <v>214320000.0</v>
+      </c>
+      <c r="AQ51">
+        <v>210053000.0</v>
+      </c>
+      <c r="AR51">
+        <v>193298000.0</v>
+      </c>
+      <c r="AS51">
+        <v>191057000.0</v>
+      </c>
+      <c r="AT51">
+        <v>200790000.0</v>
+      </c>
+      <c r="AU51">
+        <v>227928000.0</v>
+      </c>
+      <c r="AV51">
+        <v>5931000.0</v>
+      </c>
+      <c r="AW51">
+        <v>5969000.0</v>
+      </c>
+      <c r="AX51">
+        <v>5931000.0</v>
+      </c>
+      <c r="AY51">
+        <v>4431000.0</v>
+      </c>
+      <c r="AZ51"/>
+      <c r="BA51"/>
+      <c r="BB51"/>
+      <c r="BC51"/>
+      <c r="BD51"/>
+      <c r="BE51"/>
+      <c r="BF51"/>
+    </row>
+    <row r="52" spans="1:58">
+      <c r="A52" t="s">
+        <v>67</v>
+      </c>
+      <c r="B52">
+        <v>252079000.0</v>
+      </c>
+      <c r="C52">
+        <v>299595000.0</v>
+      </c>
+      <c r="D52">
+        <v>310816000.0</v>
+      </c>
+      <c r="E52">
+        <v>343727000.0</v>
+      </c>
+      <c r="F52">
+        <v>363287000.0</v>
+      </c>
+      <c r="G52">
+        <v>362258000.0</v>
+      </c>
+      <c r="H52">
+        <v>367345000.0</v>
+      </c>
+      <c r="I52">
+        <v>365164000.0</v>
+      </c>
+      <c r="J52">
+        <v>312501000.0</v>
+      </c>
+      <c r="K52">
+        <v>290592000.0</v>
+      </c>
+      <c r="L52">
+        <v>256948000.0</v>
+      </c>
+      <c r="M52">
+        <v>256789000.0</v>
+      </c>
+      <c r="N52">
+        <v>208688000.0</v>
+      </c>
+      <c r="O52">
+        <v>148078000.0</v>
+      </c>
+      <c r="P52">
+        <v>142579000.0</v>
+      </c>
+      <c r="Q52">
+        <v>176219000.0</v>
+      </c>
+      <c r="R52">
+        <v>147956000.0</v>
+      </c>
+      <c r="S52">
+        <v>149177000.0</v>
+      </c>
+      <c r="T52">
+        <v>220559000.0</v>
+      </c>
+      <c r="U52">
+        <v>234648000.0</v>
+      </c>
+      <c r="V52">
+        <v>236634000.0</v>
+      </c>
+      <c r="W52">
+        <v>257813000.0</v>
+      </c>
+      <c r="X52">
+        <v>252559000.0</v>
+      </c>
+      <c r="Y52">
+        <v>254363000.0</v>
+      </c>
+      <c r="Z52">
+        <v>272297000.0</v>
+      </c>
+      <c r="AA52">
+        <v>256831000.0</v>
+      </c>
+      <c r="AB52">
+        <v>237612000.0</v>
+      </c>
+      <c r="AC52"/>
+      <c r="AD52">
+        <v>145388000.0</v>
+      </c>
+      <c r="AE52">
+        <v>150825000.0</v>
+      </c>
+      <c r="AF52">
+        <v>125498000.0</v>
+      </c>
+      <c r="AG52">
+        <v>141758000.0</v>
+      </c>
+      <c r="AH52">
+        <v>162912000.0</v>
+      </c>
+      <c r="AI52">
+        <v>153201000.0</v>
+      </c>
+      <c r="AJ52">
+        <v>137827000.0</v>
+      </c>
+      <c r="AK52">
+        <v>130667000.0</v>
+      </c>
+      <c r="AL52">
+        <v>119655000.0</v>
+      </c>
+      <c r="AM52">
+        <v>102725000.0</v>
+      </c>
+      <c r="AN52">
+        <v>59348000.0</v>
+      </c>
+      <c r="AO52">
+        <v>62331000.0</v>
+      </c>
+      <c r="AP52">
+        <v>34930000.0</v>
+      </c>
+      <c r="AQ52">
+        <v>30930000.0</v>
+      </c>
+      <c r="AR52">
+        <v>14430000.0</v>
+      </c>
+      <c r="AS52">
+        <v>4431000.0</v>
+      </c>
+      <c r="AT52">
+        <v>4431000.0</v>
+      </c>
+      <c r="AU52">
+        <v>17126000.0</v>
+      </c>
+      <c r="AV52">
+        <v>5931000.0</v>
+      </c>
+      <c r="AW52">
+        <v>5931000.0</v>
+      </c>
+      <c r="AX52">
+        <v>5931000.0</v>
+      </c>
+      <c r="AY52">
+        <v>4431000.0</v>
+      </c>
+      <c r="AZ52"/>
+      <c r="BA52"/>
+      <c r="BB52"/>
+      <c r="BC52"/>
+      <c r="BD52"/>
+      <c r="BE52"/>
+      <c r="BF52"/>
+    </row>
+    <row r="53" spans="1:58">
+      <c r="A53" t="s">
+        <v>68</v>
+      </c>
+      <c r="B53">
+        <v>7813000.0</v>
+      </c>
+      <c r="C53">
+        <v>5312000.0</v>
+      </c>
+      <c r="D53">
+        <v>6806000.0</v>
+      </c>
+      <c r="E53">
+        <v>3303000.0</v>
+      </c>
+      <c r="F53">
+        <v>7172000.0</v>
+      </c>
+      <c r="G53">
+        <v>272000.0</v>
+      </c>
+      <c r="H53">
+        <v>6024000.0</v>
+      </c>
+      <c r="I53"/>
+      <c r="J53">
+        <v>9587000.0</v>
+      </c>
+      <c r="K53">
+        <v>12352000.0</v>
+      </c>
+      <c r="L53">
+        <v>12073000.0</v>
+      </c>
+      <c r="M53">
+        <v>2372000.0</v>
+      </c>
+      <c r="N53">
+        <v>19687000.0</v>
+      </c>
+      <c r="O53">
+        <v>9301000.0</v>
+      </c>
+      <c r="P53">
+        <v>9253000.0</v>
+      </c>
+      <c r="Q53">
+        <v>27162000.0</v>
+      </c>
+      <c r="R53">
+        <v>9167000.0</v>
+      </c>
+      <c r="S53">
+        <v>10832000.0</v>
+      </c>
+      <c r="T53">
+        <v>10298000.0</v>
+      </c>
+      <c r="U53">
+        <v>254000.0</v>
+      </c>
+      <c r="V53">
+        <v>9860000.0</v>
+      </c>
+      <c r="W53">
+        <v>8911000.0</v>
+      </c>
+      <c r="X53">
+        <v>8379000.0</v>
+      </c>
+      <c r="Y53">
+        <v>8348000.0</v>
+      </c>
+      <c r="Z53"/>
+      <c r="AA53">
+        <v>7597000.0</v>
+      </c>
+      <c r="AB53"/>
+      <c r="AC53"/>
+      <c r="AD53">
+        <v>204000.0</v>
+      </c>
+      <c r="AE53">
+        <v>894000.0</v>
+      </c>
+      <c r="AF53">
+        <v>891000.0</v>
+      </c>
+      <c r="AG53">
+        <v>884000.0</v>
+      </c>
+      <c r="AH53"/>
+      <c r="AI53"/>
+      <c r="AJ53"/>
+      <c r="AK53">
+        <v>2400000.0</v>
+      </c>
+      <c r="AL53"/>
+      <c r="AM53">
+        <v>70000.0</v>
+      </c>
+      <c r="AN53">
+        <v>159000.0</v>
+      </c>
+      <c r="AO53">
+        <v>359000.0</v>
+      </c>
+      <c r="AP53">
+        <v>472000.0</v>
+      </c>
+      <c r="AQ53">
+        <v>535000.0</v>
+      </c>
+      <c r="AR53">
+        <v>484000.0</v>
+      </c>
+      <c r="AS53">
+        <v>467000.0</v>
+      </c>
+      <c r="AT53">
+        <v>4959000.0</v>
+      </c>
+      <c r="AU53">
+        <v>932000.0</v>
+      </c>
+      <c r="AV53">
+        <v>1428000.0</v>
+      </c>
+      <c r="AW53">
+        <v>418000.0</v>
+      </c>
+      <c r="AX53">
+        <v>422000.0</v>
+      </c>
+      <c r="AY53"/>
+      <c r="AZ53">
+        <v>347000.0</v>
+      </c>
+      <c r="BA53">
+        <v>395000.0</v>
+      </c>
+      <c r="BB53">
+        <v>347000.0</v>
+      </c>
+      <c r="BC53"/>
+      <c r="BD53"/>
+      <c r="BE53"/>
+      <c r="BF53"/>
+    </row>
+    <row r="54" spans="1:58">
+      <c r="A54" t="s">
+        <v>69</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54"/>
+      <c r="AK54"/>
+      <c r="AL54"/>
+      <c r="AM54"/>
+      <c r="AN54"/>
+      <c r="AO54"/>
+      <c r="AP54"/>
+      <c r="AQ54"/>
+      <c r="AR54"/>
+      <c r="AS54"/>
+      <c r="AT54"/>
+      <c r="AU54"/>
+      <c r="AV54"/>
+      <c r="AW54"/>
+      <c r="AX54"/>
+      <c r="AY54"/>
+      <c r="AZ54"/>
+      <c r="BA54"/>
+      <c r="BB54"/>
+      <c r="BC54"/>
+      <c r="BD54"/>
+      <c r="BE54"/>
+      <c r="BF54"/>
+    </row>
+    <row r="55" spans="1:58">
+      <c r="A55" t="s">
+        <v>70</v>
+      </c>
+      <c r="B55">
+        <v>979023000.0</v>
+      </c>
+      <c r="C55">
+        <v>975281000.0</v>
+      </c>
+      <c r="D55">
+        <v>1004353000.0</v>
+      </c>
+      <c r="E55">
+        <v>1034287000.0</v>
+      </c>
+      <c r="F55">
+        <v>1303567000.0</v>
+      </c>
+      <c r="G55">
+        <v>1329387000.0</v>
+      </c>
+      <c r="H55">
+        <v>1382317000.0</v>
+      </c>
+      <c r="I55">
+        <v>1415355000.0</v>
+      </c>
+      <c r="J55">
+        <v>1496879000.0</v>
+      </c>
+      <c r="K55">
+        <v>1502230000.0</v>
+      </c>
+      <c r="L55">
+        <v>1499576000.0</v>
+      </c>
+      <c r="M55">
+        <v>1446143000.0</v>
+      </c>
+      <c r="N55">
+        <v>1403090000.0</v>
+      </c>
+      <c r="O55">
+        <v>1343140000.0</v>
+      </c>
+      <c r="P55">
+        <v>1312536000.0</v>
+      </c>
+      <c r="Q55">
+        <v>1338334000.0</v>
+      </c>
+      <c r="R55">
+        <v>1244991000.0</v>
+      </c>
+      <c r="S55">
+        <v>1205340000.0</v>
+      </c>
+      <c r="T55">
+        <v>1194261000.0</v>
+      </c>
+      <c r="U55">
+        <v>1177652000.0</v>
+      </c>
+      <c r="V55">
+        <v>1196811000.0</v>
+      </c>
+      <c r="W55">
+        <v>1197036000.0</v>
+      </c>
+      <c r="X55">
+        <v>1213395000.0</v>
+      </c>
+      <c r="Y55">
+        <v>1229112000.0</v>
+      </c>
+      <c r="Z55">
+        <v>1103652000.0</v>
+      </c>
+      <c r="AA55">
+        <v>1103639000.0</v>
+      </c>
+      <c r="AB55">
+        <v>1097151000.0</v>
+      </c>
+      <c r="AC55">
+        <v>855419000.0</v>
+      </c>
+      <c r="AD55">
+        <v>833653000.0</v>
+      </c>
+      <c r="AE55">
+        <v>819521000.0</v>
+      </c>
+      <c r="AF55">
+        <v>800102000.0</v>
+      </c>
+      <c r="AG55">
+        <v>813663000.0</v>
+      </c>
+      <c r="AH55">
+        <v>804970000.0</v>
+      </c>
+      <c r="AI55">
+        <v>805583000.0</v>
+      </c>
+      <c r="AJ55">
+        <v>800064000.0</v>
+      </c>
+      <c r="AK55">
+        <v>789035000.0</v>
+      </c>
+      <c r="AL55">
+        <v>797212000.0</v>
+      </c>
+      <c r="AM55">
+        <v>784905000.0</v>
+      </c>
+      <c r="AN55">
+        <v>744823000.0</v>
+      </c>
+      <c r="AO55">
+        <v>746654000.0</v>
+      </c>
+      <c r="AP55">
+        <v>741882000.0</v>
+      </c>
+      <c r="AQ55">
+        <v>715574000.0</v>
+      </c>
+      <c r="AR55">
+        <v>701757000.0</v>
+      </c>
+      <c r="AS55">
+        <v>714232000.0</v>
+      </c>
+      <c r="AT55">
+        <v>711872000.0</v>
+      </c>
+      <c r="AU55">
+        <v>692732000.0</v>
+      </c>
+      <c r="AV55">
+        <v>201570000.0</v>
+      </c>
+      <c r="AW55">
+        <v>192840000.0</v>
+      </c>
+      <c r="AX55">
+        <v>188553000.0</v>
+      </c>
+      <c r="AY55">
+        <v>181631000.0</v>
+      </c>
+      <c r="AZ55">
+        <v>168806000.0</v>
+      </c>
+      <c r="BA55">
+        <v>167065000.0</v>
+      </c>
+      <c r="BB55">
+        <v>168886000.0</v>
+      </c>
+      <c r="BC55">
+        <v>152649000.0</v>
+      </c>
+      <c r="BD55">
+        <v>161533000.0</v>
+      </c>
+      <c r="BE55">
+        <v>79371000.0</v>
+      </c>
+      <c r="BF55">
+        <v>74289000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:58">
+      <c r="A56" t="s">
+        <v>71</v>
+      </c>
+      <c r="B56">
+        <v>136780000.0</v>
+      </c>
+      <c r="C56">
+        <v>130847000.0</v>
+      </c>
+      <c r="D56">
+        <v>140006000.0</v>
+      </c>
+      <c r="E56">
+        <v>145594000.0</v>
+      </c>
+      <c r="F56">
+        <v>161437000.0</v>
+      </c>
+      <c r="G56">
+        <v>163598000.0</v>
+      </c>
+      <c r="H56">
+        <v>182976000.0</v>
+      </c>
+      <c r="I56">
+        <v>191203000.0</v>
+      </c>
+      <c r="J56">
+        <v>182482000.0</v>
+      </c>
+      <c r="K56">
+        <v>179163000.0</v>
+      </c>
+      <c r="L56">
+        <v>177641000.0</v>
+      </c>
+      <c r="M56">
+        <v>168622000.0</v>
+      </c>
+      <c r="N56">
+        <v>144335000.0</v>
+      </c>
+      <c r="O56">
+        <v>134715000.0</v>
+      </c>
+      <c r="P56">
+        <v>131074000.0</v>
+      </c>
+      <c r="Q56">
+        <v>177989000.0</v>
+      </c>
+      <c r="R56">
+        <v>121361000.0</v>
+      </c>
+      <c r="S56">
+        <v>103720000.0</v>
+      </c>
+      <c r="T56">
+        <v>119290000.0</v>
+      </c>
+      <c r="U56">
+        <v>99142000.0</v>
+      </c>
+      <c r="V56">
+        <v>109054000.0</v>
+      </c>
+      <c r="W56">
+        <v>98757000.0</v>
+      </c>
+      <c r="X56">
+        <v>98740000.0</v>
+      </c>
+      <c r="Y56">
+        <v>103164000.0</v>
+      </c>
+      <c r="Z56">
+        <v>107958000.0</v>
+      </c>
+      <c r="AA56">
+        <v>100895000.0</v>
+      </c>
+      <c r="AB56">
+        <v>90756000.0</v>
+      </c>
+      <c r="AC56">
+        <v>89488000.0</v>
+      </c>
+      <c r="AD56">
+        <v>82873000.0</v>
+      </c>
+      <c r="AE56">
+        <v>78036000.0</v>
+      </c>
+      <c r="AF56">
+        <v>80715000.0</v>
+      </c>
+      <c r="AG56">
+        <v>94341000.0</v>
+      </c>
+      <c r="AH56">
+        <v>91164000.0</v>
+      </c>
+      <c r="AI56">
+        <v>98631000.0</v>
+      </c>
+      <c r="AJ56">
+        <v>100995000.0</v>
+      </c>
+      <c r="AK56">
+        <v>90795000.0</v>
+      </c>
+      <c r="AL56">
+        <v>121929000.0</v>
+      </c>
+      <c r="AM56">
+        <v>123483000.0</v>
+      </c>
+      <c r="AN56">
+        <v>109278000.0</v>
+      </c>
+      <c r="AO56">
+        <v>115944000.0</v>
+      </c>
+      <c r="AP56">
+        <v>117706000.0</v>
+      </c>
+      <c r="AQ56">
+        <v>102101000.0</v>
+      </c>
+      <c r="AR56">
+        <v>91654000.0</v>
+      </c>
+      <c r="AS56">
+        <v>107175000.0</v>
+      </c>
+      <c r="AT56">
+        <v>113914000.0</v>
+      </c>
+      <c r="AU56">
+        <v>99338000.0</v>
+      </c>
+      <c r="AV56">
+        <v>44165000.0</v>
+      </c>
+      <c r="AW56">
+        <v>43310000.0</v>
+      </c>
+      <c r="AX56">
+        <v>50681000.0</v>
+      </c>
+      <c r="AY56">
+        <v>49410000.0</v>
+      </c>
+      <c r="AZ56">
+        <v>39251000.0</v>
+      </c>
+      <c r="BA56">
+        <v>40677000.0</v>
+      </c>
+      <c r="BB56">
+        <v>46102000.0</v>
+      </c>
+      <c r="BC56">
+        <v>49657000.0</v>
+      </c>
+      <c r="BD56">
+        <v>60588000.0</v>
+      </c>
+      <c r="BE56">
+        <v>52588000.0</v>
+      </c>
+      <c r="BF56">
+        <v>49183000.0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:58">
+      <c r="A57" t="s">
+        <v>72</v>
+      </c>
+      <c r="B57">
+        <v>639221000.0</v>
+      </c>
+      <c r="C57">
+        <v>656532000.0</v>
+      </c>
+      <c r="D57">
+        <v>660651000.0</v>
+      </c>
+      <c r="E57">
+        <v>662992000.0</v>
+      </c>
+      <c r="F57">
+        <v>642805000.0</v>
+      </c>
+      <c r="G57">
+        <v>614769000.0</v>
+      </c>
+      <c r="H57">
+        <v>605844000.0</v>
+      </c>
+      <c r="I57">
+        <v>629470000.0</v>
+      </c>
+      <c r="J57">
+        <v>585753000.0</v>
+      </c>
+      <c r="K57">
+        <v>557574000.0</v>
+      </c>
+      <c r="L57">
+        <v>519970000.0</v>
+      </c>
+      <c r="M57">
+        <v>504171000.0</v>
+      </c>
+      <c r="N57">
+        <v>460200000.0</v>
+      </c>
+      <c r="O57">
+        <v>399141000.0</v>
+      </c>
+      <c r="P57">
+        <v>384201000.0</v>
+      </c>
+      <c r="Q57">
+        <v>407898000.0</v>
+      </c>
+      <c r="R57">
+        <v>363090000.0</v>
+      </c>
+      <c r="S57">
+        <v>353800000.0</v>
+      </c>
+      <c r="T57">
+        <v>387443000.0</v>
+      </c>
+      <c r="U57">
+        <v>395663000.0</v>
+      </c>
+      <c r="V57">
+        <v>415193000.0</v>
+      </c>
+      <c r="W57">
+        <v>431946000.0</v>
+      </c>
+      <c r="X57">
+        <v>441139000.0</v>
+      </c>
+      <c r="Y57">
+        <v>465280000.0</v>
+      </c>
+      <c r="Z57">
+        <v>443099000.0</v>
+      </c>
+      <c r="AA57">
+        <v>431617000.0</v>
+      </c>
+      <c r="AB57">
+        <v>412238000.0</v>
+      </c>
+      <c r="AC57">
+        <v>348765000.0</v>
+      </c>
+      <c r="AD57">
+        <v>309642000.0</v>
+      </c>
+      <c r="AE57">
+        <v>302644000.0</v>
+      </c>
+      <c r="AF57">
+        <v>262284000.0</v>
+      </c>
+      <c r="AG57">
+        <v>276256000.0</v>
+      </c>
+      <c r="AH57">
+        <v>300777000.0</v>
+      </c>
+      <c r="AI57">
+        <v>307854000.0</v>
+      </c>
+      <c r="AJ57">
+        <v>284318000.0</v>
+      </c>
+      <c r="AK57">
+        <v>277994000.0</v>
+      </c>
+      <c r="AL57">
+        <v>259226000.0</v>
+      </c>
+      <c r="AM57">
+        <v>243161000.0</v>
+      </c>
+      <c r="AN57">
+        <v>179032000.0</v>
+      </c>
+      <c r="AO57">
+        <v>180545000.0</v>
+      </c>
+      <c r="AP57">
+        <v>158138000.0</v>
+      </c>
+      <c r="AQ57">
+        <v>136455000.0</v>
+      </c>
+      <c r="AR57">
+        <v>130421000.0</v>
+      </c>
+      <c r="AS57">
+        <v>128076000.0</v>
+      </c>
+      <c r="AT57">
+        <v>114409000.0</v>
+      </c>
+      <c r="AU57">
+        <v>112632000.0</v>
+      </c>
+      <c r="AV57">
+        <v>28175000.0</v>
+      </c>
+      <c r="AW57">
+        <v>25543000.0</v>
+      </c>
+      <c r="AX57">
+        <v>26853000.0</v>
+      </c>
+      <c r="AY57">
+        <v>24934000.0</v>
+      </c>
+      <c r="AZ57">
+        <v>18141000.0</v>
+      </c>
+      <c r="BA57">
+        <v>18164000.0</v>
+      </c>
+      <c r="BB57">
+        <v>24915000.0</v>
+      </c>
+      <c r="BC57">
+        <v>13718000.0</v>
+      </c>
+      <c r="BD57">
+        <v>100119000.0</v>
+      </c>
+      <c r="BE57">
+        <v>16670000.0</v>
+      </c>
+      <c r="BF57">
+        <v>16772000.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:58">
+      <c r="A58" t="s">
+        <v>73</v>
+      </c>
+      <c r="B58">
+        <v>873575000.0</v>
+      </c>
+      <c r="C58">
+        <v>894941000.0</v>
+      </c>
+      <c r="D58">
+        <v>912134000.0</v>
+      </c>
+      <c r="E58">
+        <v>931445000.0</v>
+      </c>
+      <c r="F58">
+        <v>1013156000.0</v>
+      </c>
+      <c r="G58">
+        <v>1001472000.0</v>
+      </c>
+      <c r="H58">
+        <v>1020735000.0</v>
+      </c>
+      <c r="I58">
+        <v>1022898000.0</v>
+      </c>
+      <c r="J58">
+        <v>1064943000.0</v>
+      </c>
+      <c r="K58">
+        <v>1040607000.0</v>
+      </c>
+      <c r="L58">
+        <v>1000966000.0</v>
+      </c>
+      <c r="M58">
+        <v>958474000.0</v>
+      </c>
+      <c r="N58">
+        <v>923287000.0</v>
+      </c>
+      <c r="O58">
+        <v>845282000.0</v>
+      </c>
+      <c r="P58">
+        <v>840731000.0</v>
+      </c>
+      <c r="Q58">
+        <v>853662000.0</v>
+      </c>
+      <c r="R58">
+        <v>796362000.0</v>
+      </c>
+      <c r="S58">
+        <v>779555000.0</v>
+      </c>
+      <c r="T58">
+        <v>808848000.0</v>
+      </c>
+      <c r="U58">
+        <v>802928000.0</v>
+      </c>
+      <c r="V58">
+        <v>833866000.0</v>
+      </c>
+      <c r="W58">
+        <v>843689000.0</v>
+      </c>
+      <c r="X58">
+        <v>869557000.0</v>
+      </c>
+      <c r="Y58">
+        <v>895804000.0</v>
+      </c>
+      <c r="Z58">
+        <v>739749000.0</v>
+      </c>
+      <c r="AA58">
+        <v>731825000.0</v>
+      </c>
+      <c r="AB58">
+        <v>725706000.0</v>
+      </c>
+      <c r="AC58">
+        <v>490093000.0</v>
+      </c>
+      <c r="AD58">
+        <v>454736000.0</v>
+      </c>
+      <c r="AE58">
+        <v>446304000.0</v>
+      </c>
+      <c r="AF58">
+        <v>410672000.0</v>
+      </c>
+      <c r="AG58">
+        <v>426474000.0</v>
+      </c>
+      <c r="AH58">
+        <v>415643000.0</v>
+      </c>
+      <c r="AI58">
+        <v>422642000.0</v>
+      </c>
+      <c r="AJ58">
+        <v>421228000.0</v>
+      </c>
+      <c r="AK58">
+        <v>414705000.0</v>
+      </c>
+      <c r="AL58">
+        <v>416838000.0</v>
+      </c>
+      <c r="AM58">
+        <v>400340000.0</v>
+      </c>
+      <c r="AN58">
+        <v>357025000.0</v>
+      </c>
+      <c r="AO58">
+        <v>358151000.0</v>
+      </c>
+      <c r="AP58">
+        <v>350411000.0</v>
+      </c>
+      <c r="AQ58">
+        <v>328271000.0</v>
+      </c>
+      <c r="AR58">
+        <v>315500000.0</v>
+      </c>
+      <c r="AS58">
+        <v>326439000.0</v>
+      </c>
+      <c r="AT58">
+        <v>317596000.0</v>
+      </c>
+      <c r="AU58">
+        <v>338255000.0</v>
+      </c>
+      <c r="AV58">
+        <v>33466000.0</v>
+      </c>
+      <c r="AW58">
+        <v>30694000.0</v>
+      </c>
+      <c r="AX58">
+        <v>32265000.0</v>
+      </c>
+      <c r="AY58">
+        <v>30152000.0</v>
+      </c>
+      <c r="AZ58">
+        <v>23441000.0</v>
+      </c>
+      <c r="BA58">
+        <v>23235000.0</v>
+      </c>
+      <c r="BB58">
+        <v>29303000.0</v>
+      </c>
+      <c r="BC58">
+        <v>17673000.0</v>
+      </c>
+      <c r="BD58">
+        <v>104070000.0</v>
+      </c>
+      <c r="BE58">
+        <v>20767000.0</v>
+      </c>
+      <c r="BF58">
+        <v>19984000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:58">
+      <c r="A59" t="s">
+        <v>74</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+      <c r="AI59"/>
+      <c r="AJ59"/>
+      <c r="AK59"/>
+      <c r="AL59"/>
+      <c r="AM59"/>
+      <c r="AN59"/>
+      <c r="AO59"/>
+      <c r="AP59"/>
+      <c r="AQ59"/>
+      <c r="AR59"/>
+      <c r="AS59"/>
+      <c r="AT59"/>
+      <c r="AU59"/>
+      <c r="AV59"/>
+      <c r="AW59"/>
+      <c r="AX59"/>
+      <c r="AY59"/>
+      <c r="AZ59"/>
+      <c r="BA59"/>
+      <c r="BB59"/>
+      <c r="BC59"/>
+      <c r="BD59"/>
+      <c r="BE59"/>
+      <c r="BF59"/>
+    </row>
+    <row r="60" spans="1:58">
+      <c r="A60" t="s">
+        <v>75</v>
+      </c>
+      <c r="B60">
+        <v>105804000.0</v>
+      </c>
+      <c r="C60">
+        <v>79559000.0</v>
+      </c>
+      <c r="D60">
+        <v>91329000.0</v>
+      </c>
+      <c r="E60">
+        <v>101191000.0</v>
+      </c>
+      <c r="F60">
+        <v>286821000.0</v>
+      </c>
+      <c r="G60">
+        <v>323630000.0</v>
+      </c>
+      <c r="H60">
+        <v>358011000.0</v>
+      </c>
+      <c r="I60">
+        <v>393914000.0</v>
+      </c>
+      <c r="J60">
+        <v>431784000.0</v>
+      </c>
+      <c r="K60">
+        <v>460964000.0</v>
+      </c>
+      <c r="L60">
+        <v>503281000.0</v>
+      </c>
+      <c r="M60">
+        <v>493129000.0</v>
+      </c>
+      <c r="N60">
+        <v>484886000.0</v>
+      </c>
+      <c r="O60">
+        <v>502169000.0</v>
+      </c>
+      <c r="P60">
+        <v>475440000.0</v>
+      </c>
+      <c r="Q60">
+        <v>487640000.0</v>
+      </c>
+      <c r="R60">
+        <v>450362000.0</v>
+      </c>
+      <c r="S60">
+        <v>427345000.0</v>
+      </c>
+      <c r="T60">
+        <v>386720000.0</v>
+      </c>
+      <c r="U60">
+        <v>375754000.0</v>
+      </c>
+      <c r="V60">
+        <v>363379000.0</v>
+      </c>
+      <c r="W60">
+        <v>353175000.0</v>
+      </c>
+      <c r="X60">
+        <v>343426000.0</v>
+      </c>
+      <c r="Y60">
+        <v>332951000.0</v>
+      </c>
+      <c r="Z60">
+        <v>363534000.0</v>
+      </c>
+      <c r="AA60">
+        <v>370989000.0</v>
+      </c>
+      <c r="AB60">
+        <v>370270000.0</v>
+      </c>
+      <c r="AC60">
+        <v>365326000.0</v>
+      </c>
+      <c r="AD60">
+        <v>377603000.0</v>
+      </c>
+      <c r="AE60">
+        <v>371857000.0</v>
+      </c>
+      <c r="AF60">
+        <v>388062000.0</v>
+      </c>
+      <c r="AG60">
+        <v>385819000.0</v>
+      </c>
+      <c r="AH60">
+        <v>387956000.0</v>
+      </c>
+      <c r="AI60">
+        <v>400626000.0</v>
+      </c>
+      <c r="AJ60">
+        <v>396713000.0</v>
+      </c>
+      <c r="AK60">
+        <v>391917000.0</v>
+      </c>
+      <c r="AL60">
+        <v>395549000.0</v>
+      </c>
+      <c r="AM60">
+        <v>398422000.0</v>
+      </c>
+      <c r="AN60">
+        <v>400066000.0</v>
+      </c>
+      <c r="AO60">
+        <v>399503000.0</v>
+      </c>
+      <c r="AP60">
+        <v>400812000.0</v>
+      </c>
+      <c r="AQ60">
+        <v>396288000.0</v>
+      </c>
+      <c r="AR60">
+        <v>393737000.0</v>
+      </c>
+      <c r="AS60">
+        <v>394419000.0</v>
+      </c>
+      <c r="AT60">
+        <v>397458000.0</v>
+      </c>
+      <c r="AU60">
+        <v>356647000.0</v>
+      </c>
+      <c r="AV60">
+        <v>169483000.0</v>
+      </c>
+      <c r="AW60">
+        <v>162787000.0</v>
+      </c>
+      <c r="AX60">
+        <v>155572000.0</v>
+      </c>
+      <c r="AY60">
+        <v>150452000.0</v>
+      </c>
+      <c r="AZ60">
+        <v>144457000.0</v>
+      </c>
+      <c r="BA60">
+        <v>142748000.0</v>
+      </c>
+      <c r="BB60">
+        <v>137859000.0</v>
+      </c>
+      <c r="BC60">
+        <v>132874000.0</v>
+      </c>
+      <c r="BD60">
+        <v>55013000.0</v>
+      </c>
+      <c r="BE60">
+        <v>56071000.0</v>
+      </c>
+      <c r="BF60">
+        <v>53055000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:58">
+      <c r="A61" t="s">
+        <v>76</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61">
+        <v>-40464000.0</v>
+      </c>
+      <c r="T61">
+        <v>-41388000.0</v>
+      </c>
+      <c r="U61">
+        <v>-41388000.0</v>
+      </c>
+      <c r="V61">
+        <v>-41388000.0</v>
+      </c>
+      <c r="W61">
+        <v>-41388000.0</v>
+      </c>
+      <c r="X61">
+        <v>-42145000.0</v>
+      </c>
+      <c r="Y61">
+        <v>-42145000.0</v>
+      </c>
+      <c r="Z61">
+        <v>-42145000.0</v>
+      </c>
+      <c r="AA61">
+        <v>-39434000.0</v>
+      </c>
+      <c r="AB61">
+        <v>-35730000.0</v>
+      </c>
+      <c r="AC61">
+        <v>-35730000.0</v>
+      </c>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61"/>
+      <c r="AH61"/>
+      <c r="AI61"/>
+      <c r="AJ61"/>
+      <c r="AK61"/>
+      <c r="AL61"/>
+      <c r="AM61"/>
+      <c r="AN61"/>
+      <c r="AO61"/>
+      <c r="AP61"/>
+      <c r="AQ61"/>
+      <c r="AR61"/>
+      <c r="AS61"/>
+      <c r="AT61"/>
+      <c r="AU61"/>
+      <c r="AV61"/>
+      <c r="AW61"/>
+      <c r="AX61"/>
+      <c r="AY61"/>
+      <c r="AZ61"/>
+      <c r="BA61"/>
+      <c r="BB61"/>
+      <c r="BC61"/>
+      <c r="BD61"/>
+      <c r="BE61"/>
+      <c r="BF61"/>
+    </row>
+    <row r="62" spans="1:58">
+      <c r="A62" t="s">
+        <v>77</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:Q32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:17">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="2" spans="1:17">
+      <c r="A2" t="s">
+        <v>121</v>
+      </c>
+      <c r="B2">
+        <v>317832000.0</v>
+      </c>
+      <c r="C2">
+        <v>467328000.0</v>
+      </c>
+      <c r="D2">
+        <v>606329000.0</v>
+      </c>
+      <c r="E2">
+        <v>474432000.0</v>
+      </c>
+      <c r="F2">
+        <v>350990000.0</v>
+      </c>
+      <c r="G2">
+        <v>368129000.0</v>
+      </c>
+      <c r="H2">
+        <v>441216000.0</v>
+      </c>
+      <c r="I2">
+        <v>357562000.0</v>
+      </c>
+      <c r="J2">
+        <v>350914000.0</v>
+      </c>
+      <c r="K2">
+        <v>307483000.0</v>
+      </c>
+      <c r="L2">
+        <v>207733000.0</v>
+      </c>
+      <c r="M2">
+        <v>90689000.0</v>
+      </c>
+      <c r="N2">
+        <v>74007000.0</v>
+      </c>
+      <c r="O2">
+        <v>54983000.0</v>
+      </c>
+      <c r="P2">
+        <v>44721000.0</v>
+      </c>
+      <c r="Q2">
+        <v>37783000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:17">
+      <c r="A3" t="s">
+        <v>122</v>
+      </c>
+      <c r="B3">
+        <v>126674000.0</v>
+      </c>
+      <c r="C3">
+        <v>-36311000.0</v>
+      </c>
+      <c r="D3">
+        <v>167895.0</v>
+      </c>
+      <c r="E3">
+        <v>5586000.0</v>
+      </c>
+      <c r="F3">
+        <v>6778000.0</v>
+      </c>
+      <c r="G3">
+        <v>9509000.0</v>
+      </c>
+      <c r="H3"/>
+      <c r="I3">
+        <v>-957000.0</v>
+      </c>
+      <c r="J3">
+        <v>-1760000.0</v>
+      </c>
+      <c r="K3">
+        <v>12075000.0</v>
+      </c>
+      <c r="L3">
+        <v>8045000.0</v>
+      </c>
+      <c r="M3">
+        <v>153000.0</v>
+      </c>
+      <c r="N3">
+        <v>9048000.0</v>
+      </c>
+      <c r="O3"/>
+      <c r="P3"/>
+      <c r="Q3"/>
+    </row>
+    <row r="4" spans="1:17">
+      <c r="A4" t="s">
+        <v>123</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+    </row>
+    <row r="5" spans="1:17">
+      <c r="A5" t="s">
+        <v>124</v>
+      </c>
+      <c r="B5">
+        <v>-373887000.0</v>
+      </c>
+      <c r="C5">
+        <v>-16434000.0</v>
+      </c>
+      <c r="D5">
+        <v>178847000.0</v>
+      </c>
+      <c r="E5">
+        <v>220044000.0</v>
+      </c>
+      <c r="F5">
+        <v>112809000.0</v>
+      </c>
+      <c r="G5">
+        <v>35968000.0</v>
+      </c>
+      <c r="H5"/>
+      <c r="I5">
+        <v>35429000.0</v>
+      </c>
+      <c r="J5">
+        <v>45759000.0</v>
+      </c>
+      <c r="K5">
+        <v>36692000.0</v>
+      </c>
+      <c r="L5">
+        <v>183614000.0</v>
+      </c>
+      <c r="M5">
+        <v>24629000.0</v>
+      </c>
+      <c r="N5">
+        <v>12347000.0</v>
+      </c>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+    </row>
+    <row r="6" spans="1:17">
+      <c r="A6" t="s">
         <v>125</v>
+      </c>
+      <c r="B6">
+        <v>-247213000.0</v>
+      </c>
+      <c r="C6">
+        <v>-52745000.0</v>
+      </c>
+      <c r="D6">
+        <v>178847000.0</v>
+      </c>
+      <c r="E6">
+        <v>225630000.0</v>
+      </c>
+      <c r="F6">
+        <v>119587000.0</v>
+      </c>
+      <c r="G6">
+        <v>45477000.0</v>
+      </c>
+      <c r="H6"/>
+      <c r="I6">
+        <v>34472000.0</v>
+      </c>
+      <c r="J6">
+        <v>39015000.0</v>
+      </c>
+      <c r="K6">
+        <v>48767000.0</v>
+      </c>
+      <c r="L6">
+        <v>191659000.0</v>
+      </c>
+      <c r="M6">
+        <v>24782000.0</v>
+      </c>
+      <c r="N6">
+        <v>21395000.0</v>
+      </c>
+      <c r="O6">
+        <v>14635000.0</v>
+      </c>
+      <c r="P6">
+        <v>12575000.0</v>
+      </c>
+      <c r="Q6">
+        <v>10401000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17">
+      <c r="A7" t="s">
+        <v>126</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+    </row>
+    <row r="8" spans="1:17">
+      <c r="A8" t="s">
+        <v>127</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+    </row>
+    <row r="9" spans="1:17">
+      <c r="A9" t="s">
+        <v>128</v>
+      </c>
+      <c r="B9">
+        <v>161620000.0</v>
+      </c>
+      <c r="C9">
+        <v>283374000.0</v>
+      </c>
+      <c r="D9">
+        <v>509637000.0</v>
+      </c>
+      <c r="E9">
+        <v>523330000.0</v>
+      </c>
+      <c r="F9">
+        <v>366347000.0</v>
+      </c>
+      <c r="G9">
+        <v>264810000.0</v>
+      </c>
+      <c r="H9">
+        <v>347760000.0</v>
+      </c>
+      <c r="I9">
+        <v>282179000.0</v>
+      </c>
+      <c r="J9">
+        <v>254527000.0</v>
+      </c>
+      <c r="K9">
+        <v>246880000.0</v>
+      </c>
+      <c r="L9">
+        <v>169047000.0</v>
+      </c>
+      <c r="M9">
+        <v>59680000.0</v>
+      </c>
+      <c r="N9">
+        <v>47908000.0</v>
+      </c>
+      <c r="O9">
+        <v>33615000.0</v>
+      </c>
+      <c r="P9">
+        <v>27217000.0</v>
+      </c>
+      <c r="Q9">
+        <v>22632000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17">
+      <c r="A10" t="s">
+        <v>129</v>
+      </c>
+      <c r="B10">
+        <v>-278912000.0</v>
+      </c>
+      <c r="C10">
+        <v>-89062000.0</v>
+      </c>
+      <c r="D10">
+        <v>148734000.0</v>
+      </c>
+      <c r="E10">
+        <v>187992000.0</v>
+      </c>
+      <c r="F10">
+        <v>74726000.0</v>
+      </c>
+      <c r="G10">
+        <v>-8479000.0</v>
+      </c>
+      <c r="H10">
+        <v>46563000.0</v>
+      </c>
+      <c r="I10">
+        <v>19197000.0</v>
+      </c>
+      <c r="J10">
+        <v>24319000.0</v>
+      </c>
+      <c r="K10">
+        <v>35615000.0</v>
+      </c>
+      <c r="L10">
+        <v>182769000.0</v>
+      </c>
+      <c r="M10">
+        <v>24573000.0</v>
+      </c>
+      <c r="N10">
+        <v>21395000.0</v>
+      </c>
+      <c r="O10">
+        <v>14635000.0</v>
+      </c>
+      <c r="P10">
+        <v>12575000.0</v>
+      </c>
+      <c r="Q10">
+        <v>10401000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17">
+      <c r="A11" t="s">
+        <v>130</v>
+      </c>
+      <c r="B11">
+        <v>9168000.0</v>
+      </c>
+      <c r="C11">
+        <v>-1625000.0</v>
+      </c>
+      <c r="D11">
+        <v>47632000.0</v>
+      </c>
+      <c r="E11">
+        <v>65327000.0</v>
+      </c>
+      <c r="F11">
+        <v>29000000.0</v>
+      </c>
+      <c r="G11">
+        <v>11607000.0</v>
+      </c>
+      <c r="H11"/>
+      <c r="I11">
+        <v>18979000.0</v>
+      </c>
+      <c r="J11">
+        <v>17987000.0</v>
+      </c>
+      <c r="K11">
+        <v>18073000.0</v>
+      </c>
+      <c r="L11">
+        <v>11670000.0</v>
+      </c>
+      <c r="M11">
+        <v>4460000.0</v>
+      </c>
+      <c r="N11">
+        <v>4112000.0</v>
+      </c>
+      <c r="O11">
+        <v>3651000.0</v>
+      </c>
+      <c r="P11">
+        <v>2382000.0</v>
+      </c>
+      <c r="Q11">
+        <v>1721000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17">
+      <c r="A12" t="s">
+        <v>131</v>
+      </c>
+      <c r="B12">
+        <v>41537000.0</v>
+      </c>
+      <c r="C12">
+        <v>36317000.0</v>
+      </c>
+      <c r="D12">
+        <v>28829000.0</v>
+      </c>
+      <c r="E12">
+        <v>26568000.0</v>
+      </c>
+      <c r="F12">
+        <v>29919000.0</v>
+      </c>
+      <c r="G12">
+        <v>34434000.0</v>
+      </c>
+      <c r="H12">
+        <v>383000.0</v>
+      </c>
+      <c r="I12">
+        <v>16232000.0</v>
+      </c>
+      <c r="J12">
+        <v>13475000.0</v>
+      </c>
+      <c r="K12">
+        <v>12075000.0</v>
+      </c>
+      <c r="L12">
+        <v>8045000.0</v>
+      </c>
+      <c r="M12">
+        <v>153000.0</v>
+      </c>
+      <c r="N12">
+        <v>0.0</v>
+      </c>
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12"/>
+    </row>
+    <row r="13" spans="1:17">
+      <c r="A13" t="s">
+        <v>132</v>
+      </c>
+      <c r="B13">
+        <v>44840000.0</v>
+      </c>
+      <c r="C13">
+        <v>291000.0</v>
+      </c>
+      <c r="D13">
+        <v>28909000.0</v>
+      </c>
+      <c r="E13">
+        <v>26275000.0</v>
+      </c>
+      <c r="F13">
+        <v>29354000.0</v>
+      </c>
+      <c r="G13">
+        <v>34039000.0</v>
+      </c>
+      <c r="H13">
+        <v>18028000.0</v>
+      </c>
+      <c r="I13">
+        <v>14457000.0</v>
+      </c>
+      <c r="J13">
+        <v>14696000.0</v>
+      </c>
+      <c r="K13">
+        <v>13092000.0</v>
+      </c>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+    </row>
+    <row r="14" spans="1:17">
+      <c r="A14" t="s">
+        <v>133</v>
+      </c>
+      <c r="B14">
+        <v>-1076000.0</v>
+      </c>
+      <c r="C14">
+        <v>-3485000.0</v>
+      </c>
+      <c r="D14">
+        <v>2302000.0</v>
+      </c>
+      <c r="E14">
+        <v>2111000.0</v>
+      </c>
+      <c r="F14">
+        <v>1386000.0</v>
+      </c>
+      <c r="G14">
+        <v>504000.0</v>
+      </c>
+      <c r="H14"/>
+      <c r="I14">
+        <v>957000.0</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+    </row>
+    <row r="15" spans="1:17">
+      <c r="A15" t="s">
+        <v>134</v>
+      </c>
+      <c r="B15">
+        <v>-286994000.0</v>
+      </c>
+      <c r="C15">
+        <v>-90922000.0</v>
+      </c>
+      <c r="D15">
+        <v>103404000.0</v>
+      </c>
+      <c r="E15">
+        <v>124776000.0</v>
+      </c>
+      <c r="F15">
+        <v>47112000.0</v>
+      </c>
+      <c r="G15">
+        <v>-19582000.0</v>
+      </c>
+      <c r="H15">
+        <v>24376000.0</v>
+      </c>
+      <c r="I15">
+        <v>1175000.0</v>
+      </c>
+      <c r="J15">
+        <v>11435000.0</v>
+      </c>
+      <c r="K15">
+        <v>21290000.0</v>
+      </c>
+      <c r="L15">
+        <v>177574000.0</v>
+      </c>
+      <c r="M15">
+        <v>22669000.0</v>
+      </c>
+      <c r="N15">
+        <v>18628000.0</v>
+      </c>
+      <c r="O15">
+        <v>11126000.0</v>
+      </c>
+      <c r="P15">
+        <v>10193000.0</v>
+      </c>
+      <c r="Q15">
+        <v>8680000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17">
+      <c r="A16" t="s">
+        <v>135</v>
+      </c>
+      <c r="B16">
+        <v>-286994000.0</v>
+      </c>
+      <c r="C16">
+        <v>-90922000.0</v>
+      </c>
+      <c r="D16">
+        <v>103404000.0</v>
+      </c>
+      <c r="E16">
+        <v>124776000.0</v>
+      </c>
+      <c r="F16">
+        <v>47112000.0</v>
+      </c>
+      <c r="G16">
+        <v>-19582000.0</v>
+      </c>
+      <c r="H16">
+        <v>24376000.0</v>
+      </c>
+      <c r="I16">
+        <v>1175000.0</v>
+      </c>
+      <c r="J16">
+        <v>11435000.0</v>
+      </c>
+      <c r="K16">
+        <v>21290000.0</v>
+      </c>
+      <c r="L16">
+        <v>177574000.0</v>
+      </c>
+      <c r="M16"/>
+      <c r="N16"/>
+      <c r="O16"/>
+      <c r="P16"/>
+      <c r="Q16"/>
+    </row>
+    <row r="17" spans="1:17">
+      <c r="A17" t="s">
+        <v>136</v>
+      </c>
+      <c r="B17">
+        <v>-293069000.0</v>
+      </c>
+      <c r="C17">
+        <v>-87437000.0</v>
+      </c>
+      <c r="D17">
+        <v>101102000.0</v>
+      </c>
+      <c r="E17">
+        <v>122665000.0</v>
+      </c>
+      <c r="F17">
+        <v>45726000.0</v>
+      </c>
+      <c r="G17">
+        <v>-20086000.0</v>
+      </c>
+      <c r="H17"/>
+      <c r="I17">
+        <v>218000.0</v>
+      </c>
+      <c r="J17">
+        <v>6332000.0</v>
+      </c>
+      <c r="K17">
+        <v>17542000.0</v>
+      </c>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+    </row>
+    <row r="18" spans="1:17">
+      <c r="A18" t="s">
+        <v>137</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18">
+        <v>-36137000.0</v>
+      </c>
+      <c r="D18">
+        <v>-28245000.0</v>
+      </c>
+      <c r="E18">
+        <v>-26256000.0</v>
+      </c>
+      <c r="F18">
+        <v>-29697000.0</v>
+      </c>
+      <c r="G18">
+        <v>-34117000.0</v>
+      </c>
+      <c r="H18"/>
+      <c r="I18">
+        <v>-16232000.0</v>
+      </c>
+      <c r="J18">
+        <v>-14696000.0</v>
+      </c>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+    </row>
+    <row r="19" spans="1:17">
+      <c r="A19" t="s">
+        <v>138</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+    </row>
+    <row r="20" spans="1:17">
+      <c r="A20" t="s">
+        <v>139</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+    </row>
+    <row r="21" spans="1:17">
+      <c r="A21" t="s">
+        <v>140</v>
+      </c>
+      <c r="B21">
+        <v>-97114000.0</v>
+      </c>
+      <c r="C21">
+        <v>-16434000.0</v>
+      </c>
+      <c r="D21">
+        <v>178847000.0</v>
+      </c>
+      <c r="E21">
+        <v>220044000.0</v>
+      </c>
+      <c r="F21">
+        <v>112809000.0</v>
+      </c>
+      <c r="G21">
+        <v>35968000.0</v>
+      </c>
+      <c r="H21">
+        <v>65078000.0</v>
+      </c>
+      <c r="I21">
+        <v>35429000.0</v>
+      </c>
+      <c r="J21">
+        <v>45759000.0</v>
+      </c>
+      <c r="K21">
+        <v>35615000.0</v>
+      </c>
+      <c r="L21">
+        <v>182769000.0</v>
+      </c>
+      <c r="M21">
+        <v>24573000.0</v>
+      </c>
+      <c r="N21">
+        <v>12347000.0</v>
+      </c>
+      <c r="O21">
+        <v>14635000.0</v>
+      </c>
+      <c r="P21">
+        <v>12575000.0</v>
+      </c>
+      <c r="Q21">
+        <v>10401000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:17">
+      <c r="A22" t="s">
+        <v>141</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+    </row>
+    <row r="23" spans="1:17">
+      <c r="A23" t="s">
+        <v>142</v>
+      </c>
+      <c r="B23">
+        <v>576566000.0</v>
+      </c>
+      <c r="C23">
+        <v>767136000.0</v>
+      </c>
+      <c r="D23">
+        <v>948920000.0</v>
+      </c>
+      <c r="E23">
+        <v>786677000.0</v>
+      </c>
+      <c r="F23">
+        <v>614454000.0</v>
+      </c>
+      <c r="G23">
+        <v>606820000.0</v>
+      </c>
+      <c r="H23"/>
+      <c r="I23">
+        <v>592457000.0</v>
+      </c>
+      <c r="J23">
+        <v>559682000.0</v>
+      </c>
+      <c r="K23">
+        <v>505656000.0</v>
+      </c>
+      <c r="L23">
+        <v>191578000.0</v>
+      </c>
+      <c r="M23">
+        <v>143132000.0</v>
+      </c>
+      <c r="N23">
+        <v>109568000.0</v>
+      </c>
+      <c r="O23">
+        <v>73963000.0</v>
+      </c>
+      <c r="P23">
+        <v>59363000.0</v>
+      </c>
+      <c r="Q23">
+        <v>50014000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17">
+      <c r="A24" t="s">
+        <v>143</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+    </row>
+    <row r="25" spans="1:17">
+      <c r="A25" t="s">
+        <v>144</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+    </row>
+    <row r="26" spans="1:17">
+      <c r="A26" t="s">
+        <v>145</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+    </row>
+    <row r="27" spans="1:17">
+      <c r="A27" t="s">
+        <v>146</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
+        <v>25347000.0</v>
+      </c>
+      <c r="D27">
+        <v>26483000.0</v>
+      </c>
+      <c r="E27">
+        <v>21443000.0</v>
+      </c>
+      <c r="F27">
+        <v>19020000.0</v>
+      </c>
+      <c r="G27">
+        <v>17105000.0</v>
+      </c>
+      <c r="H27"/>
+      <c r="I27">
+        <v>13747000.0</v>
+      </c>
+      <c r="J27">
+        <v>11746000.0</v>
+      </c>
+      <c r="K27">
+        <v>10547000.0</v>
+      </c>
+      <c r="L27">
+        <v>5924000.0</v>
+      </c>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+    </row>
+    <row r="28" spans="1:17">
+      <c r="A28" t="s">
+        <v>147</v>
+      </c>
+      <c r="B28">
+        <v>257247000.0</v>
+      </c>
+      <c r="C28">
+        <v>274461000.0</v>
+      </c>
+      <c r="D28">
+        <v>316548000.0</v>
+      </c>
+      <c r="E28">
+        <v>294782000.0</v>
+      </c>
+      <c r="F28">
+        <v>248695000.0</v>
+      </c>
+      <c r="G28">
+        <v>223731000.0</v>
+      </c>
+      <c r="H28">
+        <v>288033000.0</v>
+      </c>
+      <c r="I28">
+        <v>221148000.0</v>
+      </c>
+      <c r="J28">
+        <v>203827000.0</v>
+      </c>
+      <c r="K28">
+        <v>197405000.0</v>
+      </c>
+      <c r="L28">
+        <v>141937000.0</v>
+      </c>
+      <c r="M28">
+        <v>64567000.0</v>
+      </c>
+      <c r="N28">
+        <v>46550000.0</v>
+      </c>
+      <c r="O28">
+        <v>28938000.0</v>
+      </c>
+      <c r="P28">
+        <v>22569000.0</v>
+      </c>
+      <c r="Q28">
+        <v>19705000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17">
+      <c r="A29" t="s">
+        <v>148</v>
+      </c>
+      <c r="B29">
+        <v>4319000.0</v>
+      </c>
+      <c r="C29">
+        <v>-1625000.0</v>
+      </c>
+      <c r="D29">
+        <v>47632000.0</v>
+      </c>
+      <c r="E29">
+        <v>65327000.0</v>
+      </c>
+      <c r="F29">
+        <v>29000000.0</v>
+      </c>
+      <c r="G29">
+        <v>11607000.0</v>
+      </c>
+      <c r="H29">
+        <v>22385000.0</v>
+      </c>
+      <c r="I29">
+        <v>18979000.0</v>
+      </c>
+      <c r="J29">
+        <v>17987000.0</v>
+      </c>
+      <c r="K29">
+        <v>18073000.0</v>
+      </c>
+      <c r="L29">
+        <v>11670000.0</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+    </row>
+    <row r="30" spans="1:17">
+      <c r="A30" t="s">
+        <v>149</v>
+      </c>
+      <c r="B30">
+        <v>718030000.0</v>
+      </c>
+      <c r="C30">
+        <v>299808000.0</v>
+      </c>
+      <c r="D30">
+        <v>342591000.0</v>
+      </c>
+      <c r="E30">
+        <v>312245000.0</v>
+      </c>
+      <c r="F30">
+        <v>263464000.0</v>
+      </c>
+      <c r="G30">
+        <v>238691000.0</v>
+      </c>
+      <c r="H30"/>
+      <c r="I30">
+        <v>234895000.0</v>
+      </c>
+      <c r="J30">
+        <v>208768000.0</v>
+      </c>
+      <c r="K30">
+        <v>198173000.0</v>
+      </c>
+      <c r="L30">
+        <v>-16155000.0</v>
+      </c>
+      <c r="M30">
+        <v>52443000.0</v>
+      </c>
+      <c r="N30">
+        <v>35561000.0</v>
+      </c>
+      <c r="O30">
+        <v>18980000.0</v>
+      </c>
+      <c r="P30">
+        <v>14642000.0</v>
+      </c>
+      <c r="Q30">
+        <v>12231000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:17">
+      <c r="A31" t="s">
+        <v>150</v>
+      </c>
+      <c r="B31">
+        <v>-181798000.0</v>
+      </c>
+      <c r="C31">
+        <v>-72628000.0</v>
+      </c>
+      <c r="D31">
+        <v>-30113000.0</v>
+      </c>
+      <c r="E31">
+        <v>-32052000.0</v>
+      </c>
+      <c r="F31">
+        <v>-38083000.0</v>
+      </c>
+      <c r="G31">
+        <v>-44447000.0</v>
+      </c>
+      <c r="H31"/>
+      <c r="I31">
+        <v>-16232000.0</v>
+      </c>
+      <c r="J31">
+        <v>-21440000.0</v>
+      </c>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31">
+        <v>9048000.0</v>
+      </c>
+      <c r="O31"/>
+      <c r="P31"/>
+      <c r="Q31"/>
+    </row>
+    <row r="32" spans="1:17">
+      <c r="A32" t="s">
+        <v>151</v>
+      </c>
+      <c r="B32">
+        <v>479452000.0</v>
+      </c>
+      <c r="C32">
+        <v>750702000.0</v>
+      </c>
+      <c r="D32">
+        <v>1115966000.0</v>
+      </c>
+      <c r="E32">
+        <v>997762000.0</v>
+      </c>
+      <c r="F32">
+        <v>717337000.0</v>
+      </c>
+      <c r="G32">
+        <v>632939000.0</v>
+      </c>
+      <c r="H32">
+        <v>788976000.0</v>
+      </c>
+      <c r="I32">
+        <v>639741000.0</v>
+      </c>
+      <c r="J32">
+        <v>605441000.0</v>
+      </c>
+      <c r="K32">
+        <v>554363000.0</v>
+      </c>
+      <c r="L32">
+        <v>376780000.0</v>
+      </c>
+      <c r="M32">
+        <v>150369000.0</v>
+      </c>
+      <c r="N32">
+        <v>121915000.0</v>
+      </c>
+      <c r="O32">
+        <v>88598000.0</v>
+      </c>
+      <c r="P32">
+        <v>71938000.0</v>
+      </c>
+      <c r="Q32">
+        <v>60415000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:BG32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:59">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D1" t="s">
+        <v>80</v>
+      </c>
+      <c r="E1" t="s">
+        <v>1</v>
+      </c>
+      <c r="F1" t="s">
+        <v>81</v>
+      </c>
+      <c r="G1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H1" t="s">
+        <v>83</v>
+      </c>
+      <c r="I1" t="s">
+        <v>2</v>
+      </c>
+      <c r="J1" t="s">
+        <v>84</v>
+      </c>
+      <c r="K1" t="s">
+        <v>85</v>
+      </c>
+      <c r="L1" t="s">
+        <v>86</v>
+      </c>
+      <c r="M1" t="s">
+        <v>3</v>
+      </c>
+      <c r="N1" t="s">
+        <v>87</v>
+      </c>
+      <c r="O1" t="s">
+        <v>88</v>
+      </c>
+      <c r="P1" t="s">
+        <v>89</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>4</v>
+      </c>
+      <c r="R1" t="s">
+        <v>90</v>
+      </c>
+      <c r="S1" t="s">
+        <v>91</v>
+      </c>
+      <c r="T1" t="s">
+        <v>92</v>
+      </c>
+      <c r="U1" t="s">
+        <v>5</v>
+      </c>
+      <c r="V1" t="s">
+        <v>93</v>
+      </c>
+      <c r="W1" t="s">
+        <v>94</v>
+      </c>
+      <c r="X1" t="s">
+        <v>95</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>152</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>115</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>116</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>13</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="2" spans="1:59">
+      <c r="A2" t="s">
+        <v>121</v>
+      </c>
+      <c r="B2"/>
+      <c r="C2"/>
+      <c r="D2"/>
+      <c r="E2"/>
+      <c r="F2"/>
+      <c r="G2"/>
+      <c r="H2"/>
+      <c r="I2"/>
+      <c r="J2"/>
+      <c r="K2"/>
+      <c r="L2"/>
+      <c r="M2"/>
+      <c r="N2"/>
+      <c r="O2">
+        <v>295322000.0</v>
+      </c>
+      <c r="P2">
+        <v>283050000.0</v>
+      </c>
+      <c r="Q2">
+        <v>291291000.0</v>
+      </c>
+      <c r="R2">
+        <v>245998000.0</v>
+      </c>
+      <c r="S2"/>
+      <c r="T2"/>
+      <c r="U2"/>
+      <c r="V2"/>
+      <c r="W2"/>
+      <c r="X2"/>
+      <c r="Y2"/>
+      <c r="Z2"/>
+      <c r="AA2"/>
+      <c r="AB2"/>
+      <c r="AC2"/>
+      <c r="AD2"/>
+      <c r="AE2"/>
+      <c r="AF2"/>
+      <c r="AG2"/>
+      <c r="AH2"/>
+      <c r="AI2"/>
+      <c r="AJ2"/>
+      <c r="AK2"/>
+      <c r="AL2"/>
+      <c r="AM2"/>
+      <c r="AN2"/>
+      <c r="AO2"/>
+      <c r="AP2">
+        <v>0.0</v>
+      </c>
+      <c r="AQ2">
+        <v>0.0</v>
+      </c>
+      <c r="AR2">
+        <v>0.0</v>
+      </c>
+      <c r="AS2">
+        <v>0.0</v>
+      </c>
+      <c r="AT2"/>
+      <c r="AU2"/>
+      <c r="AV2"/>
+      <c r="AW2"/>
+      <c r="AX2">
+        <v>90689000.0</v>
+      </c>
+      <c r="AY2"/>
+      <c r="AZ2"/>
+      <c r="BA2"/>
+      <c r="BB2">
+        <v>74007000.0</v>
+      </c>
+      <c r="BC2"/>
+      <c r="BD2">
+        <v>22032000.0</v>
+      </c>
+      <c r="BE2">
+        <v>22266000.0</v>
+      </c>
+      <c r="BF2">
+        <v>1177000.0</v>
+      </c>
+      <c r="BG2">
+        <v>20854000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:59">
+      <c r="A3" t="s">
+        <v>122</v>
+      </c>
+      <c r="B3">
+        <v>18464000.0</v>
+      </c>
+      <c r="C3">
+        <v>17546000.0</v>
+      </c>
+      <c r="D3">
+        <v>20530000.0</v>
+      </c>
+      <c r="E3">
+        <v>35598000.0</v>
+      </c>
+      <c r="F3">
+        <v>29071000.0</v>
+      </c>
+      <c r="G3">
+        <v>30380000.0</v>
+      </c>
+      <c r="H3">
+        <v>-337000.0</v>
+      </c>
+      <c r="I3">
+        <v>-25618000.0</v>
+      </c>
+      <c r="J3">
+        <v>-569000.0</v>
+      </c>
+      <c r="K3">
+        <v>-10379000.0</v>
+      </c>
+      <c r="L3">
+        <v>255000.0</v>
+      </c>
+      <c r="M3">
+        <v>43812.0</v>
+      </c>
+      <c r="N3">
+        <v>71000.0</v>
+      </c>
+      <c r="O3">
+        <v>89000.0</v>
+      </c>
+      <c r="P3">
+        <v>1746000.0</v>
+      </c>
+      <c r="Q3">
+        <v>-1218000.0</v>
+      </c>
+      <c r="R3">
+        <v>77000.0</v>
+      </c>
+      <c r="S3">
+        <v>87000.0</v>
+      </c>
+      <c r="T3">
+        <v>74000.0</v>
+      </c>
+      <c r="U3">
+        <v>71391.0</v>
+      </c>
+      <c r="V3">
+        <v>55000.0</v>
+      </c>
+      <c r="W3">
+        <v>54000.0</v>
+      </c>
+      <c r="X3">
+        <v>-115000.0</v>
+      </c>
+      <c r="Y3">
+        <v>55131.0</v>
+      </c>
+      <c r="Z3">
+        <v>75000.0</v>
+      </c>
+      <c r="AA3">
+        <v>75000.0</v>
+      </c>
+      <c r="AB3">
+        <v>94000.0</v>
+      </c>
+      <c r="AC3"/>
+      <c r="AD3"/>
+      <c r="AE3">
+        <v>87000.0</v>
+      </c>
+      <c r="AF3">
+        <v>83000.0</v>
+      </c>
+      <c r="AG3">
+        <v>53000.0</v>
+      </c>
+      <c r="AH3"/>
+      <c r="AI3">
+        <v>-15334000.0</v>
+      </c>
+      <c r="AJ3">
+        <v>47000.0</v>
+      </c>
+      <c r="AK3">
+        <v>45000.0</v>
+      </c>
+      <c r="AL3">
+        <v>-8116000.0</v>
+      </c>
+      <c r="AM3">
+        <v>61000.0</v>
+      </c>
+      <c r="AN3">
+        <v>41000.0</v>
+      </c>
+      <c r="AO3">
+        <v>49000.0</v>
+      </c>
+      <c r="AP3">
+        <v>11929000.0</v>
+      </c>
+      <c r="AQ3">
+        <v>51000.0</v>
+      </c>
+      <c r="AR3">
+        <v>123518000.0</v>
+      </c>
+      <c r="AS3">
+        <v>33000.0</v>
+      </c>
+      <c r="AT3">
+        <v>-216458000.0</v>
+      </c>
+      <c r="AU3">
+        <v>117390000.0</v>
+      </c>
+      <c r="AV3">
+        <v>69751000.0</v>
+      </c>
+      <c r="AW3">
+        <v>5328000.0</v>
+      </c>
+      <c r="AX3">
+        <v>-103130000.0</v>
+      </c>
+      <c r="AY3">
+        <v>37308000.0</v>
+      </c>
+      <c r="AZ3">
+        <v>32515000.0</v>
+      </c>
+      <c r="BA3">
+        <v>33460000.0</v>
+      </c>
+      <c r="BB3">
+        <v>-67719000.0</v>
+      </c>
+      <c r="BC3">
+        <v>32469000.0</v>
+      </c>
+      <c r="BD3"/>
+      <c r="BE3"/>
+      <c r="BF3"/>
+      <c r="BG3"/>
+    </row>
+    <row r="4" spans="1:59">
+      <c r="A4" t="s">
+        <v>123</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+    </row>
+    <row r="5" spans="1:59">
+      <c r="A5" t="s">
+        <v>124</v>
+      </c>
+      <c r="B5">
+        <v>-3120000.0</v>
+      </c>
+      <c r="C5">
+        <v>-1505000.0</v>
+      </c>
+      <c r="D5">
+        <v>-4209000.0</v>
+      </c>
+      <c r="E5">
+        <v>-207841000.0</v>
+      </c>
+      <c r="F5">
+        <v>-57025000.0</v>
+      </c>
+      <c r="G5">
+        <v>-55571000.0</v>
+      </c>
+      <c r="H5">
+        <v>-21488000.0</v>
+      </c>
+      <c r="I5">
+        <v>-9323000.0</v>
+      </c>
+      <c r="J5">
+        <v>-23283000.0</v>
+      </c>
+      <c r="K5">
+        <v>-20459000.0</v>
+      </c>
+      <c r="L5">
+        <v>36631000.0</v>
+      </c>
+      <c r="M5">
+        <v>29895188.0</v>
+      </c>
+      <c r="N5">
+        <v>32267000.0</v>
+      </c>
+      <c r="O5">
+        <v>58676000.0</v>
+      </c>
+      <c r="P5">
+        <v>54775000.0</v>
+      </c>
+      <c r="Q5">
+        <v>70359000.0</v>
+      </c>
+      <c r="R5">
+        <v>52388000.0</v>
+      </c>
+      <c r="S5">
+        <v>67001000.0</v>
+      </c>
+      <c r="T5">
+        <v>25792000.0</v>
+      </c>
+      <c r="U5">
+        <v>29789609.0</v>
+      </c>
+      <c r="V5">
+        <v>25723000.0</v>
+      </c>
+      <c r="W5">
+        <v>24579000.0</v>
+      </c>
+      <c r="X5">
+        <v>24488000.0</v>
+      </c>
+      <c r="Y5">
+        <v>-16096131.0</v>
+      </c>
+      <c r="Z5">
+        <v>5865000.0</v>
+      </c>
+      <c r="AA5">
+        <v>20168000.0</v>
+      </c>
+      <c r="AB5">
+        <v>15719000.0</v>
+      </c>
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5">
+        <v>18518000.0</v>
+      </c>
+      <c r="AF5">
+        <v>14761000.0</v>
+      </c>
+      <c r="AG5">
+        <v>15118000.0</v>
+      </c>
+      <c r="AH5"/>
+      <c r="AI5">
+        <v>14182000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>13223000.0</v>
+      </c>
+      <c r="AK5">
+        <v>12361000.0</v>
+      </c>
+      <c r="AL5">
+        <v>11676000.0</v>
+      </c>
+      <c r="AM5">
+        <v>12205000.0</v>
+      </c>
+      <c r="AN5">
+        <v>10994000.0</v>
+      </c>
+      <c r="AO5">
+        <v>10884000.0</v>
+      </c>
+      <c r="AP5">
+        <v>-1527000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>14362000.0</v>
+      </c>
+      <c r="AR5">
+        <v>11899000.0</v>
+      </c>
+      <c r="AS5">
+        <v>11898000.0</v>
+      </c>
+      <c r="AT5">
+        <v>158838000.0</v>
+      </c>
+      <c r="AU5">
+        <v>16092000.0</v>
+      </c>
+      <c r="AV5">
+        <v>97648000.0</v>
+      </c>
+      <c r="AW5">
+        <v>1004000.0</v>
+      </c>
+      <c r="AX5">
+        <v>16217000.0</v>
+      </c>
+      <c r="AY5">
+        <v>4086000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>1200000.0</v>
+      </c>
+      <c r="BA5">
+        <v>3070000.0</v>
+      </c>
+      <c r="BB5">
+        <v>2547000.0</v>
+      </c>
+      <c r="BC5">
+        <v>5790000.0</v>
+      </c>
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+    </row>
+    <row r="6" spans="1:59">
+      <c r="A6" t="s">
+        <v>125</v>
+      </c>
+      <c r="B6">
+        <v>15344000.0</v>
+      </c>
+      <c r="C6">
+        <v>16041000.0</v>
+      </c>
+      <c r="D6">
+        <v>16321000.0</v>
+      </c>
+      <c r="E6">
+        <v>-172243000.0</v>
+      </c>
+      <c r="F6">
+        <v>-27954000.0</v>
+      </c>
+      <c r="G6">
+        <v>-25191000.0</v>
+      </c>
+      <c r="H6">
+        <v>-21825000.0</v>
+      </c>
+      <c r="I6">
+        <v>-34941000.0</v>
+      </c>
+      <c r="J6">
+        <v>-23852000.0</v>
+      </c>
+      <c r="K6">
+        <v>-30838000.0</v>
+      </c>
+      <c r="L6">
+        <v>36886000.0</v>
+      </c>
+      <c r="M6">
+        <v>29939000.0</v>
+      </c>
+      <c r="N6">
+        <v>32338000.0</v>
+      </c>
+      <c r="O6">
+        <v>58765000.0</v>
+      </c>
+      <c r="P6">
+        <v>56521000.0</v>
+      </c>
+      <c r="Q6">
+        <v>69141000.0</v>
+      </c>
+      <c r="R6">
+        <v>52465000.0</v>
+      </c>
+      <c r="S6">
+        <v>67088000.0</v>
+      </c>
+      <c r="T6">
+        <v>25866000.0</v>
+      </c>
+      <c r="U6">
+        <v>29861000.0</v>
+      </c>
+      <c r="V6">
+        <v>25778000.0</v>
+      </c>
+      <c r="W6">
+        <v>24633000.0</v>
+      </c>
+      <c r="X6">
+        <v>24373000.0</v>
+      </c>
+      <c r="Y6">
+        <v>-16041000.0</v>
+      </c>
+      <c r="Z6">
+        <v>5940000.0</v>
+      </c>
+      <c r="AA6">
+        <v>20243000.0</v>
+      </c>
+      <c r="AB6">
+        <v>15813000.0</v>
+      </c>
+      <c r="AC6"/>
+      <c r="AD6"/>
+      <c r="AE6">
+        <v>18605000.0</v>
+      </c>
+      <c r="AF6">
+        <v>14844000.0</v>
+      </c>
+      <c r="AG6">
+        <v>15171000.0</v>
+      </c>
+      <c r="AH6">
+        <v>10905000.0</v>
+      </c>
+      <c r="AI6">
+        <v>-1152000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>13270000.0</v>
+      </c>
+      <c r="AK6">
+        <v>12406000.0</v>
+      </c>
+      <c r="AL6">
+        <v>4781000.0</v>
+      </c>
+      <c r="AM6">
+        <v>12266000.0</v>
+      </c>
+      <c r="AN6">
+        <v>11035000.0</v>
+      </c>
+      <c r="AO6">
+        <v>10933000.0</v>
+      </c>
+      <c r="AP6">
+        <v>10402000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>14413000.0</v>
+      </c>
+      <c r="AR6">
+        <v>135417000.0</v>
+      </c>
+      <c r="AS6">
+        <v>11931000.0</v>
+      </c>
+      <c r="AT6">
+        <v>1703000.0</v>
+      </c>
+      <c r="AU6">
+        <v>133482000.0</v>
+      </c>
+      <c r="AV6">
+        <v>167399000.0</v>
+      </c>
+      <c r="AW6">
+        <v>6332000.0</v>
+      </c>
+      <c r="AX6">
+        <v>4623000.0</v>
+      </c>
+      <c r="AY6">
+        <v>41394000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>33715000.0</v>
+      </c>
+      <c r="BA6">
+        <v>36530000.0</v>
+      </c>
+      <c r="BB6">
+        <v>11595000.0</v>
+      </c>
+      <c r="BC6">
+        <v>38259000.0</v>
+      </c>
+      <c r="BD6">
+        <v>1536000.0</v>
+      </c>
+      <c r="BE6">
+        <v>2474000.0</v>
+      </c>
+      <c r="BF6">
+        <v>3983000.0</v>
+      </c>
+      <c r="BG6">
+        <v>5310000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:59">
+      <c r="A7" t="s">
+        <v>126</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -12695,54 +12870,55 @@
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
-    </row>
-    <row r="8" spans="1:58">
+      <c r="BG7"/>
+    </row>
+    <row r="8" spans="1:59">
       <c r="A8" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -12757,1348 +12933,1370 @@
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
-    </row>
-    <row r="9" spans="1:58">
+      <c r="BG8"/>
+    </row>
+    <row r="9" spans="1:59">
       <c r="A9" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B9">
+        <v>119138000.0</v>
+      </c>
+      <c r="C9">
         <v>126295000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>128246000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>115895000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>113578000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>123103000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>124194000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>150965000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>138650000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>182553000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>278534000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>271748000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>265846000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>295322000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>283050000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>291291000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>245998000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>272754000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>187719000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>180790000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>181728000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>174097000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>180722000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>109786000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>158597000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>184121000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>180435000.0</v>
       </c>
-      <c r="AB9"/>
       <c r="AC9"/>
-      <c r="AD9">
+      <c r="AD9"/>
+      <c r="AE9">
         <v>180539000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>166584000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>161376000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>160135000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>164438000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>160778000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>154390000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>151421000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>163538000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>149112000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>141370000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>139263000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>147273000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>135417000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>132410000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>128346000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>133482000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>75316000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>39636000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-51959000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>41394000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>33715000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>36530000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-38659000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>38259000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>1536000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>2474000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>22963000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>5310000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:58">
+    <row r="10" spans="1:59">
       <c r="A10" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B10">
+        <v>-15453000.0</v>
+      </c>
+      <c r="C10">
         <v>-12087000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-15487000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-183790000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-37872000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-35267000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-31821000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-44416000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-33160000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-39806000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>28320000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>21256000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>25386000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>52064000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>50028000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>62441000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>46262000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>60280000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>19009000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>22739000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>18211000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>16787000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>16989000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-29425000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-763000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>13141000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>8568000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>976000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>8450000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>14679000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>11459000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>10999000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>5763000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-4835000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>9512000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>8757000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>696000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>8618000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>7557000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>7448000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>6842000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>11037000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>8791000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>8945000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-1422000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>12633000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>165301000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>6257000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>4552000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>8780000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>5059000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>6182000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>5451000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>8966000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>3980000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>2998000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>3484000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>5476000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:58">
+    <row r="11" spans="1:59">
       <c r="A11" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>130</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
         <v>5000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>16000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>3877000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>18000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>406000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>18000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-5603000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-2853000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-2978000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>9809000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>4251000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>10189000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>17231000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>15961000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>20964000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>15049000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>21654000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>7660000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>9323000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>7148000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>5916000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>6613000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>1411000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>1084000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>5122000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>3990000.0</v>
       </c>
-      <c r="AB11"/>
       <c r="AC11"/>
-      <c r="AD11">
+      <c r="AD11"/>
+      <c r="AE11">
         <v>5743000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>4447000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>4771000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>4889000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>6002000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>4019000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>4069000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>6490000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>4855000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>3524000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>3118000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>7011000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>4382000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>3235000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>3445000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>3254000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>4848000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>2544000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>1024000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>1065000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>1069000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>1178000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>1148000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>1429000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>1513000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>330000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>840000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>1287000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>1171000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:58">
+    <row r="12" spans="1:59">
       <c r="A12" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B12">
+        <v>9063000.0</v>
+      </c>
+      <c r="C12">
         <v>9113000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>9086000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>11547000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>9918000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>10076000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>9996000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>9475000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>9308000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>8968000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>8566000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>8683000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>6952000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>6701000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>6493000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>6700000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>6203000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>6808000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>6857000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>7122000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>7567000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>7846000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>7384000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>13384000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>6703000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>7102000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>7245000.0</v>
       </c>
-      <c r="AB12"/>
       <c r="AC12"/>
-      <c r="AD12">
+      <c r="AD12"/>
+      <c r="AE12">
         <v>3926000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>3385000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>4172000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>5142000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>3683000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>3758000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>3649000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>2864000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>3648000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>3478000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>3485000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>2543000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>3376000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>3170000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>2986000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>2280000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>3592000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>2098000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>75000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>71000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>69000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>13000.0</v>
       </c>
-      <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
-    </row>
-    <row r="13" spans="1:58">
+      <c r="BG12"/>
+    </row>
+    <row r="13" spans="1:59">
       <c r="A13" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>132</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>10564000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>10922000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>13090000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>11916000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>10136000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>10209000.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>8311000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>7614000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>6881000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>6612000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>4747000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>6700000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>6126000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>6721000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>6783000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>7116000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>7512000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>7792000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>7336000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>13384000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>6628000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>7027000.0</v>
       </c>
-      <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
-    </row>
-    <row r="14" spans="1:58">
+      <c r="BG13"/>
+    </row>
+    <row r="14" spans="1:59">
       <c r="A14" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B14">
+        <v>1136000.0</v>
+      </c>
+      <c r="C14">
         <v>108000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>706000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-1873000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>703000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>340000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-1840000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1205000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>547000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-5753000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>516000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>4331000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-743000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>655000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-631000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>3004000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-365000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>252000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-276000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>597000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>543000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>250000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>-4000.0</v>
       </c>
-      <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
-    </row>
-    <row r="15" spans="1:58">
+      <c r="BG14"/>
+    </row>
+    <row r="15" spans="1:59">
       <c r="A15" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B15">
+        <v>-14317000.0</v>
+      </c>
+      <c r="C15">
         <v>-11984000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-14797000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-185794000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-37187000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-35333000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-33679000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-37608000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-29760000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-42581000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>19027000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>17278000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>15940000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>35488000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>34698000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>42695000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>31578000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>38878000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>11625000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>14013000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>11606000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>11121000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>10372000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-30836000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-1847000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>8013000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>4608000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-1930000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>4049000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>8984000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>7033000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>6240000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>871000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-10837000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>5812000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>5338000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-5794000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>4675000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>5034000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>5002000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-169000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>7401000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>6203000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>6106000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-4676000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>8641000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>163602000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>6002000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>3487000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>8057000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>4462000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>5221000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>4589000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>7900000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>3883000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>2256000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>2344000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>4300000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:58">
+    <row r="16" spans="1:59">
       <c r="A16" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>135</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>-11984000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>-14797000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-180795000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-37187000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-35333000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-33679000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>19027000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>17278000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>15940000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>35488000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>34698000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>42695000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>31578000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>38878000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>11625000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>14013000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>11606000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>11121000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>10372000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-30818000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-1385000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>8013000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>4608000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-1930000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>4049000.0</v>
       </c>
-      <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
-    </row>
-    <row r="17" spans="1:58">
+      <c r="BG16"/>
+    </row>
+    <row r="17" spans="1:59">
       <c r="A17" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B17">
+        <v>-15453000.0</v>
+      </c>
+      <c r="C17">
         <v>-12092000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-15503000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-187667000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-37890000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-35673000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-31839000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-38813000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-30307000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-36828000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>18511000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>17005000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>15197000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>34833000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>34067000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>41477000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>31213000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>38626000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>11349000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>13416000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>11063000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>10871000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>10376000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-30836000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-1847000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>8019000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>4578000.0</v>
       </c>
-      <c r="AB17"/>
       <c r="AC17"/>
-      <c r="AD17">
+      <c r="AD17"/>
+      <c r="AE17">
         <v>8936000.0</v>
       </c>
-      <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
-    </row>
-    <row r="18" spans="1:58">
+      <c r="BG17"/>
+    </row>
+    <row r="18" spans="1:59">
       <c r="A18" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
@@ -14113,54 +14311,55 @@
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
-    </row>
-    <row r="19" spans="1:58">
+      <c r="BG18"/>
+    </row>
+    <row r="19" spans="1:59">
       <c r="A19" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -14175,54 +14374,55 @@
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
-    </row>
-    <row r="20" spans="1:58">
+      <c r="BG19"/>
+    </row>
+    <row r="20" spans="1:59">
       <c r="A20" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -14237,230 +14437,234 @@
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
-    </row>
-    <row r="21" spans="1:58">
+      <c r="BG20"/>
+    </row>
+    <row r="21" spans="1:59">
       <c r="A21" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B21">
+        <v>-3120000.0</v>
+      </c>
+      <c r="C21">
         <v>-1523000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-4565000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-170574000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-25956000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-23242000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-21488000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-9323000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-23283000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-20459000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>36631000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>29939000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>32267000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>58676000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>54775000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>70359000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>52388000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>67001000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>25792000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>29861000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>25723000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>24579000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>24488000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-16041000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>5865000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>20168000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>15719000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>4489000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>12192000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>18518000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>14761000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>15118000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>10905000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>14182000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>13223000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>12361000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>11676000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>12205000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>10994000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>10884000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-2544000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>14362000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>11899000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>11898000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>158838000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>16092000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>6835000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>1004000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>16217000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>4086000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>1200000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>3070000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>2547000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>5790000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>1536000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>2474000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>3983000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>5310000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:58">
+    <row r="22" spans="1:59">
       <c r="A22" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -14475,226 +14679,230 @@
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
-    </row>
-    <row r="23" spans="1:58">
+      <c r="BG22"/>
+    </row>
+    <row r="23" spans="1:59">
       <c r="A23" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B23">
+        <v>122258000.0</v>
+      </c>
+      <c r="C23">
         <v>127818000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>132811000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>286469000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>139534000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>146345000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>145682000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>150965000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>161933000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>203012000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>241903000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>241809000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>233579000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>236646000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>228275000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>220932000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>193610000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>205753000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>161927000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>150929000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>156005000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>149518000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>156234000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>125827000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>152732000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>163953000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>164716000.0</v>
       </c>
-      <c r="AB23"/>
       <c r="AC23"/>
-      <c r="AD23">
+      <c r="AD23"/>
+      <c r="AE23">
         <v>162021000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>151823000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>146258000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>149230000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>150256000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>147555000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>142029000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>139745000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>151333000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>138118000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>130486000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>141807000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>132911000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>123518000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>120512000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>30492000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>117390000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>68481000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>38632000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>143132000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>37308000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>32515000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>33460000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>109568000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>32469000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>22032000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>22266000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>20157000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>20854000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:58">
+    <row r="24" spans="1:59">
       <c r="A24" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -14709,54 +14917,55 @@
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
-    </row>
-    <row r="25" spans="1:58">
+      <c r="BG24"/>
+    </row>
+    <row r="25" spans="1:59">
       <c r="A25" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
@@ -14771,54 +14980,55 @@
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
-    </row>
-    <row r="26" spans="1:58">
+      <c r="BG25"/>
+    </row>
+    <row r="26" spans="1:59">
       <c r="A26" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -14833,54 +15043,55 @@
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
-    </row>
-    <row r="27" spans="1:58">
+      <c r="BG26"/>
+    </row>
+    <row r="27" spans="1:59">
       <c r="A27" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -14895,54 +15106,55 @@
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
-    </row>
-    <row r="28" spans="1:58">
+      <c r="BG27"/>
+    </row>
+    <row r="28" spans="1:59">
       <c r="A28" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
@@ -14957,680 +15169,693 @@
       <c r="AH28"/>
       <c r="AI28"/>
       <c r="AJ28"/>
       <c r="AK28"/>
       <c r="AL28"/>
       <c r="AM28"/>
       <c r="AN28"/>
       <c r="AO28"/>
       <c r="AP28"/>
       <c r="AQ28"/>
       <c r="AR28"/>
       <c r="AS28"/>
       <c r="AT28"/>
       <c r="AU28"/>
       <c r="AV28"/>
       <c r="AW28"/>
       <c r="AX28"/>
       <c r="AY28"/>
       <c r="AZ28"/>
       <c r="BA28"/>
       <c r="BB28"/>
       <c r="BC28"/>
       <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
-    </row>
-    <row r="29" spans="1:58">
+      <c r="BG28"/>
+    </row>
+    <row r="29" spans="1:59">
       <c r="A29" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B29">
+        <v>0.0</v>
+      </c>
+      <c r="C29">
         <v>5000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>16000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3877000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>18000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>406000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>18000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-5603000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-2853000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-2978000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>9809000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>4251000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>10189000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>17231000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>15961000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>20964000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>15049000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>21654000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>7660000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>9323000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>7148000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>5916000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>6613000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1411000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1084000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>5122000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>3990000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>2978000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>4446000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
-    </row>
-    <row r="30" spans="1:58">
+      <c r="BG29"/>
+    </row>
+    <row r="30" spans="1:59">
       <c r="A30" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B30">
+        <v>122258000.0</v>
+      </c>
+      <c r="C30">
         <v>127818000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>132811000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>286469000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>139534000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>146345000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>145682000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-160288000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-161933000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-203012000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-241903000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-241809000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-233579000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-236646000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-228275000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-220932000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-193610000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-205753000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-161927000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-150929000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-156005000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-149518000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-156234000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-125827000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-152732000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-163953000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-164716000.0</v>
       </c>
-      <c r="AB30"/>
       <c r="AC30"/>
-      <c r="AD30">
+      <c r="AD30"/>
+      <c r="AE30">
         <v>-162021000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-151823000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-146258000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-149230000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-150256000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-147555000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-142029000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-139745000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-151333000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-138118000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-130486000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-141807000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-132911000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-123518000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-120512000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>30492000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-117390000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-68481000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-38632000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>68176000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-37308000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-32515000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-33460000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>35561000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-32469000.0</v>
       </c>
-      <c r="BC30"/>
       <c r="BD30"/>
-      <c r="BE30">
+      <c r="BE30"/>
+      <c r="BF30">
         <v>-18980000.0</v>
       </c>
-      <c r="BF30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:58">
+      <c r="BG30"/>
+    </row>
+    <row r="31" spans="1:59">
       <c r="A31" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B31">
+        <v>-12333000.0</v>
+      </c>
+      <c r="C31">
         <v>-10564000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-10922000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-13216000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-11916000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-12025000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-10333000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-35093000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-9877000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-19347000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-8311000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-8683000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-6881000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-6612000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-4747000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-7918000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-6126000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-6721000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-6783000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-7122000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-7512000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-7792000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-7499000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-13384000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-6628000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-7027000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-7151000.0</v>
       </c>
-      <c r="AB31"/>
       <c r="AC31"/>
-      <c r="AD31">
+      <c r="AD31"/>
+      <c r="AE31">
         <v>-3839000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-3302000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-4119000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-5142000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-19017000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-3711000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-3604000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-10980000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-3587000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-3437000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-3436000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>9386000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-3325000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-3108000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-2953000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-160260000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-3459000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>158466000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>5253000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-11665000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>4694000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>3859000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>3112000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>2904000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>3176000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>2444000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>524000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-499000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>166000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:58">
+    <row r="32" spans="1:59">
       <c r="A32" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B32">
+        <v>119138000.0</v>
+      </c>
+      <c r="C32">
         <v>126295000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>128246000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>115895000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>113578000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>123103000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>124194000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>150965000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>138650000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>182553000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>278534000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>271748000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>265846000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>295322000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>283050000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>291291000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>245998000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>272754000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>187719000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>180790000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>181728000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>174097000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>180722000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>109786000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>158597000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>184121000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>180435000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>110546000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>169931000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>180539000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>166584000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>161376000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>160135000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>164438000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>160778000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>154390000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>151421000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>163538000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>149112000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>141370000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>139263000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>147273000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>135417000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>132410000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>128346000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>133482000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>75316000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>39636000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>38730000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>41394000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>33715000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>36530000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>35348000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>38259000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>23568000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>24740000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>24140000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>26164000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Q30"/>
@@ -15693,51 +15918,51 @@
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="2" spans="1:17">
       <c r="A2" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B2">
         <v>25085000.0</v>
       </c>
       <c r="C2">
         <v>50076000.0</v>
       </c>
       <c r="D2">
         <v>42944000.0</v>
       </c>
       <c r="E2">
         <v>18684000.0</v>
       </c>
       <c r="F2">
         <v>18658000.0</v>
       </c>
       <c r="G2">
         <v>14023000.0</v>
       </c>
       <c r="H2">
         <v>28782000.0</v>
       </c>
       <c r="I2">
         <v>21256000.0</v>
       </c>
@@ -15746,51 +15971,51 @@
       </c>
       <c r="K2">
         <v>33362000.0</v>
       </c>
       <c r="L2">
         <v>19639000.0</v>
       </c>
       <c r="M2">
         <v>19234000.0</v>
       </c>
       <c r="N2">
         <v>36710000.0</v>
       </c>
       <c r="O2">
         <v>36759000.0</v>
       </c>
       <c r="P2">
         <v>16235000.0</v>
       </c>
       <c r="Q2">
         <v>10775000.0</v>
       </c>
     </row>
     <row r="3" spans="1:17">
       <c r="A3" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B3">
         <v>25250000</v>
       </c>
       <c r="C3">
         <v>53340000</v>
       </c>
       <c r="D3">
         <v>96720000</v>
       </c>
       <c r="E3">
         <v>68249000</v>
       </c>
       <c r="F3">
         <v>48648000</v>
       </c>
       <c r="G3">
         <v>56057000</v>
       </c>
       <c r="H3">
         <v>92169000</v>
       </c>
       <c r="I3">
         <v>49970000</v>
       </c>
@@ -15799,93 +16024,93 @@
       </c>
       <c r="K3">
         <v>51473000</v>
       </c>
       <c r="L3">
         <v>42391000</v>
       </c>
       <c r="M3">
         <v>15867000</v>
       </c>
       <c r="N3">
         <v>10542000</v>
       </c>
       <c r="O3">
         <v>7058000</v>
       </c>
       <c r="P3">
         <v>4240000</v>
       </c>
       <c r="Q3">
         <v>4239000</v>
       </c>
     </row>
     <row r="4" spans="1:17">
       <c r="A4" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B6">
         <v>-4862000.0</v>
       </c>
       <c r="C6">
         <v>-24991000.0</v>
       </c>
       <c r="D6">
         <v>7132000.0</v>
       </c>
       <c r="E6">
         <v>15057000.0</v>
       </c>
       <c r="F6">
         <v>26000.0</v>
       </c>
       <c r="G6">
         <v>4635000.0</v>
       </c>
       <c r="H6">
         <v>-14759000.0</v>
       </c>
       <c r="I6">
         <v>7526000.0</v>
       </c>
@@ -15894,302 +16119,302 @@
       </c>
       <c r="K6">
         <v>-8000.0</v>
       </c>
       <c r="L6">
         <v>18224000.0</v>
       </c>
       <c r="M6">
         <v>405000.0</v>
       </c>
       <c r="N6">
         <v>-17476000.0</v>
       </c>
       <c r="O6">
         <v>-49000.0</v>
       </c>
       <c r="P6">
         <v>20524000.0</v>
       </c>
       <c r="Q6">
         <v>5460000.0</v>
       </c>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7">
         <v>5429000.0</v>
       </c>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
     </row>
     <row r="8" spans="1:17">
       <c r="A8" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
     </row>
     <row r="9" spans="1:17">
       <c r="A9" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
     </row>
     <row r="10" spans="1:17">
       <c r="A10" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
     </row>
     <row r="11" spans="1:17">
       <c r="A11" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>0.0</v>
       </c>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
     </row>
     <row r="12" spans="1:17">
       <c r="A12" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12">
         <v>22042000.0</v>
       </c>
       <c r="E12">
         <v>73065000.0</v>
       </c>
       <c r="F12">
         <v>14310000.0</v>
       </c>
       <c r="G12">
         <v>56393000.0</v>
       </c>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
     </row>
     <row r="13" spans="1:17">
       <c r="A13" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
     </row>
     <row r="14" spans="1:17">
       <c r="A14" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14">
         <v>129652000.0</v>
       </c>
       <c r="E14">
         <v>122084000.0</v>
       </c>
       <c r="F14">
         <v>123850000.0</v>
       </c>
       <c r="G14">
         <v>115958000.0</v>
       </c>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14">
         <v>31000000.0</v>
       </c>
       <c r="L14">
         <v>16000000.0</v>
       </c>
       <c r="M14">
         <v>7000000.0</v>
       </c>
       <c r="N14">
         <v>7000000.0</v>
       </c>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
     </row>
     <row r="15" spans="1:17">
       <c r="A15" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B15"/>
       <c r="C15">
-        <v>-8771000.0</v>
+        <v>8771000.0</v>
       </c>
       <c r="D15">
-        <v>-59708000.0</v>
+        <v>59708000.0</v>
       </c>
       <c r="E15">
-        <v>-16213000.0</v>
+        <v>16213000.0</v>
       </c>
       <c r="F15">
         <v>7102000.0</v>
       </c>
       <c r="G15">
         <v>10682000.0</v>
       </c>
       <c r="H15">
         <v>14665000.0</v>
       </c>
       <c r="I15">
         <v>15038000.0</v>
       </c>
       <c r="J15">
         <v>13130000.0</v>
       </c>
       <c r="K15">
         <v>19728000.0</v>
       </c>
       <c r="L15">
         <v>20949000.0</v>
       </c>
       <c r="M15">
         <v>9909000.0</v>
       </c>
       <c r="N15">
         <v>7496000.0</v>
       </c>
       <c r="O15">
         <v>7101000.0</v>
       </c>
       <c r="P15"/>
       <c r="Q15">
         <v>520000.0</v>
       </c>
     </row>
     <row r="16" spans="1:17">
       <c r="A16" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B16">
         <v>20223000.0</v>
       </c>
       <c r="C16">
         <v>25085000.0</v>
       </c>
       <c r="D16">
         <v>50076000.0</v>
       </c>
       <c r="E16">
         <v>33741000.0</v>
       </c>
       <c r="F16">
         <v>18684000.0</v>
       </c>
       <c r="G16">
         <v>18658000.0</v>
       </c>
       <c r="H16">
         <v>14023000.0</v>
       </c>
       <c r="I16">
         <v>28782000.0</v>
       </c>
@@ -16198,269 +16423,269 @@
       </c>
       <c r="K16">
         <v>33354000.0</v>
       </c>
       <c r="L16">
         <v>37863000.0</v>
       </c>
       <c r="M16">
         <v>19639000.0</v>
       </c>
       <c r="N16">
         <v>19234000.0</v>
       </c>
       <c r="O16">
         <v>36710000.0</v>
       </c>
       <c r="P16">
         <v>36759000.0</v>
       </c>
       <c r="Q16">
         <v>16235000.0</v>
       </c>
     </row>
     <row r="17" spans="1:17">
       <c r="A17" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
     </row>
     <row r="18" spans="1:17">
       <c r="A18" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B18">
         <v>54426000.0</v>
       </c>
       <c r="C18">
         <v>27836000.0</v>
       </c>
       <c r="D18">
         <v>152767000.0</v>
       </c>
       <c r="E18">
         <v>252920000.0</v>
       </c>
       <c r="F18">
         <v>138361000.0</v>
       </c>
       <c r="G18">
         <v>98848000.0</v>
       </c>
       <c r="H18"/>
       <c r="I18">
         <v>13332000.0</v>
       </c>
       <c r="J18">
         <v>-4775000.0</v>
       </c>
       <c r="K18">
         <v>-8860000.0</v>
       </c>
       <c r="L18">
         <v>14750000.0</v>
       </c>
       <c r="M18">
         <v>-5241000.0</v>
       </c>
       <c r="N18">
         <v>1563000.0</v>
       </c>
       <c r="O18">
         <v>6495000.0</v>
       </c>
       <c r="P18">
         <v>12672000.0</v>
       </c>
       <c r="Q18">
         <v>8283000.0</v>
       </c>
     </row>
     <row r="19" spans="1:17">
       <c r="A19" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B19">
         <v>-9244000.0</v>
       </c>
       <c r="C19">
         <v>-51571000.0</v>
       </c>
       <c r="D19">
         <v>-74389000.0</v>
       </c>
       <c r="E19">
         <v>-116263000.0</v>
       </c>
       <c r="F19">
         <v>-48311000.0</v>
       </c>
       <c r="G19">
         <v>-55661000.0</v>
       </c>
       <c r="H19"/>
       <c r="I19">
         <v>-49469000.0</v>
       </c>
       <c r="J19">
         <v>-78624000.0</v>
       </c>
       <c r="K19">
         <v>-51357000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
     </row>
     <row r="20" spans="1:17">
       <c r="A20" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>8204000.0</v>
       </c>
       <c r="F20">
         <v>2357000.0</v>
       </c>
       <c r="G20">
         <v>85000.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
     </row>
     <row r="21" spans="1:17">
       <c r="A21" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B21">
         <v>-2406000.0</v>
       </c>
       <c r="C21">
         <v>59587000.0</v>
       </c>
       <c r="D21">
         <v>35148000.0</v>
       </c>
       <c r="E21">
         <v>-150618000.0</v>
       </c>
       <c r="F21">
         <v>-98244000.0</v>
       </c>
       <c r="G21">
         <v>-42235000.0</v>
       </c>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
     </row>
     <row r="22" spans="1:17">
       <c r="A22" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B22">
         <v>-291993000.0</v>
       </c>
       <c r="C22">
         <v>-90922000.0</v>
       </c>
       <c r="D22">
         <v>103404000.0</v>
       </c>
       <c r="E22">
         <v>124776000.0</v>
       </c>
       <c r="F22">
         <v>47112000.0</v>
       </c>
       <c r="G22">
         <v>-20086000.0</v>
       </c>
       <c r="H22"/>
       <c r="I22">
         <v>218000.0</v>
       </c>
       <c r="J22">
         <v>11435000.0</v>
       </c>
       <c r="K22">
         <v>21290000.0</v>
       </c>
       <c r="L22">
         <v>178000000.0</v>
       </c>
       <c r="M22">
         <v>23000000.0</v>
       </c>
       <c r="N22">
         <v>19000000.0</v>
       </c>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
     </row>
     <row r="23" spans="1:17">
       <c r="A23" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B23">
         <v>-70553000.0</v>
       </c>
       <c r="C23">
         <v>-105320000.0</v>
       </c>
       <c r="D23">
         <v>-104545000.0</v>
       </c>
       <c r="E23">
         <v>-97766000.0</v>
       </c>
       <c r="F23">
         <v>-105906000.0</v>
       </c>
       <c r="G23">
         <v>-98106000.0</v>
       </c>
       <c r="H23">
         <v>-20516000.0</v>
       </c>
       <c r="I23">
         <v>-13535000.0</v>
       </c>
@@ -16469,51 +16694,51 @@
       </c>
       <c r="K23">
         <v>-12495000.0</v>
       </c>
       <c r="L23">
         <v>-11829000.0</v>
       </c>
       <c r="M23">
         <v>569000.0</v>
       </c>
       <c r="N23">
         <v>-776000.0</v>
       </c>
       <c r="O23">
         <v>1517000.0</v>
       </c>
       <c r="P23">
         <v>3620000.0</v>
       </c>
       <c r="Q23">
         <v>224000.0</v>
       </c>
     </row>
     <row r="24" spans="1:17">
       <c r="A24" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B24">
         <v>-2601000.0</v>
       </c>
       <c r="C24">
         <v>-2950000.0</v>
       </c>
       <c r="D24">
         <v>23815000.0</v>
       </c>
       <c r="E24">
         <v>-22363000.0</v>
       </c>
       <c r="F24">
         <v>507000.0</v>
       </c>
       <c r="G24">
         <v>396000.0</v>
       </c>
       <c r="H24">
         <v>1067000.0</v>
       </c>
       <c r="I24">
         <v>501000.0</v>
       </c>
@@ -16522,146 +16747,146 @@
       </c>
       <c r="K24">
         <v>116000.0</v>
       </c>
       <c r="L24">
         <v>440000.0</v>
       </c>
       <c r="M24">
         <v>3019000.0</v>
       </c>
       <c r="N24">
         <v>1530000.0</v>
       </c>
       <c r="O24">
         <v>-667000.0</v>
       </c>
       <c r="P24">
         <v>7860000.0</v>
       </c>
       <c r="Q24">
         <v>-2527000.0</v>
       </c>
     </row>
     <row r="25" spans="1:17">
       <c r="A25" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B25">
         <v>79676000.0</v>
       </c>
       <c r="C25">
         <v>81176000.0</v>
       </c>
       <c r="D25"/>
       <c r="E25">
         <v>-124776000.0</v>
       </c>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25">
         <v>16912000.0</v>
       </c>
       <c r="Q25">
         <v>12522000.0</v>
       </c>
     </row>
     <row r="26" spans="1:17">
       <c r="A26" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B26">
         <v>4059000.0</v>
       </c>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
         <v>-39891000.0</v>
       </c>
       <c r="E26">
         <v>-4973000.0</v>
       </c>
       <c r="F26">
         <v>-7135000.0</v>
       </c>
       <c r="G26">
         <v>-7135000.0</v>
       </c>
       <c r="H26">
         <v>-28481000.0</v>
       </c>
       <c r="I26">
         <v>190132000.0</v>
       </c>
       <c r="J26">
         <v>-8334000.0</v>
       </c>
       <c r="K26">
         <v>43566000.0</v>
       </c>
       <c r="L26">
         <v>280898000.0</v>
       </c>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
     </row>
     <row r="27" spans="1:17">
       <c r="A27" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
     </row>
     <row r="28" spans="1:17">
       <c r="A28" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B28">
         <v>-72959000.0</v>
       </c>
       <c r="C28">
         <v>-54504000.0</v>
       </c>
       <c r="D28">
         <v>-168996000.0</v>
       </c>
       <c r="E28">
         <v>-190041000.0</v>
       </c>
       <c r="F28">
         <v>-138700000.0</v>
       </c>
       <c r="G28">
         <v>-94629000.0</v>
       </c>
       <c r="H28">
         <v>-55646000.0</v>
       </c>
       <c r="I28">
         <v>-6163000.0</v>
       </c>
@@ -16670,51 +16895,51 @@
       </c>
       <c r="K28">
         <v>8551000.0</v>
       </c>
       <c r="L28">
         <v>229904000.0</v>
       </c>
       <c r="M28">
         <v>2015000.0</v>
       </c>
       <c r="N28">
         <v>13272000.0</v>
       </c>
       <c r="O28">
         <v>-4550000.0</v>
       </c>
       <c r="P28">
         <v>-8000.0</v>
       </c>
       <c r="Q28">
         <v>-296000.0</v>
       </c>
     </row>
     <row r="29" spans="1:17">
       <c r="A29" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B29">
         <v>79676000.0</v>
       </c>
       <c r="C29">
         <v>81176000.0</v>
       </c>
       <c r="D29">
         <v>249487000.0</v>
       </c>
       <c r="E29">
         <v>321169000.0</v>
       </c>
       <c r="F29">
         <v>187009000.0</v>
       </c>
       <c r="G29">
         <v>154905000.0</v>
       </c>
       <c r="H29">
         <v>131883000.0</v>
       </c>
       <c r="I29">
         <v>63302000.0</v>
       </c>
@@ -16723,51 +16948,51 @@
       </c>
       <c r="K29">
         <v>42613000.0</v>
       </c>
       <c r="L29">
         <v>57141000.0</v>
       </c>
       <c r="M29">
         <v>10626000.0</v>
       </c>
       <c r="N29">
         <v>12105000.0</v>
       </c>
       <c r="O29">
         <v>13553000.0</v>
       </c>
       <c r="P29">
         <v>16912000.0</v>
       </c>
       <c r="Q29">
         <v>12522000.0</v>
       </c>
     </row>
     <row r="30" spans="1:17">
       <c r="A30" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B30">
         <v>-9244000.0</v>
       </c>
       <c r="C30">
         <v>-51571000.0</v>
       </c>
       <c r="D30">
         <v>-74389000.0</v>
       </c>
       <c r="E30">
         <v>-116263000.0</v>
       </c>
       <c r="F30">
         <v>-48311000.0</v>
       </c>
       <c r="G30">
         <v>-55661000.0</v>
       </c>
       <c r="H30">
         <v>-91102000.0</v>
       </c>
       <c r="I30">
         <v>-49469000.0</v>
       </c>
@@ -16795,582 +17020,591 @@
       <c r="Q30">
         <v>-6766000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BE30"/>
+  <dimension ref="A1:BF30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:57">
+    <row r="1" spans="1:58">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>78</v>
       </c>
       <c r="C1" t="s">
         <v>79</v>
       </c>
       <c r="D1" t="s">
+        <v>80</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="F1" t="s">
         <v>81</v>
       </c>
       <c r="G1" t="s">
         <v>82</v>
       </c>
       <c r="H1" t="s">
+        <v>83</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="J1" t="s">
         <v>84</v>
       </c>
       <c r="K1" t="s">
         <v>85</v>
       </c>
       <c r="L1" t="s">
+        <v>86</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="N1" t="s">
         <v>87</v>
       </c>
       <c r="O1" t="s">
         <v>88</v>
       </c>
       <c r="P1" t="s">
+        <v>89</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="R1" t="s">
         <v>90</v>
       </c>
       <c r="S1" t="s">
         <v>91</v>
       </c>
       <c r="T1" t="s">
+        <v>92</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="V1" t="s">
         <v>93</v>
       </c>
       <c r="W1" t="s">
         <v>94</v>
       </c>
       <c r="X1" t="s">
+        <v>95</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="Z1" t="s">
         <v>96</v>
       </c>
       <c r="AA1" t="s">
         <v>97</v>
       </c>
       <c r="AB1" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="AC1" t="s">
+        <v>152</v>
+      </c>
+      <c r="AD1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AE1" t="s">
         <v>99</v>
       </c>
       <c r="AF1" t="s">
         <v>100</v>
       </c>
       <c r="AG1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AH1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AI1" t="s">
         <v>102</v>
       </c>
       <c r="AJ1" t="s">
         <v>103</v>
       </c>
       <c r="AK1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AL1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AM1" t="s">
         <v>105</v>
       </c>
       <c r="AN1" t="s">
         <v>106</v>
       </c>
       <c r="AO1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AP1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AQ1" t="s">
         <v>108</v>
       </c>
       <c r="AR1" t="s">
         <v>109</v>
       </c>
       <c r="AS1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AT1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AU1" t="s">
         <v>111</v>
       </c>
       <c r="AV1" t="s">
         <v>112</v>
       </c>
       <c r="AW1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AY1" t="s">
         <v>114</v>
       </c>
       <c r="AZ1" t="s">
         <v>115</v>
       </c>
       <c r="BA1" t="s">
+        <v>116</v>
+      </c>
+      <c r="BB1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="BC1" t="s">
         <v>117</v>
       </c>
       <c r="BD1" t="s">
         <v>118</v>
       </c>
       <c r="BE1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BF1" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="2" spans="1:57">
+    <row r="2" spans="1:58">
       <c r="A2" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B2">
+        <v>18459000.0</v>
+      </c>
+      <c r="C2">
         <v>24197000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>20781000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>29932000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>24088000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>30657000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>25085000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>29876000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>44614000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>45298000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>50076000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>30428000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>28980000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>31874000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>33741000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>25431000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>22964000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>37385000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>18684000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>32595000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>25848000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>19763000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>18658000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>14057000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>13828000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>10398000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>14023000.0</v>
       </c>
-      <c r="AB2"/>
-      <c r="AC2">
+      <c r="AC2"/>
+      <c r="AD2">
         <v>10273000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>8952000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>13760000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>28782000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>20552000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>17486000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>17377000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>21827000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>29604000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>30414000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>16315000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>33354000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>36672000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>23738000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>20226000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>37863000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>41624000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>29542000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>16461000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>19639000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>18632000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>18204000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>11357000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>19234000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>21162000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>31527000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>42280000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>36710000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>35787000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:57">
+    <row r="3" spans="1:58">
       <c r="A3" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B3">
+        <v>3190000</v>
+      </c>
+      <c r="C3">
         <v>2973000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>8228000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>9063000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>8323000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>4155000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>3709000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>7298000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>15793000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>18778000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>11471000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>46335000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>7482000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>22471000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>20432000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>19271000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>28964000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>17976000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>2038000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>34184000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>12127000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1654000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>3223000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>22143000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>11063000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>16299000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>6552000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>92169000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>70356000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>19517000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>24143000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>11945000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>5094000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>17341000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>15277000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>12258000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>14690000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>22774000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>34292000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>8112000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>12480000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>19918000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>8451000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>10624000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>11986000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>10337000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>11286000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>8782000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>6140000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>5859000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>1425000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>2443000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>1598000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>3860000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>1297000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>3787000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>1580000</v>
       </c>
     </row>
-    <row r="4" spans="1:57">
+    <row r="4" spans="1:58">
       <c r="A4" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -17384,54 +17618,55 @@
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
-    </row>
-    <row r="5" spans="1:57">
+      <c r="BF4"/>
+    </row>
+    <row r="5" spans="1:58">
       <c r="A5" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -17445,290 +17680,295 @@
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
-    </row>
-    <row r="6" spans="1:57">
+      <c r="BF5"/>
+    </row>
+    <row r="6" spans="1:58">
       <c r="A6" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B6">
+        <v>9932000.0</v>
+      </c>
+      <c r="C6">
         <v>-5738000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>3416000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-9709000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>5844000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-6569000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>5572000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-4791000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-14738000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-684000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-4778000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>19648000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>1448000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-2894000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-1867000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>8310000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>2467000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-14421000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>18701000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-13911000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>6747000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>6085000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>1105000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>4601000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>229000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>3430000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-3625000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-14759000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-15854000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>1321000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-4808000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-15022000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>8230000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>3066000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>109000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-4450000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-8348000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-810000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>14099000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-17039000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-3318000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>12934000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>3512000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-17637000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-3761000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>12082000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>13081000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-3178000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>1007000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>428000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>6847000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-7877000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-1928000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-10365000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-10753000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>5570000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>923000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:57">
+    <row r="7" spans="1:58">
       <c r="A7" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
-      <c r="T7">
+      <c r="T7"/>
+      <c r="U7">
         <v>5429000.0</v>
       </c>
-      <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
-    </row>
-    <row r="8" spans="1:57">
+      <c r="BF7"/>
+    </row>
+    <row r="8" spans="1:58">
       <c r="A8" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -17742,54 +17982,55 @@
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
-    </row>
-    <row r="9" spans="1:57">
+      <c r="BF8"/>
+    </row>
+    <row r="9" spans="1:58">
       <c r="A9" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -17803,54 +18044,55 @@
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
-    </row>
-    <row r="10" spans="1:57">
+      <c r="BF9"/>
+    </row>
+    <row r="10" spans="1:58">
       <c r="A10" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -17864,192 +18106,195 @@
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
-    </row>
-    <row r="11" spans="1:57">
+      <c r="BF10"/>
+    </row>
+    <row r="11" spans="1:58">
       <c r="A11" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
-      <c r="P11"/>
+      <c r="P11">
+        <v>0.0</v>
+      </c>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
-    </row>
-    <row r="12" spans="1:57">
+      <c r="BF11"/>
+    </row>
+    <row r="12" spans="1:58">
       <c r="A12" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
-[...1 lines deleted...]
-      </c>
+      <c r="L12"/>
       <c r="M12">
         <v>1834000.0</v>
       </c>
       <c r="N12">
+        <v>1834000.0</v>
+      </c>
+      <c r="O12">
         <v>9650000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>11696000.0</v>
       </c>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
-    </row>
-    <row r="13" spans="1:57">
+      <c r="BF12"/>
+    </row>
+    <row r="13" spans="1:58">
       <c r="A13" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -18063,459 +18308,467 @@
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
-    </row>
-    <row r="14" spans="1:57">
+      <c r="BF13"/>
+    </row>
+    <row r="14" spans="1:58">
       <c r="A14" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B14">
+        <v>18464000.0</v>
+      </c>
+      <c r="C14">
         <v>17546000.0</v>
       </c>
-      <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
-      <c r="L14">
-[...1 lines deleted...]
-      </c>
+      <c r="L14"/>
       <c r="M14">
         <v>34472000.0</v>
       </c>
       <c r="N14">
+        <v>34472000.0</v>
+      </c>
+      <c r="O14">
         <v>31571000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>31206000.0</v>
       </c>
-      <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
-      <c r="AO14">
+      <c r="AO14"/>
+      <c r="AP14">
         <v>10000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>8000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>7000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>5000000.0</v>
       </c>
-      <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
-    </row>
-    <row r="15" spans="1:57">
+      <c r="BF14"/>
+    </row>
+    <row r="15" spans="1:58">
       <c r="A15" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
-      <c r="E15">
-[...1 lines deleted...]
-      </c>
+      <c r="E15"/>
       <c r="F15">
         <v>0.0</v>
       </c>
       <c r="G15">
         <v>0.0</v>
       </c>
       <c r="H15">
         <v>0.0</v>
       </c>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
-        <v>8771000.0</v>
+        <v>0.0</v>
       </c>
       <c r="L15">
         <v>8771000.0</v>
       </c>
       <c r="M15">
+        <v>8771000.0</v>
+      </c>
+      <c r="N15">
         <v>35085000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>8771000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>7081000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>5408000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>3605000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>3622000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>3578000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>3557000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>1773000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>1772000.0</v>
       </c>
-      <c r="W15"/>
-      <c r="X15">
+      <c r="X15"/>
+      <c r="Y15">
         <v>10682000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>3537000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>3559000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>3586000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14665000.0</v>
       </c>
       <c r="AC15">
         <v>14665000.0</v>
       </c>
       <c r="AD15">
+        <v>14665000.0</v>
+      </c>
+      <c r="AE15">
         <v>2914000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>3650000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>3769000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>3768000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>3765000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>3759000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>3746000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>3740000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>3733000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>1876000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>3781000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>3782000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>4698000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>3750000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>7498000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>4669000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>9284000.0</v>
       </c>
-      <c r="AU15"/>
-      <c r="AV15">
+      <c r="AV15"/>
+      <c r="AW15">
         <v>6996000.0</v>
       </c>
-      <c r="AW15"/>
-      <c r="AX15">
+      <c r="AX15"/>
+      <c r="AY15">
         <v>4655000.0</v>
       </c>
-      <c r="AY15"/>
-      <c r="AZ15">
+      <c r="AZ15"/>
+      <c r="BA15">
         <v>5254000.0</v>
       </c>
-      <c r="BA15"/>
-      <c r="BB15">
+      <c r="BB15"/>
+      <c r="BC15">
         <v>3907000.0</v>
       </c>
-      <c r="BC15"/>
-      <c r="BD15">
+      <c r="BD15"/>
+      <c r="BE15">
         <v>3589000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>1000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:57">
+    <row r="16" spans="1:58">
       <c r="A16" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B16">
+        <v>28391000.0</v>
+      </c>
+      <c r="C16">
         <v>18459000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>24197000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>20223000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>29932000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>24088000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>30657000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>25085000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>29876000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>44614000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>45298000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>50076000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>30428000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>28980000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>31874000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>33741000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>25431000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>22964000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>37385000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>18684000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>32595000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>25848000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>19763000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>18658000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>14057000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>13828000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>10398000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>14023000.0</v>
       </c>
-      <c r="AC16"/>
-      <c r="AD16">
+      <c r="AD16"/>
+      <c r="AE16">
         <v>10273000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>8952000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>13760000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>28782000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>20552000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>17486000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>17377000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>21256000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>29604000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>30414000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>16315000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>33354000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>36672000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>23738000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>20226000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>37863000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>41624000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>29542000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>16461000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>19639000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>18632000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>18204000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>11357000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>19234000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>21162000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>31527000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>42280000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>36710000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:57">
+    <row r="17" spans="1:58">
       <c r="A17" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -18529,1179 +18782,1201 @@
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
-    </row>
-    <row r="18" spans="1:57">
+      <c r="BF17"/>
+    </row>
+    <row r="18" spans="1:58">
       <c r="A18" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B18">
+        <v>3517000.0</v>
+      </c>
+      <c r="C18">
         <v>-661000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>4837000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>27618000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>9411000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>7027000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>10370000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-7298000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-15793000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>1538000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>38861000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>10841000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>39723000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>54238000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>57168000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>72935000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>34644000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>96496000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>48845000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>42963000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>44318000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>29541000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>22307000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>87800000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-18673000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>15594000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>14127000.0</v>
       </c>
-      <c r="AB18"/>
       <c r="AC18"/>
-      <c r="AD18">
+      <c r="AD18"/>
+      <c r="AE18">
         <v>13756000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>3894000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>12267000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>4556000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>203000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>13321000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-5319000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>7697000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-7138000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>995000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-6836000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-11552000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>14884000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-6574000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-10119000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>11047000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>11075000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-3712000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-3660000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-1979000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-159000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>1059000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-4162000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-2466000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>8197000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>831000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-3787000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-1580000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:57">
+    <row r="19" spans="1:58">
       <c r="A19" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>12277000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-6868000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-3910000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-10743000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-3526000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-16279000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-15399000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-16367000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-37196000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-39353000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-22376000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>24536000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-67674000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-28856000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-17829000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-1904000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-33968000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-12013000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>940000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-3270000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-22143000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-10991000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-16069000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-6458000.0</v>
       </c>
-      <c r="AB19"/>
       <c r="AC19"/>
-      <c r="AD19">
+      <c r="AD19"/>
+      <c r="AE19">
         <v>-19431000.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
-    </row>
-    <row r="20" spans="1:57">
+      <c r="BF19"/>
+    </row>
+    <row r="20" spans="1:58">
       <c r="A20" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
-[...1 lines deleted...]
-      </c>
+      <c r="L20"/>
       <c r="M20">
         <v>0.0</v>
       </c>
       <c r="N20">
         <v>0.0</v>
       </c>
       <c r="O20">
         <v>0.0</v>
       </c>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20">
         <v>0.0</v>
       </c>
       <c r="R20">
+        <v>0.0</v>
+      </c>
+      <c r="S20">
         <v>5336000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>2868000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>1850000.0</v>
       </c>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
-    </row>
-    <row r="21" spans="1:57">
+      <c r="BF20"/>
+    </row>
+    <row r="21" spans="1:58">
       <c r="A21" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B21">
+        <v>-49049000.0</v>
+      </c>
+      <c r="C21">
         <v>-7915000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-20446000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-18488000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>9509000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-20566000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>27139000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>47094000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
-[...1 lines deleted...]
-      </c>
+      <c r="L21"/>
       <c r="M21">
         <v>18805000.0</v>
       </c>
       <c r="N21">
+        <v>18805000.0</v>
+      </c>
+      <c r="O21">
         <v>-41778000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-50863000.0</v>
       </c>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
-    </row>
-    <row r="22" spans="1:57">
+      <c r="BF21"/>
+    </row>
+    <row r="22" spans="1:58">
       <c r="A22" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B22">
+        <v>-14317000.0</v>
+      </c>
+      <c r="C22">
         <v>-11984000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-14797000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-185794000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-37187000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-35333000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-33679000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-37608000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-29760000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-42581000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>19027000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>17278000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>15940000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>35488000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>34698000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>42695000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>31578000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>38878000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>11625000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>14013000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>11606000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>11121000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>10372000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-30818000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-1385000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>8013000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>4608000.0</v>
       </c>
-      <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
+      <c r="AD22"/>
+      <c r="AE22">
         <v>8984000.0</v>
       </c>
-      <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
-      <c r="AO22">
+      <c r="AO22"/>
+      <c r="AP22">
         <v>3000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>7000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="AR22">
         <v>6000000.0</v>
       </c>
-      <c r="AS22"/>
+      <c r="AS22">
+        <v>6000000.0</v>
+      </c>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
-    </row>
-    <row r="23" spans="1:57">
+      <c r="BF22"/>
+    </row>
+    <row r="23" spans="1:58">
       <c r="A23" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B23">
+        <v>16592000.0</v>
+      </c>
+      <c r="C23">
         <v>3881000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-28441000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-39872000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-14550000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>6423000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-22554000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-29305000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-22621000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-25671000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-27723000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-28219000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-27918000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-23597000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-24711000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-24965000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-23756000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-24255000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-24930000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-42695000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-14031000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-18855000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-24646000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-46473000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-8253000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-19056000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-24324000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-20516000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-18888000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-3946000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-5169000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-6632000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-2635000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-3617000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-3839000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-3444000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-3856000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-3404000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-3444000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-3101000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-3106000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-2831000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-3224000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-2827000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-6361000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-4042000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-5625000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>35000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>638000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-69000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>4431000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-2424000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>100000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>8000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>320000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-1318000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1517000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:57">
+    <row r="24" spans="1:58">
       <c r="A24" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B24">
-        <v>-5469000.0</v>
+        <v>-96000.0</v>
       </c>
       <c r="C24">
+        <v>45000.0</v>
+      </c>
+      <c r="D24">
         <v>-132000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-67000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-1969000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-105000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-460000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>2344000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-279000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-1601000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>104000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1071000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-31871000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>95000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>23385000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-48403000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>108000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>147000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>134000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>216000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>114000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-714000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>123000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>396000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>72000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>230000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>94000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>1067000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>695000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>86000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-33000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>276000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>164000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>220000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>63000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>54000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>437000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>61000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>714000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>32000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>36000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>25000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>22000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>33000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>57000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>310000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-226516000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>36000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-61000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>3036000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>790000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>19000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-33000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>1179000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-16524000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-139000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-1082000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:57">
+    <row r="25" spans="1:58">
       <c r="A25" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B25">
+        <v>2560000.0</v>
+      </c>
+      <c r="C25">
         <v>-9196000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>22140000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>36681000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>17734000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>11182000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>14079000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>-15940000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-35488000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-34698000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-42695000.0</v>
       </c>
-      <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
-    </row>
-    <row r="26" spans="1:57">
+      <c r="BF25"/>
+    </row>
+    <row r="26" spans="1:58">
       <c r="A26" t="s">
-        <v>175</v>
-[...3 lines deleted...]
-      </c>
+        <v>176</v>
+      </c>
+      <c r="B26"/>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
-        <v>4059000.0</v>
+        <v>0.0</v>
       </c>
       <c r="E26">
         <v>4059000.0</v>
       </c>
       <c r="F26">
         <v>4059000.0</v>
       </c>
       <c r="G26">
         <v>4059000.0</v>
       </c>
       <c r="H26">
-        <v>0.0</v>
+        <v>4059000.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26">
         <v>1289000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-39891000.0</v>
       </c>
       <c r="M26">
         <v>-39891000.0</v>
       </c>
       <c r="N26">
         <v>-39891000.0</v>
       </c>
       <c r="O26">
         <v>-39891000.0</v>
       </c>
       <c r="P26">
+        <v>-39891000.0</v>
+      </c>
+      <c r="Q26">
         <v>3247000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-4973000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-24254000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-1170000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-20768000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-2246000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>279000.0</v>
       </c>
-      <c r="W26"/>
-      <c r="X26">
+      <c r="X26"/>
+      <c r="Y26">
         <v>-7001000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-2711000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-4290000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-14218000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-28481000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-22950000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-3890000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-20184000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-837000.0</v>
       </c>
-      <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
-      <c r="AK26">
+      <c r="AK26"/>
+      <c r="AL26">
         <v>10068000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-3690000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-4247000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-397000.0</v>
       </c>
-      <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
-      <c r="AR26">
+      <c r="AR26"/>
+      <c r="AS26">
         <v>11496000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>2572000.0</v>
       </c>
-      <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
-    </row>
-    <row r="27" spans="1:57">
+      <c r="BF26"/>
+    </row>
+    <row r="27" spans="1:58">
       <c r="A27" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -19715,559 +19990,573 @@
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
-    </row>
-    <row r="28" spans="1:57">
+      <c r="BF27"/>
+    </row>
+    <row r="28" spans="1:58">
       <c r="A28" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B28">
+        <v>7231000.0</v>
+      </c>
+      <c r="C28">
         <v>-4147000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-5055000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-58360000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-5041000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-14143000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>4585000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>17789000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-27989000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-5611000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-38693000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-842000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-6558000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-57368000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-104228000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-16366000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-32334000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-111082000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-30259000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-57102000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-37760000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-22736000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-21102000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-69196000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>4785000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-12393000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-17825000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-55646000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-58607000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-12529000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-8703000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-27587000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>3513000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>2774000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-13243000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>793000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-16488000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>6138000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>12436000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-10266000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>8424000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-1779000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>9613000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-7707000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-14391000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-195000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>243989000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>501000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>2537000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-1922000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>5493000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-4093000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>422000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-2947000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>5084000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>10713000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>2396000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:57">
+    <row r="29" spans="1:58">
       <c r="A29" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B29">
+        <v>6707000.0</v>
+      </c>
+      <c r="C29">
         <v>-3634000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>22140000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>36681000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>17734000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>11182000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>14079000.0</v>
       </c>
-      <c r="H29"/>
-      <c r="I29"/>
+      <c r="I29">
+        <v>-18856000.0</v>
+      </c>
       <c r="J29">
+        <v>29384000.0</v>
+      </c>
+      <c r="K29">
         <v>20316000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>50332000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>57176000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>47205000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>76709000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>77600000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>92206000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>63608000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>114472000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>50883000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>77147000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>56445000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>27887000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>25530000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>109943000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-7610000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>31893000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>20679000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>131883000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>112341000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>33273000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>28037000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>24212000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>9650000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>17544000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>28598000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>6939000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>22387000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>15636000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>35287000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>1276000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>928000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>34802000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>1877000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>505000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>23033000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>21412000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>7574000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>5122000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>4161000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>5700000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>2484000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-1719000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-868000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>12057000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>2128000.0</v>
       </c>
-      <c r="BD29"/>
       <c r="BE29"/>
-    </row>
-    <row r="30" spans="1:57">
+      <c r="BF29"/>
+    </row>
+    <row r="30" spans="1:58">
       <c r="A30" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B30">
+        <v>-4078999.0</v>
+      </c>
+      <c r="C30">
         <v>2250000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-13360000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>12277000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-6868000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-3910000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-10743000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-3526000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-16279000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-15399000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-16367000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-37196000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-39353000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-22376000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>24536000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-67674000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-28856000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-17829000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-1904000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-33968000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-12013000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>940000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-3270000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-22143000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-10991000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-16069000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-6458000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-91102000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-69661000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-19431000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-24176000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-11669000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-4930000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-17121000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-15214000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-12204000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-14253000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-22713000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-33578000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-8080000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-12444000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-19893000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-8429000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-10591000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-12562000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-10027000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-237802000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-8746000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-6672000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-3117000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-635000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-2424000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-935000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-19723000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-17821000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-3926000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-2662000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>