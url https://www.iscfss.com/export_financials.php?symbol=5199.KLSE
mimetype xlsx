--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="180">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="181">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
     <t>2021-06-30</t>
   </si>
   <si>
     <t>2020-06-30</t>
   </si>
   <si>
     <t>2019-06-30</t>
   </si>
   <si>
@@ -256,50 +256,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2831,51 +2834,51 @@
       </c>
       <c r="K51">
         <v>219388.0</v>
       </c>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
     </row>
     <row r="52" spans="1:17">
       <c r="A52" t="s">
         <v>67</v>
       </c>
       <c r="B52">
         <v>521344000.0</v>
       </c>
       <c r="C52">
         <v>214113000.0</v>
       </c>
       <c r="D52">
         <v>214752000.0</v>
       </c>
       <c r="E52">
-        <v>15540000.0</v>
+        <v>31299000.0</v>
       </c>
       <c r="F52">
         <v>15540000.0</v>
       </c>
       <c r="G52">
         <v>59864000.0</v>
       </c>
       <c r="H52">
         <v>2082000.0</v>
       </c>
       <c r="I52">
         <v>1421185.0</v>
       </c>
       <c r="J52">
         <v>219388.0</v>
       </c>
       <c r="K52">
         <v>219388.0</v>
       </c>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52">
         <v>1000000.0</v>
       </c>
       <c r="O52">
@@ -3269,409 +3272,415 @@
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BG62"/>
+  <dimension ref="A1:BH62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:59">
+    <row r="1" spans="1:60">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>78</v>
       </c>
       <c r="C1" t="s">
         <v>79</v>
       </c>
       <c r="D1" t="s">
+        <v>80</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="F1" t="s">
         <v>81</v>
       </c>
       <c r="G1" t="s">
         <v>82</v>
       </c>
       <c r="H1" t="s">
+        <v>83</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="J1" t="s">
         <v>84</v>
       </c>
       <c r="K1" t="s">
         <v>85</v>
       </c>
       <c r="L1" t="s">
+        <v>86</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="N1" t="s">
         <v>87</v>
       </c>
       <c r="O1" t="s">
         <v>88</v>
       </c>
       <c r="P1" t="s">
+        <v>89</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="R1" t="s">
         <v>90</v>
       </c>
       <c r="S1" t="s">
         <v>91</v>
       </c>
       <c r="T1" t="s">
+        <v>92</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="V1" t="s">
         <v>93</v>
       </c>
       <c r="W1" t="s">
         <v>94</v>
       </c>
       <c r="X1" t="s">
+        <v>95</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="Z1" t="s">
         <v>96</v>
       </c>
       <c r="AA1" t="s">
         <v>97</v>
       </c>
       <c r="AB1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AD1" t="s">
         <v>99</v>
       </c>
       <c r="AE1" t="s">
         <v>100</v>
       </c>
       <c r="AF1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AH1" t="s">
         <v>102</v>
       </c>
       <c r="AI1" t="s">
         <v>103</v>
       </c>
       <c r="AJ1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AL1" t="s">
         <v>105</v>
       </c>
       <c r="AM1" t="s">
         <v>106</v>
       </c>
       <c r="AN1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AP1" t="s">
         <v>108</v>
       </c>
       <c r="AQ1" t="s">
         <v>109</v>
       </c>
       <c r="AR1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AT1" t="s">
         <v>111</v>
       </c>
       <c r="AU1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AV1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AW1" t="s">
         <v>113</v>
       </c>
       <c r="AX1" t="s">
         <v>114</v>
       </c>
       <c r="AY1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="BA1" t="s">
         <v>116</v>
       </c>
       <c r="BB1" t="s">
         <v>117</v>
       </c>
       <c r="BC1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BD1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="BE1" t="s">
         <v>119</v>
       </c>
       <c r="BF1" t="s">
         <v>120</v>
       </c>
       <c r="BG1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BH1" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="2" spans="1:59">
+    <row r="2" spans="1:60">
       <c r="A2" t="s">
         <v>17</v>
       </c>
       <c r="B2">
+        <v>18691000.0</v>
+      </c>
+      <c r="C2">
         <v>64108000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>62416000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>27515000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>49054000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>27194000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>25218000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>26382000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>21233000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>27166000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>28131000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>38299000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>15696000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21235000.0</v>
       </c>
       <c r="O2">
         <v>21235000.0</v>
       </c>
       <c r="P2">
+        <v>21235000.0</v>
+      </c>
+      <c r="Q2">
         <v>8458000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>10532000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>36640000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>6539000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>9638000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>12413000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>5635000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>3851000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>4797000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>5061000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>3708000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1671000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>8721000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>7017000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>6840000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>3587000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>3126000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>5375000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>4361000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>484000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>241673.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>202000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>130000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>243000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>60260.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>226000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1438000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>7764000.0</v>
       </c>
-      <c r="AR2"/>
-      <c r="AS2">
+      <c r="AS2"/>
+      <c r="AT2">
         <v>14573000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>13454000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1360000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1129000.0</v>
       </c>
-      <c r="AW2"/>
-      <c r="AX2">
+      <c r="AX2"/>
+      <c r="AY2">
         <v>7266000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>23849000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>29676854.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>3109000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>6625000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>717000.0</v>
       </c>
-      <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
-    </row>
-    <row r="3" spans="1:59">
+      <c r="BH2"/>
+    </row>
+    <row r="3" spans="1:60">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -3689,52 +3698,53 @@
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
-    </row>
-    <row r="4" spans="1:59">
+      <c r="BH3"/>
+    </row>
+    <row r="4" spans="1:60">
       <c r="A4" t="s">
         <v>19</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -3752,151 +3762,163 @@
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
-    </row>
-    <row r="5" spans="1:59">
+      <c r="BH4"/>
+    </row>
+    <row r="5" spans="1:60">
       <c r="A5" t="s">
         <v>20</v>
       </c>
       <c r="B5">
+        <v>-81480000.0</v>
+      </c>
+      <c r="C5">
         <v>-75829000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>20335000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>24024000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>164223000.0</v>
       </c>
-      <c r="F5"/>
-      <c r="G5"/>
+      <c r="G5">
+        <v>189841000.0</v>
+      </c>
       <c r="H5">
+        <v>-46837999.0</v>
+      </c>
+      <c r="I5">
         <v>336752000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>342323000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>264110000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>327035000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>308930000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>170761000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>282220000.0</v>
       </c>
       <c r="O5">
         <v>282220000.0</v>
       </c>
       <c r="P5">
+        <v>282220000.0</v>
+      </c>
+      <c r="Q5">
         <v>171396000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>78855000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>67670000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>72993000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>62165000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>62085000.0</v>
       </c>
-      <c r="V5"/>
-[...1 lines deleted...]
-      <c r="X5"/>
+      <c r="W5">
+        <v>33103000.0</v>
+      </c>
+      <c r="X5">
+        <v>63673000.0</v>
+      </c>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
-    </row>
-    <row r="6" spans="1:59">
+      <c r="BH5"/>
+    </row>
+    <row r="6" spans="1:60">
       <c r="A6" t="s">
         <v>21</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -3914,272 +3936,279 @@
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
-    </row>
-    <row r="7" spans="1:59">
+      <c r="BH6"/>
+    </row>
+    <row r="7" spans="1:60">
       <c r="A7" t="s">
         <v>22</v>
       </c>
       <c r="B7">
+        <v>271764000.0</v>
+      </c>
+      <c r="C7">
         <v>287650000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>331734000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>365833000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>362485000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>359602000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>316940000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>377527000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>360718000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>329818000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>369894000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>405654000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>407062000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>441345000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>488540000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>468945000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>183018000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>19630000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>23676000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>26770000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>20616000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>19006000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>22354000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>25068000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>11691000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>10881000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>11939000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>4832000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>14673000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
-    </row>
-    <row r="8" spans="1:59">
+      <c r="BH7"/>
+    </row>
+    <row r="8" spans="1:60">
       <c r="A8" t="s">
         <v>23</v>
       </c>
       <c r="B8">
         <v>152078000.0</v>
       </c>
       <c r="C8">
         <v>152078000.0</v>
       </c>
       <c r="D8">
         <v>152078000.0</v>
       </c>
       <c r="E8">
-        <v>158472000.0</v>
+        <v>152078000.0</v>
       </c>
       <c r="F8">
         <v>158472000.0</v>
       </c>
       <c r="G8">
-        <v>166014000.0</v>
+        <v>158472000.0</v>
       </c>
       <c r="H8">
         <v>166014000.0</v>
       </c>
       <c r="I8">
         <v>166014000.0</v>
       </c>
       <c r="J8">
         <v>166014000.0</v>
       </c>
       <c r="K8">
         <v>166014000.0</v>
       </c>
       <c r="L8">
         <v>166014000.0</v>
       </c>
       <c r="M8">
         <v>166014000.0</v>
       </c>
       <c r="N8">
-        <v>966014000.0</v>
+        <v>166014000.0</v>
       </c>
       <c r="O8">
         <v>966014000.0</v>
       </c>
       <c r="P8">
         <v>966014000.0</v>
       </c>
       <c r="Q8">
         <v>966014000.0</v>
       </c>
       <c r="R8">
+        <v>966014000.0</v>
+      </c>
+      <c r="S8">
         <v>963491000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>963139000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>959892000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
-    </row>
-    <row r="9" spans="1:59">
+      <c r="BH8"/>
+    </row>
+    <row r="9" spans="1:60">
       <c r="A9" t="s">
         <v>24</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
@@ -4197,223 +4226,227 @@
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
-    </row>
-    <row r="10" spans="1:59">
+      <c r="BH9"/>
+    </row>
+    <row r="10" spans="1:60">
       <c r="A10" t="s">
         <v>25</v>
       </c>
       <c r="B10">
+        <v>345549000.0</v>
+      </c>
+      <c r="C10">
         <v>786295000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>306836000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>347514000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>584602000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>462001000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>795689000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>688025000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>834910000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>931531000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>981766000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>959659000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>670181000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>740648000.0</v>
       </c>
       <c r="O10">
         <v>740648000.0</v>
       </c>
       <c r="P10">
+        <v>740648000.0</v>
+      </c>
+      <c r="Q10">
         <v>544779000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>277975000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>689272000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>207823000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>173889000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>109284000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>106387000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>100040000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>77307000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>60782000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>87160000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>253064000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>206709000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>221213000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>203840000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>302188000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>135956604.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>116303000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>10031000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>31988000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>54379694.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>23110000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>60694000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>17114000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>28025433.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>26067000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>8483000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>668000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>6000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>29901000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>110021000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>48326000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>34794000.0</v>
       </c>
-      <c r="AW10"/>
-      <c r="AX10">
+      <c r="AX10"/>
+      <c r="AY10">
         <v>82499000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>113012000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>125488841.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>124626000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>66082000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>72058000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>218524000.0</v>
       </c>
-      <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
-    </row>
-    <row r="11" spans="1:59">
+      <c r="BH10"/>
+    </row>
+    <row r="11" spans="1:60">
       <c r="A11" t="s">
         <v>26</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -4431,571 +4464,581 @@
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
-    </row>
-    <row r="12" spans="1:59">
+      <c r="BH11"/>
+    </row>
+    <row r="12" spans="1:60">
       <c r="A12" t="s">
         <v>27</v>
       </c>
       <c r="B12">
+        <v>345549000.0</v>
+      </c>
+      <c r="C12">
         <v>786295000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>306836000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>347514000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>584602000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>462001000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>795689000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>688025000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>834910000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>931531000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>981766000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>959659000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>670181000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>740648000.0</v>
       </c>
       <c r="O12">
         <v>740648000.0</v>
       </c>
       <c r="P12">
+        <v>740648000.0</v>
+      </c>
+      <c r="Q12">
         <v>544779000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>277975000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>689272000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>344914000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>310319000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>306565000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>302703000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>100040000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>77307000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>60782000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>87160000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>253064000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>206709000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>221213000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>203840000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>302188000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>135956604.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>116303000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>10031000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>31988000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>54379694.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>23110000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>60694000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>17114000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>28025433.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>26067000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>8483000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>668000.0</v>
       </c>
-      <c r="AR12"/>
-      <c r="AS12">
+      <c r="AS12"/>
+      <c r="AT12">
         <v>29901000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>110021000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>48326000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>34794000.0</v>
       </c>
-      <c r="AW12"/>
-      <c r="AX12">
+      <c r="AX12"/>
+      <c r="AY12">
         <v>82499000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>113012000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>125488841.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>124626000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>66082000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>72058000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>218524000.0</v>
       </c>
-      <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
-    </row>
-    <row r="13" spans="1:59">
+      <c r="BH12"/>
+    </row>
+    <row r="13" spans="1:60">
       <c r="A13" t="s">
         <v>28</v>
       </c>
       <c r="B13">
         <v>152078000.0</v>
       </c>
       <c r="C13">
         <v>152078000.0</v>
       </c>
       <c r="D13">
         <v>152078000.0</v>
       </c>
       <c r="E13">
-        <v>158472000.0</v>
+        <v>152078000.0</v>
       </c>
       <c r="F13">
         <v>158472000.0</v>
       </c>
       <c r="G13">
-        <v>166014000.0</v>
+        <v>158472000.0</v>
       </c>
       <c r="H13">
         <v>166014000.0</v>
       </c>
       <c r="I13">
         <v>166014000.0</v>
       </c>
       <c r="J13">
         <v>166014000.0</v>
       </c>
       <c r="K13">
         <v>166014000.0</v>
       </c>
       <c r="L13">
         <v>166014000.0</v>
       </c>
       <c r="M13">
         <v>166014000.0</v>
       </c>
       <c r="N13">
-        <v>966014000.0</v>
+        <v>166014000.0</v>
       </c>
       <c r="O13">
         <v>966014000.0</v>
       </c>
       <c r="P13">
         <v>966014000.0</v>
       </c>
       <c r="Q13">
         <v>966014000.0</v>
       </c>
       <c r="R13">
+        <v>966014000.0</v>
+      </c>
+      <c r="S13">
         <v>963491000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>963139000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>959892000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>954040000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>827751000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>764965000.0</v>
       </c>
       <c r="X13">
         <v>764965000.0</v>
       </c>
       <c r="Y13">
         <v>764965000.0</v>
       </c>
       <c r="Z13">
         <v>764965000.0</v>
       </c>
       <c r="AA13">
         <v>764965000.0</v>
       </c>
       <c r="AB13">
         <v>764965000.0</v>
       </c>
       <c r="AC13">
         <v>764965000.0</v>
       </c>
       <c r="AD13">
         <v>764965000.0</v>
       </c>
       <c r="AE13">
         <v>764965000.0</v>
       </c>
       <c r="AF13">
+        <v>764965000.0</v>
+      </c>
+      <c r="AG13">
         <v>764965289.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>764592000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>724681000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>698806000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>675314577.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14438000.0</v>
       </c>
       <c r="AL13">
         <v>14438000.0</v>
       </c>
       <c r="AM13">
+        <v>14438000.0</v>
+      </c>
+      <c r="AN13">
         <v>14025000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>13126390.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>11328000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>10832000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>9808000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>545000000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>9208000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>8916000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>5892000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>5326000.0</v>
       </c>
-      <c r="AW13"/>
-      <c r="AX13">
+      <c r="AX13"/>
+      <c r="AY13">
         <v>4613000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>4503000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>4403947.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>4401000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>4386000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>4379000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>4180479.0</v>
       </c>
-      <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
-    </row>
-    <row r="14" spans="1:59">
+      <c r="BH13"/>
+    </row>
+    <row r="14" spans="1:60">
       <c r="A14" t="s">
         <v>29</v>
       </c>
       <c r="B14">
         <v>737395000.0</v>
       </c>
       <c r="C14">
         <v>737395000.0</v>
       </c>
       <c r="D14">
+        <v>737395000.0</v>
+      </c>
+      <c r="E14">
         <v>737480000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>752862000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>770965000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>792692000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>798582000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>801130000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>804579000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>804967600.0</v>
       </c>
       <c r="L14">
         <v>804967600.0</v>
       </c>
       <c r="M14">
         <v>804967600.0</v>
       </c>
       <c r="N14">
-        <v>2012419000.0</v>
+        <v>804967600.0</v>
       </c>
       <c r="O14">
         <v>2012419000.0</v>
       </c>
       <c r="P14">
         <v>2012419000.0</v>
       </c>
       <c r="Q14">
         <v>2012419000.0</v>
       </c>
       <c r="R14">
         <v>2012419000.0</v>
       </c>
       <c r="S14">
         <v>2012419000.0</v>
       </c>
       <c r="T14">
         <v>2012419000.0</v>
       </c>
       <c r="U14">
+        <v>2012419000.0</v>
+      </c>
+      <c r="V14">
         <v>2012410000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1786485000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1588229000.0</v>
       </c>
       <c r="X14">
         <v>1588229000.0</v>
       </c>
       <c r="Y14">
         <v>1588229000.0</v>
       </c>
       <c r="Z14">
         <v>1588229000.0</v>
       </c>
       <c r="AA14">
         <v>1588229000.0</v>
       </c>
       <c r="AB14">
         <v>1588229000.0</v>
       </c>
       <c r="AC14">
         <v>1588229000.0</v>
       </c>
       <c r="AD14">
-        <v>1905875000.0</v>
+        <v>1588229000.0</v>
       </c>
       <c r="AE14">
         <v>1905875000.0</v>
       </c>
       <c r="AF14">
         <v>1905875000.0</v>
       </c>
       <c r="AG14">
+        <v>1905875000.0</v>
+      </c>
+      <c r="AH14">
         <v>1589956000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>1531506000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1474844000.0</v>
       </c>
       <c r="AJ14">
         <v>1474844000.0</v>
       </c>
       <c r="AK14">
+        <v>1474844000.0</v>
+      </c>
+      <c r="AL14">
         <v>1443844000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>1407531000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1359145000.0</v>
       </c>
       <c r="AN14">
         <v>1359145000.0</v>
       </c>
       <c r="AO14">
+        <v>1359145000.0</v>
+      </c>
+      <c r="AP14">
         <v>1099105000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>1031666500.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>964228000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>913978500.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>901224000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>812196000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>665875000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>519554000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>509875742.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>452831000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>443577000.0</v>
       </c>
       <c r="AZ14">
         <v>443577000.0</v>
       </c>
       <c r="BA14">
+        <v>443577000.0</v>
+      </c>
+      <c r="BB14">
         <v>439596000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>438178000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>429368000.0</v>
       </c>
       <c r="BD14">
         <v>429368000.0</v>
       </c>
       <c r="BE14">
+        <v>429368000.0</v>
+      </c>
+      <c r="BF14">
         <v>418048000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>131940400.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>20991600.0</v>
       </c>
     </row>
-    <row r="15" spans="1:59">
+    <row r="15" spans="1:60">
       <c r="A15" t="s">
         <v>30</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
@@ -5013,157 +5056,159 @@
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
-    </row>
-    <row r="16" spans="1:59">
+      <c r="BH15"/>
+    </row>
+    <row r="16" spans="1:60">
       <c r="A16" t="s">
         <v>31</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>70327000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>267402000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>205062000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1321067000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1142410000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1045770000.0</v>
       </c>
-      <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>614210000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>469051000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>422683000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>408425000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>439201000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>506008000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>337332000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>342425000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>445326000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>486601000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>367101000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>298531000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>285010000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>316331000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>212264905.0</v>
       </c>
-      <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
-    </row>
-    <row r="17" spans="1:59">
+      <c r="BH16"/>
+    </row>
+    <row r="17" spans="1:60">
       <c r="A17" t="s">
         <v>32</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -5181,52 +5226,53 @@
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
-    </row>
-    <row r="18" spans="1:59">
+      <c r="BH17"/>
+    </row>
+    <row r="18" spans="1:60">
       <c r="A18" t="s">
         <v>33</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
@@ -5244,52 +5290,53 @@
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
-    </row>
-    <row r="19" spans="1:59">
+      <c r="BH18"/>
+    </row>
+    <row r="19" spans="1:60">
       <c r="A19" t="s">
         <v>34</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -5307,847 +5354,863 @@
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
-    </row>
-    <row r="20" spans="1:59">
+      <c r="BH19"/>
+    </row>
+    <row r="20" spans="1:60">
       <c r="A20" t="s">
         <v>35</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
-      <c r="D20">
+      <c r="D20"/>
+      <c r="E20">
         <v>260362000.0</v>
       </c>
-      <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
-      <c r="AF20">
+      <c r="AF20"/>
+      <c r="AG20">
         <v>276.0</v>
       </c>
-      <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
-    </row>
-    <row r="21" spans="1:59">
+      <c r="BH20"/>
+    </row>
+    <row r="21" spans="1:60">
       <c r="A21" t="s">
         <v>36</v>
       </c>
       <c r="B21">
+        <v>1455479000.0</v>
+      </c>
+      <c r="C21">
         <v>1476021000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1539867000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1258462000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1673221000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1697087000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1283292000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1431973000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>587408000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>491159000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>556294000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1452069000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>353340000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>202704000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>1484235000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1422576000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>203643000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>121205000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>1372526000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>1375808000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1376261000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>1248213000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>1304718000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>1364618000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>1556620000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>1468860000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>1522521000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>1530075000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>91925000.0</v>
       </c>
-      <c r="AD21"/>
-      <c r="AE21">
+      <c r="AE21"/>
+      <c r="AF21">
         <v>113064000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>1337252000.0</v>
       </c>
-      <c r="AG21"/>
-      <c r="AH21">
+      <c r="AH21"/>
+      <c r="AI21">
         <v>81832000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>8778000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>1029292528.0</v>
       </c>
-      <c r="AK21"/>
       <c r="AL21"/>
-      <c r="AM21">
+      <c r="AM21"/>
+      <c r="AN21">
         <v>54879000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>997146295.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>48268000.0</v>
       </c>
-      <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
-      <c r="AZ21">
+      <c r="AZ21"/>
+      <c r="BA21">
         <v>44179141.0</v>
       </c>
-      <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
-    </row>
-    <row r="22" spans="1:59">
+      <c r="BH21"/>
+    </row>
+    <row r="22" spans="1:60">
       <c r="A22" t="s">
         <v>37</v>
       </c>
       <c r="B22">
+        <v>234693000.0</v>
+      </c>
+      <c r="C22">
         <v>217347000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>225145000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>182402000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>195911000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>215029000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>188557000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>193426000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>235334000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>199976000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>168204000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>198628000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>158168000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>171224000.0</v>
       </c>
       <c r="O22">
         <v>171224000.0</v>
       </c>
       <c r="P22">
+        <v>171224000.0</v>
+      </c>
+      <c r="Q22">
         <v>163900000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>173544000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>38019000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>42084000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>49462000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>55953000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>61272000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>73348000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>68080000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>20062000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>23658000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>35353000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>21378000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>35940000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>52038000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>20029000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>57913789.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>92283000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>1059000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>12200000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>3997060.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>7663000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>12702000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>4441000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>5542725.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>5434000.0</v>
       </c>
-      <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
-    </row>
-    <row r="23" spans="1:59">
+      <c r="BH22"/>
+    </row>
+    <row r="23" spans="1:60">
       <c r="A23" t="s">
         <v>38</v>
       </c>
       <c r="B23">
+        <v>7163812000.0</v>
+      </c>
+      <c r="C23">
         <v>7544957000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>7376582000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>7433258000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>7551145000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>7666793000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>5823919000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>6604339000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>6451800000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>6362434000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>6473951000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>6198528000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>5489162000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5690842000.0</v>
       </c>
       <c r="O23">
         <v>5690842000.0</v>
       </c>
       <c r="P23">
+        <v>5690842000.0</v>
+      </c>
+      <c r="Q23">
         <v>5512418000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>4506779000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>3099579000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2880372000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2788043000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2722281000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2615167000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2492294000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>2426152000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>2617074000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2567759000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>2553169000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>2393132000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>2222625000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>2189369000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>2216683000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1973964938.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1633004000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1289665000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1286778000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1319585742.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1345091000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1415447000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1337682000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1269167251.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>969992000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>558249000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>654944000.0</v>
       </c>
-      <c r="AR23"/>
-      <c r="AS23">
+      <c r="AS23"/>
+      <c r="AT23">
         <v>573032000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>529953000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>412277000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>390173000.0</v>
       </c>
-      <c r="AW23"/>
-      <c r="AX23">
+      <c r="AX23"/>
+      <c r="AY23">
         <v>386388000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>359059000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>370248509.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>321898000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>258894000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>263052000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>233513864.0</v>
       </c>
-      <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
-    </row>
-    <row r="24" spans="1:59">
+      <c r="BH23"/>
+    </row>
+    <row r="24" spans="1:60">
       <c r="A24" t="s">
         <v>39</v>
       </c>
       <c r="B24">
+        <v>243115000.0</v>
+      </c>
+      <c r="C24">
         <v>240220000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>351119000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>378020000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>197172000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>220457000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>223103000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>278299000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>301426000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>315206000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>344694000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>365012000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>74036000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>78277000.0</v>
       </c>
-      <c r="O24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="P24"/>
       <c r="Q24">
         <v>0.0</v>
       </c>
       <c r="R24">
         <v>0.0</v>
       </c>
       <c r="S24">
+        <v>0.0</v>
+      </c>
+      <c r="T24">
         <v>2650000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>5677000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>10971000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>128598000.0</v>
       </c>
-      <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
-    </row>
-    <row r="25" spans="1:59">
+      <c r="BH24"/>
+    </row>
+    <row r="25" spans="1:60">
       <c r="A25" t="s">
         <v>40</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
-      <c r="D25">
+      <c r="D25"/>
+      <c r="E25">
         <v>605784000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>431972000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>462615000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>433772000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>647742000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>357655000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>386746000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>361498000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>364009000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>138535000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>7445000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>11603000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>16907000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>21658000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>138535000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>12212000.0</v>
       </c>
-      <c r="X25"/>
-      <c r="Y25">
+      <c r="Y25"/>
+      <c r="Z25">
         <v>8037000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>7259000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>7980000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>3791000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>10022000.0</v>
       </c>
-      <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
-    </row>
-    <row r="26" spans="1:59">
+      <c r="BH25"/>
+    </row>
+    <row r="26" spans="1:60">
       <c r="A26" t="s">
         <v>41</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
-      <c r="AO26">
+      <c r="AO26"/>
+      <c r="AP26">
         <v>219000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>243000000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>306000000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>264000000.0</v>
       </c>
-      <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
-    </row>
-    <row r="27" spans="1:59">
+      <c r="BH26"/>
+    </row>
+    <row r="27" spans="1:60">
       <c r="A27" t="s">
         <v>42</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -6165,1275 +6228,1301 @@
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
-    </row>
-    <row r="28" spans="1:59">
+      <c r="BH27"/>
+    </row>
+    <row r="28" spans="1:60">
       <c r="A28" t="s">
         <v>43</v>
       </c>
       <c r="B28">
+        <v>709290000.0</v>
+      </c>
+      <c r="C28">
         <v>536551000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>819874000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>779614000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>263601000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>314780000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-174100000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>61035000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-79352000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-195664000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-174449000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-97165000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-68992000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-157721000.0</v>
       </c>
       <c r="O28">
         <v>-157721000.0</v>
       </c>
       <c r="P28">
+        <v>-157721000.0</v>
+      </c>
+      <c r="Q28">
         <v>12980000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-94957000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-669642000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-184147000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-147119000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-88668000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-87381000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-77686000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-3042000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-408000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-76279000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-241125000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-201877000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-206540000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-189507000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-290272000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-127907114.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-116303000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-10031000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-31988000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-54379694.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-23110000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-60694000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-17114000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-28025433.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-26067000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-8483000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-668000.0</v>
       </c>
-      <c r="AR28"/>
-      <c r="AS28">
+      <c r="AS28"/>
+      <c r="AT28">
         <v>-29901000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-110021000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-48326000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-34794000.0</v>
       </c>
-      <c r="AW28"/>
-      <c r="AX28">
+      <c r="AX28"/>
+      <c r="AY28">
         <v>-82499000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-113012000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-125488841.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-124626000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-66082000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-72058000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-218524000.0</v>
       </c>
-      <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
-    </row>
-    <row r="29" spans="1:59">
+      <c r="BH28"/>
+    </row>
+    <row r="29" spans="1:60">
       <c r="A29" t="s">
         <v>44</v>
       </c>
       <c r="B29">
+        <v>3519061000.0</v>
+      </c>
+      <c r="C29">
         <v>3556824000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>3515506000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3469491000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3268606000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3412330000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3045827000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3471923000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>3408088000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>3266784000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>3289523000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>3146599000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>2637534000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>2483961000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2542490000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>2290831000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1874210000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1552962000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1529520000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1473922000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1418392000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1241015000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1196782000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1270504000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1414657000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
-    </row>
-    <row r="30" spans="1:59">
+      <c r="BH29"/>
+    </row>
+    <row r="30" spans="1:60">
       <c r="A30" t="s">
         <v>45</v>
       </c>
       <c r="B30">
+        <v>376416000.0</v>
+      </c>
+      <c r="C30">
         <v>117384000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>227202000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1020818000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>678715000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1290840000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>226953000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>557138000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>587408000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>491159000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>556294000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-34029000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>353340000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>202704000.0</v>
       </c>
       <c r="O30">
         <v>202704000.0</v>
       </c>
       <c r="P30">
+        <v>202704000.0</v>
+      </c>
+      <c r="Q30">
         <v>414476000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>203643000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>121205000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>139571000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>112905000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>95079000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>58324000.0</v>
       </c>
-      <c r="W30">
-[...1 lines deleted...]
-      </c>
       <c r="X30">
+        <v>15424000.0</v>
+      </c>
+      <c r="Y30">
         <v>29111000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>49576000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>114290000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>8902000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>170439000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>91925000.0</v>
       </c>
-      <c r="AD30"/>
-      <c r="AE30">
+      <c r="AE30"/>
+      <c r="AF30">
         <v>113064000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>109641000.0</v>
       </c>
-      <c r="AG30"/>
-      <c r="AH30">
+      <c r="AH30"/>
+      <c r="AI30">
         <v>81832000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>8778000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>19209089.0</v>
       </c>
-      <c r="AK30"/>
       <c r="AL30"/>
-      <c r="AM30">
+      <c r="AM30"/>
+      <c r="AN30">
         <v>54879000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>14742898.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>48268000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>72000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>100000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>81000000.0</v>
       </c>
-      <c r="AS30"/>
       <c r="AT30"/>
       <c r="AU30"/>
       <c r="AV30"/>
       <c r="AW30"/>
       <c r="AX30"/>
       <c r="AY30"/>
-      <c r="AZ30">
+      <c r="AZ30"/>
+      <c r="BA30">
         <v>1592781.0</v>
       </c>
-      <c r="BA30"/>
       <c r="BB30"/>
       <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
-    </row>
-    <row r="31" spans="1:59">
+      <c r="BH30"/>
+    </row>
+    <row r="31" spans="1:60">
       <c r="A31" t="s">
         <v>46</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>1237690000.0</v>
       </c>
-      <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>945258000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>963868000.0</v>
       </c>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
-    </row>
-    <row r="32" spans="1:59">
+      <c r="BH31"/>
+    </row>
+    <row r="32" spans="1:60">
       <c r="A32" t="s">
         <v>47</v>
       </c>
       <c r="B32">
+        <v>-684631000.0</v>
+      </c>
+      <c r="C32">
         <v>-780444000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-534256000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-388711000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-590999000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-510610000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>468547000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>756035000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>784230000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>638709000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>705662000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>687690000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>296397000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>197522000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>-28345000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>-155268000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>-310025000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>336176000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>226895000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>186244000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>151488000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>174766000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>-91184000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>-48781000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>-43655000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
-    </row>
-    <row r="33" spans="1:59">
+      <c r="BH32"/>
+    </row>
+    <row r="33" spans="1:60">
       <c r="A33" t="s">
         <v>48</v>
       </c>
       <c r="B33">
+        <v>5830882000.0</v>
+      </c>
+      <c r="C33">
         <v>5912198000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>5960809000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>5847397000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>6057386000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>5666399000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>3877594000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>4740804000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>4254880000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>4230221000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>4205983000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>4107584000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>3881683000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4139132000.0</v>
       </c>
       <c r="O33">
         <v>4139132000.0</v>
       </c>
       <c r="P33">
+        <v>4139132000.0</v>
+      </c>
+      <c r="Q33">
         <v>3968806000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>3513274000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>2090861000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>2128185000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>2128468000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>2124059000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>1986277000.0</v>
       </c>
-      <c r="W33">
-[...1 lines deleted...]
-      </c>
       <c r="X33">
+        <v>2063257999.0</v>
+      </c>
+      <c r="Y33">
         <v>2072721000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>2260687000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>2148454000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>2071037000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>1916048000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>1741904000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>1777937000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>1646675000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>1571468865.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>1285154000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>1172056000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>1215134000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>1235998274.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>1290106000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>1306678000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>1240617000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>1210538175.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>890223000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>477678000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>554576000.0</v>
       </c>
-      <c r="AR33"/>
-      <c r="AS33">
+      <c r="AS33"/>
+      <c r="AT33">
         <v>464400000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>363057000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>334791000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>337402000.0</v>
       </c>
-      <c r="AW33"/>
-      <c r="AX33">
+      <c r="AX33"/>
+      <c r="AY33">
         <v>298940000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>243145000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>242941521.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>182499000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>181255000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>189381000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>12917756.0</v>
       </c>
-      <c r="BE33"/>
       <c r="BF33"/>
       <c r="BG33"/>
-    </row>
-    <row r="34" spans="1:59">
+      <c r="BH33"/>
+    </row>
+    <row r="34" spans="1:60">
       <c r="A34" t="s">
         <v>49</v>
       </c>
       <c r="B34">
+        <v>70252000.0</v>
+      </c>
+      <c r="C34">
         <v>70495000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>77507000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>39857000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>41356000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>41371000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>38151000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>43307000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>44769000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>42804000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>43055000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>43372000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>41763000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>21661000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>30214000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>35372000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>37469000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>40435000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>9833000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>19683000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>30800000.0</v>
       </c>
-      <c r="V34"/>
       <c r="W34"/>
-      <c r="X34">
+      <c r="X34"/>
+      <c r="Y34">
         <v>2363000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>2321000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>2144000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>2143000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>2063000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>1988000.0</v>
       </c>
-      <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
-    </row>
-    <row r="35" spans="1:59">
+      <c r="BH34"/>
+    </row>
+    <row r="35" spans="1:60">
       <c r="A35" t="s">
         <v>50</v>
       </c>
       <c r="B35">
+        <v>2410265000.0</v>
+      </c>
+      <c r="C35">
         <v>2455476000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>2706023000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>2750490000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>2683499000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>2160638000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1604963000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1924810000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>2025862000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>2008195000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>2059545000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>2105515000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1734673000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1662684000.0</v>
       </c>
       <c r="O35">
         <v>1662684000.0</v>
       </c>
       <c r="P35">
+        <v>1662684000.0</v>
+      </c>
+      <c r="Q35">
         <v>1611521000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>1329039000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>874075000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>825560000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>840790000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>857155000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>920028000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>775292000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>802633000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>851058000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>804820000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>779192000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>759334000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>692351000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>713937000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>757761000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>742427042.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>619096000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>435100000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>447066000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>452153919.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>476973000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>486271000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>478442000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>534250835.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>268003000.0</v>
       </c>
-      <c r="AP35"/>
-      <c r="AQ35">
+      <c r="AQ35"/>
+      <c r="AR35">
         <v>7764000.0</v>
       </c>
-      <c r="AR35"/>
-      <c r="AS35">
+      <c r="AS35"/>
+      <c r="AT35">
         <v>14573000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>13454000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>719000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>1129000.0</v>
       </c>
-      <c r="AW35"/>
-      <c r="AX35">
+      <c r="AX35"/>
+      <c r="AY35">
         <v>81588000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>69992000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>79687232.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>82551000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>13353000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>13578000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>41000.0</v>
       </c>
-      <c r="BE35"/>
       <c r="BF35"/>
       <c r="BG35"/>
-    </row>
-    <row r="36" spans="1:59">
+      <c r="BH35"/>
+    </row>
+    <row r="36" spans="1:60">
       <c r="A36" t="s">
         <v>51</v>
       </c>
       <c r="B36">
+        <v>65876000.0</v>
+      </c>
+      <c r="C36">
         <v>65965000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>67972000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>82626000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>50724000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>51121000.0</v>
       </c>
-      <c r="G36">
-[...1 lines deleted...]
-      </c>
       <c r="H36">
+        <v>47108000.0</v>
+      </c>
+      <c r="I36">
         <v>59059000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>54037000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>52557000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>53730000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>53425000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>50480000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53032000.0</v>
       </c>
       <c r="O36">
         <v>53032000.0</v>
       </c>
       <c r="P36">
+        <v>53032000.0</v>
+      </c>
+      <c r="Q36">
         <v>50406000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>215307000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>285766000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>270693000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>267469000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>319819000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>307915000.0</v>
       </c>
-      <c r="W36">
-[...1 lines deleted...]
-      </c>
       <c r="X36">
+        <v>-1.0</v>
+      </c>
+      <c r="Y36">
         <v>108321000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>94441000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>90429000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>5547000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>5745000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>5814000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>6193000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>6144000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>4905558.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>4600000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>6388000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>5636000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>4089965.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>4192000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>4006000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>3131000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>1940135.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>219320000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>242768000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>306422000.0</v>
       </c>
-      <c r="AR36"/>
-      <c r="AS36">
+      <c r="AS36"/>
+      <c r="AT36">
         <v>271864000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>238050000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>230948000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>237785000.0</v>
       </c>
-      <c r="AW36"/>
-      <c r="AX36">
+      <c r="AX36"/>
+      <c r="AY36">
         <v>211979000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>196411000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>194931197.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>179532000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>180418000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>188767000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>12258000.0</v>
       </c>
-      <c r="BE36"/>
       <c r="BF36"/>
       <c r="BG36"/>
-    </row>
-    <row r="37" spans="1:59">
+      <c r="BH36"/>
+    </row>
+    <row r="37" spans="1:60">
       <c r="A37" t="s">
         <v>52</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -7451,729 +7540,739 @@
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
-    </row>
-    <row r="38" spans="1:59">
+      <c r="BH37"/>
+    </row>
+    <row r="38" spans="1:60">
       <c r="A38" t="s">
         <v>53</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>345901000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>336343000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>325863000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>327651000.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>289248000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>273161000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>263981000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>265543000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>293810000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>207962000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>135130000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>129950000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>125581000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>117383000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>106851000.0</v>
       </c>
-      <c r="W38">
-[...1 lines deleted...]
-      </c>
       <c r="X38">
+        <v>1.0</v>
+      </c>
+      <c r="Y38">
         <v>95795000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>90254000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>84935000.0</v>
       </c>
-      <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
       <c r="BE38"/>
       <c r="BF38"/>
       <c r="BG38"/>
-    </row>
-    <row r="39" spans="1:59">
+      <c r="BH38"/>
+    </row>
+    <row r="39" spans="1:60">
       <c r="A39" t="s">
         <v>54</v>
       </c>
       <c r="B39">
+        <v>376272000.0</v>
+      </c>
+      <c r="C39">
         <v>511733000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>656590000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>35127000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>34531000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>32524000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>735126000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>891483000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>539268000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>509547000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>561704000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>966686000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>425790000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>437134000.0</v>
       </c>
       <c r="O39">
         <v>437134000.0</v>
       </c>
       <c r="P39">
+        <v>437134000.0</v>
+      </c>
+      <c r="Q39">
         <v>415850000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>338343000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>160222000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>365189000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>299794000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>235704000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>264915000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>240224000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>175244000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>223643000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>190108000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>184303000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>11730000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>131643000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>144190000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>134727000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>98984000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>125887000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>24687000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>18678000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>5880467.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>17665000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>28960000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>20631000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>10318020.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>48268000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>72088000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>99700000.0</v>
       </c>
-      <c r="AR39"/>
-      <c r="AS39">
+      <c r="AS39"/>
+      <c r="AT39">
         <v>78731000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>56875000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>29160000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>17977000.0</v>
       </c>
-      <c r="AW39"/>
-      <c r="AX39">
+      <c r="AX39"/>
+      <c r="AY39">
         <v>4949000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>2902000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>62375833.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>14773000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>11557000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>1613000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>2072109.0</v>
       </c>
-      <c r="BE39"/>
       <c r="BF39"/>
       <c r="BG39"/>
-    </row>
-    <row r="40" spans="1:59">
+      <c r="BH39"/>
+    </row>
+    <row r="40" spans="1:60">
       <c r="A40" t="s">
         <v>55</v>
       </c>
       <c r="B40">
+        <v>1320064000.0</v>
+      </c>
+      <c r="C40">
         <v>1575769000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>1304523000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>1425713000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>1619473000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>2169644000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>1264743000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>965301000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>915124000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>1067946000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>1104899000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>927695000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>856963000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1105184000.0</v>
       </c>
       <c r="O40">
         <v>1105184000.0</v>
       </c>
       <c r="P40">
+        <v>1105184000.0</v>
+      </c>
+      <c r="Q40">
         <v>1160253000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>881203000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>563778000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>34979000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>25470000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>15967000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>219000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>506227000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>337551000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>342644000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>465486000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>506753000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>385463000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>317237000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>305412000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>336246000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>231201290.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>142593000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>70974000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>70163000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>124828423.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>114581000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>183202000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>160628000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>150597392.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>175935000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>95729000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>43223000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>28000000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>22504000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>9432000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>13196000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>9028000.0</v>
       </c>
-      <c r="AW40"/>
-      <c r="AX40">
+      <c r="AX40"/>
+      <c r="AY40">
         <v>22691000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>19833000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>19603108.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>219000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>615000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>661000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>1328160.0</v>
       </c>
-      <c r="BE40"/>
       <c r="BF40"/>
       <c r="BG40"/>
-    </row>
-    <row r="41" spans="1:59">
+      <c r="BH40"/>
+    </row>
+    <row r="41" spans="1:60">
       <c r="A41" t="s">
         <v>56</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>1457773000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>1374128000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>1301186000.0</v>
       </c>
-      <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
       <c r="BG41"/>
-    </row>
-    <row r="42" spans="1:59">
+      <c r="BH41"/>
+    </row>
+    <row r="42" spans="1:60">
       <c r="A42" t="s">
         <v>57</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
-      <c r="D42">
+      <c r="D42"/>
+      <c r="E42">
         <v>389000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-53549000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>169863000.0</v>
       </c>
-      <c r="G42">
-[...1 lines deleted...]
-      </c>
       <c r="H42">
-        <v>-16121000.0</v>
+        <v>-55528001.0</v>
       </c>
       <c r="I42">
         <v>-16121000.0</v>
       </c>
       <c r="J42">
+        <v>-16121000.0</v>
+      </c>
+      <c r="K42">
         <v>-4644000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>327035000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>308930000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>170761000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>169047000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>282220000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>171396000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>1.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>67670000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>72993000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>62165000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>62085000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>33103000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>63673000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>98230000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>97702000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>50316000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>73035000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>65201000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>53761000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>65601000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>72569000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>53469000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>22760000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>58530000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>85282000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>92854652.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>773121000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>660876000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>649968000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>703036681.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>665356000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>681611000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>661344000.0</v>
       </c>
-      <c r="AR42"/>
-      <c r="AS42">
+      <c r="AS42"/>
+      <c r="AT42">
         <v>564417000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>514122000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>398227000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>372997000.0</v>
       </c>
-      <c r="AW42"/>
-      <c r="AX42">
+      <c r="AX42"/>
+      <c r="AY42">
         <v>277717000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>261011000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>247163121.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>244258000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>244061000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>250999000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>234053243.0</v>
       </c>
-      <c r="BE42"/>
       <c r="BF42"/>
       <c r="BG42"/>
-    </row>
-    <row r="43" spans="1:59">
+      <c r="BH42"/>
+    </row>
+    <row r="43" spans="1:60">
       <c r="A43" t="s">
         <v>58</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -8191,52 +8290,53 @@
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
-    </row>
-    <row r="44" spans="1:59">
+      <c r="BH43"/>
+    </row>
+    <row r="44" spans="1:60">
       <c r="A44" t="s">
         <v>59</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -8254,590 +8354,601 @@
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
-    </row>
-    <row r="45" spans="1:59">
+      <c r="BH44"/>
+    </row>
+    <row r="45" spans="1:60">
       <c r="A45" t="s">
         <v>60</v>
       </c>
       <c r="B45">
+        <v>3934081000.0</v>
+      </c>
+      <c r="C45">
         <v>3956766000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>3931276000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>3802420000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>3897732000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>3509834000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>2121878000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>3620069000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>2237347000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>2349164000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>2306519000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>2280850000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>2046200000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>2045478000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>2157959000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
       <c r="BG45"/>
-    </row>
-    <row r="46" spans="1:59">
+      <c r="BH45"/>
+    </row>
+    <row r="46" spans="1:60">
       <c r="A46" t="s">
         <v>61</v>
       </c>
       <c r="B46">
+        <v>3934081000.0</v>
+      </c>
+      <c r="C46">
         <v>3956766000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>3931276000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>3802420000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>3897732000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>3509834000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>2121878000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>2333532000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>2237347000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>2349164000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>2306519000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>2182563000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>2046200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2157959000.0</v>
       </c>
       <c r="O46">
         <v>2157959000.0</v>
       </c>
       <c r="P46">
+        <v>2157959000.0</v>
+      </c>
+      <c r="Q46">
         <v>2014226000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>1963729000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>594519000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>617690000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>617240000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>620494000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>621668000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>650837000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>599782000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>609626000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>589165000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>542969000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>380228000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>301388000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>305497000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>300501000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>229311031.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>183458000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>201892000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>200205000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>202615781.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>214702000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>220999000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>212958000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>211451745.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>184753000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>52871000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>55978000.0</v>
       </c>
-      <c r="AR46"/>
-      <c r="AS46">
+      <c r="AS46"/>
+      <c r="AT46">
         <v>57865000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>58797000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>36354000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>33722000.0</v>
       </c>
-      <c r="AW46"/>
-      <c r="AX46">
+      <c r="AX46"/>
+      <c r="AY46">
         <v>26799000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>4060000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>3831183.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>2967000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>837000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>614000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>659756.0</v>
       </c>
-      <c r="BE46"/>
       <c r="BF46"/>
       <c r="BG46"/>
-    </row>
-    <row r="47" spans="1:59">
+      <c r="BH46"/>
+    </row>
+    <row r="47" spans="1:60">
       <c r="A47" t="s">
         <v>62</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>3836824000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>3897732000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>3509834000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>2121878000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>2182563000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>2046200000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>2045478000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>2157959000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>2014226000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>1963729000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>594519000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>617690000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>617240000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>620494000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>621668000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>650837000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>599782000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>609626000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>589165000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>542969000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>380228000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>301388000.0</v>
       </c>
-      <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
       <c r="BE47"/>
       <c r="BF47"/>
       <c r="BG47"/>
-    </row>
-    <row r="48" spans="1:59">
+      <c r="BH47"/>
+    </row>
+    <row r="48" spans="1:60">
       <c r="A48" t="s">
         <v>63</v>
       </c>
       <c r="B48">
+        <v>2665388000.0</v>
+      </c>
+      <c r="C48">
         <v>2600029000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>2548117000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>2531705000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>2513742000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>2666816000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>2677530000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>2613745000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>2521032000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>2435255000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>2359051000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>2214815000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>2106632000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1199869000.0</v>
       </c>
       <c r="O48">
         <v>1199869000.0</v>
       </c>
       <c r="P48">
+        <v>1199869000.0</v>
+      </c>
+      <c r="Q48">
         <v>1064607000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>829341000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>521801000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>493388000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>451865000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>402267000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>380161000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>368144000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>358112000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>503307000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>474842000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>423594000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>407366000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>382643000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>327462000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>277357000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>177355993.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>78588000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-3981000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-15023000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-25807502.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-34461000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-40946000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-51621000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-131904307.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-150856000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-231361000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-67195000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-72000000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-37670000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-15971000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-7117000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>1693000.0</v>
       </c>
-      <c r="AW48"/>
-      <c r="AX48">
+      <c r="AX48"/>
+      <c r="AY48">
         <v>-7487000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-20129000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-10285753.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-12647000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-10146000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-7282000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>-6089018.0</v>
       </c>
-      <c r="BE48"/>
       <c r="BF48"/>
       <c r="BG48"/>
-    </row>
-    <row r="49" spans="1:59">
+      <c r="BH48"/>
+    </row>
+    <row r="49" spans="1:60">
       <c r="A49" t="s">
         <v>64</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -8855,492 +8966,503 @@
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
-    </row>
-    <row r="50" spans="1:59">
+      <c r="BH49"/>
+    </row>
+    <row r="50" spans="1:60">
       <c r="A50" t="s">
         <v>65</v>
       </c>
       <c r="B50">
+        <v>539960000.0</v>
+      </c>
+      <c r="C50">
         <v>640326000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>443857000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>383275000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>288546000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>196722000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>81546000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>93234000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>93414000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>90843000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>92729000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>91828000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>120091000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>20409000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>94387000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>88814000.0</v>
       </c>
-      <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
-      <c r="T50">
-[...1 lines deleted...]
-      </c>
+      <c r="T50"/>
       <c r="U50">
         <v>0.0</v>
       </c>
-      <c r="V50"/>
-      <c r="W50">
+      <c r="V50">
         <v>0.0</v>
       </c>
+      <c r="W50"/>
       <c r="X50">
+        <v>0.0</v>
+      </c>
+      <c r="Y50">
         <v>49197000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>48683000.0</v>
       </c>
-      <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
-    </row>
-    <row r="51" spans="1:59">
+      <c r="BH50"/>
+    </row>
+    <row r="51" spans="1:60">
       <c r="A51" t="s">
         <v>66</v>
       </c>
       <c r="B51">
+        <v>1054839000.0</v>
+      </c>
+      <c r="C51">
         <v>1322846000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1126710000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1127128000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>848203000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>776781000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>621589000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>749060000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>755558000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>735867000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>807317000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>862494000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>601189000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>582927000.0</v>
       </c>
       <c r="O51">
         <v>582927000.0</v>
       </c>
       <c r="P51">
+        <v>582927000.0</v>
+      </c>
+      <c r="Q51">
         <v>557759000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>183018000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>19630000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>26326000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>32447000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>31587000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>147604000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>22354000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>74265000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>60374000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>10881000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>11939000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>4832000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>14673000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>14333000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>11916000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>8049490.0</v>
       </c>
-      <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
       <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
       <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
-    </row>
-    <row r="52" spans="1:59">
+      <c r="BH51"/>
+    </row>
+    <row r="52" spans="1:60">
       <c r="A52" t="s">
         <v>67</v>
       </c>
       <c r="B52">
-        <v>773326000.0</v>
+        <v>678806000.0</v>
       </c>
       <c r="C52">
+        <v>906326000.0</v>
+      </c>
+      <c r="D52">
         <v>583090000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>521344000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>416231000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>314166000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>187817000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>214113000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>208931000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>193330000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>204572000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>214752000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>243534000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>221429000.0</v>
       </c>
       <c r="O52">
         <v>221429000.0</v>
       </c>
       <c r="P52">
+        <v>221429000.0</v>
+      </c>
+      <c r="Q52">
         <v>193750000.0</v>
       </c>
-      <c r="Q52">
-[...1 lines deleted...]
-      </c>
       <c r="R52">
-        <v>12185000.0</v>
+        <v>89185000.0</v>
       </c>
       <c r="S52">
+        <v>26955000.0</v>
+      </c>
+      <c r="T52">
         <v>14723000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>15540000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>9929000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>9069000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>10142000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>59864000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>52337000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>3622000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>3959000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>2082000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>4651000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>5152000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>4198000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>1421000.0</v>
       </c>
-      <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
       <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
       <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
-    </row>
-    <row r="53" spans="1:59">
+      <c r="BH52"/>
+    </row>
+    <row r="53" spans="1:60">
       <c r="A53" t="s">
         <v>68</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
-      <c r="K53">
+      <c r="K53"/>
+      <c r="L53">
         <v>-384262000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>-397814000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>-374857000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-385646000.0</v>
       </c>
       <c r="O53">
         <v>-385646000.0</v>
       </c>
       <c r="P53">
+        <v>-385646000.0</v>
+      </c>
+      <c r="Q53">
         <v>-388997000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>-162867000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>-138593000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>137091000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>136430000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>197281000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>196316000.0</v>
       </c>
-      <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
       <c r="BG53"/>
-    </row>
-    <row r="54" spans="1:59">
+      <c r="BH53"/>
+    </row>
+    <row r="54" spans="1:60">
       <c r="A54" t="s">
         <v>69</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -9358,736 +9480,749 @@
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
-    </row>
-    <row r="55" spans="1:59">
+      <c r="BH54"/>
+    </row>
+    <row r="55" spans="1:60">
       <c r="A55" t="s">
         <v>70</v>
       </c>
       <c r="B55">
+        <v>7163812000.0</v>
+      </c>
+      <c r="C55">
         <v>7544957000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>7376582000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>7433258000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>7551145000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>7666793000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>5823919000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>7070876000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>6451800000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>6362434000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>6473951000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>6198528000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>5489162000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5690842000.0</v>
       </c>
       <c r="O55">
         <v>5690842000.0</v>
       </c>
       <c r="P55">
+        <v>5690842000.0</v>
+      </c>
+      <c r="Q55">
         <v>5512418000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>4506779000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>3099579000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>2880372000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>2788043000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>2722281000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>2615167000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>2492294000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>2426152000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>2617074000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>2567759000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>2553169000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>2393132000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>2222625000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>2189369000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>2216683000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>1973964938.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>1633004000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>1289665000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>1286778000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>1319585742.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>1345091000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>1415447000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>1337682000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>1269167251.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>969992000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>558249000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>654944000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>552000000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>573032000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>529953000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>412277000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>390173000.0</v>
       </c>
-      <c r="AW55"/>
-      <c r="AX55">
+      <c r="AX55"/>
+      <c r="AY55">
         <v>386388000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>359059000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>370248509.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>321898000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>258894000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>263052000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>233513864.0</v>
       </c>
-      <c r="BE55"/>
       <c r="BF55"/>
       <c r="BG55"/>
-    </row>
-    <row r="56" spans="1:59">
+      <c r="BH55"/>
+    </row>
+    <row r="56" spans="1:60">
       <c r="A56" t="s">
         <v>71</v>
       </c>
       <c r="B56">
+        <v>1332930000.0</v>
+      </c>
+      <c r="C56">
         <v>1632759000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1415773000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1585861000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1493759000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>2000394000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1946325000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>2330072000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>2196920000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>2132213000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>2267968000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>2090944000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1607479000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1551710000.0</v>
       </c>
       <c r="O56">
         <v>1551710000.0</v>
       </c>
       <c r="P56">
+        <v>1551710000.0</v>
+      </c>
+      <c r="Q56">
         <v>1543612000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>993505000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>1008718000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>752187000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>659575000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>598222000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>628890000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>429036000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>353431000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>356387000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>419305000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>482132000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>477084000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>480721000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>411432000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>570008000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>402496073.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>347850000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>117609000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>71644000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>83587468.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>54985000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>108769000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>97065000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>58629076.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>79769000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>80571000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>100368000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>87000000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>108632000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>166896000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>77486000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>52771000.0</v>
       </c>
-      <c r="AW56"/>
-      <c r="AX56">
+      <c r="AX56"/>
+      <c r="AY56">
         <v>87448000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>115914000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>127306988.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>139399000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>77639000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>73671000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>220596108.0</v>
       </c>
-      <c r="BE56"/>
       <c r="BF56"/>
       <c r="BG56"/>
-    </row>
-    <row r="57" spans="1:59">
+      <c r="BH56"/>
+    </row>
+    <row r="57" spans="1:60">
       <c r="A57" t="s">
         <v>72</v>
       </c>
       <c r="B57">
+        <v>2017561000.0</v>
+      </c>
+      <c r="C57">
         <v>2413203000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>1950029000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1974572000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>2084758000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>2511004000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1477778000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1579139000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1412690000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1493504000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>1562306000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>1403254000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>1311082000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1580055000.0</v>
       </c>
       <c r="O57">
         <v>1580055000.0</v>
       </c>
       <c r="P57">
+        <v>1580055000.0</v>
+      </c>
+      <c r="Q57">
         <v>1698880000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>1303530000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>672542000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>525292000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>473331000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>446734000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>454124000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>520220000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>402212000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>400042000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>472816000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>512383000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>396266000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>328905000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>317404000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>344031000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>235748290.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>147968000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>75335000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>70647000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>125070096.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>115020000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>183332000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>160871000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>150657652.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>176161000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>97167000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>50987000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>40000000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>37077000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>22886000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>14556000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>10157000.0</v>
       </c>
-      <c r="AW57"/>
-      <c r="AX57">
+      <c r="AX57"/>
+      <c r="AY57">
         <v>29957000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>43682000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>49279962.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>3335000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>7240000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>1378000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>1328160.0</v>
       </c>
-      <c r="BE57"/>
       <c r="BF57"/>
       <c r="BG57"/>
-    </row>
-    <row r="58" spans="1:59">
+      <c r="BH57"/>
+    </row>
+    <row r="58" spans="1:60">
       <c r="A58" t="s">
         <v>73</v>
       </c>
       <c r="B58">
+        <v>4427826000.0</v>
+      </c>
+      <c r="C58">
         <v>4868679000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>4656052000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>4725062000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>4768257000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>4671642000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>3082741000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>3970486000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>3438552000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>3501699000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>3621851000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>3508769000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>3045755000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3242739000.0</v>
       </c>
       <c r="O58">
         <v>3242739000.0</v>
       </c>
       <c r="P58">
+        <v>3242739000.0</v>
+      </c>
+      <c r="Q58">
         <v>3310401000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>2632569000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1546617000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>1350852000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>1314121000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>1303889000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>1374152000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>1295512000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>1204845000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>1251100000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>1277636000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>1291575000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>1155600000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>1021256000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>1031341000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>1101792000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>978175332.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>767064000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>510435000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>517713000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>577224015.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>591993000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>669603000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>639313000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>684908487.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>444164000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>97167000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>50987000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>40000000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>37077000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>22886000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>15275000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>10157000.0</v>
       </c>
-      <c r="AW58"/>
-      <c r="AX58">
+      <c r="AX58"/>
+      <c r="AY58">
         <v>111545000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>113674000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>128967194.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>85886000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>20593000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>14956000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>1369160.0</v>
       </c>
-      <c r="BE58"/>
       <c r="BF58"/>
       <c r="BG58"/>
-    </row>
-    <row r="59" spans="1:59">
+      <c r="BH58"/>
+    </row>
+    <row r="59" spans="1:60">
       <c r="A59" t="s">
         <v>74</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -10105,221 +10240,225 @@
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
-    </row>
-    <row r="60" spans="1:59">
+      <c r="BH59"/>
+    </row>
+    <row r="60" spans="1:60">
       <c r="A60" t="s">
         <v>75</v>
       </c>
       <c r="B60">
+        <v>2735986000.0</v>
+      </c>
+      <c r="C60">
         <v>2676278000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>2720530000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>2708196000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>2782888000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>2995151000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>2741178000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>3100390000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>3013248000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>2860735000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>2852100000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>2689759000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>2443407000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2448103000.0</v>
       </c>
       <c r="O60">
         <v>2448103000.0</v>
       </c>
       <c r="P60">
+        <v>2448103000.0</v>
+      </c>
+      <c r="Q60">
         <v>2202017000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1874210000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>1552962000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>1529520000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>1473922000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>1418392000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>1241015000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>1196782000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>1221307000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>1365974000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>1290123000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>1261594000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>1237532000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>1201369000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>1158028000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>1114891000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>995789606.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>865940000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>779230000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>769065000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>742361727.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>753098000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>745844000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>698369000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>584258764.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>525828000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>461082000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>603957000.0</v>
       </c>
-      <c r="AR60"/>
-      <c r="AS60">
+      <c r="AS60"/>
+      <c r="AT60">
         <v>535955000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>507067000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>397002000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>380016000.0</v>
       </c>
-      <c r="AW60"/>
-      <c r="AX60">
+      <c r="AX60"/>
+      <c r="AY60">
         <v>274843000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>245385000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>241281315.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>236012000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>238301000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>248096000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>232144704.0</v>
       </c>
-      <c r="BE60"/>
       <c r="BF60"/>
       <c r="BG60"/>
-    </row>
-    <row r="61" spans="1:59">
+      <c r="BH60"/>
+    </row>
+    <row r="61" spans="1:60">
       <c r="A61" t="s">
         <v>76</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -10337,52 +10476,53 @@
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
-    </row>
-    <row r="62" spans="1:59">
+      <c r="BH61"/>
+    </row>
+    <row r="62" spans="1:60">
       <c r="A62" t="s">
         <v>77</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -10400,50 +10540,51 @@
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
+      <c r="BH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -10500,1159 +10641,1159 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B2">
         <v>944224000.0</v>
       </c>
       <c r="C2">
         <v>948963000.0</v>
       </c>
       <c r="D2">
         <v>817463000.0</v>
       </c>
       <c r="E2">
         <v>304021000.0</v>
       </c>
       <c r="F2">
         <v>304021000.0</v>
       </c>
       <c r="G2">
         <v>248807000.0</v>
       </c>
       <c r="H2">
         <v>325813000.0</v>
       </c>
       <c r="I2">
         <v>173239159.0</v>
       </c>
       <c r="J2">
         <v>93088838.0</v>
       </c>
       <c r="K2">
         <v>40803448.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2">
         <v>0.0</v>
       </c>
       <c r="N2">
         <v>0.0</v>
       </c>
       <c r="O2">
         <v>0.0</v>
       </c>
       <c r="P2"/>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B3">
         <v>519958000.0</v>
       </c>
       <c r="C3">
         <v>476191000.0</v>
       </c>
       <c r="D3">
         <v>480355000.0</v>
       </c>
       <c r="E3">
         <v>171047000.0</v>
       </c>
       <c r="F3">
         <v>171047000.0</v>
       </c>
       <c r="G3">
         <v>168668000.0</v>
       </c>
       <c r="H3">
         <v>140274000.0</v>
       </c>
       <c r="I3">
         <v>83310272.0</v>
       </c>
       <c r="J3">
         <v>84042431.0</v>
       </c>
       <c r="K3">
         <v>34792035.0</v>
       </c>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3">
         <v>229832.0</v>
       </c>
       <c r="P3">
         <v>115489.0</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B5">
         <v>498630000.0</v>
       </c>
       <c r="C5">
         <v>843954000.0</v>
       </c>
       <c r="D5">
         <v>789341000.0</v>
       </c>
       <c r="E5">
         <v>209782000.0</v>
       </c>
       <c r="F5">
         <v>209620000.0</v>
       </c>
       <c r="G5">
         <v>45006000.0</v>
       </c>
       <c r="H5">
         <v>409090000.0</v>
       </c>
       <c r="I5">
         <v>246336852.0</v>
       </c>
       <c r="J5">
         <v>64654499.0</v>
       </c>
       <c r="K5">
         <v>-54843687.0</v>
       </c>
       <c r="L5">
         <v>-38000000.0</v>
       </c>
       <c r="M5">
         <v>-20000000.0</v>
       </c>
       <c r="N5">
         <v>-17000000.0</v>
       </c>
       <c r="O5">
         <v>-6826913.0</v>
       </c>
       <c r="P5">
         <v>-4358315.0</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B6">
         <v>1018588000.0</v>
       </c>
       <c r="C6">
         <v>1320145000.0</v>
       </c>
       <c r="D6">
         <v>1269696000.0</v>
       </c>
       <c r="E6">
         <v>380829000.0</v>
       </c>
       <c r="F6">
         <v>380667000.0</v>
       </c>
       <c r="G6">
         <v>213674000.0</v>
       </c>
       <c r="H6">
         <v>549364000.0</v>
       </c>
       <c r="I6">
         <v>329647124.0</v>
       </c>
       <c r="J6">
         <v>148696930.0</v>
       </c>
       <c r="K6">
         <v>-20051652.0</v>
       </c>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6">
         <v>-6597081.0</v>
       </c>
       <c r="P6">
         <v>-4242826.0</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B9">
         <v>1388658000.0</v>
       </c>
       <c r="C9">
         <v>1766771000.0</v>
       </c>
       <c r="D9">
         <v>1527367000.0</v>
       </c>
       <c r="E9">
         <v>500760000.0</v>
       </c>
       <c r="F9">
         <v>500760000.0</v>
       </c>
       <c r="G9">
         <v>397697000.0</v>
       </c>
       <c r="H9">
         <v>662490000.0</v>
       </c>
       <c r="I9">
         <v>221105049.0</v>
       </c>
       <c r="J9">
         <v>168183736.0</v>
       </c>
       <c r="K9">
         <v>40891462.0</v>
       </c>
       <c r="L9">
         <v>10000000.0</v>
       </c>
       <c r="M9">
         <v>13000000.0</v>
       </c>
       <c r="N9">
         <v>16000000.0</v>
       </c>
       <c r="O9">
         <v>8516155.0</v>
       </c>
       <c r="P9">
         <v>7961142.0</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B10">
         <v>364510000.0</v>
       </c>
       <c r="C10">
         <v>738078000.0</v>
       </c>
       <c r="D10">
         <v>712086000.0</v>
       </c>
       <c r="E10">
         <v>167603000.0</v>
       </c>
       <c r="F10">
         <v>167603000.0</v>
       </c>
       <c r="G10">
         <v>25289000.0</v>
       </c>
       <c r="H10">
         <v>391467000.0</v>
       </c>
       <c r="I10">
         <v>244467288.0</v>
       </c>
       <c r="J10">
         <v>62006656.0</v>
       </c>
       <c r="K10">
         <v>-56320729.0</v>
       </c>
       <c r="L10">
         <v>-75812010.0</v>
       </c>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10">
         <v>-3930107.0</v>
       </c>
       <c r="P10">
         <v>-4358315.0</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B11">
         <v>247013000.0</v>
       </c>
       <c r="C11">
         <v>270954000.0</v>
       </c>
       <c r="D11">
         <v>311568000.0</v>
       </c>
       <c r="E11">
         <v>63927000.0</v>
       </c>
       <c r="F11">
         <v>63927000.0</v>
       </c>
       <c r="G11">
         <v>74543000.0</v>
       </c>
       <c r="H11">
         <v>161457000.0</v>
       </c>
       <c r="I11">
         <v>40755177.0</v>
       </c>
       <c r="J11">
         <v>-44090149.0</v>
       </c>
       <c r="K11">
         <v>3639018.0</v>
       </c>
       <c r="L11">
         <v>-1000000.0</v>
       </c>
       <c r="M11">
         <v>-2000000.0</v>
       </c>
       <c r="N11">
         <v>-1000000.0</v>
       </c>
       <c r="O11">
         <v>266628.0</v>
       </c>
       <c r="P11">
         <v>525930.0</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B12">
         <v>134120000.0</v>
       </c>
       <c r="C12">
         <v>106829000.0</v>
       </c>
       <c r="D12">
         <v>77255000.0</v>
       </c>
       <c r="E12">
         <v>42179000.0</v>
       </c>
       <c r="F12">
         <v>42179000.0</v>
       </c>
       <c r="G12">
         <v>42982000.0</v>
       </c>
       <c r="H12">
         <v>42421000.0</v>
       </c>
       <c r="I12">
         <v>21031078.0</v>
       </c>
       <c r="J12">
         <v>22035681.0</v>
       </c>
       <c r="K12">
         <v>8196194.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
       <c r="O12">
         <v>1362669.0</v>
       </c>
       <c r="P12">
         <v>6112381.0</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B13">
         <v>25634000.0</v>
       </c>
       <c r="C13">
         <v>48532000.0</v>
       </c>
       <c r="D13">
         <v>31715000.0</v>
       </c>
       <c r="E13">
         <v>61422000.0</v>
       </c>
       <c r="F13">
         <v>16700000.0</v>
       </c>
       <c r="G13">
         <v>6577000.0</v>
       </c>
       <c r="H13">
         <v>2392000.0</v>
       </c>
       <c r="I13">
         <v>2519270.0</v>
       </c>
       <c r="J13">
         <v>3159600.0</v>
       </c>
       <c r="K13">
         <v>69016450.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B15">
         <v>117497000.0</v>
       </c>
       <c r="C15">
         <v>467124000.0</v>
       </c>
       <c r="D15">
         <v>400518000.0</v>
       </c>
       <c r="E15">
         <v>103676000.0</v>
       </c>
       <c r="F15">
         <v>103676000.0</v>
       </c>
       <c r="G15">
         <v>-49254000.0</v>
       </c>
       <c r="H15">
         <v>230010000.0</v>
       </c>
       <c r="I15">
         <v>203712111.0</v>
       </c>
       <c r="J15">
         <v>106096805.0</v>
       </c>
       <c r="K15">
         <v>-59959747.0</v>
       </c>
       <c r="L15">
         <v>-49000000.0</v>
       </c>
       <c r="M15">
         <v>-29000000.0</v>
       </c>
       <c r="N15">
         <v>14000000.0</v>
       </c>
       <c r="O15">
         <v>-4196735.0</v>
       </c>
       <c r="P15">
         <v>-4884245.0</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B16">
         <v>117497000.0</v>
       </c>
       <c r="C16">
         <v>467124000.0</v>
       </c>
       <c r="D16">
         <v>400518000.0</v>
       </c>
       <c r="E16">
         <v>613058000.0</v>
       </c>
       <c r="F16">
         <v>103676000.0</v>
       </c>
       <c r="G16">
         <v>-49254000.0</v>
       </c>
       <c r="H16">
         <v>230010000.0</v>
       </c>
       <c r="I16">
         <v>203712110.0</v>
       </c>
       <c r="J16">
         <v>106096810.0</v>
       </c>
       <c r="K16">
         <v>-59959750.0</v>
       </c>
       <c r="L16">
         <v>-74216010.0</v>
       </c>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B17">
         <v>117497000.0</v>
       </c>
       <c r="C17">
         <v>467124000.0</v>
       </c>
       <c r="D17">
         <v>400518000.0</v>
       </c>
       <c r="E17">
         <v>652941000.0</v>
       </c>
       <c r="F17">
         <v>103676000.0</v>
       </c>
       <c r="G17">
         <v>-49254000.0</v>
       </c>
       <c r="H17">
         <v>230010000.0</v>
       </c>
       <c r="I17">
         <v>203712111.0</v>
       </c>
       <c r="J17">
         <v>106096805.0</v>
       </c>
       <c r="K17">
         <v>-59959747.0</v>
       </c>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B18">
         <v>-108486000.0</v>
       </c>
       <c r="C18">
         <v>-58297000.0</v>
       </c>
       <c r="D18">
         <v>-62188000.0</v>
       </c>
       <c r="E18">
         <v>-60183000.0</v>
       </c>
       <c r="F18">
         <v>-41777000.0</v>
       </c>
       <c r="G18">
         <v>-42111000.0</v>
       </c>
       <c r="H18">
         <v>-41549000.0</v>
       </c>
       <c r="I18">
         <v>-20394839.0</v>
       </c>
       <c r="J18">
         <v>-22019359.0</v>
       </c>
       <c r="K18">
         <v>-8079740.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B21">
         <v>1164775000.0</v>
       </c>
       <c r="C21">
         <v>1472989000.0</v>
       </c>
       <c r="D21">
         <v>1232406000.0</v>
       </c>
       <c r="E21">
         <v>196222000.0</v>
       </c>
       <c r="F21">
         <v>196222000.0</v>
       </c>
       <c r="G21">
         <v>325427000.0</v>
       </c>
       <c r="H21">
         <v>549621000.0</v>
       </c>
       <c r="I21">
         <v>270007408.0</v>
       </c>
       <c r="J21">
         <v>62006656.0</v>
       </c>
       <c r="K21">
         <v>56320729.0</v>
       </c>
       <c r="L21">
         <v>-38000000.0</v>
       </c>
       <c r="M21">
         <v>-20000000.0</v>
       </c>
       <c r="N21">
         <v>-17000000.0</v>
       </c>
       <c r="O21">
         <v>-3930107.0</v>
       </c>
       <c r="P21">
         <v>-4358315.0</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B23">
         <v>1168107000.0</v>
       </c>
       <c r="C23">
         <v>1242745000.0</v>
       </c>
       <c r="D23">
         <v>1112424000.0</v>
       </c>
       <c r="E23">
         <v>608559000.0</v>
       </c>
       <c r="F23">
         <v>608559000.0</v>
       </c>
       <c r="G23">
         <v>321077000.0</v>
       </c>
       <c r="H23">
         <v>438682000.0</v>
       </c>
       <c r="I23">
         <v>252062225.0</v>
       </c>
       <c r="J23">
         <v>144094735.0</v>
       </c>
       <c r="K23">
         <v>158929370.0</v>
       </c>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23">
         <v>15343068.0</v>
       </c>
       <c r="P23">
         <v>12319457.0</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B25">
         <v>519958000.0</v>
       </c>
       <c r="C25">
         <v>476191000.0</v>
       </c>
       <c r="D25">
         <v>480355000.0</v>
       </c>
       <c r="E25">
         <v>280227000.0</v>
       </c>
       <c r="F25">
         <v>171047000.0</v>
       </c>
       <c r="G25">
         <v>145018000.0</v>
       </c>
       <c r="H25">
         <v>115476000.0</v>
       </c>
       <c r="I25">
         <v>68633008.0</v>
       </c>
       <c r="J25">
         <v>72453617.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>143624000.0</v>
       </c>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B28">
         <v>223883000.0</v>
       </c>
       <c r="C28">
         <v>293782000.0</v>
       </c>
       <c r="D28">
         <v>294961000.0</v>
       </c>
       <c r="E28">
         <v>121699000.0</v>
       </c>
       <c r="F28">
         <v>121699000.0</v>
       </c>
       <c r="G28">
         <v>72270000.0</v>
       </c>
       <c r="H28">
         <v>112869000.0</v>
       </c>
       <c r="I28">
         <v>78823066.0</v>
       </c>
       <c r="J28">
         <v>51005897.0</v>
       </c>
       <c r="K28">
         <v>118125922.0</v>
       </c>
       <c r="L28">
         <v>65186670.0</v>
       </c>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28">
         <v>15343068.0</v>
       </c>
       <c r="P28">
         <v>6269513.0</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B29">
         <v>247013000.0</v>
       </c>
       <c r="C29">
         <v>270954000.0</v>
       </c>
       <c r="D29">
         <v>311568000.0</v>
       </c>
       <c r="E29">
         <v>177640000.0</v>
       </c>
       <c r="F29">
         <v>63927000.0</v>
       </c>
       <c r="G29">
         <v>74543000.0</v>
       </c>
       <c r="H29">
         <v>161457000.0</v>
       </c>
       <c r="I29">
         <v>40755180.0</v>
       </c>
       <c r="J29">
         <v>-44090150.0</v>
       </c>
       <c r="K29">
         <v>3639020.0</v>
       </c>
       <c r="L29">
         <v>-1596000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B30">
         <v>223883000.0</v>
       </c>
       <c r="C30">
         <v>293782000.0</v>
       </c>
       <c r="D30">
         <v>294961000.0</v>
       </c>
       <c r="E30">
         <v>304538000.0</v>
       </c>
       <c r="F30">
         <v>304538000.0</v>
       </c>
       <c r="G30">
         <v>72270000.0</v>
       </c>
       <c r="H30">
         <v>112869000.0</v>
       </c>
       <c r="I30">
         <v>78823066.0</v>
       </c>
       <c r="J30">
         <v>51005897.0</v>
       </c>
       <c r="K30">
         <v>118125922.0</v>
       </c>
       <c r="L30">
         <v>49000000.0</v>
       </c>
       <c r="M30">
         <v>33000000.0</v>
       </c>
       <c r="N30">
         <v>33000000.0</v>
       </c>
       <c r="O30">
         <v>15343068.0</v>
       </c>
       <c r="P30">
         <v>12319457.0</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B31">
         <v>-800265000.0</v>
       </c>
       <c r="C31">
         <v>-734911000.0</v>
       </c>
       <c r="D31">
         <v>-520320000.0</v>
       </c>
       <c r="E31">
         <v>-28619000.0</v>
       </c>
       <c r="F31">
         <v>-28619000.0</v>
       </c>
       <c r="G31">
         <v>-155120000.0</v>
       </c>
       <c r="H31">
         <v>-159489000.0</v>
       </c>
       <c r="I31">
         <v>-25540120.0</v>
       </c>
       <c r="J31">
         <v>28871246.0</v>
       </c>
       <c r="K31">
         <v>24804766.0</v>
       </c>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31">
         <v>2896806.0</v>
       </c>
       <c r="P31"/>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B32">
         <v>2332882000.0</v>
       </c>
       <c r="C32">
         <v>2715734000.0</v>
       </c>
       <c r="D32">
         <v>2344830000.0</v>
       </c>
       <c r="E32">
         <v>804781000.0</v>
       </c>
       <c r="F32">
         <v>804781000.0</v>
       </c>
       <c r="G32">
         <v>646504000.0</v>
       </c>
       <c r="H32">
         <v>988303000.0</v>
       </c>
       <c r="I32">
         <v>394344208.0</v>
       </c>
@@ -11677,561 +11818,570 @@
       <c r="P32">
         <v>7961142.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BF32"/>
+  <dimension ref="A1:BG32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:58">
+    <row r="1" spans="1:59">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>78</v>
       </c>
       <c r="C1" t="s">
         <v>79</v>
       </c>
       <c r="D1" t="s">
+        <v>80</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="F1" t="s">
         <v>81</v>
       </c>
       <c r="G1" t="s">
         <v>82</v>
       </c>
       <c r="H1" t="s">
+        <v>83</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="J1" t="s">
         <v>84</v>
       </c>
       <c r="K1" t="s">
         <v>85</v>
       </c>
       <c r="L1" t="s">
+        <v>86</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="N1" t="s">
         <v>87</v>
       </c>
       <c r="O1" t="s">
         <v>88</v>
       </c>
       <c r="P1" t="s">
+        <v>89</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="R1" t="s">
         <v>90</v>
       </c>
       <c r="S1" t="s">
         <v>91</v>
       </c>
       <c r="T1" t="s">
+        <v>92</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="V1" t="s">
         <v>93</v>
       </c>
       <c r="W1" t="s">
         <v>94</v>
       </c>
       <c r="X1" t="s">
+        <v>95</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="Z1" t="s">
         <v>96</v>
       </c>
       <c r="AA1" t="s">
         <v>97</v>
       </c>
       <c r="AB1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AD1" t="s">
         <v>99</v>
       </c>
       <c r="AE1" t="s">
         <v>100</v>
       </c>
       <c r="AF1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AH1" t="s">
         <v>102</v>
       </c>
       <c r="AI1" t="s">
         <v>103</v>
       </c>
       <c r="AJ1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AL1" t="s">
         <v>105</v>
       </c>
       <c r="AM1" t="s">
         <v>106</v>
       </c>
       <c r="AN1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AP1" t="s">
         <v>108</v>
       </c>
       <c r="AQ1" t="s">
         <v>109</v>
       </c>
       <c r="AR1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AT1" t="s">
         <v>111</v>
       </c>
       <c r="AU1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AV1" t="s">
         <v>13</v>
       </c>
-      <c r="AV1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AW1" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="AX1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AY1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AZ1" t="s">
         <v>116</v>
       </c>
       <c r="BA1" t="s">
         <v>117</v>
       </c>
       <c r="BB1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BC1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="BD1" t="s">
         <v>119</v>
       </c>
       <c r="BE1" t="s">
         <v>120</v>
       </c>
       <c r="BF1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BG1" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="2" spans="1:58">
+    <row r="2" spans="1:59">
       <c r="A2" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B2">
+        <v>154748000.0</v>
+      </c>
+      <c r="C2">
         <v>212656000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>200802000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>248863000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>198526000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>266744000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>230091000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>289332000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>162706000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>222943000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>273982000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>176934000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>150656000.0</v>
       </c>
       <c r="N2">
         <v>150656000.0</v>
       </c>
       <c r="O2">
+        <v>150656000.0</v>
+      </c>
+      <c r="P2">
         <v>217366000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>262861000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>35197000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>92266000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>89306000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>81497000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>66110000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>86927000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>69487000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>21317000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>63921000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>99130000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>64439000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>88242000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>76278000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>51643000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>109650000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>86212159.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>30350000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>37681000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>18996000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>28721838.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>22562000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>17581000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>24224000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>17005448.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>23798000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AQ2">
         <v>0.0</v>
       </c>
       <c r="AR2">
         <v>0.0</v>
       </c>
-      <c r="AS2"/>
+      <c r="AS2">
+        <v>0.0</v>
+      </c>
       <c r="AT2"/>
       <c r="AU2"/>
       <c r="AV2"/>
       <c r="AW2"/>
       <c r="AX2"/>
       <c r="AY2"/>
       <c r="AZ2"/>
       <c r="BA2"/>
       <c r="BB2"/>
       <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
-    </row>
-    <row r="3" spans="1:58">
+      <c r="BG2"/>
+    </row>
+    <row r="3" spans="1:59">
       <c r="A3" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B3">
+        <v>138555000.0</v>
+      </c>
+      <c r="C3">
         <v>139589000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>124835000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>144098000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>146288000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>141040000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>88532000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>116149000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>128834000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>124039000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>107169000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>135157000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>124158000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>95950000.0</v>
       </c>
       <c r="O3">
         <v>95950000.0</v>
       </c>
       <c r="P3">
+        <v>95950000.0</v>
+      </c>
+      <c r="Q3">
         <v>112704000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>87777000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>40645000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>39101000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>41740000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>45305000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>44187000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>39815000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>40796000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>34048000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>41498000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>28676000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>24572000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>22658000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>35513000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>32733000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>28340008.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>14610000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>11887000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>13796000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>18141617.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>15675000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>21454000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>17183000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>18061000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>5805000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>3582000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>3453000.0</v>
       </c>
-      <c r="AR3"/>
       <c r="AS3"/>
-      <c r="AT3">
+      <c r="AT3"/>
+      <c r="AU3">
         <v>363000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>369000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>372000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>113000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>112000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>74832.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>56000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>53000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>46000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>45489.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>33000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>28000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>9000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:58">
+    <row r="4" spans="1:59">
       <c r="A4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -12246,402 +12396,409 @@
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
-    </row>
-    <row r="5" spans="1:58">
+      <c r="BG4"/>
+    </row>
+    <row r="5" spans="1:59">
       <c r="A5" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B5">
+        <v>283837000.0</v>
+      </c>
+      <c r="C5">
         <v>265041000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>66113000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>76606000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>161935000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>198918000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>61239000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>186623000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>171449000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>201412000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>285933000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>191324000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>167561000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>202530000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>202403000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>271689000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>347047000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>99354000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>84644000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>88307000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>77215000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>19099000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>26223000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-141601000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>60786000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>100903000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>48374000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>102485000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>92472000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>62484000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>176447000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>148908366.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>85036000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>16489000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>15065000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>30891337.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>22781000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>16322000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>14048000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>29401465.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>81666000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-163976000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>4784000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-20000000.0</v>
       </c>
-      <c r="AS5"/>
-      <c r="AT5">
+      <c r="AT5"/>
+      <c r="AU5">
         <v>-9966000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-9790000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-140000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>13765000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-10222000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>2436562.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-1519000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-2517000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-968000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-526315.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-2654000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-532000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-645000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:58">
+    <row r="6" spans="1:59">
       <c r="A6" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B6">
+        <v>422392000.0</v>
+      </c>
+      <c r="C6">
         <v>404630000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>190948000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>220704000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>308223000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>339958000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>149771000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>302772000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>300283000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>325451000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>393102000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>326481000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>291719000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>298480000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>298353000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>384393000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>434824000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>139999000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>123745000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>130047000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>122520000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>63286000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>66038000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-100805000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>94834000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>142401000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>77050000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>127057000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>115130000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>97997000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>209180000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>177248374.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>99646000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>28376000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>28861000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>49032954.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>38456000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>37776000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>31231000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>47462465.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>87471000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-160394000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>8237000.0</v>
       </c>
-      <c r="AR6"/>
-      <c r="AS6">
+      <c r="AS6"/>
+      <c r="AT6">
         <v>-11017000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-9603000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-9421000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>232000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>13878000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-10110000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>2511394.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-1463000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-2464000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-922000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-480826.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-2621000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-504000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-636000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:58">
+    <row r="7" spans="1:59">
       <c r="A7" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -12656,54 +12813,55 @@
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
-    </row>
-    <row r="8" spans="1:58">
+      <c r="BG7"/>
+    </row>
+    <row r="8" spans="1:59">
       <c r="A8" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -12718,862 +12876,878 @@
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
-    </row>
-    <row r="9" spans="1:58">
+      <c r="BG8"/>
+    </row>
+    <row r="9" spans="1:59">
       <c r="A9" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B9">
+        <v>363010000.0</v>
+      </c>
+      <c r="C9">
         <v>323029000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>227823000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>380647000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>374275000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>386432000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>247304000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>448717000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>440805000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>404607000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>472642000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>326666000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>372680000.0</v>
       </c>
       <c r="N9">
         <v>372680000.0</v>
       </c>
       <c r="O9">
+        <v>372680000.0</v>
+      </c>
+      <c r="P9">
         <v>387402000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>605506000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>261863000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>192138000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>157384000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>171522000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>149874000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>103358000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>76006000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>18178000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>111943000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>172716000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>94860000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>148827000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>149843000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>113515000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>250305000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>98415049.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>45070000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>38380000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>39240000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>45742736.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>46680000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>45240000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>30521000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>31712462.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>7979000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>955000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>245000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>1000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>1717000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>2171000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>2508000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>5980000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>3044000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>3520000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>2313155.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>2334000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>1870000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>1999000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>3173142.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>2496000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>2199000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>93000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:58">
+    <row r="10" spans="1:59">
       <c r="A10" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B10">
+        <v>95620000.0</v>
+      </c>
+      <c r="C10">
         <v>63602000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>27138000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>36256000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>128304000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>162958000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>36992000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>160893000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>144561000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>173833000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>259170000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>167823000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>150160000.0</v>
       </c>
       <c r="N10">
         <v>150160000.0</v>
       </c>
       <c r="O10">
+        <v>150160000.0</v>
+      </c>
+      <c r="P10">
         <v>185414000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>247595000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>330399000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>88667000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>74770000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>77958000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>64963000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>7914000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>16768000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-154311000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>49705000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>91251000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>38644000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>92362000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>81969000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>51926000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>165210000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>140069288.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>81569000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>13107000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>9722000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>27702656.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>16791000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>10032000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>7481000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>23238271.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>79839000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-164157000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>4759000.0</v>
       </c>
-      <c r="AR10"/>
-      <c r="AS10">
+      <c r="AS10"/>
+      <c r="AT10">
         <v>-11017000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-9966000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-9792000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-146000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>12648000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-10133000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>2674893.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-2512000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-2884000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-1209000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-526315.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-2654000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-532000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-645000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:58">
+    <row r="11" spans="1:59">
       <c r="A11" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B11">
+        <v>15513000.0</v>
+      </c>
+      <c r="C11">
         <v>-6745000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>7039000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-38350000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>244276000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>79698000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-38611000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>52085000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>42656000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>71341000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>104872000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>44547000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>78649000.0</v>
       </c>
       <c r="N11">
         <v>78649000.0</v>
       </c>
       <c r="O11">
+        <v>78649000.0</v>
+      </c>
+      <c r="P11">
         <v>50152000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-7795000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>22859000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>40179000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>33247000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>28360000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>32934000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-4103000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>6736000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-9116000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>21240000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>40003000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>22416000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>67639000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>26788000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>1821000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>65209000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>41318177.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-1566000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>2065000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-1062000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>19048851.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>10306000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-643000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-72802000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>4286018.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-666000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>9000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>10000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>0.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>24000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-689000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-982000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>10000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>6000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-290000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>313628.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-11000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-20000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-16000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>179930.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>249000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>97000.0</v>
       </c>
-      <c r="BF11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:58">
+      <c r="BG11"/>
+    </row>
+    <row r="12" spans="1:59">
       <c r="A12" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B12">
+        <v>39575000.0</v>
+      </c>
+      <c r="C12">
         <v>40684000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>38975000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>40350000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>33631000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>35892000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>24247000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>25730000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>26888000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>27579000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>26632000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>23501000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17262000.0</v>
       </c>
       <c r="N12">
         <v>17262000.0</v>
       </c>
       <c r="O12">
+        <v>17262000.0</v>
+      </c>
+      <c r="P12">
         <v>16989000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>24094000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>16552000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>10597000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>9764000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>10249000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>12149000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>11152000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>8704000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>12710000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>10973000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>9569000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>9730000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>10124000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>10502000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>10558000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>11237000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>8839078.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>3467000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>3382000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>5343000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>3188681.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>5990000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>6290000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>6567000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>6163194.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>1827000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>181000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>25000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>2000000.0</v>
       </c>
-      <c r="AS12"/>
       <c r="AT12"/>
-      <c r="AU12">
+      <c r="AU12"/>
+      <c r="AV12">
         <v>2000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>6000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>1117000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>1014000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>981829.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>993000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>367000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>241000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>6112381.0</v>
       </c>
-      <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
-    </row>
-    <row r="13" spans="1:58">
+      <c r="BG12"/>
+    </row>
+    <row r="13" spans="1:59">
       <c r="A13" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B13">
+        <v>4301000.0</v>
+      </c>
+      <c r="C13">
         <v>4716000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>39056000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>5235000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>5394000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>5589000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>9416000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>12704000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>12783000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>12217000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>10828000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>21828000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>5496000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>1369000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>17116000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>24213000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>185000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>10687000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>9874000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>10349000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>12252000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>11185000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>9455000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>12826000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>11081000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>9652000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>235000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>635000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>50000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
-    </row>
-    <row r="14" spans="1:58">
+      <c r="BG13"/>
+    </row>
+    <row r="14" spans="1:59">
       <c r="A14" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
@@ -13588,574 +13762,587 @@
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
-    </row>
-    <row r="15" spans="1:58">
+      <c r="BG14"/>
+    </row>
+    <row r="15" spans="1:59">
       <c r="A15" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B15">
+        <v>80107000.0</v>
+      </c>
+      <c r="C15">
         <v>70347000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>20099000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>74606000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-115972000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>83260000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>75603000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>108684000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>101807000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>102335000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>154298000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>123276000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>71511000.0</v>
       </c>
       <c r="N15">
         <v>71511000.0</v>
       </c>
       <c r="O15">
+        <v>71511000.0</v>
+      </c>
+      <c r="P15">
         <v>135262000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>255390000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>307540000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>48488000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>41523000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>49598000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>32029000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>12017000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>10032000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-145195000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>28465000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>51248000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>16228000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>24723000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>55181000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>50105000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>100001000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>98751111.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>83135000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>11042000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>10784000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>8653805.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>6485000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>10675000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>80283000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>18952253.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>80505000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-164166000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>4749000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-34000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-11041000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-9277000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-8810000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>-156000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>12642000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-9843000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>2361265.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-2501000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>-2864000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-1193000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-706245.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>-2903000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>-629000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>-645000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:58">
+    <row r="16" spans="1:59">
       <c r="A16" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B16"/>
       <c r="C16">
+        <v>70347000.0</v>
+      </c>
+      <c r="D16">
         <v>20099000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>74606000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-115972000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>83260000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>75603000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>123276000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>71511000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>70469000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>135262000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>215507000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>307540000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>48488000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>41523000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>49598000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>32029000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>12017000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>10032000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-145195000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>28465000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>51248000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>16228000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>24723000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>55181000.0</v>
       </c>
-      <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
-    </row>
-    <row r="17" spans="1:58">
+      <c r="BG16"/>
+    </row>
+    <row r="17" spans="1:59">
       <c r="A17" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B17">
+        <v>80107000.0</v>
+      </c>
+      <c r="C17">
         <v>70347000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>20099000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>74606000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-115972000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>83260000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>75603000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>108684000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>101807000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>102335000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>154298000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>123276000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>71511000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>70469000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>135262000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>255390000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>307540000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>48488000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>41523000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>49598000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>32029000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>12017000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>10032000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-145195000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>28465000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>51248000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>16228000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>24723000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>55181000.0</v>
       </c>
-      <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
-    </row>
-    <row r="18" spans="1:58">
+      <c r="BG17"/>
+    </row>
+    <row r="18" spans="1:59">
       <c r="A18" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B18">
+        <v>-35274000.0</v>
+      </c>
+      <c r="C18">
         <v>-35968000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-34447000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-35115000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-28237000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-30303000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-14831000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-13026000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-14105000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-15362000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-15804000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-16511000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-11766000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-18134000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-15777000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-23696000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-16367000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-10468000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-9652000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-10155000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-12048000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-11152000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-8601000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-12495000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-10772000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-9349000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-9495000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-9489000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-10452000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
-    </row>
-    <row r="19" spans="1:58">
+      <c r="BG18"/>
+    </row>
+    <row r="19" spans="1:59">
       <c r="A19" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -14170,54 +14357,55 @@
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
-    </row>
-    <row r="20" spans="1:58">
+      <c r="BG19"/>
+    </row>
+    <row r="20" spans="1:59">
       <c r="A20" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -14232,230 +14420,234 @@
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
-    </row>
-    <row r="21" spans="1:58">
+      <c r="BG20"/>
+    </row>
+    <row r="21" spans="1:59">
       <c r="A21" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B21">
+        <v>283837000.0</v>
+      </c>
+      <c r="C21">
         <v>265041000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>192943000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>319968000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>326101000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>340840000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>177866000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>296483000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>375203000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>342399000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>285802000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>191324000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>167422000.0</v>
       </c>
       <c r="N21">
         <v>167422000.0</v>
       </c>
       <c r="O21">
+        <v>167422000.0</v>
+      </c>
+      <c r="P21">
         <v>202403000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>318631000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>346951000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>99166000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>84502000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>88133000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>77024000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>19066000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>25472000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-141601000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>60678000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>100820000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>48374000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>101151000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>92471000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>62484000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>176447000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>153417408.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>85036000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>13107000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>9722000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>27702656.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>16791000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>10032000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>7481000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>42050729.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>79735000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-101304000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>4759000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-20000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-11017000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-9966000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-9792000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-146000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>12648000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-10133000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>215893.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-1454000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-2022000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-670000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-526315.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-2654000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-532000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-645000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:58">
+    <row r="22" spans="1:59">
       <c r="A22" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -14470,228 +14662,232 @@
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
-    </row>
-    <row r="23" spans="1:58">
+      <c r="BG22"/>
+    </row>
+    <row r="23" spans="1:59">
       <c r="A23" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B23">
+        <v>233921000.0</v>
+      </c>
+      <c r="C23">
         <v>270644000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>235682000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>309542000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>246700000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>312336000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>477395000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>441566000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>228308000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>285151000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>341417000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>225161000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>210160000.0</v>
       </c>
       <c r="N23">
         <v>210160000.0</v>
       </c>
       <c r="O23">
+        <v>210160000.0</v>
+      </c>
+      <c r="P23">
         <v>316108000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>724380000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>182771000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>142671000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>162290000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>304256000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>97026000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>125975000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>81302000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>36053000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>81250000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>120839000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>82935000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>113307000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>106183000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>67878000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>151314000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>104424225.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>77812000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>43123000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>26703000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>36243735.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>37457000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>36161000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>34233000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>15796630.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>62884000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>98478000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>13364000.0</v>
       </c>
-      <c r="AR23"/>
-      <c r="AS23">
+      <c r="AS23"/>
+      <c r="AT23">
         <v>10524000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>6627000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>8657000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>6903000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>5815000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>5678000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>4945068.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>3982000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>3839000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>2577000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>8700457.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1527000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1412000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>679000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:58">
+    <row r="24" spans="1:59">
       <c r="A24" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -14706,226 +14902,230 @@
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
-    </row>
-    <row r="25" spans="1:58">
+      <c r="BG24"/>
+    </row>
+    <row r="25" spans="1:59">
       <c r="A25" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B25">
+        <v>138555000.0</v>
+      </c>
+      <c r="C25">
         <v>139589000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>124835000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>144098000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>146288000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>141040000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>88532000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>116149000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>128834000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>124039000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>107169000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>135157000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>124158000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>125090000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>95950000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>112704000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>87777000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>40645000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>39101000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>41740000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>45305000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>44187000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>39815000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>40796000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>34048000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>41498000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>28676000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>24572000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>22658000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>35513000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>32733000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>28340008.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>14610000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>11887000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>13796000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>18141617.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>15675000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>21454000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>17183000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>18061000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>5805000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>3582000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>3453000.0</v>
       </c>
-      <c r="AR25"/>
       <c r="AS25"/>
-      <c r="AT25">
+      <c r="AT25"/>
+      <c r="AU25">
         <v>363000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>369000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>372000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>113000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>112000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>74832.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>56000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>53000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>46000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>45489.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>33000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>28000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>9000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:58">
+    <row r="26" spans="1:59">
       <c r="A26" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -14940,934 +15140,951 @@
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
-    </row>
-    <row r="27" spans="1:58">
+      <c r="BG26"/>
+    </row>
+    <row r="27" spans="1:59">
       <c r="A27" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27">
         <v>64722000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>999.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>11025000.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
-    </row>
-    <row r="28" spans="1:58">
+      <c r="BG27"/>
+    </row>
+    <row r="28" spans="1:59">
       <c r="A28" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B28">
+        <v>75967000.0</v>
+      </c>
+      <c r="C28">
         <v>70675000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>41234000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>60679000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>48174000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>45592000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>69438000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>87512000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>65602000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>73233000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>67435000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>48227000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>59504000.0</v>
       </c>
       <c r="N28">
         <v>59504000.0</v>
       </c>
       <c r="O28">
+        <v>59504000.0</v>
+      </c>
+      <c r="P28">
         <v>98742000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>118790000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>147574000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>50405000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>33810000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>39920000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>30916000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>39048000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>11815000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>14736000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>17329000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>21709000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>18496000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>25065000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>29905000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>16235000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>41664000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>18212066.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>47462000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>5442000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>7707000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>7521897.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>14895000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>18580000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>10009000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>32802078.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>39086000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>98478000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>13364000.0</v>
       </c>
-      <c r="AR28"/>
-      <c r="AS28">
+      <c r="AS28"/>
+      <c r="AT28">
         <v>10524000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>6627000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>8657000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>6903000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>5815000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>5678000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>5673068.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>3258000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>3311000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>3101000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>2651513.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>1526000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>1412000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>679000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:58">
+    <row r="29" spans="1:59">
       <c r="A29" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B29">
+        <v>15513000.0</v>
+      </c>
+      <c r="C29">
         <v>-6745000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>7039000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-38350000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>244276000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>79698000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-38611000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>52085000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>42656000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>71341000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>104872000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>44547000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>78649000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>138220000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>50152000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>81355000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>22859000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>40179000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>33247000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>28360000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>32934000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-4103000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>6736000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-9116000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>21240000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>40003000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>22416000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>67639000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>26788000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
-    </row>
-    <row r="30" spans="1:58">
+      <c r="BG29"/>
+    </row>
+    <row r="30" spans="1:59">
       <c r="A30" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B30">
+        <v>79173000.0</v>
+      </c>
+      <c r="C30">
         <v>57988000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>34880000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>60679000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>48174000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>45592000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>247304000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>152234000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>65602000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>62208000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>67435000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>48227000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>59504000.0</v>
       </c>
       <c r="N30">
         <v>59504000.0</v>
       </c>
       <c r="O30">
+        <v>59504000.0</v>
+      </c>
+      <c r="P30">
         <v>98742000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>461519000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>147574000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>50405000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>72984000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>222759000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>30916000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>39048000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>11815000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>14736000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>17329000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>21709000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>18496000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>25065000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>29905000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>16235000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>41664000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>18212066.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>47462000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>5442000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>7707000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>7521897.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>14895000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>18580000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>10009000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-32802078.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>39086000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>98478000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>13364000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>21000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>10524000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>6627000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>8657000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>6903000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>5815000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>5678000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>4945068.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>3982000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>3839000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>2577000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>8700457.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>1527000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>1412000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>679000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:58">
+    <row r="31" spans="1:59">
       <c r="A31" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B31">
+        <v>-188217000.0</v>
+      </c>
+      <c r="C31">
         <v>-201439000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-165805000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-283712000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-197797000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-177882000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>36992000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-135590000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-230642000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-168566000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-26632000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-23501000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-17262000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-103246000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-16989000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-71036000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-16456000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-10499000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-9732000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-10075000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-12061000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-11152000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-3122000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-12710000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-10973000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-9569000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-37720000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-8789000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-10502000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-45354000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-11237000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-13348120.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>83961000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>19831000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-20832000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>10518183.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-5990000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-6290000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-6567000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-18812458.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>104000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-62853000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-17878000.0</v>
       </c>
-      <c r="AR31"/>
-      <c r="AS31">
+      <c r="AS31"/>
+      <c r="AT31">
         <v>2210000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-5510000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>3643000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-6000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>11235000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-7975000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>2459000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-1058000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-862000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-539000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>5001000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-3623000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>1319000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>59000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:58">
+    <row r="32" spans="1:59">
       <c r="A32" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B32">
+        <v>517758000.0</v>
+      </c>
+      <c r="C32">
         <v>535684999.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>428625000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>629510000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>572801000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>653176000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>477395000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>738049000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>603511000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>627550000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>746624000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>503600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>523336000.0</v>
       </c>
       <c r="N32">
         <v>523336000.0</v>
       </c>
       <c r="O32">
+        <v>523336000.0</v>
+      </c>
+      <c r="P32">
         <v>604768000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>868367000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>297060000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>284404000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>246690000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>253019000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>215984000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>190285000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>145493000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>39495000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>175864000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>271846000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>159299000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>237069000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>226121000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>165158000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>359955000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>184627208.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>75420000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>76061000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>58236000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>74464574.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>69242000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>62821000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>54745000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>48717910.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>31777000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>955000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>245000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>1000000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>1717000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>2171000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>2508000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>5980000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>3044000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>3520000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>2313155.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>2334000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>1870000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>1999000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>3173142.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>2496000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>2199000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>93000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P30"/>
@@ -15926,1121 +16143,1121 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B2">
         <v>609995000.0</v>
       </c>
       <c r="C2">
         <v>925630000.0</v>
       </c>
       <c r="D2">
         <v>544779000.0</v>
       </c>
       <c r="E2">
         <v>173889000.0</v>
       </c>
       <c r="F2">
         <v>77307000.0</v>
       </c>
       <c r="G2">
         <v>206709000.0</v>
       </c>
       <c r="H2">
         <v>135957000.0</v>
       </c>
       <c r="I2">
         <v>54500852.0</v>
       </c>
       <c r="J2">
         <v>28745860.0</v>
       </c>
       <c r="K2">
         <v>5930309.0</v>
       </c>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2">
         <v>125488841.0</v>
       </c>
       <c r="O2">
         <v>218524000.0</v>
       </c>
       <c r="P2">
         <v>2516394.0</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B3">
         <v>812624000</v>
       </c>
       <c r="C3">
         <v>743202000</v>
       </c>
       <c r="D3">
         <v>516217000</v>
       </c>
       <c r="E3">
         <v>169621000</v>
       </c>
       <c r="F3">
         <v>137461000</v>
       </c>
       <c r="G3">
         <v>269248000</v>
       </c>
       <c r="H3">
         <v>329990000</v>
       </c>
       <c r="I3">
         <v>57757627</v>
       </c>
       <c r="J3">
         <v>1575914</v>
       </c>
       <c r="K3">
         <v>104384974</v>
       </c>
       <c r="L3">
         <v>22000000</v>
       </c>
       <c r="M3">
         <v>34000000</v>
       </c>
       <c r="N3">
         <v>38000000</v>
       </c>
       <c r="O3">
         <v>47176367</v>
       </c>
       <c r="P3">
         <v>769182</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B6">
         <v>-289829000.0</v>
       </c>
       <c r="C6">
         <v>-315635000.0</v>
       </c>
       <c r="D6">
         <v>380851000.0</v>
       </c>
       <c r="E6">
         <v>370890000.0</v>
       </c>
       <c r="F6">
         <v>96582000.0</v>
       </c>
       <c r="G6">
         <v>-129402000.0</v>
       </c>
       <c r="H6">
         <v>70752000.0</v>
       </c>
       <c r="I6">
         <v>67577062.0</v>
       </c>
       <c r="J6">
         <v>25754992.0</v>
       </c>
       <c r="K6">
         <v>22815551.0</v>
       </c>
       <c r="L6">
         <v>-38000000.0</v>
       </c>
       <c r="M6">
         <v>-35000000.0</v>
       </c>
       <c r="N6">
         <v>-92000000.0</v>
       </c>
       <c r="O6">
         <v>-93035158.0</v>
       </c>
       <c r="P6">
         <v>216007605.0</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B7">
         <v>257910000.0</v>
       </c>
       <c r="C7">
         <v>-181050000.0</v>
       </c>
       <c r="D7">
         <v>-296788000.0</v>
       </c>
       <c r="E7">
         <v>270206000.0</v>
       </c>
       <c r="F7">
         <v>-80711000.0</v>
       </c>
       <c r="G7">
         <v>-85937000.0</v>
       </c>
       <c r="H7">
         <v>43862000.0</v>
       </c>
       <c r="I7">
         <v>1934905.0</v>
       </c>
       <c r="J7">
         <v>-49738350.0</v>
       </c>
       <c r="K7">
         <v>98316431.0</v>
       </c>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7">
         <v>34554569.0</v>
       </c>
       <c r="P7">
         <v>-1366039.0</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B9">
         <v>388163000.0</v>
       </c>
       <c r="C9">
         <v>-132381000.0</v>
       </c>
       <c r="D9">
         <v>16907000.0</v>
       </c>
       <c r="E9">
         <v>-98846000.0</v>
       </c>
       <c r="F9">
         <v>-98846000.0</v>
       </c>
       <c r="G9">
         <v>54539000.0</v>
       </c>
       <c r="H9">
         <v>47230000.0</v>
       </c>
       <c r="I9">
         <v>-102989548.0</v>
       </c>
       <c r="J9">
         <v>-4741841.0</v>
       </c>
       <c r="K9">
         <v>8981860.0</v>
       </c>
       <c r="L9">
         <v>-11000000.0</v>
       </c>
       <c r="M9">
         <v>-11000000.0</v>
       </c>
       <c r="N9">
         <v>-2000000.0</v>
       </c>
       <c r="O9">
         <v>-2000000.0</v>
       </c>
       <c r="P9"/>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B10">
         <v>4236000.0</v>
       </c>
       <c r="C10">
         <v>6302000.0</v>
       </c>
       <c r="D10">
         <v>-21087000.0</v>
       </c>
       <c r="E10">
         <v>-8347000.0</v>
       </c>
       <c r="F10">
         <v>16399000.0</v>
       </c>
       <c r="G10">
         <v>-45132000.0</v>
       </c>
       <c r="H10">
         <v>37928000.0</v>
       </c>
       <c r="I10">
         <v>42553641.0</v>
       </c>
       <c r="J10">
         <v>1946387.0</v>
       </c>
       <c r="K10">
         <v>16687662.0</v>
       </c>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>28294000.0</v>
       </c>
       <c r="E11">
         <v>-1560000.0</v>
       </c>
       <c r="F11">
         <v>4950000.0</v>
       </c>
       <c r="G11">
         <v>-4171000.0</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12">
         <v>142567000.0</v>
       </c>
       <c r="E12">
         <v>-283844000.0</v>
       </c>
       <c r="F12">
         <v>102963000.0</v>
       </c>
       <c r="G12">
         <v>112454000.0</v>
       </c>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13">
         <v>-320902000.0</v>
       </c>
       <c r="E13">
         <v>329235000.0</v>
       </c>
       <c r="F13">
         <v>-3214000.0</v>
       </c>
       <c r="G13">
         <v>-91233000.0</v>
       </c>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13">
         <v>3000000.0</v>
       </c>
       <c r="M13">
         <v>20000000.0</v>
       </c>
       <c r="N13">
         <v>-44000000.0</v>
       </c>
       <c r="O13">
         <v>31000000.0</v>
       </c>
       <c r="P13"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B14">
         <v>519958000.0</v>
       </c>
       <c r="C14">
         <v>476191000.0</v>
       </c>
       <c r="D14">
         <v>480355000.0</v>
       </c>
       <c r="E14">
         <v>280227000.0</v>
       </c>
       <c r="F14">
         <v>171047000.0</v>
       </c>
       <c r="G14">
         <v>145018000.0</v>
       </c>
       <c r="H14">
         <v>115476000.0</v>
       </c>
       <c r="I14">
         <v>68633008.0</v>
       </c>
       <c r="J14">
         <v>72453617.0</v>
       </c>
       <c r="K14">
         <v>30901000.0</v>
       </c>
       <c r="L14">
         <v>6000000.0</v>
       </c>
       <c r="M14">
         <v>2000000.0</v>
       </c>
       <c r="N14">
         <v>1000000.0</v>
       </c>
       <c r="O14">
         <v>229832.0</v>
       </c>
       <c r="P14">
         <v>115489.0</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B15">
-        <v>-87500000.0</v>
+        <v>87500000.0</v>
       </c>
       <c r="C15">
-        <v>-67254000.0</v>
+        <v>67254000.0</v>
       </c>
       <c r="D15">
-        <v>-55341000.0</v>
+        <v>55341000.0</v>
       </c>
       <c r="E15">
         <v>9923000.0</v>
       </c>
       <c r="F15">
         <v>9923000.0</v>
       </c>
       <c r="G15">
         <v>9923000.0</v>
       </c>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B16">
         <v>320166000.0</v>
       </c>
       <c r="C16">
         <v>609995000.0</v>
       </c>
       <c r="D16">
         <v>925630000.0</v>
       </c>
       <c r="E16">
         <v>544779000.0</v>
       </c>
       <c r="F16">
         <v>173889000.0</v>
       </c>
       <c r="G16">
         <v>77307000.0</v>
       </c>
       <c r="H16">
         <v>206709000.0</v>
       </c>
       <c r="I16">
         <v>122077914.0</v>
       </c>
       <c r="J16">
         <v>54500852.0</v>
       </c>
       <c r="K16">
         <v>28745860.0</v>
       </c>
       <c r="L16">
         <v>5930309.0</v>
       </c>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16">
         <v>125488841.0</v>
       </c>
       <c r="P16">
         <v>218524000.0</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B18">
         <v>195702000.0</v>
       </c>
       <c r="C18">
         <v>235447000.0</v>
       </c>
       <c r="D18">
         <v>210435000.0</v>
       </c>
       <c r="E18">
         <v>749909000.0</v>
       </c>
       <c r="F18">
         <v>159514000.0</v>
       </c>
       <c r="G18">
         <v>-146967000.0</v>
       </c>
       <c r="H18">
         <v>166108000.0</v>
       </c>
       <c r="I18">
         <v>44347643.0</v>
       </c>
       <c r="J18">
         <v>83593551.0</v>
       </c>
       <c r="K18">
         <v>-41889823.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18">
         <v>-22560652.0</v>
       </c>
       <c r="P18">
         <v>-6559633.0</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B19">
         <v>-1298139000.0</v>
       </c>
       <c r="C19">
         <v>-913928000.0</v>
       </c>
       <c r="D19">
         <v>-497840000.0</v>
       </c>
       <c r="E19">
         <v>-534475000.0</v>
       </c>
       <c r="F19">
         <v>-329503000.0</v>
       </c>
       <c r="G19">
         <v>-289443000.0</v>
       </c>
       <c r="H19">
         <v>-349761000.0</v>
       </c>
       <c r="I19">
         <v>-87608050.0</v>
       </c>
       <c r="J19">
         <v>-83403170.0</v>
       </c>
       <c r="K19">
         <v>-131837442.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>196050000.0</v>
       </c>
       <c r="F20">
         <v>196054000.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B21">
         <v>441089000.0</v>
       </c>
       <c r="C21">
         <v>-92919000.0</v>
       </c>
       <c r="D21">
         <v>178981000.0</v>
       </c>
       <c r="E21">
         <v>15170000.0</v>
       </c>
       <c r="F21">
         <v>-66738000.0</v>
       </c>
       <c r="G21">
         <v>38753000.0</v>
       </c>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B22">
         <v>364510000.0</v>
       </c>
       <c r="C22">
         <v>467124000.0</v>
       </c>
       <c r="D22">
         <v>712086000.0</v>
       </c>
       <c r="E22">
         <v>741431000.0</v>
       </c>
       <c r="F22">
         <v>167603000.0</v>
       </c>
       <c r="G22">
         <v>25289000.0</v>
       </c>
       <c r="H22">
         <v>391467000.0</v>
       </c>
       <c r="I22">
         <v>244467288.0</v>
       </c>
       <c r="J22">
         <v>62006656.0</v>
       </c>
       <c r="K22">
         <v>-56320729.0</v>
       </c>
       <c r="L22">
         <v>-49000000.0</v>
       </c>
       <c r="M22">
         <v>-29000000.0</v>
       </c>
       <c r="N22">
         <v>14000000.0</v>
       </c>
       <c r="O22">
         <v>-3930107.0</v>
       </c>
       <c r="P22">
         <v>-4358315.0</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B23">
         <v>-174908000.0</v>
       </c>
       <c r="C23">
         <v>-208767000.0</v>
       </c>
       <c r="D23">
         <v>-176599000.0</v>
       </c>
       <c r="E23">
         <v>178670000.0</v>
       </c>
       <c r="F23">
         <v>129312000.0</v>
       </c>
       <c r="G23">
         <v>-7682000.0</v>
       </c>
       <c r="H23">
         <v>-6566000.0</v>
       </c>
       <c r="I23">
         <v>-17332833.0</v>
       </c>
       <c r="J23">
         <v>14243050.0</v>
       </c>
       <c r="K23">
         <v>2650000.0</v>
       </c>
       <c r="L23">
         <v>-117000000.0</v>
       </c>
       <c r="M23">
         <v>-141000000.0</v>
       </c>
       <c r="N23">
         <v>-38000000.0</v>
       </c>
       <c r="O23">
         <v>78839586.0</v>
       </c>
       <c r="P23">
         <v>-5665219.0</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B24">
         <v>-60926000.0</v>
       </c>
       <c r="C24">
         <v>-101828000.0</v>
       </c>
       <c r="D24">
         <v>18377000.0</v>
       </c>
       <c r="E24">
         <v>199989000.0</v>
       </c>
       <c r="F24">
         <v>-192042000.0</v>
       </c>
       <c r="G24">
         <v>-20195000.0</v>
       </c>
       <c r="H24">
         <v>-19771000.0</v>
       </c>
       <c r="I24">
         <v>636239.0</v>
       </c>
       <c r="J24">
         <v>884866.0</v>
       </c>
       <c r="K24">
         <v>116454.0</v>
       </c>
       <c r="L24">
         <v>-92280930.0</v>
       </c>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24">
         <v>2036894.0</v>
       </c>
       <c r="P24">
         <v>655788.0</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B25">
         <v>-134052000.0</v>
       </c>
       <c r="C25">
         <v>216384000.0</v>
       </c>
       <c r="D25">
         <v>-169001000.0</v>
       </c>
       <c r="E25">
         <v>-372334000.0</v>
       </c>
       <c r="F25">
         <v>39036000.0</v>
       </c>
       <c r="G25">
         <v>37911000.0</v>
       </c>
       <c r="H25">
         <v>-54707000.0</v>
       </c>
       <c r="I25">
         <v>-212929931.0</v>
       </c>
       <c r="J25">
         <v>447542.0</v>
       </c>
       <c r="K25">
         <v>-10401551.0</v>
       </c>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25">
         <v>-6238579.0</v>
       </c>
       <c r="P25">
         <v>-181586.0</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B26">
         <v>-118449000.0</v>
       </c>
       <c r="C26">
         <v>-16402000.0</v>
       </c>
       <c r="D26">
         <v>-4000.0</v>
       </c>
       <c r="E26">
         <v>49358000.0</v>
       </c>
       <c r="F26">
         <v>4000.0</v>
       </c>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>89650710.0</v>
       </c>
       <c r="J26">
         <v>27791720.0</v>
       </c>
       <c r="K26">
         <v>92572180.0</v>
       </c>
       <c r="L26">
         <v>186098500.0</v>
       </c>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B28">
         <v>60232000.0</v>
       </c>
       <c r="C28">
         <v>-385123000.0</v>
       </c>
       <c r="D28">
         <v>114437000.0</v>
       </c>
       <c r="E28">
         <v>-4905000.0</v>
       </c>
       <c r="F28">
         <v>119393000.0</v>
       </c>
       <c r="G28">
         <v>38753000.0</v>
       </c>
       <c r="H28">
         <v>-6566000.0</v>
       </c>
       <c r="I28">
         <v>72318167.0</v>
       </c>
       <c r="J28">
         <v>42034769.0</v>
       </c>
       <c r="K28">
         <v>95222183.0</v>
       </c>
       <c r="L28">
         <v>120000000.0</v>
       </c>
       <c r="M28">
         <v>152000000.0</v>
       </c>
       <c r="N28">
         <v>44000000.0</v>
       </c>
       <c r="O28">
         <v>90012987.0</v>
       </c>
       <c r="P28">
         <v>235495507.0</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B29">
         <v>1008326000.0</v>
       </c>
       <c r="C29">
         <v>978649000.0</v>
       </c>
       <c r="D29">
         <v>726652000.0</v>
       </c>
       <c r="E29">
         <v>919530000.0</v>
       </c>
       <c r="F29">
         <v>296975000.0</v>
       </c>
       <c r="G29">
         <v>122281000.0</v>
       </c>
       <c r="H29">
         <v>496098000.0</v>
       </c>
       <c r="I29">
         <v>102105270.0</v>
       </c>
       <c r="J29">
         <v>85169465.0</v>
       </c>
       <c r="K29">
         <v>62495151.0</v>
       </c>
       <c r="L29">
         <v>-21000000.0</v>
       </c>
       <c r="M29">
         <v>10000000.0</v>
       </c>
       <c r="N29">
         <v>-49000000.0</v>
       </c>
       <c r="O29">
         <v>24615715.0</v>
       </c>
       <c r="P29">
         <v>-5790451.0</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B30">
         <v>-1298139000.0</v>
       </c>
       <c r="C30">
         <v>-913928000.0</v>
       </c>
       <c r="D30">
         <v>-497840000.0</v>
       </c>
       <c r="E30">
         <v>-534475000.0</v>
       </c>
       <c r="F30">
         <v>-329503000.0</v>
       </c>
       <c r="G30">
         <v>-289443000.0</v>
       </c>
       <c r="H30">
         <v>-349761000.0</v>
       </c>
       <c r="I30">
         <v>-87608050.0</v>
       </c>
@@ -17065,584 +17282,593 @@
       <c r="P30">
         <v>-12371394.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BE30"/>
+  <dimension ref="A1:BF30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:57">
+    <row r="1" spans="1:58">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>78</v>
       </c>
       <c r="C1" t="s">
         <v>79</v>
       </c>
       <c r="D1" t="s">
+        <v>80</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="F1" t="s">
         <v>81</v>
       </c>
       <c r="G1" t="s">
         <v>82</v>
       </c>
       <c r="H1" t="s">
+        <v>83</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="J1" t="s">
         <v>84</v>
       </c>
       <c r="K1" t="s">
         <v>85</v>
       </c>
       <c r="L1" t="s">
+        <v>86</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="N1" t="s">
         <v>87</v>
       </c>
       <c r="O1" t="s">
         <v>88</v>
       </c>
       <c r="P1" t="s">
+        <v>89</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="R1" t="s">
         <v>90</v>
       </c>
       <c r="S1" t="s">
         <v>91</v>
       </c>
       <c r="T1" t="s">
+        <v>92</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="V1" t="s">
         <v>93</v>
       </c>
       <c r="W1" t="s">
         <v>94</v>
       </c>
       <c r="X1" t="s">
+        <v>95</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="Z1" t="s">
         <v>96</v>
       </c>
       <c r="AA1" t="s">
         <v>97</v>
       </c>
       <c r="AB1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AD1" t="s">
         <v>99</v>
       </c>
       <c r="AE1" t="s">
         <v>100</v>
       </c>
       <c r="AF1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AH1" t="s">
         <v>102</v>
       </c>
       <c r="AI1" t="s">
         <v>103</v>
       </c>
       <c r="AJ1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AL1" t="s">
         <v>105</v>
       </c>
       <c r="AM1" t="s">
         <v>106</v>
       </c>
       <c r="AN1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AP1" t="s">
         <v>108</v>
       </c>
       <c r="AQ1" t="s">
         <v>109</v>
       </c>
       <c r="AR1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
       </c>
-      <c r="AS1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AT1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AU1" t="s">
         <v>13</v>
       </c>
-      <c r="AU1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AV1" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="AW1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AX1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AY1" t="s">
         <v>116</v>
       </c>
       <c r="AZ1" t="s">
         <v>117</v>
       </c>
       <c r="BA1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BB1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="BC1" t="s">
         <v>119</v>
       </c>
       <c r="BD1" t="s">
         <v>120</v>
       </c>
       <c r="BE1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BF1" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="2" spans="1:57">
+    <row r="2" spans="1:58">
       <c r="A2" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B2">
+        <v>786295000.0</v>
+      </c>
+      <c r="C2">
         <v>306836000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>320166000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>552948000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>430328000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>729781000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>609995000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>793840000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>931531000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>981766000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>925630000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>668291000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>531954000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>544779000.0</v>
       </c>
       <c r="O2">
         <v>544779000.0</v>
       </c>
       <c r="P2">
+        <v>544779000.0</v>
+      </c>
+      <c r="Q2">
         <v>273421000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>552019000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>204048000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>173889000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>105533000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>102671000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>96336000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>77307000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>57124000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>87160000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>253064000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>273537000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>160110000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>176319000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>288130000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>135957000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>109095000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>10031000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>31988000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>54501000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>23110000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>60694000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>17114000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>28746000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>26067000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>8483000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>668000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>5930000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>87457000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>47797000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>30553000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>62405000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>112512000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>125489000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>124626000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>66082000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>72058000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>218524000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>222366000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>238088000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>8366000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>2516000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:57">
+    <row r="3" spans="1:58">
       <c r="A3" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B3">
+        <v>95151000</v>
+      </c>
+      <c r="C3">
         <v>281082000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>205748000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>186541000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>142006000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>278232000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>205845000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>236017000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>77438000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>216497000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>213250000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>168501000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>120719000</v>
-      </c>
-[...1 lines deleted...]
-        <v>102019000</v>
       </c>
       <c r="O3">
         <v>102019000</v>
       </c>
       <c r="P3">
+        <v>102019000</v>
+      </c>
+      <c r="Q3">
         <v>69920000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>76274000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>3156000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>20271000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>20951000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>13006000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>15828000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>87676000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>27142000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>58108000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>74986000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>159481000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>88128000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>6503000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>167762000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>67597000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>33450627</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>3279000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>14874000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>6154000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>983914</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>485000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>104000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>3000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>1169026</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>3024000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>74008000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>34570000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>26688000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>4222000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>4195000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>39992000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>2520000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>44714367</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>2186000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>276000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>23182</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>150000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>318000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>278000</v>
       </c>
     </row>
-    <row r="4" spans="1:57">
+    <row r="4" spans="1:58">
       <c r="A4" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -17656,54 +17882,55 @@
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
-    </row>
-    <row r="5" spans="1:57">
+      <c r="BF4"/>
+    </row>
+    <row r="5" spans="1:58">
       <c r="A5" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -17717,398 +17944,405 @@
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
-    </row>
-    <row r="6" spans="1:57">
+      <c r="BF5"/>
+    </row>
+    <row r="6" spans="1:58">
       <c r="A6" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B6">
+        <v>-440746000.0</v>
+      </c>
+      <c r="C6">
         <v>479459000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-40836000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-232782000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>122620000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-299453000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>119786000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-183845000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-96621000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-50235000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>21600000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>257339000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>136337000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>182889000.0</v>
       </c>
       <c r="O6">
         <v>182889000.0</v>
       </c>
       <c r="P6">
+        <v>182889000.0</v>
+      </c>
+      <c r="Q6">
         <v>271358000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-278598000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>347971000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>30159000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>68356000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>2862000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>6335000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>19029000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>20183000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-30036000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-165904000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-20473000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>46599000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-16209000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-111811000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>152173000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>12982914.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>99064000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-21957000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-22513000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>31390852.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-37584000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>43580000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-11632000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>2678860.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>17584000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>7815000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-5262000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-5000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>39660000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>17244000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-31852000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-30013000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-12977000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>862841.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>58544000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-5976000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-146466000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-3842000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-15722000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>229722000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>5850000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:57">
+    <row r="7" spans="1:58">
       <c r="A7" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B7">
+        <v>-357719000.0</v>
+      </c>
+      <c r="C7">
         <v>491841000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>106926000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-633434000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>15102000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>398580000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>477662000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>77825000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-266881000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-6098000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>14104000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-56684000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-45321000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>167755000.0</v>
       </c>
       <c r="O7">
         <v>167755000.0</v>
       </c>
       <c r="P7">
+        <v>167755000.0</v>
+      </c>
+      <c r="Q7">
         <v>-60959000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>105871000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>266995000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-41701000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-13477000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-94992000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-66574000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>94332000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>29425000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-89521000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-155203000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>129362000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>66024000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-77340000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>15524000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>39654000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-12395095.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>79533000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-60318000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-4885000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-19430350.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>474000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>13122000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-43904000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-31495569.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>44413000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>70351000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>15048000.0</v>
       </c>
-      <c r="AR7"/>
-      <c r="AS7">
+      <c r="AS7"/>
+      <c r="AT7">
         <v>-21507000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-4280000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-10681000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-14173000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-8004000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>34181569.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-877000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>702000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>548000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-1455039.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-701000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>458000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>332000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:57">
+    <row r="8" spans="1:58">
       <c r="A8" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -18122,966 +18356,989 @@
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
-    </row>
-    <row r="9" spans="1:57">
+      <c r="BF8"/>
+    </row>
+    <row r="9" spans="1:58">
       <c r="A9" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B9">
+        <v>-271632000.0</v>
+      </c>
+      <c r="C9">
         <v>102054000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>164215000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-612601000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>600338000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>81164000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>368010000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>24094000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-79627000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>53314000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-130162000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-48975000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>72351000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>238012000.0</v>
       </c>
       <c r="O9">
         <v>238012000.0</v>
       </c>
       <c r="P9">
+        <v>238012000.0</v>
+      </c>
+      <c r="Q9">
         <v>-193529000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>152498000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>18286000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-26377000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-17553000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-34011000.0</v>
       </c>
-      <c r="V9"/>
-[...1 lines deleted...]
-      <c r="X9"/>
+      <c r="W9">
+        <v>-13747000.0</v>
+      </c>
+      <c r="X9">
+        <v>-70856000.0</v>
+      </c>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
-      <c r="AO9">
+      <c r="AO9"/>
+      <c r="AP9">
         <v>-24000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26000000.0</v>
       </c>
       <c r="AQ9">
         <v>26000000.0</v>
       </c>
       <c r="AR9">
         <v>26000000.0</v>
       </c>
-      <c r="AS9"/>
+      <c r="AS9">
+        <v>26000000.0</v>
+      </c>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
-    </row>
-    <row r="10" spans="1:57">
+      <c r="BF9"/>
+    </row>
+    <row r="10" spans="1:58">
       <c r="A10" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B10">
+        <v>-1261000.0</v>
+      </c>
+      <c r="C10">
         <v>-18463000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-41401000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>5160000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>17196000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>2527000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-20647000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>40391000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-29475000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-35590000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>30976000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-27379000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-615000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8205000.0</v>
       </c>
       <c r="O10">
         <v>-8205000.0</v>
       </c>
       <c r="P10">
+        <v>-8205000.0</v>
+      </c>
+      <c r="Q10">
         <v>15824000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-35865000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>3900000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>7794000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>6491000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>7072000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>10161000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-7325000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-47318000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>4748000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>11082000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-13644000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>15026000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>15525000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-31712000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>39089000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>40541641.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-798000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>11149000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-8339000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>3444387.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>4637000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-7400000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>1265000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-201338.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17000000.0</v>
       </c>
       <c r="AP10">
         <v>17000000.0</v>
       </c>
       <c r="AQ10">
         <v>17000000.0</v>
       </c>
       <c r="AR10">
         <v>17000000.0</v>
       </c>
-      <c r="AS10"/>
+      <c r="AS10">
+        <v>17000000.0</v>
+      </c>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
-    </row>
-    <row r="11" spans="1:57">
+      <c r="BF10"/>
+    </row>
+    <row r="11" spans="1:58">
       <c r="A11" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>21822000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>0.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>3826000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>12002000.0</v>
       </c>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
-    </row>
-    <row r="12" spans="1:57">
+      <c r="BF11"/>
+    </row>
+    <row r="12" spans="1:58">
       <c r="A12" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
-[...1 lines deleted...]
-      </c>
+      <c r="L12"/>
       <c r="M12">
         <v>-18424000.0</v>
       </c>
       <c r="N12">
+        <v>-18424000.0</v>
+      </c>
+      <c r="O12">
         <v>161243000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-70172000.0</v>
       </c>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
-    </row>
-    <row r="13" spans="1:57">
+      <c r="BF12"/>
+    </row>
+    <row r="13" spans="1:58">
       <c r="A13" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>-2162000.0</v>
       </c>
       <c r="N13">
+        <v>-2162000.0</v>
+      </c>
+      <c r="O13">
         <v>-136985000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-74054000.0</v>
       </c>
-      <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
-      <c r="AO13">
+      <c r="AO13"/>
+      <c r="AP13">
         <v>113000000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>-7000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000000.0</v>
       </c>
       <c r="AR13">
         <v>7000000.0</v>
       </c>
-      <c r="AS13"/>
+      <c r="AS13">
+        <v>7000000.0</v>
+      </c>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
-    </row>
-    <row r="14" spans="1:57">
+      <c r="BF13"/>
+    </row>
+    <row r="14" spans="1:58">
       <c r="A14" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B14">
+        <v>138555000.0</v>
+      </c>
+      <c r="C14">
         <v>139589000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>124835000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>144098000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>146288000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>141040000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>88532000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>116149000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>128834000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>124039000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>107169000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>135157000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>124158000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>95950000.0</v>
       </c>
       <c r="O14">
         <v>95950000.0</v>
       </c>
       <c r="P14">
+        <v>95950000.0</v>
+      </c>
+      <c r="Q14">
         <v>112704000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>87777000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>40645000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>39101000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>41740000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>45305000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>44187000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>39815000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>40796000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>34048000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>41498000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>28676000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>24572000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>22658000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>35513000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>32733000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>28340008.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>14610000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>11887000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>13796000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>18141617.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>15675000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>21454000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>17183000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>18061000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>5805000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>3582000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>3453000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>3000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>363000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>369000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>372000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>113000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>112000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>74832.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>56000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>53000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>46000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>45489.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>33000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>28000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>9000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:57">
+    <row r="15" spans="1:58">
       <c r="A15" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B15">
-        <v>-3687000.0</v>
+        <v>18435000.0</v>
       </c>
       <c r="C15">
-        <v>-7374000.0</v>
+        <v>3687000.0</v>
       </c>
       <c r="D15">
-        <v>-37036000.0</v>
+        <v>7374000.0</v>
       </c>
       <c r="E15">
-        <v>-22764000.0</v>
+        <v>37036000.0</v>
       </c>
       <c r="F15">
+        <v>22764000.0</v>
+      </c>
+      <c r="G15">
         <v>11728000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>15972000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>15987000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>26112000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>10062000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15093000.0</v>
       </c>
       <c r="L15">
         <v>15093000.0</v>
       </c>
       <c r="M15">
-        <v>20124000.0</v>
+        <v>15093000.0</v>
       </c>
       <c r="N15">
         <v>20124000.0</v>
       </c>
       <c r="O15">
         <v>20124000.0</v>
       </c>
       <c r="P15">
-        <v>20075000.0</v>
+        <v>20124000.0</v>
       </c>
       <c r="Q15">
         <v>20075000.0</v>
       </c>
-      <c r="R15"/>
+      <c r="R15">
+        <v>20075000.0</v>
+      </c>
       <c r="S15"/>
-      <c r="T15">
+      <c r="T15"/>
+      <c r="U15">
         <v>9923000.0</v>
       </c>
-      <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
-    </row>
-    <row r="16" spans="1:57">
+      <c r="BF15"/>
+    </row>
+    <row r="16" spans="1:58">
       <c r="A16" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B16">
+        <v>345549000.0</v>
+      </c>
+      <c r="C16">
         <v>786295000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>279330000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>320166000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>552948000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>430328000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>729781000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>609995000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>834910000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>931531000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>947230000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>925630000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>668291000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>727668000.0</v>
       </c>
       <c r="O16">
         <v>727668000.0</v>
       </c>
       <c r="P16">
+        <v>727668000.0</v>
+      </c>
+      <c r="Q16">
         <v>544779000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>273421000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>552019000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>204048000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>173889000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>105533000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>102671000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>96336000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>77307000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>57124000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>87160000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>253064000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>206709000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>160110000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>176319000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>288130000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>122077914.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>109095000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>10031000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>31988000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>54500852.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>23110000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>60694000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>17114000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>28745860.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>26067000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>8483000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>668000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>5930000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>87457000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>47797000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>30553000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>82499000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>112512000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>125488841.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>124626000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>66082000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>72058000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>218524000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>222366000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>238088000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>8366000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:57">
+    <row r="17" spans="1:58">
       <c r="A17" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -19095,1255 +19352,1285 @@
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
-    </row>
-    <row r="18" spans="1:57">
+      <c r="BF17"/>
+    </row>
+    <row r="18" spans="1:58">
       <c r="A18" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B18">
+        <v>-290288000.0</v>
+      </c>
+      <c r="C18">
         <v>440990000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-10386000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-691040000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>155408000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>416532000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>314802000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>174158000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>15021000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>56460000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>92659000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>14824000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>99549000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>226776000.0</v>
       </c>
       <c r="O18">
         <v>226776000.0</v>
       </c>
       <c r="P18">
+        <v>226776000.0</v>
+      </c>
+      <c r="Q18">
         <v>233934000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>262063000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>216618000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>37294000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>86009000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>8723000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-4316000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>69098000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-3515000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-75461000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-107337000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-11123000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>79402000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>17487000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-93117000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>162336000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>20863643.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>84814000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-47405000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-13925000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>17328551.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>29278000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>61441000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-24454000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-11863823.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>10778000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-9128000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-31676000.0</v>
       </c>
-      <c r="AR18"/>
-      <c r="AS18">
+      <c r="AS18"/>
+      <c r="AT18">
         <v>-50287000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-14786000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-15845000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-55970000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-12699000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-16669652.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-4232000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-1060000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-599000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-7068633.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>114000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>927000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-532000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:57">
+    <row r="19" spans="1:58">
       <c r="A19" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-203594000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>50392000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-136176000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-1017544000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-194811000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-452311000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-61673000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-201088000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-198856000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-158955000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-114490000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-123594000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-100801000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-69518000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-579384000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>134585000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-20158000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-20934000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-9689000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-211308000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-87572000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>2435000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-57897000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-74755000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-159226000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-108599000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-6315000.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
-    </row>
-    <row r="20" spans="1:57">
+      <c r="BF19"/>
+    </row>
+    <row r="20" spans="1:58">
       <c r="A20" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
-      <c r="P20">
+      <c r="P20"/>
+      <c r="Q20">
         <v>0.0</v>
       </c>
-      <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
-      <c r="T20">
+      <c r="T20"/>
+      <c r="U20">
         <v>196050000.0</v>
       </c>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
-    </row>
-    <row r="21" spans="1:57">
+      <c r="BF20"/>
+    </row>
+    <row r="21" spans="1:58">
       <c r="A21" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B21">
+        <v>-101994000.0</v>
+      </c>
+      <c r="C21">
         <v>111381000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>31255000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>307355000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>69882000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>85380000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-21528000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
-[...1 lines deleted...]
-      </c>
+      <c r="L21"/>
       <c r="M21">
         <v>211465000.0</v>
       </c>
       <c r="N21">
+        <v>211465000.0</v>
+      </c>
+      <c r="O21">
         <v>-44206000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-42094000.0</v>
       </c>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
-    </row>
-    <row r="22" spans="1:57">
+      <c r="BF21"/>
+    </row>
+    <row r="22" spans="1:58">
       <c r="A22" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B22">
+        <v>80107000.0</v>
+      </c>
+      <c r="C22">
         <v>70347000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>27138000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>36256000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>128304000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>162958000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>36992000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>108684000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>101807000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>102335000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>259170000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>167823000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>150160000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>185414000.0</v>
       </c>
       <c r="O22">
         <v>185414000.0</v>
       </c>
       <c r="P22">
+        <v>185414000.0</v>
+      </c>
+      <c r="Q22">
         <v>247595000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>330399000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>88667000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>74770000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>77958000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>64963000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>7914000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>16768000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-154311000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>49705000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>91251000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>38644000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>92362000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>81969000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>51926000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>165210000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>140069288.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>81569000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>13107000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>9722000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>27702656.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>16791000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>10032000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>7481000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>23238271.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>79839000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-164157000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>4759000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-34000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-9966000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-9792000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-146000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>12648000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-10133000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>2674893.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-2512000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-2884000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-1209000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-526315.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-2655000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>-532000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>-645000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:57">
+    <row r="23" spans="1:58">
       <c r="A23" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B23">
+        <v>-36026000.0</v>
+      </c>
+      <c r="C23">
         <v>-36438000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-59205000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-43754000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-47732000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-41108000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-42314000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-48098000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-57509000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-49737000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-53423000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-51400000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-40947000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-42094000.0</v>
       </c>
       <c r="O23">
         <v>-42094000.0</v>
       </c>
       <c r="P23">
+        <v>-42094000.0</v>
+      </c>
+      <c r="Q23">
         <v>-47925000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-32603000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-4488000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-4641000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-17282000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>192672000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>200175000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-3317000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-4042000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>46829000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>5684000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-7942000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-5725000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-33582000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-13463000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-14058000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-17332545.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-2514000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-14374000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-38075000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>16893050.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-65770000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-2650000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-4272000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-350000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-1837000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-1000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>4838000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-54000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-34195000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-3875000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-5453000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>21299000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-1969000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>10413586.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>64848000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>3229000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-9948000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>781.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-15985000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-239209000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-7618000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:57">
+    <row r="24" spans="1:58">
       <c r="A24" t="s">
-        <v>173</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>174</v>
+      </c>
+      <c r="B24">
+        <v>-13870000.0</v>
+      </c>
       <c r="C24">
+        <v>-1953000.0</v>
+      </c>
+      <c r="D24">
         <v>4880000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-5689000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-28000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-768924000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-32475000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-231280000.0</v>
       </c>
-      <c r="I24"/>
-      <c r="J24"/>
+      <c r="J24">
+        <v>-141776000.0</v>
+      </c>
       <c r="K24">
+        <v>-8646000.0</v>
+      </c>
+      <c r="L24">
         <v>14394000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>9546000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>6229000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1218000.0</v>
       </c>
       <c r="O24">
         <v>1218000.0</v>
       </c>
       <c r="P24">
+        <v>1218000.0</v>
+      </c>
+      <c r="Q24">
         <v>402000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-503111000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>137741000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>743000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>930000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>4194000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-195480000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>104000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>29577000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>211000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>231000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>255000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-20471000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>188000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>348000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>164000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>590239.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>22000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>14000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>10000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>479866.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>5000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-10473000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>47000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>3454.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-1887000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-73929000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-34478000.0</v>
       </c>
-      <c r="AR24"/>
-      <c r="AS24">
+      <c r="AS24"/>
+      <c r="AT24">
         <v>328000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-1098000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>213000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>394000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>602000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>12520894.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-2122000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-8316000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-46000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>4282788.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-3308000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-319000.0</v>
       </c>
-      <c r="BE24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:57">
+      <c r="BF24"/>
+    </row>
+    <row r="25" spans="1:58">
       <c r="A25" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B25">
+        <v>-56080000.0</v>
+      </c>
+      <c r="C25">
         <v>20295000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-60201000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-51419000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>7720000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-7814000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-82539000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>56316000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>502166000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>52681000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-74534000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-62971000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-8729000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-120324000.0</v>
       </c>
       <c r="O25">
         <v>-120324000.0</v>
       </c>
       <c r="P25">
+        <v>-120324000.0</v>
+      </c>
+      <c r="Q25">
         <v>4514000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-185710000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-176533000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-14605000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>739000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>6453000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>25985000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>5859000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>107717000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-11585000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-9897000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-48324000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-15428000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-3297000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-28318000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-7664000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-101699931.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-87619000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>2793000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-26404000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-8101458.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-3177000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>16937000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-5211000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-22836551.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-122303000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>155104000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-20366000.0</v>
       </c>
-      <c r="AR25"/>
-      <c r="AS25">
+      <c r="AS25"/>
+      <c r="AT25">
         <v>7511000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>3139000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-1195000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-14566000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>7846000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-8886579.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>1287000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>1345000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>16000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-5109586.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>3587000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>1291000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>50000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:57">
+    <row r="26" spans="1:58">
       <c r="A26" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B26">
         <v>0.0</v>
       </c>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
+        <v>0.0</v>
+      </c>
+      <c r="E26">
         <v>-2114000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-33637000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-43201000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-39497000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-219000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-11520000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-4663000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>0.0</v>
       </c>
-      <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26">
         <v>0.0</v>
       </c>
-      <c r="N26"/>
       <c r="O26"/>
-      <c r="P26">
+      <c r="P26"/>
+      <c r="Q26">
         <v>0.0</v>
       </c>
-      <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
-      <c r="T26">
-[...1 lines deleted...]
-      </c>
+      <c r="T26"/>
       <c r="U26">
         <v>4000.0</v>
       </c>
-      <c r="V26"/>
+      <c r="V26">
+        <v>4000.0</v>
+      </c>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
-    </row>
-    <row r="27" spans="1:57">
+      <c r="BF26"/>
+    </row>
+    <row r="27" spans="1:58">
       <c r="A27" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -20357,563 +20644,573 @@
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
-    </row>
-    <row r="28" spans="1:57">
+      <c r="BF27"/>
+    </row>
+    <row r="28" spans="1:58">
       <c r="A28" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B28">
+        <v>-156455000.0</v>
+      </c>
+      <c r="C28">
         <v>71256000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-35324000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>224451000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-34251000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-10657000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-119311000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-87518000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-108600000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-77101000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-91409000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>187169000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>33692000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-62218000.0</v>
       </c>
       <c r="O28">
         <v>-62218000.0</v>
       </c>
       <c r="P28">
+        <v>-62218000.0</v>
+      </c>
+      <c r="Q28">
         <v>36827000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-32603000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-4488000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-4641000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-17172000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-10935000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>200175000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-52675000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-5818000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>46829000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>5684000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-7942000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-12291000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-33582000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-13463000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-14058000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-17221833.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>39946000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>26055000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>23539000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>16863769.0</v>
       </c>
-      <c r="AK28"/>
-      <c r="AL28">
+      <c r="AL28"/>
+      <c r="AM28">
         <v>8751000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>16420000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>20592183.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>8559000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>23558000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>42513000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>43000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>117930000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>27998000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>5902000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>23701000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>1969000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>10543987.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>65594000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>3927000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>9948000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>507.0</v>
       </c>
-      <c r="BC28"/>
-      <c r="BD28">
+      <c r="BD28"/>
+      <c r="BE28">
         <v>229113000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>6382000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:57">
+    <row r="29" spans="1:58">
       <c r="A29" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B29">
+        <v>-195137000.0</v>
+      </c>
+      <c r="C29">
         <v>722072000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>198698000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-504499000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>297414000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>694764000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>520647000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>358974000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>92459000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>272957000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>305909000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>183325000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>220268000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>328795000.0</v>
       </c>
       <c r="O29">
         <v>328795000.0</v>
       </c>
       <c r="P29">
+        <v>328795000.0</v>
+      </c>
+      <c r="Q29">
         <v>303854000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>338337000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>219774000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>57565000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>106960000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>21729000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>11512000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>156774000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>23627000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-17353000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-32351000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>148358000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>167530000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>23990000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>74645000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>229933000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>54314270.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>88093000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-32531000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-7771000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>18312465.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>29763000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>61545000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-24451000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-13032849.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>7754000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>64880000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>2894000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>3000000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-23599000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-10564000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-11650000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-15978000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-10179000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>28044715.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-2046000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-784000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-599000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-7045451.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>264000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>1245000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-254000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:57">
+    <row r="30" spans="1:58">
       <c r="A30" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B30">
+        <v>-113680000.0</v>
+      </c>
+      <c r="C30">
         <v>-288049000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-203594000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>50392000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-136176000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-1017544000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-194811000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-467297000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-77438000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-216497000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-198856000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-158955000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-114490000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100801000.0</v>
       </c>
       <c r="O30">
         <v>-100801000.0</v>
       </c>
       <c r="P30">
+        <v>-100801000.0</v>
+      </c>
+      <c r="Q30">
         <v>-69518000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-579384000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>134585000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-20158000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-20934000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-9689000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-211308000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-87572000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>2435000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-57897000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-74755000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-159226000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-108599000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-6315000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-167414000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-67433000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-32645050.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-2514000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-14374000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-38075000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-3059170.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-65770000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-10302000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-4272000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-5016442.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>1137000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-74316000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-53642000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-54000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-34195000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-3875000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-22382000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-39598000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-1958000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-39045251.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-4308000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-8592000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-157381000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>4528606.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-15985000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-637000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-278000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>