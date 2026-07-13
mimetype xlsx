--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -250,50 +250,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1464,92 +1467,98 @@
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
         <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
         <v>33</v>
       </c>
-      <c r="B20"/>
-      <c r="C20"/>
+      <c r="B20">
+        <v>1942000.0</v>
+      </c>
+      <c r="C20">
+        <v>0.0</v>
+      </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>201834000.0</v>
       </c>
       <c r="F20">
         <v>200702000.0</v>
       </c>
       <c r="G20">
         <v>168131000.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>381000.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20"/>
       <c r="M20">
         <v>1000000.0</v>
       </c>
       <c r="N20">
         <v>1000000.0</v>
       </c>
       <c r="O20">
         <v>1000000.0</v>
       </c>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
         <v>34</v>
       </c>
-      <c r="B21"/>
+      <c r="B21">
+        <v>2245000.0</v>
+      </c>
       <c r="C21">
         <v>6719000.0</v>
       </c>
       <c r="D21">
         <v>11194000.0</v>
       </c>
       <c r="E21">
         <v>271541000.0</v>
       </c>
       <c r="F21">
         <v>278247000.0</v>
       </c>
       <c r="G21">
         <v>257361000.0</v>
       </c>
       <c r="H21">
         <v>29390000.0</v>
       </c>
       <c r="I21">
         <v>33908000.0</v>
       </c>
       <c r="J21">
         <v>35298000.0</v>
       </c>
       <c r="K21">
@@ -2031,51 +2040,51 @@
       <c r="G35">
         <v>972933000.0</v>
       </c>
       <c r="H35">
         <v>579945000.0</v>
       </c>
       <c r="I35">
         <v>72723000.0</v>
       </c>
       <c r="J35">
         <v>69236000.0</v>
       </c>
       <c r="K35">
         <v>47992000.0</v>
       </c>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35"/>
       <c r="O35"/>
     </row>
     <row r="36" spans="1:15">
       <c r="A36" t="s">
         <v>49</v>
       </c>
       <c r="B36">
-        <v>172323000.0</v>
+        <v>170395000.0</v>
       </c>
       <c r="C36">
         <v>71626000.0</v>
       </c>
       <c r="D36">
         <v>56673000.0</v>
       </c>
       <c r="E36">
         <v>122356000.0</v>
       </c>
       <c r="F36">
         <v>87602000.0</v>
       </c>
       <c r="G36">
         <v>60331000.0</v>
       </c>
       <c r="H36">
         <v>1018582000.0</v>
       </c>
       <c r="I36">
         <v>358672000.0</v>
       </c>
       <c r="J36">
         <v>386103000.0</v>
       </c>
@@ -2234,51 +2243,51 @@
       <c r="F41">
         <v>122855000.0</v>
       </c>
       <c r="G41">
         <v>81390000.0</v>
       </c>
       <c r="H41">
         <v>24225000.0</v>
       </c>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
     </row>
     <row r="42" spans="1:15">
       <c r="A42" t="s">
         <v>55</v>
       </c>
       <c r="B42">
         <v>-1370938000.0</v>
       </c>
       <c r="C42">
-        <v>-99108000.0</v>
+        <v>-1364968000.0</v>
       </c>
       <c r="D42">
         <v>-2575854000.0</v>
       </c>
       <c r="E42">
         <v>-2714924000.0</v>
       </c>
       <c r="F42">
         <v>-2761434000.0</v>
       </c>
       <c r="G42">
         <v>-1301034000.0</v>
       </c>
       <c r="H42">
         <v>-1301279000.0</v>
       </c>
       <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42"/>
       <c r="O42"/>
     </row>
     <row r="43" spans="1:15">
@@ -2988,927 +2997,953 @@
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG62"/>
+  <dimension ref="A1:AH62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
+        <v>85</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
+        <v>88</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AF1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
-    </row>
-    <row r="2" spans="1:33">
+      <c r="AH1" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2">
+        <v>566263000.0</v>
+      </c>
+      <c r="C2">
         <v>536714000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>562255000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>547663000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>490493000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>460038000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>491734000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>478493000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>466472000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>498418000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>490443000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>710272000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>662353000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>668370000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>649447000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>580804000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>562391000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>517864000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>424960000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>465530000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>455840000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>441498000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>434232000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>438022000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>587117000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>403259000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>405640000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>347478000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>383311000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>403000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>411000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>399000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>374000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:33">
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
-    </row>
-    <row r="4" spans="1:33">
+      <c r="AH3"/>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-    </row>
-    <row r="5" spans="1:33">
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-      <c r="H5">
-[...1 lines deleted...]
-      </c>
+      <c r="H5"/>
       <c r="I5">
         <v>-1238373000.0</v>
       </c>
       <c r="J5">
         <v>-1238373000.0</v>
       </c>
       <c r="K5">
-        <v>-1260311000.0</v>
+        <v>-1238373000.0</v>
       </c>
       <c r="L5">
         <v>-1260311000.0</v>
       </c>
       <c r="M5">
         <v>-1260311000.0</v>
       </c>
       <c r="N5">
         <v>-1260311000.0</v>
       </c>
       <c r="O5">
+        <v>-1260311000.0</v>
+      </c>
+      <c r="P5">
         <v>-1299980000.0</v>
       </c>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
-    </row>
-    <row r="6" spans="1:33">
+      <c r="AH5"/>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
-    </row>
-    <row r="7" spans="1:33">
+      <c r="AH6"/>
+    </row>
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
         <v>20</v>
       </c>
       <c r="B7">
+        <v>918184000.0</v>
+      </c>
+      <c r="C7">
         <v>895185000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>823473000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>805587000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>801098000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>744431000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>721123000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>698626000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>681544000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>664269000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>631489000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>704017000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>700611000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>692459000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>673246000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>663193000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>650887000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>656394000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>649495000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>654482000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>653961000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>659849000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>635513000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>650413000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>680997000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>607112000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>595770000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>590235000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>588095000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
-    </row>
-    <row r="8" spans="1:33">
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
         <v>21</v>
       </c>
       <c r="B8">
         <v>1410881000.0</v>
       </c>
       <c r="C8">
         <v>1410881000.0</v>
       </c>
       <c r="D8">
         <v>1410881000.0</v>
       </c>
       <c r="E8">
         <v>1410881000.0</v>
       </c>
       <c r="F8">
         <v>1410881000.0</v>
       </c>
       <c r="G8">
         <v>1410881000.0</v>
       </c>
       <c r="H8">
         <v>1410881000.0</v>
       </c>
       <c r="I8">
         <v>1410881000.0</v>
       </c>
       <c r="J8">
         <v>1410881000.0</v>
       </c>
       <c r="K8">
         <v>1410881000.0</v>
       </c>
       <c r="L8">
-        <v>1485138000.0</v>
+        <v>1410881000.0</v>
       </c>
       <c r="M8">
         <v>1485138000.0</v>
       </c>
       <c r="N8">
         <v>1485138000.0</v>
       </c>
       <c r="O8">
         <v>1485138000.0</v>
       </c>
       <c r="P8">
         <v>1485138000.0</v>
       </c>
       <c r="Q8">
         <v>1485138000.0</v>
       </c>
       <c r="R8">
         <v>1485138000.0</v>
       </c>
       <c r="S8">
         <v>1485138000.0</v>
       </c>
       <c r="T8">
         <v>1485138000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>1485138000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-    </row>
-    <row r="9" spans="1:33">
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
-    </row>
-    <row r="10" spans="1:33">
+      <c r="AH9"/>
+    </row>
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10">
+        <v>404654000.0</v>
+      </c>
+      <c r="C10">
         <v>100551000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>179908000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>238794000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>226037000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>220469000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>367409000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>140139000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>290803000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>799474000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>214722000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>368602000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>321124000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>430800000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>253332000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>197435000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>160994000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>158748000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>161663000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>241908000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>115476000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>134773000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>175851000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>157497000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>206313000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>96207000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>87841000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>36957000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>99944000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>75000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>126000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>182000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>174000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:33">
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
         <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11">
+        <v>100551000.0</v>
+      </c>
+      <c r="D11">
         <v>179908000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>238794000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>226037000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>217947000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>367409000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>368602000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>321124000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>298633000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>253332000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>197435000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>160994000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>158748000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>161663000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>241908000.0</v>
       </c>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
-    </row>
-    <row r="12" spans="1:33">
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12">
+        <v>404748000.0</v>
+      </c>
+      <c r="C12">
         <v>105354000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>188350000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>249090000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>266363000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>263799000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>375388000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>142608000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>330565000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>808986000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>214722000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>397679000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>356078000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>508594000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>318554000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>242154000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>207961000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>200275000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>228961000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>302876000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>171054000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>181129000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>175851000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>157698000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>206313000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>96207000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>87841000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>36957000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>99944000.0</v>
       </c>
-      <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
-    </row>
-    <row r="13" spans="1:33">
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
         <v>26</v>
       </c>
       <c r="B13">
         <v>1410881000.0</v>
       </c>
       <c r="C13">
         <v>1410881000.0</v>
       </c>
       <c r="D13">
         <v>1410881000.0</v>
       </c>
       <c r="E13">
         <v>1410881000.0</v>
       </c>
       <c r="F13">
         <v>1410881000.0</v>
       </c>
       <c r="G13">
         <v>1410881000.0</v>
       </c>
       <c r="H13">
         <v>1410881000.0</v>
       </c>
       <c r="I13">
         <v>1410881000.0</v>
       </c>
       <c r="J13">
         <v>1410881000.0</v>
       </c>
       <c r="K13">
         <v>1410881000.0</v>
       </c>
       <c r="L13">
-        <v>1485138000.0</v>
+        <v>1410881000.0</v>
       </c>
       <c r="M13">
         <v>1485138000.0</v>
       </c>
       <c r="N13">
         <v>1485138000.0</v>
       </c>
       <c r="O13">
         <v>1485138000.0</v>
       </c>
       <c r="P13">
         <v>1485138000.0</v>
       </c>
       <c r="Q13">
         <v>1485138000.0</v>
       </c>
       <c r="R13">
         <v>1485138000.0</v>
       </c>
       <c r="S13">
         <v>1485138000.0</v>
       </c>
       <c r="T13">
         <v>1485138000.0</v>
       </c>
@@ -3918,3438 +3953,3556 @@
       <c r="V13">
         <v>1485138000.0</v>
       </c>
       <c r="W13">
         <v>1485138000.0</v>
       </c>
       <c r="X13">
         <v>1485138000.0</v>
       </c>
       <c r="Y13">
         <v>1485138000.0</v>
       </c>
       <c r="Z13">
         <v>1485138000.0</v>
       </c>
       <c r="AA13">
         <v>1485138000.0</v>
       </c>
       <c r="AB13">
         <v>1485138000.0</v>
       </c>
       <c r="AC13">
         <v>1485138000.0</v>
       </c>
       <c r="AD13">
-        <v>1485000000.0</v>
+        <v>1485138000.0</v>
       </c>
       <c r="AE13">
         <v>1485000000.0</v>
       </c>
       <c r="AF13">
         <v>1485000000.0</v>
       </c>
       <c r="AG13">
         <v>1485000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:33">
+      <c r="AH13">
+        <v>1485000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
         <v>27</v>
       </c>
       <c r="B14">
         <v>1109067000.0</v>
       </c>
       <c r="C14">
         <v>1109067000.0</v>
       </c>
       <c r="D14">
         <v>1109067000.0</v>
       </c>
       <c r="E14">
+        <v>1109067000.0</v>
+      </c>
+      <c r="F14">
         <v>1110067000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1109067000.0</v>
       </c>
       <c r="G14">
         <v>1109067000.0</v>
       </c>
       <c r="H14">
         <v>1109067000.0</v>
       </c>
       <c r="I14">
         <v>1109067000.0</v>
       </c>
       <c r="J14">
         <v>1109067000.0</v>
       </c>
       <c r="K14">
+        <v>1109067000.0</v>
+      </c>
+      <c r="L14">
         <v>1109333000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1110047000.0</v>
       </c>
       <c r="M14">
         <v>1110047000.0</v>
       </c>
       <c r="N14">
+        <v>1110047000.0</v>
+      </c>
+      <c r="O14">
         <v>1114570000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1126320000.0</v>
       </c>
       <c r="P14">
         <v>1126320000.0</v>
       </c>
       <c r="Q14">
         <v>1126320000.0</v>
       </c>
       <c r="R14">
         <v>1126320000.0</v>
       </c>
       <c r="S14">
         <v>1126320000.0</v>
       </c>
       <c r="T14">
         <v>1126320000.0</v>
       </c>
       <c r="U14">
+        <v>1126320000.0</v>
+      </c>
+      <c r="V14">
         <v>1128650000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1129250000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1142635000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1150189924.0</v>
       </c>
       <c r="Y14">
         <v>1150189924.0</v>
       </c>
       <c r="Z14">
         <v>1150189924.0</v>
       </c>
       <c r="AA14">
+        <v>1150189924.0</v>
+      </c>
+      <c r="AB14">
         <v>1147229700.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>1167040000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>1137244900.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>1230769200.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>1250000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>1287878800.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>1309523800.0</v>
       </c>
     </row>
-    <row r="15" spans="1:33">
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
         <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
-    </row>
-    <row r="16" spans="1:33">
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
         <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>229187000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>229948000.0</v>
       </c>
-      <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
-    </row>
-    <row r="17" spans="1:33">
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
         <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-    </row>
-    <row r="18" spans="1:33">
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
         <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
-    </row>
-    <row r="19" spans="1:33">
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
         <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-    </row>
-    <row r="20" spans="1:33">
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20"/>
-      <c r="C20"/>
+      <c r="C20">
+        <v>1942000.0</v>
+      </c>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20"/>
+      <c r="G20">
+        <v>0.0</v>
+      </c>
       <c r="H20"/>
       <c r="I20"/>
-      <c r="J20">
+      <c r="J20"/>
+      <c r="K20">
         <v>0.0</v>
       </c>
-      <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20">
         <v>201834000.0</v>
       </c>
-      <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-      <c r="R20">
+      <c r="R20"/>
+      <c r="S20">
         <v>200702000.0</v>
       </c>
-      <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
-      <c r="V20">
+      <c r="V20"/>
+      <c r="W20">
         <v>168131000.0</v>
       </c>
-      <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-      <c r="Z20">
+      <c r="Z20"/>
+      <c r="AA20">
         <v>0.0</v>
       </c>
-      <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-    </row>
-    <row r="21" spans="1:33">
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
         <v>34</v>
       </c>
-      <c r="B21"/>
+      <c r="B21">
+        <v>3068000.0</v>
+      </c>
       <c r="C21">
+        <v>2245000.0</v>
+      </c>
+      <c r="D21">
         <v>3389000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>4482000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>5600000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>6719000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>7838000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>8956000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>10075000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>11194000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>12312000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>475345000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>474785000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>271541000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>474547000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>476726000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>477393000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>478949000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>452561000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>456360000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>451836000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>425492000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>328349000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>329479000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>331741000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>29390000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>30520000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>31649000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>32779000.0</v>
       </c>
-      <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
-    </row>
-    <row r="22" spans="1:33">
+      <c r="AH21"/>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
         <v>35</v>
       </c>
       <c r="B22">
+        <v>495158000.0</v>
+      </c>
+      <c r="C22">
         <v>494409000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>466478000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>521921000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>448378000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>423030000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>424922000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>402909000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>373032000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>356157000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>321491000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>515245000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>505076000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>453054000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>455443000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>434265000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>440249000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>384061000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>370243000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>352797000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>322023000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>288947000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>302187000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>324409000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>372185000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>231330000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>256556000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>249970000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>228987000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>200000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>181000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>172000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>175000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:33">
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
         <v>36</v>
       </c>
       <c r="B23">
+        <v>2879874000.0</v>
+      </c>
+      <c r="C23">
         <v>2550552000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2475407000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2524323000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2460868000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2383232000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2416941000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2364438000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2379670000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2531275000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2834060000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2731463000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2702332000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2677227000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2603110000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2484164000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2343530000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2262739000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2150374000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2238014000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2103895000.0</v>
       </c>
-      <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
-    </row>
-    <row r="24" spans="1:33">
+      <c r="AH23"/>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
         <v>37</v>
       </c>
       <c r="B24">
+        <v>349877000.0</v>
+      </c>
+      <c r="C24">
         <v>99840000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>99802000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>99764000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>349687000.0</v>
       </c>
       <c r="F24">
         <v>349687000.0</v>
       </c>
       <c r="G24">
+        <v>349687000.0</v>
+      </c>
+      <c r="H24">
         <v>349609000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>349610000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>449712000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>449688000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>600000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>639245000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>641784000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>643476000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>646187000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>649466000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>552690000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>555363000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>558084000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>561057000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>332289000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>331710000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>336966000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>379840000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>381501000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>25200000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>30000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>34800000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>39600000.0</v>
       </c>
-      <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
-    </row>
-    <row r="25" spans="1:33">
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
         <v>38</v>
       </c>
       <c r="B25"/>
       <c r="C25">
+        <v>883890000.0</v>
+      </c>
+      <c r="D25">
         <v>812811000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>795229000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1039163000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1027533000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>968490000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>1230136000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1229803000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1222893000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1214192000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1205168000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1095731000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1108450000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1104095000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1113075000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>885108000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>891543000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>874341000.0</v>
       </c>
-      <c r="X25"/>
-      <c r="Y25">
+      <c r="Y25"/>
+      <c r="Z25">
         <v>961547000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>555720000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>546234000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>545672000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>552599000.0</v>
       </c>
-      <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
-    </row>
-    <row r="26" spans="1:33">
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
         <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
-    </row>
-    <row r="27" spans="1:33">
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
         <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-    </row>
-    <row r="28" spans="1:33">
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
         <v>41</v>
       </c>
       <c r="B28">
+        <v>1242817000.0</v>
+      </c>
+      <c r="C28">
         <v>1269454000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1124756000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1039846000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1147805000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1089544000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>930163000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1137097000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>990280000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>602193000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1136855000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1105363000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1136079000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>873463000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1155665000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>547905000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>484084000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>490499000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>525628000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>488014000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>447277000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>398302000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>330697000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>385910000.0</v>
       </c>
-      <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
-    </row>
-    <row r="29" spans="1:33">
+      <c r="AH28"/>
+    </row>
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
         <v>42</v>
       </c>
       <c r="B29">
+        <v>1071268000.0</v>
+      </c>
+      <c r="C29">
         <v>815364000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>826460000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>816390000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>926071000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>910047000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>951055000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>942285000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>972663000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1097684000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>843702000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>885151000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>906372000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>855203000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>860312000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>856210000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>759451000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>730219000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>746136000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>787293000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>640367000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>599835000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>591530000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>626168000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>623190000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
-    </row>
-    <row r="30" spans="1:33">
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
         <v>43</v>
       </c>
       <c r="B30">
+        <v>177866000.0</v>
+      </c>
+      <c r="C30">
         <v>151290000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>150472000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>114724000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>139799000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>202928000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>108821000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>113150000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>120839000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-26539000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>97117000.0</v>
       </c>
-      <c r="L30">
-[...1 lines deleted...]
-      </c>
       <c r="M30">
+        <v>114089000.0</v>
+      </c>
+      <c r="N30">
         <v>110378000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1315000.0</v>
       </c>
-      <c r="O30">
-[...1 lines deleted...]
-      </c>
       <c r="P30">
+        <v>91937000.0</v>
+      </c>
+      <c r="Q30">
         <v>88950000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>89273000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1323000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>68212000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>78116000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>98373000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>612000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>54867000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>68391000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>108636000.0</v>
       </c>
-      <c r="Z30"/>
-      <c r="AA30">
+      <c r="AA30"/>
+      <c r="AB30">
         <v>90249000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>85533000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>94822000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>102000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>70000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>88000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>91000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:33">
+    <row r="31" spans="1:34">
       <c r="A31" t="s">
         <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>-360142000.0</v>
       </c>
-      <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>-339214000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-349986000.0</v>
       </c>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
-    </row>
-    <row r="32" spans="1:33">
+      <c r="AH31"/>
+    </row>
+    <row r="32" spans="1:34">
       <c r="A32" t="s">
         <v>45</v>
       </c>
       <c r="B32">
+        <v>-243429000.0</v>
+      </c>
+      <c r="C32">
         <v>-513523000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-448359000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-439303000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-157740000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-113626000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-120108000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-352892000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-105574000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>180358000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>222595000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-145446000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>-137243000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>-38686000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>-181110000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>-189067000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>-185953000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>-159768000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>-132040000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>-141799000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>-362238000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>-336436000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>-319293000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>-290027000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>-274823000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
-    </row>
-    <row r="33" spans="1:33">
+      <c r="AH32"/>
+    </row>
+    <row r="33" spans="1:34">
       <c r="A33" t="s">
         <v>46</v>
       </c>
       <c r="B33">
+        <v>1772547000.0</v>
+      </c>
+      <c r="C33">
         <v>1771692000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1638925000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1608712000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1581490000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1477613000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1489560000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1691695000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1538238000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1226144000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1152513000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1693621000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1719872000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>473375000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1732505000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1718795000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1606047000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1573116000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1482003000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1501795000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1512445000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>1470590000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>1351187000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>1374564000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>1422032000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>1018582000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>938871000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>921698000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>916597000.0</v>
       </c>
-      <c r="AD33"/>
       <c r="AE33"/>
       <c r="AF33"/>
       <c r="AG33"/>
-    </row>
-    <row r="34" spans="1:33">
+      <c r="AH33"/>
+    </row>
+    <row r="34" spans="1:34">
       <c r="A34" t="s">
         <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
-      <c r="L34">
+      <c r="L34"/>
+      <c r="M34">
         <v>33424000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33423000.0</v>
       </c>
       <c r="N34">
         <v>33423000.0</v>
       </c>
       <c r="O34">
-        <v>36083000.0</v>
+        <v>33423000.0</v>
       </c>
       <c r="P34">
         <v>36083000.0</v>
       </c>
       <c r="Q34">
         <v>36083000.0</v>
       </c>
       <c r="R34">
         <v>36083000.0</v>
       </c>
-      <c r="S34"/>
+      <c r="S34">
+        <v>36083000.0</v>
+      </c>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
-    </row>
-    <row r="35" spans="1:33">
+      <c r="AH34"/>
+    </row>
+    <row r="35" spans="1:34">
       <c r="A35" t="s">
         <v>48</v>
       </c>
       <c r="B35">
+        <v>1185528000.0</v>
+      </c>
+      <c r="C35">
         <v>916047000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>843927000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>825731000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1069778000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1021587000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>999651000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>979623000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1063297000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1049206000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1166861000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1351518000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1351808000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>33423000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>1334303000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>1326491000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>1217407000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>1231305000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>1183032000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>1192157000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>962824000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>972933000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>899372000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>953384000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>985745000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>579945000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>568437000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>567648000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>574815000.0</v>
       </c>
-      <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35"/>
       <c r="AG35"/>
-    </row>
-    <row r="36" spans="1:33">
+      <c r="AH35"/>
+    </row>
+    <row r="36" spans="1:34">
       <c r="A36" t="s">
         <v>49</v>
       </c>
       <c r="B36">
-        <v>172323000.0</v>
+        <v>32199000.0</v>
       </c>
       <c r="C36">
-        <v>194560000.0</v>
+        <v>170395000.0</v>
       </c>
       <c r="D36">
+        <v>43886000.0</v>
+      </c>
+      <c r="E36">
         <v>223406000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>228781000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>71626000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>50036000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>57571000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>81819000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>51949000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>23598000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>73259000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>79136000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>-473375000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>45332000.0</v>
       </c>
-      <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
-      <c r="S36">
+      <c r="S36"/>
+      <c r="T36">
         <v>-1000.0</v>
       </c>
-      <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
-      <c r="Y36">
+      <c r="Y36"/>
+      <c r="Z36">
         <v>1422032000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>1018582000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>938871000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>921698000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>916597000.0</v>
       </c>
-      <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
       <c r="AG36"/>
-    </row>
-    <row r="37" spans="1:33">
+      <c r="AH36"/>
+    </row>
+    <row r="37" spans="1:34">
       <c r="A37" t="s">
         <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
-    </row>
-    <row r="38" spans="1:33">
+      <c r="AH37"/>
+    </row>
+    <row r="38" spans="1:34">
       <c r="A38" t="s">
         <v>51</v>
       </c>
       <c r="B38"/>
       <c r="C38">
+        <v>12271000.0</v>
+      </c>
+      <c r="D38">
         <v>11794000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>11161000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>10866000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>10291000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>15826000.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>52503000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>8313000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>1695258000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>45332000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2724000.0</v>
       </c>
       <c r="Q38">
         <v>2724000.0</v>
       </c>
       <c r="R38">
+        <v>2724000.0</v>
+      </c>
+      <c r="S38">
         <v>2092000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>3482000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>3015000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>2517000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>6777000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>2216000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>1860000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>1268000.0</v>
       </c>
-      <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
-    </row>
-    <row r="39" spans="1:33">
+      <c r="AH38"/>
+    </row>
+    <row r="39" spans="1:34">
       <c r="A39" t="s">
         <v>52</v>
       </c>
       <c r="B39">
+        <v>29555000.0</v>
+      </c>
+      <c r="C39">
         <v>27807000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>31182000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>29876000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>24838000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>15862000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>18250000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>127226000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>137835000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>139988000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>1145334000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>124918000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>121306000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>190650000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>96608000.0</v>
       </c>
-      <c r="P39"/>
       <c r="Q39"/>
       <c r="R39"/>
       <c r="S39"/>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
       <c r="AA39"/>
       <c r="AB39"/>
       <c r="AC39"/>
       <c r="AD39"/>
-      <c r="AE39">
+      <c r="AE39"/>
+      <c r="AF39">
         <v>1000000.0</v>
       </c>
-      <c r="AF39"/>
       <c r="AG39"/>
-    </row>
-    <row r="40" spans="1:33">
+      <c r="AH39"/>
+    </row>
+    <row r="40" spans="1:34">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40">
+        <v>290735000.0</v>
+      </c>
+      <c r="C40">
         <v>266143000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>228661000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>323825000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>211943000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>238295000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>226660000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>218044000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>231038000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>241725000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>757220000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>213722000.0</v>
       </c>
-      <c r="M40">
-[...1 lines deleted...]
-      </c>
       <c r="N40">
+        <v>40000.0</v>
+      </c>
+      <c r="O40">
         <v>234152000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>207463000.0</v>
       </c>
-      <c r="P40"/>
       <c r="Q40"/>
       <c r="R40"/>
       <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
       <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
       <c r="AA40"/>
       <c r="AB40"/>
       <c r="AC40"/>
-      <c r="AD40">
+      <c r="AD40"/>
+      <c r="AE40">
         <v>122000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>76000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>149000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>143000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:33">
+    <row r="41" spans="1:34">
       <c r="A41" t="s">
         <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>121382000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>127159000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>120111000.0</v>
       </c>
-      <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
-    </row>
-    <row r="42" spans="1:33">
+      <c r="AH41"/>
+    </row>
+    <row r="42" spans="1:34">
       <c r="A42" t="s">
         <v>55</v>
       </c>
       <c r="B42">
+        <v>-1373049000.0</v>
+      </c>
+      <c r="C42">
         <v>-1370938000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>-1366938000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1366736000.0</v>
       </c>
       <c r="E42">
         <v>-1366736000.0</v>
       </c>
       <c r="F42">
+        <v>-1366736000.0</v>
+      </c>
+      <c r="G42">
         <v>-1364968000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-1337481000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2575854000.0</v>
       </c>
       <c r="I42">
         <v>-2575854000.0</v>
       </c>
       <c r="J42">
         <v>-2575854000.0</v>
       </c>
       <c r="K42">
+        <v>-2575854000.0</v>
+      </c>
+      <c r="L42">
         <v>-2619730000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2714924000.0</v>
       </c>
       <c r="M42">
         <v>-2714924000.0</v>
       </c>
       <c r="N42">
+        <v>-2714924000.0</v>
+      </c>
+      <c r="O42">
         <v>-1454613000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-1461390000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>8000.0</v>
       </c>
-      <c r="Q42"/>
       <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
       <c r="AA42"/>
       <c r="AB42"/>
       <c r="AC42"/>
       <c r="AD42"/>
       <c r="AE42"/>
       <c r="AF42"/>
       <c r="AG42"/>
-    </row>
-    <row r="43" spans="1:33">
+      <c r="AH42"/>
+    </row>
+    <row r="43" spans="1:34">
       <c r="A43" t="s">
         <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
-    </row>
-    <row r="44" spans="1:33">
+      <c r="AH43"/>
+    </row>
+    <row r="44" spans="1:34">
       <c r="A44" t="s">
         <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
-    </row>
-    <row r="45" spans="1:33">
+      <c r="AH44"/>
+    </row>
+    <row r="45" spans="1:34">
       <c r="A45" t="s">
         <v>58</v>
       </c>
       <c r="B45">
+        <v>1605588000.0</v>
+      </c>
+      <c r="C45">
         <v>1584839000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>1429182000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>1369663000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1336243000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1265633000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>1220932000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>1159070000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>1102991000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>1740826000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>974064000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>1079018000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>1065562000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>1674169000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>997663000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
-    </row>
-    <row r="46" spans="1:33">
+      <c r="AH45"/>
+    </row>
+    <row r="46" spans="1:34">
       <c r="A46" t="s">
         <v>59</v>
       </c>
       <c r="B46">
+        <v>1605588000.0</v>
+      </c>
+      <c r="C46">
         <v>1584839000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>1429182000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>1369663000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>1336243000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1265633000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>1220932000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>1159070000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>1102991000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>1063233000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>974064000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>1079018000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>1065562000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>1045983000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>997663000.0</v>
       </c>
-      <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
       <c r="AG46"/>
-    </row>
-    <row r="47" spans="1:33">
+      <c r="AH46"/>
+    </row>
+    <row r="47" spans="1:34">
       <c r="A47" t="s">
         <v>60</v>
       </c>
       <c r="B47"/>
       <c r="C47">
+        <v>1584839000.0</v>
+      </c>
+      <c r="D47">
         <v>1429182000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>1369663000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>1336243000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>1312929000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>1220932000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>1079018000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>1065562000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>1045983000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>997663000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>978963000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>963920000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>973579000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>1001017000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>1017531000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>1032768000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>1019365000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>986632000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>1010517000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>1054470000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>946659000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>900774000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>889648000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>883417000.0</v>
       </c>
-      <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
-    </row>
-    <row r="48" spans="1:33">
+      <c r="AH47"/>
+    </row>
+    <row r="48" spans="1:34">
       <c r="A48" t="s">
         <v>61</v>
       </c>
       <c r="B48">
+        <v>304149000.0</v>
+      </c>
+      <c r="C48">
         <v>300601000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>301326000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>299192000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>309182000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>298552000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>301206000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>290275000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>299724000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>286886000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>72152000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>84678000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>119255000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>103636000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>100813000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-1256102000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-1252591000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-1276982000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-1307097000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-1308571000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-1291664000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-1303349000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-1303249000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-1315418000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-1284892000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>46985000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>36000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>19022000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>64540000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>48000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>87000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>73000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>57000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:33">
+    <row r="49" spans="1:34">
       <c r="A49" t="s">
         <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
-    </row>
-    <row r="50" spans="1:33">
+      <c r="AH49"/>
+    </row>
+    <row r="50" spans="1:34">
       <c r="A50" t="s">
         <v>63</v>
       </c>
       <c r="B50">
+        <v>379410000.0</v>
+      </c>
+      <c r="C50">
         <v>374980000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>381389000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>373289000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>223057000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>215895000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>226840000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>229000000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>149827000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>287710000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>120088000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>130704000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>114808000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>77566000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>89564000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>95874000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>92388000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>84874000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>129207000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>168865000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>230464000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>201365000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>169582000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>163567000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>128402000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>124200000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>108700000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>102700000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>114600000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>51000000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>2000000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>3000000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>4000000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:33">
+    <row r="51" spans="1:34">
       <c r="A51" t="s">
         <v>64</v>
       </c>
       <c r="B51">
+        <v>1647471000.0</v>
+      </c>
+      <c r="C51">
         <v>1370005000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1304664000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1278640000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1373842000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1310013000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1297572000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1277236000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>1281083000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>1401667000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>1351577000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>1473965000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>1457203000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>1304263000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>1408997000.0</v>
       </c>
-      <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
-      <c r="S51">
+      <c r="S51"/>
+      <c r="T51">
         <v>1205295000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>1254525000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>1053728000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>1034483000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>985591000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>929745000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>1069347000.0</v>
       </c>
-      <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
-    </row>
-    <row r="52" spans="1:33">
+      <c r="AH51"/>
+    </row>
+    <row r="52" spans="1:34">
       <c r="A52" t="s">
         <v>65</v>
       </c>
       <c r="B52">
+        <v>492230000.0</v>
+      </c>
+      <c r="C52">
         <v>486115000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>491853000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>483411000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>334679000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>319979000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>329082000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>328852000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>248837000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>383440000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>211289000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>243829000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>227402000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>194412000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>194805000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>84000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>75200000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>67000000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>101200000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>141450000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>168620000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>142940000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>111250000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>124100000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>107800000.0</v>
       </c>
-      <c r="Z52"/>
-      <c r="AA52">
+      <c r="AA52"/>
+      <c r="AB52">
         <v>108700000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>102700000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>114600000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>51000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>2000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>3000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>4000000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:33">
+    <row r="53" spans="1:34">
       <c r="A53" t="s">
         <v>66</v>
       </c>
       <c r="B53">
+        <v>94000.0</v>
+      </c>
+      <c r="C53">
         <v>4803000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>8442000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>10296000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>40326000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>43330000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>7979000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>2469000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>39762000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>9512000.0</v>
       </c>
-      <c r="K53"/>
-      <c r="L53">
+      <c r="L53"/>
+      <c r="M53">
         <v>29077000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>34954000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>77794000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>65222000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>44719000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>46967000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>41527000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>67298000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>60968000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>55578000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>46149000.0</v>
       </c>
-      <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-      <c r="AE53">
+      <c r="AE53"/>
+      <c r="AF53">
         <v>34000000.0</v>
       </c>
-      <c r="AF53"/>
       <c r="AG53"/>
-    </row>
-    <row r="54" spans="1:33">
+      <c r="AH53"/>
+    </row>
+    <row r="54" spans="1:34">
       <c r="A54" t="s">
         <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
-    </row>
-    <row r="55" spans="1:33">
+      <c r="AH54"/>
+    </row>
+    <row r="55" spans="1:34">
       <c r="A55" t="s">
         <v>68</v>
       </c>
       <c r="B55">
+        <v>2879874000.0</v>
+      </c>
+      <c r="C55">
         <v>2550552000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>2475407000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>2524323000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>2460868000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>2383232000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>2416941000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>2364438000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>2379670000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>2531275000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>2834060000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>2731463000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>2702332000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>2677227000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>2603110000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>2484164000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>2343530000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>2262739000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>2150374000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>2238014000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>2103895000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>2036849000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1884092000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1925062000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>2109166000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>1422019000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>1373517000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>1294158000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>1340350000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>698000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>744000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>756000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>733000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:33">
+    <row r="56" spans="1:34">
       <c r="A56" t="s">
         <v>69</v>
       </c>
       <c r="B56">
+        <v>1107327000.0</v>
+      </c>
+      <c r="C56">
         <v>778860000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>836482000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>915611000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>879378000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>905619000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>927381000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>672743000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>841432000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1305131000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1681547000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1037842000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>982460000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>508594000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>870605000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>765369000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>737483000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>689623000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>668371000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>736219000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>591450000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>566259000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>532905000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>550498000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>687134000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>403437000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>434646000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>372460000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>423753000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>377000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>419000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>441000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>440000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:33">
+    <row r="57" spans="1:34">
       <c r="A57" t="s">
         <v>70</v>
       </c>
       <c r="B57">
+        <v>1350756000.0</v>
+      </c>
+      <c r="C57">
         <v>1292383000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>1284841000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1354914000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1037118000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1019245000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1047489000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1025635000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>947006000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1124773000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>1458952000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>1183288000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>1119703000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>1096934000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>1051715000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>954436000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>923436000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>849391000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>800411000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>878018000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>953688000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>902695000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>852198000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>840525000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>961957000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>739963000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>714791000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>653195000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>679716000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>576000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>559000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>551000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>520000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:33">
+    <row r="58" spans="1:34">
       <c r="A58" t="s">
         <v>71</v>
       </c>
       <c r="B58">
+        <v>2536284000.0</v>
+      </c>
+      <c r="C58">
         <v>2208430000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>2128768000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>2180645000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>2106896000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>2040832000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>2047140000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>2005258000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>2010303000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>2173979000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>2625813000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>2534806000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>2471511000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>33423000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>2386018000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>2373294000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>2229157000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>2172757000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>2091529000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>2180643000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>2026281000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>1970089000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>1799110000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>1842301000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>1995879000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>1319908000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>1283228000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>1220843000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>1254531000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>591000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>573000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>565000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>535000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:33">
+    <row r="59" spans="1:34">
       <c r="A59" t="s">
         <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
-    </row>
-    <row r="60" spans="1:33">
+      <c r="AH59"/>
+    </row>
+    <row r="60" spans="1:34">
       <c r="A60" t="s">
         <v>73</v>
       </c>
       <c r="B60">
+        <v>341981000.0</v>
+      </c>
+      <c r="C60">
         <v>340544000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>345269000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>343337000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>353327000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>344465000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>374606000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>363675000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>373124000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>360286000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>123614000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>115203000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>149780000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>134161000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>124561000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>110870000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>114373000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>89982000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>58845000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>57371000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>77614000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>66760000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>84982000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>82761000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>113287000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>101916000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>90114000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>73136000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>85641000.0</v>
       </c>
-      <c r="AD60"/>
       <c r="AE60"/>
       <c r="AF60"/>
       <c r="AG60"/>
-    </row>
-    <row r="61" spans="1:33">
+      <c r="AH60"/>
+    </row>
+    <row r="61" spans="1:34">
       <c r="A61" t="s">
         <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
-      <c r="R61">
-[...1 lines deleted...]
-      </c>
+      <c r="R61"/>
       <c r="S61">
         <v>-161410000.0</v>
       </c>
       <c r="T61">
         <v>-161410000.0</v>
       </c>
       <c r="U61">
+        <v>-161410000.0</v>
+      </c>
+      <c r="V61">
         <v>-158074000.0</v>
       </c>
-      <c r="V61">
+      <c r="W61">
         <v>-157243000.0</v>
       </c>
-      <c r="W61">
+      <c r="X61">
         <v>-138876000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-128928000.0</v>
       </c>
       <c r="Y61">
         <v>-128928000.0</v>
       </c>
       <c r="Z61">
         <v>-128928000.0</v>
       </c>
       <c r="AA61">
         <v>-128928000.0</v>
       </c>
       <c r="AB61">
         <v>-128928000.0</v>
       </c>
       <c r="AC61">
+        <v>-128928000.0</v>
+      </c>
+      <c r="AD61">
         <v>-161941000.0</v>
       </c>
-      <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
-    </row>
-    <row r="62" spans="1:33">
+      <c r="AH61"/>
+    </row>
+    <row r="62" spans="1:34">
       <c r="A62" t="s">
         <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
+      <c r="AH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -7402,1071 +7555,1075 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B2">
         <v>2220488000.0</v>
       </c>
       <c r="C2">
         <v>2022809000.0</v>
       </c>
       <c r="D2">
         <v>1917513000.0</v>
       </c>
       <c r="E2">
         <v>1685480000.0</v>
       </c>
       <c r="F2">
         <v>2049503000.0</v>
       </c>
       <c r="G2">
         <v>1817141000.0</v>
       </c>
       <c r="H2">
         <v>1620671000.0</v>
       </c>
       <c r="I2">
         <v>1518432000.0</v>
       </c>
       <c r="J2">
         <v>1495772000.0</v>
       </c>
       <c r="K2">
         <v>1456798000.0</v>
       </c>
       <c r="L2">
         <v>1388000000.0</v>
       </c>
       <c r="M2">
         <v>1335000000.0</v>
       </c>
       <c r="N2">
         <v>1205000000.0</v>
       </c>
       <c r="O2">
         <v>1154000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>92381000.0</v>
       </c>
       <c r="D3">
-        <v>-6373000.0</v>
+        <v>181864000.0</v>
       </c>
       <c r="E3">
-        <v>-3349000.0</v>
+        <v>164140000.0</v>
       </c>
       <c r="F3">
         <v>71081000.0</v>
       </c>
       <c r="G3">
-        <v>-966000.0</v>
+        <v>179008000.0</v>
       </c>
       <c r="H3">
         <v>59427000.0</v>
       </c>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>139841000.0</v>
       </c>
       <c r="D5">
-        <v>93781000.0</v>
+        <v>87408000.0</v>
       </c>
       <c r="E5">
-        <v>137169000.0</v>
+        <v>133820000.0</v>
       </c>
       <c r="F5">
         <v>153887000.0</v>
       </c>
       <c r="G5">
-        <v>117896000.0</v>
+        <v>116930000.0</v>
       </c>
       <c r="H5">
         <v>120263000.0</v>
       </c>
       <c r="I5">
         <v>83767000.0</v>
       </c>
       <c r="J5">
         <v>79728000.0</v>
       </c>
       <c r="K5">
         <v>73407000.0</v>
       </c>
       <c r="L5">
         <v>78000000.0</v>
       </c>
       <c r="M5">
         <v>93000000.0</v>
       </c>
       <c r="N5">
         <v>74000000.0</v>
       </c>
       <c r="O5">
         <v>51000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B6">
         <v>104775000.0</v>
       </c>
       <c r="C6">
         <v>232222000.0</v>
       </c>
       <c r="D6">
-        <v>87408000.0</v>
+        <v>269272000.0</v>
       </c>
       <c r="E6">
-        <v>133820000.0</v>
+        <v>297960000.0</v>
       </c>
       <c r="F6">
         <v>153887000.0</v>
       </c>
       <c r="G6">
-        <v>116930000.0</v>
+        <v>295938000.0</v>
       </c>
       <c r="H6">
         <v>-210000.0</v>
       </c>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B8"/>
       <c r="C8">
         <v>0.0</v>
       </c>
       <c r="D8">
         <v>274276000.0</v>
       </c>
       <c r="E8">
         <v>42686000.0</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B9">
         <v>957410000.0</v>
       </c>
       <c r="C9">
         <v>902739000.0</v>
       </c>
       <c r="D9">
         <v>866039000.0</v>
       </c>
       <c r="E9">
         <v>799211000.0</v>
       </c>
       <c r="F9">
         <v>758997000.0</v>
       </c>
       <c r="G9">
         <v>721887000.0</v>
       </c>
       <c r="H9">
         <v>740387000.0</v>
       </c>
       <c r="I9">
         <v>698617000.0</v>
       </c>
       <c r="J9">
         <v>691330000.0</v>
       </c>
       <c r="K9">
         <v>646569000.0</v>
       </c>
       <c r="L9">
         <v>618000000.0</v>
       </c>
       <c r="M9">
         <v>558000000.0</v>
       </c>
       <c r="N9">
         <v>467000000.0</v>
       </c>
       <c r="O9">
         <v>425000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B10">
         <v>38583000.0</v>
       </c>
       <c r="C10">
         <v>73801000.0</v>
       </c>
       <c r="D10">
         <v>21571000.0</v>
       </c>
       <c r="E10">
         <v>73431000.0</v>
       </c>
       <c r="F10">
         <v>92429000.0</v>
       </c>
       <c r="G10">
         <v>62656000.0</v>
       </c>
       <c r="H10">
         <v>76653000.0</v>
       </c>
       <c r="I10">
         <v>73859000.0</v>
       </c>
       <c r="J10">
         <v>70496000.0</v>
       </c>
       <c r="K10">
         <v>70872000.0</v>
       </c>
       <c r="L10">
         <v>77842000.0</v>
       </c>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B11">
         <v>6226000.0</v>
       </c>
       <c r="C11">
         <v>35269000.0</v>
       </c>
       <c r="D11">
         <v>36031000.0</v>
       </c>
       <c r="E11">
         <v>39849000.0</v>
       </c>
       <c r="F11">
         <v>33589000.0</v>
       </c>
       <c r="G11">
         <v>27303000.0</v>
       </c>
       <c r="H11">
         <v>22569000.0</v>
       </c>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11">
         <v>22000000.0</v>
       </c>
       <c r="M11">
         <v>26000000.0</v>
       </c>
       <c r="N11">
         <v>21000000.0</v>
       </c>
       <c r="O11">
         <v>16000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B12">
         <v>66192000.0</v>
       </c>
       <c r="C12">
         <v>66040000.0</v>
       </c>
       <c r="D12">
         <v>65837000.0</v>
       </c>
       <c r="E12">
         <v>60389000.0</v>
       </c>
       <c r="F12">
         <v>61458000.0</v>
       </c>
       <c r="G12">
         <v>54274000.0</v>
       </c>
       <c r="H12">
         <v>43610000.0</v>
       </c>
       <c r="I12">
         <v>9908000.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
       <c r="O12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>112</v>
+      </c>
+      <c r="B13">
+        <v>66220000.0</v>
+      </c>
       <c r="C13">
         <v>68567000.0</v>
       </c>
       <c r="D13">
         <v>72210000.0</v>
       </c>
       <c r="E13">
         <v>69054000.0</v>
       </c>
       <c r="F13">
         <v>61458000.0</v>
       </c>
       <c r="G13">
         <v>55240000.0</v>
       </c>
       <c r="H13">
         <v>43610000.0</v>
       </c>
       <c r="I13">
         <v>9908000.0</v>
       </c>
       <c r="J13">
         <v>9232000.0</v>
       </c>
       <c r="K13">
         <v>2590000.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B14">
         <v>-363000.0</v>
       </c>
       <c r="C14">
         <v>3079000.0</v>
       </c>
       <c r="D14">
         <v>-8352000.0</v>
       </c>
       <c r="E14">
         <v>-17453000.0</v>
       </c>
       <c r="F14">
         <v>-14492000.0</v>
       </c>
       <c r="G14">
         <v>-5587000.0</v>
       </c>
       <c r="H14">
         <v>-26000.0</v>
       </c>
       <c r="I14">
         <v>-23000.0</v>
       </c>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B15">
         <v>31994000.0</v>
       </c>
       <c r="C15">
         <v>41611000.0</v>
       </c>
       <c r="D15">
         <v>261766000.0</v>
       </c>
       <c r="E15">
         <v>66875000.0</v>
       </c>
       <c r="F15">
         <v>44348000.0</v>
       </c>
       <c r="G15">
         <v>29766000.0</v>
       </c>
       <c r="H15">
         <v>54058000.0</v>
       </c>
       <c r="I15">
         <v>51307000.0</v>
       </c>
       <c r="J15">
         <v>50107000.0</v>
       </c>
       <c r="K15">
         <v>52215000.0</v>
       </c>
       <c r="L15">
         <v>56000000.0</v>
       </c>
       <c r="M15">
         <v>63000000.0</v>
       </c>
       <c r="N15">
         <v>44000000.0</v>
       </c>
       <c r="O15">
         <v>40000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>115</v>
+      </c>
+      <c r="B16">
+        <v>31994000.0</v>
+      </c>
       <c r="C16">
         <v>41611000.0</v>
       </c>
       <c r="D16">
         <v>261766000.0</v>
       </c>
       <c r="E16">
         <v>66875000.0</v>
       </c>
       <c r="F16">
         <v>44348000.0</v>
       </c>
       <c r="G16">
         <v>29766000.0</v>
       </c>
       <c r="H16">
         <v>54058000.0</v>
       </c>
       <c r="I16">
         <v>51307000.0</v>
       </c>
       <c r="J16">
         <v>50107000.0</v>
       </c>
       <c r="K16">
         <v>52215000.0</v>
       </c>
       <c r="L16">
         <v>55801000.0</v>
       </c>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B17">
         <v>32357000.0</v>
       </c>
       <c r="C17">
         <v>38532000.0</v>
       </c>
       <c r="D17">
         <v>-14460000.0</v>
       </c>
       <c r="E17">
         <v>84328000.0</v>
       </c>
       <c r="F17">
         <v>58840000.0</v>
       </c>
       <c r="G17">
         <v>35353000.0</v>
       </c>
       <c r="H17">
         <v>54084000.0</v>
       </c>
       <c r="I17">
         <v>51330000.0</v>
       </c>
       <c r="J17">
         <v>50107000.0</v>
       </c>
       <c r="K17">
         <v>52173000.0</v>
       </c>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B18">
         <v>-66192000.0</v>
       </c>
       <c r="C18">
         <v>-66040000.0</v>
       </c>
       <c r="D18">
         <v>-65837000.0</v>
       </c>
       <c r="E18">
         <v>-65705000.0</v>
       </c>
       <c r="F18">
         <v>-61458000.0</v>
       </c>
       <c r="G18">
         <v>-54274000.0</v>
       </c>
       <c r="H18">
         <v>-43610000.0</v>
       </c>
       <c r="I18">
         <v>-9908000.0</v>
       </c>
       <c r="J18">
         <v>-9232000.0</v>
       </c>
       <c r="K18">
         <v>-2590000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B21">
         <v>104803000.0</v>
       </c>
       <c r="C21">
         <v>142371000.0</v>
       </c>
       <c r="D21">
         <v>93781000.0</v>
       </c>
       <c r="E21">
         <v>137169000.0</v>
       </c>
       <c r="F21">
         <v>153887000.0</v>
       </c>
       <c r="G21">
         <v>117896000.0</v>
       </c>
       <c r="H21">
         <v>120263000.0</v>
       </c>
       <c r="I21">
         <v>83767000.0</v>
       </c>
       <c r="J21">
         <v>79728000.0</v>
       </c>
       <c r="K21">
         <v>73462000.0</v>
       </c>
       <c r="L21">
         <v>78000000.0</v>
       </c>
       <c r="M21">
         <v>93000000.0</v>
       </c>
       <c r="N21">
         <v>74000000.0</v>
       </c>
       <c r="O21">
         <v>51000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B23">
         <v>3073095000.0</v>
       </c>
       <c r="C23">
         <v>2783177000.0</v>
       </c>
       <c r="D23">
         <v>2689771000.0</v>
       </c>
       <c r="E23">
         <v>2347522000.0</v>
       </c>
       <c r="F23">
         <v>172830000.0</v>
       </c>
       <c r="G23">
         <v>2421132000.0</v>
       </c>
       <c r="H23">
         <v>143059000.0</v>
       </c>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B27">
         <v>900821000.0</v>
       </c>
       <c r="C27">
         <v>801995000.0</v>
       </c>
       <c r="D27">
         <v>736984000.0</v>
       </c>
       <c r="E27">
         <v>646655000.0</v>
       </c>
       <c r="F27">
         <v>621850000.0</v>
       </c>
       <c r="G27">
         <v>616565000.0</v>
       </c>
       <c r="H27">
         <v>645850000.0</v>
       </c>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B28">
         <v>140025000.0</v>
       </c>
       <c r="C28">
         <v>151003000.0</v>
       </c>
       <c r="D28">
         <v>196755000.0</v>
       </c>
       <c r="E28">
         <v>158014000.0</v>
       </c>
       <c r="F28">
         <v>777940000.0</v>
       </c>
       <c r="G28">
         <v>155569000.0</v>
       </c>
       <c r="H28">
         <v>763183000.0</v>
       </c>
       <c r="I28">
         <v>737517000.0</v>
       </c>
       <c r="J28">
         <v>748801000.0</v>
       </c>
       <c r="K28">
         <v>688675000.0</v>
       </c>
       <c r="L28">
         <v>649839000.0</v>
       </c>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B29">
         <v>6226000.0</v>
       </c>
       <c r="C29">
         <v>35269000.0</v>
       </c>
       <c r="D29">
         <v>36031000.0</v>
       </c>
       <c r="E29">
         <v>56480000.0</v>
       </c>
       <c r="F29">
         <v>33589000.0</v>
       </c>
       <c r="G29">
         <v>27303000.0</v>
       </c>
       <c r="H29">
         <v>22569000.0</v>
       </c>
       <c r="I29">
         <v>22529000.0</v>
       </c>
       <c r="J29">
         <v>20389000.0</v>
       </c>
       <c r="K29">
         <v>18657000.0</v>
       </c>
       <c r="L29">
         <v>22041000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B30">
         <v>852607000.0</v>
       </c>
       <c r="C30">
         <v>760368000.0</v>
       </c>
       <c r="D30">
         <v>772258000.0</v>
       </c>
       <c r="E30">
         <v>662042000.0</v>
       </c>
       <c r="F30">
         <v>2654613000.0</v>
       </c>
       <c r="G30">
         <v>603991000.0</v>
       </c>
       <c r="H30">
         <v>2240795000.0</v>
       </c>
       <c r="I30">
         <v>2133282000.0</v>
       </c>
       <c r="J30">
         <v>2107374000.0</v>
       </c>
       <c r="K30">
         <v>2029960000.0</v>
       </c>
       <c r="L30">
         <v>1928000000.0</v>
       </c>
       <c r="M30">
         <v>1800000000.0</v>
       </c>
       <c r="N30">
         <v>1599000000.0</v>
       </c>
       <c r="O30">
         <v>1528000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B31">
         <v>-66220000.0</v>
       </c>
       <c r="C31">
         <v>-68570000.0</v>
       </c>
       <c r="D31">
         <v>-72210000.0</v>
       </c>
       <c r="E31">
         <v>-63738000.0</v>
       </c>
       <c r="F31">
         <v>-61458000.0</v>
       </c>
       <c r="G31">
         <v>-55240000.0</v>
       </c>
       <c r="H31">
         <v>-43610000.0</v>
       </c>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B32">
         <v>3177898000.0</v>
       </c>
       <c r="C32">
         <v>2925548000.0</v>
       </c>
       <c r="D32">
         <v>2783552000.0</v>
       </c>
       <c r="E32">
         <v>2484691000.0</v>
       </c>
       <c r="F32">
         <v>2808500000.0</v>
       </c>
       <c r="G32">
         <v>2539028000.0</v>
       </c>
       <c r="H32">
         <v>2361058000.0</v>
       </c>
       <c r="I32">
         <v>2217049000.0</v>
       </c>
@@ -8488,2390 +8645,2464 @@
       <c r="O32">
         <v>1579000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG32"/>
+  <dimension ref="A1:AH32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
+        <v>85</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
+        <v>88</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AF1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
-    </row>
-    <row r="2" spans="1:33">
+      <c r="AH1" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B2">
+        <v>589747000.0</v>
+      </c>
+      <c r="C2">
         <v>583983000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>559476000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>553594000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>523435000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>519385000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>515386000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>514557000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>473482000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>481140000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>484193000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>771619000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>453483000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>450500000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>443667000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>672188000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>607508000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>570640000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>498012000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>499807000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>481043000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>432632000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>480526000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>903983000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>426745000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>505906000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>373341000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>368363000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>373061000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>366000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>342000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>359000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>336000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:33">
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
-      <c r="F3">
+      <c r="F3"/>
+      <c r="G3">
         <v>-442000.0</v>
       </c>
-      <c r="G3">
-[...1 lines deleted...]
-      </c>
       <c r="H3">
-        <v>-905000.0</v>
+        <v>52821000.0</v>
       </c>
       <c r="I3">
-        <v>-315000.0</v>
+        <v>51239000.0</v>
       </c>
       <c r="J3">
-        <v>-3211000.0</v>
+        <v>49260000.0</v>
       </c>
       <c r="K3">
-        <v>-862000.0</v>
+        <v>46711000.0</v>
       </c>
       <c r="L3">
-        <v>-1566000.0</v>
+        <v>27339000.0</v>
       </c>
       <c r="M3">
-        <v>-1501000.0</v>
+        <v>65255000.0</v>
       </c>
       <c r="N3">
+        <v>42559000.0</v>
+      </c>
+      <c r="O3">
         <v>15684000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>14678000.0</v>
       </c>
-      <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
-    </row>
-    <row r="4" spans="1:33">
+      <c r="AH3"/>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-    </row>
-    <row r="5" spans="1:33">
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
-      <c r="F5">
+      <c r="F5"/>
+      <c r="G5">
         <v>26704000.0</v>
       </c>
-      <c r="G5">
-[...1 lines deleted...]
-      </c>
       <c r="H5">
-        <v>48608000.0</v>
+        <v>31050000.0</v>
       </c>
       <c r="I5">
-        <v>35144000.0</v>
+        <v>47703000.0</v>
       </c>
       <c r="J5">
-        <v>-28106000.0</v>
+        <v>34829000.0</v>
       </c>
       <c r="K5">
-        <v>38987000.0</v>
+        <v>-31317000.0</v>
       </c>
       <c r="L5">
-        <v>47590000.0</v>
+        <v>38125000.0</v>
       </c>
       <c r="M5">
-        <v>35313000.0</v>
+        <v>46024000.0</v>
       </c>
       <c r="N5">
+        <v>33812000.0</v>
+      </c>
+      <c r="O5">
         <v>30315000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>44369000.0</v>
       </c>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
-      <c r="W5">
+      <c r="W5"/>
+      <c r="X5">
         <v>38941000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>21504000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>30083000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>27523000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>33891000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>32313000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>26537000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>23000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>20000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>23000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>15000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:33">
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B6">
+        <v>24507000.0</v>
+      </c>
+      <c r="C6">
         <v>17255000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>20010000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>37798000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>29709000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>26262000.0</v>
       </c>
-      <c r="G6">
-[...1 lines deleted...]
-      </c>
       <c r="H6">
-        <v>47703000.0</v>
+        <v>83871000.0</v>
       </c>
       <c r="I6">
-        <v>34829000.0</v>
+        <v>98942000.0</v>
       </c>
       <c r="J6">
-        <v>-31317000.0</v>
+        <v>84089000.0</v>
       </c>
       <c r="K6">
-        <v>38125000.0</v>
+        <v>15394000.0</v>
       </c>
       <c r="L6">
-        <v>46024000.0</v>
+        <v>65464000.0</v>
       </c>
       <c r="M6">
-        <v>33812000.0</v>
+        <v>111279000.0</v>
       </c>
       <c r="N6">
+        <v>76371000.0</v>
+      </c>
+      <c r="O6">
         <v>45999000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>59047000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>59183000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>61888000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>64547000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>30500000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>23972000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>35129000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>26565000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>38941000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>21504000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>30083000.0</v>
       </c>
-      <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
-    </row>
-    <row r="7" spans="1:33">
+      <c r="AH6"/>
+    </row>
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
-    </row>
-    <row r="8" spans="1:33">
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
-      <c r="F8">
-[...1 lines deleted...]
-      </c>
+      <c r="F8"/>
       <c r="G8">
         <v>0.0</v>
       </c>
-      <c r="H8"/>
+      <c r="H8">
+        <v>0.0</v>
+      </c>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-    </row>
-    <row r="9" spans="1:33">
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B9">
+        <v>247830000.0</v>
+      </c>
+      <c r="C9">
         <v>237192000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>236378000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>251996000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>231844000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>226108000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>228659000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>237240000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>210732000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>213137000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>221114000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>294829000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>202499000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>207498000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>214821000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>271482000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>232467000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>223841000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>182211000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>176862000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>176085000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>160249000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>196597000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>365041000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>192922000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>88483000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>220818000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>220416000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>210670000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>160000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>158000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>160000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>147000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:33">
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B10">
+        <v>7131000.0</v>
+      </c>
+      <c r="C10">
         <v>901000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>4289000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>21128000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>12260000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>9891000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>15107000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>30732000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>18074000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-48405000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>21881000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>40009000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>18098000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-5776000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>28638000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>43963000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>45663000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>48389000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>14748000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>8894000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>20399000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>12338000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>24368000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>25950000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>19744000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>16104000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>23105000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>21357000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>16088000.0</v>
       </c>
-      <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
-    </row>
-    <row r="11" spans="1:33">
+      <c r="AH10"/>
+    </row>
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B11">
+        <v>2378000.0</v>
+      </c>
+      <c r="C11">
         <v>1419000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>1130000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>1477000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>2200000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>13410000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>4884000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>10973000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>6003000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>5762000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>12596000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>12883000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>7433000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>2028000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>18577000.0</v>
       </c>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
-      <c r="AD11">
-[...1 lines deleted...]
-      </c>
+      <c r="AD11"/>
       <c r="AE11">
         <v>6000000.0</v>
       </c>
       <c r="AF11">
         <v>6000000.0</v>
       </c>
       <c r="AG11">
+        <v>6000000.0</v>
+      </c>
+      <c r="AH11">
         <v>4000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:33">
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B12">
+        <v>17376000.0</v>
+      </c>
+      <c r="C12">
         <v>16354000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>15721000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>16670000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>17449000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>16371000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>15943000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>16971000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>16755000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>17088000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>16244000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>18689000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>15714000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>17618000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>15731000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>15220000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>16225000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>16158000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>15752000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>15078000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>14723000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>14227000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>14573000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>15296000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>10339000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>11419000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>10786000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>10956000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>10449000.0</v>
       </c>
-      <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
-    </row>
-    <row r="13" spans="1:33">
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B13"/>
       <c r="C13">
+        <v>16315000.0</v>
+      </c>
+      <c r="D13">
         <v>15788000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>16931000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>17449000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>16810000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>16811000.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>20255000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>18760000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>20967000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>16642000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>15220000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>16225000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>16158000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>15752000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>15078000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>14470000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>14227000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>14889000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>26124000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>10683000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>11419000.0</v>
       </c>
-      <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
-    </row>
-    <row r="14" spans="1:33">
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B14">
+        <v>-31000.0</v>
+      </c>
+      <c r="C14">
         <v>-208000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-1029000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>304000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>570000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>864000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>709000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>738000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>767000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-2125000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-3420000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-1762000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-1045000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-5294000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-2284000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-3040000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-6835000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-2682000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-7465000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>-2492000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>-1853000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>-1079000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>-2871000.0</v>
       </c>
-      <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
-    </row>
-    <row r="15" spans="1:33">
+      <c r="AH14"/>
+    </row>
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B15">
+        <v>4722000.0</v>
+      </c>
+      <c r="C15">
         <v>-726000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>2130000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>19955000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>10630000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-2655000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>10932000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>20497000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>12838000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>206341000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>14382000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>25364000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>15675000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-9682000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>8432000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>25771000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>24375000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>30115000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>1435000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>1120000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>11679000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>4445000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>12919000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>12402000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>11371000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>11347000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>16979000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>14588000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>11145000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>16000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>14000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>17000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>11000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:33">
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B16"/>
       <c r="C16">
+        <v>-726000.0</v>
+      </c>
+      <c r="D16">
         <v>2130000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>19955000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>10630000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-2654000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>10932000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
-[...1 lines deleted...]
-      </c>
+      <c r="L16"/>
       <c r="M16">
         <v>25364000.0</v>
       </c>
       <c r="N16">
+        <v>25364000.0</v>
+      </c>
+      <c r="O16">
         <v>3069000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>13657000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>25771000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>24375000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>30115000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1435000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1120000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>11679000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>4445000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>12919000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>12402000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>11371000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>11347000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>16979000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>14588000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>11145000.0</v>
       </c>
-      <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
-    </row>
-    <row r="17" spans="1:33">
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B17">
+        <v>4753000.0</v>
+      </c>
+      <c r="C17">
         <v>-518000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>3159000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>19651000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>10060000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-3519000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>10223000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>19759000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>12071000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-54167000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>9285000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>27126000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>16720000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>8363000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>15941000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>28811000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>31210000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>32797000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>8900000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>3612000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>13538000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>5524000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>15790000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>2671000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>11370000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>11367000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>16975000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>14589000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>11154000.0</v>
       </c>
-      <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-    </row>
-    <row r="18" spans="1:33">
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B18">
+        <v>-17376000.0</v>
+      </c>
+      <c r="C18">
         <v>-16354000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-15721000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-16670000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-17449000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-16371000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-15943000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-16971000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-16755000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-17088000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-16244000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-18689000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-17259000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-17618000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-16642000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-15220000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-16225000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-16158000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-15752000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-15078000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-14723000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-14227000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-14573000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-15296000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-10339000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-11419000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-10786000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-10956000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-10449000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
-    </row>
-    <row r="19" spans="1:33">
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-    </row>
-    <row r="20" spans="1:33">
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-    </row>
-    <row r="21" spans="1:33">
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B21">
+        <v>24636000.0</v>
+      </c>
+      <c r="C21">
         <v>17216000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>20077000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>38059000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>29709000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>26704000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>31918000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>48608000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>35144000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-28106000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>38987000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>60264000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>35313000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>13031000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>44369000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>59183000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>61888000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>64547000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>30500000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>23972000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>34869000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>26565000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>39257000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>52074000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>30427000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>27523000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>33891000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>32313000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>26537000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>23000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>20000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>23000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>15000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:33">
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
-    </row>
-    <row r="23" spans="1:33">
+      <c r="AH22"/>
+    </row>
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B23">
+        <v>812941000.0</v>
+      </c>
+      <c r="C23">
         <v>803959000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>775777000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>767531000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>725570000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>718789000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>712127000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>703189000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>649070000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>722383000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>666320000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1006184000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>620669000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>648316000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>614119000.0</v>
       </c>
-      <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
-    </row>
-    <row r="24" spans="1:33">
+      <c r="AH23"/>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
-    </row>
-    <row r="25" spans="1:33">
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
-    </row>
-    <row r="26" spans="1:33">
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
-    </row>
-    <row r="27" spans="1:33">
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B27">
+        <v>228212000.0</v>
+      </c>
+      <c r="C27">
         <v>226366000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>229064000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>228297000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>212098000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>207580000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>205391000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>200060000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>188963000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>192221000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>187904000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>231468000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>172713000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>174078000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>170417000.0</v>
       </c>
-      <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-    </row>
-    <row r="28" spans="1:33">
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B28">
+        <v>37452000.0</v>
+      </c>
+      <c r="C28">
         <v>47651000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>34226000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>29789000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>33357000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>47629000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>34990000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>33323000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>35059000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>98569000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>33360000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>50176000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>30699000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>62426000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>33916000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>255336000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>215047000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>211371000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>190299000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>194560000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>181711000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>187672000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>195500000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>388962000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>195280000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>198785000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>189484000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>190121000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>184792000.0</v>
       </c>
-      <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
-    </row>
-    <row r="29" spans="1:33">
+      <c r="AH28"/>
+    </row>
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B29">
+        <v>2378000.0</v>
+      </c>
+      <c r="C29">
         <v>1419000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1130000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1477000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2200000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>13410000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>4884000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>10973000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>6003000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>5762000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>12596000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>12883000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>9397000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>4334000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>22541000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>15152000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>14453000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>15592000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>5848000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>5282000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>6867000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>6814000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>8578000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>11911000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>8374000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>4737000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>6130000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>6768000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>4934000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
-    </row>
-    <row r="30" spans="1:33">
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B30">
+        <v>223194000.0</v>
+      </c>
+      <c r="C30">
         <v>219976000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>216301000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>213937000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>202135000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>199404000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>196741000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>188632000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>175588000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>241243000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>182127000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>234565000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>167186000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>197816000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>170452000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>884487000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>778087000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>729934000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>649723000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>652697000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>622000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>566316000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>637866000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>627922000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>588865000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>566866000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>560268000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>556466000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>557194000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>504000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>480000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>497000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>467000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:33">
+    <row r="31" spans="1:34">
       <c r="A31" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B31">
+        <v>-17505000.0</v>
+      </c>
+      <c r="C31">
         <v>-16315000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-15788000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-16931000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-17449000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-16813000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-16811000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-17876000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-17070000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-20299000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-17106000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-18365000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-17215000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-18807000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-15731000.0</v>
       </c>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
-    </row>
-    <row r="32" spans="1:33">
+      <c r="AH31"/>
+    </row>
+    <row r="32" spans="1:34">
       <c r="A32" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B32">
+        <v>837577000.0</v>
+      </c>
+      <c r="C32">
         <v>821175000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>795854000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>805590000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>755279000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>745493000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>744045000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>751797000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>684214000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>694277000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>705307000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1066448000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>655982000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>657998000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>658488000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>943670000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>839975000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>794481000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>680223000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>676669000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>657128000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>592881000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>677123000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>1269024000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>619667000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>594389000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>594159000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>588779000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>583731000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>526000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>500000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>519000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>482000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O30"/>
@@ -10926,953 +11157,953 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B2">
         <v>217947000.0</v>
       </c>
       <c r="C2">
         <v>799474000.0</v>
       </c>
       <c r="D2">
         <v>297124000.0</v>
       </c>
       <c r="E2">
         <v>158480000.0</v>
       </c>
       <c r="F2">
         <v>134773000.0</v>
       </c>
       <c r="G2">
         <v>96207000.0</v>
       </c>
       <c r="H2">
         <v>72548000.0</v>
       </c>
       <c r="I2">
         <v>69634000.0</v>
       </c>
       <c r="J2">
         <v>49450000.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B3">
         <v>290486000</v>
       </c>
       <c r="C3">
         <v>230543000</v>
       </c>
       <c r="D3">
         <v>199968000</v>
       </c>
       <c r="E3">
         <v>111965000</v>
       </c>
       <c r="F3">
         <v>50973000</v>
       </c>
       <c r="G3">
         <v>68302000</v>
       </c>
       <c r="H3">
         <v>93774000</v>
       </c>
       <c r="I3">
         <v>35452000</v>
       </c>
       <c r="J3">
         <v>48173000</v>
       </c>
       <c r="K3">
         <v>78409000</v>
       </c>
       <c r="L3">
         <v>115000000</v>
       </c>
       <c r="M3">
         <v>84000000</v>
       </c>
       <c r="N3">
         <v>42000000</v>
       </c>
       <c r="O3">
         <v>15000000</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B6">
         <v>-117396000.0</v>
       </c>
       <c r="C6">
         <v>-581527000.0</v>
       </c>
       <c r="D6">
         <v>502350000.0</v>
       </c>
       <c r="E6">
         <v>138644000.0</v>
       </c>
       <c r="F6">
         <v>23707000.0</v>
       </c>
       <c r="G6">
         <v>38566000.0</v>
       </c>
       <c r="H6">
         <v>23659000.0</v>
       </c>
       <c r="I6">
         <v>2914000.0</v>
       </c>
       <c r="J6">
         <v>20184000.0</v>
       </c>
       <c r="K6">
         <v>-77037000.0</v>
       </c>
       <c r="L6">
         <v>-118000000.0</v>
       </c>
       <c r="M6">
         <v>196000000.0</v>
       </c>
       <c r="N6">
         <v>16000000.0</v>
       </c>
       <c r="O6">
         <v>-16000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>193395000.0</v>
       </c>
       <c r="F12">
         <v>20819000.0</v>
       </c>
       <c r="G12">
         <v>22878000.0</v>
       </c>
       <c r="H12">
         <v>96899000.0</v>
       </c>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B14"/>
       <c r="C14">
         <v>207146000.0</v>
       </c>
       <c r="D14">
         <v>181864000.0</v>
       </c>
       <c r="E14">
         <v>164140000.0</v>
       </c>
       <c r="F14">
         <v>191673000.0</v>
       </c>
       <c r="G14">
         <v>179008000.0</v>
       </c>
       <c r="H14">
         <v>154442000.0</v>
       </c>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14">
         <v>49000000.0</v>
       </c>
       <c r="M14">
         <v>38000000.0</v>
       </c>
       <c r="N14">
         <v>32000000.0</v>
       </c>
       <c r="O14">
         <v>34000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B15">
-        <v>-29945000.0</v>
+        <v>29945000.0</v>
       </c>
       <c r="C15">
-        <v>-29945000.0</v>
+        <v>29945000.0</v>
       </c>
       <c r="D15">
-        <v>-59943000.0</v>
+        <v>59943000.0</v>
       </c>
       <c r="E15">
-        <v>-29284000.0</v>
+        <v>29284000.0</v>
       </c>
       <c r="F15">
         <v>18021000.0</v>
       </c>
       <c r="G15">
         <v>26454000.0</v>
       </c>
       <c r="H15">
         <v>27093000.0</v>
       </c>
       <c r="I15">
         <v>29980000.0</v>
       </c>
       <c r="J15">
         <v>52188000.0</v>
       </c>
       <c r="K15">
         <v>55466000.0</v>
       </c>
       <c r="L15">
         <v>62903000.0</v>
       </c>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B16">
         <v>100551000.0</v>
       </c>
       <c r="C16">
         <v>217947000.0</v>
       </c>
       <c r="D16">
         <v>799474000.0</v>
       </c>
       <c r="E16">
         <v>297124000.0</v>
       </c>
       <c r="F16">
         <v>158480000.0</v>
       </c>
       <c r="G16">
         <v>134773000.0</v>
       </c>
       <c r="H16">
         <v>96207000.0</v>
       </c>
       <c r="I16">
         <v>72548000.0</v>
       </c>
       <c r="J16">
         <v>69634000.0</v>
       </c>
       <c r="K16">
         <v>49450000.0</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B18">
         <v>142081000.0</v>
       </c>
       <c r="C18">
         <v>-118664000.0</v>
       </c>
       <c r="D18">
         <v>48224000.0</v>
       </c>
       <c r="E18">
         <v>353993000.0</v>
       </c>
       <c r="F18">
         <v>211786000.0</v>
       </c>
       <c r="G18">
         <v>167918000.0</v>
       </c>
       <c r="H18">
         <v>216143000.0</v>
       </c>
       <c r="I18">
         <v>46975000.0</v>
       </c>
       <c r="J18">
         <v>875000.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B19">
         <v>16386000.0</v>
       </c>
       <c r="C19">
         <v>-351348000.0</v>
       </c>
       <c r="D19">
         <v>423459000.0</v>
       </c>
       <c r="E19">
         <v>-72171000.0</v>
       </c>
       <c r="F19">
         <v>-62186000.0</v>
       </c>
       <c r="G19">
         <v>15989000.0</v>
       </c>
       <c r="H19">
         <v>-27177000.0</v>
       </c>
       <c r="I19">
         <v>-34848000.0</v>
       </c>
       <c r="J19">
         <v>-47003000.0</v>
       </c>
       <c r="K19">
         <v>-76614000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>131000.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B21">
         <v>-90762000.0</v>
       </c>
       <c r="C21">
         <v>-172005000.0</v>
       </c>
       <c r="D21">
         <v>76168000.0</v>
       </c>
       <c r="E21">
         <v>-71239000.0</v>
       </c>
       <c r="F21">
         <v>-57948000.0</v>
       </c>
       <c r="G21">
         <v>253287000.0</v>
       </c>
       <c r="H21">
         <v>-139345000.0</v>
       </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B22">
         <v>31994000.0</v>
       </c>
       <c r="C22">
         <v>41611000.0</v>
       </c>
       <c r="D22">
         <v>261766000.0</v>
       </c>
       <c r="E22">
         <v>66875000.0</v>
       </c>
       <c r="F22">
         <v>44348000.0</v>
       </c>
       <c r="G22">
         <v>29766000.0</v>
       </c>
       <c r="H22">
         <v>54058000.0</v>
       </c>
       <c r="I22">
         <v>51307000.0</v>
       </c>
       <c r="J22">
         <v>50107000.0</v>
       </c>
       <c r="K22">
         <v>52173000.0</v>
       </c>
       <c r="L22">
         <v>56000000.0</v>
       </c>
       <c r="M22">
         <v>63000000.0</v>
       </c>
       <c r="N22">
         <v>44000000.0</v>
       </c>
       <c r="O22">
         <v>40000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B23">
         <v>-158594000.0</v>
       </c>
       <c r="C23">
         <v>-22005000.0</v>
       </c>
       <c r="D23">
         <v>-192383000.0</v>
       </c>
       <c r="E23">
         <v>-15599000.0</v>
       </c>
       <c r="F23">
         <v>-95453000.0</v>
       </c>
       <c r="G23">
         <v>-126654000.0</v>
       </c>
       <c r="H23">
         <v>-6145000.0</v>
       </c>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23">
         <v>-6000000.0</v>
       </c>
       <c r="M23">
         <v>37000000.0</v>
       </c>
       <c r="N23">
         <v>95000000.0</v>
       </c>
       <c r="O23">
         <v>-82000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B24">
         <v>7717000.0</v>
       </c>
       <c r="C24">
         <v>-120457000.0</v>
       </c>
       <c r="D24">
         <v>-2423000.0</v>
       </c>
       <c r="E24">
         <v>-1241000.0</v>
       </c>
       <c r="F24">
         <v>-61000.0</v>
       </c>
       <c r="G24">
         <v>18173000.0</v>
       </c>
       <c r="H24">
         <v>-26046000.0</v>
       </c>
       <c r="I24">
         <v>604000.0</v>
       </c>
       <c r="J24">
         <v>1170000.0</v>
       </c>
       <c r="K24">
         <v>1795000.0</v>
       </c>
       <c r="L24">
         <v>8260000.0</v>
       </c>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B25">
         <v>432567000.0</v>
       </c>
       <c r="C25">
         <v>-136878000.0</v>
       </c>
       <c r="D25">
         <v>-186620000.0</v>
       </c>
       <c r="E25">
         <v>234943000.0</v>
       </c>
       <c r="F25">
         <v>26738000.0</v>
       </c>
       <c r="G25">
         <v>27446000.0</v>
       </c>
       <c r="H25">
         <v>101417000.0</v>
       </c>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
         <v>-1960000.0</v>
       </c>
       <c r="E26">
         <v>-32892000.0</v>
       </c>
       <c r="F26">
         <v>-4167000.0</v>
       </c>
       <c r="G26">
         <v>-28315000.0</v>
       </c>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>-131712000.0</v>
       </c>
       <c r="L26">
         <v>-58913000.0</v>
       </c>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B28">
         <v>-279301000.0</v>
       </c>
       <c r="C28">
         <v>-342406000.0</v>
       </c>
       <c r="D28">
         <v>-178118000.0</v>
       </c>
       <c r="E28">
         <v>-147514000.0</v>
       </c>
       <c r="F28">
         <v>-99518000.0</v>
       </c>
       <c r="G28">
         <v>194394000.0</v>
       </c>
       <c r="H28">
         <v>-166438000.0</v>
       </c>
       <c r="I28">
         <v>-44665000.0</v>
       </c>
       <c r="J28">
         <v>18139000.0</v>
       </c>
       <c r="K28">
         <v>-73564000.0</v>
       </c>
       <c r="L28">
         <v>-127000000.0</v>
       </c>
       <c r="M28">
         <v>121000000.0</v>
       </c>
       <c r="N28">
         <v>-110000000.0</v>
       </c>
       <c r="O28">
         <v>15000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B29">
         <v>432567000.0</v>
       </c>
       <c r="C29">
         <v>111879000.0</v>
       </c>
       <c r="D29">
         <v>257010000.0</v>
       </c>
       <c r="E29">
         <v>465958000.0</v>
       </c>
       <c r="F29">
         <v>262759000.0</v>
       </c>
       <c r="G29">
         <v>236220000.0</v>
       </c>
       <c r="H29">
         <v>309917000.0</v>
       </c>
       <c r="I29">
         <v>82427000.0</v>
       </c>
       <c r="J29">
         <v>49048000.0</v>
       </c>
       <c r="K29">
         <v>73141000.0</v>
       </c>
       <c r="L29">
         <v>127000000.0</v>
       </c>
       <c r="M29">
         <v>122000000.0</v>
       </c>
       <c r="N29">
         <v>72000000.0</v>
       </c>
       <c r="O29">
         <v>67000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B30">
         <v>-270662000.0</v>
       </c>
       <c r="C30">
         <v>-351000000.0</v>
       </c>
       <c r="D30">
         <v>423459000.0</v>
       </c>
       <c r="E30">
         <v>-179800000.0</v>
       </c>
       <c r="F30">
         <v>-139534000.0</v>
       </c>
       <c r="G30">
         <v>-392048000.0</v>
       </c>
       <c r="H30">
         <v>-119820000.0</v>
       </c>
       <c r="I30">
         <v>-34848000.0</v>
       </c>
@@ -11894,2090 +12125,2150 @@
       <c r="O30">
         <v>-98000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG30"/>
+  <dimension ref="A1:AH30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
+        <v>85</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
+        <v>88</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AF1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
-    </row>
-    <row r="2" spans="1:33">
+      <c r="AH1" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B2">
+        <v>101764000.0</v>
+      </c>
+      <c r="C2">
         <v>179908000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>238794000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>226037000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>217947000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>367409000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>140139000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>290803000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>799474000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>280480000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>367093000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>319597000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>296778000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>253064000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>197167000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>160726000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>158480000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>159044000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>239296000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>112869000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>134773000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>175639000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>157497000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>206313000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>96207000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>87841000.0</v>
       </c>
-      <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
-    </row>
-    <row r="3" spans="1:33">
+      <c r="AH2"/>
+    </row>
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B3">
+        <v>34269000</v>
+      </c>
+      <c r="C3">
         <v>121620000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>69139000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>55857000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>43870000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>57309000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>66944000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>62035000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>44255000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>86881000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>56547000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>31977000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>33380000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>48550000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>22102000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>37830000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>17009000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>50973000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>29557000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>20746000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>10382000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>68302000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>36440000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>22523000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>14885000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>93774000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>23619000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>22103000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>12507000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>6000000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>29000000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>58000000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>16000000</v>
       </c>
     </row>
-    <row r="4" spans="1:33">
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-    </row>
-    <row r="5" spans="1:33">
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
-    </row>
-    <row r="6" spans="1:33">
+      <c r="AH5"/>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B6">
+        <v>302890000.0</v>
+      </c>
+      <c r="C6">
         <v>-79357000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-58886000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>12757000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>8090000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-149462000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>227270000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-150664000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-508671000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>518994000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-86613000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>47496000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>22819000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>44060000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>55897000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>38687000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>2246000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>24407000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>24395000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>104647000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-21904000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>38566000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>79432000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>61290000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>110106000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>23659000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>50884000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-62987000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>27396000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-51000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-56000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>8000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:33">
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
-      <c r="G7">
+      <c r="G7"/>
+      <c r="H7">
         <v>-1000.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
-    </row>
-    <row r="8" spans="1:33">
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-    </row>
-    <row r="9" spans="1:33">
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
-    </row>
-    <row r="10" spans="1:33">
+      <c r="AH9"/>
+    </row>
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
-    </row>
-    <row r="11" spans="1:33">
+      <c r="AH10"/>
+    </row>
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
-      <c r="P11"/>
+      <c r="P11">
+        <v>0.0</v>
+      </c>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
-    </row>
-    <row r="12" spans="1:33">
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>40686000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-38554000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>17750000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>91771000.0</v>
       </c>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
-    </row>
-    <row r="13" spans="1:33">
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
-    </row>
-    <row r="14" spans="1:33">
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
-      <c r="G14">
+      <c r="G14"/>
+      <c r="H14">
         <v>52821000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>51239000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>49260000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>46711000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>27339000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>65255000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>42559000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>43222000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>23797000.0</v>
       </c>
-      <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
+      <c r="AD14"/>
+      <c r="AE14">
         <v>12000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>15000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>11000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>13000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:33">
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>144</v>
-[...3 lines deleted...]
-      </c>
+        <v>145</v>
+      </c>
+      <c r="B15"/>
       <c r="C15">
         <v>29945000.0</v>
       </c>
       <c r="D15">
-        <v>-29945000.0</v>
-[...2 lines deleted...]
-      <c r="F15">
         <v>29945000.0</v>
       </c>
+      <c r="E15">
+        <v>29945000.0</v>
+      </c>
+      <c r="F15"/>
       <c r="G15">
         <v>29945000.0</v>
       </c>
       <c r="H15">
         <v>29945000.0</v>
       </c>
-      <c r="I15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I15">
+        <v>29945000.0</v>
+      </c>
+      <c r="J15"/>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
-        <v>59943000.0</v>
+        <v>0.0</v>
       </c>
       <c r="M15">
         <v>59943000.0</v>
       </c>
       <c r="N15">
         <v>59943000.0</v>
       </c>
       <c r="O15">
         <v>59943000.0</v>
       </c>
       <c r="P15">
+        <v>59943000.0</v>
+      </c>
+      <c r="Q15">
         <v>29284000.0</v>
       </c>
-      <c r="Q15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="R15"/>
       <c r="S15">
         <v>18021000.0</v>
       </c>
       <c r="T15">
         <v>18021000.0</v>
       </c>
-      <c r="U15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="U15">
+        <v>18021000.0</v>
+      </c>
+      <c r="V15"/>
       <c r="W15">
         <v>26454000.0</v>
       </c>
       <c r="X15">
         <v>26454000.0</v>
       </c>
-      <c r="Y15"/>
-      <c r="Z15">
+      <c r="Y15">
+        <v>26454000.0</v>
+      </c>
+      <c r="Z15"/>
+      <c r="AA15">
         <v>27093000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>0.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>27093000.0</v>
       </c>
-      <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
-    </row>
-    <row r="16" spans="1:33">
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B16">
+        <v>404654000.0</v>
+      </c>
+      <c r="C16">
         <v>100551000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>179908000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>238794000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>226037000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>220469000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>367409000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>140139000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>290803000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>799474000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>280480000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>367093000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>319597000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>297124000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>253064000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>197167000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>160726000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>159180000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>159044000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>239296000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>112869000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>134773000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>175639000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>157497000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>206313000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>96207000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>87841000.0</v>
       </c>
-      <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
-    </row>
-    <row r="17" spans="1:33">
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-    </row>
-    <row r="18" spans="1:33">
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B18">
+        <v>89600000.0</v>
+      </c>
+      <c r="C18">
         <v>-60306000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-10528000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>123765000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>89150000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-89547000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-2027000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>10718000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-37808000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-41538000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>4135000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>88747000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-3119000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>29254000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>134909000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>96059000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>97254000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>116672000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>20258000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>26478000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>49237000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>21628000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>105907000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-14806000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>43905000.0</v>
       </c>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
-    </row>
-    <row r="19" spans="1:33">
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B19">
+        <v>10000000.0</v>
+      </c>
+      <c r="C19">
         <v>23000000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-85621000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-3269000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-86824000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-75828000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>204896000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-137753000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-342663000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>502412000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-110204000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-16512000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>51286000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>95162000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-20496000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-118231000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-64472000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-60738000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-15246000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-14910000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-48799000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-66503000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-14184000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-14048000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-274177000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-55309000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-30395000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-21838000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-12278000.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-    </row>
-    <row r="20" spans="1:33">
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20">
         <v>0.0</v>
       </c>
-      <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-    </row>
-    <row r="21" spans="1:33">
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B21">
+        <v>249839000.0</v>
+      </c>
+      <c r="C21">
         <v>-6371000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>8138000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-94663000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>2134000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-5805000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-7412000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
-[...1 lines deleted...]
-      </c>
+      <c r="L21"/>
       <c r="M21">
         <v>-24105000.0</v>
       </c>
       <c r="N21">
+        <v>-24105000.0</v>
+      </c>
+      <c r="O21">
         <v>-44030000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-57740000.0</v>
       </c>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
-    </row>
-    <row r="22" spans="1:33">
+      <c r="AH21"/>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B22">
+        <v>4722000.0</v>
+      </c>
+      <c r="C22">
         <v>-726000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>2130000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>19955000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>10630000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-2655000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>10932000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>20497000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>12838000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>206341000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>14382000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>25368000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>15675000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>3069000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>13657000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>25771000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>24375000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>30115000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>1435000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>1120000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>11685000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>4445000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>12919000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>1033000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>11371000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>11347000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>16979000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>14588000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>11154000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>16000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>14000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>17000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>11000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:33">
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B23">
+        <v>-40203000.0</v>
+      </c>
+      <c r="C23">
         <v>-39352000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-40014000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-38988000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-40240000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-35875000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-35131000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>129000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-137900000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-49593000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-35131000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>17105000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>18999000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-6406000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-15193000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-11000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-10534000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-19382000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-11459000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-1793000.0</v>
       </c>
-      <c r="U23"/>
-      <c r="V23">
+      <c r="V23"/>
+      <c r="W23">
         <v>-4124000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-3590000.0</v>
       </c>
-      <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
-      <c r="AD23">
-[...1 lines deleted...]
-      </c>
+      <c r="AD23"/>
       <c r="AE23">
         <v>-1000000.0</v>
       </c>
       <c r="AF23">
         <v>-1000000.0</v>
       </c>
       <c r="AG23">
+        <v>-1000000.0</v>
+      </c>
+      <c r="AH23">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:33">
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B24">
+        <v>1605000.0</v>
+      </c>
+      <c r="C24">
         <v>20508000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-9823000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>53038000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1766000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>2182000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1383000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1663000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-298408000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>585740000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>150000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>69000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-103000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>91489000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-17645000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-144873000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-47463000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-88720000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-49398000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-42963000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-38417000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-300610000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-265969000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-265702000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-259292000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-26046000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-6282000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>494000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>229000.0</v>
       </c>
-      <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
-    </row>
-    <row r="25" spans="1:33">
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B25">
+        <v>123869000.0</v>
+      </c>
+      <c r="C25">
         <v>61314000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>58611000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>179622000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>133020000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-32238000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1164000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1017000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-55651000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-207709000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>18961000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>30101000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-27973000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>31513000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>119557000.0</v>
       </c>
-      <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
-    </row>
-    <row r="26" spans="1:33">
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
-[...1 lines deleted...]
-      </c>
+      <c r="F26"/>
       <c r="G26">
         <v>0.0</v>
       </c>
-      <c r="H26"/>
+      <c r="H26">
+        <v>0.0</v>
+      </c>
       <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
         <v>0.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-1960000.0</v>
       </c>
-      <c r="L26"/>
       <c r="M26"/>
-      <c r="N26">
+      <c r="N26"/>
+      <c r="O26">
         <v>-32892000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
-      <c r="Q26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Q26">
+        <v>0.0</v>
+      </c>
+      <c r="R26"/>
       <c r="S26">
         <v>-4167000.0</v>
       </c>
       <c r="T26">
         <v>-4167000.0</v>
       </c>
-      <c r="U26"/>
-      <c r="V26">
+      <c r="U26">
+        <v>-4167000.0</v>
+      </c>
+      <c r="V26"/>
+      <c r="W26">
         <v>-28315000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-9948000.0</v>
       </c>
-      <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
-    </row>
-    <row r="27" spans="1:33">
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-    </row>
-    <row r="28" spans="1:33">
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B28">
+        <v>209636000.0</v>
+      </c>
+      <c r="C28">
         <v>-45723000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-31876000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-163596000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-38106000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-41744000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-42543000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-85664000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-172455000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-29107000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-37091000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-88308000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-23612000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-77828000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-59933000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-9753000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-47545000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-99518000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-22180000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>71895000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-32724000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>182542000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>210395000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>297893000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>325493000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-166438000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-59983000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-61160000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-44906000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-30000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-36000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-25000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:33">
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B29">
+        <v>123869000.0</v>
+      </c>
+      <c r="C29">
         <v>61314000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>58611000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>179622000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>133020000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-32238000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>64917000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>72753000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>6447000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>45343000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>60682000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>120724000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>30261000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>77804000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>157011000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>231143000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>114263000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>263618000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>125530000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>96461000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>59619000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>224936000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>171446000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>51622000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>58790000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>309917000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>139787000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>59685000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>84580000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-14000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>6000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>91000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>15000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:33">
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B30">
+        <v>-30134000.0</v>
+      </c>
+      <c r="C30">
         <v>-94948000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-85621000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-3269000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-86824000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-75480000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>204896000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-137753000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-342663000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>502412000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-110204000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>15081000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>16170000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>44084000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-41181000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-182703000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-64472000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-139693000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-78955000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-63709000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-48799000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-368912000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-302409000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-288225000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-274177000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-119820000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-64511000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-34116000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-12278000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-7000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-26000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-58000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-14000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>